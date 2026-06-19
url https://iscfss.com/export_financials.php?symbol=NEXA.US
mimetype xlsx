--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="164">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -241,50 +244,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -881,2638 +887,2809 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L62"/>
+  <dimension ref="A1:M62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="2" spans="1:12">
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B2">
+        <v>915413000.0</v>
+      </c>
+      <c r="C2">
         <v>443288000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>451603000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>413856000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>411818000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>370122000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>496850000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>387225000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>329814000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>282241000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>259748000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>247108000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:12">
+    <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
-    </row>
-    <row r="4" spans="1:12">
+      <c r="M3"/>
+    </row>
+    <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-    </row>
-    <row r="5" spans="1:12">
+      <c r="M4"/>
+    </row>
+    <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B5">
+        <v>-266300000.0</v>
+      </c>
+      <c r="C5">
         <v>-335565000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-158129000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-232159000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-289030000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-229491000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-106606000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-79288000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1241372000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1605371000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1535041000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>931316000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:12">
+    <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
-      <c r="L6">
+      <c r="L6"/>
+      <c r="M6">
         <v>0.0</v>
       </c>
     </row>
-    <row r="7" spans="1:12">
+    <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B7">
+        <v>121134000.0</v>
+      </c>
+      <c r="C7">
         <v>95899000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>9218000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>5021000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>19639000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>25689000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>34384000.0</v>
       </c>
-      <c r="H7"/>
-      <c r="I7">
+      <c r="I7"/>
+      <c r="J7">
         <v>24309000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>25920000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
-    </row>
-    <row r="8" spans="1:12">
+      <c r="M7"/>
+    </row>
+    <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B8">
         <v>132438000.0</v>
       </c>
       <c r="C8">
         <v>132438000.0</v>
       </c>
       <c r="D8">
         <v>132438000.0</v>
       </c>
       <c r="E8">
         <v>132438000.0</v>
       </c>
       <c r="F8">
         <v>132438000.0</v>
       </c>
       <c r="G8">
-        <v>133320000.0</v>
+        <v>132438000.0</v>
       </c>
       <c r="H8">
         <v>133320000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>133320000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-    </row>
-    <row r="9" spans="1:12">
+      <c r="M8"/>
+    </row>
+    <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9">
         <v>2322823000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2362483000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>2442483000.0</v>
       </c>
-      <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-    </row>
-    <row r="10" spans="1:12">
+      <c r="M9"/>
+    </row>
+    <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B10">
+        <v>515871000.0</v>
+      </c>
+      <c r="C10">
         <v>620537000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>457259000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>497826000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>743817000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1086163000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>698618000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1032938000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1019037000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>915576000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>621415000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>747099000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:12">
+    <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-    </row>
-    <row r="12" spans="1:12">
+      <c r="M11"/>
+    </row>
+    <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B12">
+        <v>521558000.0</v>
+      </c>
+      <c r="C12">
         <v>640230000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>468317000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>515888000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>763019000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1121207000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>757041000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1124816000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1225192000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1032533000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>679271000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>769746000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:12">
+    <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B13">
-        <v>132438000.0</v>
+        <v>132437999.0</v>
       </c>
       <c r="C13">
         <v>132438000.0</v>
       </c>
       <c r="D13">
         <v>132438000.0</v>
       </c>
       <c r="E13">
         <v>132438000.0</v>
       </c>
       <c r="F13">
         <v>132438000.0</v>
       </c>
       <c r="G13">
-        <v>133320000.0</v>
+        <v>132438000.0</v>
       </c>
       <c r="H13">
         <v>133320000.0</v>
       </c>
       <c r="I13">
         <v>133320000.0</v>
       </c>
       <c r="J13">
+        <v>133320000.0</v>
+      </c>
+      <c r="K13">
         <v>1041416000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1280505000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1280421000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:12">
+    <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B14">
         <v>132439000.0</v>
       </c>
       <c r="C14">
         <v>132439000.0</v>
       </c>
       <c r="D14">
         <v>132439000.0</v>
       </c>
       <c r="E14">
         <v>132439000.0</v>
       </c>
       <c r="F14">
         <v>132439000.0</v>
       </c>
       <c r="G14">
+        <v>132439000.0</v>
+      </c>
+      <c r="H14">
         <v>132622000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>133313000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>116527000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112821000.0</v>
       </c>
       <c r="K14">
         <v>112821000.0</v>
       </c>
       <c r="L14">
         <v>112821000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:12">
+      <c r="M14">
+        <v>112821000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>132438000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>133320000.0</v>
       </c>
       <c r="H15">
         <v>133320000.0</v>
       </c>
       <c r="I15">
         <v>133320000.0</v>
       </c>
       <c r="J15">
+        <v>133320000.0</v>
+      </c>
+      <c r="K15">
         <v>1041416000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>1280505000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>0.0</v>
       </c>
     </row>
-    <row r="16" spans="1:12">
+    <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B16">
+        <v>18166000.0</v>
+      </c>
+      <c r="C16">
         <v>31686000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>37432000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>26188000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>33156000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>27132000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>26351000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>31992000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>32096000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>40874000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>442000.0</v>
       </c>
-      <c r="L16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:12">
+      <c r="M16"/>
+    </row>
+    <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
-    </row>
-    <row r="18" spans="1:12">
+      <c r="M17"/>
+    </row>
+    <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>0.0</v>
       </c>
     </row>
-    <row r="19" spans="1:12">
+    <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-    </row>
-    <row r="20" spans="1:12">
+      <c r="M19"/>
+    </row>
+    <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B20">
+        <v>306208000.0</v>
+      </c>
+      <c r="C20">
         <v>305397000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>307112000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>344567000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>406228000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>406434000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>674645000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>674800000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>673287000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>675561000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>674769000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>676648000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:12">
+    <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B21">
+        <v>571720000.0</v>
+      </c>
+      <c r="C21">
         <v>529290000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>22616000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>24942000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>38273000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>21101000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>863881000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>18616000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>20428000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>23881000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1294190000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1537298000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:12">
+    <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B22">
+        <v>414395000.0</v>
+      </c>
+      <c r="C22">
         <v>325196000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>339671000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>395197000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>372502000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>256522000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>295258000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>269705000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>324878000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>291768000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>230581000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>285931000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:12">
+    <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B23">
+        <v>5274917000.0</v>
+      </c>
+      <c r="C23">
         <v>4637465000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4840507000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>4891782000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4904836000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5064226000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5466364000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>5735406000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>5961524000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>6160553000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>5657100000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>6231605000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:12">
+    <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B24">
+        <v>1650569000.0</v>
+      </c>
+      <c r="C24">
         <v>1711750000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1582370000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1618419000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1652602000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1878312000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1475408000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1392354000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1406458000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1081784000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1014806000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1229514000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:12">
+    <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>1493318000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1392354000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1406458000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-    </row>
-    <row r="26" spans="1:12">
+      <c r="M25"/>
+    </row>
+    <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B26">
+        <v>37493000.0</v>
+      </c>
+      <c r="C26">
         <v>34581000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>50544000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>46105000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>3723000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>352000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>638000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>701000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>2864000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1889000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>34978000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:12">
+    <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
-    </row>
-    <row r="28" spans="1:12">
+      <c r="M27"/>
+    </row>
+    <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B28">
+        <v>1311247000.0</v>
+      </c>
+      <c r="C28">
         <v>1237995000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1277525000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1176454000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>975137000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>963840000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>844323000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>391929000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>452571000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>254729000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>455395000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>578401000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:12">
+    <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B29">
+        <v>2680628000.0</v>
+      </c>
+      <c r="C29">
         <v>2553491000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2898885000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3085399000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3066867000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3344715000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3648555000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3894570000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3913904000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
-    </row>
-    <row r="30" spans="1:12">
+      <c r="M29"/>
+    </row>
+    <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B30">
+        <v>240400000.0</v>
+      </c>
+      <c r="C30">
         <v>148368000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>157103000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>226195000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>239877000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>241985000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>215081000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>173204000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>182713000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>223058000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>170140000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>111450000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:12">
+    <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>425318000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>329502000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>301040000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>571051000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>734132000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>664116000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>944820000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>616420000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-33399000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:12">
+    <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B32">
+        <v>-195123000.0</v>
+      </c>
+      <c r="C32">
         <v>61975000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-15056000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>321382000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>483527000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>850625000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>676359000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1046117000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1070692000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
-    </row>
-    <row r="33" spans="1:12">
+      <c r="M32"/>
+    </row>
+    <row r="33" spans="1:13">
       <c r="A33" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B33">
+        <v>4002696000.0</v>
+      </c>
+      <c r="C33">
         <v>3430197000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>3780681000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>3671636000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3432027000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3337042000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>4091014999.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>4037439000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>4122617000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>4568486000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>4487806000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>4894232000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:12">
+    <row r="34" spans="1:13">
       <c r="A34" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B34">
+        <v>134865000.0</v>
+      </c>
+      <c r="C34">
         <v>135292000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>172438000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>50528000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>23354000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>25805000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>34474000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>35515000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>8561000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>9220000.0</v>
       </c>
-      <c r="K34"/>
       <c r="L34"/>
-    </row>
-    <row r="35" spans="1:12">
+      <c r="M34"/>
+    </row>
+    <row r="35" spans="1:13">
       <c r="A35" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B35">
+        <v>2518010000.0</v>
+      </c>
+      <c r="C35">
         <v>2431879000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2308991000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2282764000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2271274000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2566423000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2285188000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>2181755000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2284406000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1960364000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1577995000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1842477000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:12">
+    <row r="36" spans="1:13">
       <c r="A36" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B36">
+        <v>218019000.0</v>
+      </c>
+      <c r="C36">
         <v>141269000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>715402000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>139451000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>102909000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>93131000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>138807999.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>124735000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>78170000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>462704000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>433599000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>663479000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:12">
+    <row r="37" spans="1:13">
       <c r="A37" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37">
         <v>0.0</v>
       </c>
     </row>
-    <row r="38" spans="1:12">
+    <row r="38" spans="1:13">
       <c r="A38" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>1.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>381981000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>354917000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>430284000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>504559000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>409804000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>379818000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>720724000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>676070000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>663479000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:12">
+    <row r="39" spans="1:13">
       <c r="A39" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B39">
+        <v>95868000.0</v>
+      </c>
+      <c r="C39">
         <v>93474000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>94735000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>82866000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>97411000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>107470000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>107969000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>130242000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>106124000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>44708000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>89302000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>170246000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:12">
+    <row r="40" spans="1:13">
       <c r="A40" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B40">
+        <v>432834000.0</v>
+      </c>
+      <c r="C40">
         <v>494343000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>389361000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>363609000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>416286000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>273674000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>126166000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>141115000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>323506000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>458646000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>236778000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>234237000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:12">
+    <row r="41" spans="1:13">
       <c r="A41" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>662985000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>615279000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>678421000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>791870000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>789401000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>877948000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>878580000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>563189000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>612963000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:12">
+    <row r="42" spans="1:13">
       <c r="A42" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B42">
-        <v>2258047000.0</v>
+        <v>2244647000.0</v>
       </c>
       <c r="C42">
         <v>2258047000.0</v>
       </c>
       <c r="D42">
+        <v>2258047000.0</v>
+      </c>
+      <c r="E42">
         <v>2283047000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2289173000.0</v>
       </c>
       <c r="F42">
         <v>2289173000.0</v>
       </c>
       <c r="G42">
+        <v>2289173000.0</v>
+      </c>
+      <c r="H42">
         <v>2279718000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>2361131000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>2442483000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>339228000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>3313833000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>931316000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:12">
+    <row r="43" spans="1:13">
       <c r="A43" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
-    </row>
-    <row r="44" spans="1:12">
+      <c r="M43"/>
+    </row>
+    <row r="44" spans="1:13">
       <c r="A44" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
-      <c r="L44">
+      <c r="L44"/>
+      <c r="M44">
         <v>0.0</v>
       </c>
     </row>
-    <row r="45" spans="1:12">
+    <row r="45" spans="1:13">
       <c r="A45" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B45">
+        <v>7507738000.0</v>
+      </c>
+      <c r="C45">
         <v>6986454000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>7504123000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>7035501000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>6497733000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1917165000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>6069189000.0</v>
       </c>
-      <c r="H45"/>
-      <c r="I45">
+      <c r="I45"/>
+      <c r="J45">
         <v>243938000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1978462000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>1883354000.0</v>
       </c>
-      <c r="L45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:12">
+      <c r="M45"/>
+    </row>
+    <row r="46" spans="1:13">
       <c r="A46" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B46">
+        <v>2543839000.0</v>
+      </c>
+      <c r="C46">
         <v>2182773000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2449842000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2949588000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2712689000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2566035000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2152237000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>3017496000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>3125518000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>3182172000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1883354000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1981829000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:12">
+    <row r="47" spans="1:13">
       <c r="A47" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>2226623000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>2016616000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1830353000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>2047578000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>1884819000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>1919379000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>1941746000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>1840888000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>1981829000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:12">
+    <row r="48" spans="1:13">
       <c r="A48" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B48">
+        <v>-1107851000.0</v>
+      </c>
+      <c r="C48">
         <v>-1240990000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-1030435000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-741081000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-746308000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-814675000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-196855000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>61430000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-11612000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-138043000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-230167000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-31190000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:12">
+    <row r="49" spans="1:13">
       <c r="A49" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>0.0</v>
       </c>
     </row>
-    <row r="50" spans="1:12">
+    <row r="50" spans="1:13">
       <c r="A50" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B50">
+        <v>27125000.0</v>
+      </c>
+      <c r="C50">
         <v>27811000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>114594000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>24735000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>27992000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>88958000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>33149000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>31740000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>40406000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>5944000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>41404000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>95986000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:12">
+    <row r="51" spans="1:13">
       <c r="A51" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B51">
+        <v>1827118000.0</v>
+      </c>
+      <c r="C51">
         <v>1858532000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1734784000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1674280000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1718954000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2050003000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1542941000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1424867000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1471608000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1170305000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1076810000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1325500000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:12">
+    <row r="52" spans="1:13">
       <c r="A52" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B52">
+        <v>100931000.0</v>
+      </c>
+      <c r="C52">
         <v>83630000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>146962000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>54501000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>62959000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>162001000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>49623000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>91518000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>42490000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>64264000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>42681000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>95986000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:12">
+    <row r="53" spans="1:13">
       <c r="A53" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B53">
+        <v>5687000.0</v>
+      </c>
+      <c r="C53">
         <v>19693000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>11058000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>18062000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>19202000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>35044000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>58423000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>91878000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>206155000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>116957000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>57856000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>22647000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:12">
+    <row r="54" spans="1:13">
       <c r="A54" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
-      <c r="L54">
+      <c r="L54"/>
+      <c r="M54">
         <v>0.0</v>
       </c>
     </row>
-    <row r="55" spans="1:12">
+    <row r="55" spans="1:13">
       <c r="A55" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B55">
+        <v>5274917000.0</v>
+      </c>
+      <c r="C55">
         <v>4637465000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>4840507000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>4891782000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>4904836000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>5064226000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>5466364000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>5735406000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>5961524000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>6160553000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>5657100000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>6231605000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:12">
+    <row r="56" spans="1:13">
       <c r="A56" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B56">
+        <v>1272221000.0</v>
+      </c>
+      <c r="C56">
         <v>1207268000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1059826000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1220146000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1472809000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1727184000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1375349000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1697967000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1838907000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1592067000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1169294000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1337373000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:12">
+    <row r="57" spans="1:13">
       <c r="A57" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B57">
+        <v>1467344000.0</v>
+      </c>
+      <c r="C57">
         <v>1145293000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1074882000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>898764000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>989282000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>876559000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>698990000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>651850000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>768215000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>875873000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>550630000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>577331000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:12">
+    <row r="58" spans="1:13">
       <c r="A58" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B58">
+        <v>3985354000.0</v>
+      </c>
+      <c r="C58">
         <v>3577172000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>3383873000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>3181528000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>3260556000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>3442982000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2984178000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2833605000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>3052621000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2836237000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>2128625000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>2419808000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:12">
+    <row r="59" spans="1:13">
       <c r="A59" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
-      <c r="L59">
+      <c r="L59"/>
+      <c r="M59">
         <v>0.0</v>
       </c>
     </row>
-    <row r="60" spans="1:12">
+    <row r="60" spans="1:13">
       <c r="A60" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B60">
+        <v>1002934000.0</v>
+      </c>
+      <c r="C60">
         <v>813930000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1201921000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1442245000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1386273000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1377445000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2109577000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>2476593000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>2486835000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>2847972000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2585379000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2180547000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:12">
+    <row r="61" spans="1:13">
       <c r="A61" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
-      <c r="G61">
+      <c r="G61"/>
+      <c r="H61">
         <v>-9455000.0</v>
       </c>
-      <c r="H61">
+      <c r="I61">
         <v>-1352000.0</v>
       </c>
-      <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-      <c r="L61">
+      <c r="L61"/>
+      <c r="M61">
         <v>0.0</v>
       </c>
     </row>
-    <row r="62" spans="1:12">
+    <row r="62" spans="1:13">
       <c r="A62" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
+      <c r="M62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AO62"/>
+  <dimension ref="A1:AQ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41">
+    <row r="1" spans="1:43">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>75</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>76</v>
       </c>
       <c r="F1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G1" t="s">
-        <v>77</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>78</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>79</v>
       </c>
       <c r="J1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="K1" t="s">
-        <v>80</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>81</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>82</v>
       </c>
       <c r="N1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O1" t="s">
-        <v>83</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>84</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>85</v>
       </c>
       <c r="R1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="S1" t="s">
-        <v>86</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>87</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>88</v>
       </c>
       <c r="V1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="W1" t="s">
-        <v>89</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>90</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>91</v>
       </c>
       <c r="Z1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AA1" t="s">
-        <v>92</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>93</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>94</v>
       </c>
       <c r="AD1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AE1" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>96</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>97</v>
       </c>
       <c r="AH1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AI1" t="s">
-        <v>98</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>99</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>100</v>
       </c>
       <c r="AL1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AM1" t="s">
-        <v>101</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>102</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:41">
+        <v>103</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:43">
       <c r="A2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B2">
+        <v>420210000.0</v>
+      </c>
+      <c r="C2">
+        <v>915413000.0</v>
+      </c>
+      <c r="D2">
         <v>809789000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>442316000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>365665000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>443288000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>627847000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>399567000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>406634000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>451603000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>602496000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>552160000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>340807000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>413856000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>350869000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>665920000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>660612000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>411818000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>588481000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>573411000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>506232000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>370122000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>313678000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>250546000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>317805000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>496850000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>346224000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>344959000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>387225000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>387225000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>313768000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>327611000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>332843000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>329814000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>304428000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>270817000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>237842000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>282241000.0</v>
       </c>
-      <c r="AL2"/>
-      <c r="AM2"/>
       <c r="AN2"/>
-      <c r="AO2">
+      <c r="AO2"/>
+      <c r="AP2"/>
+      <c r="AQ2">
         <v>354916000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:41">
+    <row r="3" spans="1:43">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
-    </row>
-    <row r="4" spans="1:41">
+      <c r="AP3"/>
+      <c r="AQ3"/>
+    </row>
+    <row r="4" spans="1:43">
       <c r="A4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
-    </row>
-    <row r="5" spans="1:41">
+      <c r="AP4"/>
+      <c r="AQ4"/>
+    </row>
+    <row r="5" spans="1:43">
       <c r="A5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B5">
+        <v>-217521000.0</v>
+      </c>
+      <c r="C5">
+        <v>-266300000.0</v>
+      </c>
+      <c r="D5">
         <v>-241656000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-260168000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-293146000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-335565000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-249967000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-265148000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-184892000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-158129000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-185927000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-148380000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-202504000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-232159000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-270442000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-239285000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-130847000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-289030000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-267769000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-214729000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-277762000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-229491000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-262326000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-246865000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-217906000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-106606000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-129000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-77963000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-79288000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-79288000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>1232428000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>1219512000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>1241438000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>1241372000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>1232743000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>1251669000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>1599621000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>1605371000.0</v>
       </c>
-      <c r="AL5"/>
-[...1 lines deleted...]
-      <c r="AN5">
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5">
         <v>2585379000.0</v>
       </c>
-      <c r="AO5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:41">
+      <c r="AQ5"/>
+    </row>
+    <row r="6" spans="1:43">
       <c r="A6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
-    </row>
-    <row r="7" spans="1:41">
+      <c r="AP6"/>
+      <c r="AQ6"/>
+    </row>
+    <row r="7" spans="1:43">
       <c r="A7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B7">
+        <v>116883000.0</v>
+      </c>
+      <c r="C7">
+        <v>121134000.0</v>
+      </c>
+      <c r="D7">
         <v>121693000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>118671000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>107754000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>95899000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>71025000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>9680000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>11303000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>9218000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>5806000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>3093000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>4203000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>5021000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>9408000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>15501000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>20115000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>19639000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>20530000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>23851000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>22923000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>25689000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>26668000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>24967000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>27092000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>34384000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>37079000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>42127000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>41008000.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
-    </row>
-    <row r="8" spans="1:41">
+      <c r="AP7"/>
+      <c r="AQ7"/>
+    </row>
+    <row r="8" spans="1:43">
       <c r="A8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B8">
         <v>132438000.0</v>
       </c>
       <c r="C8">
         <v>132438000.0</v>
       </c>
       <c r="D8">
         <v>132438000.0</v>
       </c>
       <c r="E8">
         <v>132438000.0</v>
       </c>
       <c r="F8">
         <v>132438000.0</v>
       </c>
       <c r="G8">
         <v>132438000.0</v>
       </c>
       <c r="H8">
         <v>132438000.0</v>
       </c>
       <c r="I8">
         <v>132438000.0</v>
       </c>
@@ -3524,553 +3701,581 @@
       </c>
       <c r="L8">
         <v>132438000.0</v>
       </c>
       <c r="M8">
         <v>132438000.0</v>
       </c>
       <c r="N8">
         <v>132438000.0</v>
       </c>
       <c r="O8">
         <v>132438000.0</v>
       </c>
       <c r="P8">
         <v>132438000.0</v>
       </c>
       <c r="Q8">
         <v>132438000.0</v>
       </c>
       <c r="R8">
         <v>132438000.0</v>
       </c>
       <c r="S8">
         <v>132438000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>132438000.0</v>
+      </c>
+      <c r="U8">
+        <v>132438000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
-    </row>
-    <row r="9" spans="1:41">
+      <c r="AP8"/>
+      <c r="AQ8"/>
+    </row>
+    <row r="9" spans="1:43">
       <c r="A9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
-      <c r="X9">
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9">
         <v>2239173000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>2322823000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2360227000.0</v>
       </c>
       <c r="AB9">
         <v>2360227000.0</v>
       </c>
-      <c r="AC9"/>
-      <c r="AD9"/>
+      <c r="AC9">
+        <v>2360227000.0</v>
+      </c>
+      <c r="AD9">
+        <v>2360227000.0</v>
+      </c>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
-    </row>
-    <row r="10" spans="1:41">
+      <c r="AP9"/>
+      <c r="AQ9"/>
+    </row>
+    <row r="10" spans="1:43">
       <c r="A10" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B10">
+        <v>390079000.0</v>
+      </c>
+      <c r="C10">
+        <v>515871000.0</v>
+      </c>
+      <c r="D10">
         <v>464699000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>412308000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>394824000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>620537000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>513209000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>461946000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>313294000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>457259000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>414325000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>400708000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>366282000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>497826000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>517833000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>605028000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>576192000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>743817000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>786153000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>1046079999.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>1006055000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>1086163000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>954392000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>795603000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>452183000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>698618000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>786730000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>751013000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>1032938000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>1032938000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>1098091000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>1033135000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>979957000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>1019037000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>910663000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>948315000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>826185000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>915576000.0</v>
       </c>
-      <c r="AL10"/>
-[...1 lines deleted...]
-      <c r="AN10">
+      <c r="AN10"/>
+      <c r="AO10"/>
+      <c r="AP10">
         <v>-679271000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>621415000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:41">
+    <row r="11" spans="1:43">
       <c r="A11" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
-    </row>
-    <row r="12" spans="1:41">
+      <c r="AP11"/>
+      <c r="AQ11"/>
+    </row>
+    <row r="12" spans="1:43">
       <c r="A12" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B12">
+        <v>395957000.0</v>
+      </c>
+      <c r="C12">
+        <v>521558000.0</v>
+      </c>
+      <c r="D12">
         <v>470327000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>417694000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>401206000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>640230000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>524923000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>474051000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>324283000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>468317000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>422277000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>421479000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>375166000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>515888000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>537863000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>632569000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>598950000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>763019000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>807486000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1075560000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1033765000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1121207000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>984827000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>913464000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>675072000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>757041000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>857237000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>860092000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>1124816000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>1124816000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>1201079000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>1152588000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>1117290000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>1225192000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>1074511000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>1144246000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>1045391000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>1032533000.0</v>
       </c>
-      <c r="AL12"/>
-[...1 lines deleted...]
-      <c r="AN12">
+      <c r="AN12"/>
+      <c r="AO12"/>
+      <c r="AP12">
         <v>679271000.0</v>
       </c>
-      <c r="AO12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:41">
+      <c r="AQ12"/>
+    </row>
+    <row r="13" spans="1:43">
       <c r="A13" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B13">
+        <v>132438000.0</v>
+      </c>
+      <c r="C13">
         <v>132437999.0</v>
       </c>
-      <c r="C13">
-[...1 lines deleted...]
-      </c>
       <c r="D13">
-        <v>132438000.0</v>
+        <v>132437999.0</v>
       </c>
       <c r="E13">
         <v>132438000.0</v>
       </c>
       <c r="F13">
         <v>132438000.0</v>
       </c>
       <c r="G13">
         <v>132438000.0</v>
       </c>
       <c r="H13">
         <v>132438000.0</v>
       </c>
       <c r="I13">
         <v>132438000.0</v>
       </c>
       <c r="J13">
+        <v>132438000.0</v>
+      </c>
+      <c r="K13">
+        <v>132438000.0</v>
+      </c>
+      <c r="L13">
         <v>132437999.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>132437999.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>132438000.0</v>
       </c>
       <c r="N13">
         <v>132438000.0</v>
       </c>
       <c r="O13">
+        <v>132438000.0</v>
+      </c>
+      <c r="P13">
+        <v>132438000.0</v>
+      </c>
+      <c r="Q13">
         <v>132437999.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>132438000.0</v>
       </c>
       <c r="R13">
         <v>132437999.0</v>
       </c>
       <c r="S13">
-        <v>132437999.0</v>
+        <v>132438000.0</v>
       </c>
       <c r="T13">
         <v>132437999.0</v>
       </c>
       <c r="U13">
-        <v>132438000.0</v>
+        <v>132437999.0</v>
       </c>
       <c r="V13">
-        <v>132438000.0</v>
+        <v>132437999.0</v>
       </c>
       <c r="W13">
         <v>132438000.0</v>
       </c>
       <c r="X13">
-        <v>133320000.0</v>
+        <v>132438000.0</v>
       </c>
       <c r="Y13">
-        <v>133320000.0</v>
+        <v>132438000.0</v>
       </c>
       <c r="Z13">
         <v>133320000.0</v>
       </c>
       <c r="AA13">
         <v>133320000.0</v>
       </c>
       <c r="AB13">
         <v>133320000.0</v>
       </c>
       <c r="AC13">
         <v>133320000.0</v>
       </c>
       <c r="AD13">
         <v>133320000.0</v>
       </c>
       <c r="AE13">
         <v>133320000.0</v>
       </c>
       <c r="AF13">
         <v>133320000.0</v>
       </c>
       <c r="AG13">
         <v>133320000.0</v>
       </c>
       <c r="AH13">
+        <v>133320000.0</v>
+      </c>
+      <c r="AI13">
+        <v>133320000.0</v>
+      </c>
+      <c r="AJ13">
         <v>541416000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>841416000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>1041416000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>1041416000.0</v>
       </c>
-      <c r="AL13"/>
-      <c r="AM13"/>
       <c r="AN13"/>
-      <c r="AO13">
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>1280505000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:41">
+    <row r="14" spans="1:43">
       <c r="A14" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B14">
         <v>132439000.0</v>
       </c>
       <c r="C14">
-        <v>132439000.0</v>
+        <v>132441000.0</v>
       </c>
       <c r="D14">
         <v>132439000.0</v>
       </c>
       <c r="E14">
-        <v>132438000.0</v>
+        <v>132439000.0</v>
       </c>
       <c r="F14">
         <v>132439000.0</v>
       </c>
       <c r="G14">
-        <v>132439000.0</v>
+        <v>132438000.0</v>
       </c>
       <c r="H14">
         <v>132439000.0</v>
       </c>
       <c r="I14">
         <v>132439000.0</v>
       </c>
       <c r="J14">
         <v>132439000.0</v>
       </c>
       <c r="K14">
         <v>132439000.0</v>
       </c>
       <c r="L14">
         <v>132439000.0</v>
       </c>
       <c r="M14">
         <v>132439000.0</v>
       </c>
       <c r="N14">
         <v>132439000.0</v>
       </c>
       <c r="O14">
         <v>132439000.0</v>
       </c>
@@ -4086,13500 +4291,14158 @@
       <c r="S14">
         <v>132439000.0</v>
       </c>
       <c r="T14">
         <v>132439000.0</v>
       </c>
       <c r="U14">
         <v>132439000.0</v>
       </c>
       <c r="V14">
         <v>132439000.0</v>
       </c>
       <c r="W14">
         <v>132439000.0</v>
       </c>
       <c r="X14">
         <v>132439000.0</v>
       </c>
       <c r="Y14">
         <v>132439000.0</v>
       </c>
       <c r="Z14">
         <v>132439000.0</v>
       </c>
       <c r="AA14">
+        <v>132439000.0</v>
+      </c>
+      <c r="AB14">
+        <v>132439000.0</v>
+      </c>
+      <c r="AC14">
         <v>132628000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>132993000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>132993000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>133320000.0</v>
       </c>
       <c r="AF14">
         <v>133320000.0</v>
       </c>
       <c r="AG14">
         <v>133320000.0</v>
       </c>
       <c r="AH14">
-        <v>112821000.0</v>
+        <v>133320000.0</v>
       </c>
       <c r="AI14">
-        <v>133320513.0</v>
+        <v>133320000.0</v>
       </c>
       <c r="AJ14">
         <v>112821000.0</v>
       </c>
       <c r="AK14">
-        <v>112821000.0</v>
+        <v>133320513.0</v>
       </c>
       <c r="AL14">
         <v>112821000.0</v>
       </c>
       <c r="AM14">
         <v>112821000.0</v>
       </c>
       <c r="AN14">
         <v>112821000.0</v>
       </c>
-      <c r="AO14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:41">
+      <c r="AO14">
+        <v>112821000.0</v>
+      </c>
+      <c r="AP14">
+        <v>112821000.0</v>
+      </c>
+      <c r="AQ14"/>
+    </row>
+    <row r="15" spans="1:43">
       <c r="A15" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
-[...4 lines deleted...]
-      </c>
+      <c r="S15"/>
+      <c r="T15"/>
       <c r="U15">
         <v>132438000.0</v>
       </c>
       <c r="V15">
         <v>132438000.0</v>
       </c>
       <c r="W15">
         <v>132438000.0</v>
       </c>
-      <c r="X15"/>
+      <c r="X15">
+        <v>132438000.0</v>
+      </c>
       <c r="Y15">
-        <v>133320000.0</v>
+        <v>132438000.0</v>
       </c>
       <c r="Z15"/>
       <c r="AA15">
         <v>133320000.0</v>
       </c>
-      <c r="AB15">
-[...1 lines deleted...]
-      </c>
+      <c r="AB15"/>
       <c r="AC15">
         <v>133320000.0</v>
       </c>
       <c r="AD15">
         <v>133320000.0</v>
       </c>
       <c r="AE15">
         <v>133320000.0</v>
       </c>
       <c r="AF15">
         <v>133320000.0</v>
       </c>
       <c r="AG15">
         <v>133320000.0</v>
       </c>
       <c r="AH15">
+        <v>133320000.0</v>
+      </c>
+      <c r="AI15">
+        <v>133320000.0</v>
+      </c>
+      <c r="AJ15">
         <v>541416000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>841416000.0</v>
       </c>
-      <c r="AJ15"/>
-      <c r="AK15">
+      <c r="AL15"/>
+      <c r="AM15">
         <v>1041416000.0</v>
       </c>
-      <c r="AL15"/>
-      <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
-    </row>
-    <row r="16" spans="1:41">
+      <c r="AP15"/>
+      <c r="AQ15"/>
+    </row>
+    <row r="16" spans="1:43">
       <c r="A16" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>27</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>18166000.0</v>
+      </c>
+      <c r="D16">
         <v>29301000.0</v>
       </c>
-      <c r="C16"/>
-[...1 lines deleted...]
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16">
         <v>31686000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>53223000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>26734000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>27931000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>37432000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>29302000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>26058000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>24620000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>26188000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>27915000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>35280000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>38462000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>33156000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>30685000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>22088000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>23894000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>27132000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>25082000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>24889000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>24467000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>26351000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>25885000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>30767000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>31992000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>31992000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>30899000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>30093000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>27761000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>32096000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>31982000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>29538000.0</v>
       </c>
-      <c r="AJ16"/>
-      <c r="AK16">
+      <c r="AL16"/>
+      <c r="AM16">
         <v>40874000.0</v>
       </c>
-      <c r="AL16"/>
-      <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
-    </row>
-    <row r="17" spans="1:41">
+      <c r="AP16"/>
+      <c r="AQ16"/>
+    </row>
+    <row r="17" spans="1:43">
       <c r="A17" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
-    </row>
-    <row r="18" spans="1:41">
+      <c r="AP17"/>
+      <c r="AQ17"/>
+    </row>
+    <row r="18" spans="1:43">
       <c r="A18" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
-    </row>
-[...7475 lines deleted...]
-      <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
     </row>
     <row r="19" spans="1:43">
       <c r="A19" t="s">
-        <v>120</v>
+        <v>30</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
     </row>
     <row r="20" spans="1:43">
       <c r="A20" t="s">
+        <v>31</v>
+      </c>
+      <c r="B20">
+        <v>306604000.0</v>
+      </c>
+      <c r="C20">
+        <v>306208000.0</v>
+      </c>
+      <c r="D20">
+        <v>306461000.0</v>
+      </c>
+      <c r="E20">
+        <v>306270000.0</v>
+      </c>
+      <c r="F20">
+        <v>305905000.0</v>
+      </c>
+      <c r="G20">
+        <v>305397000.0</v>
+      </c>
+      <c r="H20">
+        <v>306283000.0</v>
+      </c>
+      <c r="I20">
+        <v>306136000.0</v>
+      </c>
+      <c r="J20">
+        <v>306857000.0</v>
+      </c>
+      <c r="K20">
+        <v>307112000.0</v>
+      </c>
+      <c r="L20">
+        <v>344692000.0</v>
+      </c>
+      <c r="M20">
+        <v>344814000.0</v>
+      </c>
+      <c r="N20">
+        <v>344647000.0</v>
+      </c>
+      <c r="O20">
+        <v>344567000.0</v>
+      </c>
+      <c r="P20">
+        <v>406319000.0</v>
+      </c>
+      <c r="Q20">
+        <v>406411000.0</v>
+      </c>
+      <c r="R20">
+        <v>406725000.0</v>
+      </c>
+      <c r="S20">
+        <v>406228000.0</v>
+      </c>
+      <c r="T20">
+        <v>406300000.0</v>
+      </c>
+      <c r="U20">
+        <v>406551000.0</v>
+      </c>
+      <c r="V20">
+        <v>406171000.0</v>
+      </c>
+      <c r="W20">
+        <v>406434000.0</v>
+      </c>
+      <c r="X20">
+        <v>406198000.0</v>
+      </c>
+      <c r="Y20">
+        <v>406281000.0</v>
+      </c>
+      <c r="Z20">
+        <v>406433000.0</v>
+      </c>
+      <c r="AA20">
+        <v>674645000.0</v>
+      </c>
+      <c r="AB20">
+        <v>674520000.0</v>
+      </c>
+      <c r="AC20">
+        <v>674845000.0</v>
+      </c>
+      <c r="AD20">
+        <v>674800000.0</v>
+      </c>
+      <c r="AE20">
+        <v>674800000.0</v>
+      </c>
+      <c r="AF20">
+        <v>674671000.0</v>
+      </c>
+      <c r="AG20">
+        <v>664494000.0</v>
+      </c>
+      <c r="AH20">
+        <v>672430000.0</v>
+      </c>
+      <c r="AI20">
+        <v>673287000.0</v>
+      </c>
+      <c r="AJ20">
+        <v>675699000.0</v>
+      </c>
+      <c r="AK20">
+        <v>675490000.0</v>
+      </c>
+      <c r="AL20">
+        <v>675698000.0</v>
+      </c>
+      <c r="AM20">
+        <v>675561000.0</v>
+      </c>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20">
+        <v>674769000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:43">
+      <c r="A21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B21">
+        <v>23328000.0</v>
+      </c>
+      <c r="C21">
+        <v>571720000.0</v>
+      </c>
+      <c r="D21">
+        <v>581184000.0</v>
+      </c>
+      <c r="E21">
+        <v>24551000.0</v>
+      </c>
+      <c r="F21">
+        <v>23030000.0</v>
+      </c>
+      <c r="G21">
+        <v>529290000.0</v>
+      </c>
+      <c r="H21">
+        <v>555121000.0</v>
+      </c>
+      <c r="I21">
+        <v>22567000.0</v>
+      </c>
+      <c r="J21">
+        <v>22093000.0</v>
+      </c>
+      <c r="K21">
+        <v>22616000.0</v>
+      </c>
+      <c r="L21">
+        <v>622224000.0</v>
+      </c>
+      <c r="M21">
+        <v>642792000.0</v>
+      </c>
+      <c r="N21">
+        <v>24695000.0</v>
+      </c>
+      <c r="O21">
+        <v>24942000.0</v>
+      </c>
+      <c r="P21">
+        <v>33899000.0</v>
+      </c>
+      <c r="Q21">
+        <v>659595000.0</v>
+      </c>
+      <c r="R21">
+        <v>684395000.0</v>
+      </c>
+      <c r="S21">
+        <v>650543000.0</v>
+      </c>
+      <c r="T21">
+        <v>630077000.0</v>
+      </c>
+      <c r="U21">
+        <v>639560000.0</v>
+      </c>
+      <c r="V21">
+        <v>652428000.0</v>
+      </c>
+      <c r="W21">
+        <v>669971000.0</v>
+      </c>
+      <c r="X21">
+        <v>14517000.0</v>
+      </c>
+      <c r="Y21">
+        <v>14781000.0</v>
+      </c>
+      <c r="Z21">
+        <v>729313000.0</v>
+      </c>
+      <c r="AA21">
+        <v>863881000.0</v>
+      </c>
+      <c r="AB21">
+        <v>19327000.0</v>
+      </c>
+      <c r="AC21">
+        <v>21052000.0</v>
+      </c>
+      <c r="AD21">
+        <v>18616000.0</v>
+      </c>
+      <c r="AE21">
+        <v>18616000.0</v>
+      </c>
+      <c r="AF21">
+        <v>18197000.0</v>
+      </c>
+      <c r="AG21">
+        <v>18854000.0</v>
+      </c>
+      <c r="AH21">
+        <v>20290000.0</v>
+      </c>
+      <c r="AI21">
+        <v>20428000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>24095000.0</v>
+      </c>
+      <c r="AK21">
+        <v>23538000.0</v>
+      </c>
+      <c r="AL21">
+        <v>1362618000.0</v>
+      </c>
+      <c r="AM21">
+        <v>23881000.0</v>
+      </c>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21">
+        <v>1968959000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:43">
+      <c r="A22" t="s">
+        <v>33</v>
+      </c>
+      <c r="B22">
+        <v>434952000.0</v>
+      </c>
+      <c r="C22">
+        <v>414395000.0</v>
+      </c>
+      <c r="D22">
+        <v>410824000.0</v>
+      </c>
+      <c r="E22">
+        <v>378334000.0</v>
+      </c>
+      <c r="F22">
+        <v>354014000.0</v>
+      </c>
+      <c r="G22">
+        <v>325196000.0</v>
+      </c>
+      <c r="H22">
+        <v>394687000.0</v>
+      </c>
+      <c r="I22">
+        <v>379661000.0</v>
+      </c>
+      <c r="J22">
+        <v>351284000.0</v>
+      </c>
+      <c r="K22">
+        <v>339671000.0</v>
+      </c>
+      <c r="L22">
+        <v>333753000.0</v>
+      </c>
+      <c r="M22">
+        <v>375103000.0</v>
+      </c>
+      <c r="N22">
+        <v>415719000.0</v>
+      </c>
+      <c r="O22">
+        <v>395197000.0</v>
+      </c>
+      <c r="P22">
+        <v>492673000.0</v>
+      </c>
+      <c r="Q22">
+        <v>541716000.0</v>
+      </c>
+      <c r="R22">
+        <v>514557000.0</v>
+      </c>
+      <c r="S22">
+        <v>372502000.0</v>
+      </c>
+      <c r="T22">
+        <v>358118000.0</v>
+      </c>
+      <c r="U22">
+        <v>336090000.0</v>
+      </c>
+      <c r="V22">
+        <v>310118000.0</v>
+      </c>
+      <c r="W22">
+        <v>256522000.0</v>
+      </c>
+      <c r="X22">
+        <v>213288000.0</v>
+      </c>
+      <c r="Y22">
+        <v>195500000.0</v>
+      </c>
+      <c r="Z22">
+        <v>227689000.0</v>
+      </c>
+      <c r="AA22">
+        <v>295258000.0</v>
+      </c>
+      <c r="AB22">
+        <v>293021000.0</v>
+      </c>
+      <c r="AC22">
+        <v>310834000.0</v>
+      </c>
+      <c r="AD22">
+        <v>269705000.0</v>
+      </c>
+      <c r="AE22">
+        <v>269705000.0</v>
+      </c>
+      <c r="AF22">
+        <v>289009000.0</v>
+      </c>
+      <c r="AG22">
+        <v>317769000.0</v>
+      </c>
+      <c r="AH22">
+        <v>349441000.0</v>
+      </c>
+      <c r="AI22">
+        <v>324878000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>286634000.0</v>
+      </c>
+      <c r="AK22">
+        <v>267648000.0</v>
+      </c>
+      <c r="AL22">
+        <v>288457000.0</v>
+      </c>
+      <c r="AM22">
+        <v>291768000.0</v>
+      </c>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22">
+        <v>230581000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:43">
+      <c r="A23" t="s">
+        <v>34</v>
+      </c>
+      <c r="B23">
+        <v>5280249000.0</v>
+      </c>
+      <c r="C23">
+        <v>5274917000.0</v>
+      </c>
+      <c r="D23">
+        <v>5180198000.0</v>
+      </c>
+      <c r="E23">
+        <v>4873847000.0</v>
+      </c>
+      <c r="F23">
+        <v>4673175000.0</v>
+      </c>
+      <c r="G23">
+        <v>4637465000.0</v>
+      </c>
+      <c r="H23">
+        <v>4769704000.0</v>
+      </c>
+      <c r="I23">
+        <v>4650077000.0</v>
+      </c>
+      <c r="J23">
+        <v>4707060000.0</v>
+      </c>
+      <c r="K23">
+        <v>4840507000.0</v>
+      </c>
+      <c r="L23">
+        <v>4745851000.0</v>
+      </c>
+      <c r="M23">
+        <v>4830606000.0</v>
+      </c>
+      <c r="N23">
+        <v>4746631000.0</v>
+      </c>
+      <c r="O23">
+        <v>4891782000.0</v>
+      </c>
+      <c r="P23">
+        <v>4862901000.0</v>
+      </c>
+      <c r="Q23">
+        <v>5096537000.0</v>
+      </c>
+      <c r="R23">
+        <v>5148964000.0</v>
+      </c>
+      <c r="S23">
+        <v>4904836000.0</v>
+      </c>
+      <c r="T23">
+        <v>4811674000.0</v>
+      </c>
+      <c r="U23">
+        <v>5150825000.0</v>
+      </c>
+      <c r="V23">
+        <v>4855457000.0</v>
+      </c>
+      <c r="W23">
+        <v>5064226000.0</v>
+      </c>
+      <c r="X23">
+        <v>4782456000.0</v>
+      </c>
+      <c r="Y23">
+        <v>4750123000.0</v>
+      </c>
+      <c r="Z23">
+        <v>4562020000.0</v>
+      </c>
+      <c r="AA23">
+        <v>5466364000.0</v>
+      </c>
+      <c r="AB23">
+        <v>5415053000.0</v>
+      </c>
+      <c r="AC23">
+        <v>5662933000.0</v>
+      </c>
+      <c r="AD23">
+        <v>5735406000.0</v>
+      </c>
+      <c r="AE23">
+        <v>5735406000.0</v>
+      </c>
+      <c r="AF23">
+        <v>5691297000.0</v>
+      </c>
+      <c r="AG23">
+        <v>5724522000.0</v>
+      </c>
+      <c r="AH23">
+        <v>5901183000.0</v>
+      </c>
+      <c r="AI23">
+        <v>5961524000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>5797851000.0</v>
+      </c>
+      <c r="AK23">
+        <v>5823953000.0</v>
+      </c>
+      <c r="AL23">
+        <v>5965809000.0</v>
+      </c>
+      <c r="AM23">
+        <v>6160553000.0</v>
+      </c>
+      <c r="AN23"/>
+      <c r="AO23"/>
+      <c r="AP23">
+        <v>3528475000.0</v>
+      </c>
+      <c r="AQ23"/>
+    </row>
+    <row r="24" spans="1:43">
+      <c r="A24" t="s">
+        <v>35</v>
+      </c>
+      <c r="B24">
+        <v>1630477000.0</v>
+      </c>
+      <c r="C24">
+        <v>1650569000.0</v>
+      </c>
+      <c r="D24">
+        <v>1723283000.0</v>
+      </c>
+      <c r="E24">
+        <v>1723749000.0</v>
+      </c>
+      <c r="F24">
+        <v>1724607000.0</v>
+      </c>
+      <c r="G24">
+        <v>1711750000.0</v>
+      </c>
+      <c r="H24">
+        <v>1753416000.0</v>
+      </c>
+      <c r="I24">
+        <v>1753152000.0</v>
+      </c>
+      <c r="J24">
+        <v>1608919000.0</v>
+      </c>
+      <c r="K24">
+        <v>1582370000.0</v>
+      </c>
+      <c r="L24">
+        <v>1612612000.0</v>
+      </c>
+      <c r="M24">
+        <v>1627590000.0</v>
+      </c>
+      <c r="N24">
+        <v>1619259000.0</v>
+      </c>
+      <c r="O24">
+        <v>1618419000.0</v>
+      </c>
+      <c r="P24">
+        <v>1604593000.0</v>
+      </c>
+      <c r="Q24">
+        <v>1619250000.0</v>
+      </c>
+      <c r="R24">
+        <v>1654483000.0</v>
+      </c>
+      <c r="S24">
+        <v>1652602000.0</v>
+      </c>
+      <c r="T24">
+        <v>1652437000.0</v>
+      </c>
+      <c r="U24">
+        <v>1828078000.0</v>
+      </c>
+      <c r="V24">
+        <v>1792523000.0</v>
+      </c>
+      <c r="W24">
+        <v>1878312000.0</v>
+      </c>
+      <c r="X24">
+        <v>1765604000.0</v>
+      </c>
+      <c r="Y24">
+        <v>1777762000.0</v>
+      </c>
+      <c r="Z24">
+        <v>1399234000.0</v>
+      </c>
+      <c r="AA24">
+        <v>1475408000.0</v>
+      </c>
+      <c r="AB24">
+        <v>1380180000.0</v>
+      </c>
+      <c r="AC24">
+        <v>1397302000.0</v>
+      </c>
+      <c r="AD24">
+        <v>1390393000.0</v>
+      </c>
+      <c r="AE24">
+        <v>1392354000.0</v>
+      </c>
+      <c r="AF24">
+        <v>1364975000.0</v>
+      </c>
+      <c r="AG24">
+        <v>1373590000.0</v>
+      </c>
+      <c r="AH24">
+        <v>1337935000.0</v>
+      </c>
+      <c r="AI24">
+        <v>1406458000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>1390739000.0</v>
+      </c>
+      <c r="AK24">
+        <v>1365367000.0</v>
+      </c>
+      <c r="AL24">
+        <v>1064850000.0</v>
+      </c>
+      <c r="AM24">
+        <v>1081784000.0</v>
+      </c>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24">
+        <v>1014806000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:43">
+      <c r="A25" t="s">
+        <v>36</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25">
+        <v>1412119000.0</v>
+      </c>
+      <c r="AA25">
+        <v>1493318000.0</v>
+      </c>
+      <c r="AB25">
+        <v>1400140000.0</v>
+      </c>
+      <c r="AC25">
+        <v>1420817000.0</v>
+      </c>
+      <c r="AD25">
+        <v>1414273000.0</v>
+      </c>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+    </row>
+    <row r="26" spans="1:43">
+      <c r="A26" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26">
+        <v>25765000.0</v>
+      </c>
+      <c r="C26">
+        <v>37493000.0</v>
+      </c>
+      <c r="D26">
+        <v>35680000.0</v>
+      </c>
+      <c r="E26">
+        <v>27162000.0</v>
+      </c>
+      <c r="F26">
+        <v>39581000.0</v>
+      </c>
+      <c r="G26">
+        <v>34581000.0</v>
+      </c>
+      <c r="H26">
+        <v>39403000.0</v>
+      </c>
+      <c r="I26">
+        <v>33598000.0</v>
+      </c>
+      <c r="J26">
+        <v>49620000.0</v>
+      </c>
+      <c r="K26">
+        <v>50544000.0</v>
+      </c>
+      <c r="L26">
+        <v>43397000.0</v>
+      </c>
+      <c r="M26">
+        <v>40475000.0</v>
+      </c>
+      <c r="N26">
+        <v>47729000.0</v>
+      </c>
+      <c r="O26">
+        <v>46105000.0</v>
+      </c>
+      <c r="P26">
+        <v>6483000.0</v>
+      </c>
+      <c r="Q26">
+        <v>8592000.0</v>
+      </c>
+      <c r="R26">
+        <v>3915000.0</v>
+      </c>
+      <c r="S26">
+        <v>3723000.0</v>
+      </c>
+      <c r="T26">
+        <v>4218000.0</v>
+      </c>
+      <c r="U26">
+        <v>5295000.0</v>
+      </c>
+      <c r="V26">
+        <v>6290000.0</v>
+      </c>
+      <c r="W26">
+        <v>0.0</v>
+      </c>
+      <c r="X26">
+        <v>0.0</v>
+      </c>
+      <c r="Y26">
+        <v>0.0</v>
+      </c>
+      <c r="Z26">
+        <v>0.0</v>
+      </c>
+      <c r="AA26">
+        <v>352000.0</v>
+      </c>
+      <c r="AB26">
+        <v>337000.0</v>
+      </c>
+      <c r="AC26">
+        <v>362000.0</v>
+      </c>
+      <c r="AD26">
+        <v>350000.0</v>
+      </c>
+      <c r="AE26">
+        <v>638000.0</v>
+      </c>
+      <c r="AF26">
+        <v>596000.0</v>
+      </c>
+      <c r="AG26">
+        <v>613000.0</v>
+      </c>
+      <c r="AH26">
+        <v>333000.0</v>
+      </c>
+      <c r="AI26">
+        <v>701000.0</v>
+      </c>
+      <c r="AJ26">
+        <v>3139000.0</v>
+      </c>
+      <c r="AK26">
+        <v>2940000.0</v>
+      </c>
+      <c r="AL26">
+        <v>326000.0</v>
+      </c>
+      <c r="AM26">
+        <v>2864000.0</v>
+      </c>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26">
+        <v>1889000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:43">
+      <c r="A27" t="s">
+        <v>38</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+    </row>
+    <row r="28" spans="1:43">
+      <c r="A28" t="s">
+        <v>39</v>
+      </c>
+      <c r="B28">
+        <v>1466539000.0</v>
+      </c>
+      <c r="C28">
+        <v>1311247000.0</v>
+      </c>
+      <c r="D28">
+        <v>1450585000.0</v>
+      </c>
+      <c r="E28">
+        <v>1497919000.0</v>
+      </c>
+      <c r="F28">
+        <v>1468968000.0</v>
+      </c>
+      <c r="G28">
+        <v>1237995000.0</v>
+      </c>
+      <c r="H28">
+        <v>1396340000.0</v>
+      </c>
+      <c r="I28">
+        <v>1401775000.0</v>
+      </c>
+      <c r="J28">
+        <v>1438244000.0</v>
+      </c>
+      <c r="K28">
+        <v>1277525000.0</v>
+      </c>
+      <c r="L28">
+        <v>1253808000.0</v>
+      </c>
+      <c r="M28">
+        <v>1283236000.0</v>
+      </c>
+      <c r="N28">
+        <v>1306894000.0</v>
+      </c>
+      <c r="O28">
+        <v>1176454000.0</v>
+      </c>
+      <c r="P28">
+        <v>1141811000.0</v>
+      </c>
+      <c r="Q28">
+        <v>1053307000.0</v>
+      </c>
+      <c r="R28">
+        <v>1122404000.0</v>
+      </c>
+      <c r="S28">
+        <v>975137000.0</v>
+      </c>
+      <c r="T28">
+        <v>905607000.0</v>
+      </c>
+      <c r="U28">
+        <v>864364000.0</v>
+      </c>
+      <c r="V28">
+        <v>914407000.0</v>
+      </c>
+      <c r="W28">
+        <v>963840000.0</v>
+      </c>
+      <c r="X28">
+        <v>993551000.0</v>
+      </c>
+      <c r="Y28">
+        <v>1144876000.0</v>
+      </c>
+      <c r="Z28">
+        <v>1155259000.0</v>
+      </c>
+      <c r="AA28">
+        <v>844323000.0</v>
+      </c>
+      <c r="AB28">
+        <v>669957000.0</v>
+      </c>
+      <c r="AC28">
+        <v>721395000.0</v>
+      </c>
+      <c r="AD28">
+        <v>391929000.0</v>
+      </c>
+      <c r="AE28">
+        <v>391929000.0</v>
+      </c>
+      <c r="AF28">
+        <v>342760000.0</v>
+      </c>
+      <c r="AG28">
+        <v>409165000.0</v>
+      </c>
+      <c r="AH28">
+        <v>428657000.0</v>
+      </c>
+      <c r="AI28">
+        <v>452571000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>552821000.0</v>
+      </c>
+      <c r="AK28">
+        <v>482964000.0</v>
+      </c>
+      <c r="AL28">
+        <v>327918000.0</v>
+      </c>
+      <c r="AM28">
+        <v>254729000.0</v>
+      </c>
+      <c r="AN28"/>
+      <c r="AO28"/>
+      <c r="AP28">
+        <v>679271000.0</v>
+      </c>
+      <c r="AQ28"/>
+    </row>
+    <row r="29" spans="1:43">
+      <c r="A29" t="s">
+        <v>40</v>
+      </c>
+      <c r="B29">
+        <v>2880754000.0</v>
+      </c>
+      <c r="C29">
+        <v>2680628000.0</v>
+      </c>
+      <c r="D29">
+        <v>2780335000.0</v>
+      </c>
+      <c r="E29">
+        <v>2681420000.0</v>
+      </c>
+      <c r="F29">
+        <v>2625241000.0</v>
+      </c>
+      <c r="G29">
+        <v>2553491000.0</v>
+      </c>
+      <c r="H29">
+        <v>2837481000.0</v>
+      </c>
+      <c r="I29">
+        <v>2823902000.0</v>
+      </c>
+      <c r="J29">
+        <v>2863617000.0</v>
+      </c>
+      <c r="K29">
+        <v>2898885000.0</v>
+      </c>
+      <c r="L29">
+        <v>2902162000.0</v>
+      </c>
+      <c r="M29">
+        <v>3210378000.0</v>
+      </c>
+      <c r="N29">
+        <v>3068717000.0</v>
+      </c>
+      <c r="O29">
+        <v>3085399000.0</v>
+      </c>
+      <c r="P29">
+        <v>3115272000.0</v>
+      </c>
+      <c r="Q29">
+        <v>3206191000.0</v>
+      </c>
+      <c r="R29">
+        <v>3240065000.0</v>
+      </c>
+      <c r="S29">
+        <v>3066867000.0</v>
+      </c>
+      <c r="T29">
+        <v>3085224000.0</v>
+      </c>
+      <c r="U29">
+        <v>3345347000.0</v>
+      </c>
+      <c r="V29">
+        <v>3190369000.0</v>
+      </c>
+      <c r="W29">
+        <v>3344715000.0</v>
+      </c>
+      <c r="X29">
+        <v>3222947000.0</v>
+      </c>
+      <c r="Y29">
+        <v>3264893000.0</v>
+      </c>
+      <c r="Z29">
+        <v>3037255000.0</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+    </row>
+    <row r="30" spans="1:43">
+      <c r="A30" t="s">
+        <v>41</v>
+      </c>
+      <c r="B30">
+        <v>261144000.0</v>
+      </c>
+      <c r="C30">
+        <v>240400000.0</v>
+      </c>
+      <c r="D30">
+        <v>209943000.0</v>
+      </c>
+      <c r="E30">
+        <v>175755000.0</v>
+      </c>
+      <c r="F30">
+        <v>167541000.0</v>
+      </c>
+      <c r="G30">
+        <v>148368000.0</v>
+      </c>
+      <c r="H30">
+        <v>165581000.0</v>
+      </c>
+      <c r="I30">
+        <v>183605000.0</v>
+      </c>
+      <c r="J30">
+        <v>192835000.0</v>
+      </c>
+      <c r="K30">
+        <v>157103000.0</v>
+      </c>
+      <c r="L30">
+        <v>166213000.0</v>
+      </c>
+      <c r="M30">
+        <v>146101000.0</v>
+      </c>
+      <c r="N30">
+        <v>172709000.0</v>
+      </c>
+      <c r="O30">
+        <v>226195000.0</v>
+      </c>
+      <c r="P30">
+        <v>164593000.0</v>
+      </c>
+      <c r="Q30">
+        <v>196795000.0</v>
+      </c>
+      <c r="R30">
+        <v>193305000.0</v>
+      </c>
+      <c r="S30">
+        <v>239877000.0</v>
+      </c>
+      <c r="T30">
+        <v>205030000.0</v>
+      </c>
+      <c r="U30">
+        <v>232097000.0</v>
+      </c>
+      <c r="V30">
+        <v>181731000.0</v>
+      </c>
+      <c r="W30">
+        <v>241985000.0</v>
+      </c>
+      <c r="X30">
+        <v>182275000.0</v>
+      </c>
+      <c r="Y30">
+        <v>137155000.0</v>
+      </c>
+      <c r="Z30">
+        <v>119557000.0</v>
+      </c>
+      <c r="AA30">
+        <v>215081000.0</v>
+      </c>
+      <c r="AB30">
+        <v>154675000.0</v>
+      </c>
+      <c r="AC30">
+        <v>168381000.0</v>
+      </c>
+      <c r="AD30">
+        <v>173204000.0</v>
+      </c>
+      <c r="AE30">
+        <v>173204000.0</v>
+      </c>
+      <c r="AF30">
+        <v>294534000.0</v>
+      </c>
+      <c r="AG30">
+        <v>303429000.0</v>
+      </c>
+      <c r="AH30">
+        <v>317509000.0</v>
+      </c>
+      <c r="AI30">
+        <v>182713000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>236133000.0</v>
+      </c>
+      <c r="AK30">
+        <v>208149000.0</v>
+      </c>
+      <c r="AL30">
+        <v>104632000.0</v>
+      </c>
+      <c r="AM30">
+        <v>223058000.0</v>
+      </c>
+      <c r="AN30"/>
+      <c r="AO30"/>
+      <c r="AP30"/>
+      <c r="AQ30">
+        <v>170140000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:43">
+      <c r="A31" t="s">
+        <v>42</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
+        <v>300609000.0</v>
+      </c>
+      <c r="M31"/>
+      <c r="N31">
+        <v>426056000.0</v>
+      </c>
+      <c r="O31">
+        <v>425318000.0</v>
+      </c>
+      <c r="P31">
+        <v>430610000.0</v>
+      </c>
+      <c r="Q31">
+        <v>492026000.0</v>
+      </c>
+      <c r="R31">
+        <v>466348000.0</v>
+      </c>
+      <c r="S31">
+        <v>329502000.0</v>
+      </c>
+      <c r="T31">
+        <v>369784000.0</v>
+      </c>
+      <c r="U31">
+        <v>442895000.0</v>
+      </c>
+      <c r="V31">
+        <v>258362000.0</v>
+      </c>
+      <c r="W31">
+        <v>301040000.0</v>
+      </c>
+      <c r="X31">
+        <v>259392000.0</v>
+      </c>
+      <c r="Y31">
+        <v>251709000.0</v>
+      </c>
+      <c r="Z31">
+        <v>328492000.0</v>
+      </c>
+      <c r="AA31">
+        <v>608926000.0</v>
+      </c>
+      <c r="AB31">
+        <v>640645000.0</v>
+      </c>
+      <c r="AC31">
+        <v>701786000.0</v>
+      </c>
+      <c r="AD31">
+        <v>667283000.0</v>
+      </c>
+      <c r="AE31">
+        <v>734132000.0</v>
+      </c>
+      <c r="AF31">
+        <v>662142000.0</v>
+      </c>
+      <c r="AG31">
+        <v>630336000.0</v>
+      </c>
+      <c r="AH31">
+        <v>661216000.0</v>
+      </c>
+      <c r="AI31">
+        <v>664116000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>457496000.0</v>
+      </c>
+      <c r="AK31">
+        <v>534333000.0</v>
+      </c>
+      <c r="AL31">
+        <v>801111000.0</v>
+      </c>
+      <c r="AM31">
+        <v>944820000.0</v>
+      </c>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31">
+        <v>616420000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:43">
+      <c r="A32" t="s">
+        <v>43</v>
+      </c>
+      <c r="B32">
+        <v>-210145000.0</v>
+      </c>
+      <c r="C32">
+        <v>-195123000.0</v>
+      </c>
+      <c r="D32">
+        <v>-120007000.0</v>
+      </c>
+      <c r="E32">
+        <v>-86416000.0</v>
+      </c>
+      <c r="F32">
+        <v>-11250000.0</v>
+      </c>
+      <c r="G32">
+        <v>61975000.0</v>
+      </c>
+      <c r="H32">
+        <v>140123000.0</v>
+      </c>
+      <c r="I32">
+        <v>158058000.0</v>
+      </c>
+      <c r="J32">
+        <v>-17234000.0</v>
+      </c>
+      <c r="K32">
+        <v>-15056000.0</v>
+      </c>
+      <c r="L32">
+        <v>135096000.0</v>
+      </c>
+      <c r="M32">
+        <v>226091000.0</v>
+      </c>
+      <c r="N32">
+        <v>299230000.0</v>
+      </c>
+      <c r="O32">
+        <v>321382000.0</v>
+      </c>
+      <c r="P32">
+        <v>411397000.0</v>
+      </c>
+      <c r="Q32">
+        <v>468731000.0</v>
+      </c>
+      <c r="R32">
+        <v>443971000.0</v>
+      </c>
+      <c r="S32">
+        <v>483527000.0</v>
+      </c>
+      <c r="T32">
+        <v>584619000.0</v>
+      </c>
+      <c r="U32">
+        <v>825583000.0</v>
+      </c>
+      <c r="V32">
+        <v>782311000.0</v>
+      </c>
+      <c r="W32">
+        <v>850625000.0</v>
+      </c>
+      <c r="X32">
+        <v>733467000.0</v>
+      </c>
+      <c r="Y32">
+        <v>744538000.0</v>
+      </c>
+      <c r="Z32">
+        <v>485793000.0</v>
+      </c>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+    </row>
+    <row r="33" spans="1:43">
+      <c r="A33" t="s">
+        <v>44</v>
+      </c>
+      <c r="B33">
+        <v>4075475000.0</v>
+      </c>
+      <c r="C33">
+        <v>4002696000.0</v>
+      </c>
+      <c r="D33">
+        <v>3987989000.0</v>
+      </c>
+      <c r="E33">
+        <v>3785068000.0</v>
+      </c>
+      <c r="F33">
+        <v>3660649000.0</v>
+      </c>
+      <c r="G33">
+        <v>3430197000.0</v>
+      </c>
+      <c r="H33">
+        <v>3565245000.0</v>
+      </c>
+      <c r="I33">
+        <v>3473032000.0</v>
+      </c>
+      <c r="J33">
+        <v>3728477000.0</v>
+      </c>
+      <c r="K33">
+        <v>3780681000.0</v>
+      </c>
+      <c r="L33">
+        <v>3712174999.0</v>
+      </c>
+      <c r="M33">
+        <v>3767763000.0</v>
+      </c>
+      <c r="N33">
+        <v>3692209000.0</v>
+      </c>
+      <c r="O33">
+        <v>3671636000.0</v>
+      </c>
+      <c r="P33">
+        <v>3551497000.0</v>
+      </c>
+      <c r="Q33">
+        <v>3595444000.0</v>
+      </c>
+      <c r="R33">
+        <v>3742980000.0</v>
+      </c>
+      <c r="S33">
+        <v>3432027000.0</v>
+      </c>
+      <c r="T33">
+        <v>3340675000.0</v>
+      </c>
+      <c r="U33">
+        <v>3398484999.0</v>
+      </c>
+      <c r="V33">
+        <v>3238099000.0</v>
+      </c>
+      <c r="W33">
+        <v>3337042000.0</v>
+      </c>
+      <c r="X33">
+        <v>3266114000.0</v>
+      </c>
+      <c r="Y33">
+        <v>3378584000.0</v>
+      </c>
+      <c r="Z33">
+        <v>3401643000.0</v>
+      </c>
+      <c r="AA33">
+        <v>4091014999.0</v>
+      </c>
+      <c r="AB33">
+        <v>3925352000.0</v>
+      </c>
+      <c r="AC33">
+        <v>4117720000.0</v>
+      </c>
+      <c r="AD33">
+        <v>4037439000.0</v>
+      </c>
+      <c r="AE33">
+        <v>4037439000.0</v>
+      </c>
+      <c r="AF33">
+        <v>3865149000.0</v>
+      </c>
+      <c r="AG33">
+        <v>3903811000.0</v>
+      </c>
+      <c r="AH33">
+        <v>4079050000.0</v>
+      </c>
+      <c r="AI33">
+        <v>4122617000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>4157018000.0</v>
+      </c>
+      <c r="AK33">
+        <v>4153378000.0</v>
+      </c>
+      <c r="AL33">
+        <v>4364281000.0</v>
+      </c>
+      <c r="AM33">
+        <v>4568486000.0</v>
+      </c>
+      <c r="AN33"/>
+      <c r="AO33"/>
+      <c r="AP33">
+        <v>-679271000.0</v>
+      </c>
+      <c r="AQ33"/>
+    </row>
+    <row r="34" spans="1:43">
+      <c r="A34" t="s">
+        <v>45</v>
+      </c>
+      <c r="B34">
+        <v>122972000.0</v>
+      </c>
+      <c r="C34">
+        <v>134865000.0</v>
+      </c>
+      <c r="D34">
+        <v>140578000.0</v>
+      </c>
+      <c r="E34">
+        <v>124316000.0</v>
+      </c>
+      <c r="F34">
+        <v>127281000.0</v>
+      </c>
+      <c r="G34">
+        <v>135292000.0</v>
+      </c>
+      <c r="H34">
+        <v>189001000.0</v>
+      </c>
+      <c r="I34">
+        <v>180522000.0</v>
+      </c>
+      <c r="J34">
+        <v>186902000.0</v>
+      </c>
+      <c r="K34">
+        <v>172438000.0</v>
+      </c>
+      <c r="L34">
+        <v>167425000.0</v>
+      </c>
+      <c r="M34">
+        <v>-27871000.0</v>
+      </c>
+      <c r="N34">
+        <v>150681000.0</v>
+      </c>
+      <c r="O34">
+        <v>50528000.0</v>
+      </c>
+      <c r="P34">
+        <v>144035000.0</v>
+      </c>
+      <c r="Q34">
+        <v>133418000.0</v>
+      </c>
+      <c r="R34">
+        <v>141346000.0</v>
+      </c>
+      <c r="S34">
+        <v>23354000.0</v>
+      </c>
+      <c r="T34">
+        <v>150307000.0</v>
+      </c>
+      <c r="U34">
+        <v>150717000.0</v>
+      </c>
+      <c r="V34">
+        <v>155296000.0</v>
+      </c>
+      <c r="W34">
+        <v>25805000.0</v>
+      </c>
+      <c r="X34">
+        <v>26968000.0</v>
+      </c>
+      <c r="Y34">
+        <v>37543000.0</v>
+      </c>
+      <c r="Z34">
+        <v>28600000.0</v>
+      </c>
+      <c r="AA34">
+        <v>34474000.0</v>
+      </c>
+      <c r="AB34">
+        <v>31503000.0</v>
+      </c>
+      <c r="AC34">
+        <v>33829000.0</v>
+      </c>
+      <c r="AD34">
+        <v>32852000.0</v>
+      </c>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+    </row>
+    <row r="35" spans="1:43">
+      <c r="A35" t="s">
+        <v>46</v>
+      </c>
+      <c r="B35">
+        <v>2417752000.0</v>
+      </c>
+      <c r="C35">
+        <v>2518010000.0</v>
+      </c>
+      <c r="D35">
+        <v>2612577000.0</v>
+      </c>
+      <c r="E35">
+        <v>2553043000.0</v>
+      </c>
+      <c r="F35">
+        <v>2532601000.0</v>
+      </c>
+      <c r="G35">
+        <v>2431879000.0</v>
+      </c>
+      <c r="H35">
+        <v>2439636000.0</v>
+      </c>
+      <c r="I35">
+        <v>2381797000.0</v>
+      </c>
+      <c r="J35">
+        <v>2295266000.0</v>
+      </c>
+      <c r="K35">
+        <v>2308991000.0</v>
+      </c>
+      <c r="L35">
+        <v>2306383000.0</v>
+      </c>
+      <c r="M35">
+        <v>2337792000.0</v>
+      </c>
+      <c r="N35">
+        <v>2290919000.0</v>
+      </c>
+      <c r="O35">
+        <v>2282764000.0</v>
+      </c>
+      <c r="P35">
+        <v>2203151000.0</v>
+      </c>
+      <c r="Q35">
+        <v>2233400000.0</v>
+      </c>
+      <c r="R35">
+        <v>2352699000.0</v>
+      </c>
+      <c r="S35">
+        <v>2271274000.0</v>
+      </c>
+      <c r="T35">
+        <v>2264174000.0</v>
+      </c>
+      <c r="U35">
+        <v>2486032000.0</v>
+      </c>
+      <c r="V35">
+        <v>2459161000.0</v>
+      </c>
+      <c r="W35">
+        <v>2566423000.0</v>
+      </c>
+      <c r="X35">
+        <v>2429008000.0</v>
+      </c>
+      <c r="Y35">
+        <v>2500301000.0</v>
+      </c>
+      <c r="Z35">
+        <v>2155417000.0</v>
+      </c>
+      <c r="AA35">
+        <v>2285188000.0</v>
+      </c>
+      <c r="AB35">
+        <v>2140814000.0</v>
+      </c>
+      <c r="AC35">
+        <v>2192192000.0</v>
+      </c>
+      <c r="AD35">
+        <v>2181755000.0</v>
+      </c>
+      <c r="AE35">
+        <v>2181755000.0</v>
+      </c>
+      <c r="AF35">
+        <v>2137364000.0</v>
+      </c>
+      <c r="AG35">
+        <v>2169813000.0</v>
+      </c>
+      <c r="AH35">
+        <v>2226564000.0</v>
+      </c>
+      <c r="AI35">
+        <v>2284406000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>2266770000.0</v>
+      </c>
+      <c r="AK35">
+        <v>2245035000.0</v>
+      </c>
+      <c r="AL35">
+        <v>1914219000.0</v>
+      </c>
+      <c r="AM35">
+        <v>1960364000.0</v>
+      </c>
+      <c r="AN35"/>
+      <c r="AO35"/>
+      <c r="AP35"/>
+      <c r="AQ35"/>
+    </row>
+    <row r="36" spans="1:43">
+      <c r="A36" t="s">
+        <v>47</v>
+      </c>
+      <c r="B36">
+        <v>249659000.0</v>
+      </c>
+      <c r="C36">
+        <v>218019000.0</v>
+      </c>
+      <c r="D36">
+        <v>220269000.0</v>
+      </c>
+      <c r="E36">
+        <v>234055000.0</v>
+      </c>
+      <c r="F36">
+        <v>221732000.0</v>
+      </c>
+      <c r="G36">
+        <v>141269000.0</v>
+      </c>
+      <c r="H36">
+        <v>132417000.0</v>
+      </c>
+      <c r="I36">
+        <v>663914000.0</v>
+      </c>
+      <c r="J36">
+        <v>695989000.0</v>
+      </c>
+      <c r="K36">
+        <v>715402000.0</v>
+      </c>
+      <c r="L36">
+        <v>140054999.0</v>
+      </c>
+      <c r="M36">
+        <v>154690000.0</v>
+      </c>
+      <c r="N36">
+        <v>145210000.0</v>
+      </c>
+      <c r="O36">
+        <v>139451000.0</v>
+      </c>
+      <c r="P36">
+        <v>110103000.0</v>
+      </c>
+      <c r="Q36">
+        <v>109819000.0</v>
+      </c>
+      <c r="R36">
+        <v>116698000.0</v>
+      </c>
+      <c r="S36">
+        <v>102909000.0</v>
+      </c>
+      <c r="T36">
+        <v>76723000.0</v>
+      </c>
+      <c r="U36">
+        <v>66641999.0</v>
+      </c>
+      <c r="V36">
+        <v>88456000.0</v>
+      </c>
+      <c r="W36">
+        <v>93131000.0</v>
+      </c>
+      <c r="X36">
+        <v>124340000.0</v>
+      </c>
+      <c r="Y36">
+        <v>124427000.0</v>
+      </c>
+      <c r="Z36">
+        <v>114124000.0</v>
+      </c>
+      <c r="AA36">
+        <v>138807999.0</v>
+      </c>
+      <c r="AB36">
+        <v>132813000.0</v>
+      </c>
+      <c r="AC36">
+        <v>146635000.0</v>
+      </c>
+      <c r="AD36">
+        <v>124735000.0</v>
+      </c>
+      <c r="AE36">
+        <v>124735000.0</v>
+      </c>
+      <c r="AF36">
+        <v>47037000.0</v>
+      </c>
+      <c r="AG36">
+        <v>52893000.0</v>
+      </c>
+      <c r="AH36">
+        <v>68534000.0</v>
+      </c>
+      <c r="AI36">
+        <v>78170000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>78119000.0</v>
+      </c>
+      <c r="AK36">
+        <v>73465000.0</v>
+      </c>
+      <c r="AL36">
+        <v>682986000.0</v>
+      </c>
+      <c r="AM36">
+        <v>462704000.0</v>
+      </c>
+      <c r="AN36"/>
+      <c r="AO36"/>
+      <c r="AP36">
+        <v>-679271000.0</v>
+      </c>
+      <c r="AQ36"/>
+    </row>
+    <row r="37" spans="1:43">
+      <c r="A37" t="s">
+        <v>48</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+    </row>
+    <row r="38" spans="1:43">
+      <c r="A38" t="s">
+        <v>49</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38">
+        <v>1.0</v>
+      </c>
+      <c r="L38">
+        <v>423451000.0</v>
+      </c>
+      <c r="M38"/>
+      <c r="N38"/>
+      <c r="O38">
+        <v>381981000.0</v>
+      </c>
+      <c r="P38">
+        <v>319849000.0</v>
+      </c>
+      <c r="Q38">
+        <v>338353000.0</v>
+      </c>
+      <c r="R38">
+        <v>367494000.0</v>
+      </c>
+      <c r="S38">
+        <v>354917000.0</v>
+      </c>
+      <c r="T38">
+        <v>318265000.0</v>
+      </c>
+      <c r="U38">
+        <v>360652000.0</v>
+      </c>
+      <c r="V38">
+        <v>396397000.0</v>
+      </c>
+      <c r="W38">
+        <v>430284000.0</v>
+      </c>
+      <c r="X38">
+        <v>473726000.0</v>
+      </c>
+      <c r="Y38">
+        <v>524552000.0</v>
+      </c>
+      <c r="Z38">
+        <v>525501000.0</v>
+      </c>
+      <c r="AA38">
+        <v>527760000.0</v>
+      </c>
+      <c r="AB38">
+        <v>451785000.0</v>
+      </c>
+      <c r="AC38">
+        <v>427688000.0</v>
+      </c>
+      <c r="AD38">
+        <v>346226000.0</v>
+      </c>
+      <c r="AE38">
+        <v>409521000.0</v>
+      </c>
+      <c r="AF38">
+        <v>333401000.0</v>
+      </c>
+      <c r="AG38">
+        <v>357337000.0</v>
+      </c>
+      <c r="AH38">
+        <v>379108000.0</v>
+      </c>
+      <c r="AI38">
+        <v>2126103000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>2149109000.0</v>
+      </c>
+      <c r="AK38">
+        <v>2174615000.0</v>
+      </c>
+      <c r="AL38">
+        <v>682986000.0</v>
+      </c>
+      <c r="AM38">
+        <v>2590024000.0</v>
+      </c>
+      <c r="AN38"/>
+      <c r="AO38"/>
+      <c r="AP38"/>
+      <c r="AQ38">
+        <v>2604452000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:43">
+      <c r="A39" t="s">
+        <v>50</v>
+      </c>
+      <c r="B39">
+        <v>112721000.0</v>
+      </c>
+      <c r="C39">
+        <v>95868000.0</v>
+      </c>
+      <c r="D39">
+        <v>101115000.0</v>
+      </c>
+      <c r="E39">
+        <v>116996000.0</v>
+      </c>
+      <c r="F39">
+        <v>89765000.0</v>
+      </c>
+      <c r="G39">
+        <v>93474000.0</v>
+      </c>
+      <c r="H39">
+        <v>119268000.0</v>
+      </c>
+      <c r="I39">
+        <v>139728000.0</v>
+      </c>
+      <c r="J39">
+        <v>110181000.0</v>
+      </c>
+      <c r="K39">
+        <v>94735000.0</v>
+      </c>
+      <c r="L39">
+        <v>111432999.0</v>
+      </c>
+      <c r="M39">
+        <v>120160000.0</v>
+      </c>
+      <c r="N39">
+        <v>90828000.0</v>
+      </c>
+      <c r="O39">
+        <v>82866000.0</v>
+      </c>
+      <c r="P39">
+        <v>116275000.0</v>
+      </c>
+      <c r="Q39">
+        <v>130013000.0</v>
+      </c>
+      <c r="R39">
+        <v>99172000.0</v>
+      </c>
+      <c r="S39">
+        <v>97411000.0</v>
+      </c>
+      <c r="T39">
+        <v>100365000.0</v>
+      </c>
+      <c r="U39">
+        <v>108593000.0</v>
+      </c>
+      <c r="V39">
+        <v>91743999.0</v>
+      </c>
+      <c r="W39">
+        <v>107470000.0</v>
+      </c>
+      <c r="X39">
+        <v>135952000.0</v>
+      </c>
+      <c r="Y39">
+        <v>125420000.0</v>
+      </c>
+      <c r="Z39">
+        <v>138059000.0</v>
+      </c>
+      <c r="AA39">
+        <v>107969000.0</v>
+      </c>
+      <c r="AB39">
+        <v>176729000.0</v>
+      </c>
+      <c r="AC39">
+        <v>205906000.0</v>
+      </c>
+      <c r="AD39">
+        <v>122857000.0</v>
+      </c>
+      <c r="AE39">
+        <v>130242000.0</v>
+      </c>
+      <c r="AF39">
+        <v>41526000.0</v>
+      </c>
+      <c r="AG39">
+        <v>46925000.0</v>
+      </c>
+      <c r="AH39">
+        <v>37893000.0</v>
+      </c>
+      <c r="AI39">
+        <v>106124000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>43555000.0</v>
+      </c>
+      <c r="AK39">
+        <v>50532000.0</v>
+      </c>
+      <c r="AL39">
+        <v>163048000.0</v>
+      </c>
+      <c r="AM39">
+        <v>44708000.0</v>
+      </c>
+      <c r="AN39"/>
+      <c r="AO39"/>
+      <c r="AP39"/>
+      <c r="AQ39">
+        <v>89302000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:43">
+      <c r="A40" t="s">
+        <v>51</v>
+      </c>
+      <c r="B40">
+        <v>694385000.0</v>
+      </c>
+      <c r="C40">
+        <v>432834000.0</v>
+      </c>
+      <c r="D40">
+        <v>358498000.0</v>
+      </c>
+      <c r="E40">
+        <v>606440000.0</v>
+      </c>
+      <c r="F40">
+        <v>572723000.0</v>
+      </c>
+      <c r="G40">
+        <v>494343000.0</v>
+      </c>
+      <c r="H40">
+        <v>290969000.0</v>
+      </c>
+      <c r="I40">
+        <v>451546000.0</v>
+      </c>
+      <c r="J40">
+        <v>395394000.0</v>
+      </c>
+      <c r="K40">
+        <v>389361000.0</v>
+      </c>
+      <c r="L40">
+        <v>188137000.0</v>
+      </c>
+      <c r="M40">
+        <v>190055000.0</v>
+      </c>
+      <c r="N40">
+        <v>319200000.0</v>
+      </c>
+      <c r="O40">
+        <v>363609000.0</v>
+      </c>
+      <c r="P40">
+        <v>416407000.0</v>
+      </c>
+      <c r="Q40">
+        <v>218731000.0</v>
+      </c>
+      <c r="R40">
+        <v>177426000.0</v>
+      </c>
+      <c r="S40">
+        <v>416286000.0</v>
+      </c>
+      <c r="T40">
+        <v>175805000.0</v>
+      </c>
+      <c r="U40">
+        <v>191128000.0</v>
+      </c>
+      <c r="V40">
+        <v>153166000.0</v>
+      </c>
+      <c r="W40">
+        <v>273674000.0</v>
+      </c>
+      <c r="X40">
+        <v>272889000.0</v>
+      </c>
+      <c r="Y40">
+        <v>200022000.0</v>
+      </c>
+      <c r="Z40">
+        <v>136989000.0</v>
+      </c>
+      <c r="AA40">
+        <v>126166000.0</v>
+      </c>
+      <c r="AB40">
+        <v>241745000.0</v>
+      </c>
+      <c r="AC40">
+        <v>218074000.0</v>
+      </c>
+      <c r="AD40">
+        <v>200120000.0</v>
+      </c>
+      <c r="AE40">
+        <v>141115000.0</v>
+      </c>
+      <c r="AF40">
+        <v>268679000.0</v>
+      </c>
+      <c r="AG40">
+        <v>311561000.0</v>
+      </c>
+      <c r="AH40">
+        <v>347190000.0</v>
+      </c>
+      <c r="AI40">
+        <v>323506000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>352039000.0</v>
+      </c>
+      <c r="AK40">
+        <v>615559000.0</v>
+      </c>
+      <c r="AL40">
+        <v>494947000.0</v>
+      </c>
+      <c r="AM40">
+        <v>458646000.0</v>
+      </c>
+      <c r="AN40"/>
+      <c r="AO40"/>
+      <c r="AP40"/>
+      <c r="AQ40">
+        <v>151014000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:43">
+      <c r="A41" t="s">
+        <v>52</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
+        <v>690361000.0</v>
+      </c>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41">
+        <v>662985000.0</v>
+      </c>
+      <c r="P41">
+        <v>597329000.0</v>
+      </c>
+      <c r="Q41">
+        <v>612156000.0</v>
+      </c>
+      <c r="R41">
+        <v>693814000.0</v>
+      </c>
+      <c r="S41">
+        <v>615279000.0</v>
+      </c>
+      <c r="T41">
+        <v>607901000.0</v>
+      </c>
+      <c r="U41">
+        <v>651257000.0</v>
+      </c>
+      <c r="V41">
+        <v>659316000.0</v>
+      </c>
+      <c r="W41">
+        <v>678421000.0</v>
+      </c>
+      <c r="X41">
+        <v>652291000.0</v>
+      </c>
+      <c r="Y41">
+        <v>711366000.0</v>
+      </c>
+      <c r="Z41">
+        <v>743298000.0</v>
+      </c>
+      <c r="AA41">
+        <v>777196000.0</v>
+      </c>
+      <c r="AB41">
+        <v>740674000.0</v>
+      </c>
+      <c r="AC41">
+        <v>771375000.0</v>
+      </c>
+      <c r="AD41">
+        <v>768832000.0</v>
+      </c>
+      <c r="AE41">
+        <v>789401000.0</v>
+      </c>
+      <c r="AF41">
+        <v>772389000.0</v>
+      </c>
+      <c r="AG41">
+        <v>796223000.0</v>
+      </c>
+      <c r="AH41">
+        <v>888629000.0</v>
+      </c>
+      <c r="AI41">
+        <v>553017000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>549193000.0</v>
+      </c>
+      <c r="AK41">
+        <v>547108000.0</v>
+      </c>
+      <c r="AL41">
+        <v>849369000.0</v>
+      </c>
+      <c r="AM41">
+        <v>549972000.0</v>
+      </c>
+      <c r="AN41"/>
+      <c r="AO41"/>
+      <c r="AP41"/>
+      <c r="AQ41">
+        <v>243833000.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:43">
+      <c r="A42" t="s">
+        <v>53</v>
+      </c>
+      <c r="B42">
+        <v>2244647000.0</v>
+      </c>
+      <c r="C42">
+        <v>2244647000.0</v>
+      </c>
+      <c r="D42">
+        <v>2244647000.0</v>
+      </c>
+      <c r="E42">
+        <v>2244647000.0</v>
+      </c>
+      <c r="F42">
+        <v>2258047000.0</v>
+      </c>
+      <c r="G42">
+        <v>2258047000.0</v>
+      </c>
+      <c r="H42">
+        <v>2258047000.0</v>
+      </c>
+      <c r="I42">
+        <v>2258047000.0</v>
+      </c>
+      <c r="J42">
+        <v>2258047000.0</v>
+      </c>
+      <c r="K42">
+        <v>2258047000.0</v>
+      </c>
+      <c r="L42">
+        <v>2258047000.0</v>
+      </c>
+      <c r="M42">
+        <v>2258047000.0</v>
+      </c>
+      <c r="N42">
+        <v>2258047000.0</v>
+      </c>
+      <c r="O42">
+        <v>2283047000.0</v>
+      </c>
+      <c r="P42">
+        <v>2283047000.0</v>
+      </c>
+      <c r="Q42">
+        <v>2283047000.0</v>
+      </c>
+      <c r="R42">
+        <v>2283047000.0</v>
+      </c>
+      <c r="S42">
+        <v>2289173000.0</v>
+      </c>
+      <c r="T42">
+        <v>2289173000.0</v>
+      </c>
+      <c r="U42">
+        <v>2289173000.0</v>
+      </c>
+      <c r="V42">
+        <v>2289173000.0</v>
+      </c>
+      <c r="W42">
+        <v>2289173000.0</v>
+      </c>
+      <c r="X42">
+        <v>2239173000.0</v>
+      </c>
+      <c r="Y42">
+        <v>2239173000.0</v>
+      </c>
+      <c r="Z42">
+        <v>2229717000.0</v>
+      </c>
+      <c r="AA42">
+        <v>2279718000.0</v>
+      </c>
+      <c r="AB42">
+        <v>2327388000.0</v>
+      </c>
+      <c r="AC42">
+        <v>2350772000.0</v>
+      </c>
+      <c r="AD42">
+        <v>2360843000.0</v>
+      </c>
+      <c r="AE42">
+        <v>2361131000.0</v>
+      </c>
+      <c r="AF42">
+        <v>1043755000.0</v>
+      </c>
+      <c r="AG42">
+        <v>1043755000.0</v>
+      </c>
+      <c r="AH42">
+        <v>1043755000.0</v>
+      </c>
+      <c r="AI42">
+        <v>2442483000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>559228000.0</v>
+      </c>
+      <c r="AK42">
+        <v>399228000.0</v>
+      </c>
+      <c r="AL42">
+        <v>339228000.0</v>
+      </c>
+      <c r="AM42">
+        <v>339228000.0</v>
+      </c>
+      <c r="AN42"/>
+      <c r="AO42"/>
+      <c r="AP42">
+        <v>943096000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>1535041000.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:43">
+      <c r="A43" t="s">
+        <v>54</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+    </row>
+    <row r="44" spans="1:43">
+      <c r="A44" t="s">
+        <v>55</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+    </row>
+    <row r="45" spans="1:43">
+      <c r="A45" t="s">
+        <v>56</v>
+      </c>
+      <c r="B45">
+        <v>7693425000.0</v>
+      </c>
+      <c r="C45">
+        <v>7507738000.0</v>
+      </c>
+      <c r="D45">
+        <v>7494635000.0</v>
+      </c>
+      <c r="E45">
+        <v>7358462000.0</v>
+      </c>
+      <c r="F45">
+        <v>7150017000.0</v>
+      </c>
+      <c r="G45">
+        <v>6986454000.0</v>
+      </c>
+      <c r="H45">
+        <v>7285154000.0</v>
+      </c>
+      <c r="I45">
+        <v>7147282000.0</v>
+      </c>
+      <c r="J45">
+        <v>7374282000.0</v>
+      </c>
+      <c r="K45">
+        <v>7504123000.0</v>
+      </c>
+      <c r="L45">
+        <v>7266990000.0</v>
+      </c>
+      <c r="M45">
+        <v>7280605000.0</v>
+      </c>
+      <c r="N45">
+        <v>7102175000.0</v>
+      </c>
+      <c r="O45">
+        <v>7035501000.0</v>
+      </c>
+      <c r="P45">
+        <v>6815239000.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
+        <v>2066907000.0</v>
+      </c>
+      <c r="V45">
+        <v>1850919000.0</v>
+      </c>
+      <c r="W45">
+        <v>1917165000.0</v>
+      </c>
+      <c r="X45">
+        <v>1785316000.0</v>
+      </c>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45">
+        <v>243414000.0</v>
+      </c>
+      <c r="AG45">
+        <v>243414000.0</v>
+      </c>
+      <c r="AH45">
+        <v>243414000.0</v>
+      </c>
+      <c r="AI45">
+        <v>243938000.0</v>
+      </c>
+      <c r="AJ45">
+        <v>242100000.0</v>
+      </c>
+      <c r="AK45">
+        <v>1978763000.0</v>
+      </c>
+      <c r="AL45"/>
+      <c r="AM45">
+        <v>1978462000.0</v>
+      </c>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+    </row>
+    <row r="46" spans="1:43">
+      <c r="A46" t="s">
+        <v>57</v>
+      </c>
+      <c r="B46">
+        <v>3157213000.0</v>
+      </c>
+      <c r="C46">
+        <v>2543839000.0</v>
+      </c>
+      <c r="D46">
+        <v>2521959000.0</v>
+      </c>
+      <c r="E46">
+        <v>2908233000.0</v>
+      </c>
+      <c r="F46">
+        <v>2796798000.0</v>
+      </c>
+      <c r="G46">
+        <v>2182773000.0</v>
+      </c>
+      <c r="H46">
+        <v>2291086000.0</v>
+      </c>
+      <c r="I46">
+        <v>2207261000.0</v>
+      </c>
+      <c r="J46">
+        <v>2422685000.0</v>
+      </c>
+      <c r="K46">
+        <v>2449842000.0</v>
+      </c>
+      <c r="L46">
+        <v>2344523000.0</v>
+      </c>
+      <c r="M46">
+        <v>2376475000.0</v>
+      </c>
+      <c r="N46">
+        <v>2970424000.0</v>
+      </c>
+      <c r="O46">
+        <v>2949588000.0</v>
+      </c>
+      <c r="P46">
+        <v>2836262000.0</v>
+      </c>
+      <c r="Q46">
+        <v>2242414000.0</v>
+      </c>
+      <c r="R46">
+        <v>2366004000.0</v>
+      </c>
+      <c r="S46">
+        <v>2100419000.0</v>
+      </c>
+      <c r="T46">
+        <v>2053110999.0</v>
+      </c>
+      <c r="U46">
+        <v>2066907000.0</v>
+      </c>
+      <c r="V46">
+        <v>1850919000.0</v>
+      </c>
+      <c r="W46">
+        <v>1917165000.0</v>
+      </c>
+      <c r="X46">
+        <v>2437740000.0</v>
+      </c>
+      <c r="Y46">
+        <v>2512125000.0</v>
+      </c>
+      <c r="Z46">
+        <v>1830258000.0</v>
+      </c>
+      <c r="AA46">
+        <v>2152237000.0</v>
+      </c>
+      <c r="AB46">
+        <v>2847109000.0</v>
+      </c>
+      <c r="AC46">
+        <v>3072310000.0</v>
+      </c>
+      <c r="AD46">
+        <v>3017496000.0</v>
+      </c>
+      <c r="AE46">
+        <v>3017496000.0</v>
+      </c>
+      <c r="AF46">
+        <v>2906614000.0</v>
+      </c>
+      <c r="AG46">
+        <v>2937242000.0</v>
+      </c>
+      <c r="AH46">
+        <v>3092403000.0</v>
+      </c>
+      <c r="AI46">
+        <v>3125518000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>3156849000.0</v>
+      </c>
+      <c r="AK46">
+        <v>3144644000.0</v>
+      </c>
+      <c r="AL46">
+        <v>1642653000.0</v>
+      </c>
+      <c r="AM46">
+        <v>3182172000.0</v>
+      </c>
+      <c r="AN46"/>
+      <c r="AO46"/>
+      <c r="AP46"/>
+      <c r="AQ46"/>
+    </row>
+    <row r="47" spans="1:43">
+      <c r="A47" t="s">
+        <v>58</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
+        <v>2278411000.0</v>
+      </c>
+      <c r="M47"/>
+      <c r="N47"/>
+      <c r="O47">
+        <v>2226623000.0</v>
+      </c>
+      <c r="P47">
+        <v>2170120000.0</v>
+      </c>
+      <c r="Q47">
+        <v>2182493000.0</v>
+      </c>
+      <c r="R47">
+        <v>2280451000.0</v>
+      </c>
+      <c r="S47">
+        <v>2016616000.0</v>
+      </c>
+      <c r="T47">
+        <v>1981815000.0</v>
+      </c>
+      <c r="U47">
+        <v>1986427000.0</v>
+      </c>
+      <c r="V47">
+        <v>1776813000.0</v>
+      </c>
+      <c r="W47">
+        <v>1830353000.0</v>
+      </c>
+      <c r="X47">
+        <v>1719249000.0</v>
+      </c>
+      <c r="Y47">
+        <v>1729077000.0</v>
+      </c>
+      <c r="Z47">
+        <v>1740396000.0</v>
+      </c>
+      <c r="AA47">
+        <v>2047578000.0</v>
+      </c>
+      <c r="AB47">
+        <v>1915487000.0</v>
+      </c>
+      <c r="AC47">
+        <v>1991295000.0</v>
+      </c>
+      <c r="AD47">
+        <v>2009283000.0</v>
+      </c>
+      <c r="AE47">
+        <v>1884819000.0</v>
+      </c>
+      <c r="AF47">
+        <v>1775214000.0</v>
+      </c>
+      <c r="AG47">
+        <v>1778393000.0</v>
+      </c>
+      <c r="AH47">
+        <v>1900629000.0</v>
+      </c>
+      <c r="AI47">
+        <v>1996514000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>2007909000.0</v>
+      </c>
+      <c r="AK47">
+        <v>1978763000.0</v>
+      </c>
+      <c r="AL47">
+        <v>1642653000.0</v>
+      </c>
+      <c r="AM47">
+        <v>1978462000.0</v>
+      </c>
+      <c r="AN47"/>
+      <c r="AO47"/>
+      <c r="AP47"/>
+      <c r="AQ47">
+        <v>1883354000.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:43">
+      <c r="A48" t="s">
+        <v>59</v>
+      </c>
+      <c r="B48">
+        <v>-1018545000.0</v>
+      </c>
+      <c r="C48">
+        <v>-1107851000.0</v>
+      </c>
+      <c r="D48">
+        <v>-1158205000.0</v>
+      </c>
+      <c r="E48">
+        <v>-1227053000.0</v>
+      </c>
+      <c r="F48">
+        <v>-1228136000.0</v>
+      </c>
+      <c r="G48">
+        <v>-1240990000.0</v>
+      </c>
+      <c r="H48">
+        <v>-1141561000.0</v>
+      </c>
+      <c r="I48">
+        <v>-1130577000.0</v>
+      </c>
+      <c r="J48">
+        <v>-1054278000.0</v>
+      </c>
+      <c r="K48">
+        <v>-1030435000.0</v>
+      </c>
+      <c r="L48">
+        <v>-937033000.0</v>
+      </c>
+      <c r="M48">
+        <v>-863295000.0</v>
+      </c>
+      <c r="N48">
+        <v>-760809000.0</v>
+      </c>
+      <c r="O48">
+        <v>-741081000.0</v>
+      </c>
+      <c r="P48">
+        <v>-659388000.0</v>
+      </c>
+      <c r="Q48">
+        <v>-618168000.0</v>
+      </c>
+      <c r="R48">
+        <v>-727170000.0</v>
+      </c>
+      <c r="S48">
+        <v>-746308000.0</v>
+      </c>
+      <c r="T48">
+        <v>-747681000.0</v>
+      </c>
+      <c r="U48">
+        <v>-717876000.0</v>
+      </c>
+      <c r="V48">
+        <v>-826888000.0</v>
+      </c>
+      <c r="W48">
+        <v>-814675000.0</v>
+      </c>
+      <c r="X48">
+        <v>-776754000.0</v>
+      </c>
+      <c r="Y48">
+        <v>-748082000.0</v>
+      </c>
+      <c r="Z48">
+        <v>-680893000.0</v>
+      </c>
+      <c r="AA48">
+        <v>-196855000.0</v>
+      </c>
+      <c r="AB48">
+        <v>-156205000.0</v>
+      </c>
+      <c r="AC48">
+        <v>-5968000.0</v>
+      </c>
+      <c r="AD48">
+        <v>61430000.0</v>
+      </c>
+      <c r="AE48">
+        <v>61430000.0</v>
+      </c>
+      <c r="AF48">
+        <v>8577000.0</v>
+      </c>
+      <c r="AG48">
+        <v>1217000.0</v>
+      </c>
+      <c r="AH48">
+        <v>41683000.0</v>
+      </c>
+      <c r="AI48">
+        <v>-11612000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>-27157000.0</v>
+      </c>
+      <c r="AK48">
+        <v>-93071000.0</v>
+      </c>
+      <c r="AL48">
+        <v>-140838000.0</v>
+      </c>
+      <c r="AM48">
+        <v>-138043000.0</v>
+      </c>
+      <c r="AN48"/>
+      <c r="AO48"/>
+      <c r="AP48"/>
+      <c r="AQ48">
+        <v>1304874000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:43">
+      <c r="A49" t="s">
+        <v>60</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+    </row>
+    <row r="50" spans="1:43">
+      <c r="A50" t="s">
+        <v>61</v>
+      </c>
+      <c r="B50">
+        <v>109258000.0</v>
+      </c>
+      <c r="C50">
+        <v>27125000.0</v>
+      </c>
+      <c r="D50">
+        <v>79828000.0</v>
+      </c>
+      <c r="E50">
+        <v>67807000.0</v>
+      </c>
+      <c r="F50">
+        <v>31431000.0</v>
+      </c>
+      <c r="G50">
+        <v>27811000.0</v>
+      </c>
+      <c r="H50">
+        <v>85108000.0</v>
+      </c>
+      <c r="I50">
+        <v>75990000.0</v>
+      </c>
+      <c r="J50">
+        <v>103383000.0</v>
+      </c>
+      <c r="K50">
+        <v>114594000.0</v>
+      </c>
+      <c r="L50">
+        <v>22025000.0</v>
+      </c>
+      <c r="M50">
+        <v>24756000.0</v>
+      </c>
+      <c r="N50">
+        <v>22286000.0</v>
+      </c>
+      <c r="O50">
+        <v>24735000.0</v>
+      </c>
+      <c r="P50">
+        <v>25024000.0</v>
+      </c>
+      <c r="Q50">
+        <v>28909000.0</v>
+      </c>
+      <c r="R50">
+        <v>28114000.0</v>
+      </c>
+      <c r="S50">
+        <v>27992000.0</v>
+      </c>
+      <c r="T50">
+        <v>26626000.0</v>
+      </c>
+      <c r="U50">
+        <v>28263000.0</v>
+      </c>
+      <c r="V50">
+        <v>80885000.0</v>
+      </c>
+      <c r="W50">
+        <v>88958000.0</v>
+      </c>
+      <c r="X50">
+        <v>124812000.0</v>
+      </c>
+      <c r="Y50">
+        <v>110467000.0</v>
+      </c>
+      <c r="Z50">
+        <v>179631000.0</v>
+      </c>
+      <c r="AA50">
+        <v>33149000.0</v>
+      </c>
+      <c r="AB50">
+        <v>39428000.0</v>
+      </c>
+      <c r="AC50">
+        <v>32979000.0</v>
+      </c>
+      <c r="AD50">
+        <v>40582000.0</v>
+      </c>
+      <c r="AE50">
+        <v>32513000.0</v>
+      </c>
+      <c r="AF50">
+        <v>54829000.0</v>
+      </c>
+      <c r="AG50">
+        <v>47040000.0</v>
+      </c>
+      <c r="AH50">
+        <v>46321000.0</v>
+      </c>
+      <c r="AI50">
+        <v>40841000.0</v>
+      </c>
+      <c r="AJ50">
+        <v>47553000.0</v>
+      </c>
+      <c r="AK50">
+        <v>1406803000.0</v>
+      </c>
+      <c r="AL50">
+        <v>1154103000.0</v>
+      </c>
+      <c r="AM50">
+        <v>62601000.0</v>
+      </c>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50">
+        <v>41404000.0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:43">
+      <c r="A51" t="s">
+        <v>62</v>
+      </c>
+      <c r="B51">
+        <v>1856618000.0</v>
+      </c>
+      <c r="C51">
+        <v>1827118000.0</v>
+      </c>
+      <c r="D51">
+        <v>1915284000.0</v>
+      </c>
+      <c r="E51">
+        <v>1910227000.0</v>
+      </c>
+      <c r="F51">
+        <v>1863792000.0</v>
+      </c>
+      <c r="G51">
+        <v>1858532000.0</v>
+      </c>
+      <c r="H51">
+        <v>1909549000.0</v>
+      </c>
+      <c r="I51">
+        <v>1863721000.0</v>
+      </c>
+      <c r="J51">
+        <v>1751538000.0</v>
+      </c>
+      <c r="K51">
+        <v>1734784000.0</v>
+      </c>
+      <c r="L51">
+        <v>1668133000.0</v>
+      </c>
+      <c r="M51">
+        <v>1683944000.0</v>
+      </c>
+      <c r="N51">
+        <v>1673176000.0</v>
+      </c>
+      <c r="O51">
+        <v>1674280000.0</v>
+      </c>
+      <c r="P51">
+        <v>1659644000.0</v>
+      </c>
+      <c r="Q51">
+        <v>1658335000.0</v>
+      </c>
+      <c r="R51">
+        <v>1698596000.0</v>
+      </c>
+      <c r="S51">
+        <v>1718954000.0</v>
+      </c>
+      <c r="T51">
+        <v>1691760000.0</v>
+      </c>
+      <c r="U51">
+        <v>1910444000.0</v>
+      </c>
+      <c r="V51">
+        <v>1920462000.0</v>
+      </c>
+      <c r="W51">
+        <v>2050003000.0</v>
+      </c>
+      <c r="X51">
+        <v>1947943000.0</v>
+      </c>
+      <c r="Y51">
+        <v>1940479000.0</v>
+      </c>
+      <c r="Z51">
+        <v>1607442000.0</v>
+      </c>
+      <c r="AA51">
+        <v>1542941000.0</v>
+      </c>
+      <c r="AB51">
+        <v>1456687000.0</v>
+      </c>
+      <c r="AC51">
+        <v>1472408000.0</v>
+      </c>
+      <c r="AD51">
+        <v>1446786000.0</v>
+      </c>
+      <c r="AE51">
+        <v>1424867000.0</v>
+      </c>
+      <c r="AF51">
+        <v>1440851000.0</v>
+      </c>
+      <c r="AG51">
+        <v>1442300000.0</v>
+      </c>
+      <c r="AH51">
+        <v>1408614000.0</v>
+      </c>
+      <c r="AI51">
+        <v>1471608000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>1463484000.0</v>
+      </c>
+      <c r="AK51">
+        <v>1431279000.0</v>
+      </c>
+      <c r="AL51">
+        <v>1154103000.0</v>
+      </c>
+      <c r="AM51">
+        <v>1170305000.0</v>
+      </c>
+      <c r="AN51"/>
+      <c r="AO51"/>
+      <c r="AP51"/>
+      <c r="AQ51"/>
+    </row>
+    <row r="52" spans="1:43">
+      <c r="A52" t="s">
+        <v>63</v>
+      </c>
+      <c r="B52">
+        <v>154347000.0</v>
+      </c>
+      <c r="C52">
+        <v>100931000.0</v>
+      </c>
+      <c r="D52">
+        <v>114628000.0</v>
+      </c>
+      <c r="E52">
+        <v>109988000.0</v>
+      </c>
+      <c r="F52">
+        <v>69925000.0</v>
+      </c>
+      <c r="G52">
+        <v>83630000.0</v>
+      </c>
+      <c r="H52">
+        <v>111091000.0</v>
+      </c>
+      <c r="I52">
+        <v>104882000.0</v>
+      </c>
+      <c r="J52">
+        <v>135939000.0</v>
+      </c>
+      <c r="K52">
+        <v>146962000.0</v>
+      </c>
+      <c r="L52">
+        <v>52111000.0</v>
+      </c>
+      <c r="M52">
+        <v>55491000.0</v>
+      </c>
+      <c r="N52">
+        <v>52842000.0</v>
+      </c>
+      <c r="O52">
+        <v>54501000.0</v>
+      </c>
+      <c r="P52">
+        <v>53822000.0</v>
+      </c>
+      <c r="Q52">
+        <v>37091000.0</v>
+      </c>
+      <c r="R52">
+        <v>39711000.0</v>
+      </c>
+      <c r="S52">
+        <v>62959000.0</v>
+      </c>
+      <c r="T52">
+        <v>35487000.0</v>
+      </c>
+      <c r="U52">
+        <v>75669000.0</v>
+      </c>
+      <c r="V52">
+        <v>120617000.0</v>
+      </c>
+      <c r="W52">
+        <v>162001000.0</v>
+      </c>
+      <c r="X52">
+        <v>171226000.0</v>
+      </c>
+      <c r="Y52">
+        <v>151544000.0</v>
+      </c>
+      <c r="Z52">
+        <v>195323000.0</v>
+      </c>
+      <c r="AA52">
+        <v>49623000.0</v>
+      </c>
+      <c r="AB52">
+        <v>56547000.0</v>
+      </c>
+      <c r="AC52">
+        <v>51591000.0</v>
+      </c>
+      <c r="AD52">
+        <v>32513000.0</v>
+      </c>
+      <c r="AE52">
+        <v>91518000.0</v>
+      </c>
+      <c r="AF52">
+        <v>56249000.0</v>
+      </c>
+      <c r="AG52">
+        <v>48490000.0</v>
+      </c>
+      <c r="AH52">
+        <v>47965000.0</v>
+      </c>
+      <c r="AI52">
+        <v>42490000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>49270000.0</v>
+      </c>
+      <c r="AK52">
+        <v>43092000.0</v>
+      </c>
+      <c r="AL52">
+        <v>89253000.0</v>
+      </c>
+      <c r="AM52">
+        <v>64264000.0</v>
+      </c>
+      <c r="AN52"/>
+      <c r="AO52"/>
+      <c r="AP52"/>
+      <c r="AQ52">
+        <v>41404000.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:43">
+      <c r="A53" t="s">
+        <v>64</v>
+      </c>
+      <c r="B53">
+        <v>5878000.0</v>
+      </c>
+      <c r="C53">
+        <v>5687000.0</v>
+      </c>
+      <c r="D53">
+        <v>5628000.0</v>
+      </c>
+      <c r="E53">
+        <v>5386000.0</v>
+      </c>
+      <c r="F53">
+        <v>6382000.0</v>
+      </c>
+      <c r="G53">
+        <v>19693000.0</v>
+      </c>
+      <c r="H53">
+        <v>11714000.0</v>
+      </c>
+      <c r="I53">
+        <v>12105000.0</v>
+      </c>
+      <c r="J53">
+        <v>10989000.0</v>
+      </c>
+      <c r="K53">
+        <v>11058000.0</v>
+      </c>
+      <c r="L53">
+        <v>7952000.0</v>
+      </c>
+      <c r="M53">
+        <v>20771000.0</v>
+      </c>
+      <c r="N53">
+        <v>8884000.0</v>
+      </c>
+      <c r="O53">
+        <v>18062000.0</v>
+      </c>
+      <c r="P53">
+        <v>20030000.0</v>
+      </c>
+      <c r="Q53">
+        <v>27541000.0</v>
+      </c>
+      <c r="R53">
+        <v>22758000.0</v>
+      </c>
+      <c r="S53">
+        <v>19202000.0</v>
+      </c>
+      <c r="T53">
+        <v>21333000.0</v>
+      </c>
+      <c r="U53">
+        <v>29480000.0</v>
+      </c>
+      <c r="V53">
+        <v>27710000.0</v>
+      </c>
+      <c r="W53">
+        <v>35044000.0</v>
+      </c>
+      <c r="X53">
+        <v>30435000.0</v>
+      </c>
+      <c r="Y53">
+        <v>117861000.0</v>
+      </c>
+      <c r="Z53">
+        <v>222889000.0</v>
+      </c>
+      <c r="AA53">
+        <v>58423000.0</v>
+      </c>
+      <c r="AB53">
+        <v>70507000.0</v>
+      </c>
+      <c r="AC53">
+        <v>109079000.0</v>
+      </c>
+      <c r="AD53">
+        <v>91878000.0</v>
+      </c>
+      <c r="AE53">
+        <v>91878000.0</v>
+      </c>
+      <c r="AF53">
+        <v>102988000.0</v>
+      </c>
+      <c r="AG53">
+        <v>119453000.0</v>
+      </c>
+      <c r="AH53">
+        <v>137333000.0</v>
+      </c>
+      <c r="AI53">
+        <v>206155000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>163848000.0</v>
+      </c>
+      <c r="AK53">
+        <v>195931000.0</v>
+      </c>
+      <c r="AL53">
+        <v>219206000.0</v>
+      </c>
+      <c r="AM53">
+        <v>116957000.0</v>
+      </c>
+      <c r="AN53"/>
+      <c r="AO53"/>
+      <c r="AP53">
+        <v>1358542000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>57856000.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:43">
+      <c r="A54" t="s">
+        <v>65</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+    </row>
+    <row r="55" spans="1:43">
+      <c r="A55" t="s">
+        <v>66</v>
+      </c>
+      <c r="B55">
+        <v>5280249000.0</v>
+      </c>
+      <c r="C55">
+        <v>5274917000.0</v>
+      </c>
+      <c r="D55">
+        <v>5180198000.0</v>
+      </c>
+      <c r="E55">
+        <v>4873847000.0</v>
+      </c>
+      <c r="F55">
+        <v>4673175000.0</v>
+      </c>
+      <c r="G55">
+        <v>4637465000.0</v>
+      </c>
+      <c r="H55">
+        <v>4769704000.0</v>
+      </c>
+      <c r="I55">
+        <v>4650077000.0</v>
+      </c>
+      <c r="J55">
+        <v>4707060000.0</v>
+      </c>
+      <c r="K55">
+        <v>4840507000.0</v>
+      </c>
+      <c r="L55">
+        <v>4745851000.0</v>
+      </c>
+      <c r="M55">
+        <v>4830606000.0</v>
+      </c>
+      <c r="N55">
+        <v>4746631000.0</v>
+      </c>
+      <c r="O55">
+        <v>4891782000.0</v>
+      </c>
+      <c r="P55">
+        <v>4862901000.0</v>
+      </c>
+      <c r="Q55">
+        <v>5096537000.0</v>
+      </c>
+      <c r="R55">
+        <v>5148964000.0</v>
+      </c>
+      <c r="S55">
+        <v>4904836000.0</v>
+      </c>
+      <c r="T55">
+        <v>4811674000.0</v>
+      </c>
+      <c r="U55">
+        <v>5150825000.0</v>
+      </c>
+      <c r="V55">
+        <v>4855457000.0</v>
+      </c>
+      <c r="W55">
+        <v>5064226000.0</v>
+      </c>
+      <c r="X55">
+        <v>4782456000.0</v>
+      </c>
+      <c r="Y55">
+        <v>4750123000.0</v>
+      </c>
+      <c r="Z55">
+        <v>4562020000.0</v>
+      </c>
+      <c r="AA55">
+        <v>5466364000.0</v>
+      </c>
+      <c r="AB55">
+        <v>5415053000.0</v>
+      </c>
+      <c r="AC55">
+        <v>5662933000.0</v>
+      </c>
+      <c r="AD55">
+        <v>5735406000.0</v>
+      </c>
+      <c r="AE55">
+        <v>5735406000.0</v>
+      </c>
+      <c r="AF55">
+        <v>5691297000.0</v>
+      </c>
+      <c r="AG55">
+        <v>5724522000.0</v>
+      </c>
+      <c r="AH55">
+        <v>5901183000.0</v>
+      </c>
+      <c r="AI55">
+        <v>5961524000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>5797851000.0</v>
+      </c>
+      <c r="AK55">
+        <v>5823953000.0</v>
+      </c>
+      <c r="AL55">
+        <v>5965809000.0</v>
+      </c>
+      <c r="AM55">
+        <v>6160553000.0</v>
+      </c>
+      <c r="AN55"/>
+      <c r="AO55"/>
+      <c r="AP55"/>
+      <c r="AQ55">
+        <v>5657100000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:43">
+      <c r="A56" t="s">
+        <v>67</v>
+      </c>
+      <c r="B56">
+        <v>1204774000.0</v>
+      </c>
+      <c r="C56">
+        <v>1272221000.0</v>
+      </c>
+      <c r="D56">
+        <v>1192209000.0</v>
+      </c>
+      <c r="E56">
+        <v>1088779000.0</v>
+      </c>
+      <c r="F56">
+        <v>1012526000.0</v>
+      </c>
+      <c r="G56">
+        <v>1207268000.0</v>
+      </c>
+      <c r="H56">
+        <v>1204459000.0</v>
+      </c>
+      <c r="I56">
+        <v>1177045000.0</v>
+      </c>
+      <c r="J56">
+        <v>978583000.0</v>
+      </c>
+      <c r="K56">
+        <v>1059826000.0</v>
+      </c>
+      <c r="L56">
+        <v>1033675999.0</v>
+      </c>
+      <c r="M56">
+        <v>1062843000.0</v>
+      </c>
+      <c r="N56">
+        <v>1054422000.0</v>
+      </c>
+      <c r="O56">
+        <v>1220146000.0</v>
+      </c>
+      <c r="P56">
+        <v>1311404000.0</v>
+      </c>
+      <c r="Q56">
+        <v>1501093000.0</v>
+      </c>
+      <c r="R56">
+        <v>1405984000.0</v>
+      </c>
+      <c r="S56">
+        <v>1472809000.0</v>
+      </c>
+      <c r="T56">
+        <v>1470999000.0</v>
+      </c>
+      <c r="U56">
+        <v>1752340000.0</v>
+      </c>
+      <c r="V56">
+        <v>1617358000.0</v>
+      </c>
+      <c r="W56">
+        <v>1727184000.0</v>
+      </c>
+      <c r="X56">
+        <v>1516342000.0</v>
+      </c>
+      <c r="Y56">
+        <v>1371539000.0</v>
+      </c>
+      <c r="Z56">
+        <v>1160377000.0</v>
+      </c>
+      <c r="AA56">
+        <v>1375349000.0</v>
+      </c>
+      <c r="AB56">
+        <v>1489701000.0</v>
+      </c>
+      <c r="AC56">
+        <v>1545213000.0</v>
+      </c>
+      <c r="AD56">
+        <v>1697967000.0</v>
+      </c>
+      <c r="AE56">
+        <v>1697967000.0</v>
+      </c>
+      <c r="AF56">
+        <v>1826148000.0</v>
+      </c>
+      <c r="AG56">
+        <v>1820711000.0</v>
+      </c>
+      <c r="AH56">
+        <v>1822133000.0</v>
+      </c>
+      <c r="AI56">
+        <v>1838907000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>1640833000.0</v>
+      </c>
+      <c r="AK56">
+        <v>1670575000.0</v>
+      </c>
+      <c r="AL56">
+        <v>1601528000.0</v>
+      </c>
+      <c r="AM56">
+        <v>1592067000.0</v>
+      </c>
+      <c r="AN56"/>
+      <c r="AO56"/>
+      <c r="AP56">
+        <v>679271000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>1169294000.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:43">
+      <c r="A57" t="s">
+        <v>68</v>
+      </c>
+      <c r="B57">
+        <v>1414919000.0</v>
+      </c>
+      <c r="C57">
+        <v>1467344000.0</v>
+      </c>
+      <c r="D57">
+        <v>1312216000.0</v>
+      </c>
+      <c r="E57">
+        <v>1175195000.0</v>
+      </c>
+      <c r="F57">
+        <v>1023776000.0</v>
+      </c>
+      <c r="G57">
+        <v>1145293000.0</v>
+      </c>
+      <c r="H57">
+        <v>1064336000.0</v>
+      </c>
+      <c r="I57">
+        <v>1018987000.0</v>
+      </c>
+      <c r="J57">
+        <v>995817000.0</v>
+      </c>
+      <c r="K57">
+        <v>1074882000.0</v>
+      </c>
+      <c r="L57">
+        <v>898580000.0</v>
+      </c>
+      <c r="M57">
+        <v>836752000.0</v>
+      </c>
+      <c r="N57">
+        <v>755192000.0</v>
+      </c>
+      <c r="O57">
+        <v>898764000.0</v>
+      </c>
+      <c r="P57">
+        <v>900007000.0</v>
+      </c>
+      <c r="Q57">
+        <v>1032362000.0</v>
+      </c>
+      <c r="R57">
+        <v>962013000.0</v>
+      </c>
+      <c r="S57">
+        <v>989282000.0</v>
+      </c>
+      <c r="T57">
+        <v>886380000.0</v>
+      </c>
+      <c r="U57">
+        <v>926757000.0</v>
+      </c>
+      <c r="V57">
+        <v>835047000.0</v>
+      </c>
+      <c r="W57">
+        <v>876559000.0</v>
+      </c>
+      <c r="X57">
+        <v>782875000.0</v>
+      </c>
+      <c r="Y57">
+        <v>627001000.0</v>
+      </c>
+      <c r="Z57">
+        <v>674584000.0</v>
+      </c>
+      <c r="AA57">
+        <v>698990000.0</v>
+      </c>
+      <c r="AB57">
+        <v>670401000.0</v>
+      </c>
+      <c r="AC57">
+        <v>645391000.0</v>
+      </c>
+      <c r="AD57">
+        <v>651850000.0</v>
+      </c>
+      <c r="AE57">
+        <v>651850000.0</v>
+      </c>
+      <c r="AF57">
+        <v>715478000.0</v>
+      </c>
+      <c r="AG57">
+        <v>736349000.0</v>
+      </c>
+      <c r="AH57">
+        <v>787821000.0</v>
+      </c>
+      <c r="AI57">
+        <v>768215000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>780931000.0</v>
+      </c>
+      <c r="AK57">
+        <v>991269000.0</v>
+      </c>
+      <c r="AL57">
+        <v>822042000.0</v>
+      </c>
+      <c r="AM57">
+        <v>875873000.0</v>
+      </c>
+      <c r="AN57"/>
+      <c r="AO57"/>
+      <c r="AP57"/>
+      <c r="AQ57">
+        <v>550630000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:43">
+      <c r="A58" t="s">
+        <v>69</v>
+      </c>
+      <c r="B58">
+        <v>3832671000.0</v>
+      </c>
+      <c r="C58">
+        <v>3985354000.0</v>
+      </c>
+      <c r="D58">
+        <v>3924793000.0</v>
+      </c>
+      <c r="E58">
+        <v>3728238000.0</v>
+      </c>
+      <c r="F58">
+        <v>3556377000.0</v>
+      </c>
+      <c r="G58">
+        <v>3577172000.0</v>
+      </c>
+      <c r="H58">
+        <v>3503972000.0</v>
+      </c>
+      <c r="I58">
+        <v>3400784000.0</v>
+      </c>
+      <c r="J58">
+        <v>3291083000.0</v>
+      </c>
+      <c r="K58">
+        <v>3383873000.0</v>
+      </c>
+      <c r="L58">
+        <v>3204963000.0</v>
+      </c>
+      <c r="M58">
+        <v>3174544000.0</v>
+      </c>
+      <c r="N58">
+        <v>3046111000.0</v>
+      </c>
+      <c r="O58">
+        <v>3181528000.0</v>
+      </c>
+      <c r="P58">
+        <v>3103158000.0</v>
+      </c>
+      <c r="Q58">
+        <v>3265762000.0</v>
+      </c>
+      <c r="R58">
+        <v>3314712000.0</v>
+      </c>
+      <c r="S58">
+        <v>3260556000.0</v>
+      </c>
+      <c r="T58">
+        <v>3150554000.0</v>
+      </c>
+      <c r="U58">
+        <v>3412789000.0</v>
+      </c>
+      <c r="V58">
+        <v>3294208000.0</v>
+      </c>
+      <c r="W58">
+        <v>3442982000.0</v>
+      </c>
+      <c r="X58">
+        <v>3211883000.0</v>
+      </c>
+      <c r="Y58">
+        <v>3127302000.0</v>
+      </c>
+      <c r="Z58">
+        <v>2830001000.0</v>
+      </c>
+      <c r="AA58">
+        <v>2984178000.0</v>
+      </c>
+      <c r="AB58">
+        <v>2811215000.0</v>
+      </c>
+      <c r="AC58">
+        <v>2837583000.0</v>
+      </c>
+      <c r="AD58">
+        <v>2833605000.0</v>
+      </c>
+      <c r="AE58">
+        <v>2833605000.0</v>
+      </c>
+      <c r="AF58">
+        <v>2852842000.0</v>
+      </c>
+      <c r="AG58">
+        <v>2906162000.0</v>
+      </c>
+      <c r="AH58">
+        <v>3014385000.0</v>
+      </c>
+      <c r="AI58">
+        <v>3052621000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>3047701000.0</v>
+      </c>
+      <c r="AK58">
+        <v>3236304000.0</v>
+      </c>
+      <c r="AL58">
+        <v>2736261000.0</v>
+      </c>
+      <c r="AM58">
+        <v>2836237000.0</v>
+      </c>
+      <c r="AN58"/>
+      <c r="AO58"/>
+      <c r="AP58"/>
+      <c r="AQ58">
+        <v>2128625000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:43">
+      <c r="A59" t="s">
+        <v>70</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+    </row>
+    <row r="60" spans="1:43">
+      <c r="A60" t="s">
+        <v>71</v>
+      </c>
+      <c r="B60">
+        <v>1141019000.0</v>
+      </c>
+      <c r="C60">
+        <v>1002934000.0</v>
+      </c>
+      <c r="D60">
+        <v>977224000.0</v>
+      </c>
+      <c r="E60">
+        <v>889864000.0</v>
+      </c>
+      <c r="F60">
+        <v>869203000.0</v>
+      </c>
+      <c r="G60">
+        <v>813930000.0</v>
+      </c>
+      <c r="H60">
+        <v>998957000.0</v>
+      </c>
+      <c r="I60">
+        <v>994760000.0</v>
+      </c>
+      <c r="J60">
+        <v>1151315000.0</v>
+      </c>
+      <c r="K60">
+        <v>1201921000.0</v>
+      </c>
+      <c r="L60">
+        <v>1267525000.0</v>
+      </c>
+      <c r="M60">
+        <v>1378810000.0</v>
+      </c>
+      <c r="N60">
+        <v>1427172000.0</v>
+      </c>
+      <c r="O60">
+        <v>1442245000.0</v>
+      </c>
+      <c r="P60">
+        <v>1485655000.0</v>
+      </c>
+      <c r="Q60">
+        <v>1558032000.0</v>
+      </c>
+      <c r="R60">
+        <v>1557468000.0</v>
+      </c>
+      <c r="S60">
+        <v>1386273000.0</v>
+      </c>
+      <c r="T60">
+        <v>1406161000.0</v>
+      </c>
+      <c r="U60">
+        <v>1489006000.0</v>
+      </c>
+      <c r="V60">
+        <v>1316961000.0</v>
+      </c>
+      <c r="W60">
+        <v>1377445000.0</v>
+      </c>
+      <c r="X60">
+        <v>1332531000.0</v>
+      </c>
+      <c r="Y60">
+        <v>1376664000.0</v>
+      </c>
+      <c r="Z60">
+        <v>1464238000.0</v>
+      </c>
+      <c r="AA60">
+        <v>2109577000.0</v>
+      </c>
+      <c r="AB60">
+        <v>2198388000.0</v>
+      </c>
+      <c r="AC60">
+        <v>2400161000.0</v>
+      </c>
+      <c r="AD60">
+        <v>2476593000.0</v>
+      </c>
+      <c r="AE60">
+        <v>2476593000.0</v>
+      </c>
+      <c r="AF60">
+        <v>2418080000.0</v>
+      </c>
+      <c r="AG60">
+        <v>2397804000.0</v>
+      </c>
+      <c r="AH60">
+        <v>2460196000.0</v>
+      </c>
+      <c r="AI60">
+        <v>2486835000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>2306230000.0</v>
+      </c>
+      <c r="AK60">
+        <v>2109242000.0</v>
+      </c>
+      <c r="AL60">
+        <v>2839427000.0</v>
+      </c>
+      <c r="AM60">
+        <v>2847972000.0</v>
+      </c>
+      <c r="AN60"/>
+      <c r="AO60"/>
+      <c r="AP60">
+        <v>3528475000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>2585379000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:43">
+      <c r="A61" t="s">
+        <v>72</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61">
+        <v>-9455000.0</v>
+      </c>
+      <c r="AA61">
+        <v>-9455000.0</v>
+      </c>
+      <c r="AB61">
+        <v>-9455000.0</v>
+      </c>
+      <c r="AC61">
+        <v>-9455000.0</v>
+      </c>
+      <c r="AD61">
+        <v>-5108000.0</v>
+      </c>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+    </row>
+    <row r="62" spans="1:43">
+      <c r="A62" t="s">
+        <v>73</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:M32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13">
+      <c r="A2" t="s">
+        <v>105</v>
+      </c>
+      <c r="B2">
+        <v>2459124000.0</v>
+      </c>
+      <c r="C2">
+        <v>2228410000.0</v>
+      </c>
+      <c r="D2">
+        <v>2274357000.0</v>
+      </c>
+      <c r="E2">
+        <v>2393936000.0</v>
+      </c>
+      <c r="F2">
+        <v>1989019000.0</v>
+      </c>
+      <c r="G2">
+        <v>1576159000.0</v>
+      </c>
+      <c r="H2">
+        <v>1947828000.0</v>
+      </c>
+      <c r="I2">
+        <v>1888944000.0</v>
+      </c>
+      <c r="J2">
+        <v>1681202000.0</v>
+      </c>
+      <c r="K2">
+        <v>1387073000.0</v>
+      </c>
+      <c r="L2">
+        <v>1463290000.0</v>
+      </c>
+      <c r="M2">
+        <v>1594891000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13">
+      <c r="A3" t="s">
+        <v>106</v>
+      </c>
+      <c r="B3">
+        <v>356611000.0</v>
+      </c>
+      <c r="C3">
+        <v>344182000.0</v>
+      </c>
+      <c r="D3">
+        <v>310475000.0</v>
+      </c>
+      <c r="E3">
+        <v>292140000.0</v>
+      </c>
+      <c r="F3">
+        <v>258711000.0</v>
+      </c>
+      <c r="G3">
+        <v>243925000.0</v>
+      </c>
+      <c r="H3">
+        <v>317892000.0</v>
+      </c>
+      <c r="I3">
+        <v>267748000.0</v>
+      </c>
+      <c r="J3">
+        <v>281519000.0</v>
+      </c>
+      <c r="K3">
+        <v>352606000.0</v>
+      </c>
+      <c r="L3">
+        <v>295258000.0</v>
+      </c>
+      <c r="M3">
+        <v>319031000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" t="s">
+        <v>107</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4">
+        <v>-318000.0</v>
+      </c>
+      <c r="M4">
+        <v>-4753000.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" t="s">
+        <v>108</v>
+      </c>
+      <c r="B5">
+        <v>606565000.0</v>
+      </c>
+      <c r="C5">
+        <v>264330000.0</v>
+      </c>
+      <c r="D5">
+        <v>-105046000.0</v>
+      </c>
+      <c r="E5">
+        <v>380012000.0</v>
+      </c>
+      <c r="F5">
+        <v>438966000.0</v>
+      </c>
+      <c r="G5">
+        <v>-548765000.0</v>
+      </c>
+      <c r="H5">
+        <v>-127705000.0</v>
+      </c>
+      <c r="I5">
+        <v>246260000.0</v>
+      </c>
+      <c r="J5">
+        <v>368090000.0</v>
+      </c>
+      <c r="K5">
+        <v>259433000.0</v>
+      </c>
+      <c r="L5">
+        <v>-121320000.0</v>
+      </c>
+      <c r="M5">
+        <v>191543000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" t="s">
+        <v>109</v>
+      </c>
+      <c r="B6">
+        <v>963176000.0</v>
+      </c>
+      <c r="C6">
+        <v>608512000.0</v>
+      </c>
+      <c r="D6">
+        <v>205429000.0</v>
+      </c>
+      <c r="E6">
+        <v>672152000.0</v>
+      </c>
+      <c r="F6">
+        <v>697677000.0</v>
+      </c>
+      <c r="G6">
+        <v>-304840000.0</v>
+      </c>
+      <c r="H6">
+        <v>190187000.0</v>
+      </c>
+      <c r="I6">
+        <v>514008000.0</v>
+      </c>
+      <c r="J6">
+        <v>649609000.0</v>
+      </c>
+      <c r="K6">
+        <v>612039000.0</v>
+      </c>
+      <c r="L6">
+        <v>173938000.0</v>
+      </c>
+      <c r="M6">
+        <v>510574000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13">
+      <c r="A7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" t="s">
+        <v>111</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8">
+        <v>-318000.0</v>
+      </c>
+      <c r="M8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13">
+      <c r="A9" t="s">
+        <v>112</v>
+      </c>
+      <c r="B9">
+        <v>535015000.0</v>
+      </c>
+      <c r="C9">
+        <v>538071000.0</v>
+      </c>
+      <c r="D9">
+        <v>298876000.0</v>
+      </c>
+      <c r="E9">
+        <v>640054000.0</v>
+      </c>
+      <c r="F9">
+        <v>633091000.0</v>
+      </c>
+      <c r="G9">
+        <v>374770000.0</v>
+      </c>
+      <c r="H9">
+        <v>384887000.0</v>
+      </c>
+      <c r="I9">
+        <v>602258000.0</v>
+      </c>
+      <c r="J9">
+        <v>768282000.0</v>
+      </c>
+      <c r="K9">
+        <v>525740000.0</v>
+      </c>
+      <c r="L9">
+        <v>401893000.0</v>
+      </c>
+      <c r="M9">
+        <v>523441000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="A10" t="s">
+        <v>113</v>
+      </c>
+      <c r="B10">
+        <v>331749000.0</v>
+      </c>
+      <c r="C10">
+        <v>-71851000.0</v>
+      </c>
+      <c r="D10">
+        <v>-296084000.0</v>
+      </c>
+      <c r="E10">
+        <v>227971000.0</v>
+      </c>
+      <c r="F10">
+        <v>309291000.0</v>
+      </c>
+      <c r="G10">
+        <v>-676658000.0</v>
+      </c>
+      <c r="H10">
+        <v>-215880000.0</v>
+      </c>
+      <c r="I10">
+        <v>131899000.0</v>
+      </c>
+      <c r="J10">
+        <v>271459000.0</v>
+      </c>
+      <c r="K10">
+        <v>208892000.0</v>
+      </c>
+      <c r="L10">
+        <v>-178257000.0</v>
+      </c>
+      <c r="M10">
+        <v>5209000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11" t="s">
+        <v>114</v>
+      </c>
+      <c r="B11">
+        <v>108605000.0</v>
+      </c>
+      <c r="C11">
+        <v>115556000.0</v>
+      </c>
+      <c r="D11">
+        <v>-4274000.0</v>
+      </c>
+      <c r="E11">
+        <v>150983000.0</v>
+      </c>
+      <c r="F11">
+        <v>153204000.0</v>
+      </c>
+      <c r="G11">
+        <v>-24152000.0</v>
+      </c>
+      <c r="H11">
+        <v>-58364000.0</v>
+      </c>
+      <c r="I11">
+        <v>40923000.0</v>
+      </c>
+      <c r="J11">
+        <v>106194000.0</v>
+      </c>
+      <c r="K11">
+        <v>98383000.0</v>
+      </c>
+      <c r="L11">
+        <v>-38779000.0</v>
+      </c>
+      <c r="M11">
+        <v>27493000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13">
+      <c r="A12" t="s">
+        <v>115</v>
+      </c>
+      <c r="B12">
+        <v>274816000.0</v>
+      </c>
+      <c r="C12">
+        <v>210551000.0</v>
+      </c>
+      <c r="D12">
+        <v>185331000.0</v>
+      </c>
+      <c r="E12">
+        <v>168694000.0</v>
+      </c>
+      <c r="F12">
+        <v>142275000.0</v>
+      </c>
+      <c r="G12">
+        <v>145278000.0</v>
+      </c>
+      <c r="H12">
+        <v>117399000.0</v>
+      </c>
+      <c r="I12">
+        <v>84941000.0</v>
+      </c>
+      <c r="J12">
+        <v>64618000.0</v>
+      </c>
+      <c r="K12">
+        <v>36340000.0</v>
+      </c>
+      <c r="L12">
+        <v>33073000.0</v>
+      </c>
+      <c r="M12">
+        <v>45909000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13">
+      <c r="A13" t="s">
+        <v>116</v>
+      </c>
+      <c r="B13">
+        <v>12986000.0</v>
+      </c>
+      <c r="C13">
+        <v>12210000.0</v>
+      </c>
+      <c r="D13">
+        <v>14458000.0</v>
+      </c>
+      <c r="E13">
+        <v>17893000.0</v>
+      </c>
+      <c r="F13">
+        <v>7451000.0</v>
+      </c>
+      <c r="G13">
+        <v>8149000.0</v>
+      </c>
+      <c r="H13">
+        <v>5498000.0</v>
+      </c>
+      <c r="I13">
+        <v>26033000.0</v>
+      </c>
+      <c r="J13">
+        <v>3633000.0</v>
+      </c>
+      <c r="K13">
+        <v>10086000.0</v>
+      </c>
+      <c r="L13">
+        <v>320023000.0</v>
+      </c>
+      <c r="M13"/>
+    </row>
+    <row r="14" spans="1:13">
+      <c r="A14" t="s">
+        <v>117</v>
+      </c>
+      <c r="B14">
+        <v>-90518000.0</v>
+      </c>
+      <c r="C14">
+        <v>-17623000.0</v>
+      </c>
+      <c r="D14">
+        <v>-14652000.0</v>
+      </c>
+      <c r="E14">
+        <v>-27293000.0</v>
+      </c>
+      <c r="F14">
+        <v>-41755000.0</v>
+      </c>
+      <c r="G14">
+        <v>243799000.0</v>
+      </c>
+      <c r="H14">
+        <v>372609000.0</v>
+      </c>
+      <c r="I14">
+        <v>425208000.0</v>
+      </c>
+      <c r="J14">
+        <v>422068000.0</v>
+      </c>
+      <c r="K14">
+        <v>476344000.0</v>
+      </c>
+      <c r="L14">
+        <v>943096000.0</v>
+      </c>
+      <c r="M14">
+        <v>1631250000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="A15" t="s">
+        <v>118</v>
+      </c>
+      <c r="B15">
+        <v>132626000.0</v>
+      </c>
+      <c r="C15">
+        <v>-205030000.0</v>
+      </c>
+      <c r="D15">
+        <v>-291968000.0</v>
+      </c>
+      <c r="E15">
+        <v>49695000.0</v>
+      </c>
+      <c r="F15">
+        <v>114332000.0</v>
+      </c>
+      <c r="G15">
+        <v>-559247000.0</v>
+      </c>
+      <c r="H15">
+        <v>-145135000.0</v>
+      </c>
+      <c r="I15">
+        <v>74860000.0</v>
+      </c>
+      <c r="J15">
+        <v>126885000.0</v>
+      </c>
+      <c r="K15">
+        <v>93167000.0</v>
+      </c>
+      <c r="L15">
+        <v>-129461000.0</v>
+      </c>
+      <c r="M15">
+        <v>-33843000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" t="s">
+        <v>119</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
+        <v>49101000.0</v>
+      </c>
+      <c r="F16">
+        <v>114332000.0</v>
+      </c>
+      <c r="G16">
+        <v>-559247000.0</v>
+      </c>
+      <c r="H16">
+        <v>-145135000.0</v>
+      </c>
+      <c r="I16">
+        <v>77026000.0</v>
+      </c>
+      <c r="J16">
+        <v>126885000.0</v>
+      </c>
+      <c r="K16">
+        <v>93167000.0</v>
+      </c>
+      <c r="L16">
+        <v>-129461000.0</v>
+      </c>
+      <c r="M16">
+        <v>-33843000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13">
+      <c r="A17" t="s">
+        <v>120</v>
+      </c>
+      <c r="B17">
+        <v>223144000.0</v>
+      </c>
+      <c r="C17">
+        <v>-187407000.0</v>
+      </c>
+      <c r="D17">
+        <v>-262993000.0</v>
+      </c>
+      <c r="E17">
+        <v>227377000.0</v>
+      </c>
+      <c r="F17">
+        <v>156087000.0</v>
+      </c>
+      <c r="G17">
+        <v>-652506000.0</v>
+      </c>
+      <c r="H17">
+        <v>-159007000.0</v>
+      </c>
+      <c r="I17">
+        <v>90976000.0</v>
+      </c>
+      <c r="J17">
+        <v>165265000.0</v>
+      </c>
+      <c r="K17">
+        <v>110509000.0</v>
+      </c>
+      <c r="L17">
+        <v>-139478000.0</v>
+      </c>
+      <c r="M17">
+        <v>-22284000.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" t="s">
         <v>121</v>
+      </c>
+      <c r="B18">
+        <v>-274544000.0</v>
+      </c>
+      <c r="C18">
+        <v>-223294000.0</v>
+      </c>
+      <c r="D18">
+        <v>-168570000.0</v>
+      </c>
+      <c r="E18">
+        <v>-143676000.0</v>
+      </c>
+      <c r="F18">
+        <v>-130803000.0</v>
+      </c>
+      <c r="G18">
+        <v>-148591000.0</v>
+      </c>
+      <c r="H18">
+        <v>-113895000.0</v>
+      </c>
+      <c r="I18">
+        <v>-77677000.0</v>
+      </c>
+      <c r="J18">
+        <v>-97689000.0</v>
+      </c>
+      <c r="K18">
+        <v>-57451000.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" t="s">
+        <v>122</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" t="s">
+        <v>123</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" t="s">
+        <v>124</v>
+      </c>
+      <c r="B21">
+        <v>409900000.0</v>
+      </c>
+      <c r="C21">
+        <v>276386000.0</v>
+      </c>
+      <c r="D21">
+        <v>-152562000.0</v>
+      </c>
+      <c r="E21">
+        <v>360897000.0</v>
+      </c>
+      <c r="F21">
+        <v>446193000.0</v>
+      </c>
+      <c r="G21">
+        <v>-398483000.0</v>
+      </c>
+      <c r="H21">
+        <v>-111026000.0</v>
+      </c>
+      <c r="I21">
+        <v>334553000.0</v>
+      </c>
+      <c r="J21">
+        <v>401580000.0</v>
+      </c>
+      <c r="K21">
+        <v>129969000.0</v>
+      </c>
+      <c r="L21">
+        <v>163930000.0</v>
+      </c>
+      <c r="M21">
+        <v>172282000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" t="s">
+        <v>125</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23" t="s">
+        <v>126</v>
+      </c>
+      <c r="B23">
+        <v>2584239000.0</v>
+      </c>
+      <c r="C23">
+        <v>2490095000.0</v>
+      </c>
+      <c r="D23">
+        <v>2725795000.0</v>
+      </c>
+      <c r="E23">
+        <v>2673093000.0</v>
+      </c>
+      <c r="F23">
+        <v>2175917000.0</v>
+      </c>
+      <c r="G23">
+        <v>2349412000.0</v>
+      </c>
+      <c r="H23">
+        <v>2443741000.0</v>
+      </c>
+      <c r="I23">
+        <v>2154918000.0</v>
+      </c>
+      <c r="J23">
+        <v>1929490000.0</v>
+      </c>
+      <c r="K23">
+        <v>1697928000.0</v>
+      </c>
+      <c r="L23">
+        <v>1663101000.0</v>
+      </c>
+      <c r="M23">
+        <v>1843903000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="A24" t="s">
+        <v>127</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" t="s">
+        <v>128</v>
+      </c>
+      <c r="B25">
+        <v>288996000.0</v>
+      </c>
+      <c r="C25">
+        <v>330198000.0</v>
+      </c>
+      <c r="D25">
+        <v>293438000.0</v>
+      </c>
+      <c r="E25">
+        <v>290937000.0</v>
+      </c>
+      <c r="F25">
+        <v>258711000.0</v>
+      </c>
+      <c r="G25">
+        <v>243925000.0</v>
+      </c>
+      <c r="H25">
+        <v>317892000.0</v>
+      </c>
+      <c r="I25">
+        <v>267189000.0</v>
+      </c>
+      <c r="J25">
+        <v>270454000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" t="s">
+        <v>129</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="A27" t="s">
+        <v>130</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>75351000.0</v>
+      </c>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27">
+        <v>27245000.0</v>
+      </c>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27">
+        <v>18743000.0</v>
+      </c>
+      <c r="J27">
+        <v>89239000.0</v>
+      </c>
+      <c r="K27">
+        <v>90647000.0</v>
+      </c>
+      <c r="L27">
+        <v>84559000.0</v>
+      </c>
+      <c r="M27">
+        <v>93070000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13">
+      <c r="A28" t="s">
+        <v>131</v>
+      </c>
+      <c r="B28">
+        <v>141605000.0</v>
+      </c>
+      <c r="C28">
+        <v>119953000.0</v>
+      </c>
+      <c r="D28">
+        <v>122574000.0</v>
+      </c>
+      <c r="E28">
+        <v>140884000.0</v>
+      </c>
+      <c r="F28">
+        <v>129541000.0</v>
+      </c>
+      <c r="G28">
+        <v>151619000.0</v>
+      </c>
+      <c r="H28">
+        <v>216511000.0</v>
+      </c>
+      <c r="I28">
+        <v>140860000.0</v>
+      </c>
+      <c r="J28">
+        <v>148242000.0</v>
+      </c>
+      <c r="K28">
+        <v>127305000.0</v>
+      </c>
+      <c r="L28">
+        <v>106299000.0</v>
+      </c>
+      <c r="M28">
+        <v>149808000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13">
+      <c r="A29" t="s">
+        <v>132</v>
+      </c>
+      <c r="B29">
+        <v>108605000.0</v>
+      </c>
+      <c r="C29">
+        <v>115556000.0</v>
+      </c>
+      <c r="D29">
+        <v>15274000.0</v>
+      </c>
+      <c r="E29">
+        <v>150983000.0</v>
+      </c>
+      <c r="F29">
+        <v>153204000.0</v>
+      </c>
+      <c r="G29">
+        <v>-24152000.0</v>
+      </c>
+      <c r="H29">
+        <v>-56873000.0</v>
+      </c>
+      <c r="I29">
+        <v>40923000.0</v>
+      </c>
+      <c r="J29">
+        <v>106194000.0</v>
+      </c>
+      <c r="K29">
+        <v>98383000.0</v>
+      </c>
+      <c r="L29">
+        <v>-38779000.0</v>
+      </c>
+      <c r="M29"/>
+    </row>
+    <row r="30" spans="1:13">
+      <c r="A30" t="s">
+        <v>133</v>
+      </c>
+      <c r="B30">
+        <v>125115000.0</v>
+      </c>
+      <c r="C30">
+        <v>261685000.0</v>
+      </c>
+      <c r="D30">
+        <v>451438000.0</v>
+      </c>
+      <c r="E30">
+        <v>279157000.0</v>
+      </c>
+      <c r="F30">
+        <v>186898000.0</v>
+      </c>
+      <c r="G30">
+        <v>773253000.0</v>
+      </c>
+      <c r="H30">
+        <v>495913000.0</v>
+      </c>
+      <c r="I30">
+        <v>265974000.0</v>
+      </c>
+      <c r="J30">
+        <v>248288000.0</v>
+      </c>
+      <c r="K30">
+        <v>310855000.0</v>
+      </c>
+      <c r="L30">
+        <v>199811000.0</v>
+      </c>
+      <c r="M30">
+        <v>249012000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="A31" t="s">
+        <v>134</v>
+      </c>
+      <c r="B31">
+        <v>-78151000.0</v>
+      </c>
+      <c r="C31">
+        <v>-348237000.0</v>
+      </c>
+      <c r="D31">
+        <v>-143522000.0</v>
+      </c>
+      <c r="E31">
+        <v>-132926000.0</v>
+      </c>
+      <c r="F31">
+        <v>-136902000.0</v>
+      </c>
+      <c r="G31">
+        <v>-278175000.0</v>
+      </c>
+      <c r="H31">
+        <v>-104854000.0</v>
+      </c>
+      <c r="I31">
+        <v>-202654000.0</v>
+      </c>
+      <c r="J31">
+        <v>-125969000.0</v>
+      </c>
+      <c r="K31">
+        <v>64427000.0</v>
+      </c>
+      <c r="L31">
+        <v>-354207000.0</v>
+      </c>
+      <c r="M31">
+        <v>-200205000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13">
+      <c r="A32" t="s">
+        <v>135</v>
+      </c>
+      <c r="B32">
+        <v>2994139000.0</v>
+      </c>
+      <c r="C32">
+        <v>2766481000.0</v>
+      </c>
+      <c r="D32">
+        <v>2573233000.0</v>
+      </c>
+      <c r="E32">
+        <v>3033990000.0</v>
+      </c>
+      <c r="F32">
+        <v>2622110000.0</v>
+      </c>
+      <c r="G32">
+        <v>1950929000.0</v>
+      </c>
+      <c r="H32">
+        <v>2332715000.0</v>
+      </c>
+      <c r="I32">
+        <v>2491202000.0</v>
+      </c>
+      <c r="J32">
+        <v>2449484000.0</v>
+      </c>
+      <c r="K32">
+        <v>1912813000.0</v>
+      </c>
+      <c r="L32">
+        <v>1865183000.0</v>
+      </c>
+      <c r="M32">
+        <v>2118332000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AS32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:45">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>75</v>
+      </c>
+      <c r="E1" t="s">
+        <v>76</v>
+      </c>
+      <c r="F1" t="s">
+        <v>77</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>78</v>
+      </c>
+      <c r="I1" t="s">
+        <v>79</v>
+      </c>
+      <c r="J1" t="s">
+        <v>80</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>81</v>
+      </c>
+      <c r="M1" t="s">
+        <v>82</v>
+      </c>
+      <c r="N1" t="s">
+        <v>83</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>84</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>85</v>
+      </c>
+      <c r="R1" t="s">
+        <v>86</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>87</v>
+      </c>
+      <c r="U1" t="s">
+        <v>88</v>
+      </c>
+      <c r="V1" t="s">
+        <v>89</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>90</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>91</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>136</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="2" spans="1:45">
+      <c r="A2" t="s">
+        <v>105</v>
+      </c>
+      <c r="B2">
+        <v>616175000.0</v>
+      </c>
+      <c r="C2">
+        <v>691626000.0</v>
+      </c>
+      <c r="D2">
+        <v>626931000.0</v>
+      </c>
+      <c r="E2">
+        <v>575884000.0</v>
+      </c>
+      <c r="F2">
+        <v>500552000.0</v>
+      </c>
+      <c r="G2">
+        <v>597620000.0</v>
+      </c>
+      <c r="H2">
+        <v>582896000.0</v>
+      </c>
+      <c r="I2">
+        <v>566504000.0</v>
+      </c>
+      <c r="J2">
+        <v>538945000.0</v>
+      </c>
+      <c r="K2">
+        <v>561374000.0</v>
+      </c>
+      <c r="L2">
+        <v>582546000.0</v>
+      </c>
+      <c r="M2">
+        <v>565024000.0</v>
+      </c>
+      <c r="N2">
+        <v>567813000.0</v>
+      </c>
+      <c r="O2">
+        <v>696225000.0</v>
+      </c>
+      <c r="P2">
+        <v>617846000.0</v>
+      </c>
+      <c r="Q2">
+        <v>556329000.0</v>
+      </c>
+      <c r="R2">
+        <v>524780000.0</v>
+      </c>
+      <c r="S2">
+        <v>583797000.0</v>
+      </c>
+      <c r="T2">
+        <v>507045000.0</v>
+      </c>
+      <c r="U2">
+        <v>469307000.0</v>
+      </c>
+      <c r="V2">
+        <v>428870000.0</v>
+      </c>
+      <c r="W2">
+        <v>460071000.0</v>
+      </c>
+      <c r="X2">
+        <v>396520000.0</v>
+      </c>
+      <c r="Y2">
+        <v>315992000.0</v>
+      </c>
+      <c r="Z2">
+        <v>390646000.0</v>
+      </c>
+      <c r="AA2">
+        <v>475946000.0</v>
+      </c>
+      <c r="AB2">
+        <v>503458000.0</v>
+      </c>
+      <c r="AC2">
+        <v>478720000.0</v>
+      </c>
+      <c r="AD2">
+        <v>487348000.0</v>
+      </c>
+      <c r="AE2">
+        <v>441613000.0</v>
+      </c>
+      <c r="AF2">
+        <v>488055000.0</v>
+      </c>
+      <c r="AG2">
+        <v>474319000.0</v>
+      </c>
+      <c r="AH2">
+        <v>484957000.0</v>
+      </c>
+      <c r="AI2">
+        <v>482734000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>429650000.0</v>
+      </c>
+      <c r="AK2">
+        <v>392800000.0</v>
+      </c>
+      <c r="AL2">
+        <v>411539000.0</v>
+      </c>
+      <c r="AM2">
+        <v>373770000.0</v>
+      </c>
+      <c r="AN2">
+        <v>363544000.0</v>
+      </c>
+      <c r="AO2">
+        <v>334215000.0</v>
+      </c>
+      <c r="AP2">
+        <v>315544000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>1127689000.0</v>
+      </c>
+      <c r="AR2">
+        <v>0.0</v>
+      </c>
+      <c r="AS2">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:45">
+      <c r="A3" t="s">
+        <v>106</v>
+      </c>
+      <c r="B3">
+        <v>77358000.0</v>
+      </c>
+      <c r="C3">
+        <v>103298000.0</v>
+      </c>
+      <c r="D3">
+        <v>89906000.0</v>
+      </c>
+      <c r="E3">
+        <v>76567000.0</v>
+      </c>
+      <c r="F3">
+        <v>65809000.0</v>
+      </c>
+      <c r="G3">
+        <v>66323000.0</v>
+      </c>
+      <c r="H3">
+        <v>94582000.0</v>
+      </c>
+      <c r="I3">
+        <v>74291000.0</v>
+      </c>
+      <c r="J3">
+        <v>83876000.0</v>
+      </c>
+      <c r="K3">
+        <v>82873000.0</v>
+      </c>
+      <c r="L3">
+        <v>72095000.0</v>
+      </c>
+      <c r="M3">
+        <v>71745000.0</v>
+      </c>
+      <c r="N3">
+        <v>71680000.0</v>
+      </c>
+      <c r="O3">
+        <v>77918000.0</v>
+      </c>
+      <c r="P3">
+        <v>72753000.0</v>
+      </c>
+      <c r="Q3">
+        <v>74374000.0</v>
+      </c>
+      <c r="R3">
+        <v>65892000.0</v>
+      </c>
+      <c r="S3">
+        <v>58583000.0</v>
+      </c>
+      <c r="T3">
+        <v>68470000.0</v>
+      </c>
+      <c r="U3">
+        <v>62157000.0</v>
+      </c>
+      <c r="V3">
+        <v>59198000.0</v>
+      </c>
+      <c r="W3">
+        <v>66178000.0</v>
+      </c>
+      <c r="X3">
+        <v>61359000.0</v>
+      </c>
+      <c r="Y3">
+        <v>52128000.0</v>
+      </c>
+      <c r="Z3">
+        <v>67593000.0</v>
+      </c>
+      <c r="AA3">
+        <v>65990000.0</v>
+      </c>
+      <c r="AB3">
+        <v>93498000.0</v>
+      </c>
+      <c r="AC3">
+        <v>73315000.0</v>
+      </c>
+      <c r="AD3">
+        <v>81109000.0</v>
+      </c>
+      <c r="AE3">
+        <v>61994000.0</v>
+      </c>
+      <c r="AF3">
+        <v>66596000.0</v>
+      </c>
+      <c r="AG3">
+        <v>68614000.0</v>
+      </c>
+      <c r="AH3">
+        <v>69985000.0</v>
+      </c>
+      <c r="AI3">
+        <v>70104000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>65160000.0</v>
+      </c>
+      <c r="AK3">
+        <v>66245000.0</v>
+      </c>
+      <c r="AL3">
+        <v>68945000.0</v>
+      </c>
+      <c r="AM3">
+        <v>67680000.0</v>
+      </c>
+      <c r="AN3">
+        <v>71240000.0</v>
+      </c>
+      <c r="AO3">
+        <v>68237000.0</v>
+      </c>
+      <c r="AP3">
+        <v>67877000.0</v>
+      </c>
+      <c r="AQ3"/>
+      <c r="AR3"/>
+      <c r="AS3"/>
+    </row>
+    <row r="4" spans="1:45">
+      <c r="A4" t="s">
+        <v>107</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4">
+        <v>0.0</v>
+      </c>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4">
+        <v>0.0</v>
+      </c>
+      <c r="AK4">
+        <v>0.0</v>
+      </c>
+      <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+      <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
+        <v>-318000.0</v>
+      </c>
+      <c r="AR4">
+        <v>0.0</v>
+      </c>
+      <c r="AS4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:45">
+      <c r="A5" t="s">
+        <v>108</v>
+      </c>
+      <c r="B5">
+        <v>254977000.0</v>
+      </c>
+      <c r="C5">
+        <v>186691000.0</v>
+      </c>
+      <c r="D5">
+        <v>209262000.0</v>
+      </c>
+      <c r="E5">
+        <v>87154000.0</v>
+      </c>
+      <c r="F5">
+        <v>109177000.0</v>
+      </c>
+      <c r="G5">
+        <v>74886000.0</v>
+      </c>
+      <c r="H5">
+        <v>91991000.0</v>
+      </c>
+      <c r="I5">
+        <v>76890000.0</v>
+      </c>
+      <c r="J5">
+        <v>24621000.0</v>
+      </c>
+      <c r="K5">
+        <v>-52971000.0</v>
+      </c>
+      <c r="L5">
+        <v>-22170000.0</v>
+      </c>
+      <c r="M5">
+        <v>-85631000.0</v>
+      </c>
+      <c r="N5">
+        <v>52633000.0</v>
+      </c>
+      <c r="O5">
+        <v>-17465000.0</v>
+      </c>
+      <c r="P5">
+        <v>27583000.0</v>
+      </c>
+      <c r="Q5">
+        <v>202173000.0</v>
+      </c>
+      <c r="R5">
+        <v>170103000.0</v>
+      </c>
+      <c r="S5">
+        <v>80010000.0</v>
+      </c>
+      <c r="T5">
+        <v>58965000.0</v>
+      </c>
+      <c r="U5">
+        <v>232005000.0</v>
+      </c>
+      <c r="V5">
+        <v>75938000.0</v>
+      </c>
+      <c r="W5">
+        <v>93620000.0</v>
+      </c>
+      <c r="X5">
+        <v>-3977000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-36108000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-638187000.0</v>
+      </c>
+      <c r="AA5">
+        <v>-7922000.0</v>
+      </c>
+      <c r="AB5">
+        <v>-43695000.0</v>
+      </c>
+      <c r="AC5">
+        <v>42761000.0</v>
+      </c>
+      <c r="AD5">
+        <v>24309000.0</v>
+      </c>
+      <c r="AE5">
+        <v>108671000.0</v>
+      </c>
+      <c r="AF5">
+        <v>34020000.0</v>
+      </c>
+      <c r="AG5">
+        <v>-40166000.0</v>
+      </c>
+      <c r="AH5">
+        <v>114389000.0</v>
+      </c>
+      <c r="AI5">
+        <v>70537000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>90789000.0</v>
+      </c>
+      <c r="AK5">
+        <v>66302000.0</v>
+      </c>
+      <c r="AL5">
+        <v>78466000.0</v>
+      </c>
+      <c r="AM5">
+        <v>-42192000.0</v>
+      </c>
+      <c r="AN5">
+        <v>69991000.0</v>
+      </c>
+      <c r="AO5">
+        <v>64848000.0</v>
+      </c>
+      <c r="AP5">
+        <v>29791000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>175950000.0</v>
+      </c>
+      <c r="AR5">
+        <v>0.0</v>
+      </c>
+      <c r="AS5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:45">
+      <c r="A6" t="s">
+        <v>109</v>
+      </c>
+      <c r="B6">
+        <v>332335000.0</v>
+      </c>
+      <c r="C6">
+        <v>289989000.0</v>
+      </c>
+      <c r="D6">
+        <v>299168000.0</v>
+      </c>
+      <c r="E6">
+        <v>163721000.0</v>
+      </c>
+      <c r="F6">
+        <v>174986000.0</v>
+      </c>
+      <c r="G6">
+        <v>141209000.0</v>
+      </c>
+      <c r="H6">
+        <v>186573000.0</v>
+      </c>
+      <c r="I6">
+        <v>151181000.0</v>
+      </c>
+      <c r="J6">
+        <v>108497000.0</v>
+      </c>
+      <c r="K6">
+        <v>29902000.0</v>
+      </c>
+      <c r="L6">
+        <v>49925000.0</v>
+      </c>
+      <c r="M6">
+        <v>-13886000.0</v>
+      </c>
+      <c r="N6">
+        <v>124313000.0</v>
+      </c>
+      <c r="O6">
+        <v>60453000.0</v>
+      </c>
+      <c r="P6">
+        <v>100336000.0</v>
+      </c>
+      <c r="Q6">
+        <v>276547000.0</v>
+      </c>
+      <c r="R6">
+        <v>235995000.0</v>
+      </c>
+      <c r="S6">
+        <v>138593000.0</v>
+      </c>
+      <c r="T6">
+        <v>127435000.0</v>
+      </c>
+      <c r="U6">
+        <v>294162000.0</v>
+      </c>
+      <c r="V6">
+        <v>135136000.0</v>
+      </c>
+      <c r="W6">
+        <v>159798000.0</v>
+      </c>
+      <c r="X6">
+        <v>57382000.0</v>
+      </c>
+      <c r="Y6">
+        <v>16020000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-570594000.0</v>
+      </c>
+      <c r="AA6">
+        <v>58068000.0</v>
+      </c>
+      <c r="AB6">
+        <v>49803000.0</v>
+      </c>
+      <c r="AC6">
+        <v>116076000.0</v>
+      </c>
+      <c r="AD6">
+        <v>105418000.0</v>
+      </c>
+      <c r="AE6">
+        <v>170665000.0</v>
+      </c>
+      <c r="AF6">
+        <v>100616000.0</v>
+      </c>
+      <c r="AG6">
+        <v>28448000.0</v>
+      </c>
+      <c r="AH6">
+        <v>184374000.0</v>
+      </c>
+      <c r="AI6">
+        <v>140641000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>155949000.0</v>
+      </c>
+      <c r="AK6">
+        <v>132547000.0</v>
+      </c>
+      <c r="AL6">
+        <v>147411000.0</v>
+      </c>
+      <c r="AM6">
+        <v>25488000.0</v>
+      </c>
+      <c r="AN6">
+        <v>141231000.0</v>
+      </c>
+      <c r="AO6">
+        <v>133085000.0</v>
+      </c>
+      <c r="AP6">
+        <v>97668000.0</v>
+      </c>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+    </row>
+    <row r="7" spans="1:45">
+      <c r="A7" t="s">
+        <v>110</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7">
+        <v>0.0</v>
+      </c>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7">
+        <v>0.0</v>
+      </c>
+      <c r="AK7">
+        <v>0.0</v>
+      </c>
+      <c r="AL7">
+        <v>0.0</v>
+      </c>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
+      <c r="AO7">
+        <v>0.0</v>
+      </c>
+      <c r="AP7">
+        <v>0.0</v>
+      </c>
+      <c r="AQ7">
+        <v>0.0</v>
+      </c>
+      <c r="AR7">
+        <v>0.0</v>
+      </c>
+      <c r="AS7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:45">
+      <c r="A8" t="s">
+        <v>111</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8">
+        <v>0.0</v>
+      </c>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8">
+        <v>0.0</v>
+      </c>
+      <c r="AK8">
+        <v>0.0</v>
+      </c>
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+      <c r="AO8">
+        <v>0.0</v>
+      </c>
+      <c r="AP8">
+        <v>0.0</v>
+      </c>
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
+      <c r="AS8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:45">
+      <c r="A9" t="s">
+        <v>112</v>
+      </c>
+      <c r="B9">
+        <v>272146000.0</v>
+      </c>
+      <c r="C9">
+        <v>204366000.0</v>
+      </c>
+      <c r="D9">
+        <v>124667000.0</v>
+      </c>
+      <c r="E9">
+        <v>132538000.0</v>
+      </c>
+      <c r="F9">
+        <v>126563000.0</v>
+      </c>
+      <c r="G9">
+        <v>143298000.0</v>
+      </c>
+      <c r="H9">
+        <v>126580000.0</v>
+      </c>
+      <c r="I9">
+        <v>169801000.0</v>
+      </c>
+      <c r="J9">
+        <v>43162000.0</v>
+      </c>
+      <c r="K9">
+        <v>68503000.0</v>
+      </c>
+      <c r="L9">
+        <v>66788000.0</v>
+      </c>
+      <c r="M9">
+        <v>61680000.0</v>
+      </c>
+      <c r="N9">
+        <v>99505000.0</v>
+      </c>
+      <c r="O9">
+        <v>83550000.0</v>
+      </c>
+      <c r="P9">
+        <v>84799000.0</v>
+      </c>
+      <c r="Q9">
+        <v>273105000.0</v>
+      </c>
+      <c r="R9">
+        <v>197356000.0</v>
+      </c>
+      <c r="S9">
+        <v>94113000.0</v>
+      </c>
+      <c r="T9">
+        <v>148037000.0</v>
+      </c>
+      <c r="U9">
+        <v>216882000.0</v>
+      </c>
+      <c r="V9">
+        <v>174059000.0</v>
+      </c>
+      <c r="W9">
+        <v>174451000.0</v>
+      </c>
+      <c r="X9">
+        <v>141053000.0</v>
+      </c>
+      <c r="Y9">
+        <v>20713000.0</v>
+      </c>
+      <c r="Z9">
+        <v>51366000.0</v>
+      </c>
+      <c r="AA9">
+        <v>109877000.0</v>
+      </c>
+      <c r="AB9">
+        <v>59964000.0</v>
+      </c>
+      <c r="AC9">
+        <v>134579000.0</v>
+      </c>
+      <c r="AD9">
+        <v>82468000.0</v>
+      </c>
+      <c r="AE9">
+        <v>141801000.0</v>
+      </c>
+      <c r="AF9">
+        <v>107028000.0</v>
+      </c>
+      <c r="AG9">
+        <v>162198000.0</v>
+      </c>
+      <c r="AH9">
+        <v>191231000.0</v>
+      </c>
+      <c r="AI9">
+        <v>253967000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>196155000.0</v>
+      </c>
+      <c r="AK9">
+        <v>162996000.0</v>
+      </c>
+      <c r="AL9">
+        <v>137780000.0</v>
+      </c>
+      <c r="AM9">
+        <v>152594000.0</v>
+      </c>
+      <c r="AN9">
+        <v>159370000.0</v>
+      </c>
+      <c r="AO9">
+        <v>134887000.0</v>
+      </c>
+      <c r="AP9">
+        <v>78889000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>401893000.0</v>
+      </c>
+      <c r="AR9">
+        <v>0.0</v>
+      </c>
+      <c r="AS9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:45">
+      <c r="A10" t="s">
+        <v>113</v>
+      </c>
+      <c r="B10">
+        <v>203989000.0</v>
+      </c>
+      <c r="C10">
+        <v>98878000.0</v>
+      </c>
+      <c r="D10">
+        <v>138138000.0</v>
+      </c>
+      <c r="E10">
+        <v>36511000.0</v>
+      </c>
+      <c r="F10">
+        <v>58222000.0</v>
+      </c>
+      <c r="G10">
+        <v>-15175000.0</v>
+      </c>
+      <c r="H10">
+        <v>48743000.0</v>
+      </c>
+      <c r="I10">
+        <v>-92988000.0</v>
+      </c>
+      <c r="J10">
+        <v>-17619000.0</v>
+      </c>
+      <c r="K10">
+        <v>-103861000.0</v>
+      </c>
+      <c r="L10">
+        <v>-63005000.0</v>
+      </c>
+      <c r="M10">
+        <v>-136328000.0</v>
+      </c>
+      <c r="N10">
+        <v>9724000.0</v>
+      </c>
+      <c r="O10">
+        <v>-58110000.0</v>
+      </c>
+      <c r="P10">
+        <v>-13692000.0</v>
+      </c>
+      <c r="Q10">
+        <v>165368000.0</v>
+      </c>
+      <c r="R10">
+        <v>133811000.0</v>
+      </c>
+      <c r="S10">
+        <v>29201000.0</v>
+      </c>
+      <c r="T10">
+        <v>30730000.0</v>
+      </c>
+      <c r="U10">
+        <v>202775000.0</v>
+      </c>
+      <c r="V10">
+        <v>46585000.0</v>
+      </c>
+      <c r="W10">
+        <v>100272000.0</v>
+      </c>
+      <c r="X10">
+        <v>-37029000.0</v>
+      </c>
+      <c r="Y10">
+        <v>-66076000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-673825000.0</v>
+      </c>
+      <c r="AA10">
+        <v>-11567000.0</v>
+      </c>
+      <c r="AB10">
+        <v>-234989000.0</v>
+      </c>
+      <c r="AC10">
+        <v>29817000.0</v>
+      </c>
+      <c r="AD10">
+        <v>859000.0</v>
+      </c>
+      <c r="AE10">
+        <v>88476000.0</v>
+      </c>
+      <c r="AF10">
+        <v>8888000.0</v>
+      </c>
+      <c r="AG10">
+        <v>-58053000.0</v>
+      </c>
+      <c r="AH10">
+        <v>92587000.0</v>
+      </c>
+      <c r="AI10">
+        <v>62323000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>121518000.0</v>
+      </c>
+      <c r="AK10">
+        <v>8420000.0</v>
+      </c>
+      <c r="AL10">
+        <v>79198000.0</v>
+      </c>
+      <c r="AM10">
+        <v>-51140000.0</v>
+      </c>
+      <c r="AN10">
+        <v>60753000.0</v>
+      </c>
+      <c r="AO10">
+        <v>115582000.0</v>
+      </c>
+      <c r="AP10">
+        <v>83697000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>36100000.0</v>
+      </c>
+      <c r="AR10">
+        <v>0.0</v>
+      </c>
+      <c r="AS10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:45">
+      <c r="A11" t="s">
+        <v>114</v>
+      </c>
+      <c r="B11">
+        <v>85938000.0</v>
+      </c>
+      <c r="C11">
+        <v>17899000.0</v>
+      </c>
+      <c r="D11">
+        <v>37990000.0</v>
+      </c>
+      <c r="E11">
+        <v>23222000.0</v>
+      </c>
+      <c r="F11">
+        <v>29494000.0</v>
+      </c>
+      <c r="G11">
+        <v>96220000.0</v>
+      </c>
+      <c r="H11">
+        <v>42760000.0</v>
+      </c>
+      <c r="I11">
+        <v>-23008000.0</v>
+      </c>
+      <c r="J11">
+        <v>-416000.0</v>
+      </c>
+      <c r="K11">
+        <v>3777000.0</v>
+      </c>
+      <c r="L11">
+        <v>359000.0</v>
+      </c>
+      <c r="M11">
+        <v>-33544000.0</v>
+      </c>
+      <c r="N11">
+        <v>25134000.0</v>
+      </c>
+      <c r="O11">
+        <v>23325000.0</v>
+      </c>
+      <c r="P11">
+        <v>26177000.0</v>
+      </c>
+      <c r="Q11">
+        <v>41848000.0</v>
+      </c>
+      <c r="R11">
+        <v>59633000.0</v>
+      </c>
+      <c r="S11">
+        <v>17839000.0</v>
+      </c>
+      <c r="T11">
+        <v>39773000.0</v>
+      </c>
+      <c r="U11">
+        <v>80618000.0</v>
+      </c>
+      <c r="V11">
+        <v>14974000.0</v>
+      </c>
+      <c r="W11">
+        <v>46565000.0</v>
+      </c>
+      <c r="X11">
+        <v>-854000.0</v>
+      </c>
+      <c r="Y11">
+        <v>-9862000.0</v>
+      </c>
+      <c r="Z11">
+        <v>-61770000.0</v>
+      </c>
+      <c r="AA11">
+        <v>-10318000.0</v>
+      </c>
+      <c r="AB11">
+        <v>-63723000.0</v>
+      </c>
+      <c r="AC11">
+        <v>6522000.0</v>
+      </c>
+      <c r="AD11">
+        <v>9155000.0</v>
+      </c>
+      <c r="AE11">
+        <v>31843000.0</v>
+      </c>
+      <c r="AF11">
+        <v>1973000.0</v>
+      </c>
+      <c r="AG11">
+        <v>-22730000.0</v>
+      </c>
+      <c r="AH11">
+        <v>29837000.0</v>
+      </c>
+      <c r="AI11">
+        <v>38346000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>40529000.0</v>
+      </c>
+      <c r="AK11">
+        <v>3348000.0</v>
+      </c>
+      <c r="AL11">
+        <v>23971000.0</v>
+      </c>
+      <c r="AM11">
+        <v>25862000.0</v>
+      </c>
+      <c r="AN11">
+        <v>12377000.0</v>
+      </c>
+      <c r="AO11">
+        <v>22213000.0</v>
+      </c>
+      <c r="AP11">
+        <v>37931000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>30400000.0</v>
+      </c>
+      <c r="AR11">
+        <v>0.0</v>
+      </c>
+      <c r="AS11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:45">
+      <c r="A12" t="s">
+        <v>115</v>
+      </c>
+      <c r="B12">
+        <v>50988000.0</v>
+      </c>
+      <c r="C12">
+        <v>87813000.0</v>
+      </c>
+      <c r="D12">
+        <v>71124000.0</v>
+      </c>
+      <c r="E12">
+        <v>66373000.0</v>
+      </c>
+      <c r="F12">
+        <v>48530000.0</v>
+      </c>
+      <c r="G12">
+        <v>59747000.0</v>
+      </c>
+      <c r="H12">
+        <v>48690000.0</v>
+      </c>
+      <c r="I12">
+        <v>52993000.0</v>
+      </c>
+      <c r="J12">
+        <v>44186000.0</v>
+      </c>
+      <c r="K12">
+        <v>45596000.0</v>
+      </c>
+      <c r="L12">
+        <v>36126000.0</v>
+      </c>
+      <c r="M12">
+        <v>51895000.0</v>
+      </c>
+      <c r="N12">
+        <v>46415000.0</v>
+      </c>
+      <c r="O12">
+        <v>43395000.0</v>
+      </c>
+      <c r="P12">
+        <v>41571000.0</v>
+      </c>
+      <c r="Q12">
+        <v>40329000.0</v>
+      </c>
+      <c r="R12">
+        <v>43399000.0</v>
+      </c>
+      <c r="S12">
+        <v>35184000.0</v>
+      </c>
+      <c r="T12">
+        <v>37590000.0</v>
+      </c>
+      <c r="U12">
+        <v>35286000.0</v>
+      </c>
+      <c r="V12">
+        <v>34215000.0</v>
+      </c>
+      <c r="W12">
+        <v>38148000.0</v>
+      </c>
+      <c r="X12">
+        <v>42774000.0</v>
+      </c>
+      <c r="Y12">
+        <v>39095000.0</v>
+      </c>
+      <c r="Z12">
+        <v>25261000.0</v>
+      </c>
+      <c r="AA12">
+        <v>30505000.0</v>
+      </c>
+      <c r="AB12">
+        <v>17337000.0</v>
+      </c>
+      <c r="AC12">
+        <v>32301000.0</v>
+      </c>
+      <c r="AD12">
+        <v>29289000.0</v>
+      </c>
+      <c r="AE12">
+        <v>43902000.0</v>
+      </c>
+      <c r="AF12">
+        <v>22438000.0</v>
+      </c>
+      <c r="AG12">
+        <v>26219000.0</v>
+      </c>
+      <c r="AH12">
+        <v>20968000.0</v>
+      </c>
+      <c r="AI12">
+        <v>20968000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>24466000.0</v>
+      </c>
+      <c r="AK12">
+        <v>23753000.0</v>
+      </c>
+      <c r="AL12">
+        <v>14899000.0</v>
+      </c>
+      <c r="AM12">
+        <v>8948000.0</v>
+      </c>
+      <c r="AN12">
+        <v>9238000.0</v>
+      </c>
+      <c r="AO12">
+        <v>12049000.0</v>
+      </c>
+      <c r="AP12">
+        <v>11637000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>51451000.0</v>
+      </c>
+      <c r="AR12">
+        <v>0.0</v>
+      </c>
+      <c r="AS12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:45">
+      <c r="A13" t="s">
+        <v>116</v>
+      </c>
+      <c r="B13">
+        <v>6969000.0</v>
+      </c>
+      <c r="C13">
+        <v>3600000.0</v>
+      </c>
+      <c r="D13">
+        <v>3216000.0</v>
+      </c>
+      <c r="E13">
+        <v>2765000.0</v>
+      </c>
+      <c r="F13">
+        <v>3405000.0</v>
+      </c>
+      <c r="G13">
+        <v>3226000.0</v>
+      </c>
+      <c r="H13">
+        <v>3698000.0</v>
+      </c>
+      <c r="I13">
+        <v>3402000.0</v>
+      </c>
+      <c r="J13">
+        <v>1884000.0</v>
+      </c>
+      <c r="K13">
+        <v>3060000.0</v>
+      </c>
+      <c r="L13">
+        <v>3214000.0</v>
+      </c>
+      <c r="M13">
+        <v>3250000.0</v>
+      </c>
+      <c r="N13">
+        <v>3110000.0</v>
+      </c>
+      <c r="O13">
+        <v>4884000.0</v>
+      </c>
+      <c r="P13">
+        <v>5268000.0</v>
+      </c>
+      <c r="Q13">
+        <v>5242000.0</v>
+      </c>
+      <c r="R13">
+        <v>2499000.0</v>
+      </c>
+      <c r="S13">
+        <v>2187000.0</v>
+      </c>
+      <c r="T13">
+        <v>2590000.0</v>
+      </c>
+      <c r="U13">
+        <v>1448000.0</v>
+      </c>
+      <c r="V13">
+        <v>1226000.0</v>
+      </c>
+      <c r="W13">
+        <v>1962000.0</v>
+      </c>
+      <c r="X13">
+        <v>1152000.0</v>
+      </c>
+      <c r="Y13">
+        <v>2481000.0</v>
+      </c>
+      <c r="Z13">
+        <v>25144000.0</v>
+      </c>
+      <c r="AA13">
+        <v>6405000.0</v>
+      </c>
+      <c r="AB13">
+        <v>45663000.0</v>
+      </c>
+      <c r="AC13">
+        <v>2502000.0</v>
+      </c>
+      <c r="AD13">
+        <v>14442000.0</v>
+      </c>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+    </row>
+    <row r="14" spans="1:45">
+      <c r="A14" t="s">
+        <v>117</v>
+      </c>
+      <c r="B14">
+        <v>-28745000.0</v>
+      </c>
+      <c r="C14">
+        <v>-30625000.0</v>
+      </c>
+      <c r="D14">
+        <v>-30808000.0</v>
+      </c>
+      <c r="E14">
+        <v>-12206000.0</v>
+      </c>
+      <c r="F14">
+        <v>-16879000.0</v>
+      </c>
+      <c r="G14">
+        <v>12894000.0</v>
+      </c>
+      <c r="H14">
+        <v>-11135000.0</v>
+      </c>
+      <c r="I14">
+        <v>-7027000.0</v>
+      </c>
+      <c r="J14">
+        <v>-12355000.0</v>
+      </c>
+      <c r="K14">
+        <v>14236000.0</v>
+      </c>
+      <c r="L14">
+        <v>-10374000.0</v>
+      </c>
+      <c r="M14">
+        <v>298000.0</v>
+      </c>
+      <c r="N14">
+        <v>-4318000.0</v>
+      </c>
+      <c r="O14">
+        <v>-258000.0</v>
+      </c>
+      <c r="P14">
+        <v>-1351000.0</v>
+      </c>
+      <c r="Q14">
+        <v>-14518000.0</v>
+      </c>
+      <c r="R14">
+        <v>-11166000.0</v>
+      </c>
+      <c r="S14">
+        <v>-9989000.0</v>
+      </c>
+      <c r="T14">
+        <v>-9797000.0</v>
+      </c>
+      <c r="U14">
+        <v>249030000.0</v>
+      </c>
+      <c r="V14">
+        <v>244288000.0</v>
+      </c>
+      <c r="W14">
+        <v>243799000.0</v>
+      </c>
+      <c r="X14">
+        <v>238042000.0</v>
+      </c>
+      <c r="Y14">
+        <v>246157000.0</v>
+      </c>
+      <c r="Z14">
+        <v>267781000.0</v>
+      </c>
+      <c r="AA14">
+        <v>372609000.0</v>
+      </c>
+      <c r="AB14">
+        <v>405450000.0</v>
+      </c>
+      <c r="AC14">
+        <v>425189000.0</v>
+      </c>
+      <c r="AD14">
+        <v>406150000.0</v>
+      </c>
+      <c r="AE14">
+        <v>425208000.0</v>
+      </c>
+      <c r="AF14">
+        <v>420375000.0</v>
+      </c>
+      <c r="AG14">
+        <v>420556000.0</v>
+      </c>
+      <c r="AH14">
+        <v>426602000.0</v>
+      </c>
+      <c r="AI14">
+        <v>11759000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>11294000.0</v>
+      </c>
+      <c r="AK14">
+        <v>9200000.0</v>
+      </c>
+      <c r="AL14">
+        <v>6127000.0</v>
+      </c>
+      <c r="AM14">
+        <v>466305000.0</v>
+      </c>
+      <c r="AN14">
+        <v>10039000.0</v>
+      </c>
+      <c r="AO14">
+        <v>8802000.0</v>
+      </c>
+      <c r="AP14">
+        <v>697000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>14200000.0</v>
+      </c>
+      <c r="AR14">
+        <v>0.0</v>
+      </c>
+      <c r="AS14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:45">
+      <c r="A15" t="s">
+        <v>118</v>
+      </c>
+      <c r="B15">
+        <v>89306000.0</v>
+      </c>
+      <c r="C15">
+        <v>50354000.0</v>
+      </c>
+      <c r="D15">
+        <v>69340000.0</v>
+      </c>
+      <c r="E15">
+        <v>1083000.0</v>
+      </c>
+      <c r="F15">
+        <v>11849000.0</v>
+      </c>
+      <c r="G15">
+        <v>-98501000.0</v>
+      </c>
+      <c r="H15">
+        <v>-5152000.0</v>
+      </c>
+      <c r="I15">
+        <v>-77007000.0</v>
+      </c>
+      <c r="J15">
+        <v>-23843000.0</v>
+      </c>
+      <c r="K15">
+        <v>-93402000.0</v>
+      </c>
+      <c r="L15">
+        <v>-73738000.0</v>
+      </c>
+      <c r="M15">
+        <v>-102486000.0</v>
+      </c>
+      <c r="N15">
+        <v>-19728000.0</v>
+      </c>
+      <c r="O15">
+        <v>-81693000.0</v>
+      </c>
+      <c r="P15">
+        <v>-41220000.0</v>
+      </c>
+      <c r="Q15">
+        <v>109002000.0</v>
+      </c>
+      <c r="R15">
+        <v>63012000.0</v>
+      </c>
+      <c r="S15">
+        <v>1373000.0</v>
+      </c>
+      <c r="T15">
+        <v>-18840000.0</v>
+      </c>
+      <c r="U15">
+        <v>109012000.0</v>
+      </c>
+      <c r="V15">
+        <v>22787000.0</v>
+      </c>
+      <c r="W15">
+        <v>50381000.0</v>
+      </c>
+      <c r="X15">
+        <v>-30172000.0</v>
+      </c>
+      <c r="Y15">
+        <v>-55774000.0</v>
+      </c>
+      <c r="Z15">
+        <v>-521913000.0</v>
+      </c>
+      <c r="AA15">
+        <v>-1284000.0</v>
+      </c>
+      <c r="AB15">
+        <v>-150237000.0</v>
+      </c>
+      <c r="AC15">
+        <v>20393000.0</v>
+      </c>
+      <c r="AD15">
+        <v>-14007000.0</v>
+      </c>
+      <c r="AE15">
+        <v>52853000.0</v>
+      </c>
+      <c r="AF15">
+        <v>7359000.0</v>
+      </c>
+      <c r="AG15">
+        <v>-40466000.0</v>
+      </c>
+      <c r="AH15">
+        <v>55113000.0</v>
+      </c>
+      <c r="AI15">
+        <v>12218000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>69695000.0</v>
+      </c>
+      <c r="AK15">
+        <v>-4128000.0</v>
+      </c>
+      <c r="AL15">
+        <v>49100000.0</v>
+      </c>
+      <c r="AM15">
+        <v>-74806000.0</v>
+      </c>
+      <c r="AN15">
+        <v>38337000.0</v>
+      </c>
+      <c r="AO15">
+        <v>84567000.0</v>
+      </c>
+      <c r="AP15">
+        <v>45069000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>-129461000.0</v>
+      </c>
+      <c r="AR15">
+        <v>0.0</v>
+      </c>
+      <c r="AS15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:45">
+      <c r="A16" t="s">
+        <v>119</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
+        <v>-73738000.0</v>
+      </c>
+      <c r="M16">
+        <v>-73738000.0</v>
+      </c>
+      <c r="N16">
+        <v>-19728000.0</v>
+      </c>
+      <c r="O16">
+        <v>-81693000.0</v>
+      </c>
+      <c r="P16">
+        <v>-41220000.0</v>
+      </c>
+      <c r="Q16">
+        <v>109002000.0</v>
+      </c>
+      <c r="R16">
+        <v>63012000.0</v>
+      </c>
+      <c r="S16">
+        <v>1373000.0</v>
+      </c>
+      <c r="T16">
+        <v>-18840000.0</v>
+      </c>
+      <c r="U16">
+        <v>109012000.0</v>
+      </c>
+      <c r="V16">
+        <v>22787000.0</v>
+      </c>
+      <c r="W16">
+        <v>49954000.0</v>
+      </c>
+      <c r="X16">
+        <v>-28672000.0</v>
+      </c>
+      <c r="Y16">
+        <v>-58616000.0</v>
+      </c>
+      <c r="Z16">
+        <v>-521913000.0</v>
+      </c>
+      <c r="AA16">
+        <v>-2775000.0</v>
+      </c>
+      <c r="AB16">
+        <v>-150237000.0</v>
+      </c>
+      <c r="AC16">
+        <v>20393000.0</v>
+      </c>
+      <c r="AD16">
+        <v>-14007000.0</v>
+      </c>
+      <c r="AE16">
+        <v>52853000.0</v>
+      </c>
+      <c r="AF16">
+        <v>7359000.0</v>
+      </c>
+      <c r="AG16">
+        <v>-40466000.0</v>
+      </c>
+      <c r="AH16">
+        <v>55113000.0</v>
+      </c>
+      <c r="AI16">
+        <v>12218000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>69695000.0</v>
+      </c>
+      <c r="AK16">
+        <v>-151428000.0</v>
+      </c>
+      <c r="AL16">
+        <v>49100000.0</v>
+      </c>
+      <c r="AM16">
+        <v>54830000.0</v>
+      </c>
+      <c r="AN16">
+        <v>38337000.0</v>
+      </c>
+      <c r="AO16">
+        <v>84567000.0</v>
+      </c>
+      <c r="AP16">
+        <v>45069000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>-129461000.0</v>
+      </c>
+      <c r="AR16">
+        <v>0.0</v>
+      </c>
+      <c r="AS16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:45">
+      <c r="A17" t="s">
+        <v>120</v>
+      </c>
+      <c r="B17">
+        <v>118051000.0</v>
+      </c>
+      <c r="C17">
+        <v>80979000.0</v>
+      </c>
+      <c r="D17">
+        <v>100148000.0</v>
+      </c>
+      <c r="E17">
+        <v>13289000.0</v>
+      </c>
+      <c r="F17">
+        <v>28728000.0</v>
+      </c>
+      <c r="G17">
+        <v>-111395000.0</v>
+      </c>
+      <c r="H17">
+        <v>5983000.0</v>
+      </c>
+      <c r="I17">
+        <v>-69272000.0</v>
+      </c>
+      <c r="J17">
+        <v>-11488000.0</v>
+      </c>
+      <c r="K17">
+        <v>-107638000.0</v>
+      </c>
+      <c r="L17">
+        <v>-63364000.0</v>
+      </c>
+      <c r="M17">
+        <v>-102784000.0</v>
+      </c>
+      <c r="N17">
+        <v>-15410000.0</v>
+      </c>
+      <c r="O17">
+        <v>69548000.0</v>
+      </c>
+      <c r="P17">
+        <v>-39869000.0</v>
+      </c>
+      <c r="Q17">
+        <v>123520000.0</v>
+      </c>
+      <c r="R17">
+        <v>74178000.0</v>
+      </c>
+      <c r="S17">
+        <v>11362000.0</v>
+      </c>
+      <c r="T17">
+        <v>-9043000.0</v>
+      </c>
+      <c r="U17">
+        <v>122157000.0</v>
+      </c>
+      <c r="V17">
+        <v>31611000.0</v>
+      </c>
+      <c r="W17">
+        <v>53280000.0</v>
+      </c>
+      <c r="X17">
+        <v>-34675000.0</v>
+      </c>
+      <c r="Y17">
+        <v>-59056000.0</v>
+      </c>
+      <c r="Z17">
+        <v>-612055000.0</v>
+      </c>
+      <c r="AA17">
+        <v>-2740000.0</v>
+      </c>
+      <c r="AB17">
+        <v>-171266000.0</v>
+      </c>
+      <c r="AC17">
+        <v>23295000.0</v>
+      </c>
+      <c r="AD17">
+        <v>-8296000.0</v>
+      </c>
+      <c r="AE17">
+        <v>56633000.0</v>
+      </c>
+      <c r="AF17">
+        <v>6915000.0</v>
+      </c>
+      <c r="AG17">
+        <v>-35323000.0</v>
+      </c>
+      <c r="AH17">
+        <v>62750000.0</v>
+      </c>
+      <c r="AI17">
+        <v>39193000.0</v>
+      </c>
+      <c r="AJ17">
+        <v>231454000.0</v>
+      </c>
+      <c r="AK17">
+        <v>-160609000.0</v>
+      </c>
+      <c r="AL17">
+        <v>55227000.0</v>
+      </c>
+      <c r="AM17">
+        <v>62133000.0</v>
+      </c>
+      <c r="AN17">
+        <v>48376000.0</v>
+      </c>
+      <c r="AO17">
+        <v>0.0</v>
+      </c>
+      <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
+        <v>-139478000.0</v>
+      </c>
+      <c r="AR17">
+        <v>0.0</v>
+      </c>
+      <c r="AS17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:45">
+      <c r="A18" t="s">
+        <v>121</v>
+      </c>
+      <c r="B18">
+        <v>-45224000.0</v>
+      </c>
+      <c r="C18">
+        <v>-90554000.0</v>
+      </c>
+      <c r="D18">
+        <v>-70897000.0</v>
+      </c>
+      <c r="E18">
+        <v>-67110000.0</v>
+      </c>
+      <c r="F18">
+        <v>-45007000.0</v>
+      </c>
+      <c r="G18">
+        <v>-65799000.0</v>
+      </c>
+      <c r="H18">
+        <v>-52298000.0</v>
+      </c>
+      <c r="I18">
+        <v>-54115000.0</v>
+      </c>
+      <c r="J18">
+        <v>-47249000.0</v>
+      </c>
+      <c r="K18">
+        <v>-48277000.0</v>
+      </c>
+      <c r="L18">
+        <v>-37253000.0</v>
+      </c>
+      <c r="M18">
+        <v>-52663000.0</v>
+      </c>
+      <c r="N18">
+        <v>-40736000.0</v>
+      </c>
+      <c r="O18">
+        <v>-37221000.0</v>
+      </c>
+      <c r="P18">
+        <v>-34870000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-31894000.0</v>
+      </c>
+      <c r="R18">
+        <v>-39691000.0</v>
+      </c>
+      <c r="S18">
+        <v>-31141000.0</v>
+      </c>
+      <c r="T18">
+        <v>-34115000.0</v>
+      </c>
+      <c r="U18">
+        <v>-33253000.0</v>
+      </c>
+      <c r="V18">
+        <v>-32294000.0</v>
+      </c>
+      <c r="W18">
+        <v>-36246000.0</v>
+      </c>
+      <c r="X18">
+        <v>-40560000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-33688000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-48217000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-25918000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-25269000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-31816000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-30892000.0</v>
+      </c>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+    </row>
+    <row r="19" spans="1:45">
+      <c r="A19" t="s">
+        <v>122</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+    </row>
+    <row r="20" spans="1:45">
+      <c r="A20" t="s">
+        <v>123</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
-[...4 lines deleted...]
-      </c>
+      <c r="AC20"/>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:43">
+      <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:45">
       <c r="A21" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B21">
+        <v>218059000.0</v>
+      </c>
+      <c r="C21">
+        <v>197812000.0</v>
+      </c>
+      <c r="D21">
         <v>80507000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>59931000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>53960000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>121703000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>84761000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>20135000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>32833000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-78449000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-4976000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-115466000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>43526000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-42142000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>38601000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>239602000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>123158000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>67618000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>87300000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>170511000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>120764000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>96692000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>24912000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-11609000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-508478000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-5058000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-177872000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>45161000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>26743000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>65410000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>53224000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>94333000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>121586000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>152291000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>95751000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>78425000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>75113000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-39930000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>82343000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>58045000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>29791000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>164459000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>0.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>0.0</v>
       </c>
     </row>
-    <row r="22" spans="1:43">
+    <row r="22" spans="1:45">
       <c r="A22" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...4 lines deleted...]
-      </c>
+      <c r="AC22"/>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:43">
+      <c r="AR22">
+        <v>0.0</v>
+      </c>
+      <c r="AS22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:45">
       <c r="A23" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B23">
+        <v>670262000.0</v>
+      </c>
+      <c r="C23">
+        <v>698180000.0</v>
+      </c>
+      <c r="D23">
         <v>671091000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>648491000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>573155000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>619215000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>624715000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>716170000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>549274000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>708326000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>654310000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>742170000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>623792000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>821917000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>664044000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>589832000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>598978000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>610292000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>567782000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>515678000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>482165000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>537830000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>512661000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>348314000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>444594000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>590881000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>602373000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>557781000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>546708000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>499540000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>561543000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>540371000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>535962000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>465996000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>530054000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>465103000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>455907000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>481378000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>440571000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>383710000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>323755000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>35085000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>0.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>0.0</v>
       </c>
     </row>
-    <row r="24" spans="1:43">
+    <row r="24" spans="1:45">
       <c r="A24" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
-    </row>
-    <row r="25" spans="1:43">
+      <c r="AR24"/>
+      <c r="AS24"/>
+    </row>
+    <row r="25" spans="1:45">
       <c r="A25" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B25">
+        <v>77358000.0</v>
+      </c>
+      <c r="C25">
+        <v>65082000.0</v>
+      </c>
+      <c r="D25">
         <v>81538000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>76567000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>65809000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>96637000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>82281000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>69865000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>72567000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>82873000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>72095000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>71745000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>71680000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>77918000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>72753000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>74374000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>65892000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>68886000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>68470000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>62157000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>59198000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>62841000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>61359000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>52128000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>67597000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>69970000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>93498000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>73315000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>81109000.0</v>
       </c>
-      <c r="AC25"/>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-      <c r="AG25">
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25">
         <v>70104000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>65160000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>66245000.0</v>
       </c>
-      <c r="AJ25"/>
-      <c r="AK25">
+      <c r="AL25"/>
+      <c r="AM25">
         <v>67680000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>71240000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>68237000.0</v>
       </c>
-      <c r="AN25"/>
-      <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
-    </row>
-    <row r="26" spans="1:43">
+      <c r="AR25"/>
+      <c r="AS25"/>
+    </row>
+    <row r="26" spans="1:45">
       <c r="A26" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
-[...4 lines deleted...]
-      </c>
+      <c r="AC26"/>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:43">
+      <c r="AR26">
+        <v>0.0</v>
+      </c>
+      <c r="AS26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:45">
       <c r="A27" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27">
         <v>25904000.0</v>
       </c>
-      <c r="F27"/>
-      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27">
         <v>3729000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>2694000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>4360000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>10989000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>18055000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>5310000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>12300000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>23406000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>41709000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>36985000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>18288000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>5829000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>4240000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>5056000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>3618000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>24548000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>22450000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>21513000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>3344000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>22510000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>23967000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>23355000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>20815000.0</v>
       </c>
-      <c r="AO27"/>
-      <c r="AP27"/>
       <c r="AQ27"/>
-    </row>
-    <row r="28" spans="1:43">
+      <c r="AR27"/>
+      <c r="AS27"/>
+    </row>
+    <row r="28" spans="1:45">
       <c r="A28" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B28">
+        <v>39576000.0</v>
+      </c>
+      <c r="C28">
+        <v>39242000.0</v>
+      </c>
+      <c r="D28">
         <v>35693000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>32151000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>34519000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>29439000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>28631000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>29199000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>32684000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>31890000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>32530000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>31952000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>27776000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>40073000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>30909000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>35823000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>34674000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>51760000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>36719000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>33497000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>34810000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>44159000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>36640000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>29173000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>41648000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>57206000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>57206000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>42076000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>41072000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>30001000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>32373000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>38790000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>43092000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>37982000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>37034000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>35711000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>37515000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>44592000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>35852000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>22856000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>24005000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>228481000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>0.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>0.0</v>
       </c>
     </row>
-    <row r="29" spans="1:43">
+    <row r="29" spans="1:45">
       <c r="A29" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B29">
+        <v>85938000.0</v>
+      </c>
+      <c r="C29">
+        <v>17899000.0</v>
+      </c>
+      <c r="D29">
         <v>37990000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>23222000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>29494000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>96220000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>42760000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-23008000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-416000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>3777000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>359000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-33544000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>25134000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>23325000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>26177000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>41848000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>59633000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>17839000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>39773000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>80618000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>14974000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>46992000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-2354000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-7020000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-61770000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-8827000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-63723000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>6522000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>9155000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>31843000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
-    </row>
-    <row r="30" spans="1:43">
+      <c r="AR29"/>
+      <c r="AS29"/>
+    </row>
+    <row r="30" spans="1:45">
       <c r="A30" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B30">
+        <v>54087000.0</v>
+      </c>
+      <c r="C30">
+        <v>6554000.0</v>
+      </c>
+      <c r="D30">
         <v>44160000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>72607000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>72603000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>21595000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>41819000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>149666000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>10329000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>146952000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>71764000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>177146000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>55979000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>125692000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>46198000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>33503000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>74198000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>26495000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>60737000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>46371000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>53295000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>77759000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>116141000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>32322000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>53948000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>114935000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>98915000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>79061000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>59360000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>57927000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>73488000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>66052000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>51005000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-16738000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>100404000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>72303000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>44368000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>107608000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>77027000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>49495000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>8211000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>1689233000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>0.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>0.0</v>
       </c>
     </row>
-    <row r="31" spans="1:43">
+    <row r="31" spans="1:45">
       <c r="A31" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B31">
+        <v>-14070000.0</v>
+      </c>
+      <c r="C31">
+        <v>-98934000.0</v>
+      </c>
+      <c r="D31">
         <v>57631000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-23420000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>4262000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-136878000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-36018000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-113123000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-50452000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-25412000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-58029000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-20862000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-33802000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-15968000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-52293000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-74234000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>10653000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-38417000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-56570000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>32264000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-74179000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>3580000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-61941000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-54467000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-674792000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-6509000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-170769000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-21546000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-24919000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>19998000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-29542000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-152386000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-32579000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-89968000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>25767000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-70005000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>2043000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-25356000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-21590000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>57824000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>53906000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-354207000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>0.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>0.0</v>
       </c>
     </row>
-    <row r="32" spans="1:43">
+    <row r="32" spans="1:45">
       <c r="A32" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B32">
+        <v>888321000.0</v>
+      </c>
+      <c r="C32">
+        <v>895992000.0</v>
+      </c>
+      <c r="D32">
         <v>751598000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>708422000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>627115000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>740918000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>709476000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>736305000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>582107000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>629877000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>649334000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>626704000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>667318000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>779775000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>702645000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>829434000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>722136000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>677910000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>655082000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>686189000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>602929000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>634522000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>537573000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>336705000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>442012000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>585823000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>563422000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>613299000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>569816000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>583414000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>595083000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>636517000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>676188000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>736701000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>625805000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>555796000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>549319000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>526364000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>522914000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>469102000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>394433000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>379000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>458700000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>987140000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L30"/>
+  <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
-    </row>
-    <row r="2" spans="1:12">
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B2">
+        <v>620537000.0</v>
+      </c>
+      <c r="C2">
         <v>457259000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>497826000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>743817000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1086163000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>698618000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1032938000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1019037000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>915576000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>621415000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>750679000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>590168000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:12">
+    <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B3">
+        <v>351869000</v>
+      </c>
+      <c r="C3">
         <v>259010000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>313237000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>387063000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>485204000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>323688000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>396672000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>299773000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>197638000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>182989000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>187067000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>154011000</v>
       </c>
     </row>
-    <row r="4" spans="1:12">
+    <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-    </row>
-    <row r="5" spans="1:12">
+      <c r="M4"/>
+    </row>
+    <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-    </row>
-    <row r="6" spans="1:12">
+      <c r="M5"/>
+    </row>
+    <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B6">
+        <v>-104666000.0</v>
+      </c>
+      <c r="C6">
         <v>163278000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-40567000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-245991000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-342346000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>387545000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-334320000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>13901000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>103461000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>294161000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-129264000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>160511000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:12">
+    <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B7">
+        <v>-187348000.0</v>
+      </c>
+      <c r="C7">
         <v>18388000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>101230000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-203079000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-38487000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>105619000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-67780000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>40352000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-85151000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>181067000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>62300000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-124115000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:12">
+    <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-    </row>
-    <row r="9" spans="1:12">
+      <c r="M8"/>
+    </row>
+    <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B9">
+        <v>-110790000.0</v>
+      </c>
+      <c r="C9">
         <v>-85208000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>58067000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2223000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-9375000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-68986000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-8634000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>8537000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-63172000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-54188000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>56293000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>11998000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:12">
+    <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B10">
+        <v>-83929000.0</v>
+      </c>
+      <c r="C10">
         <v>-34728000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>127002000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-75071000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-102068000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>8883000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-35425000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>52472000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-15675000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-62586000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>65885000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-22312000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:12">
+    <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-32476000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>44880000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>906000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-6818000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>27868000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>11274000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>259557000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>21790000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-1719000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:12">
+    <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>89761000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>158429000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>498757000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>21700000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>56423000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>66865000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>35793000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>186499000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>231187000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:12">
+    <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-97755000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>28076000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>151657000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-20757000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-141917000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-17692000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>38284000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>-5519000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>-52529000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:12">
+    <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B14">
+        <v>356611000.0</v>
+      </c>
+      <c r="C14">
         <v>380395000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>310475000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>290937000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>258711000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>243925000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>317892000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>267189000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>270454000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>275034000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>295258000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>319031000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:12">
+    <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B15">
+        <v>34267000.0</v>
+      </c>
+      <c r="C15">
         <v>15529000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>23713000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>68466000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>52344000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>55964000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>113389000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>3475000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>61549000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>129591000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>13345000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>26793000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:12">
+    <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B16">
+        <v>515871000.0</v>
+      </c>
+      <c r="C16">
         <v>620537000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>457259000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>497826000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>743817000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1086163000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>698618000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1032938000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1019037000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>915576000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>621415000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>750679000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:12">
+    <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
-    </row>
-    <row r="18" spans="1:12">
+      <c r="M17"/>
+    </row>
+    <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B18">
+        <v>51969000.0</v>
+      </c>
+      <c r="C18">
         <v>90710000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-57039000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-120433000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>7781000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-31988000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-273849000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>47825000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>181301000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>402072000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>227529000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>238249000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:12">
+    <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B19">
+        <v>27320000.0</v>
+      </c>
+      <c r="C19">
         <v>-237610000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-277216000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-378934000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>13720000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-369196000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-335392000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-158103000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-328372000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-201419000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-25460000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>10088000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:12">
+    <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
-[...1 lines deleted...]
-      </c>
+      <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-    </row>
-    <row r="21" spans="1:12">
+      <c r="M20"/>
+    </row>
+    <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B21">
+        <v>-134058000.0</v>
+      </c>
+      <c r="C21">
         <v>85908000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>14151000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-74579000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-201100000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>529883000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>73512000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-464000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>293344000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>67866000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-257263000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>202306000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:12">
+    <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B22">
+        <v>132626000.0</v>
+      </c>
+      <c r="C22">
         <v>-205030000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-296084000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>227377000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>309291000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-676658000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-215880000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>131899000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>271459000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>208892000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-178575000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>456000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:12">
+    <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B23">
+        <v>-55665000.0</v>
+      </c>
+      <c r="C23">
         <v>-8443000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-74000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>89432000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>59593000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1274192000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-71054000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-172119000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-546929000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-270514000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2238000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>24777000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:12">
+    <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>159</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>18812000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>20242000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7867000.0</v>
       </c>
       <c r="E24">
         <v>7867000.0</v>
       </c>
       <c r="F24">
         <v>7867000.0</v>
       </c>
       <c r="G24">
+        <v>7867000.0</v>
+      </c>
+      <c r="H24">
         <v>61280000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1268000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-64152000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-18430000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>55871000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-278084000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:12">
+    <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B25">
+        <v>101949000.0</v>
+      </c>
+      <c r="C25">
         <v>155967000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>37638000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-48605000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-36530000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>618814000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>88591000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>143199000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-77823000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-79932000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>235613000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>196888000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:12">
+    <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B26">
+        <v>-13400000.0</v>
+      </c>
+      <c r="C26">
         <v>0.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-25000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-6126000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26">
         <v>-8103000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-1352000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>830598000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-31252000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-117597000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>639158000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:12">
+    <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>-572221000.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>-171426000.0</v>
       </c>
-      <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
-    </row>
-    <row r="28" spans="1:12">
+      <c r="M27"/>
+    </row>
+    <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B28">
+        <v>-200351000.0</v>
+      </c>
+      <c r="C28">
         <v>61936000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-34636000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-149234000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-344134000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>451615000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-119289000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-177410000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>52846000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-92238000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-385883000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>200330000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:12">
+    <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B29">
+        <v>403838000.0</v>
+      </c>
+      <c r="C29">
         <v>349720000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>256198000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>266630000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>492985000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>291700000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>122823000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>347598000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>378939000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>585061000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>414596000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>392260000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:12">
+    <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B30">
+        <v>-320879000.0</v>
+      </c>
+      <c r="C30">
         <v>-237610000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-270352000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-378934000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-469274000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-369196000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-335392000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-158103000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-328372000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-201419000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-156656000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-432095000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AO30"/>
+  <dimension ref="A1:AQ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41">
+    <row r="1" spans="1:43">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>75</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>76</v>
       </c>
       <c r="F1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G1" t="s">
-        <v>77</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>78</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>79</v>
       </c>
       <c r="J1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="K1" t="s">
-        <v>80</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>81</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>82</v>
       </c>
       <c r="N1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="O1" t="s">
-        <v>83</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>84</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>85</v>
       </c>
       <c r="R1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="S1" t="s">
-        <v>86</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>87</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>88</v>
       </c>
       <c r="V1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="W1" t="s">
-        <v>89</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>90</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>91</v>
       </c>
       <c r="Z1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AA1" t="s">
-        <v>92</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>93</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>94</v>
       </c>
       <c r="AD1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AE1" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>96</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>97</v>
       </c>
       <c r="AH1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AI1" t="s">
-        <v>98</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>99</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>100</v>
       </c>
       <c r="AL1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AM1" t="s">
-        <v>101</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>102</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:41">
+        <v>103</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:43">
       <c r="A2" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B2">
+        <v>515871000.0</v>
+      </c>
+      <c r="C2">
+        <v>464699000.0</v>
+      </c>
+      <c r="D2">
         <v>412308000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>394824000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>620537000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>513209000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>461946000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>313294000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>457259000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>414325000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>400708000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>366282000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>497826000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>517833000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>605028000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>576192000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>743817000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>786153000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1046079999.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1006055000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1086163000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>954392000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>795603000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>452183000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>698618000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>786730000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>751013000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>863878000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1032938000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>1098091000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>1033135000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>979957000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>1019037000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>910663000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>948315000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>851046000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>915576000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>408750000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>608161000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>618987000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>610589000.0</v>
       </c>
-      <c r="AO2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:41">
+      <c r="AQ2"/>
+    </row>
+    <row r="3" spans="1:43">
       <c r="A3" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B3">
+        <v>71742000</v>
+      </c>
+      <c r="C3">
+        <v>137780404</v>
+      </c>
+      <c r="D3">
         <v>95222040</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>87257000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>50732000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>67368000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>52761296</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>66592000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>75287000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>104031488</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>84431000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>60076000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>56514000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>115460000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>80172670</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>98486000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>83467000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>158615000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>121477384</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>103840804</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>82623000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>95844585</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>73834129</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>59657000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>85309000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>132714000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>104349000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>94641000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>67162000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>137071000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>71240000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>58487000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>32975000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>66898000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>45088000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>55001000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>30652000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>68411000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>32763000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>42663000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>39011000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>183176000</v>
       </c>
     </row>
-    <row r="4" spans="1:41">
+    <row r="4" spans="1:43">
       <c r="A4" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
-    </row>
-    <row r="5" spans="1:41">
+      <c r="AP4"/>
+      <c r="AQ4"/>
+    </row>
+    <row r="5" spans="1:43">
       <c r="A5" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
-    </row>
-    <row r="6" spans="1:41">
+      <c r="AP5"/>
+      <c r="AQ5"/>
+    </row>
+    <row r="6" spans="1:43">
       <c r="A6" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B6">
+        <v>-125792000.0</v>
+      </c>
+      <c r="C6">
+        <v>51172000.0</v>
+      </c>
+      <c r="D6">
         <v>52391000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>17484000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-225713000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>107328000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>51262999.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>148652000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-143965000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>42934000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>13617000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>34426000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-131544000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-20007000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-87195001.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>28836000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-167625000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-42336000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-259926999.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>40024999.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-80108000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>131771000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>158789000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>343420000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-246435000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-88112000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>35717000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-112865000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-169060000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-65153000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>64956000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>53178000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-39080000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>108374000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-37652000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>97269000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-64530000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>506826000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-199411000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-10826000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-2428000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-129264000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:41">
+    <row r="7" spans="1:43">
       <c r="A7" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B7">
+        <v>-282726000.0</v>
+      </c>
+      <c r="C7">
+        <v>26657694.0</v>
+      </c>
+      <c r="D7">
         <v>54976933.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>2858000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-265241000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>202542000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-19207804.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-16637000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-124603000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>55266855.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>82549000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>83318000.0</v>
       </c>
-      <c r="L7">
-[...2 lines deleted...]
-      <c r="M7">
+      <c r="N7">
+        <v>-114680000.0</v>
+      </c>
+      <c r="O7">
         <v>-523000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-14572297.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-22810000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-156441000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>4464000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-10399112.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-45715609.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-168000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>86722045.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>35974989.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>9782000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-61393000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>7114000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>86441000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-44947000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-114194000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-17334000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>21133000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>20961000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>15592000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-1053000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-52340000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>30107000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-116531000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>220997000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-48750000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>4061000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-22087000.0</v>
       </c>
-      <c r="AO7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:41">
+      <c r="AQ7"/>
+    </row>
+    <row r="8" spans="1:43">
       <c r="A8" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
-    </row>
-    <row r="9" spans="1:41">
+      <c r="AP8"/>
+      <c r="AQ8"/>
+    </row>
+    <row r="9" spans="1:43">
       <c r="A9" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B9">
+        <v>-30043000.0</v>
+      </c>
+      <c r="C9">
+        <v>-63647810.0</v>
+      </c>
+      <c r="D9">
         <v>-31239605.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-9807000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-11928000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-11769000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-1036323.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-28070000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-44030000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>2138758.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-23756000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>41658000.0</v>
       </c>
-      <c r="L9">
-[...2 lines deleted...]
-      <c r="M9">
+      <c r="N9">
+        <v>58558000.0</v>
+      </c>
+      <c r="O9">
         <v>-69297000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>27868953.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-13525000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>55909000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-41554000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>13680962.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-31576342.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>48237000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-32492966.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-56650676.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-28040000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>50320000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-25469000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>12285000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-4538000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>9088000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-19606000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>56672000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>25764000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-54293000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-29128000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-24003000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-18760000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>8719000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-16654000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-10970000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-27967000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>1403000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>114821000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:41">
+    <row r="10" spans="1:43">
       <c r="A10" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B10">
+        <v>-14625000.0</v>
+      </c>
+      <c r="C10">
+        <v>-12428875.0</v>
+      </c>
+      <c r="D10">
         <v>-32647945.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-20954000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-22161000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>54165000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-15491380.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-56259000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-16809000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>8581586.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>54888000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>64866000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-4686000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>46716000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>46631304.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-60092000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-105465000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>4743000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-30643161.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-13048069.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-57021000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-35415232.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-21271156.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>10405000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>55142000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>6025000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>11305000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-23980000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-28775000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>16603000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>28760000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>31672000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-24563000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-27296000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-12936000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>21246000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>3311000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-4709000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-6805000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-29895000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-21177000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>65885000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:41">
+    <row r="11" spans="1:43">
       <c r="A11" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>49138000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>0.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>47997000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-12423000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>37954000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-106004000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>25634000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>22809000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>2281000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-5844000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>26555000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>63466000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>48721000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-137836000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>45326000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>2780000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-18649000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-36275000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>65955000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-20818000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-24281000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>7012000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>66086000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>23732000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>34521000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-63509000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>40506000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-60738000.0</v>
       </c>
-      <c r="AM11"/>
-[...1 lines deleted...]
-      <c r="AO11">
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>21790000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:41">
+    <row r="12" spans="1:43">
       <c r="A12" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
-[...4 lines deleted...]
-      </c>
+      <c r="J12"/>
+      <c r="K12"/>
       <c r="L12">
         <v>3922000.0</v>
       </c>
       <c r="M12">
+        <v>3922000.0</v>
+      </c>
+      <c r="N12">
+        <v>3922000.0</v>
+      </c>
+      <c r="O12">
         <v>69378000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>6186000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>8721000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>4957000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>45933000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>47957000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>65002000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-463000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>-52415000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>83358000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>11669000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>456149000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>-47840000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>75370000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1303000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>6938000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-53192000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>42729000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>25028000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>1260000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>66752000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>11186000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>10582000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>-57697000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>35793000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>-29106000.0</v>
       </c>
-      <c r="AM12"/>
-[...1 lines deleted...]
-      <c r="AO12">
+      <c r="AO12"/>
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>186499000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:41">
+    <row r="13" spans="1:43">
       <c r="A13" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
         <v>14647000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>14647000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-72359000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-25939000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-83788000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>12853000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-881000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>15641000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-23586000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>8251000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>27770000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>132768000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>66590000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-12126000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-35575000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-22622000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>60071000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-12746000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-55846000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-70641000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-49134000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>-44550000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>86842000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-17579000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>-39737000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>-8063000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>-19806000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>38284000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>38471000.0</v>
       </c>
-      <c r="AM13"/>
-[...1 lines deleted...]
-      <c r="AO13">
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-5519000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:41">
+    <row r="14" spans="1:43">
       <c r="A14" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B14">
+        <v>77358000.0</v>
+      </c>
+      <c r="C14">
+        <v>103298000.0</v>
+      </c>
+      <c r="D14">
         <v>89906000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>76567000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>65809000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>146834000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>94582000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>74291000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>76989000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>105402000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>72095000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>71745000.0</v>
       </c>
-      <c r="L14">
-[...2 lines deleted...]
-      <c r="M14">
+      <c r="N14">
+        <v>71843000.0</v>
+      </c>
+      <c r="O14">
         <v>77918000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>66844000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>74374000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>65892000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>68886000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>66066000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>59764000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>65718000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>63754000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>62315000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>52128000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>67593000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>69970000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>93498000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>73315000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>81109000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>61994000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>66596000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>68614000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>69985000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>70104000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>65160000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>66245000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>68945000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>67680000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>71240000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>68237000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>67877000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>295258000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:41">
+    <row r="15" spans="1:43">
       <c r="A15" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B15">
+        <v>25324000.0</v>
+      </c>
+      <c r="C15">
+        <v>6569016.0</v>
+      </c>
+      <c r="D15">
         <v>16276475.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>12859000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>329000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>4210000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>6859761.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>4334000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>94000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>9948558.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>13281000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>13281000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>25000000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>12147000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>17434513.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>8930000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>43874000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>4171000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>6777713.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>5499671.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>33145000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>154911.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>1283351.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>5952000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>50000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>8513000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>2460000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>118000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>102298000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3475000.0</v>
       </c>
       <c r="AE15">
         <v>3475000.0</v>
       </c>
       <c r="AF15">
+        <v>3475000.0</v>
+      </c>
+      <c r="AG15">
+        <v>3475000.0</v>
+      </c>
+      <c r="AH15">
         <v>12952000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>12952000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>45010000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>3587000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>76567000.0</v>
       </c>
       <c r="AL15">
         <v>3587000.0</v>
       </c>
       <c r="AM15">
+        <v>76567000.0</v>
+      </c>
+      <c r="AN15">
+        <v>3587000.0</v>
+      </c>
+      <c r="AO15">
         <v>2382000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>50642000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>13345000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:41">
+    <row r="16" spans="1:43">
       <c r="A16" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B16">
+        <v>390079000.0</v>
+      </c>
+      <c r="C16">
+        <v>515871000.0</v>
+      </c>
+      <c r="D16">
         <v>464699000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>412308000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>394824000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>620537000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>513208999.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>461946000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>313294000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>457259000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>414325000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>400708000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>366282000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>497826000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>517832999.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>605028000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>576192000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>743817000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>786153000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>1046079999.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>1006055000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>1086163000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>954392000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>795603000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>452183000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>698618000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>786730000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>751013000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>863878000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>1032938000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>1098091000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>1033135000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>979957000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>1019037000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>910663000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>948315000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>851046000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>915576000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>408750000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>608161000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>608161000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>610589000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:41">
+    <row r="17" spans="1:43">
       <c r="A17" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
-    </row>
-    <row r="18" spans="1:41">
+      <c r="AP17"/>
+      <c r="AQ17"/>
+    </row>
+    <row r="18" spans="1:43">
       <c r="A18" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B18">
+        <v>-127330000.0</v>
+      </c>
+      <c r="C18">
+        <v>169355670.0</v>
+      </c>
+      <c r="D18">
         <v>96873330.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>12679000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-234003000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>174991000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>79960550.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>14730000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-164866000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>10272920.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>12765000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>34613000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-112183000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-10470000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-68486980.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>70801000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-106047000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-37959000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-60970350.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>92057660.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>12041000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>73287800.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>90775110.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-35516000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-151429000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-110099000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>723000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-59543000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-104930000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-122527000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>66577000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>15650000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>108975000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-3740000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>85146000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>132064000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-86835000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>285330000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-1042000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>57237000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>60688000.0</v>
       </c>
-      <c r="AO18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:41">
+      <c r="AQ18"/>
+    </row>
+    <row r="19" spans="1:43">
       <c r="A19" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B19">
+        <v>1812000.0</v>
+      </c>
+      <c r="C19">
+        <v>3084000.0</v>
+      </c>
+      <c r="D19">
         <v>-82097000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-71091000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-33169000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-63637000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-43800000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-56470000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-73703000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-105396000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-59778000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-58106000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-47072000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-112260000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>12749000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-10231000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>2006000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>3369000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>7878000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>2042000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>431000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-57948000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-66750000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>5904000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-250402000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-112544000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-58008000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-146978000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-20056000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>140402000.0</v>
       </c>
       <c r="AE19">
         <v>140402000.0</v>
       </c>
       <c r="AF19">
         <v>140402000.0</v>
       </c>
       <c r="AG19">
+        <v>140402000.0</v>
+      </c>
+      <c r="AH19">
+        <v>140402000.0</v>
+      </c>
+      <c r="AI19">
         <v>-65661000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>35795000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>-12297000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>-54665000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>-41501000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>-195093000.0</v>
       </c>
-      <c r="AM19"/>
-[...1 lines deleted...]
-      <c r="AO19">
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>-25460000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:41">
+    <row r="20" spans="1:43">
       <c r="A20" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
-    </row>
-    <row r="21" spans="1:41">
+      <c r="AP20"/>
+      <c r="AQ20"/>
+    </row>
+    <row r="21" spans="1:43">
       <c r="A21" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B21">
+        <v>19249000.0</v>
+      </c>
+      <c r="C21">
+        <v>-116950000.0</v>
+      </c>
+      <c r="D21">
         <v>-18878000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>16895000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-15125000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-62151000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-11550000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
-[...4 lines deleted...]
-      </c>
+      <c r="J21"/>
+      <c r="K21"/>
       <c r="L21">
         <v>-7788000.0</v>
       </c>
       <c r="M21">
+        <v>-7788000.0</v>
+      </c>
+      <c r="N21">
+        <v>-7788000.0</v>
+      </c>
+      <c r="O21">
         <v>-3916000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-18594000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-6876000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-45193000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>93978000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-179905000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-65712000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-49461000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>63313000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-6787000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>339923000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>125997000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>86756000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-11219000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>3244000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-5524000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>10188000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-7524000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>42880000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-68597000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>293344000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>21690000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>229463000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>22252000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>67866000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-5307000.0</v>
       </c>
-      <c r="AM21"/>
-[...1 lines deleted...]
-      <c r="AO21">
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>-257263000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:41">
+    <row r="22" spans="1:43">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B22">
+        <v>203989000.0</v>
+      </c>
+      <c r="C22">
+        <v>50354000.0</v>
+      </c>
+      <c r="D22">
         <v>69340000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>36511000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>58222000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-98501000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-5152000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-92988000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-24370000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-94523000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-63005000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-136328000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-19728000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-58110000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-41220000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>165368000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>133811000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>29201000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-18840000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>109012000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>22787000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>49954000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-30172000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-66076000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-673825000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-11567000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-234989000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>29817000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>859000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>88476000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>8888000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-58053000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>92587000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>62323000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>121518000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>8420000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>79198000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-51140000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>60753000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>115582000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>45069000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-129461000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:41">
+    <row r="23" spans="1:43">
       <c r="A23" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>158</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>-12455691.0</v>
+      </c>
+      <c r="D23">
         <v>-12696398.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-18271000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1864000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-890000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-12511319.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-7553000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-73703000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>19582274.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>60000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-401304.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-25942000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>5558000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>6737637.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-15109833.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-6126000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-178000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-2326150.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-2931773.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-2257000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-2224459.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-1018167.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-7837000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-1426000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-71054000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-58008000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>13369000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-90380000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-152381831.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-485176.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-485176.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>135931000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>135931000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-96959000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-55380000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>31796000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-127773000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>5894000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-41558000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>-12233000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-115359000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:41">
+    <row r="24" spans="1:43">
       <c r="A24" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>159</v>
+      </c>
+      <c r="B24">
+        <v>108000.0</v>
+      </c>
       <c r="C24">
+        <v>-496913.0</v>
+      </c>
+      <c r="D24"/>
+      <c r="E24">
         <v>9357127.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-57000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>2979000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>245.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>7171000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>705000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-1.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>9199000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>11382681.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>9442000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>7867000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>11371306.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>183000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>18000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>338000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>85000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>1008000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>779000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>41506000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>12518000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>354000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>4000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>1435000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>41110000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>694000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>115000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>140402000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>231000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>364000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>673000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-51265000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>40824000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-53331000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-189000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>369257000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-194953000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-170663000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-1171000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>51980000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:41">
+    <row r="25" spans="1:43">
       <c r="A25" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B25">
+        <v>-54209000.0</v>
+      </c>
+      <c r="C25">
+        <v>126826380.0</v>
+      </c>
+      <c r="D25">
         <v>-22127563.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-16000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-42061000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-8758000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>62499650.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>116656000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-17595000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>48158553.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>29241000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>75954000.0</v>
       </c>
-      <c r="L25">
-[...2 lines deleted...]
-      <c r="M25">
+      <c r="N25">
+        <v>6896000.0</v>
+      </c>
+      <c r="O25">
         <v>85705000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>633988.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-47645000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-65842000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>18105000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>23680146.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>72838073.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>6327000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-31297659.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>96491250.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>28307000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>601505000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-42902000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>160122000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-23087000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-5542000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-118592000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>107796000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>111229000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>33771000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-68216000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-4104000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>82293000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-18850000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>116204000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-51522000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-87980000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>8840000.0</v>
       </c>
-      <c r="AO25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:41">
+      <c r="AQ25"/>
+    </row>
+    <row r="26" spans="1:43">
       <c r="A26" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
-[...1 lines deleted...]
-      </c>
+      <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26"/>
+      <c r="K26">
         <v>-24733532.0</v>
       </c>
-      <c r="J26"/>
-      <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26">
         <v>-6030949.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-      <c r="U26">
-[...4 lines deleted...]
-      </c>
+      <c r="U26"/>
+      <c r="V26"/>
       <c r="W26">
         <v>0.0</v>
       </c>
       <c r="X26">
         <v>0.0</v>
       </c>
       <c r="Y26">
         <v>0.0</v>
       </c>
       <c r="Z26">
         <v>0.0</v>
       </c>
       <c r="AA26">
+        <v>0.0</v>
+      </c>
+      <c r="AB26">
+        <v>0.0</v>
+      </c>
+      <c r="AC26">
         <v>-4347000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-3756000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>78648000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>78648000.0</v>
       </c>
-      <c r="AE26"/>
-      <c r="AF26">
+      <c r="AG26"/>
+      <c r="AH26">
         <v>-80000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>-80000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>-140000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>-140000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>306431000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>-28373000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>139333000.0</v>
       </c>
       <c r="AN26"/>
       <c r="AO26">
+        <v>139333000.0</v>
+      </c>
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>84000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:41">
+    <row r="27" spans="1:43">
       <c r="A27" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27">
         <v>-164496811.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>-39333000.0</v>
       </c>
-      <c r="K27"/>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-    </row>
-    <row r="28" spans="1:41">
+      <c r="AP27"/>
+      <c r="AQ27"/>
+    </row>
+    <row r="28" spans="1:43">
       <c r="A28" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B28">
+        <v>-6075000.0</v>
+      </c>
+      <c r="C28">
+        <v>-129782006.0</v>
+      </c>
+      <c r="D28">
         <v>-51483258.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-14235000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-13590000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-67251000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-33593545.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>129665000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>21906000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>34142154.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-21069000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-8299000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-31543000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-16126000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-19508833.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-15806000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-95193000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-883000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-171866933.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-69178881.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-82606000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>50575661.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-16633678.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>332145000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>75997000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>7189000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-13679000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-1221000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-111578000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-85019000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-7524000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>42880000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-148597000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>163418000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-163320000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>30496000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>22252000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-148993000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-5307000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>124937000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-62875000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-385883000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:41">
+    <row r="29" spans="1:43">
       <c r="A29" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B29">
+        <v>-55588000.0</v>
+      </c>
+      <c r="C29">
+        <v>307136074.0</v>
+      </c>
+      <c r="D29">
         <v>192095370.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>99936000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-183271000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>242117000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>132721846.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>81322000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-89579000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>114304408.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>97196000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>94689000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-55669000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>104990000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>11685690.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>169287000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-22580000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>120656000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>60507034.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>195898464.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>94664000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>169132385.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>164609239.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>24141000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-66120000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>22615000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>105072000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>35098000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-37768000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>14544000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>137817000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>74137000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>141950000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>63158000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>130234000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>187065000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-56183000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>353741000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>31721000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>99900000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>99699000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>414596000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:41">
+    <row r="30" spans="1:43">
       <c r="A30" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B30">
+        <v>-69799000.0</v>
+      </c>
+      <c r="C30">
+        <v>-132128708.0</v>
+      </c>
+      <c r="D30">
         <v>-92857573.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-71091000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-33169000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-63637000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-49599305.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-56470000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-73703000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-105508282.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-59778000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-58106000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-47072000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-112260000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-71927366.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-108534000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-81249000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-154908000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-114137116.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-100865993.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-81413000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-66525778.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-59324343.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>5904000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-250402000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-112544000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-58008000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-146978000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-20056000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>3331000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-71009000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-58123000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-32302000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-118163000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-4264000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-120629000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-30652000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>300846000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-227716000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-234367000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-40182000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-156656000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>