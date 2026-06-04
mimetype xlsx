--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="143">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
@@ -229,50 +232,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -818,8752 +824,9589 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H62"/>
+  <dimension ref="A1:I62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B2">
+        <v>43322900000.0</v>
+      </c>
+      <c r="C2">
         <v>71892161000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>345283437239.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>177989846674.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>199948589000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>238412049000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>234915712248.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>195343859827.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
-    </row>
-    <row r="4" spans="1:8">
+      <c r="I3"/>
+    </row>
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5">
+        <v>3424376000.0</v>
+      </c>
+      <c r="C5">
         <v>3370992000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>2561890000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>4751038091.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1166039442000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>1073611293000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>407670637430.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>89531459714.0</v>
       </c>
     </row>
-    <row r="6" spans="1:8">
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-    </row>
-    <row r="7" spans="1:8">
+      <c r="I6"/>
+    </row>
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>14</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
         <v>0.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>43364123911.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>59635581088.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>9562108800.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>26390534413.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>17298919.0</v>
       </c>
-      <c r="H7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:8">
+      <c r="I7"/>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8">
         <v>3827014179100.0</v>
       </c>
       <c r="C8">
-        <v>2345317724000.0</v>
+        <v>3827014179100.0</v>
       </c>
       <c r="D8">
         <v>2345317724000.0</v>
       </c>
       <c r="E8">
-        <v>1675188218400.0</v>
+        <v>2345317724000.0</v>
       </c>
       <c r="F8">
         <v>1675188218400.0</v>
       </c>
       <c r="G8">
         <v>1675188218400.0</v>
       </c>
-      <c r="H8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:8">
+      <c r="H8">
+        <v>1675188218400.0</v>
+      </c>
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B9">
         <v>608263003870.0</v>
       </c>
       <c r="C9">
         <v>608263003870.0</v>
       </c>
       <c r="D9">
         <v>608263003870.0</v>
       </c>
       <c r="E9">
+        <v>608263003870.0</v>
+      </c>
+      <c r="F9">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1675188218400.0</v>
       </c>
       <c r="G9">
         <v>1675188218400.0</v>
       </c>
       <c r="H9">
         <v>1675188218400.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:8">
+      <c r="I9">
+        <v>1675188218400.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B10">
+        <v>33755184000.0</v>
+      </c>
+      <c r="C10">
         <v>59490722000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>7309481000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>540691755.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>266978000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>100541000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>117357071.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>75332164.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B11">
+        <v>23000000000.0</v>
+      </c>
+      <c r="C11">
         <v>59000000000.0</v>
       </c>
-      <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-    </row>
-    <row r="12" spans="1:8">
+      <c r="I11"/>
+    </row>
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B12">
+        <v>33755184000.0</v>
+      </c>
+      <c r="C12">
         <v>59490722000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>7309481000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>540691755.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>266978000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>100541000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>117357071.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>75332164.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B13">
         <v>3827014179000.0</v>
       </c>
       <c r="C13">
-        <v>2345317724000.0</v>
+        <v>3827014179000.0</v>
       </c>
       <c r="D13">
         <v>2345317724000.0</v>
       </c>
       <c r="E13">
-        <v>1675188218000.0</v>
+        <v>2345317724000.0</v>
       </c>
       <c r="F13">
         <v>1675188218000.0</v>
       </c>
       <c r="G13">
-        <v>1675188218400.0</v>
+        <v>1675188218000.0</v>
       </c>
       <c r="H13">
         <v>1675188218400.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:8">
+      <c r="I13">
+        <v>1675188218400.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B14">
+        <v>41360518000.0</v>
+      </c>
+      <c r="C14">
         <v>26494972000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>11726589000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>23453177240.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8758594000.0</v>
       </c>
       <c r="F14">
         <v>8758594000.0</v>
       </c>
       <c r="G14">
+        <v>8758594000.0</v>
+      </c>
+      <c r="H14">
         <v>17517188284.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>8758594142.0</v>
       </c>
     </row>
-    <row r="15" spans="1:8">
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-    </row>
-    <row r="16" spans="1:8">
+      <c r="I15"/>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-      <c r="C16">
+        <v>23</v>
+      </c>
+      <c r="B16">
+        <v>305342000.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
         <v>592296500.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1301330700.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>7658492000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>7875631000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>26064961700.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>23299788500.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
-    </row>
-    <row r="19" spans="1:8">
+      <c r="I18"/>
+    </row>
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B20">
         <v>151413210000.0</v>
       </c>
       <c r="C20">
-        <v>151413209567.0</v>
+        <v>151413210000.0</v>
       </c>
       <c r="D20">
         <v>151413209567.0</v>
       </c>
       <c r="E20">
-        <v>151413210000.0</v>
+        <v>151413209567.0</v>
       </c>
       <c r="F20">
         <v>151413210000.0</v>
       </c>
       <c r="G20">
-        <v>151413209567.0</v>
+        <v>151413210000.0</v>
       </c>
       <c r="H20">
         <v>151413209567.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20">
+        <v>151413209567.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B21">
+        <v>20622165000.0</v>
+      </c>
+      <c r="C21">
         <v>30292431000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>28181437337.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>152960901581.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>322294000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>5500179000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>287488297780.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>69074580958.0</v>
       </c>
     </row>
-    <row r="22" spans="1:8">
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B22">
+        <v>466704997000.0</v>
+      </c>
+      <c r="C22">
         <v>505070855000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>524580069000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>803684751725.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>827087062000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>878017398000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>983252611026.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>957829282512.0</v>
       </c>
     </row>
-    <row r="23" spans="1:8">
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B23">
+        <v>857505744000.0</v>
+      </c>
+      <c r="C23">
         <v>1044869044000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1215005763000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1650328241919.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1701981142000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1815988216000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2306661583962.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2445767735671.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>31</v>
+      </c>
+      <c r="B24">
         <v>0.0</v>
       </c>
+      <c r="C24"/>
       <c r="D24">
+        <v>0.0</v>
+      </c>
+      <c r="E24">
         <v>1106982579380.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>0.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>85815272680.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1436573610510.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>983261543760.0</v>
       </c>
     </row>
-    <row r="25" spans="1:8">
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B25">
         <v>0.0</v>
       </c>
       <c r="C25">
+        <v>0.0</v>
+      </c>
+      <c r="D25">
         <v>29742374010.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1150657644200.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>0.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>95377381470.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1436573610510.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>983261543760.0</v>
       </c>
     </row>
-    <row r="26" spans="1:8">
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-    </row>
-    <row r="27" spans="1:8">
+      <c r="I26"/>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-    </row>
-    <row r="28" spans="1:8">
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B28">
+        <v>358821456000.0</v>
+      </c>
+      <c r="C28">
         <v>172859518000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1145172657000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1175213125141.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1168872637000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1275852839000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1842794208786.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2022033785927.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B29">
+        <v>813492977417.0</v>
+      </c>
+      <c r="C29">
         <v>939242286548.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>411964367502.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1051571917038.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1158744646045.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1326843299625.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1866621253168.0</v>
       </c>
-      <c r="H29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:8">
+      <c r="I29"/>
+    </row>
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B30">
+        <v>20119196000.0</v>
+      </c>
+      <c r="C30">
         <v>38354556000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>137924814000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>248016823668.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>189429527000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>178576960000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>171291893398.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>269566362173.0</v>
       </c>
     </row>
-    <row r="31" spans="1:8">
+    <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>-217507220351.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-152568363763.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-79632934036.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-263761311550.0</v>
       </c>
-      <c r="H31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:8">
+      <c r="I31"/>
+    </row>
+    <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B32">
+        <v>95471229326.0</v>
+      </c>
+      <c r="C32">
         <v>312427773604.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-1184259027170.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>544421658036.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-569496926959.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-449240372348.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>498297191246.0</v>
       </c>
-      <c r="H32"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:8">
+      <c r="I32"/>
+    </row>
+    <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B33">
+        <v>310231458000.0</v>
+      </c>
+      <c r="C33">
         <v>390347950000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>523962137000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>551199287138.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>578704893000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>629789400000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>966829339266.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1002622377219.0</v>
       </c>
     </row>
-    <row r="34" spans="1:8">
+    <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
-    </row>
-    <row r="35" spans="1:8">
+      <c r="I34"/>
+    </row>
+    <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B35">
+        <v>17148706000.0</v>
+      </c>
+      <c r="C35">
         <v>27380547000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>68178870000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1187588490695.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>36672198000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>128926969000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1463379192768.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1009882673346.0</v>
       </c>
     </row>
-    <row r="36" spans="1:8">
+    <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B36">
+        <v>2770288000.0</v>
+      </c>
+      <c r="C36">
         <v>4275786000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>7049890000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>7065935995.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>7195464000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>65683489000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7414858987.0</v>
       </c>
       <c r="H36">
         <v>7414858987.0</v>
       </c>
-    </row>
-    <row r="37" spans="1:8">
+      <c r="I36">
+        <v>7414858987.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
-    </row>
-    <row r="38" spans="1:8">
+      <c r="I37"/>
+    </row>
+    <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B38">
+        <v>121297055630.0</v>
+      </c>
+      <c r="C38">
         <v>131543969210.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>132501409370.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>154048797234.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>227137778735.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>227939935834.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>418971431402.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>432608629620.0</v>
       </c>
     </row>
-    <row r="39" spans="1:8">
+    <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B39">
+        <v>26694908000.0</v>
+      </c>
+      <c r="C39">
         <v>51604961000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>21229261000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>37574759229.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>106492682000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>129503917000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>108807317860.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>226714221854.0</v>
       </c>
     </row>
-    <row r="40" spans="1:8">
+    <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B40">
+        <v>15598175000.0</v>
+      </c>
+      <c r="C40">
         <v>25303433000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>407279451320.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>350319946670.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>287169110000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>202439476000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>174216424151.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>146499105373.0</v>
       </c>
     </row>
-    <row r="41" spans="1:8">
+    <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>36930846500.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>36672197941.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>33549587189.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>26805582262.0</v>
       </c>
-      <c r="H41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:8">
+      <c r="I41"/>
+    </row>
+    <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B42">
         <v>608263004000.0</v>
       </c>
       <c r="C42">
         <v>608263004000.0</v>
       </c>
       <c r="D42">
+        <v>608263004000.0</v>
+      </c>
+      <c r="E42">
         <v>608263003865.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1166039441818.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1073611293065.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-1.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>89531459714.0</v>
       </c>
     </row>
-    <row r="43" spans="1:8">
+    <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
-    </row>
-    <row r="44" spans="1:8">
+      <c r="I43"/>
+    </row>
+    <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-    </row>
-    <row r="45" spans="1:8">
+      <c r="I44"/>
+    </row>
+    <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B45">
+        <v>141540618835.0</v>
+      </c>
+      <c r="C45">
         <v>452191428239.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>756906972728.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>775054079591.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>695303193242.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>684134535858.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>640881632690.0</v>
       </c>
-      <c r="H45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:8">
+      <c r="I45"/>
+    </row>
+    <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B46">
+        <v>16899028000.0</v>
+      </c>
+      <c r="C46">
         <v>77098340000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>211866081000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>270282577385.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>199831611000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>244936075000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>260369610084.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>289476681840.0</v>
       </c>
     </row>
-    <row r="47" spans="1:8">
+    <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B47">
+        <v>16899027590.0</v>
+      </c>
+      <c r="C47">
         <v>77098339990.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>211866081180.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>244189588323.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>199831610518.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>244936075381.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>260369610084.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>349525957070.0</v>
       </c>
     </row>
-    <row r="48" spans="1:8">
+    <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B48">
+        <v>-4017785222000.0</v>
+      </c>
+      <c r="C48">
         <v>-3731756128000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-3653296265000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-3022878084726.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-2842060520000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-2671519057000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-2059131869599.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-1721719777053.0</v>
       </c>
     </row>
-    <row r="49" spans="1:8">
+    <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
-    </row>
-    <row r="50" spans="1:8">
+      <c r="I49"/>
+    </row>
+    <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B50">
+        <v>392576640000.0</v>
+      </c>
+      <c r="C50">
         <v>232350240000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>1109118014245.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>9135656430.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1159577506325.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>1163747572627.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>406320656432.0</v>
       </c>
-      <c r="H50"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:8">
+      <c r="I50"/>
+    </row>
+    <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B51">
+        <v>392576640000.0</v>
+      </c>
+      <c r="C51">
         <v>232350240000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1152482138000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1175753816901.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1169139615000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1275953380000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1842911565861.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>2022109118091.0</v>
       </c>
     </row>
-    <row r="52" spans="1:8">
+    <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B52">
+        <v>392576640000.0</v>
+      </c>
+      <c r="C52">
         <v>232350240000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>1122739764000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>25096172701.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1169139615000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1180575999000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>406337955351.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1038847574331.0</v>
       </c>
     </row>
-    <row r="53" spans="1:8">
+    <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
-      <c r="E53">
+      <c r="E53"/>
+      <c r="F53">
         <v>146938776.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>1589347826.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>1049500000.0</v>
       </c>
-      <c r="H53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:8">
+      <c r="I53"/>
+    </row>
+    <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-    </row>
-    <row r="55" spans="1:8">
+      <c r="I54"/>
+    </row>
+    <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B55">
+        <v>857505744000.0</v>
+      </c>
+      <c r="C55">
         <v>1044869044000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1215005763000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1650328241919.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1701981142000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1815988216000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2306661583962.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2445767735671.0</v>
       </c>
     </row>
-    <row r="56" spans="1:8">
+    <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B56">
+        <v>547274286000.0</v>
+      </c>
+      <c r="C56">
         <v>654521094000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>691043625000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1099128954781.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1123276250000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1186198817000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1339832244696.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1443145358452.0</v>
       </c>
     </row>
-    <row r="57" spans="1:8">
+    <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B57">
+        <v>451803056000.0</v>
+      </c>
+      <c r="C57">
         <v>342093320000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1875302652000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>554707296745.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1692773177000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1635439189000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>841535053450.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1412585946363.0</v>
       </c>
     </row>
-    <row r="58" spans="1:8">
+    <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B58">
+        <v>468951762000.0</v>
+      </c>
+      <c r="C58">
         <v>369473867000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1943481523000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1742295787440.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1729445375000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1764366158000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2304914246218.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2422468619709.0</v>
       </c>
     </row>
-    <row r="59" spans="1:8">
+    <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-    </row>
-    <row r="60" spans="1:8">
+      <c r="I59"/>
+    </row>
+    <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B60">
+        <v>420916337000.0</v>
+      </c>
+      <c r="C60">
         <v>706892047000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-697153647000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-64546318770.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-832860000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>77280454000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>23726986230.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>42999901061.0</v>
       </c>
     </row>
-    <row r="61" spans="1:8">
+    <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-    </row>
-    <row r="62" spans="1:8">
+      <c r="I61"/>
+    </row>
+    <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
+      <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T62"/>
+  <dimension ref="A1:V62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="S1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
-    </row>
-    <row r="2" spans="1:20">
+      <c r="U1" t="s">
+        <v>84</v>
+      </c>
+      <c r="V1" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B2">
+        <v>53560475000.0</v>
+      </c>
+      <c r="C2">
+        <v>43322900000.0</v>
+      </c>
+      <c r="D2">
         <v>154681466000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>147204022000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>112821926000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>71892161000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>412082157000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>385958843000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>392013725000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>345283437000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>268651079316.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>234859155200.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>191324896326.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>177989846674.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>180766112299.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>189292285250.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>172450114046.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>199948589312.0</v>
       </c>
-      <c r="R2"/>
-      <c r="S2">
+      <c r="T2"/>
+      <c r="U2">
         <v>216415585741.0</v>
       </c>
-      <c r="T2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:20">
+      <c r="V2"/>
+    </row>
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
-    </row>
-    <row r="4" spans="1:20">
+      <c r="U3"/>
+      <c r="V3"/>
+    </row>
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
-    </row>
-    <row r="5" spans="1:20">
+      <c r="U4"/>
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>12</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>3424376000.0</v>
+      </c>
+      <c r="D5">
         <v>4253315000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>3959208000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>3665100000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>3370992000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>3866323000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>1467316000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>2014603000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>2561890000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>6375111760.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>5833753870.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>5259259077.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>4751038091.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>3443195742.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>3132847768.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>2826253222.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>1166039441818.0</v>
       </c>
-      <c r="R5"/>
-[...1 lines deleted...]
-      <c r="T5">
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5">
         <v>77280454323.0</v>
       </c>
     </row>
-    <row r="6" spans="1:20">
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
-    </row>
-    <row r="7" spans="1:20">
+      <c r="U6"/>
+      <c r="V6"/>
+    </row>
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
-      <c r="E7">
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7">
         <v>0.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>26090402413.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>28047914206.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>31990596549.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>43364123911.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>47593791734.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>51739088269.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>55897529672.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>59635581088.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>63298922580.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>16206481868.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>20574920219.0</v>
       </c>
-      <c r="Q7"/>
-      <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
-    </row>
-    <row r="8" spans="1:20">
+      <c r="U7"/>
+      <c r="V7"/>
+    </row>
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8">
         <v>3827014179100.0</v>
       </c>
       <c r="C8">
         <v>3827014179100.0</v>
       </c>
       <c r="D8">
         <v>3827014179100.0</v>
       </c>
       <c r="E8">
         <v>3827014179100.0</v>
       </c>
       <c r="F8">
-        <v>2345317724000.0</v>
+        <v>3827014179100.0</v>
       </c>
       <c r="G8">
-        <v>2345317724000.0</v>
+        <v>3827014179100.0</v>
       </c>
       <c r="H8">
         <v>2345317724000.0</v>
       </c>
       <c r="I8">
         <v>2345317724000.0</v>
       </c>
       <c r="J8">
         <v>2345317724000.0</v>
       </c>
       <c r="K8">
         <v>2345317724000.0</v>
       </c>
       <c r="L8">
         <v>2345317724000.0</v>
       </c>
       <c r="M8">
         <v>2345317724000.0</v>
       </c>
       <c r="N8">
         <v>2345317724000.0</v>
       </c>
       <c r="O8">
         <v>2345317724000.0</v>
       </c>
       <c r="P8">
         <v>2345317724000.0</v>
       </c>
-      <c r="Q8"/>
-      <c r="R8"/>
+      <c r="Q8">
+        <v>2345317724000.0</v>
+      </c>
+      <c r="R8">
+        <v>2345317724000.0</v>
+      </c>
       <c r="S8"/>
       <c r="T8"/>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8"/>
+      <c r="V8"/>
+    </row>
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>608263003870.0</v>
       </c>
       <c r="D9">
         <v>608263003870.0</v>
       </c>
       <c r="E9">
         <v>608263003870.0</v>
       </c>
       <c r="F9">
         <v>608263003870.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
+      <c r="G9">
+        <v>608263003870.0</v>
+      </c>
+      <c r="H9">
+        <v>608263003870.0</v>
+      </c>
       <c r="I9"/>
-      <c r="J9">
-[...4 lines deleted...]
-      </c>
+      <c r="J9"/>
+      <c r="K9"/>
       <c r="L9">
         <v>608263003870.0</v>
       </c>
       <c r="M9">
         <v>608263003870.0</v>
       </c>
       <c r="N9">
         <v>608263003870.0</v>
       </c>
       <c r="O9">
         <v>608263003870.0</v>
       </c>
       <c r="P9">
         <v>608263003870.0</v>
       </c>
-      <c r="Q9"/>
-      <c r="R9"/>
+      <c r="Q9">
+        <v>608263003870.0</v>
+      </c>
+      <c r="R9">
+        <v>608263003870.0</v>
+      </c>
       <c r="S9"/>
       <c r="T9"/>
-    </row>
-    <row r="10" spans="1:20">
+      <c r="U9"/>
+      <c r="V9"/>
+    </row>
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B10">
+        <v>15328051000.0</v>
+      </c>
+      <c r="C10">
+        <v>33755184000.0</v>
+      </c>
+      <c r="D10">
         <v>13488374000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>32134434000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>54210847000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>59490722000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>430132000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>3892101000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>17171162000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>7309481000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>470327103.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>627855636.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>595293979.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>540691755.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>438526856.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>570112581.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>322847608.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>266978440.0</v>
       </c>
-      <c r="R10"/>
-      <c r="S10">
+      <c r="T10"/>
+      <c r="U10">
         <v>119580116.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-100540804.0</v>
       </c>
     </row>
-    <row r="11" spans="1:20">
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="B11"/>
       <c r="C11">
         <v>23000000000.0</v>
       </c>
       <c r="D11">
+        <v>7800000000.0</v>
+      </c>
+      <c r="E11">
+        <v>23000000000.0</v>
+      </c>
+      <c r="F11">
         <v>28000000000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>93157316330.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>27783802420.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
-    </row>
-    <row r="12" spans="1:20">
+      <c r="U11"/>
+      <c r="V11"/>
+    </row>
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B12">
+        <v>15328051000.0</v>
+      </c>
+      <c r="C12">
+        <v>33755184000.0</v>
+      </c>
+      <c r="D12">
         <v>13488374000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>32134434000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>54210847000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>59490722000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>430132000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>3892101000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>644991000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>7309481000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>470327103.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>627855636.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>595293979.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>540691755.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>438526856.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>570112581.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>322847608.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>266978440.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12">
+      <c r="T12"/>
+      <c r="U12">
         <v>119580116.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>100540804.0</v>
       </c>
     </row>
-    <row r="13" spans="1:20">
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B13">
         <v>3827014179000.0</v>
       </c>
       <c r="C13">
         <v>3827014179000.0</v>
       </c>
       <c r="D13">
         <v>3827014179000.0</v>
       </c>
       <c r="E13">
         <v>3827014179000.0</v>
       </c>
       <c r="F13">
-        <v>2345317724000.0</v>
+        <v>3827014179000.0</v>
       </c>
       <c r="G13">
-        <v>2345317724000.0</v>
+        <v>3827014179000.0</v>
       </c>
       <c r="H13">
         <v>2345317724000.0</v>
       </c>
       <c r="I13">
         <v>2345317724000.0</v>
       </c>
       <c r="J13">
         <v>2345317724000.0</v>
       </c>
       <c r="K13">
         <v>2345317724000.0</v>
       </c>
       <c r="L13">
         <v>2345317724000.0</v>
       </c>
       <c r="M13">
         <v>2345317724000.0</v>
       </c>
       <c r="N13">
         <v>2345317724000.0</v>
       </c>
       <c r="O13">
         <v>2345317724000.0</v>
       </c>
       <c r="P13">
         <v>2345317724000.0</v>
       </c>
       <c r="Q13">
-        <v>1675188218400.0</v>
-[...1 lines deleted...]
-      <c r="R13"/>
+        <v>2345317724000.0</v>
+      </c>
+      <c r="R13">
+        <v>2345317724000.0</v>
+      </c>
       <c r="S13">
         <v>1675188218400.0</v>
       </c>
       <c r="T13"/>
-    </row>
-    <row r="14" spans="1:20">
+      <c r="U13">
+        <v>1675188218400.0</v>
+      </c>
+      <c r="V13"/>
+    </row>
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B14">
         <v>41360518000.0</v>
       </c>
       <c r="C14">
-        <v>25302591000.0</v>
+        <v>41360518000.0</v>
       </c>
       <c r="D14">
-        <v>25302591000.0</v>
+        <v>41360518000.0</v>
       </c>
       <c r="E14">
         <v>25302591000.0</v>
       </c>
       <c r="F14">
-        <v>11726589000.0</v>
+        <v>25302591000.0</v>
       </c>
       <c r="G14">
-        <v>11726589000.0</v>
+        <v>25302591000.0</v>
       </c>
       <c r="H14">
         <v>11726589000.0</v>
       </c>
       <c r="I14">
         <v>11726589000.0</v>
       </c>
       <c r="J14">
+        <v>11726589000.0</v>
+      </c>
+      <c r="K14">
+        <v>11726589000.0</v>
+      </c>
+      <c r="L14">
         <v>23453177240.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>11726588620.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>11726588620.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>23453177240.0</v>
       </c>
       <c r="O14">
         <v>23453177240.0</v>
       </c>
       <c r="P14">
+        <v>23453177240.0</v>
+      </c>
+      <c r="Q14">
+        <v>23453177240.0</v>
+      </c>
+      <c r="R14">
         <v>11726588620.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>8375942855.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>8375941229.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>8758594142.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>8758594142.0</v>
       </c>
     </row>
-    <row r="15" spans="1:20">
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-    </row>
-    <row r="16" spans="1:20">
+      <c r="U15"/>
+      <c r="V15"/>
+    </row>
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B16"/>
-      <c r="C16"/>
+      <c r="C16">
+        <v>305342000.0</v>
+      </c>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16">
         <v>164297000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>404297000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>592297000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>7448092907.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>8311608131.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>2049575699.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>1301330700.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>3174623200.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>5365465700.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>7595205700.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
-    </row>
-    <row r="17" spans="1:20">
+      <c r="U16"/>
+      <c r="V16"/>
+    </row>
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
-    </row>
-    <row r="18" spans="1:20">
+      <c r="U17"/>
+      <c r="V17"/>
+    </row>
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
-    </row>
-    <row r="19" spans="1:20">
+      <c r="U18"/>
+      <c r="V18"/>
+    </row>
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-    </row>
-    <row r="20" spans="1:20">
+      <c r="U19"/>
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>26</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="B20"/>
       <c r="C20">
         <v>151413210000.0</v>
       </c>
       <c r="D20">
         <v>151413210000.0</v>
       </c>
       <c r="E20">
         <v>151413210000.0</v>
       </c>
       <c r="F20">
         <v>151413210000.0</v>
       </c>
       <c r="G20">
         <v>151413210000.0</v>
       </c>
       <c r="H20">
         <v>151413210000.0</v>
       </c>
       <c r="I20">
         <v>151413210000.0</v>
       </c>
       <c r="J20">
-        <v>151413209567.0</v>
+        <v>151413210000.0</v>
       </c>
       <c r="K20">
-        <v>151413209567.0</v>
+        <v>151413210000.0</v>
       </c>
       <c r="L20">
         <v>151413209567.0</v>
       </c>
       <c r="M20">
         <v>151413209567.0</v>
       </c>
       <c r="N20">
-        <v>151413209566.0</v>
+        <v>151413209567.0</v>
       </c>
       <c r="O20">
         <v>151413209567.0</v>
       </c>
       <c r="P20">
+        <v>151413209566.0</v>
+      </c>
+      <c r="Q20">
         <v>151413209567.0</v>
       </c>
-      <c r="Q20"/>
-      <c r="R20"/>
+      <c r="R20">
+        <v>151413209567.0</v>
+      </c>
       <c r="S20"/>
       <c r="T20"/>
-    </row>
-    <row r="21" spans="1:20">
+      <c r="U20"/>
+      <c r="V20"/>
+    </row>
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B21">
+        <v>169663210000.0</v>
+      </c>
+      <c r="C21">
+        <v>20622165000.0</v>
+      </c>
+      <c r="D21">
         <v>23039732000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>25457298000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>27874865000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>30292431000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>32709998000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>35145413000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>32545118000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>28181437000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>152730966597.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>1454076722.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>1426830289.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>152960901581.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>152919371640.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>152613141644.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>1281745627.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>151735503483.0</v>
       </c>
-      <c r="R21"/>
-      <c r="S21">
+      <c r="T21"/>
+      <c r="U21">
         <v>153346973067.0</v>
       </c>
-      <c r="T21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:20">
+      <c r="V21"/>
+    </row>
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B22">
+        <v>462164409000.0</v>
+      </c>
+      <c r="C22">
+        <v>466704997000.0</v>
+      </c>
+      <c r="D22">
         <v>502116963000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>511232059000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>497290061000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>505070855000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>514704981000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>518307743000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>529399521000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>524580069000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>774312823286.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>782249422053.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>791298867076.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>803684751725.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>813777473508.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>828684826605.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>836694343640.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>827087062022.0</v>
       </c>
-      <c r="R22"/>
-      <c r="S22">
+      <c r="T22"/>
+      <c r="U22">
         <v>838734989853.0</v>
       </c>
-      <c r="T22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:20">
+      <c r="V22"/>
+    </row>
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B23">
+        <v>841730478000.0</v>
+      </c>
+      <c r="C23">
+        <v>857505744000.0</v>
+      </c>
+      <c r="D23">
         <v>959688448000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>989578233000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1006168340000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1044869044000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1093069199000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1097190597000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1198029183000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1215005763000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1561278746271.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1598975225631.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1616903329852.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1650328241919.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1675273968491.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1680052491605.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1702852204960.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1701981142344.0</v>
       </c>
-      <c r="R23"/>
-      <c r="S23">
+      <c r="T23"/>
+      <c r="U23">
         <v>1716375739505.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>51622058564.0</v>
       </c>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="B24"/>
       <c r="C24">
         <v>0.0</v>
       </c>
       <c r="D24">
         <v>0.0</v>
       </c>
-      <c r="E24"/>
+      <c r="E24">
+        <v>0.0</v>
+      </c>
       <c r="F24">
+        <v>0.0</v>
+      </c>
+      <c r="G24"/>
+      <c r="H24">
         <v>318947386270.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>325600000000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="J24"/>
+      <c r="K24">
         <v>0.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>537450210530.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>1104329095500.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>1106682579380.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>1106982579380.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="P24">
         <v>0.0</v>
       </c>
-      <c r="Q24"/>
-      <c r="R24"/>
+      <c r="Q24">
+        <v>0.0</v>
+      </c>
+      <c r="R24">
+        <v>0.0</v>
+      </c>
       <c r="S24"/>
       <c r="T24"/>
-    </row>
-    <row r="25" spans="1:20">
+      <c r="U24"/>
+      <c r="V24"/>
+    </row>
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="B25"/>
       <c r="C25">
         <v>0.0</v>
       </c>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
+        <v>0.0</v>
+      </c>
+      <c r="G25">
+        <v>0.0</v>
+      </c>
+      <c r="H25">
         <v>336790797150.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
         <v>569668364660.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>1138973865760.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1146024474780.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1150657644200.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>47921602440.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>7860255920.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>9463650540.0</v>
       </c>
-      <c r="Q25"/>
-      <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
-    </row>
-    <row r="26" spans="1:20">
+      <c r="U25"/>
+      <c r="V25"/>
+    </row>
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-    </row>
-    <row r="27" spans="1:20">
+      <c r="U26"/>
+      <c r="V26"/>
+    </row>
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
-    </row>
-    <row r="28" spans="1:20">
+      <c r="U27"/>
+      <c r="V27"/>
+    </row>
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B28">
+        <v>377248589000.0</v>
+      </c>
+      <c r="C28">
+        <v>358821456000.0</v>
+      </c>
+      <c r="D28">
         <v>218861866000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>200215806000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>178139393000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>172859518000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>1271604112000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1276752268000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>1122178104000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>1145172657000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1156853216559.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>1164575984564.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>1171120471501.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1175213125141.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>1179278631532.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1130302175988.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1135217879312.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1168872636685.0</v>
       </c>
-      <c r="R28"/>
-      <c r="S28">
+      <c r="T28"/>
+      <c r="U28">
         <v>1175765413477.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>100540804.0</v>
       </c>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B29">
+        <v>787992203162.0</v>
+      </c>
+      <c r="C29">
+        <v>813492977417.0</v>
+      </c>
+      <c r="D29">
         <v>803050009715.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>839582498596.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>885828499678.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>939242286548.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>594872824723.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>604338197948.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>345880161814.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>411964367502.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>835373945750.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>903593836163.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>985477650844.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1051571917038.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1083813358279.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1141975217544.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1186371629428.0</v>
       </c>
-      <c r="Q29"/>
-      <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
-    </row>
-    <row r="30" spans="1:20">
+      <c r="U29"/>
+      <c r="V29"/>
+    </row>
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B30">
+        <v>27307341000.0</v>
+      </c>
+      <c r="C30">
+        <v>20119196000.0</v>
+      </c>
+      <c r="D30">
         <v>16200865000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>24976558000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>40236846000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>38354556000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>51200302000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>78812588000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>119494726000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>137924814000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>186605124063.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>227129565771.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>249439168414.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>248016823668.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>188280889592.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>214085445931.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>211023745082.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>175263969890.0</v>
       </c>
-      <c r="R30"/>
-      <c r="S30">
+      <c r="T30"/>
+      <c r="U30">
         <v>144382767080.0</v>
       </c>
-      <c r="T30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:20">
+      <c r="V30"/>
+    </row>
+    <row r="31" spans="1:22">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31">
         <v>-217507220351.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-185524249168.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
-    </row>
-    <row r="32" spans="1:20">
+      <c r="U31"/>
+      <c r="V31"/>
+    </row>
+    <row r="32" spans="1:22">
       <c r="A32" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B32">
+        <v>73781541898.0</v>
+      </c>
+      <c r="C32">
+        <v>95471229326.0</v>
+      </c>
+      <c r="D32">
         <v>156448021557.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>192617136318.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>248763783935.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>312427773604.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>-772147454114.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>-739956962747.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>-1235095012118.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>-1184259027170.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>-223668410773.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>405819323812.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>494464363847.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>544421658036.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>-568112202112.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>-514271083548.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>-482819272164.0</v>
       </c>
-      <c r="Q32"/>
-      <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
-    </row>
-    <row r="33" spans="1:20">
+      <c r="U32"/>
+      <c r="V32"/>
+    </row>
+    <row r="33" spans="1:22">
       <c r="A33" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B33">
+        <v>307371374000.0</v>
+      </c>
+      <c r="C33">
+        <v>310231458000.0</v>
+      </c>
+      <c r="D33">
         <v>407147899000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>403759162000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>395613892000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>390347950000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>466091583000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>451749135000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>505828792000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>523962137000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>530349148103.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>533974277214.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>531430342937.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>551199287138.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>595223757915.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>560728079471.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>574367575242.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>578704892736.0</v>
       </c>
-      <c r="R33"/>
-      <c r="S33">
+      <c r="T33"/>
+      <c r="U33">
         <v>605001318049.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>-100540804.0</v>
       </c>
     </row>
-    <row r="34" spans="1:20">
+    <row r="34" spans="1:22">
       <c r="A34" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
-    </row>
-    <row r="35" spans="1:20">
+      <c r="U34"/>
+      <c r="V34"/>
+    </row>
+    <row r="35" spans="1:22">
       <c r="A35" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B35">
+        <v>18167293000.0</v>
+      </c>
+      <c r="C35">
+        <v>17148706000.0</v>
+      </c>
+      <c r="D35">
         <v>24827431000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>20931135000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>22553633000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>27380547000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>375991422000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>390996795000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>63983952000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>68178870000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>609886415011.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>1178080989978.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>1184066247421.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>1187588490695.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>87163630606.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>46245674011.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>46992458557.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>36672197941.0</v>
       </c>
-      <c r="R35"/>
-      <c r="S35">
+      <c r="T35"/>
+      <c r="U35">
         <v>1193179962236.0</v>
       </c>
-      <c r="T35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:20">
+      <c r="V35"/>
+    </row>
+    <row r="36" spans="1:22">
       <c r="A36" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B36">
+        <v>2770288000.0</v>
+      </c>
+      <c r="C36">
+        <v>2770288000.0</v>
+      </c>
+      <c r="D36">
         <v>3443848000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>4165951000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>4171938000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>4275786000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>7031619000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>-28111072000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>7047029000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>7049890000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>7065935995.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>1.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>7065935994.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>7065935995.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>7018158991.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>7018158992.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>66050191659.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>7195463993.0</v>
       </c>
-      <c r="R36"/>
-      <c r="S36">
+      <c r="T36"/>
+      <c r="U36">
         <v>7264463993.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>-100540804.0</v>
       </c>
     </row>
-    <row r="37" spans="1:20">
+    <row r="37" spans="1:22">
       <c r="A37" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
-    </row>
-    <row r="38" spans="1:20">
+      <c r="U37"/>
+      <c r="V37"/>
+    </row>
+    <row r="38" spans="1:22">
       <c r="A38" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>45</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>121297055630.0</v>
+      </c>
+      <c r="D38">
         <v>166544755690.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>158793590900.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>145924803000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>131543969210.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>133175158770.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>154925689380.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>147160915640.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>136037006090.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>154048797234.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>186164494832.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>161292654650.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>162294261200.0</v>
       </c>
-      <c r="Q38"/>
-      <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
-    </row>
-    <row r="39" spans="1:20">
+      <c r="U38"/>
+      <c r="V38"/>
+    </row>
+    <row r="39" spans="1:22">
       <c r="A39" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B39">
+        <v>29559304000.0</v>
+      </c>
+      <c r="C39">
+        <v>26694908000.0</v>
+      </c>
+      <c r="D39">
         <v>20734347000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>17476020000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>18816694000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>51604961000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>60642202000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>44429029000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>42661153000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>21229261000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>59625478720.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>100562629796.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>89775680856.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>37574759229.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>265834210212.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>290069472948.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>110968738408.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>120658239257.0</v>
       </c>
-      <c r="R39"/>
-      <c r="S39">
+      <c r="T39"/>
+      <c r="U39">
         <v>128137084407.0</v>
       </c>
-      <c r="T39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:20">
+      <c r="V39"/>
+    </row>
+    <row r="40" spans="1:22">
       <c r="A40" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B40">
+        <v>10753448000.0</v>
+      </c>
+      <c r="C40">
+        <v>15598175000.0</v>
+      </c>
+      <c r="D40">
         <v>5808050000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>9753795000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>10746182000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>25303433000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>29184435000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>64200256000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>417534194000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>387411903000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>390843657712.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>375378121102.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>360275212892.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>350319946670.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>332426121238.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>315925712081.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>301516121303.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>294827602596.0</v>
       </c>
-      <c r="R40"/>
-      <c r="S40">
+      <c r="T40"/>
+      <c r="U40">
         <v>260905812513.0</v>
       </c>
-      <c r="T40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:20">
+      <c r="V40"/>
+    </row>
+    <row r="41" spans="1:22">
       <c r="A41" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41">
         <v>36930846500.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>39242028169.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
-    </row>
-    <row r="42" spans="1:20">
+      <c r="U41"/>
+      <c r="V41"/>
+    </row>
+    <row r="42" spans="1:22">
       <c r="A42" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B42">
-        <v>608263004000.0</v>
+        <v>611687380000.0</v>
       </c>
       <c r="C42">
         <v>608263004000.0</v>
       </c>
       <c r="D42">
         <v>608263004000.0</v>
       </c>
       <c r="E42">
         <v>608263004000.0</v>
       </c>
       <c r="F42">
         <v>608263004000.0</v>
       </c>
       <c r="G42">
         <v>608263004000.0</v>
       </c>
       <c r="H42">
         <v>608263004000.0</v>
       </c>
       <c r="I42">
         <v>608263004000.0</v>
       </c>
       <c r="J42">
+        <v>608263004000.0</v>
+      </c>
+      <c r="K42">
+        <v>608263004000.0</v>
+      </c>
+      <c r="L42">
         <v>608263003865.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>613522262942.0</v>
       </c>
       <c r="M42">
         <v>608263003865.0</v>
       </c>
       <c r="N42">
         <v>608263003865.0</v>
       </c>
       <c r="O42">
         <v>608263003865.0</v>
       </c>
       <c r="P42">
         <v>608263003865.0</v>
       </c>
       <c r="Q42">
+        <v>608263003865.0</v>
+      </c>
+      <c r="R42">
+        <v>608263003865.0</v>
+      </c>
+      <c r="S42">
         <v>1166039441818.0</v>
       </c>
-      <c r="R42"/>
-      <c r="S42">
+      <c r="T42"/>
+      <c r="U42">
         <v>1166811591879.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>-25658395759.0</v>
       </c>
     </row>
-    <row r="43" spans="1:20">
+    <row r="43" spans="1:22">
       <c r="A43" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
-    </row>
-    <row r="44" spans="1:20">
+      <c r="U43"/>
+      <c r="V43"/>
+    </row>
+    <row r="44" spans="1:22">
       <c r="A44" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
-    </row>
-    <row r="45" spans="1:20">
+      <c r="U44"/>
+      <c r="V44"/>
+    </row>
+    <row r="45" spans="1:22">
       <c r="A45" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B45">
+        <v>141783335901.0</v>
+      </c>
+      <c r="C45">
+        <v>141540618835.0</v>
+      </c>
+      <c r="D45">
         <v>241963195988.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>244535800472.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>295822930156.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>452191428239.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>581091169991.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>656930574888.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>709408572658.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>756906972728.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>759728854457.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>760095670361.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>759000498560.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>775054079591.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>805257541134.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-    </row>
-    <row r="46" spans="1:20">
+      <c r="U45"/>
+      <c r="V45"/>
+    </row>
+    <row r="46" spans="1:22">
       <c r="A46" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B46">
+        <v>16194361000.0</v>
+      </c>
+      <c r="C46">
+        <v>16899028000.0</v>
+      </c>
+      <c r="D46">
         <v>66150202000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>68095063000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>70401014000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>77098340000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>148793217000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>160482137000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>176843075000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>211866081000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>222692492124.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>233946075285.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>242553296991.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>270282577385.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>282461488573.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>246822283176.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>200346326181.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>199831610518.0</v>
       </c>
-      <c r="R46"/>
-      <c r="S46">
+      <c r="T46"/>
+      <c r="U46">
         <v>217730518024.0</v>
       </c>
-      <c r="T46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:20">
+      <c r="V46"/>
+    </row>
+    <row r="47" spans="1:22">
       <c r="A47" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>54</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>16899027590.0</v>
+      </c>
+      <c r="D47">
         <v>66150202300.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>68095063020.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>70401014430.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>77098339990.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>148793216900.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>222692492120.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>233946075290.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>242553296990.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>244189588323.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>256139891444.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>246822283180.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>259378358850.0</v>
       </c>
-      <c r="Q47"/>
-      <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
-    </row>
-    <row r="48" spans="1:20">
+      <c r="U47"/>
+      <c r="V47"/>
+    </row>
+    <row r="48" spans="1:22">
       <c r="A48" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B48">
+        <v>-4043285996000.0</v>
+      </c>
+      <c r="C48">
+        <v>-4017785222000.0</v>
+      </c>
+      <c r="D48">
         <v>-3868830729000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-3832004132000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-3785464023000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-3731756128000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-3608518067000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-3603306301000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-3717073838000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-3653296265000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-3234311645803.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-3169285397503.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-3089180571906.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-3022878084726.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-2989628801136.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-2929404164790.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-2885001158360.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-2842060520498.0</v>
       </c>
-      <c r="R48"/>
-      <c r="S48">
+      <c r="T48"/>
+      <c r="U48">
         <v>-2791866158834.0</v>
       </c>
-      <c r="T48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:20">
+      <c r="V48"/>
+    </row>
+    <row r="49" spans="1:22">
       <c r="A49" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
-    </row>
-    <row r="50" spans="1:20">
+      <c r="U49"/>
+      <c r="V49"/>
+    </row>
+    <row r="50" spans="1:22">
       <c r="A50" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B50">
-        <v>232350240000.0</v>
+        <v>392576640000.0</v>
       </c>
       <c r="C50">
-        <v>232350240000.0</v>
+        <v>392576640000.0</v>
       </c>
       <c r="D50">
         <v>232350240000.0</v>
       </c>
       <c r="E50">
         <v>232350240000.0</v>
       </c>
       <c r="F50">
+        <v>232350240000.0</v>
+      </c>
+      <c r="G50">
+        <v>232350240000.0</v>
+      </c>
+      <c r="H50">
         <v>926996455152.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>926996455152.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>1107358669136.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>1109118014245.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>572279541399.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>9135656430.0</v>
       </c>
       <c r="M50">
         <v>9135656430.0</v>
       </c>
       <c r="N50">
+        <v>9135656430.0</v>
+      </c>
+      <c r="O50">
+        <v>9135656430.0</v>
+      </c>
+      <c r="P50">
         <v>1116418235808.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>1114665806701.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>1114965806701.0</v>
       </c>
-      <c r="Q50"/>
-      <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
-    </row>
-    <row r="51" spans="1:20">
+      <c r="U50"/>
+      <c r="V50"/>
+    </row>
+    <row r="51" spans="1:22">
       <c r="A51" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B51">
-        <v>232350240000.0</v>
+        <v>392576640000.0</v>
       </c>
       <c r="C51">
-        <v>232350240000.0</v>
+        <v>392576640000.0</v>
       </c>
       <c r="D51">
         <v>232350240000.0</v>
       </c>
       <c r="E51">
         <v>232350240000.0</v>
       </c>
       <c r="F51">
+        <v>232350240000.0</v>
+      </c>
+      <c r="G51">
+        <v>232350240000.0</v>
+      </c>
+      <c r="H51">
         <v>1272034244000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>1280644369000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>1139349266000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>1152482138000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>1157323543666.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>1165203840200.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>1171715765480.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>1175753816901.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>1179717158391.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>1130872288571.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>1135540726920.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>1169139615125.0</v>
       </c>
-      <c r="R51"/>
-      <c r="S51">
+      <c r="T51"/>
+      <c r="U51">
         <v>1175884993593.0</v>
       </c>
-      <c r="T51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:20">
+      <c r="V51"/>
+    </row>
+    <row r="52" spans="1:22">
       <c r="A52" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B52">
-        <v>232350240000.0</v>
+        <v>392576640000.0</v>
       </c>
       <c r="C52">
-        <v>232350240000.0</v>
+        <v>392576640000.0</v>
       </c>
       <c r="D52">
         <v>232350240000.0</v>
       </c>
       <c r="E52">
         <v>232350240000.0</v>
       </c>
       <c r="F52">
+        <v>232350240000.0</v>
+      </c>
+      <c r="G52">
+        <v>232350240000.0</v>
+      </c>
+      <c r="H52">
         <v>935243447000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>935074928000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>1117297239000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>1122739764000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>587655179006.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>26229974438.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>25691290697.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>25096172701.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>1131795555951.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>1123012032651.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>1126077076378.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>1169139615125.0</v>
       </c>
-      <c r="R52"/>
-      <c r="S52">
+      <c r="T52"/>
+      <c r="U52">
         <v>17079957729.0</v>
       </c>
-      <c r="T52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:20">
+      <c r="V52"/>
+    </row>
+    <row r="53" spans="1:22">
       <c r="A53" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53">
         <v>201081608.0</v>
       </c>
     </row>
-    <row r="54" spans="1:20">
+    <row r="54" spans="1:22">
       <c r="A54" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
-    </row>
-    <row r="55" spans="1:20">
+      <c r="U54"/>
+      <c r="V54"/>
+    </row>
+    <row r="55" spans="1:22">
       <c r="A55" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B55">
+        <v>841730478000.0</v>
+      </c>
+      <c r="C55">
+        <v>857505744000.0</v>
+      </c>
+      <c r="D55">
         <v>959688448000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>989578233000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>1006168340000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>1044869044000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>1093069199000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>1097190597000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>1198029183000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>1215005763000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>1561278746271.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>1598975225631.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>1616903329852.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>1650328241919.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>1675273968491.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>1680052491605.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>1702852204960.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>1701981142344.0</v>
       </c>
-      <c r="R55"/>
-      <c r="S55">
+      <c r="T55"/>
+      <c r="U55">
         <v>1716375739505.0</v>
       </c>
-      <c r="T55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:20">
+      <c r="V55"/>
+    </row>
+    <row r="56" spans="1:22">
       <c r="A56" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B56">
+        <v>534359104000.0</v>
+      </c>
+      <c r="C56">
+        <v>547274286000.0</v>
+      </c>
+      <c r="D56">
         <v>552540549000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>585819071000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>610554448000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>654521094000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>626977617000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>645441462000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>692200391000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>691043625000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>1030929598168.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>1065000948417.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>1085472986915.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>1099128954781.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>1080050210576.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>1119324412134.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>1128484629718.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>1123276249608.0</v>
       </c>
-      <c r="R56"/>
-      <c r="S56">
+      <c r="T56"/>
+      <c r="U56">
         <v>1111374421456.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>100540804.0</v>
       </c>
     </row>
-    <row r="57" spans="1:20">
+    <row r="57" spans="1:22">
       <c r="A57" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B57">
+        <v>460577562000.0</v>
+      </c>
+      <c r="C57">
+        <v>451803056000.0</v>
+      </c>
+      <c r="D57">
         <v>396092527000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>393201935000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>361790664000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>342093320000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>1399125071000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>1385398425000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>1927295403000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>1875302652000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>1254598008941.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>659181624605.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>591008623068.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>554707296745.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>1648162412688.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>1633595495682.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>1611303901882.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>1692773176567.0</v>
       </c>
-      <c r="R57"/>
-      <c r="S57">
+      <c r="T57"/>
+      <c r="U57">
         <v>499454341211.0</v>
       </c>
-      <c r="T57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:20">
+      <c r="V57"/>
+    </row>
+    <row r="58" spans="1:22">
       <c r="A58" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B58">
+        <v>478744855000.0</v>
+      </c>
+      <c r="C58">
+        <v>468951762000.0</v>
+      </c>
+      <c r="D58">
         <v>420919958000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>414133070000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>384344297000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>369473867000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>1775116492000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>1776395220000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>1991279356000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>1943481523000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>1864484423952.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>1837262614583.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>1775074870489.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>1742295787440.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>1735326043294.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>1679841169693.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>1658296360439.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>1729445374508.0</v>
       </c>
-      <c r="R58"/>
-      <c r="S58">
+      <c r="T58"/>
+      <c r="U58">
         <v>1692634303447.0</v>
       </c>
-      <c r="T58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:20">
+      <c r="V58"/>
+    </row>
+    <row r="59" spans="1:22">
       <c r="A59" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
-    </row>
-    <row r="60" spans="1:20">
+      <c r="U59"/>
+      <c r="V59"/>
+    </row>
+    <row r="60" spans="1:22">
       <c r="A60" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B60">
+        <v>395415563000.0</v>
+      </c>
+      <c r="C60">
+        <v>420916337000.0</v>
+      </c>
+      <c r="D60">
         <v>570699770000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>607232259000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>653478260000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>706892047000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>-651071017000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>-648258257000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>-761478507000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>-697153647000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>-274355806178.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>-209870915768.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>-130340584964.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>-64546318770.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>-32604877529.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>27309410843.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>71405822727.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>-832860280.0</v>
       </c>
-      <c r="R60"/>
-      <c r="S60">
+      <c r="T60"/>
+      <c r="U60">
         <v>50133651445.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>51622058564.0</v>
       </c>
     </row>
-    <row r="61" spans="1:20">
+    <row r="61" spans="1:22">
       <c r="A61" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
-    </row>
-    <row r="62" spans="1:20">
+      <c r="U61"/>
+      <c r="V61"/>
+    </row>
+    <row r="62" spans="1:22">
       <c r="A62" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H32"/>
+  <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B2">
+        <v>216537323000.0</v>
+      </c>
+      <c r="C2">
         <v>172914339000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>463420178000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>222614769000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>284350042000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>311043005000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>384250493000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>370915608156.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B3">
+        <v>20176205000.0</v>
+      </c>
+      <c r="C3">
         <v>24588781000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>31831161000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>53048670000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>61451007000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>65174681000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>53444192000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>73464112847.0</v>
       </c>
     </row>
-    <row r="4" spans="1:8">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B5">
+        <v>-228906337000.0</v>
+      </c>
+      <c r="C5">
         <v>-27758465000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-543286121000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-46115720000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-54870409000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-166436102000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-142226832000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>46555998882.0</v>
       </c>
     </row>
-    <row r="6" spans="1:8">
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B6">
+        <v>-208730132000.0</v>
+      </c>
+      <c r="C6">
         <v>-3169684000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-511454960000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>6932950000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>6580598000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-101261421000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-88782640000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>120020111729.0</v>
       </c>
     </row>
-    <row r="7" spans="1:8">
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
-    </row>
-    <row r="8" spans="1:8">
+      <c r="I7"/>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B9">
+        <v>-133596941000.0</v>
+      </c>
+      <c r="C9">
         <v>36815371000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-227674764000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>216064231000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>205846818000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>135447350000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>135584132000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>337270483066.0</v>
       </c>
     </row>
-    <row r="10" spans="1:8">
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B10">
+        <v>-278163966000.0</v>
+      </c>
+      <c r="C10">
         <v>-80682116000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-638265481000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-143875328000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-168735197000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-437541513000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-336750746000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-162724060567.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B11">
+        <v>8727295000.0</v>
+      </c>
+      <c r="C11">
         <v>-2045449000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-3944684000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>37735080000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2779243000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>178517296000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>86031255000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>8718826402.0</v>
       </c>
     </row>
-    <row r="12" spans="1:8">
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B12">
+        <v>3045505000.0</v>
+      </c>
+      <c r="C12">
         <v>91126862000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>99011281000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>97759608000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>113864788000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>141114301000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>206373399000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>209280059448.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B13">
+        <v>1316503530.0</v>
+      </c>
+      <c r="C13">
         <v>45696687470.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>88547427.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>98686568930.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>116465114420.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>153753823800.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>200355545620.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>204871901020.0</v>
       </c>
     </row>
-    <row r="14" spans="1:8">
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B14">
+        <v>862166863.0</v>
+      </c>
+      <c r="C14">
         <v>176803198.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3902617359.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>792843593.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>972976477.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3671620743.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2253296196.0</v>
       </c>
-      <c r="H14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:8">
+      <c r="I14"/>
+    </row>
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B15">
+        <v>-286029093000.0</v>
+      </c>
+      <c r="C15">
         <v>-78459864000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-630418180000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-181610408000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-170541463000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-612387188000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-420528705000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-170794237475.0</v>
       </c>
     </row>
-    <row r="16" spans="1:8">
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B16">
+        <v>-286029093340.0</v>
+      </c>
+      <c r="C16">
         <v>-78459863540.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-630418180090.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-180817564228.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-170541463356.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-612387187543.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-420528705200.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-170794237480.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B17">
+        <v>-286891260203.0</v>
+      </c>
+      <c r="C17">
         <v>-78636666737.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-634320797450.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-181610407821.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-171514439833.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-616058808286.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-422782001396.0</v>
       </c>
-      <c r="H17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B18">
+        <v>-3537024903.0</v>
+      </c>
+      <c r="C18">
         <v>-58190780271.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-98922733977.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-97631121282.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-113826673649.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-140904816559.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-205189125281.0</v>
       </c>
-      <c r="H18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:8">
+      <c r="I18"/>
+    </row>
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B21">
+        <v>-228906337000.0</v>
+      </c>
+      <c r="C21">
         <v>-216578919000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-485011717000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-43785470000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-55131278000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-166436102000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-142568147000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>11047394852.0</v>
       </c>
     </row>
-    <row r="22" spans="1:8">
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-    </row>
-    <row r="23" spans="1:8">
+      <c r="I22"/>
+    </row>
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B23">
+        <v>311846720000.0</v>
+      </c>
+      <c r="C23">
         <v>426308630000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>723666882000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>484739874000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>547597850000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>568925238000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>661172383000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>708920442102.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-    </row>
-    <row r="25" spans="1:8">
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B25">
+        <v>17668457007.0</v>
+      </c>
+      <c r="C25">
         <v>24588780765.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>31831161118.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>40407450755.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>49954330929.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>46194522361.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>26691065496.0</v>
       </c>
-      <c r="H25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:8">
+      <c r="I25"/>
+    </row>
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-    </row>
-    <row r="27" spans="1:8">
+      <c r="I26"/>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B27">
+        <v>7615790000.0</v>
+      </c>
+      <c r="C27">
         <v>9113683000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>6109005000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>7776119000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>6747774000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>4347881000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>9701476000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>11952724055.0</v>
       </c>
     </row>
-    <row r="28" spans="1:8">
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B28">
+        <v>28857578000.0</v>
+      </c>
+      <c r="C28">
         <v>106137240000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>219043085000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>78746381000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>86738596000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>87945233000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>97790154000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>136345521157.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B29">
+        <v>8727294550.0</v>
+      </c>
+      <c r="C29">
         <v>-2045449090.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-3944683658.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>37735079590.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2779242960.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>178517295530.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>86031255440.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>8718826400.0</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B30">
+        <v>95309396000.0</v>
+      </c>
+      <c r="C30">
         <v>253394291000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>483424576000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>219442250000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>211023765000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>257882233000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>276921890000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>338004833946.0</v>
       </c>
     </row>
-    <row r="31" spans="1:8">
+    <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B31">
+        <v>-49257629000.0</v>
+      </c>
+      <c r="C31">
         <v>135896804000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-153253764000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-97814455000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-113603919000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-271105411000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-195779709000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-185599207331.0</v>
       </c>
     </row>
-    <row r="32" spans="1:8">
+    <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B32">
+        <v>82940383000.0</v>
+      </c>
+      <c r="C32">
         <v>209729710000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>235745415000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>438679001000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>490196860000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>446490355000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>519834625000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>708186091222.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T32"/>
+  <dimension ref="A1:V32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="S1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
-    </row>
-    <row r="2" spans="1:20">
+      <c r="U1" t="s">
+        <v>84</v>
+      </c>
+      <c r="V1" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B2">
+        <v>25041106000.0</v>
+      </c>
+      <c r="C2">
+        <v>65369534000.0</v>
+      </c>
+      <c r="D2">
         <v>40722941000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>42612967000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>59485652000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>33835946000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>29338681000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>53576466000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>68693968000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>42858360000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>49882628623.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>58120938858.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>54639467997.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>59326210678.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>53080603443.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>60673753264.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>49534202039.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>60536344397.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>58026704258.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>85220492007.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>80566501543.0</v>
       </c>
     </row>
-    <row r="3" spans="1:20">
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B3">
+        <v>3510558000.0</v>
+      </c>
+      <c r="C3">
+        <v>4250420000.0</v>
+      </c>
+      <c r="D3">
         <v>5071807000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>4333689000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>4012541000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>5215422000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>6842636000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>10274129000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>5362160000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>10018014000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>11221007490.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>11392093234.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>11797923417.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>13227788732.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>11536154223.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>14311753903.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>13972973080.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>12024374411.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>12182162553.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>12854746294.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>12893047671.0</v>
       </c>
     </row>
-    <row r="4" spans="1:20">
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
-    </row>
-    <row r="5" spans="1:20">
+      <c r="U4"/>
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B5">
+        <v>-24598012000.0</v>
+      </c>
+      <c r="C5">
+        <v>-62650442000.0</v>
+      </c>
+      <c r="D5">
         <v>-44828656000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-58939970000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-67749736000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-123390076000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-28151782000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>228054656000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-53416900000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-370869559000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-52673832969.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-68152170779.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-51353709741.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>22882834327.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-37845959814.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-23971185669.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-19027604155.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>3188940171.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-16758482537.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-21937288372.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-30136747365.0</v>
       </c>
     </row>
-    <row r="6" spans="1:20">
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B6">
+        <v>-21087454000.0</v>
+      </c>
+      <c r="C6">
+        <v>-58400022000.0</v>
+      </c>
+      <c r="D6">
         <v>-39756849000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-54606281000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-63737195000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-118174654000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-21309146000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>238328785000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-48054740000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-360851545000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-41452825479.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-56760077545.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-39555786324.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>36110623059.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-26309805591.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-9659431766.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-5054631075.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>15213314582.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-4576319984.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-9082542078.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-17243699694.0</v>
       </c>
     </row>
-    <row r="7" spans="1:20">
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
-    </row>
-    <row r="8" spans="1:20">
+      <c r="U7"/>
+      <c r="V7"/>
+    </row>
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8"/>
+      <c r="V8"/>
+    </row>
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B9">
+        <v>1324360000.0</v>
+      </c>
+      <c r="C9">
+        <v>-47308767000.0</v>
+      </c>
+      <c r="D9">
         <v>-23950491000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-27198418000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-26793035000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>8471780000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>19356573000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-16638382000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>13094678000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>11656996000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>7253503074.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-1671946081.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>13005466889.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>93837737230.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>29768643804.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>44180149300.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>48277701050.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>74968352914.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>47601559125.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>40455270564.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>42821634988.0</v>
       </c>
     </row>
-    <row r="10" spans="1:20">
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B10">
+        <v>-25785107000.0</v>
+      </c>
+      <c r="C10">
+        <v>-104570270000.0</v>
+      </c>
+      <c r="D10">
         <v>-45528036000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-59631748000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-68433912000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-124744069000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-34388860000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>155052970000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-76602158000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-397972448000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-73378068973.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-91934764366.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-74980199535.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-1600749764.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-59200266574.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-43729542870.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-39344769019.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-21011351900.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-41495895850.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-50294422738.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-55933526385.0</v>
       </c>
     </row>
-    <row r="11" spans="1:20">
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B11">
+        <v>-216749000.0</v>
+      </c>
+      <c r="C11">
+        <v>44809562000.0</v>
+      </c>
+      <c r="D11">
         <v>-8556450000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>-12957954000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>-14567864000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>-985040000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>-29146376000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>40460566000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>-12374599000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>23483902000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-7917675173.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-11276810980.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-8234099348.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>31623891567.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>1372431585.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>924281189.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>3814475253.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>30283382940.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-1488064220.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>9400492794.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-35416568554.0</v>
       </c>
     </row>
-    <row r="12" spans="1:20">
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B12">
+        <v>1187095000.0</v>
+      </c>
+      <c r="C12">
+        <v>817672000.0</v>
+      </c>
+      <c r="D12">
         <v>736294000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>726340000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>765199000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>1353992000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>7305726000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>58932342000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>23439833000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>27102889000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>23875334981.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>24030458674.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>23882058815.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>24483584095.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>25793838121.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>23043473511.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>24223855200.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>24200292071.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>24737413313.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>28357134366.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>25796779020.0</v>
       </c>
     </row>
-    <row r="13" spans="1:20">
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B13">
+        <v>176092248.0</v>
+      </c>
+      <c r="C13">
+        <v>412137920.0</v>
+      </c>
+      <c r="D13">
         <v>413113410.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>280920570.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>210331630.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>752256920.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>229837170.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>28535925.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>29134896.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>45706568.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>24396156860.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>24029187400.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>23717550320.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>24851479980.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>26075097060.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>23593653060.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>24166338820.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>116465114420.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>25368143080.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>28991163970.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>37293659580.0</v>
       </c>
     </row>
-    <row r="14" spans="1:20">
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B14">
+        <v>67583857.0</v>
+      </c>
+      <c r="C14">
+        <v>425338810.0</v>
+      </c>
+      <c r="D14">
         <v>144989896.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>133684876.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>158153281.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>520967361.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>30717733.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-824867076.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>449985180.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>2471731063.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>434145500.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>553127789.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>443613007.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-24642256.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>348061813.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>250817626.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>218606410.0</v>
       </c>
-      <c r="Q14"/>
-      <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
-    </row>
-    <row r="15" spans="1:20">
+      <c r="U14"/>
+      <c r="V14"/>
+    </row>
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B15">
+        <v>-25500774000.0</v>
+      </c>
+      <c r="C15">
+        <v>-148954493000.0</v>
+      </c>
+      <c r="D15">
         <v>-36826597000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-46540109000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-53707895000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-123238061000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-5211766000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>113767537000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-63777574000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-418984619000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-65026248300.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-80104825597.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-66746100187.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-33224641331.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-60572698159.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-44653824059.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-43159244272.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-51187598036.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-39761346851.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-59403678601.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-20188839868.0</v>
       </c>
     </row>
-    <row r="16" spans="1:20">
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>100</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>-148954493020.0</v>
+      </c>
+      <c r="D16">
         <v>-36826596710.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>-46540108910.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-53707894700.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-123238061260.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>-5211765760.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>-65026248300.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-80104825600.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-66302487180.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-33249283587.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-60224636346.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-44403006430.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-42940637860.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-170541463360.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-39761346850.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-59403678600.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-20188839870.0</v>
       </c>
     </row>
-    <row r="17" spans="1:20">
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B17">
+        <v>-25568358112.0</v>
+      </c>
+      <c r="C17">
+        <v>-149379831830.0</v>
+      </c>
+      <c r="D17">
         <v>-36971586606.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-46673793787.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-53866047980.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-123759028617.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-5242483495.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>114592404163.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-64227558788.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-421456350077.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-65460393800.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-80657953386.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-66746100187.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-33224641331.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-60572698159.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-44653824059.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-43159244272.0</v>
       </c>
-      <c r="Q17"/>
-      <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
-    </row>
-    <row r="18" spans="1:20">
+      <c r="U17"/>
+      <c r="V17"/>
+    </row>
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B18">
+        <v>-1040163611.0</v>
+      </c>
+      <c r="C18">
+        <v>-2657180796.0</v>
+      </c>
+      <c r="D18">
         <v>-463632012.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-432016621.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>15804526.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-1333695108.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-7291114435.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-26155273029.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-23410697699.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-27057182261.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-23978148484.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-24018229669.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-23869173563.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-24476880270.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-25784391586.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-23251849466.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-24117999960.0</v>
       </c>
-      <c r="Q18"/>
-      <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
-    </row>
-    <row r="19" spans="1:20">
+      <c r="U18"/>
+      <c r="V18"/>
+    </row>
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-    </row>
-    <row r="20" spans="1:20">
+      <c r="U19"/>
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-    </row>
-    <row r="21" spans="1:20">
+      <c r="U20"/>
+      <c r="V20"/>
+    </row>
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B21">
+        <v>-24692291000.0</v>
+      </c>
+      <c r="C21">
+        <v>-61588819000.0</v>
+      </c>
+      <c r="D21">
         <v>-44724141000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-59958021000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-62635356000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-76676513000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-34033535000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-63008803000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-41464203000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-318324906000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-49502733992.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-68037803986.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-51353709741.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>22610279554.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-36309150895.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-20686069359.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-16194366603.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>3188940171.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-16748467537.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-21937288372.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-30146762365.0</v>
       </c>
     </row>
-    <row r="22" spans="1:20">
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
-    </row>
-    <row r="23" spans="1:20">
+      <c r="U22"/>
+      <c r="V22"/>
+    </row>
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B23">
+        <v>51057757000.0</v>
+      </c>
+      <c r="C23">
+        <v>79649586000.0</v>
+      </c>
+      <c r="D23">
         <v>61496591000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>75372570000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>95327973000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>118984240000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>83291411000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>99946887000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>123252849000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>372840261000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>106128138407.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>124511875318.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>118869042964.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>129958191777.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>116654640173.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>124994818130.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>113132224073.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>134646592407.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>122676725596.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>148033067360.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>142241464420.0</v>
       </c>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-    </row>
-    <row r="25" spans="1:20">
+      <c r="U24"/>
+      <c r="V24"/>
+    </row>
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B25">
+        <v>3510557631.0</v>
+      </c>
+      <c r="C25">
+        <v>4250419585.0</v>
+      </c>
+      <c r="D25">
         <v>5071807166.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>4333689257.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>4012540999.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>5215422198.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>6842636269.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>7168562300.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>5362159998.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>6974827089.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>8049908513.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>8221607741.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>8584817775.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>8948190632.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>9292887002.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>11026637593.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>11139735528.0</v>
       </c>
-      <c r="Q25"/>
-      <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
-    </row>
-    <row r="26" spans="1:20">
+      <c r="U25"/>
+      <c r="V25"/>
+    </row>
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-    </row>
-    <row r="27" spans="1:20">
+      <c r="U26"/>
+      <c r="V26"/>
+    </row>
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B27">
+        <v>1161058000.0</v>
+      </c>
+      <c r="C27">
+        <v>2052182000.0</v>
+      </c>
+      <c r="D27">
         <v>587716000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>1461236000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>3514656000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>1498275000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>5977056000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>314905000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>4319998000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>1618919000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>462646703.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>879864040.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>3147574531.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>2382245815.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>2456740943.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>1863062436.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>1074069309.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>1003843484.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>2273102932.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>1850442672.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>1620385098.0</v>
       </c>
     </row>
-    <row r="28" spans="1:20">
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B28">
+        <v>5568765000.0</v>
+      </c>
+      <c r="C28">
+        <v>8330764000.0</v>
+      </c>
+      <c r="D28">
         <v>4390854000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>8641604000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>7494357000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>32823614000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>20106392000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>28300694000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>24906539000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>25549364000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>16857223244.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>22208407509.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>19504560569.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>25097246584.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>17863504741.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>17971792920.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>17813837012.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>30408442294.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>20627535858.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>17925805305.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>17776812075.0</v>
       </c>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B29">
+        <v>-216748755.0</v>
+      </c>
+      <c r="C29">
+        <v>44809562080.0</v>
+      </c>
+      <c r="D29">
         <v>-8556449560.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-12957953980.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-14567863990.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-985039890.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-29146376150.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>40460566069.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-12374599125.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>23483901843.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-7917675170.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-11276810980.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-8234099350.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>31623891570.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1372431590.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>924281190.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>3814475250.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>2779242960.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-1488064220.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>9400492790.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-35416568550.0</v>
       </c>
     </row>
-    <row r="30" spans="1:20">
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B30">
+        <v>26016651000.0</v>
+      </c>
+      <c r="C30">
+        <v>15341675000.0</v>
+      </c>
+      <c r="D30">
         <v>20773650000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>32759603000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>35842321000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>85148293000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>47110094000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>46370421000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>54558881000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>323007075000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>56245509784.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>66390936460.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>64229574967.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>70631981099.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>63574036730.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>64321064866.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>63598022034.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>74110248010.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>64650021338.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>62812575353.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>61674962877.0</v>
       </c>
     </row>
-    <row r="31" spans="1:20">
+    <row r="31" spans="1:22">
       <c r="A31" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B31">
+        <v>-1092815000.0</v>
+      </c>
+      <c r="C31">
+        <v>-42981451000.0</v>
+      </c>
+      <c r="D31">
         <v>-803895000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>326273000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-5798556000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-48067555000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-355325000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>218730201000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-35137955000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-79647542000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-24386062263.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-23757515032.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-23756091457.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-24806505895.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-25394873648.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-23588627304.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-24024448035.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-33893831215.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-36619581190.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-40791864243.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-37090213496.0</v>
       </c>
     </row>
-    <row r="32" spans="1:20">
+    <row r="32" spans="1:22">
       <c r="A32" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B32">
+        <v>26365465000.0</v>
+      </c>
+      <c r="C32">
+        <v>18060767000.0</v>
+      </c>
+      <c r="D32">
         <v>16772450000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>15414549000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>32692617000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>42307726000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>48695254000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>36938084000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>81788646000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>54515355000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>57136131697.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>56448992777.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>67644934886.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>153163947908.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>82849247247.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>104853902564.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>97811903089.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>135504697311.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>105628263383.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>125675762571.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>123388136531.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H30"/>
+  <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B2">
+        <v>93157316000.0</v>
+      </c>
+      <c r="C2">
         <v>7309481000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>9847763000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>10484758000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>16481687000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>52978980000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>54092740000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>358997925561.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B3">
+        <v>12048942000</v>
+      </c>
+      <c r="C3">
         <v>12380399000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>28846028000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3828617000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1229919000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>847526000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>14957863000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>32463215408</v>
       </c>
     </row>
-    <row r="4" spans="1:8">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-    </row>
-    <row r="6" spans="1:8">
+      <c r="I5"/>
+    </row>
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B6">
+        <v>-59402132000.0</v>
+      </c>
+      <c r="C6">
         <v>85847835000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-2538282000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-636994000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-5996930000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-36497292000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1113760000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-304905185861.0</v>
       </c>
     </row>
-    <row r="7" spans="1:8">
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B7">
+        <v>1449782150.0</v>
+      </c>
+      <c r="C7">
         <v>187547920.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>88547430.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>128486750.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>38114490.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>209484140.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1184273900.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>9446527040.0</v>
       </c>
     </row>
-    <row r="8" spans="1:8">
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-    </row>
-    <row r="10" spans="1:8">
+      <c r="I9"/>
+    </row>
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-    </row>
-    <row r="11" spans="1:8">
+      <c r="I10"/>
+    </row>
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
-      <c r="H11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:8">
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11"/>
+    </row>
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-91737698003.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>92832984950.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>489881507282.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>169697205611.0</v>
       </c>
-      <c r="H12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:8">
+      <c r="I12"/>
+    </row>
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
-    </row>
-    <row r="14" spans="1:8">
+      <c r="I13"/>
+    </row>
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-      <c r="C14">
+        <v>129</v>
+      </c>
+      <c r="B14">
+        <v>20176205000.0</v>
+      </c>
+      <c r="C14"/>
+      <c r="D14">
         <v>44429039000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>53048670000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>61451007000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>65174681000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>53444192000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>26354253605.0</v>
       </c>
     </row>
-    <row r="15" spans="1:8">
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-    </row>
-    <row r="16" spans="1:8">
+      <c r="I15"/>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B16">
+        <v>33755184000.0</v>
+      </c>
+      <c r="C16">
         <v>93157316000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>7309481000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>9847763000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>10484758000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>16481687000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>52978980000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>54092739700.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B18">
+        <v>-229290043000.0</v>
+      </c>
+      <c r="C18">
         <v>-524391605000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>17680099000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-185439025000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-17487390000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-58178525000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-219431330000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-177551848772.0</v>
       </c>
     </row>
-    <row r="19" spans="1:8">
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B19">
+        <v>-725302547.0</v>
+      </c>
+      <c r="C19">
         <v>31512498395.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-31288489686.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-3174287334.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-3613449491.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1935224848.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-31011049441.0</v>
       </c>
-      <c r="H19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
         <v>599100000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>185061317018.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>91122288654.0</v>
       </c>
-      <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B21">
+        <v>164900000000.0</v>
+      </c>
+      <c r="C21">
         <v>17965862327.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-10123483883.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-55725004683.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-77143297501.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>22819501029.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>196647454289.0</v>
       </c>
-      <c r="H21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:8">
+      <c r="I21"/>
+    </row>
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B22">
+        <v>-286029093000.0</v>
+      </c>
+      <c r="C22">
         <v>-78459863539.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-630418180000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-181610408000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-170541463000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-612387188000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-420528705000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-171442886969.0</v>
       </c>
     </row>
-    <row r="23" spans="1:8">
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B23">
+        <v>0.0</v>
+      </c>
+      <c r="C23">
         <v>-50719319000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-7652435000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-44506983000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-3093248000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-6840412000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>37723302000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-14810369096.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B24">
+        <v>-725303000.0</v>
+      </c>
+      <c r="C24">
         <v>38312897000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-29603021000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-79003000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-2383531000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-1087699000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-16055687000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-57695731434.0</v>
       </c>
     </row>
-    <row r="25" spans="1:8">
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B25">
+        <v>48611788000.0</v>
+      </c>
+      <c r="C25">
         <v>-512011206000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>632515268000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-53048670000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>92832985000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>489881507000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>162611046000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>145088633364.0</v>
       </c>
     </row>
-    <row r="26" spans="1:8">
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
         <v>599100000000.0</v>
       </c>
-      <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>185061317020.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>91122288650.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-    </row>
-    <row r="27" spans="1:8">
+      <c r="I26"/>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-    </row>
-    <row r="28" spans="1:8">
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B28">
+        <v>164900000000.0</v>
+      </c>
+      <c r="C28">
         <v>566346543000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-17775919000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>94274991000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>13873991000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>22768932000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>234370757000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>150189630904.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B29">
+        <v>-217241101000.0</v>
+      </c>
+      <c r="C29">
         <v>-512011206000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>46526127000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-181610408000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-16257471000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-57331000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-204473467000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-145088633364.0</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B30">
+        <v>-7061032000.0</v>
+      </c>
+      <c r="C30">
         <v>31512498000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-31288490000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-3174287000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-3613449000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1935225000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-31011049000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-89661476842.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T30"/>
+  <dimension ref="A1:V30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="S1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
-    </row>
-    <row r="2" spans="1:20">
+      <c r="U1" t="s">
+        <v>84</v>
+      </c>
+      <c r="V1" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B2">
+        <v>33755183838.0</v>
+      </c>
+      <c r="C2">
+        <v>13488374000.0</v>
+      </c>
+      <c r="D2">
         <v>32134434426.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>54210847000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>93157316000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>27783802000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>3892101000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>17171162000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>7314338000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>10381315000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>8159437626.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>7481430129.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>9847763422.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>10750917602.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>6566515812.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>11064847808.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>10484757842.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>9889476761.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>23593062167.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>14432702135.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>16481687464.0</v>
       </c>
     </row>
-    <row r="3" spans="1:20">
+    <row r="3" spans="1:22">
       <c r="A3" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B3">
+        <v>411096750</v>
+      </c>
+      <c r="C3">
+        <v>2755128000</v>
+      </c>
+      <c r="D3">
         <v>9293814280</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>6729509000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>1047800000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>7841325000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>112957000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>41276000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>4595610000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>28434834000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>37183152</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>48800221</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>58533459</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1993130614</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1661114922</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>39295000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>135076600</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>229013499</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>534322000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>466583454</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:20">
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
-    </row>
-    <row r="5" spans="1:20">
+      <c r="U4"/>
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
-    </row>
-    <row r="6" spans="1:20">
+      <c r="U5"/>
+      <c r="V5"/>
+    </row>
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B6">
+        <v>-18427133281.0</v>
+      </c>
+      <c r="C6">
+        <v>20266810000.0</v>
+      </c>
+      <c r="D6">
         <v>-79668942030.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-22076412000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-38946469000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>65373514000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>23891701000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-13279061000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>9856824000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-3071834000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>2221877736.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>678007497.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-2366333293.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-903154180.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>4184401790.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-4498331996.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>580089966.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>595281081.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-13703585406.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>9160360032.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-2048985329.0</v>
       </c>
     </row>
-    <row r="7" spans="1:20">
+    <row r="7" spans="1:22">
       <c r="A7" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>122</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>1449782150.0</v>
+      </c>
+      <c r="D7">
         <v>1347989000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>1075326990.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>781003640.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>187547920.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>72282090.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
         <v>42840860.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>25114260.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>12885250.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>128486750.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>121782930.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>112336390.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>105855240.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>38114490.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>33634810.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>17280120.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>9070620.0</v>
       </c>
     </row>
-    <row r="8" spans="1:20">
+    <row r="8" spans="1:22">
       <c r="A8" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
-    </row>
-    <row r="9" spans="1:20">
+      <c r="U8"/>
+      <c r="V8"/>
+    </row>
+    <row r="9" spans="1:22">
       <c r="A9" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
-    </row>
-    <row r="10" spans="1:20">
+      <c r="U9"/>
+      <c r="V9"/>
+    </row>
+    <row r="10" spans="1:22">
       <c r="A10" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
-    </row>
-    <row r="11" spans="1:20">
+      <c r="U10"/>
+      <c r="V10"/>
+    </row>
+    <row r="11" spans="1:22">
       <c r="A11" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>0.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
-    </row>
-    <row r="12" spans="1:20">
+      <c r="U11"/>
+      <c r="V11"/>
+    </row>
+    <row r="12" spans="1:22">
       <c r="A12" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12">
         <v>-101258695160.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>54211172304.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
-    </row>
-    <row r="13" spans="1:20">
+      <c r="U12"/>
+      <c r="V12"/>
+    </row>
+    <row r="13" spans="1:22">
       <c r="A13" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
-    </row>
-    <row r="14" spans="1:20">
+      <c r="U13"/>
+      <c r="V13"/>
+    </row>
+    <row r="14" spans="1:22">
       <c r="A14" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B14"/>
       <c r="C14">
+        <v>4250420000.0</v>
+      </c>
+      <c r="D14"/>
+      <c r="E14">
         <v>2921440000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>3097405000.0</v>
       </c>
-      <c r="E14"/>
-      <c r="F14">
+      <c r="G14"/>
+      <c r="H14">
         <v>8226747000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>4030447000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>8486664000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>10018014000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>11221007490.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>11392093234.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>11797923417.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>13227788732.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>9292887002.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>11026637593.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>11139735528.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>13890847962.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>12182162553.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>12854746294.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>12893047671.0</v>
       </c>
     </row>
-    <row r="15" spans="1:20">
+    <row r="15" spans="1:22">
       <c r="A15" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-    </row>
-    <row r="16" spans="1:20">
+      <c r="U15"/>
+      <c r="V15"/>
+    </row>
+    <row r="16" spans="1:22">
       <c r="A16" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B16">
+        <v>15328050557.0</v>
+      </c>
+      <c r="C16">
+        <v>33755184000.0</v>
+      </c>
+      <c r="D16">
         <v>13488374297.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>32134434000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>54210847000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>93157316000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>27783802000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>3892101000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>17171162000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>7309481000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>10381315362.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>8159437626.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>7481430129.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>9847763422.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>10750917602.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>6566515812.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>11064847808.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>10484757842.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>9889476761.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>23593062167.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>14432702135.0</v>
       </c>
     </row>
-    <row r="17" spans="1:20">
+    <row r="17" spans="1:22">
       <c r="A17" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
-    </row>
-    <row r="18" spans="1:20">
+      <c r="U17"/>
+      <c r="V17"/>
+    </row>
+    <row r="18" spans="1:22">
       <c r="A18" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B18">
+        <v>-18443349498.0</v>
+      </c>
+      <c r="C18">
+        <v>-145209565000.0</v>
+      </c>
+      <c r="D18">
         <v>-16424631034.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-26942350000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-39374236000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-440159593000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>52000254000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-143596334000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>7363297000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>5208540000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>15296173862.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-2492639728.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-66804633646.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-35217771945.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-52940926079.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-33666481466.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-32154585344.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>7445283440.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-28359991078.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-47306752692.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-7623910160.0</v>
       </c>
     </row>
-    <row r="19" spans="1:20">
+    <row r="19" spans="1:22">
       <c r="A19" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>134</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
+        <v>989974452.0</v>
+      </c>
+      <c r="D19">
         <v>-2398674131.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-1863571386.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-620033144.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>23268562819.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>4002203118.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>325524374.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>3916208084.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-31351084624.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-5316546971.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>5778718488.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-399576579.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-1685520812.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-1354111286.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-738984590.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>604329354.0</v>
       </c>
-      <c r="Q19"/>
-      <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-    </row>
-    <row r="20" spans="1:20">
+      <c r="U19"/>
+      <c r="V19"/>
+    </row>
+    <row r="20" spans="1:22">
       <c r="A20" t="s">
-        <v>133</v>
-[...3 lines deleted...]
-      </c>
+        <v>135</v>
+      </c>
+      <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="E20"/>
-      <c r="F20"/>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
+        <v>0.0</v>
+      </c>
       <c r="G20"/>
-      <c r="H20">
-[...4 lines deleted...]
-      </c>
+      <c r="H20"/>
+      <c r="I20"/>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
-        <v>35061321418.0</v>
+        <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
+        <v>35061321418.0</v>
+      </c>
+      <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
+        <v>0.0</v>
+      </c>
+      <c r="R20">
         <v>149999995600.0</v>
       </c>
-      <c r="Q20"/>
-      <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-    </row>
-    <row r="21" spans="1:20">
+      <c r="U20"/>
+      <c r="V20"/>
+    </row>
+    <row r="21" spans="1:22">
       <c r="A21" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
-        <v>0.0</v>
+        <v>164900000000.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
-        <v>-120755395000.0</v>
+        <v>0.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
+      <c r="G21">
+        <v>-120755395000.0</v>
+      </c>
+      <c r="H21">
+        <v>0.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21">
         <v>-6238458798.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>116565399.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
-    </row>
-    <row r="22" spans="1:20">
+      <c r="U21"/>
+      <c r="V21"/>
+    </row>
+    <row r="22" spans="1:22">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B22">
+        <v>-25500774255.0</v>
+      </c>
+      <c r="C22">
+        <v>-148954493000.0</v>
+      </c>
+      <c r="D22">
         <v>-36826596710.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-46540109000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-53707895000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-123238061256.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-5211766000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>113767537000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-63777574000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-418984619000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-65026248300.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-80104825597.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-66746100187.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-33224641331.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-60572698159.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-44653824059.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-43159244272.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-51187598036.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-40007831630.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-59694915532.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-20516957831.0</v>
       </c>
     </row>
-    <row r="23" spans="1:20">
+    <row r="23" spans="1:22">
       <c r="A23" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B23"/>
       <c r="C23">
         <v>0.0</v>
       </c>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>0.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
+        <v>0.0</v>
+      </c>
+      <c r="G23">
         <v>-3711387000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-25197513000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-35722786000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-4258946000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-1629123000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-3985566000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-303387607.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-1734358500.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-40999780216.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>495908969.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-1018388892.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-2984722392.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-3093247500.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-2136097679.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>760448551.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>1447967995.0</v>
       </c>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:22">
       <c r="A24" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>138</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>989974000.0</v>
+      </c>
+      <c r="D24">
         <v>4411535610.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>4865938000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>427767000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>29819890000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>60818000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>60000000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>1392738000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-3934274000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-388724758.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>388724758.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-341043120.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-79003500.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>307003636.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-699689590.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>739405954.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-3456754859.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-1601775678.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>1227032005.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>1447967995.0</v>
       </c>
     </row>
-    <row r="25" spans="1:20">
+    <row r="25" spans="1:22">
       <c r="A25" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B25"/>
       <c r="C25">
+        <v>2249636000.0</v>
+      </c>
+      <c r="D25"/>
+      <c r="E25">
         <v>23405828000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>12284054000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-432528267000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>49098230000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-228604509000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>67249817000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>442609978000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>69064231520.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>66268892856.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-11797923417.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-13227788732.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>51279811157.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>33627186466.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>32019508744.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>44971047013.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>27825669077.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>46840169238.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>7623910160.0</v>
       </c>
     </row>
-    <row r="26" spans="1:20">
+    <row r="26" spans="1:22">
       <c r="A26" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B26"/>
-      <c r="C26"/>
+      <c r="C26">
+        <v>0.0</v>
+      </c>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26">
         <v>599100000000.0</v>
       </c>
-      <c r="F26"/>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
-[...4 lines deleted...]
-      </c>
+      <c r="J26"/>
+      <c r="K26"/>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
+        <v>0.0</v>
+      </c>
+      <c r="O26">
         <v>185061317020.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>149999995600.0</v>
       </c>
       <c r="P26">
         <v>149999995600.0</v>
       </c>
       <c r="Q26">
+        <v>149999995600.0</v>
+      </c>
+      <c r="R26">
+        <v>149999995600.0</v>
+      </c>
+      <c r="S26">
         <v>91122288650.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>91122288650.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>0.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>0.0</v>
       </c>
     </row>
-    <row r="27" spans="1:20">
+    <row r="27" spans="1:22">
       <c r="A27" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
-    </row>
-    <row r="28" spans="1:20">
+      <c r="U27"/>
+      <c r="V27"/>
+    </row>
+    <row r="28" spans="1:22">
       <c r="A28" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B28"/>
       <c r="C28">
+        <v>164900000000.0</v>
+      </c>
+      <c r="D28"/>
+      <c r="E28">
         <v>0.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>0.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>474633218000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-32223713000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>97206796000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-6018291000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-5364123000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-7720566003.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-2656871484.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-2034358500.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-6238458798.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>116565399.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-1318388892.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>101715273208.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-3393247500.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>18367238653.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-500000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-600000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:22">
       <c r="A29" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>143</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>-142454437000.0</v>
+      </c>
+      <c r="D29">
         <v>-74786663370.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-20212841000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-38326436000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-432528267000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>52113211000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-110806525000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>11958907000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>33643374000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>15258990710.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-2443839507.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-66746100187.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-33224641331.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-51279811157.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-33627186466.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-32019508744.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>7674296939.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-27825669077.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-46840169238.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-7623910160.0</v>
       </c>
     </row>
-    <row r="30" spans="1:20">
+    <row r="30" spans="1:22">
       <c r="A30" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>144</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
+        <v>-2178753000.0</v>
+      </c>
+      <c r="D30">
         <v>-4882278660.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-1863571000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-620033000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>23268563000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>4002203000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>325524000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>3916208000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-31351085000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-5316546971.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>5778718488.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-399576579.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-1685520812.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-1354111286.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-738984590.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>604329354.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-3685768358.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-2136097679.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>760448551.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>1447967995.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>