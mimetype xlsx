--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -1669,51 +1669,51 @@
       </c>
       <c r="D35">
         <v>68178870000.0</v>
       </c>
       <c r="E35">
         <v>1187588490695.0</v>
       </c>
       <c r="F35">
         <v>36672198000.0</v>
       </c>
       <c r="G35">
         <v>128926969000.0</v>
       </c>
       <c r="H35">
         <v>1463379192768.0</v>
       </c>
       <c r="I35">
         <v>1009882673346.0</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
-        <v>2770288000.0</v>
+        <v>2770287000.0</v>
       </c>
       <c r="C36">
         <v>4275786000.0</v>
       </c>
       <c r="D36">
         <v>7049890000.0</v>
       </c>
       <c r="E36">
         <v>7065935995.0</v>
       </c>
       <c r="F36">
         <v>7195464000.0</v>
       </c>
       <c r="G36">
         <v>65683489000.0</v>
       </c>
       <c r="H36">
         <v>7414858987.0</v>
       </c>
       <c r="I36">
         <v>7414858987.0</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
@@ -1740,80 +1740,80 @@
       </c>
       <c r="D38">
         <v>132501409370.0</v>
       </c>
       <c r="E38">
         <v>154048797234.0</v>
       </c>
       <c r="F38">
         <v>227137778735.0</v>
       </c>
       <c r="G38">
         <v>227939935834.0</v>
       </c>
       <c r="H38">
         <v>418971431402.0</v>
       </c>
       <c r="I38">
         <v>432608629620.0</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
-        <v>26694908000.0</v>
+        <v>26694909000.0</v>
       </c>
       <c r="C39">
         <v>51604961000.0</v>
       </c>
       <c r="D39">
         <v>21229261000.0</v>
       </c>
       <c r="E39">
         <v>37574759229.0</v>
       </c>
       <c r="F39">
         <v>106492682000.0</v>
       </c>
       <c r="G39">
         <v>129503917000.0</v>
       </c>
       <c r="H39">
         <v>108807317860.0</v>
       </c>
       <c r="I39">
         <v>226714221854.0</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
-        <v>15598175000.0</v>
+        <v>15598174000.0</v>
       </c>
       <c r="C40">
         <v>25303433000.0</v>
       </c>
       <c r="D40">
         <v>407279451320.0</v>
       </c>
       <c r="E40">
         <v>350319946670.0</v>
       </c>
       <c r="F40">
         <v>287169110000.0</v>
       </c>
       <c r="G40">
         <v>202439476000.0</v>
       </c>
       <c r="H40">
         <v>174216424151.0</v>
       </c>
       <c r="I40">
         <v>146499105373.0</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
@@ -2538,51 +2538,53 @@
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" t="s">
         <v>12</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>3424376000.0</v>
+      </c>
       <c r="C5">
         <v>3424376000.0</v>
       </c>
       <c r="D5">
         <v>4253315000.0</v>
       </c>
       <c r="E5">
         <v>3959208000.0</v>
       </c>
       <c r="F5">
         <v>3665100000.0</v>
       </c>
       <c r="G5">
         <v>3370992000.0</v>
       </c>
       <c r="H5">
         <v>3866323000.0</v>
       </c>
       <c r="I5">
         <v>1467316000.0</v>
       </c>
       <c r="J5">
         <v>2014603000.0</v>
       </c>
       <c r="K5">
@@ -3242,51 +3244,53 @@
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
     </row>
     <row r="20" spans="1:22">
       <c r="A20" t="s">
         <v>27</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>151413210000.0</v>
+      </c>
       <c r="C20">
         <v>151413210000.0</v>
       </c>
       <c r="D20">
         <v>151413210000.0</v>
       </c>
       <c r="E20">
         <v>151413210000.0</v>
       </c>
       <c r="F20">
         <v>151413210000.0</v>
       </c>
       <c r="G20">
         <v>151413210000.0</v>
       </c>
       <c r="H20">
         <v>151413210000.0</v>
       </c>
       <c r="I20">
         <v>151413210000.0</v>
       </c>
       <c r="J20">
         <v>151413210000.0</v>
       </c>
       <c r="K20">
@@ -3301,51 +3305,51 @@
       <c r="N20">
         <v>151413209567.0</v>
       </c>
       <c r="O20">
         <v>151413209567.0</v>
       </c>
       <c r="P20">
         <v>151413209566.0</v>
       </c>
       <c r="Q20">
         <v>151413209567.0</v>
       </c>
       <c r="R20">
         <v>151413209567.0</v>
       </c>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
     </row>
     <row r="21" spans="1:22">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21">
-        <v>169663210000.0</v>
+        <v>18250000000.0</v>
       </c>
       <c r="C21">
         <v>20622165000.0</v>
       </c>
       <c r="D21">
         <v>23039732000.0</v>
       </c>
       <c r="E21">
         <v>25457298000.0</v>
       </c>
       <c r="F21">
         <v>27874865000.0</v>
       </c>
       <c r="G21">
         <v>30292431000.0</v>
       </c>
       <c r="H21">
         <v>32709998000.0</v>
       </c>
       <c r="I21">
         <v>35145413000.0</v>
       </c>
       <c r="J21">
         <v>32545118000.0</v>
       </c>
@@ -4082,91 +4086,93 @@
       <c r="M35">
         <v>1178080989978.0</v>
       </c>
       <c r="N35">
         <v>1184066247421.0</v>
       </c>
       <c r="O35">
         <v>1187588490695.0</v>
       </c>
       <c r="P35">
         <v>87163630606.0</v>
       </c>
       <c r="Q35">
         <v>46245674011.0</v>
       </c>
       <c r="R35">
         <v>46992458557.0</v>
       </c>
       <c r="S35">
         <v>36672197941.0</v>
       </c>
       <c r="T35"/>
       <c r="U35">
         <v>1193179962236.0</v>
       </c>
-      <c r="V35"/>
+      <c r="V35">
+        <v>-51622058564.0</v>
+      </c>
     </row>
     <row r="36" spans="1:22">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
-        <v>2770288000.0</v>
+        <v>2770287000.0</v>
       </c>
       <c r="C36">
         <v>2770288000.0</v>
       </c>
       <c r="D36">
         <v>3443848000.0</v>
       </c>
       <c r="E36">
         <v>4165951000.0</v>
       </c>
       <c r="F36">
         <v>4171938000.0</v>
       </c>
       <c r="G36">
         <v>4275786000.0</v>
       </c>
       <c r="H36">
         <v>7031619000.0</v>
       </c>
       <c r="I36">
         <v>-28111072000.0</v>
       </c>
       <c r="J36">
         <v>7047029000.0</v>
       </c>
       <c r="K36">
         <v>7049890000.0</v>
       </c>
       <c r="L36">
         <v>7065935995.0</v>
       </c>
       <c r="M36">
-        <v>1.0</v>
+        <v>7065935995.0</v>
       </c>
       <c r="N36">
         <v>7065935994.0</v>
       </c>
       <c r="O36">
         <v>7065935995.0</v>
       </c>
       <c r="P36">
         <v>7018158991.0</v>
       </c>
       <c r="Q36">
         <v>7018158992.0</v>
       </c>
       <c r="R36">
         <v>66050191659.0</v>
       </c>
       <c r="S36">
         <v>7195463993.0</v>
       </c>
       <c r="T36"/>
       <c r="U36">
         <v>7264463993.0</v>
       </c>
       <c r="V36">
         <v>-100540804.0</v>
@@ -4233,108 +4239,110 @@
       <c r="N38">
         <v>136037006090.0</v>
       </c>
       <c r="O38">
         <v>154048797234.0</v>
       </c>
       <c r="P38">
         <v>186164494832.0</v>
       </c>
       <c r="Q38">
         <v>161292654650.0</v>
       </c>
       <c r="R38">
         <v>162294261200.0</v>
       </c>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
     </row>
     <row r="39" spans="1:22">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
-        <v>29559304000.0</v>
+        <v>29559303000.0</v>
       </c>
       <c r="C39">
-        <v>26694908000.0</v>
+        <v>26694908001.0</v>
       </c>
       <c r="D39">
         <v>20734347000.0</v>
       </c>
       <c r="E39">
-        <v>17476020000.0</v>
+        <v>30595817048.0</v>
       </c>
       <c r="F39">
         <v>18816694000.0</v>
       </c>
       <c r="G39">
         <v>51604961000.0</v>
       </c>
       <c r="H39">
         <v>60642202000.0</v>
       </c>
       <c r="I39">
-        <v>44429029000.0</v>
+        <v>47698466616.0</v>
       </c>
       <c r="J39">
         <v>42661153000.0</v>
       </c>
       <c r="K39">
         <v>21229261000.0</v>
       </c>
       <c r="L39">
         <v>59625478720.0</v>
       </c>
       <c r="M39">
         <v>100562629796.0</v>
       </c>
       <c r="N39">
         <v>89775680856.0</v>
       </c>
       <c r="O39">
         <v>37574759229.0</v>
       </c>
       <c r="P39">
         <v>265834210212.0</v>
       </c>
       <c r="Q39">
         <v>290069472948.0</v>
       </c>
       <c r="R39">
         <v>110968738408.0</v>
       </c>
       <c r="S39">
         <v>120658239257.0</v>
       </c>
       <c r="T39"/>
       <c r="U39">
         <v>128137084407.0</v>
       </c>
-      <c r="V39"/>
+      <c r="V39">
+        <v>-100540804.0</v>
+      </c>
     </row>
     <row r="40" spans="1:22">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
         <v>10753448000.0</v>
       </c>
       <c r="C40">
         <v>15598175000.0</v>
       </c>
       <c r="D40">
         <v>5808050000.0</v>
       </c>
       <c r="E40">
         <v>9753795000.0</v>
       </c>
       <c r="F40">
         <v>10746182000.0</v>
       </c>
       <c r="G40">
         <v>25303433000.0</v>
       </c>
       <c r="H40">
         <v>29184435000.0</v>
@@ -4391,51 +4399,51 @@
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41">
         <v>36930846500.0</v>
       </c>
       <c r="P41">
         <v>39242028169.0</v>
       </c>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
     </row>
     <row r="42" spans="1:22">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
-        <v>611687380000.0</v>
+        <v>608263004000.0</v>
       </c>
       <c r="C42">
         <v>608263004000.0</v>
       </c>
       <c r="D42">
         <v>608263004000.0</v>
       </c>
       <c r="E42">
         <v>608263004000.0</v>
       </c>
       <c r="F42">
         <v>608263004000.0</v>
       </c>
       <c r="G42">
         <v>608263004000.0</v>
       </c>
       <c r="H42">
         <v>608263004000.0</v>
       </c>
       <c r="I42">
         <v>608263004000.0</v>
       </c>
       <c r="J42">
         <v>608263004000.0</v>
       </c>
@@ -5264,51 +5272,53 @@
       <c r="M58">
         <v>1837262614583.0</v>
       </c>
       <c r="N58">
         <v>1775074870489.0</v>
       </c>
       <c r="O58">
         <v>1742295787440.0</v>
       </c>
       <c r="P58">
         <v>1735326043294.0</v>
       </c>
       <c r="Q58">
         <v>1679841169693.0</v>
       </c>
       <c r="R58">
         <v>1658296360439.0</v>
       </c>
       <c r="S58">
         <v>1729445374508.0</v>
       </c>
       <c r="T58"/>
       <c r="U58">
         <v>1692634303447.0</v>
       </c>
-      <c r="V58"/>
+      <c r="V58">
+        <v>-51622058564.0</v>
+      </c>
     </row>
     <row r="59" spans="1:22">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
@@ -8407,51 +8417,53 @@
       <c r="H12">
         <v>169697205611.0</v>
       </c>
       <c r="I12"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>128</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>129</v>
       </c>
       <c r="B14">
         <v>20176205000.0</v>
       </c>
-      <c r="C14"/>
+      <c r="C14">
+        <v>33572234913.0</v>
+      </c>
       <c r="D14">
         <v>44429039000.0</v>
       </c>
       <c r="E14">
         <v>53048670000.0</v>
       </c>
       <c r="F14">
         <v>61451007000.0</v>
       </c>
       <c r="G14">
         <v>65174681000.0</v>
       </c>
       <c r="H14">
         <v>53444192000.0</v>
       </c>
       <c r="I14">
         <v>26354253605.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>130</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
@@ -8951,57 +8963,57 @@
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
         <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="2" spans="1:22">
       <c r="A2" t="s">
         <v>117</v>
       </c>
       <c r="B2">
-        <v>33755183838.0</v>
+        <v>33755184000.0</v>
       </c>
       <c r="C2">
         <v>13488374000.0</v>
       </c>
       <c r="D2">
-        <v>32134434426.0</v>
+        <v>32134434000.0</v>
       </c>
       <c r="E2">
         <v>54210847000.0</v>
       </c>
       <c r="F2">
         <v>93157316000.0</v>
       </c>
       <c r="G2">
         <v>27783802000.0</v>
       </c>
       <c r="H2">
         <v>3892101000.0</v>
       </c>
       <c r="I2">
         <v>17171162000.0</v>
       </c>
       <c r="J2">
         <v>7314338000.0</v>
       </c>
       <c r="K2">
         <v>10381315000.0</v>
       </c>
       <c r="L2">
         <v>8159437626.0</v>
       </c>
@@ -9019,57 +9031,57 @@
       </c>
       <c r="Q2">
         <v>11064847808.0</v>
       </c>
       <c r="R2">
         <v>10484757842.0</v>
       </c>
       <c r="S2">
         <v>9889476761.0</v>
       </c>
       <c r="T2">
         <v>23593062167.0</v>
       </c>
       <c r="U2">
         <v>14432702135.0</v>
       </c>
       <c r="V2">
         <v>16481687464.0</v>
       </c>
     </row>
     <row r="3" spans="1:22">
       <c r="A3" t="s">
         <v>118</v>
       </c>
       <c r="B3">
-        <v>411096750</v>
+        <v>411097000</v>
       </c>
       <c r="C3">
         <v>2755128000</v>
       </c>
       <c r="D3">
-        <v>9293814280</v>
+        <v>1516505000</v>
       </c>
       <c r="E3">
         <v>6729509000</v>
       </c>
       <c r="F3">
         <v>1047800000</v>
       </c>
       <c r="G3">
         <v>7841325000</v>
       </c>
       <c r="H3">
         <v>112957000</v>
       </c>
       <c r="I3">
         <v>41276000</v>
       </c>
       <c r="J3">
         <v>4595610000</v>
       </c>
       <c r="K3">
         <v>28434834000</v>
       </c>
       <c r="L3">
         <v>37183152</v>
       </c>
@@ -9139,57 +9151,57 @@
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
     </row>
     <row r="6" spans="1:22">
       <c r="A6" t="s">
         <v>121</v>
       </c>
       <c r="B6">
-        <v>-18427133281.0</v>
+        <v>-18427133000.0</v>
       </c>
       <c r="C6">
         <v>20266810000.0</v>
       </c>
       <c r="D6">
-        <v>-79668942030.0</v>
+        <v>-18646060000.0</v>
       </c>
       <c r="E6">
         <v>-22076412000.0</v>
       </c>
       <c r="F6">
         <v>-38946469000.0</v>
       </c>
       <c r="G6">
         <v>65373514000.0</v>
       </c>
       <c r="H6">
         <v>23891701000.0</v>
       </c>
       <c r="I6">
         <v>-13279061000.0</v>
       </c>
       <c r="J6">
         <v>9856824000.0</v>
       </c>
       <c r="K6">
         <v>-3071834000.0</v>
       </c>
       <c r="L6">
         <v>2221877736.0</v>
       </c>
@@ -9430,62 +9442,68 @@
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
     </row>
     <row r="14" spans="1:22">
       <c r="A14" t="s">
         <v>129</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>1138392000.0</v>
+      </c>
       <c r="C14">
         <v>4250420000.0</v>
       </c>
-      <c r="D14"/>
+      <c r="D14">
+        <v>9906940000.0</v>
+      </c>
       <c r="E14">
         <v>2921440000.0</v>
       </c>
       <c r="F14">
         <v>3097405000.0</v>
       </c>
-      <c r="G14"/>
+      <c r="G14">
+        <v>6584694475.0</v>
+      </c>
       <c r="H14">
         <v>8226747000.0</v>
       </c>
       <c r="I14">
         <v>4030447000.0</v>
       </c>
       <c r="J14">
         <v>8486664000.0</v>
       </c>
       <c r="K14">
         <v>10018014000.0</v>
       </c>
       <c r="L14">
         <v>11221007490.0</v>
       </c>
       <c r="M14">
         <v>11392093234.0</v>
       </c>
       <c r="N14">
         <v>11797923417.0</v>
       </c>
       <c r="O14">
         <v>13227788732.0</v>
       </c>
       <c r="P14">
@@ -9519,57 +9537,57 @@
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
     </row>
     <row r="16" spans="1:22">
       <c r="A16" t="s">
         <v>131</v>
       </c>
       <c r="B16">
-        <v>15328050557.0</v>
+        <v>15328051000.0</v>
       </c>
       <c r="C16">
         <v>33755184000.0</v>
       </c>
       <c r="D16">
-        <v>13488374297.0</v>
+        <v>13488374000.0</v>
       </c>
       <c r="E16">
         <v>32134434000.0</v>
       </c>
       <c r="F16">
         <v>54210847000.0</v>
       </c>
       <c r="G16">
         <v>93157316000.0</v>
       </c>
       <c r="H16">
         <v>27783802000.0</v>
       </c>
       <c r="I16">
         <v>3892101000.0</v>
       </c>
       <c r="J16">
         <v>17171162000.0</v>
       </c>
       <c r="K16">
         <v>7309481000.0</v>
       </c>
       <c r="L16">
         <v>10381315362.0</v>
       </c>
@@ -9613,57 +9631,57 @@
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
     </row>
     <row r="18" spans="1:22">
       <c r="A18" t="s">
         <v>133</v>
       </c>
       <c r="B18">
-        <v>-18443349498.0</v>
+        <v>-18443349000.0</v>
       </c>
       <c r="C18">
         <v>-145209565000.0</v>
       </c>
       <c r="D18">
-        <v>-16424631034.0</v>
+        <v>-17763891000.0</v>
       </c>
       <c r="E18">
         <v>-26942350000.0</v>
       </c>
       <c r="F18">
         <v>-39374236000.0</v>
       </c>
       <c r="G18">
         <v>-440159593000.0</v>
       </c>
       <c r="H18">
         <v>52000254000.0</v>
       </c>
       <c r="I18">
         <v>-143596334000.0</v>
       </c>
       <c r="J18">
         <v>7363297000.0</v>
       </c>
       <c r="K18">
         <v>5208540000.0</v>
       </c>
       <c r="L18">
         <v>15296173862.0</v>
       </c>
@@ -9835,57 +9853,57 @@
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21">
         <v>-6238458798.0</v>
       </c>
       <c r="P21">
         <v>116565399.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
     </row>
     <row r="22" spans="1:22">
       <c r="A22" t="s">
         <v>99</v>
       </c>
       <c r="B22">
-        <v>-25500774255.0</v>
+        <v>-25500774000.0</v>
       </c>
       <c r="C22">
         <v>-148954493000.0</v>
       </c>
       <c r="D22">
-        <v>-36826596710.0</v>
+        <v>-36826597000.0</v>
       </c>
       <c r="E22">
         <v>-46540109000.0</v>
       </c>
       <c r="F22">
         <v>-53707895000.0</v>
       </c>
       <c r="G22">
         <v>-123238061256.0</v>
       </c>
       <c r="H22">
         <v>-5211766000.0</v>
       </c>
       <c r="I22">
         <v>113767537000.0</v>
       </c>
       <c r="J22">
         <v>-63777574000.0</v>
       </c>
       <c r="K22">
         <v>-418984619000.0</v>
       </c>
       <c r="L22">
         <v>-65026248300.0</v>
       </c>
@@ -9953,69 +9971,71 @@
       <c r="L23">
         <v>-3985566000.0</v>
       </c>
       <c r="M23">
         <v>-303387607.0</v>
       </c>
       <c r="N23">
         <v>-1734358500.0</v>
       </c>
       <c r="O23">
         <v>-40999780216.0</v>
       </c>
       <c r="P23">
         <v>495908969.0</v>
       </c>
       <c r="Q23">
         <v>-1018388892.0</v>
       </c>
       <c r="R23">
         <v>-2984722392.0</v>
       </c>
       <c r="S23">
         <v>-3093247500.0</v>
       </c>
       <c r="T23">
-        <v>-2136097679.0</v>
+        <v>91122288654.0</v>
       </c>
       <c r="U23">
         <v>760448551.0</v>
       </c>
       <c r="V23">
         <v>1447967995.0</v>
       </c>
     </row>
     <row r="24" spans="1:22">
       <c r="A24" t="s">
         <v>138</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>16216000.0</v>
+      </c>
       <c r="C24">
         <v>989974000.0</v>
       </c>
       <c r="D24">
-        <v>4411535610.0</v>
+        <v>-882169000.0</v>
       </c>
       <c r="E24">
         <v>4865938000.0</v>
       </c>
       <c r="F24">
         <v>427767000.0</v>
       </c>
       <c r="G24">
         <v>29819890000.0</v>
       </c>
       <c r="H24">
         <v>60818000.0</v>
       </c>
       <c r="I24">
         <v>60000000.0</v>
       </c>
       <c r="J24">
         <v>1392738000.0</v>
       </c>
       <c r="K24">
         <v>-3934274000.0</v>
       </c>
       <c r="L24">
         <v>-388724758.0</v>
       </c>
@@ -10032,55 +10052,59 @@
         <v>307003636.0</v>
       </c>
       <c r="Q24">
         <v>-699689590.0</v>
       </c>
       <c r="R24">
         <v>739405954.0</v>
       </c>
       <c r="S24">
         <v>-3456754859.0</v>
       </c>
       <c r="T24">
         <v>-1601775678.0</v>
       </c>
       <c r="U24">
         <v>1227032005.0</v>
       </c>
       <c r="V24">
         <v>1447967995.0</v>
       </c>
     </row>
     <row r="25" spans="1:22">
       <c r="A25" t="s">
         <v>139</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>6330129000.0</v>
+      </c>
       <c r="C25">
         <v>2249636000.0</v>
       </c>
-      <c r="D25"/>
+      <c r="D25">
+        <v>10672271000.0</v>
+      </c>
       <c r="E25">
         <v>23405828000.0</v>
       </c>
       <c r="F25">
         <v>12284054000.0</v>
       </c>
       <c r="G25">
         <v>-432528267000.0</v>
       </c>
       <c r="H25">
         <v>49098230000.0</v>
       </c>
       <c r="I25">
         <v>-228604509000.0</v>
       </c>
       <c r="J25">
         <v>67249817000.0</v>
       </c>
       <c r="K25">
         <v>442609978000.0</v>
       </c>
       <c r="L25">
         <v>69064231520.0</v>
       </c>
       <c r="M25">
@@ -10238,56 +10262,58 @@
         <v>116565399.0</v>
       </c>
       <c r="Q28">
         <v>-1318388892.0</v>
       </c>
       <c r="R28">
         <v>101715273208.0</v>
       </c>
       <c r="S28">
         <v>-3393247500.0</v>
       </c>
       <c r="T28">
         <v>18367238653.0</v>
       </c>
       <c r="U28">
         <v>-500000000.0</v>
       </c>
       <c r="V28">
         <v>-600000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:22">
       <c r="A29" t="s">
         <v>143</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>-18032253000.0</v>
+      </c>
       <c r="C29">
         <v>-142454437000.0</v>
       </c>
       <c r="D29">
-        <v>-74786663370.0</v>
+        <v>-16247386000.0</v>
       </c>
       <c r="E29">
         <v>-20212841000.0</v>
       </c>
       <c r="F29">
         <v>-38326436000.0</v>
       </c>
       <c r="G29">
         <v>-432528267000.0</v>
       </c>
       <c r="H29">
         <v>52113211000.0</v>
       </c>
       <c r="I29">
         <v>-110806525000.0</v>
       </c>
       <c r="J29">
         <v>11958907000.0</v>
       </c>
       <c r="K29">
         <v>33643374000.0</v>
       </c>
       <c r="L29">
         <v>15258990710.0</v>
       </c>
@@ -10304,56 +10330,58 @@
         <v>-51279811157.0</v>
       </c>
       <c r="Q29">
         <v>-33627186466.0</v>
       </c>
       <c r="R29">
         <v>-32019508744.0</v>
       </c>
       <c r="S29">
         <v>7674296939.0</v>
       </c>
       <c r="T29">
         <v>-27825669077.0</v>
       </c>
       <c r="U29">
         <v>-46840169238.0</v>
       </c>
       <c r="V29">
         <v>-7623910160.0</v>
       </c>
     </row>
     <row r="30" spans="1:22">
       <c r="A30" t="s">
         <v>144</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>-394881000.0</v>
+      </c>
       <c r="C30">
         <v>-2178753000.0</v>
       </c>
       <c r="D30">
-        <v>-4882278660.0</v>
+        <v>-2398674000.0</v>
       </c>
       <c r="E30">
         <v>-1863571000.0</v>
       </c>
       <c r="F30">
         <v>-620033000.0</v>
       </c>
       <c r="G30">
         <v>23268563000.0</v>
       </c>
       <c r="H30">
         <v>4002203000.0</v>
       </c>
       <c r="I30">
         <v>325524000.0</v>
       </c>
       <c r="J30">
         <v>3916208000.0</v>
       </c>
       <c r="K30">
         <v>-31351085000.0</v>
       </c>
       <c r="L30">
         <v>-5316546971.0</v>
       </c>