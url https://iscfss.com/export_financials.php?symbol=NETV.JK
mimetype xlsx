--- v2 (2026-07-29)
+++ v3 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -232,50 +232,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2318,3151 +2321,3282 @@
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V62"/>
+  <dimension ref="A1:W62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="22" max="22" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:22">
+      <c r="W1" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2">
+        <v>64198684000.0</v>
+      </c>
+      <c r="C2">
         <v>53560475000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>43322900000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>154681466000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>147204022000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>112821926000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>71892161000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>412082157000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>385958843000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>392013725000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>345283437000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>268651079316.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>234859155200.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>191324896326.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>177989846674.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>180766112299.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>189292285250.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>172450114046.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>199948589312.0</v>
       </c>
-      <c r="T2"/>
-      <c r="U2">
+      <c r="U2"/>
+      <c r="V2">
         <v>216415585741.0</v>
       </c>
-      <c r="V2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:22">
+      <c r="W2"/>
+    </row>
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
-    </row>
-    <row r="4" spans="1:22">
+      <c r="W3"/>
+    </row>
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-    </row>
-    <row r="5" spans="1:22">
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5">
         <v>3424376000.0</v>
       </c>
       <c r="C5">
         <v>3424376000.0</v>
       </c>
       <c r="D5">
+        <v>3424376000.0</v>
+      </c>
+      <c r="E5">
         <v>4253315000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>3959208000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>3665100000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>3370992000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>3866323000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1467316000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>2014603000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>2561890000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>6375111760.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>5833753870.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>5259259077.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>4751038091.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>3443195742.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>3132847768.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>2826253222.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1166039441818.0</v>
       </c>
-      <c r="T5"/>
       <c r="U5"/>
-      <c r="V5">
+      <c r="V5"/>
+      <c r="W5">
         <v>77280454323.0</v>
       </c>
     </row>
-    <row r="6" spans="1:22">
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
-    </row>
-    <row r="7" spans="1:22">
+      <c r="W6"/>
+    </row>
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-      <c r="G7">
+      <c r="G7"/>
+      <c r="H7">
         <v>0.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>26090402413.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>28047914206.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>31990596549.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>43364123911.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>47593791734.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>51739088269.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>55897529672.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>59635581088.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>63298922580.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>16206481868.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>20574920219.0</v>
       </c>
-      <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-    </row>
-    <row r="8" spans="1:22">
+      <c r="W7"/>
+    </row>
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8">
         <v>3827014179100.0</v>
       </c>
       <c r="C8">
         <v>3827014179100.0</v>
       </c>
       <c r="D8">
         <v>3827014179100.0</v>
       </c>
       <c r="E8">
         <v>3827014179100.0</v>
       </c>
       <c r="F8">
         <v>3827014179100.0</v>
       </c>
       <c r="G8">
         <v>3827014179100.0</v>
       </c>
       <c r="H8">
-        <v>2345317724000.0</v>
+        <v>3827014179100.0</v>
       </c>
       <c r="I8">
         <v>2345317724000.0</v>
       </c>
       <c r="J8">
         <v>2345317724000.0</v>
       </c>
       <c r="K8">
         <v>2345317724000.0</v>
       </c>
       <c r="L8">
         <v>2345317724000.0</v>
       </c>
       <c r="M8">
         <v>2345317724000.0</v>
       </c>
       <c r="N8">
         <v>2345317724000.0</v>
       </c>
       <c r="O8">
         <v>2345317724000.0</v>
       </c>
       <c r="P8">
         <v>2345317724000.0</v>
       </c>
       <c r="Q8">
         <v>2345317724000.0</v>
       </c>
       <c r="R8">
         <v>2345317724000.0</v>
       </c>
-      <c r="S8"/>
+      <c r="S8">
+        <v>2345317724000.0</v>
+      </c>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-    </row>
-    <row r="9" spans="1:22">
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
-[...1 lines deleted...]
-      </c>
+      <c r="C9"/>
       <c r="D9">
         <v>608263003870.0</v>
       </c>
       <c r="E9">
         <v>608263003870.0</v>
       </c>
       <c r="F9">
         <v>608263003870.0</v>
       </c>
       <c r="G9">
         <v>608263003870.0</v>
       </c>
       <c r="H9">
         <v>608263003870.0</v>
       </c>
-      <c r="I9"/>
+      <c r="I9">
+        <v>608263003870.0</v>
+      </c>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
+      <c r="L9"/>
       <c r="M9">
         <v>608263003870.0</v>
       </c>
       <c r="N9">
         <v>608263003870.0</v>
       </c>
       <c r="O9">
         <v>608263003870.0</v>
       </c>
       <c r="P9">
         <v>608263003870.0</v>
       </c>
       <c r="Q9">
         <v>608263003870.0</v>
       </c>
       <c r="R9">
         <v>608263003870.0</v>
       </c>
-      <c r="S9"/>
+      <c r="S9">
+        <v>608263003870.0</v>
+      </c>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
-    </row>
-    <row r="10" spans="1:22">
+      <c r="W9"/>
+    </row>
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10">
+        <v>10257818000.0</v>
+      </c>
+      <c r="C10">
         <v>15328051000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>33755184000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>13488374000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>32134434000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>54210847000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>59490722000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>430132000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3892101000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>17171162000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>7309481000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>470327103.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>627855636.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>595293979.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>540691755.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>438526856.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>570112581.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>322847608.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>266978440.0</v>
       </c>
-      <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10">
         <v>119580116.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-100540804.0</v>
       </c>
     </row>
-    <row r="11" spans="1:22">
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>23000000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>7800000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>23000000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>28000000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>93157316330.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>27783802420.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
-    </row>
-    <row r="12" spans="1:22">
+      <c r="W11"/>
+    </row>
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
+        <v>10257818000.0</v>
+      </c>
+      <c r="C12">
         <v>15328051000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>33755184000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>13488374000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>32134434000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>54210847000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>59490722000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>430132000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3892101000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>644991000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>7309481000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>470327103.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>627855636.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>595293979.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>540691755.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>438526856.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>570112581.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>322847608.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>266978440.0</v>
       </c>
-      <c r="T12"/>
-      <c r="U12">
+      <c r="U12"/>
+      <c r="V12">
         <v>119580116.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>100540804.0</v>
       </c>
     </row>
-    <row r="13" spans="1:22">
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
         <v>20</v>
       </c>
       <c r="B13">
         <v>3827014179000.0</v>
       </c>
       <c r="C13">
         <v>3827014179000.0</v>
       </c>
       <c r="D13">
         <v>3827014179000.0</v>
       </c>
       <c r="E13">
         <v>3827014179000.0</v>
       </c>
       <c r="F13">
         <v>3827014179000.0</v>
       </c>
       <c r="G13">
         <v>3827014179000.0</v>
       </c>
       <c r="H13">
-        <v>2345317724000.0</v>
+        <v>3827014179000.0</v>
       </c>
       <c r="I13">
         <v>2345317724000.0</v>
       </c>
       <c r="J13">
         <v>2345317724000.0</v>
       </c>
       <c r="K13">
         <v>2345317724000.0</v>
       </c>
       <c r="L13">
         <v>2345317724000.0</v>
       </c>
       <c r="M13">
         <v>2345317724000.0</v>
       </c>
       <c r="N13">
         <v>2345317724000.0</v>
       </c>
       <c r="O13">
         <v>2345317724000.0</v>
       </c>
       <c r="P13">
         <v>2345317724000.0</v>
       </c>
       <c r="Q13">
         <v>2345317724000.0</v>
       </c>
       <c r="R13">
         <v>2345317724000.0</v>
       </c>
       <c r="S13">
+        <v>2345317724000.0</v>
+      </c>
+      <c r="T13">
         <v>1675188218400.0</v>
       </c>
-      <c r="T13"/>
-      <c r="U13">
+      <c r="U13"/>
+      <c r="V13">
         <v>1675188218400.0</v>
       </c>
-      <c r="V13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:22">
+      <c r="W13"/>
+    </row>
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
         <v>41360518000.0</v>
       </c>
       <c r="C14">
         <v>41360518000.0</v>
       </c>
       <c r="D14">
         <v>41360518000.0</v>
       </c>
       <c r="E14">
-        <v>25302591000.0</v>
+        <v>41360518000.0</v>
       </c>
       <c r="F14">
         <v>25302591000.0</v>
       </c>
       <c r="G14">
         <v>25302591000.0</v>
       </c>
       <c r="H14">
-        <v>11726589000.0</v>
+        <v>25302591000.0</v>
       </c>
       <c r="I14">
         <v>11726589000.0</v>
       </c>
       <c r="J14">
         <v>11726589000.0</v>
       </c>
       <c r="K14">
         <v>11726589000.0</v>
       </c>
       <c r="L14">
+        <v>11726589000.0</v>
+      </c>
+      <c r="M14">
         <v>23453177240.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11726588620.0</v>
       </c>
       <c r="N14">
         <v>11726588620.0</v>
       </c>
       <c r="O14">
-        <v>23453177240.0</v>
+        <v>11726588620.0</v>
       </c>
       <c r="P14">
         <v>23453177240.0</v>
       </c>
       <c r="Q14">
         <v>23453177240.0</v>
       </c>
       <c r="R14">
+        <v>23453177240.0</v>
+      </c>
+      <c r="S14">
         <v>11726588620.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>8375942855.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>8375941229.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8758594142.0</v>
       </c>
       <c r="V14">
         <v>8758594142.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:22">
+      <c r="W14">
+        <v>8758594142.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-    </row>
-    <row r="16" spans="1:22">
+      <c r="W15"/>
+    </row>
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
         <v>23</v>
       </c>
-      <c r="B16"/>
-      <c r="C16">
+      <c r="B16">
+        <v>3255699000.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
         <v>305342000.0</v>
       </c>
-      <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>164297000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>404297000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>592297000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>7448092907.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>8311608131.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2049575699.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1301330700.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>3174623200.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>5365465700.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>7595205700.0</v>
       </c>
-      <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
-    </row>
-    <row r="17" spans="1:22">
+      <c r="W16"/>
+    </row>
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-    </row>
-    <row r="18" spans="1:22">
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-    </row>
-    <row r="19" spans="1:22">
+      <c r="W18"/>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
-    </row>
-    <row r="20" spans="1:22">
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20">
         <v>151413210000.0</v>
       </c>
       <c r="C20">
         <v>151413210000.0</v>
       </c>
       <c r="D20">
         <v>151413210000.0</v>
       </c>
       <c r="E20">
         <v>151413210000.0</v>
       </c>
       <c r="F20">
         <v>151413210000.0</v>
       </c>
       <c r="G20">
         <v>151413210000.0</v>
       </c>
       <c r="H20">
         <v>151413210000.0</v>
       </c>
       <c r="I20">
         <v>151413210000.0</v>
       </c>
       <c r="J20">
         <v>151413210000.0</v>
       </c>
       <c r="K20">
         <v>151413210000.0</v>
       </c>
       <c r="L20">
-        <v>151413209567.0</v>
+        <v>151413210000.0</v>
       </c>
       <c r="M20">
         <v>151413209567.0</v>
       </c>
       <c r="N20">
         <v>151413209567.0</v>
       </c>
       <c r="O20">
         <v>151413209567.0</v>
       </c>
       <c r="P20">
+        <v>151413209567.0</v>
+      </c>
+      <c r="Q20">
         <v>151413209566.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>151413209567.0</v>
       </c>
       <c r="R20">
         <v>151413209567.0</v>
       </c>
-      <c r="S20"/>
+      <c r="S20">
+        <v>151413209567.0</v>
+      </c>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-    </row>
-    <row r="21" spans="1:22">
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21">
+        <v>15968750000.0</v>
+      </c>
+      <c r="C21">
         <v>18250000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>20622165000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>23039732000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>25457298000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>27874865000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>30292431000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>32709998000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>35145413000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>32545118000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>28181437000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>152730966597.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1454076722.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1426830289.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>152960901581.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>152919371640.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>152613141644.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1281745627.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>151735503483.0</v>
       </c>
-      <c r="T21"/>
-      <c r="U21">
+      <c r="U21"/>
+      <c r="V21">
         <v>153346973067.0</v>
       </c>
-      <c r="V21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:22">
+      <c r="W21"/>
+    </row>
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22">
+        <v>453558913000.0</v>
+      </c>
+      <c r="C22">
         <v>462164409000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>466704997000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>502116963000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>511232059000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>497290061000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>505070855000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>514704981000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>518307743000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>529399521000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>524580069000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>774312823286.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>782249422053.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>791298867076.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>803684751725.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>813777473508.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>828684826605.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>836694343640.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>827087062022.0</v>
       </c>
-      <c r="T22"/>
-      <c r="U22">
+      <c r="U22"/>
+      <c r="V22">
         <v>838734989853.0</v>
       </c>
-      <c r="V22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:22">
+      <c r="W22"/>
+    </row>
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23">
+        <v>826753625000.0</v>
+      </c>
+      <c r="C23">
         <v>841730478000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>857505744000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>959688448000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>989578233000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1006168340000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1044869044000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1093069199000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1097190597000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1198029183000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1215005763000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1561278746271.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1598975225631.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1616903329852.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1650328241919.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1675273968491.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1680052491605.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1702852204960.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1701981142344.0</v>
       </c>
-      <c r="T23"/>
-      <c r="U23">
+      <c r="U23"/>
+      <c r="V23">
         <v>1716375739505.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>51622058564.0</v>
       </c>
     </row>
-    <row r="24" spans="1:22">
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
         <v>31</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
-[...1 lines deleted...]
-      </c>
+      <c r="C24"/>
       <c r="D24">
         <v>0.0</v>
       </c>
       <c r="E24">
         <v>0.0</v>
       </c>
       <c r="F24">
         <v>0.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="G24">
+        <v>0.0</v>
+      </c>
+      <c r="H24"/>
+      <c r="I24">
         <v>318947386270.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>325600000000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>0.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>537450210530.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1104329095500.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1106682579380.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1106982579380.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q24">
         <v>0.0</v>
       </c>
       <c r="R24">
         <v>0.0</v>
       </c>
-      <c r="S24"/>
+      <c r="S24">
+        <v>0.0</v>
+      </c>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-    </row>
-    <row r="25" spans="1:22">
+      <c r="W24"/>
+    </row>
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
+      <c r="C25"/>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
       <c r="H25">
+        <v>0.0</v>
+      </c>
+      <c r="I25">
         <v>336790797150.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>569668364660.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1138973865760.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1146024474780.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1150657644200.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>47921602440.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>7860255920.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>9463650540.0</v>
       </c>
-      <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
-    </row>
-    <row r="26" spans="1:22">
+      <c r="W25"/>
+    </row>
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-    </row>
-    <row r="27" spans="1:22">
+      <c r="W26"/>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-    </row>
-    <row r="28" spans="1:22">
+      <c r="W27"/>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
+        <v>382318822000.0</v>
+      </c>
+      <c r="C28">
         <v>377248589000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>358821456000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>218861866000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>200215806000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>178139393000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>172859518000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1271604112000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1276752268000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1122178104000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1145172657000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1156853216559.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1164575984564.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1171120471501.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1175213125141.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1179278631532.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1130302175988.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1135217879312.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1168872636685.0</v>
       </c>
-      <c r="T28"/>
-      <c r="U28">
+      <c r="U28"/>
+      <c r="V28">
         <v>1175765413477.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>100540804.0</v>
       </c>
     </row>
-    <row r="29" spans="1:22">
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
         <v>36</v>
       </c>
       <c r="B29">
+        <v>764505630004.0</v>
+      </c>
+      <c r="C29">
         <v>787992203162.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>813492977417.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>803050009715.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>839582498596.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>885828499678.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>939242286548.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>594872824723.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>604338197948.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>345880161814.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>411964367502.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>835373945750.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>903593836163.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>985477650844.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1051571917038.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1083813358279.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1141975217544.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1186371629428.0</v>
       </c>
-      <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
-    </row>
-    <row r="30" spans="1:22">
+      <c r="W29"/>
+    </row>
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
+        <v>28651536000.0</v>
+      </c>
+      <c r="C30">
         <v>27307341000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>20119196000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>16200865000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>24976558000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>40236846000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>38354556000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>51200302000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>78812588000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>119494726000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>137924814000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>186605124063.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>227129565771.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>249439168414.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>248016823668.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>188280889592.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>214085445931.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>211023745082.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>175263969890.0</v>
       </c>
-      <c r="T30"/>
-      <c r="U30">
+      <c r="U30"/>
+      <c r="V30">
         <v>144382767080.0</v>
       </c>
-      <c r="V30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:22">
+      <c r="W30"/>
+    </row>
+    <row r="31" spans="1:23">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>-217507220351.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-185524249168.0</v>
       </c>
-      <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
-    </row>
-    <row r="32" spans="1:22">
+      <c r="W31"/>
+    </row>
+    <row r="32" spans="1:23">
       <c r="A32" t="s">
         <v>39</v>
       </c>
       <c r="B32">
+        <v>54276146106.0</v>
+      </c>
+      <c r="C32">
         <v>73781541898.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>95471229326.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>156448021557.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>192617136318.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>248763783935.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>312427773604.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-772147454114.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-739956962747.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-1235095012118.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-1184259027170.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-223668410773.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>405819323812.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>494464363847.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>544421658036.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-568112202112.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-514271083548.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-482819272164.0</v>
       </c>
-      <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
-    </row>
-    <row r="33" spans="1:22">
+      <c r="W32"/>
+    </row>
+    <row r="33" spans="1:23">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
+        <v>304349938000.0</v>
+      </c>
+      <c r="C33">
         <v>307371374000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>310231458000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>407147899000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>403759162000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>395613892000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>390347950000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>466091583000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>451749135000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>505828792000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>523962137000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>530349148103.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>533974277214.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>531430342937.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>551199287138.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>595223757915.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>560728079471.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>574367575242.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>578704892736.0</v>
       </c>
-      <c r="T33"/>
-      <c r="U33">
+      <c r="U33"/>
+      <c r="V33">
         <v>605001318049.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>-100540804.0</v>
       </c>
     </row>
-    <row r="34" spans="1:22">
+    <row r="34" spans="1:23">
       <c r="A34" t="s">
         <v>41</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
-    </row>
-    <row r="35" spans="1:22">
+      <c r="W34"/>
+    </row>
+    <row r="35" spans="1:23">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
+        <v>19185880000.0</v>
+      </c>
+      <c r="C35">
         <v>18167293000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>17148706000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>24827431000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>20931135000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>22553633000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>27380547000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>375991422000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>390996795000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>63983952000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>68178870000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>609886415011.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1178080989978.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1184066247421.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1187588490695.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>87163630606.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>46245674011.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>46992458557.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>36672197941.0</v>
       </c>
-      <c r="T35"/>
-      <c r="U35">
+      <c r="U35"/>
+      <c r="V35">
         <v>1193179962236.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>-51622058564.0</v>
       </c>
     </row>
-    <row r="36" spans="1:22">
+    <row r="36" spans="1:23">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
+        <v>2764843000.0</v>
+      </c>
+      <c r="C36">
         <v>2770287000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>2770288000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>3443848000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>4165951000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>4171938000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>4275786000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>7031619000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-28111072000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>7047029000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>7049890000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7065935995.0</v>
       </c>
       <c r="M36">
         <v>7065935995.0</v>
       </c>
       <c r="N36">
+        <v>7065935995.0</v>
+      </c>
+      <c r="O36">
         <v>7065935994.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>7065935995.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>7018158991.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>7018158992.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>66050191659.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>7195463993.0</v>
       </c>
-      <c r="T36"/>
-      <c r="U36">
+      <c r="U36"/>
+      <c r="V36">
         <v>7264463993.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-100540804.0</v>
       </c>
     </row>
-    <row r="37" spans="1:22">
+    <row r="37" spans="1:23">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
-    </row>
-    <row r="38" spans="1:22">
+      <c r="W37"/>
+    </row>
+    <row r="38" spans="1:23">
       <c r="A38" t="s">
         <v>45</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>121297055630.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>166544755690.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>158793590900.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>145924803000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>131543969210.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>133175158770.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>154925689380.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>147160915640.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>136037006090.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>154048797234.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>186164494832.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>161292654650.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>162294261200.0</v>
       </c>
-      <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
-    </row>
-    <row r="39" spans="1:22">
+      <c r="W38"/>
+    </row>
+    <row r="39" spans="1:23">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
+        <v>29935419000.0</v>
+      </c>
+      <c r="C39">
         <v>29559303000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>26694908001.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>20734347000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>30595817048.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>18816694000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>51604961000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>60642202000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>47698466616.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>42661153000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>21229261000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>59625478720.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>100562629796.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>89775680856.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>37574759229.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>265834210212.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>290069472948.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>110968738408.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>120658239257.0</v>
       </c>
-      <c r="T39"/>
-      <c r="U39">
+      <c r="U39"/>
+      <c r="V39">
         <v>128137084407.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>-100540804.0</v>
       </c>
     </row>
-    <row r="40" spans="1:22">
+    <row r="40" spans="1:23">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
+        <v>8096518000.0</v>
+      </c>
+      <c r="C40">
         <v>10753448000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>15598175000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>5808050000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>9753795000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>10746182000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>25303433000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>29184435000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>64200256000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>417534194000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>387411903000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>390843657712.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>375378121102.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>360275212892.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>350319946670.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>332426121238.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>315925712081.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>301516121303.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>294827602596.0</v>
       </c>
-      <c r="T40"/>
-      <c r="U40">
+      <c r="U40"/>
+      <c r="V40">
         <v>260905812513.0</v>
       </c>
-      <c r="V40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:22">
+      <c r="W40"/>
+    </row>
+    <row r="41" spans="1:23">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>36930846500.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>39242028169.0</v>
       </c>
-      <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
-    </row>
-    <row r="42" spans="1:22">
+      <c r="W41"/>
+    </row>
+    <row r="42" spans="1:23">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
         <v>608263004000.0</v>
       </c>
       <c r="C42">
         <v>608263004000.0</v>
       </c>
       <c r="D42">
         <v>608263004000.0</v>
       </c>
       <c r="E42">
         <v>608263004000.0</v>
       </c>
       <c r="F42">
         <v>608263004000.0</v>
       </c>
       <c r="G42">
         <v>608263004000.0</v>
       </c>
       <c r="H42">
         <v>608263004000.0</v>
       </c>
       <c r="I42">
         <v>608263004000.0</v>
       </c>
       <c r="J42">
         <v>608263004000.0</v>
       </c>
       <c r="K42">
         <v>608263004000.0</v>
       </c>
       <c r="L42">
-        <v>608263003865.0</v>
+        <v>608263004000.0</v>
       </c>
       <c r="M42">
         <v>608263003865.0</v>
       </c>
       <c r="N42">
         <v>608263003865.0</v>
       </c>
       <c r="O42">
         <v>608263003865.0</v>
       </c>
       <c r="P42">
         <v>608263003865.0</v>
       </c>
       <c r="Q42">
         <v>608263003865.0</v>
       </c>
       <c r="R42">
         <v>608263003865.0</v>
       </c>
       <c r="S42">
+        <v>608263003865.0</v>
+      </c>
+      <c r="T42">
         <v>1166039441818.0</v>
       </c>
-      <c r="T42"/>
-      <c r="U42">
+      <c r="U42"/>
+      <c r="V42">
         <v>1166811591879.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-25658395759.0</v>
       </c>
     </row>
-    <row r="43" spans="1:22">
+    <row r="43" spans="1:23">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
-    </row>
-    <row r="44" spans="1:22">
+      <c r="W43"/>
+    </row>
+    <row r="44" spans="1:23">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
-    </row>
-    <row r="45" spans="1:22">
+      <c r="W44"/>
+    </row>
+    <row r="45" spans="1:23">
       <c r="A45" t="s">
         <v>52</v>
       </c>
       <c r="B45">
+        <v>141968444401.0</v>
+      </c>
+      <c r="C45">
         <v>141783335901.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>141540618835.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>241963195988.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>244535800472.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>295822930156.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>452191428239.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>581091169991.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>656930574888.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>709408572658.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>756906972728.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>759728854457.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>760095670361.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>759000498560.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>775054079591.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>805257541134.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
-    </row>
-    <row r="46" spans="1:22">
+      <c r="W45"/>
+    </row>
+    <row r="46" spans="1:23">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
+        <v>15246642000.0</v>
+      </c>
+      <c r="C46">
         <v>16194361000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>16899028000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>66150202000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>68095063000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>70401014000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>77098340000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>148793217000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>160482137000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>176843075000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>211866081000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>222692492124.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>233946075285.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>242553296991.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>270282577385.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>282461488573.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>246822283176.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>200346326181.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>199831610518.0</v>
       </c>
-      <c r="T46"/>
-      <c r="U46">
+      <c r="U46"/>
+      <c r="V46">
         <v>217730518024.0</v>
       </c>
-      <c r="V46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:22">
+      <c r="W46"/>
+    </row>
+    <row r="47" spans="1:23">
       <c r="A47" t="s">
         <v>54</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>16899027590.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>66150202300.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>68095063020.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>70401014430.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>77098339990.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>148793216900.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>222692492120.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>233946075290.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>242553296990.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>244189588323.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>256139891444.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>246822283180.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>259378358850.0</v>
       </c>
-      <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
-    </row>
-    <row r="48" spans="1:22">
+      <c r="W47"/>
+    </row>
+    <row r="48" spans="1:23">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48">
+        <v>-4066772569000.0</v>
+      </c>
+      <c r="C48">
         <v>-4043285996000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-4017785222000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-3868830729000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-3832004132000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-3785464023000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-3731756128000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-3608518067000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-3603306301000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-3717073838000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-3653296265000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-3234311645803.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-3169285397503.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-3089180571906.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-3022878084726.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-2989628801136.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-2929404164790.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-2885001158360.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-2842060520498.0</v>
       </c>
-      <c r="T48"/>
-      <c r="U48">
+      <c r="U48"/>
+      <c r="V48">
         <v>-2791866158834.0</v>
       </c>
-      <c r="V48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:22">
+      <c r="W48"/>
+    </row>
+    <row r="49" spans="1:23">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
-    </row>
-    <row r="50" spans="1:22">
+      <c r="W49"/>
+    </row>
+    <row r="50" spans="1:23">
       <c r="A50" t="s">
         <v>57</v>
       </c>
       <c r="B50">
         <v>392576640000.0</v>
       </c>
       <c r="C50">
         <v>392576640000.0</v>
       </c>
       <c r="D50">
-        <v>232350240000.0</v>
+        <v>392576640000.0</v>
       </c>
       <c r="E50">
         <v>232350240000.0</v>
       </c>
       <c r="F50">
         <v>232350240000.0</v>
       </c>
       <c r="G50">
         <v>232350240000.0</v>
       </c>
       <c r="H50">
-        <v>926996455152.0</v>
+        <v>232350240000.0</v>
       </c>
       <c r="I50">
         <v>926996455152.0</v>
       </c>
       <c r="J50">
+        <v>926996455152.0</v>
+      </c>
+      <c r="K50">
         <v>1107358669136.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>1109118014245.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>572279541399.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9135656430.0</v>
       </c>
       <c r="N50">
         <v>9135656430.0</v>
       </c>
       <c r="O50">
         <v>9135656430.0</v>
       </c>
       <c r="P50">
+        <v>9135656430.0</v>
+      </c>
+      <c r="Q50">
         <v>1116418235808.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>1114665806701.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>1114965806701.0</v>
       </c>
-      <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
-    </row>
-    <row r="51" spans="1:22">
+      <c r="W50"/>
+    </row>
+    <row r="51" spans="1:23">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
         <v>392576640000.0</v>
       </c>
       <c r="C51">
         <v>392576640000.0</v>
       </c>
       <c r="D51">
-        <v>232350240000.0</v>
+        <v>392576640000.0</v>
       </c>
       <c r="E51">
         <v>232350240000.0</v>
       </c>
       <c r="F51">
         <v>232350240000.0</v>
       </c>
       <c r="G51">
         <v>232350240000.0</v>
       </c>
       <c r="H51">
+        <v>232350240000.0</v>
+      </c>
+      <c r="I51">
         <v>1272034244000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1280644369000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1139349266000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1152482138000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1157323543666.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1165203840200.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1171715765480.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1175753816901.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1179717158391.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1130872288571.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1135540726920.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1169139615125.0</v>
       </c>
-      <c r="T51"/>
-      <c r="U51">
+      <c r="U51"/>
+      <c r="V51">
         <v>1175884993593.0</v>
       </c>
-      <c r="V51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:22">
+      <c r="W51"/>
+    </row>
+    <row r="52" spans="1:23">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
         <v>392576640000.0</v>
       </c>
       <c r="C52">
         <v>392576640000.0</v>
       </c>
       <c r="D52">
-        <v>232350240000.0</v>
+        <v>392576640000.0</v>
       </c>
       <c r="E52">
         <v>232350240000.0</v>
       </c>
       <c r="F52">
         <v>232350240000.0</v>
       </c>
       <c r="G52">
         <v>232350240000.0</v>
       </c>
       <c r="H52">
+        <v>232350240000.0</v>
+      </c>
+      <c r="I52">
         <v>935243447000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>935074928000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1117297239000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1122739764000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>587655179006.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>26229974438.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>25691290697.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>25096172701.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>1131795555951.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>1123012032651.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>1126077076378.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>1169139615125.0</v>
       </c>
-      <c r="T52"/>
-      <c r="U52">
+      <c r="U52"/>
+      <c r="V52">
         <v>17079957729.0</v>
       </c>
-      <c r="V52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:22">
+      <c r="W52"/>
+    </row>
+    <row r="53" spans="1:23">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
-      <c r="V53">
+      <c r="V53"/>
+      <c r="W53">
         <v>201081608.0</v>
       </c>
     </row>
-    <row r="54" spans="1:22">
+    <row r="54" spans="1:23">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
-    </row>
-    <row r="55" spans="1:22">
+      <c r="W54"/>
+    </row>
+    <row r="55" spans="1:23">
       <c r="A55" t="s">
         <v>62</v>
       </c>
       <c r="B55">
+        <v>826753625000.0</v>
+      </c>
+      <c r="C55">
         <v>841730478000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>857505744000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>959688448000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>989578233000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1006168340000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1044869044000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1093069199000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1097190597000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1198029183000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1215005763000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1561278746271.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1598975225631.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1616903329852.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1650328241919.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1675273968491.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1680052491605.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1702852204960.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1701981142344.0</v>
       </c>
-      <c r="T55"/>
-      <c r="U55">
+      <c r="U55"/>
+      <c r="V55">
         <v>1716375739505.0</v>
       </c>
-      <c r="V55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:22">
+      <c r="W55"/>
+    </row>
+    <row r="56" spans="1:23">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
+        <v>522403687000.0</v>
+      </c>
+      <c r="C56">
         <v>534359104000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>547274286000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>552540549000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>585819071000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>610554448000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>654521094000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>626977617000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>645441462000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>692200391000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>691043625000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1030929598168.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1065000948417.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1085472986915.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1099128954781.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1080050210576.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1119324412134.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1128484629718.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1123276249608.0</v>
       </c>
-      <c r="T56"/>
-      <c r="U56">
+      <c r="U56"/>
+      <c r="V56">
         <v>1111374421456.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>100540804.0</v>
       </c>
     </row>
-    <row r="57" spans="1:22">
+    <row r="57" spans="1:23">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
+        <v>468127541000.0</v>
+      </c>
+      <c r="C57">
         <v>460577562000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>451803056000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>396092527000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>393201935000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>361790664000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>342093320000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1399125071000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1385398425000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1927295403000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1875302652000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1254598008941.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>659181624605.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>591008623068.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>554707296745.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1648162412688.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1633595495682.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1611303901882.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1692773176567.0</v>
       </c>
-      <c r="T57"/>
-      <c r="U57">
+      <c r="U57"/>
+      <c r="V57">
         <v>499454341211.0</v>
       </c>
-      <c r="V57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:22">
+      <c r="W57"/>
+    </row>
+    <row r="58" spans="1:23">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
+        <v>487313420000.0</v>
+      </c>
+      <c r="C58">
         <v>478744855000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>468951762000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>420919958000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>414133070000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>384344297000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>369473867000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1775116492000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1776395220000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1991279356000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1943481523000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1864484423952.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1837262614583.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1775074870489.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1742295787440.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1735326043294.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1679841169693.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1658296360439.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1729445374508.0</v>
       </c>
-      <c r="T58"/>
-      <c r="U58">
+      <c r="U58"/>
+      <c r="V58">
         <v>1692634303447.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>-51622058564.0</v>
       </c>
     </row>
-    <row r="59" spans="1:22">
+    <row r="59" spans="1:23">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
-    </row>
-    <row r="60" spans="1:22">
+      <c r="W59"/>
+    </row>
+    <row r="60" spans="1:23">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
+        <v>371928990000.0</v>
+      </c>
+      <c r="C60">
         <v>395415563000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>420916337000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>570699770000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>607232259000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>653478260000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>706892047000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-651071017000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-648258257000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-761478507000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>-697153647000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>-274355806178.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>-209870915768.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>-130340584964.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>-64546318770.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>-32604877529.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>27309410843.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>71405822727.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>-832860280.0</v>
       </c>
-      <c r="T60"/>
-      <c r="U60">
+      <c r="U60"/>
+      <c r="V60">
         <v>50133651445.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>51622058564.0</v>
       </c>
     </row>
-    <row r="61" spans="1:22">
+    <row r="61" spans="1:23">
       <c r="A61" t="s">
         <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
-    </row>
-    <row r="62" spans="1:22">
+      <c r="W61"/>
+    </row>
+    <row r="62" spans="1:23">
       <c r="A62" t="s">
         <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
+      <c r="W62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5491,2661 +5625,2740 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B2">
         <v>216537323000.0</v>
       </c>
       <c r="C2">
         <v>172914339000.0</v>
       </c>
       <c r="D2">
         <v>463420178000.0</v>
       </c>
       <c r="E2">
         <v>222614769000.0</v>
       </c>
       <c r="F2">
         <v>284350042000.0</v>
       </c>
       <c r="G2">
         <v>311043005000.0</v>
       </c>
       <c r="H2">
         <v>384250493000.0</v>
       </c>
       <c r="I2">
         <v>370915608156.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B3">
         <v>20176205000.0</v>
       </c>
       <c r="C3">
         <v>24588781000.0</v>
       </c>
       <c r="D3">
         <v>31831161000.0</v>
       </c>
       <c r="E3">
         <v>53048670000.0</v>
       </c>
       <c r="F3">
         <v>61451007000.0</v>
       </c>
       <c r="G3">
         <v>65174681000.0</v>
       </c>
       <c r="H3">
         <v>53444192000.0</v>
       </c>
       <c r="I3">
         <v>73464112847.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B5">
         <v>-228906337000.0</v>
       </c>
       <c r="C5">
         <v>-27758465000.0</v>
       </c>
       <c r="D5">
         <v>-543286121000.0</v>
       </c>
       <c r="E5">
         <v>-46115720000.0</v>
       </c>
       <c r="F5">
         <v>-54870409000.0</v>
       </c>
       <c r="G5">
         <v>-166436102000.0</v>
       </c>
       <c r="H5">
         <v>-142226832000.0</v>
       </c>
       <c r="I5">
         <v>46555998882.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B6">
         <v>-208730132000.0</v>
       </c>
       <c r="C6">
         <v>-3169684000.0</v>
       </c>
       <c r="D6">
         <v>-511454960000.0</v>
       </c>
       <c r="E6">
         <v>6932950000.0</v>
       </c>
       <c r="F6">
         <v>6580598000.0</v>
       </c>
       <c r="G6">
         <v>-101261421000.0</v>
       </c>
       <c r="H6">
         <v>-88782640000.0</v>
       </c>
       <c r="I6">
         <v>120020111729.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B9">
         <v>-133596941000.0</v>
       </c>
       <c r="C9">
         <v>36815371000.0</v>
       </c>
       <c r="D9">
         <v>-227674764000.0</v>
       </c>
       <c r="E9">
         <v>216064231000.0</v>
       </c>
       <c r="F9">
         <v>205846818000.0</v>
       </c>
       <c r="G9">
         <v>135447350000.0</v>
       </c>
       <c r="H9">
         <v>135584132000.0</v>
       </c>
       <c r="I9">
         <v>337270483066.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B10">
         <v>-278163966000.0</v>
       </c>
       <c r="C10">
         <v>-80682116000.0</v>
       </c>
       <c r="D10">
         <v>-638265481000.0</v>
       </c>
       <c r="E10">
         <v>-143875328000.0</v>
       </c>
       <c r="F10">
         <v>-168735197000.0</v>
       </c>
       <c r="G10">
         <v>-437541513000.0</v>
       </c>
       <c r="H10">
         <v>-336750746000.0</v>
       </c>
       <c r="I10">
         <v>-162724060567.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B11">
         <v>8727295000.0</v>
       </c>
       <c r="C11">
         <v>-2045449000.0</v>
       </c>
       <c r="D11">
         <v>-3944684000.0</v>
       </c>
       <c r="E11">
         <v>37735080000.0</v>
       </c>
       <c r="F11">
         <v>2779243000.0</v>
       </c>
       <c r="G11">
         <v>178517296000.0</v>
       </c>
       <c r="H11">
         <v>86031255000.0</v>
       </c>
       <c r="I11">
         <v>8718826402.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B12">
         <v>3045505000.0</v>
       </c>
       <c r="C12">
         <v>91126862000.0</v>
       </c>
       <c r="D12">
         <v>99011281000.0</v>
       </c>
       <c r="E12">
         <v>97759608000.0</v>
       </c>
       <c r="F12">
         <v>113864788000.0</v>
       </c>
       <c r="G12">
         <v>141114301000.0</v>
       </c>
       <c r="H12">
         <v>206373399000.0</v>
       </c>
       <c r="I12">
         <v>209280059448.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B13">
         <v>1316503530.0</v>
       </c>
       <c r="C13">
         <v>45696687470.0</v>
       </c>
       <c r="D13">
         <v>88547427.0</v>
       </c>
       <c r="E13">
         <v>98686568930.0</v>
       </c>
       <c r="F13">
         <v>116465114420.0</v>
       </c>
       <c r="G13">
         <v>153753823800.0</v>
       </c>
       <c r="H13">
         <v>200355545620.0</v>
       </c>
       <c r="I13">
         <v>204871901020.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B14">
         <v>862166863.0</v>
       </c>
       <c r="C14">
         <v>176803198.0</v>
       </c>
       <c r="D14">
         <v>3902617359.0</v>
       </c>
       <c r="E14">
         <v>792843593.0</v>
       </c>
       <c r="F14">
         <v>972976477.0</v>
       </c>
       <c r="G14">
         <v>3671620743.0</v>
       </c>
       <c r="H14">
         <v>2253296196.0</v>
       </c>
       <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B15">
         <v>-286029093000.0</v>
       </c>
       <c r="C15">
         <v>-78459864000.0</v>
       </c>
       <c r="D15">
         <v>-630418180000.0</v>
       </c>
       <c r="E15">
         <v>-181610408000.0</v>
       </c>
       <c r="F15">
         <v>-170541463000.0</v>
       </c>
       <c r="G15">
         <v>-612387188000.0</v>
       </c>
       <c r="H15">
         <v>-420528705000.0</v>
       </c>
       <c r="I15">
         <v>-170794237475.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B16">
         <v>-286029093340.0</v>
       </c>
       <c r="C16">
         <v>-78459863540.0</v>
       </c>
       <c r="D16">
         <v>-630418180090.0</v>
       </c>
       <c r="E16">
         <v>-180817564228.0</v>
       </c>
       <c r="F16">
         <v>-170541463356.0</v>
       </c>
       <c r="G16">
         <v>-612387187543.0</v>
       </c>
       <c r="H16">
         <v>-420528705200.0</v>
       </c>
       <c r="I16">
         <v>-170794237480.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B17">
         <v>-286891260203.0</v>
       </c>
       <c r="C17">
         <v>-78636666737.0</v>
       </c>
       <c r="D17">
         <v>-634320797450.0</v>
       </c>
       <c r="E17">
         <v>-181610407821.0</v>
       </c>
       <c r="F17">
         <v>-171514439833.0</v>
       </c>
       <c r="G17">
         <v>-616058808286.0</v>
       </c>
       <c r="H17">
         <v>-422782001396.0</v>
       </c>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B18">
         <v>-3537024903.0</v>
       </c>
       <c r="C18">
         <v>-58190780271.0</v>
       </c>
       <c r="D18">
         <v>-98922733977.0</v>
       </c>
       <c r="E18">
         <v>-97631121282.0</v>
       </c>
       <c r="F18">
         <v>-113826673649.0</v>
       </c>
       <c r="G18">
         <v>-140904816559.0</v>
       </c>
       <c r="H18">
         <v>-205189125281.0</v>
       </c>
       <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B21">
         <v>-228906337000.0</v>
       </c>
       <c r="C21">
         <v>-216578919000.0</v>
       </c>
       <c r="D21">
         <v>-485011717000.0</v>
       </c>
       <c r="E21">
         <v>-43785470000.0</v>
       </c>
       <c r="F21">
         <v>-55131278000.0</v>
       </c>
       <c r="G21">
         <v>-166436102000.0</v>
       </c>
       <c r="H21">
         <v>-142568147000.0</v>
       </c>
       <c r="I21">
         <v>11047394852.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B23">
         <v>311846720000.0</v>
       </c>
       <c r="C23">
         <v>426308630000.0</v>
       </c>
       <c r="D23">
         <v>723666882000.0</v>
       </c>
       <c r="E23">
         <v>484739874000.0</v>
       </c>
       <c r="F23">
         <v>547597850000.0</v>
       </c>
       <c r="G23">
         <v>568925238000.0</v>
       </c>
       <c r="H23">
         <v>661172383000.0</v>
       </c>
       <c r="I23">
         <v>708920442102.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B25">
         <v>17668457007.0</v>
       </c>
       <c r="C25">
         <v>24588780765.0</v>
       </c>
       <c r="D25">
         <v>31831161118.0</v>
       </c>
       <c r="E25">
         <v>40407450755.0</v>
       </c>
       <c r="F25">
         <v>49954330929.0</v>
       </c>
       <c r="G25">
         <v>46194522361.0</v>
       </c>
       <c r="H25">
         <v>26691065496.0</v>
       </c>
       <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B27">
         <v>7615790000.0</v>
       </c>
       <c r="C27">
         <v>9113683000.0</v>
       </c>
       <c r="D27">
         <v>6109005000.0</v>
       </c>
       <c r="E27">
         <v>7776119000.0</v>
       </c>
       <c r="F27">
         <v>6747774000.0</v>
       </c>
       <c r="G27">
         <v>4347881000.0</v>
       </c>
       <c r="H27">
         <v>9701476000.0</v>
       </c>
       <c r="I27">
         <v>11952724055.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B28">
         <v>28857578000.0</v>
       </c>
       <c r="C28">
         <v>106137240000.0</v>
       </c>
       <c r="D28">
         <v>219043085000.0</v>
       </c>
       <c r="E28">
         <v>78746381000.0</v>
       </c>
       <c r="F28">
         <v>86738596000.0</v>
       </c>
       <c r="G28">
         <v>87945233000.0</v>
       </c>
       <c r="H28">
         <v>97790154000.0</v>
       </c>
       <c r="I28">
         <v>136345521157.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B29">
         <v>8727294550.0</v>
       </c>
       <c r="C29">
         <v>-2045449090.0</v>
       </c>
       <c r="D29">
         <v>-3944683658.0</v>
       </c>
       <c r="E29">
         <v>37735079590.0</v>
       </c>
       <c r="F29">
         <v>2779242960.0</v>
       </c>
       <c r="G29">
         <v>178517295530.0</v>
       </c>
       <c r="H29">
         <v>86031255440.0</v>
       </c>
       <c r="I29">
         <v>8718826400.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B30">
         <v>95309396000.0</v>
       </c>
       <c r="C30">
         <v>253394291000.0</v>
       </c>
       <c r="D30">
         <v>483424576000.0</v>
       </c>
       <c r="E30">
         <v>219442250000.0</v>
       </c>
       <c r="F30">
         <v>211023765000.0</v>
       </c>
       <c r="G30">
         <v>257882233000.0</v>
       </c>
       <c r="H30">
         <v>276921890000.0</v>
       </c>
       <c r="I30">
         <v>338004833946.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B31">
         <v>-49257629000.0</v>
       </c>
       <c r="C31">
         <v>135896804000.0</v>
       </c>
       <c r="D31">
         <v>-153253764000.0</v>
       </c>
       <c r="E31">
         <v>-97814455000.0</v>
       </c>
       <c r="F31">
         <v>-113603919000.0</v>
       </c>
       <c r="G31">
         <v>-271105411000.0</v>
       </c>
       <c r="H31">
         <v>-195779709000.0</v>
       </c>
       <c r="I31">
         <v>-185599207331.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B32">
         <v>82940383000.0</v>
       </c>
       <c r="C32">
         <v>209729710000.0</v>
       </c>
       <c r="D32">
         <v>235745415000.0</v>
       </c>
       <c r="E32">
         <v>438679001000.0</v>
       </c>
       <c r="F32">
         <v>490196860000.0</v>
       </c>
       <c r="G32">
         <v>446490355000.0</v>
       </c>
       <c r="H32">
         <v>519834625000.0</v>
       </c>
       <c r="I32">
         <v>708186091222.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V32"/>
+  <dimension ref="A1:W32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:22">
+      <c r="W1" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B2">
+        <v>28429877000.0</v>
+      </c>
+      <c r="C2">
         <v>25041106000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>65369534000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>40722941000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>42612967000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>59485652000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>33835946000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>29338681000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>53576466000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>68693968000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>42858360000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>49882628623.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>58120938858.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>54639467997.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>59326210678.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>53080603443.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>60673753264.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>49534202039.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>60536344397.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>58026704258.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>85220492007.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>80566501543.0</v>
       </c>
     </row>
-    <row r="3" spans="1:22">
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B3">
+        <v>3418140000.0</v>
+      </c>
+      <c r="C3">
         <v>3510558000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>4250420000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5071807000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4333689000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4012541000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>5215422000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>6842636000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>10274129000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>5362160000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>10018014000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>11221007490.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>11392093234.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>11797923417.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>13227788732.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>11536154223.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>14311753903.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>13972973080.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>12024374411.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>12182162553.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>12854746294.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>12893047671.0</v>
       </c>
     </row>
-    <row r="4" spans="1:22">
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-    </row>
-    <row r="5" spans="1:22">
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B5">
+        <v>-23915110000.0</v>
+      </c>
+      <c r="C5">
         <v>-24598012000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-62650442000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-44828656000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-58939970000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-67749736000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-123390076000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-28151782000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>228054656000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-53416900000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-370869559000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-52673832969.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-68152170779.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-51353709741.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>22882834327.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-37845959814.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-23971185669.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-19027604155.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>3188940171.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-16758482537.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-21937288372.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-30136747365.0</v>
       </c>
     </row>
-    <row r="6" spans="1:22">
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B6">
+        <v>-20496970000.0</v>
+      </c>
+      <c r="C6">
         <v>-21087454000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-58400022000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-39756849000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-54606281000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-63737195000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-118174654000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-21309146000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>238328785000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-48054740000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-360851545000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-41452825479.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-56760077545.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-39555786324.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>36110623059.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-26309805591.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-9659431766.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-5054631075.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>15213314582.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-4576319984.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-9082542078.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-17243699694.0</v>
       </c>
     </row>
-    <row r="7" spans="1:22">
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-    </row>
-    <row r="8" spans="1:22">
+      <c r="W7"/>
+    </row>
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-    </row>
-    <row r="9" spans="1:22">
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B9">
+        <v>-6586174000.0</v>
+      </c>
+      <c r="C9">
         <v>1324360000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-47308767000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-23950491000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-27198418000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-26793035000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>8471780000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>19356573000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-16638382000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>13094678000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>11656996000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>7253503074.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-1671946081.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>13005466889.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>93837737230.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>29768643804.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>44180149300.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>48277701050.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>74968352914.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>47601559125.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>40455270564.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>42821634988.0</v>
       </c>
     </row>
-    <row r="10" spans="1:22">
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B10">
+        <v>-23758396000.0</v>
+      </c>
+      <c r="C10">
         <v>-25785107000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-104570270000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-45528036000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-59631748000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-68433912000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-124744069000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-34388860000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>155052970000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-76602158000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-397972448000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-73378068973.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-91934764366.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-74980199535.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-1600749764.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-59200266574.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-43729542870.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-39344769019.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-21011351900.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-41495895850.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-50294422738.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-55933526385.0</v>
       </c>
     </row>
-    <row r="11" spans="1:22">
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B11">
+        <v>-212978000.0</v>
+      </c>
+      <c r="C11">
         <v>-216749000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>44809562000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-8556450000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-12957954000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-14567864000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-985040000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-29146376000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>40460566000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-12374599000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>23483902000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-7917675173.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-11276810980.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-8234099348.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>31623891567.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1372431585.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>924281189.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>3814475253.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>30283382940.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-1488064220.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>9400492794.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-35416568554.0</v>
       </c>
     </row>
-    <row r="12" spans="1:22">
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B12">
+        <v>1229399000.0</v>
+      </c>
+      <c r="C12">
         <v>1187095000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>817672000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>736294000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>726340000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>765199000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1353992000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>7305726000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>58932342000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>23439833000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>27102889000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>23875334981.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>24030458674.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>23882058815.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>24483584095.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>25793838121.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>23043473511.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>24223855200.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>24200292071.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>24737413313.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>28357134366.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>25796779020.0</v>
       </c>
     </row>
-    <row r="13" spans="1:22">
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B13">
+        <v>29189842.0</v>
+      </c>
+      <c r="C13">
         <v>176092248.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>412137920.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>413113410.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>280920570.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>210331630.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>752256920.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>229837170.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>28535925.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>29134896.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>45706568.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>24396156860.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>24029187400.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>23717550320.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>24851479980.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>26075097060.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>23593653060.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>24166338820.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>116465114420.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>25368143080.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>28991163970.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>37293659580.0</v>
       </c>
     </row>
-    <row r="14" spans="1:22">
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B14">
+        <v>58845680.0</v>
+      </c>
+      <c r="C14">
         <v>67583857.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>425338810.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>144989896.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>133684876.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>158153281.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>520967361.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>30717733.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-824867076.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>449985180.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2471731063.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>434145500.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>553127789.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>443613007.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-24642256.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>348061813.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>250817626.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>218606410.0</v>
       </c>
-      <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
-    </row>
-    <row r="15" spans="1:22">
+      <c r="W14"/>
+    </row>
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B15">
+        <v>-23486573000.0</v>
+      </c>
+      <c r="C15">
         <v>-25500774000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-148954493000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-36826597000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-46540109000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-53707895000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-123238061000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-5211766000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>113767537000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-63777574000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-418984619000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-65026248300.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-80104825597.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-66746100187.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-33224641331.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-60572698159.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-44653824059.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-43159244272.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-51187598036.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-39761346851.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-59403678601.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-20188839868.0</v>
       </c>
     </row>
-    <row r="16" spans="1:22">
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-148954493020.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-36826596710.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-46540108910.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-53707894700.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-123238061260.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-5211765760.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-65026248300.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-80104825600.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-66302487180.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-33249283587.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-60224636346.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-44403006430.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-42940637860.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-170541463360.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-39761346850.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-59403678600.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-20188839870.0</v>
       </c>
     </row>
-    <row r="17" spans="1:22">
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B17">
+        <v>-23545418838.0</v>
+      </c>
+      <c r="C17">
         <v>-25568358112.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-149379831830.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-36971586606.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-46673793787.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-53866047980.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-123759028617.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-5242483495.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>114592404163.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-64227558788.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-421456350077.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-65460393800.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-80657953386.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-66746100187.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-33224641331.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-60572698159.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-44653824059.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-43159244272.0</v>
       </c>
-      <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-    </row>
-    <row r="18" spans="1:22">
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B18">
+        <v>-1200209395.0</v>
+      </c>
+      <c r="C18">
         <v>-1040163611.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-2657180796.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-463632012.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-432016621.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>15804526.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1333695108.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-7291114435.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-26155273029.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-23410697699.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-27057182261.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-23978148484.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-24018229669.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-23869173563.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-24476880270.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-25784391586.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-23251849466.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-24117999960.0</v>
       </c>
-      <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-    </row>
-    <row r="19" spans="1:22">
+      <c r="W18"/>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
-    </row>
-    <row r="20" spans="1:22">
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-    </row>
-    <row r="21" spans="1:22">
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B21">
+        <v>-23915110000.0</v>
+      </c>
+      <c r="C21">
         <v>-24692291000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-61588819000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-44724141000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-59958021000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-62635356000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-76676513000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-34033535000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-63008803000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-41464203000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-318324906000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-49502733992.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-68037803986.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-51353709741.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>22610279554.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-36309150895.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-20686069359.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-16194366603.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>3188940171.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-16748467537.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-21937288372.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-30146762365.0</v>
       </c>
     </row>
-    <row r="22" spans="1:22">
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
-    </row>
-    <row r="23" spans="1:22">
+      <c r="W22"/>
+    </row>
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B23">
+        <v>45758813000.0</v>
+      </c>
+      <c r="C23">
         <v>51057757000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>79649586000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>61496591000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>75372570000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>95327973000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>118984240000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>83291411000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>99946887000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>123252849000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>372840261000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>106128138407.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>124511875318.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>118869042964.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>129958191777.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>116654640173.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>124994818130.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>113132224073.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>134646592407.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>122676725596.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>148033067360.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>142241464420.0</v>
       </c>
     </row>
-    <row r="24" spans="1:22">
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-    </row>
-    <row r="25" spans="1:22">
+      <c r="W24"/>
+    </row>
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B25">
+        <v>3384437606.0</v>
+      </c>
+      <c r="C25">
         <v>3510557631.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>4250419585.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5071807166.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4333689257.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4012540999.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5215422198.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>6842636269.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>7168562300.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>5362159998.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>6974827089.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>8049908513.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>8221607741.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>8584817775.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>8948190632.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>9292887002.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>11026637593.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>11139735528.0</v>
       </c>
-      <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
-    </row>
-    <row r="26" spans="1:22">
+      <c r="W25"/>
+    </row>
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-    </row>
-    <row r="27" spans="1:22">
+      <c r="W26"/>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B27">
+        <v>339363000.0</v>
+      </c>
+      <c r="C27">
         <v>1161058000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2052182000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>587716000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1461236000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3514656000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1498275000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>5977056000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>314905000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>4319998000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1618919000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>462646703.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>879864040.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3147574531.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2382245815.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2456740943.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1863062436.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1074069309.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1003843484.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2273102932.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1850442672.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1620385098.0</v>
       </c>
     </row>
-    <row r="28" spans="1:22">
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B28">
+        <v>4643634000.0</v>
+      </c>
+      <c r="C28">
         <v>5568765000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>8330764000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4390854000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>8641604000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>7494357000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>32823614000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>20106392000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>28300694000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>24906539000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>25549364000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>16857223244.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>22208407509.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>19504560569.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>25097246584.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>17863504741.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>17971792920.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>17813837012.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>30408442294.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>20627535858.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>17925805305.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>17776812075.0</v>
       </c>
     </row>
-    <row r="29" spans="1:22">
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B29">
+        <v>-212977603.0</v>
+      </c>
+      <c r="C29">
         <v>-216748755.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>44809562080.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-8556449560.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-12957953980.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-14567863990.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-985039890.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-29146376150.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>40460566069.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-12374599125.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>23483901843.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-7917675170.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-11276810980.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-8234099350.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>31623891570.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1372431590.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>924281190.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3814475250.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2779242960.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-1488064220.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>9400492790.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-35416568550.0</v>
       </c>
     </row>
-    <row r="30" spans="1:22">
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B30">
+        <v>17328936000.0</v>
+      </c>
+      <c r="C30">
         <v>26016651000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>15341675000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>20773650000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>32759603000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>35842321000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>85148293000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>47110094000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>46370421000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>54558881000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>323007075000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>56245509784.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>66390936460.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>64229574967.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>70631981099.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>63574036730.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>64321064866.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>63598022034.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>74110248010.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>64650021338.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>62812575353.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>61674962877.0</v>
       </c>
     </row>
-    <row r="31" spans="1:22">
+    <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B31">
+        <v>156713000.0</v>
+      </c>
+      <c r="C31">
         <v>-1092815000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-42981451000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-803895000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>326273000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-5798556000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-48067555000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-355325000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>218730201000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-35137955000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-79647542000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-24386062263.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-23757515032.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-23756091457.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-24806505895.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-25394873648.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-23588627304.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-24024448035.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-33893831215.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-36619581190.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-40791864243.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-37090213496.0</v>
       </c>
     </row>
-    <row r="32" spans="1:22">
+    <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B32">
+        <v>21843703000.0</v>
+      </c>
+      <c r="C32">
         <v>26365465000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>18060767000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>16772450000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>15414549000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>32692617000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>42307726000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>48695254000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>36938084000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>81788646000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>54515355000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>57136131697.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>56448992777.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>67644934886.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>153163947908.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>82849247247.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>104853902564.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>97811903089.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>135504697311.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>105628263383.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>125675762571.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>123388136531.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I30"/>
@@ -8176,2265 +8389,2322 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B2">
         <v>93157316000.0</v>
       </c>
       <c r="C2">
         <v>7309481000.0</v>
       </c>
       <c r="D2">
         <v>9847763000.0</v>
       </c>
       <c r="E2">
         <v>10484758000.0</v>
       </c>
       <c r="F2">
         <v>16481687000.0</v>
       </c>
       <c r="G2">
         <v>52978980000.0</v>
       </c>
       <c r="H2">
         <v>54092740000.0</v>
       </c>
       <c r="I2">
         <v>358997925561.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B3">
         <v>12048942000</v>
       </c>
       <c r="C3">
         <v>12380399000</v>
       </c>
       <c r="D3">
         <v>28846028000</v>
       </c>
       <c r="E3">
         <v>3828617000</v>
       </c>
       <c r="F3">
         <v>1229919000</v>
       </c>
       <c r="G3">
         <v>847526000</v>
       </c>
       <c r="H3">
         <v>14957863000</v>
       </c>
       <c r="I3">
         <v>32463215408</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B6">
         <v>-59402132000.0</v>
       </c>
       <c r="C6">
         <v>85847835000.0</v>
       </c>
       <c r="D6">
         <v>-2538282000.0</v>
       </c>
       <c r="E6">
         <v>-636994000.0</v>
       </c>
       <c r="F6">
         <v>-5996930000.0</v>
       </c>
       <c r="G6">
         <v>-36497292000.0</v>
       </c>
       <c r="H6">
         <v>-1113760000.0</v>
       </c>
       <c r="I6">
         <v>-304905185861.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B7">
         <v>1449782150.0</v>
       </c>
       <c r="C7">
         <v>187547920.0</v>
       </c>
       <c r="D7">
         <v>88547430.0</v>
       </c>
       <c r="E7">
         <v>128486750.0</v>
       </c>
       <c r="F7">
         <v>38114490.0</v>
       </c>
       <c r="G7">
         <v>209484140.0</v>
       </c>
       <c r="H7">
         <v>1184273900.0</v>
       </c>
       <c r="I7">
         <v>9446527040.0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-91737698003.0</v>
       </c>
       <c r="F12">
         <v>92832984950.0</v>
       </c>
       <c r="G12">
         <v>489881507282.0</v>
       </c>
       <c r="H12">
         <v>169697205611.0</v>
       </c>
       <c r="I12"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B14">
         <v>20176205000.0</v>
       </c>
       <c r="C14">
         <v>33572234913.0</v>
       </c>
       <c r="D14">
         <v>44429039000.0</v>
       </c>
       <c r="E14">
         <v>53048670000.0</v>
       </c>
       <c r="F14">
         <v>61451007000.0</v>
       </c>
       <c r="G14">
         <v>65174681000.0</v>
       </c>
       <c r="H14">
         <v>53444192000.0</v>
       </c>
       <c r="I14">
         <v>26354253605.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B16">
         <v>33755184000.0</v>
       </c>
       <c r="C16">
         <v>93157316000.0</v>
       </c>
       <c r="D16">
         <v>7309481000.0</v>
       </c>
       <c r="E16">
         <v>9847763000.0</v>
       </c>
       <c r="F16">
         <v>10484758000.0</v>
       </c>
       <c r="G16">
         <v>16481687000.0</v>
       </c>
       <c r="H16">
         <v>52978980000.0</v>
       </c>
       <c r="I16">
         <v>54092739700.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B18">
         <v>-229290043000.0</v>
       </c>
       <c r="C18">
         <v>-524391605000.0</v>
       </c>
       <c r="D18">
         <v>17680099000.0</v>
       </c>
       <c r="E18">
         <v>-185439025000.0</v>
       </c>
       <c r="F18">
         <v>-17487390000.0</v>
       </c>
       <c r="G18">
         <v>-58178525000.0</v>
       </c>
       <c r="H18">
         <v>-219431330000.0</v>
       </c>
       <c r="I18">
         <v>-177551848772.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B19">
         <v>-725302547.0</v>
       </c>
       <c r="C19">
         <v>31512498395.0</v>
       </c>
       <c r="D19">
         <v>-31288489686.0</v>
       </c>
       <c r="E19">
         <v>-3174287334.0</v>
       </c>
       <c r="F19">
         <v>-3613449491.0</v>
       </c>
       <c r="G19">
         <v>-1935224848.0</v>
       </c>
       <c r="H19">
         <v>-31011049441.0</v>
       </c>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>599100000000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>185061317018.0</v>
       </c>
       <c r="F20">
         <v>91122288654.0</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B21">
         <v>164900000000.0</v>
       </c>
       <c r="C21">
         <v>17965862327.0</v>
       </c>
       <c r="D21">
         <v>-10123483883.0</v>
       </c>
       <c r="E21">
         <v>-55725004683.0</v>
       </c>
       <c r="F21">
         <v>-77143297501.0</v>
       </c>
       <c r="G21">
         <v>22819501029.0</v>
       </c>
       <c r="H21">
         <v>196647454289.0</v>
       </c>
       <c r="I21"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B22">
         <v>-286029093000.0</v>
       </c>
       <c r="C22">
         <v>-78459863539.0</v>
       </c>
       <c r="D22">
         <v>-630418180000.0</v>
       </c>
       <c r="E22">
         <v>-181610408000.0</v>
       </c>
       <c r="F22">
         <v>-170541463000.0</v>
       </c>
       <c r="G22">
         <v>-612387188000.0</v>
       </c>
       <c r="H22">
         <v>-420528705000.0</v>
       </c>
       <c r="I22">
         <v>-171442886969.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B23">
         <v>0.0</v>
       </c>
       <c r="C23">
         <v>-50719319000.0</v>
       </c>
       <c r="D23">
         <v>-7652435000.0</v>
       </c>
       <c r="E23">
         <v>-44506983000.0</v>
       </c>
       <c r="F23">
         <v>-3093248000.0</v>
       </c>
       <c r="G23">
         <v>-6840412000.0</v>
       </c>
       <c r="H23">
         <v>37723302000.0</v>
       </c>
       <c r="I23">
         <v>-14810369096.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B24">
         <v>-725303000.0</v>
       </c>
       <c r="C24">
         <v>38312897000.0</v>
       </c>
       <c r="D24">
         <v>-29603021000.0</v>
       </c>
       <c r="E24">
         <v>-79003000.0</v>
       </c>
       <c r="F24">
         <v>-2383531000.0</v>
       </c>
       <c r="G24">
         <v>-1087699000.0</v>
       </c>
       <c r="H24">
         <v>-16055687000.0</v>
       </c>
       <c r="I24">
         <v>-57695731434.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B25">
         <v>48611788000.0</v>
       </c>
       <c r="C25">
         <v>-512011206000.0</v>
       </c>
       <c r="D25">
         <v>632515268000.0</v>
       </c>
       <c r="E25">
         <v>-53048670000.0</v>
       </c>
       <c r="F25">
         <v>92832985000.0</v>
       </c>
       <c r="G25">
         <v>489881507000.0</v>
       </c>
       <c r="H25">
         <v>162611046000.0</v>
       </c>
       <c r="I25">
         <v>145088633364.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>599100000000.0</v>
       </c>
       <c r="D26"/>
       <c r="E26">
         <v>185061317020.0</v>
       </c>
       <c r="F26">
         <v>91122288650.0</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B28">
         <v>164900000000.0</v>
       </c>
       <c r="C28">
         <v>566346543000.0</v>
       </c>
       <c r="D28">
         <v>-17775919000.0</v>
       </c>
       <c r="E28">
         <v>94274991000.0</v>
       </c>
       <c r="F28">
         <v>13873991000.0</v>
       </c>
       <c r="G28">
         <v>22768932000.0</v>
       </c>
       <c r="H28">
         <v>234370757000.0</v>
       </c>
       <c r="I28">
         <v>150189630904.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B29">
         <v>-217241101000.0</v>
       </c>
       <c r="C29">
         <v>-512011206000.0</v>
       </c>
       <c r="D29">
         <v>46526127000.0</v>
       </c>
       <c r="E29">
         <v>-181610408000.0</v>
       </c>
       <c r="F29">
         <v>-16257471000.0</v>
       </c>
       <c r="G29">
         <v>-57331000000.0</v>
       </c>
       <c r="H29">
         <v>-204473467000.0</v>
       </c>
       <c r="I29">
         <v>-145088633364.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B30">
         <v>-7061032000.0</v>
       </c>
       <c r="C30">
         <v>31512498000.0</v>
       </c>
       <c r="D30">
         <v>-31288490000.0</v>
       </c>
       <c r="E30">
         <v>-3174287000.0</v>
       </c>
       <c r="F30">
         <v>-3613449000.0</v>
       </c>
       <c r="G30">
         <v>-1935225000.0</v>
       </c>
       <c r="H30">
         <v>-31011049000.0</v>
       </c>
       <c r="I30">
         <v>-89661476842.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V30"/>
+  <dimension ref="A1:W30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:22">
+      <c r="W1" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B2">
+        <v>15328051000.0</v>
+      </c>
+      <c r="C2">
         <v>33755184000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>13488374000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>32134434000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>54210847000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>93157316000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>27783802000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3892101000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>17171162000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>7314338000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>10381315000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>8159437626.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>7481430129.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>9847763422.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>10750917602.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>6566515812.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>11064847808.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>10484757842.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>9889476761.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>23593062167.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>14432702135.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>16481687464.0</v>
       </c>
     </row>
-    <row r="3" spans="1:22">
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B3">
+        <v>224088000</v>
+      </c>
+      <c r="C3">
         <v>411097000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2755128000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1516505000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6729509000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1047800000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>7841325000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>112957000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>41276000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>4595610000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>28434834000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>37183152</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>48800221</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>58533459</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1993130614</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1661114922</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>39295000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>135076600</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>229013499</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>534322000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>466583454</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:22">
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-    </row>
-    <row r="5" spans="1:22">
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
-    </row>
-    <row r="6" spans="1:22">
+      <c r="W5"/>
+    </row>
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B6">
+        <v>-5070232000.0</v>
+      </c>
+      <c r="C6">
         <v>-18427133000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>20266810000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-18646060000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-22076412000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-38946469000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>65373514000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>23891701000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-13279061000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>9856824000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-3071834000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>2221877736.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>678007497.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-2366333293.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-903154180.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>4184401790.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-4498331996.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>580089966.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>595281081.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-13703585406.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>9160360032.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-2048985329.0</v>
       </c>
     </row>
-    <row r="7" spans="1:22">
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>1449782150.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1347989000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1075326990.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>781003640.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>187547920.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>72282090.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>42840860.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>25114260.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>12885250.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>128486750.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>121782930.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>112336390.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>105855240.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>38114490.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>33634810.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>17280120.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>9070620.0</v>
       </c>
     </row>
-    <row r="8" spans="1:22">
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-    </row>
-    <row r="9" spans="1:22">
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
-    </row>
-    <row r="10" spans="1:22">
+      <c r="W9"/>
+    </row>
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
-    </row>
-    <row r="11" spans="1:22">
+      <c r="W10"/>
+    </row>
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-      <c r="O11">
-[...1 lines deleted...]
-      </c>
+      <c r="O11"/>
       <c r="P11">
         <v>0.0</v>
       </c>
-      <c r="Q11"/>
+      <c r="Q11">
+        <v>0.0</v>
+      </c>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
-    </row>
-    <row r="12" spans="1:22">
+      <c r="W11"/>
+    </row>
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
-      <c r="O12">
+      <c r="O12"/>
+      <c r="P12">
         <v>-101258695160.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>54211172304.0</v>
       </c>
-      <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
-    </row>
-    <row r="13" spans="1:22">
+      <c r="W12"/>
+    </row>
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
-    </row>
-    <row r="14" spans="1:22">
+      <c r="W13"/>
+    </row>
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B14">
+        <v>1136890000.0</v>
+      </c>
+      <c r="C14">
         <v>1138392000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>4250420000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>9906940000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2921440000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3097405000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>6584694475.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>8226747000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>4030447000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>8486664000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>10018014000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>11221007490.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>11392093234.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>11797923417.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>13227788732.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>9292887002.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>11026637593.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>11139735528.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>13890847962.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>12182162553.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>12854746294.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>12893047671.0</v>
       </c>
     </row>
-    <row r="15" spans="1:22">
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-    </row>
-    <row r="16" spans="1:22">
+      <c r="W15"/>
+    </row>
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B16">
+        <v>10257818000.0</v>
+      </c>
+      <c r="C16">
         <v>15328051000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>33755184000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>13488374000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>32134434000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>54210847000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>93157316000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>27783802000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>3892101000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>17171162000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>7309481000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>10381315362.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>8159437626.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>7481430129.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>9847763422.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>10750917602.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>6566515812.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>11064847808.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>10484757842.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>9889476761.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>23593062167.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>14432702135.0</v>
       </c>
     </row>
-    <row r="17" spans="1:22">
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-    </row>
-    <row r="18" spans="1:22">
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B18">
+        <v>-5083729000.0</v>
+      </c>
+      <c r="C18">
         <v>-18443349000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-145209565000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-17763891000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-26942350000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-39374236000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-440159593000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>52000254000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-143596334000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>7363297000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>5208540000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>15296173862.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-2492639728.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-66804633646.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-35217771945.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-52940926079.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-33666481466.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-32154585344.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>7445283440.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-28359991078.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-47306752692.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-7623910160.0</v>
       </c>
     </row>
-    <row r="19" spans="1:22">
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>989974452.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-2398674131.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-1863571386.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-620033144.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>23268562819.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>4002203118.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>325524374.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>3916208084.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-31351084624.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-5316546971.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>5778718488.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-399576579.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-1685520812.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-1354111286.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-738984590.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>604329354.0</v>
       </c>
-      <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
-    </row>
-    <row r="20" spans="1:22">
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
-[...1 lines deleted...]
-      </c>
+      <c r="J20"/>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
+        <v>0.0</v>
+      </c>
+      <c r="P20">
         <v>35061321418.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
+        <v>0.0</v>
+      </c>
+      <c r="S20">
         <v>149999995600.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-    </row>
-    <row r="21" spans="1:22">
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
+        <v>0.0</v>
+      </c>
+      <c r="D21">
         <v>164900000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
+        <v>0.0</v>
+      </c>
+      <c r="H21">
         <v>-120755395000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>0.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>-6238458798.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>116565399.0</v>
       </c>
-      <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
-    </row>
-    <row r="22" spans="1:22">
+      <c r="W21"/>
+    </row>
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B22">
+        <v>-23486573000.0</v>
+      </c>
+      <c r="C22">
         <v>-25500774000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-148954493000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-36826597000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-46540109000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-53707895000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-123238061256.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-5211766000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>113767537000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-63777574000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-418984619000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-65026248300.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-80104825597.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-66746100187.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-33224641331.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-60572698159.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-44653824059.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-43159244272.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-51187598036.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-40007831630.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-59694915532.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-20516957831.0</v>
       </c>
     </row>
-    <row r="23" spans="1:22">
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>0.0</v>
       </c>
-      <c r="D23"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E23"/>
       <c r="F23">
         <v>0.0</v>
       </c>
       <c r="G23">
+        <v>0.0</v>
+      </c>
+      <c r="H23">
         <v>-3711387000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-25197513000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-35722786000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-4258946000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1629123000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-3985566000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-303387607.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-1734358500.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-40999780216.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>495908969.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-1018388892.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-2984722392.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-3093247500.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>91122288654.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>760448551.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1447967995.0</v>
       </c>
     </row>
-    <row r="24" spans="1:22">
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B24">
+        <v>13497000.0</v>
+      </c>
+      <c r="C24">
         <v>16216000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>989974000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-882169000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>4865938000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>427767000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>29819890000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>60818000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>60000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1392738000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-3934274000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-388724758.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>388724758.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-341043120.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-79003500.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>307003636.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-699689590.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>739405954.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-3456754859.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-1601775678.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1227032005.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1447967995.0</v>
       </c>
     </row>
-    <row r="25" spans="1:22">
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B25">
+        <v>17490043000.0</v>
+      </c>
+      <c r="C25">
         <v>6330129000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2249636000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>10672271000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>23405828000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>12284054000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-432528267000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>49098230000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-228604509000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>67249817000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>442609978000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>69064231520.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>66268892856.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-11797923417.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-13227788732.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>51279811157.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>33627186466.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>32019508744.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>44971047013.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>27825669077.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>46840169238.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>7623910160.0</v>
       </c>
     </row>
-    <row r="26" spans="1:22">
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>0.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>599100000000.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
-[...1 lines deleted...]
-      </c>
+      <c r="L26"/>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
+        <v>0.0</v>
+      </c>
+      <c r="P26">
         <v>185061317020.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>149999995600.0</v>
       </c>
       <c r="Q26">
         <v>149999995600.0</v>
       </c>
       <c r="R26">
         <v>149999995600.0</v>
       </c>
       <c r="S26">
-        <v>91122288650.0</v>
+        <v>149999995600.0</v>
       </c>
       <c r="T26">
         <v>91122288650.0</v>
       </c>
       <c r="U26">
-        <v>0.0</v>
+        <v>91122288650.0</v>
       </c>
       <c r="V26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:22">
+      <c r="W26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-    </row>
-    <row r="28" spans="1:22">
+      <c r="W27"/>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B28"/>
-      <c r="C28">
+      <c r="C28"/>
+      <c r="D28">
         <v>164900000000.0</v>
       </c>
-      <c r="D28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E28"/>
       <c r="F28">
         <v>0.0</v>
       </c>
       <c r="G28">
+        <v>0.0</v>
+      </c>
+      <c r="H28">
         <v>474633218000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-32223713000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>97206796000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-6018291000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-5364123000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-7720566003.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-2656871484.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-2034358500.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-6238458798.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>116565399.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-1318388892.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>101715273208.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-3393247500.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>18367238653.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-500000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-600000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:22">
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B29">
+        <v>-4859640000.0</v>
+      </c>
+      <c r="C29">
         <v>-18032253000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-142454437000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-16247386000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-20212841000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-38326436000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-432528267000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>52113211000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-110806525000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>11958907000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>33643374000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>15258990710.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-2443839507.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-66746100187.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-33224641331.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-51279811157.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-33627186466.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-32019508744.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>7674296939.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-27825669077.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-46840169238.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-7623910160.0</v>
       </c>
     </row>
-    <row r="30" spans="1:22">
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B30">
+        <v>-210592000.0</v>
+      </c>
+      <c r="C30">
         <v>-394881000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-2178753000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-2398674000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1863571000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-620033000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>23268563000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>4002203000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>325524000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>3916208000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-31351085000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-5316546971.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>5778718488.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-399576579.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-1685520812.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1354111286.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-738984590.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>604329354.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-3685768358.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-2136097679.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>760448551.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1447967995.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>