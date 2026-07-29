--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -8705,51 +8705,53 @@
         <v>661983.0</v>
       </c>
       <c r="DA15">
         <v>650822.0</v>
       </c>
       <c r="DB15">
         <v>572822.0</v>
       </c>
       <c r="DC15"/>
       <c r="DD15"/>
     </row>
     <row r="16" spans="1:108">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16">
         <v>561000.0</v>
       </c>
       <c r="C16"/>
       <c r="D16">
         <v>1576000.0</v>
       </c>
       <c r="E16">
         <v>1084000.0</v>
       </c>
-      <c r="F16"/>
+      <c r="F16">
+        <v>1163000.0</v>
+      </c>
       <c r="G16">
         <v>409000.0</v>
       </c>
       <c r="H16">
         <v>589000.0</v>
       </c>
       <c r="I16">
         <v>972000.0</v>
       </c>
       <c r="J16">
         <v>1144000.0</v>
       </c>
       <c r="K16">
         <v>2130000.0</v>
       </c>
       <c r="L16">
         <v>3617000.0</v>
       </c>
       <c r="M16">
         <v>5712000.0</v>
       </c>
       <c r="N16">
         <v>6067000.0</v>
       </c>
       <c r="O16">
@@ -14238,51 +14240,51 @@
       <c r="CX39"/>
       <c r="CY39"/>
       <c r="CZ39"/>
       <c r="DA39"/>
       <c r="DB39"/>
       <c r="DC39"/>
       <c r="DD39"/>
     </row>
     <row r="40" spans="1:108">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
         <v>53303000.0</v>
       </c>
       <c r="C40">
         <v>60434000.0</v>
       </c>
       <c r="D40">
         <v>69172000.0</v>
       </c>
       <c r="E40">
         <v>67492000.0</v>
       </c>
       <c r="F40">
-        <v>59278000.0</v>
+        <v>58115000.0</v>
       </c>
       <c r="G40">
         <v>75067000.0</v>
       </c>
       <c r="H40">
         <v>75163000.0</v>
       </c>
       <c r="I40">
         <v>68154000.0</v>
       </c>
       <c r="J40">
         <v>52743000.0</v>
       </c>
       <c r="K40">
         <v>68230000.0</v>
       </c>
       <c r="L40">
         <v>66269000.0</v>
       </c>
       <c r="M40">
         <v>63858000.0</v>
       </c>
       <c r="N40">
         <v>50855000.0</v>
       </c>
@@ -20282,63 +20284,63 @@
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>172</v>
       </c>
       <c r="B5">
-        <v>-66079000.0</v>
+        <v>-106515000.0</v>
       </c>
       <c r="C5">
         <v>-74058000.0</v>
       </c>
       <c r="D5">
         <v>-90190000.0</v>
       </c>
       <c r="E5">
         <v>-151761000.0</v>
       </c>
       <c r="F5">
-        <v>-118754000.0</v>
+        <v>-6855000.0</v>
       </c>
       <c r="G5">
         <v>-7037000.0</v>
       </c>
       <c r="H5">
         <v>7358000.0</v>
       </c>
       <c r="I5">
         <v>10054000.0</v>
       </c>
       <c r="J5">
         <v>3960000.0</v>
       </c>
       <c r="K5">
         <v>2155000.0</v>
       </c>
       <c r="L5">
         <v>-3635000.0</v>
       </c>
       <c r="M5">
         <v>2218000.0</v>
       </c>
       <c r="N5">
         <v>3174000.0</v>
       </c>
@@ -20365,63 +20367,63 @@
       </c>
       <c r="V5">
         <v>-800066.0</v>
       </c>
       <c r="W5">
         <v>-729263.0</v>
       </c>
       <c r="X5">
         <v>-494037.0</v>
       </c>
       <c r="Y5">
         <v>-583673.0</v>
       </c>
       <c r="Z5">
         <v>-8077671.0</v>
       </c>
       <c r="AA5">
         <v>-971400.0</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>173</v>
       </c>
       <c r="B6">
-        <v>1745000.0</v>
+        <v>-38691000.0</v>
       </c>
       <c r="C6">
         <v>-1511000.0</v>
       </c>
       <c r="D6">
         <v>-17607000.0</v>
       </c>
       <c r="E6">
         <v>-82331000.0</v>
       </c>
       <c r="F6">
-        <v>-65402000.0</v>
+        <v>46497000.0</v>
       </c>
       <c r="G6">
         <v>34852000.0</v>
       </c>
       <c r="H6">
         <v>37629000.0</v>
       </c>
       <c r="I6">
         <v>31786000.0</v>
       </c>
       <c r="J6">
         <v>26551000.0</v>
       </c>
       <c r="K6">
         <v>25364000.0</v>
       </c>
       <c r="L6">
         <v>3507000.0</v>
       </c>
       <c r="M6">
         <v>7858000.0</v>
       </c>
       <c r="N6">
         <v>7586000.0</v>
       </c>
@@ -23294,51 +23296,51 @@
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
       <c r="DC4"/>
       <c r="DD4"/>
     </row>
     <row r="5" spans="1:108">
       <c r="A5" t="s">
         <v>172</v>
       </c>
       <c r="B5">
         <v>-16980000.0</v>
       </c>
       <c r="C5">
-        <v>-11141000.0</v>
+        <v>-11807000.0</v>
       </c>
       <c r="D5">
         <v>-26389000.0</v>
       </c>
       <c r="E5">
         <v>-44883000.0</v>
       </c>
       <c r="F5">
         <v>-24039000.0</v>
       </c>
       <c r="G5">
         <v>-14504000.0</v>
       </c>
       <c r="H5">
         <v>-16207000.0</v>
       </c>
       <c r="I5">
         <v>-17351000.0</v>
       </c>
       <c r="J5">
         <v>-25996000.0</v>
       </c>
       <c r="K5">
         <v>-13605000.0</v>
       </c>
@@ -23348,51 +23350,51 @@
       <c r="M5">
         <v>-24856000.0</v>
       </c>
       <c r="N5">
         <v>-31963000.0</v>
       </c>
       <c r="O5">
         <v>-26384000.0</v>
       </c>
       <c r="P5">
         <v>-39510000.0</v>
       </c>
       <c r="Q5">
         <v>-37502000.0</v>
       </c>
       <c r="R5">
         <v>-46128000.0</v>
       </c>
       <c r="S5">
         <v>-42497000.0</v>
       </c>
       <c r="T5">
         <v>-21874000.0</v>
       </c>
       <c r="U5">
-        <v>-22367000.0</v>
+        <v>74338000.0</v>
       </c>
       <c r="V5">
         <v>-19961000.0</v>
       </c>
       <c r="W5">
         <v>9761000.0</v>
       </c>
       <c r="X5">
         <v>4669000.0</v>
       </c>
       <c r="Y5">
         <v>-16408000.0</v>
       </c>
       <c r="Z5">
         <v>-5070000.0</v>
       </c>
       <c r="AA5">
         <v>2815000.0</v>
       </c>
       <c r="AB5">
         <v>3694000.0</v>
       </c>
       <c r="AC5">
         <v>3470000.0</v>
       </c>
@@ -23614,51 +23616,51 @@
       <c r="CY5">
         <v>0.0</v>
       </c>
       <c r="CZ5">
         <v>-350965.0</v>
       </c>
       <c r="DA5">
         <v>-217450.0</v>
       </c>
       <c r="DB5">
         <v>-166273.0</v>
       </c>
       <c r="DC5"/>
       <c r="DD5">
         <v>-99048.0</v>
       </c>
     </row>
     <row r="6" spans="1:108">
       <c r="A6" t="s">
         <v>173</v>
       </c>
       <c r="B6">
         <v>-567000.0</v>
       </c>
       <c r="C6">
-        <v>5254000.0</v>
+        <v>4588000.0</v>
       </c>
       <c r="D6">
         <v>-9952000.0</v>
       </c>
       <c r="E6">
         <v>-27619000.0</v>
       </c>
       <c r="F6">
         <v>-6311000.0</v>
       </c>
       <c r="G6">
         <v>3684000.0</v>
       </c>
       <c r="H6">
         <v>1778000.0</v>
       </c>
       <c r="I6">
         <v>756000.0</v>
       </c>
       <c r="J6">
         <v>-7729000.0</v>
       </c>
       <c r="K6">
         <v>4756000.0</v>
       </c>
@@ -23668,51 +23670,51 @@
       <c r="M6">
         <v>-6598000.0</v>
       </c>
       <c r="N6">
         <v>-14132000.0</v>
       </c>
       <c r="O6">
         <v>-8318000.0</v>
       </c>
       <c r="P6">
         <v>-22046000.0</v>
       </c>
       <c r="Q6">
         <v>-20487000.0</v>
       </c>
       <c r="R6">
         <v>-29243000.0</v>
       </c>
       <c r="S6">
         <v>-25635000.0</v>
       </c>
       <c r="T6">
         <v>-2805000.0</v>
       </c>
       <c r="U6">
-        <v>-11667000.0</v>
+        <v>85038000.0</v>
       </c>
       <c r="V6">
         <v>-8961000.0</v>
       </c>
       <c r="W6">
         <v>19390000.0</v>
       </c>
       <c r="X6">
         <v>13665000.0</v>
       </c>
       <c r="Y6">
         <v>-8004000.0</v>
       </c>
       <c r="Z6">
         <v>3622000.0</v>
       </c>
       <c r="AA6">
         <v>10404000.0</v>
       </c>
       <c r="AB6">
         <v>10922000.0</v>
       </c>
       <c r="AC6">
         <v>11094000.0</v>
       </c>
@@ -29601,51 +29603,51 @@
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" t="s">
         <v>195</v>
       </c>
       <c r="B28">
         <v>65741000.0</v>
       </c>
       <c r="C28">
         <v>63509000.0</v>
       </c>
       <c r="D28">
         <v>69874000.0</v>
       </c>
       <c r="E28">
         <v>71747000.0</v>
       </c>
       <c r="F28">
-        <v>68207000.0</v>
+        <v>65224000.0</v>
       </c>
       <c r="G28">
         <v>63643000.0</v>
       </c>
       <c r="H28">
         <v>66969000.0</v>
       </c>
       <c r="I28">
         <v>63328000.0</v>
       </c>
       <c r="J28">
         <v>65797000.0</v>
       </c>
       <c r="K28">
         <v>59758000.0</v>
       </c>
       <c r="L28">
         <v>61486000.0</v>
       </c>
       <c r="M28">
         <v>60308000.0</v>
       </c>
       <c r="N28">
         <v>61549000.0</v>
       </c>
@@ -36615,51 +36617,51 @@
       <c r="K14">
         <v>18361000.0</v>
       </c>
       <c r="L14">
         <v>18133000.0</v>
       </c>
       <c r="M14">
         <v>18258000.0</v>
       </c>
       <c r="N14">
         <v>17831000.0</v>
       </c>
       <c r="O14">
         <v>18066000.0</v>
       </c>
       <c r="P14">
         <v>17464000.0</v>
       </c>
       <c r="Q14">
         <v>17015000.0</v>
       </c>
       <c r="R14">
         <v>16885000.0</v>
       </c>
       <c r="S14">
-        <v>41218000.0</v>
+        <v>16862000.0</v>
       </c>
       <c r="T14">
         <v>16652000.0</v>
       </c>
       <c r="U14">
         <v>12588000.0</v>
       </c>
       <c r="V14">
         <v>9138000.0</v>
       </c>
       <c r="W14">
         <v>9629000.0</v>
       </c>
       <c r="X14">
         <v>8996000.0</v>
       </c>
       <c r="Y14">
         <v>8404000.0</v>
       </c>
       <c r="Z14">
         <v>8692000.0</v>
       </c>
       <c r="AA14">
         <v>7589000.0</v>
       </c>
@@ -39271,51 +39273,51 @@
       <c r="K25">
         <v>4079000.0</v>
       </c>
       <c r="L25">
         <v>1390000.0</v>
       </c>
       <c r="M25">
         <v>3809000.0</v>
       </c>
       <c r="N25">
         <v>3937000.0</v>
       </c>
       <c r="O25">
         <v>20008000.0</v>
       </c>
       <c r="P25">
         <v>5988000.0</v>
       </c>
       <c r="Q25">
         <v>3521000.0</v>
       </c>
       <c r="R25">
         <v>2437000.0</v>
       </c>
       <c r="S25">
-        <v>-9882000.0</v>
+        <v>4412000.0</v>
       </c>
       <c r="T25">
         <v>-14033000.0</v>
       </c>
       <c r="U25">
         <v>-91269000.0</v>
       </c>
       <c r="V25">
         <v>2837000.0</v>
       </c>
       <c r="W25">
         <v>2943000.0</v>
       </c>
       <c r="X25">
         <v>4119000.0</v>
       </c>
       <c r="Y25">
         <v>8150000.0</v>
       </c>
       <c r="Z25">
         <v>2091000.0</v>
       </c>
       <c r="AA25">
         <v>2478000.0</v>
       </c>