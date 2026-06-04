--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -283,50 +283,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1145,51 +1148,53 @@
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>26</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>17325000.0</v>
+      </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2">
         <v>14754000.0</v>
       </c>
       <c r="F2">
         <v>940704000.0</v>
       </c>
       <c r="G2">
         <v>775195000.0</v>
       </c>
       <c r="H2">
         <v>782841000.0</v>
       </c>
       <c r="I2">
         <v>690433000.0</v>
       </c>
       <c r="J2">
         <v>627573000.0</v>
       </c>
       <c r="K2">
         <v>546980000.0</v>
       </c>
       <c r="L2">
         <v>425660000.0</v>
@@ -1274,51 +1279,51 @@
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5">
-        <v>-4985000.0</v>
+        <v>233000.0</v>
       </c>
       <c r="C5">
         <v>224000.0</v>
       </c>
       <c r="D5">
         <v>317000.0</v>
       </c>
       <c r="E5">
         <v>156000.0</v>
       </c>
       <c r="F5">
         <v>-139000.0</v>
       </c>
       <c r="G5">
         <v>-185000.0</v>
       </c>
       <c r="H5">
         <v>-101000.0</v>
       </c>
       <c r="I5">
         <v>-322000.0</v>
       </c>
       <c r="J5">
         <v>-240000.0</v>
       </c>
@@ -1377,91 +1382,95 @@
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>31</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>5230000.0</v>
+      </c>
       <c r="C7">
         <v>4717000.0</v>
       </c>
       <c r="D7">
         <v>5196000.0</v>
       </c>
       <c r="E7">
         <v>2896000.0</v>
       </c>
       <c r="F7">
         <v>3100000.0</v>
       </c>
       <c r="G7">
         <v>3575000.0</v>
       </c>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>32</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>140000.0</v>
+      </c>
       <c r="C8">
         <v>140000.0</v>
       </c>
       <c r="D8">
         <v>142000.0</v>
       </c>
       <c r="E8">
         <v>161000.0</v>
       </c>
       <c r="F8">
         <v>164000.0</v>
       </c>
       <c r="G8">
         <v>132000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
@@ -1487,51 +1496,53 @@
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>34</v>
       </c>
-      <c r="B10"/>
+      <c r="B10">
+        <v>81275000.0</v>
+      </c>
       <c r="C10">
         <v>78359000.0</v>
       </c>
       <c r="D10">
         <v>68771000.0</v>
       </c>
       <c r="E10">
         <v>95408000.0</v>
       </c>
       <c r="F10">
         <v>152369000.0</v>
       </c>
       <c r="G10">
         <v>69291000.0</v>
       </c>
       <c r="H10">
         <v>127775000.0</v>
       </c>
       <c r="I10">
         <v>51352000.0</v>
       </c>
       <c r="J10">
         <v>43601000.0</v>
       </c>
       <c r="K10">
@@ -1591,51 +1602,53 @@
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>36</v>
       </c>
-      <c r="B12"/>
+      <c r="B12">
+        <v>81275000.0</v>
+      </c>
       <c r="C12">
         <v>78359000.0</v>
       </c>
       <c r="D12">
         <v>68771000.0</v>
       </c>
       <c r="E12">
         <v>95409000.0</v>
       </c>
       <c r="F12">
         <v>152370000.0</v>
       </c>
       <c r="G12">
         <v>69293000.0</v>
       </c>
       <c r="H12">
         <v>127780000.0</v>
       </c>
       <c r="I12">
         <v>60222000.0</v>
       </c>
       <c r="J12">
         <v>50678000.0</v>
       </c>
       <c r="K12">
@@ -2168,51 +2181,51 @@
       <c r="P22">
         <v>620000.0</v>
       </c>
       <c r="Q22">
         <v>933000.0</v>
       </c>
       <c r="R22">
         <v>636000.0</v>
       </c>
       <c r="S22">
         <v>832000.0</v>
       </c>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>47</v>
       </c>
       <c r="B23">
-        <v>2063507999.0</v>
+        <v>2063508000.0</v>
       </c>
       <c r="C23">
         <v>2009581000.0</v>
       </c>
       <c r="D23">
         <v>1764135000.0</v>
       </c>
       <c r="E23">
         <v>1424963000.0</v>
       </c>
       <c r="F23">
         <v>1225070000.0</v>
       </c>
       <c r="G23">
         <v>968221000.0</v>
       </c>
       <c r="H23">
         <v>955171000.0</v>
       </c>
       <c r="I23">
         <v>870325000.0</v>
       </c>
       <c r="J23">
         <v>815523000.0</v>
       </c>
@@ -2245,51 +2258,53 @@
       </c>
       <c r="T23">
         <v>343895000.0</v>
       </c>
       <c r="U23">
         <v>288417000.0</v>
       </c>
       <c r="V23">
         <v>238821000.0</v>
       </c>
       <c r="W23">
         <v>237300000.0</v>
       </c>
       <c r="X23"/>
       <c r="Y23">
         <v>234331000.0</v>
       </c>
       <c r="Z23">
         <v>251464000.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>48</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>70000000.0</v>
+      </c>
       <c r="C24"/>
       <c r="D24">
         <v>64000000.0</v>
       </c>
       <c r="E24">
         <v>21000000.0</v>
       </c>
       <c r="F24">
         <v>28000000.0</v>
       </c>
       <c r="G24">
         <v>28000000.0</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24">
         <v>22461000.0</v>
       </c>
       <c r="K24">
         <v>62869000.0</v>
       </c>
       <c r="L24">
         <v>42787000.0</v>
       </c>
       <c r="M24">
@@ -2335,51 +2350,53 @@
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>50</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>44885000.0</v>
+      </c>
       <c r="C26">
         <v>36610000.0</v>
       </c>
       <c r="D26">
         <v>33962000.0</v>
       </c>
       <c r="E26">
         <v>44437000.0</v>
       </c>
       <c r="F26">
         <v>37824000.0</v>
       </c>
       <c r="G26">
         <v>17716000.0</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>14811000.0</v>
       </c>
       <c r="J26">
         <v>13963000.0</v>
       </c>
       <c r="K26">
         <v>8005000.0</v>
       </c>
@@ -2420,51 +2437,51 @@
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>52</v>
       </c>
       <c r="B28">
-        <v>80026000.0</v>
+        <v>-6045000.0</v>
       </c>
       <c r="C28">
         <v>-73642000.0</v>
       </c>
       <c r="D28">
         <v>425000.0</v>
       </c>
       <c r="E28">
         <v>-71512000.0</v>
       </c>
       <c r="F28">
         <v>-121269000.0</v>
       </c>
       <c r="G28">
         <v>-37716000.0</v>
       </c>
       <c r="H28">
         <v>-105195000.0</v>
       </c>
       <c r="I28">
         <v>-8991000.0</v>
       </c>
       <c r="J28">
         <v>62869000.0</v>
       </c>
@@ -2495,89 +2512,93 @@
       <c r="S28">
         <v>10073000.0</v>
       </c>
       <c r="T28">
         <v>-39146000.0</v>
       </c>
       <c r="U28">
         <v>-36749000.0</v>
       </c>
       <c r="V28">
         <v>-27389000.0</v>
       </c>
       <c r="W28">
         <v>-48555000.0</v>
       </c>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28">
         <v>-41865000.0</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>53</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>421700000.0</v>
+      </c>
       <c r="C29"/>
       <c r="D29">
         <v>343325000.0</v>
       </c>
       <c r="E29">
         <v>283063000.0</v>
       </c>
       <c r="F29">
         <v>279382000.0</v>
       </c>
       <c r="G29">
         <v>181825000.0</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>54</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>12158000.0</v>
+      </c>
       <c r="C30">
         <v>13481000.0</v>
       </c>
       <c r="D30">
         <v>12311000.0</v>
       </c>
       <c r="E30">
         <v>8597000.0</v>
       </c>
       <c r="F30">
         <v>4283000.0</v>
       </c>
       <c r="G30">
         <v>3838000.0</v>
       </c>
       <c r="H30">
         <v>3955000.0</v>
       </c>
       <c r="I30">
         <v>4126000.0</v>
       </c>
       <c r="J30">
         <v>3193000.0</v>
       </c>
       <c r="K30">
@@ -2687,51 +2708,53 @@
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>57</v>
       </c>
-      <c r="B33"/>
+      <c r="B33">
+        <v>1970075000.0</v>
+      </c>
       <c r="C33">
         <v>1917741000.0</v>
       </c>
       <c r="D33">
         <v>1683053000.0</v>
       </c>
       <c r="E33">
         <v>1320957000.0</v>
       </c>
       <c r="F33">
         <v>1068417000.0</v>
       </c>
       <c r="G33">
         <v>895090000.0</v>
       </c>
       <c r="H33">
         <v>823436000.0</v>
       </c>
       <c r="I33">
         <v>813949000.0</v>
       </c>
       <c r="J33">
         <v>766088000.0</v>
       </c>
       <c r="K33">
@@ -2791,51 +2814,53 @@
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>59</v>
       </c>
-      <c r="B35"/>
+      <c r="B35">
+        <v>77582000.0</v>
+      </c>
       <c r="C35">
         <v>20865000.0</v>
       </c>
       <c r="D35">
         <v>84774000.0</v>
       </c>
       <c r="E35">
         <v>41019000.0</v>
       </c>
       <c r="F35">
         <v>46524000.0</v>
       </c>
       <c r="G35">
         <v>42690000.0</v>
       </c>
       <c r="H35">
         <v>33900000.0</v>
       </c>
       <c r="I35">
         <v>53611000.0</v>
       </c>
       <c r="J35">
         <v>232756000.0</v>
       </c>
       <c r="K35">
@@ -2864,51 +2889,51 @@
       </c>
       <c r="S35">
         <v>51815000.0</v>
       </c>
       <c r="T35">
         <v>2884000.0</v>
       </c>
       <c r="U35">
         <v>1929000.0</v>
       </c>
       <c r="V35">
         <v>1019000.0</v>
       </c>
       <c r="W35">
         <v>1063000.0</v>
       </c>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>60</v>
       </c>
       <c r="B36">
-        <v>-30376000.0</v>
+        <v>39211000.0</v>
       </c>
       <c r="C36">
         <v>44210000.0</v>
       </c>
       <c r="D36">
         <v>36918000.0</v>
       </c>
       <c r="E36">
         <v>35372000.0</v>
       </c>
       <c r="F36">
         <v>35020000.0</v>
       </c>
       <c r="G36">
         <v>34860000.0</v>
       </c>
       <c r="H36">
         <v>35472000.0</v>
       </c>
       <c r="I36">
         <v>35860000.0</v>
       </c>
       <c r="J36">
         <v>713513000.0</v>
       </c>
@@ -3050,51 +3075,51 @@
       <c r="T38">
         <v>293665000.0</v>
       </c>
       <c r="U38">
         <v>211640000.0</v>
       </c>
       <c r="V38">
         <v>192837000.0</v>
       </c>
       <c r="W38">
         <v>170511000.0</v>
       </c>
       <c r="X38"/>
       <c r="Y38">
         <v>234331000.0</v>
       </c>
       <c r="Z38">
         <v>191319000.0</v>
       </c>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>63</v>
       </c>
       <c r="B39">
-        <v>93503000.0</v>
+        <v>70819000.0</v>
       </c>
       <c r="C39"/>
       <c r="D39">
         <v>82538000.0</v>
       </c>
       <c r="E39">
         <v>105461000.0</v>
       </c>
       <c r="F39">
         <v>158648000.0</v>
       </c>
       <c r="G39">
         <v>75125000.0</v>
       </c>
       <c r="H39">
         <v>133894000.0</v>
       </c>
       <c r="I39">
         <v>57742000.0</v>
       </c>
       <c r="J39">
         <v>49435000.0</v>
       </c>
       <c r="K39">
         <v>52640000.0</v>
@@ -3116,51 +3141,51 @@
       </c>
       <c r="Q39">
         <v>388222000.0</v>
       </c>
       <c r="R39">
         <v>405780000.0</v>
       </c>
       <c r="S39">
         <v>376827000.0</v>
       </c>
       <c r="T39">
         <v>293665000.0</v>
       </c>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>64</v>
       </c>
       <c r="B40">
-        <v>271924000.0</v>
+        <v>1616901000.0</v>
       </c>
       <c r="C40">
         <v>1670375000.0</v>
       </c>
       <c r="D40">
         <v>1400036000.0</v>
       </c>
       <c r="E40">
         <v>1121955000.0</v>
       </c>
       <c r="F40">
         <v>927164000.0</v>
       </c>
       <c r="G40">
         <v>771706000.0</v>
       </c>
       <c r="H40">
         <v>779158000.0</v>
       </c>
       <c r="I40">
         <v>687096000.0</v>
       </c>
       <c r="J40">
         <v>425462000.0</v>
       </c>
@@ -3258,51 +3283,51 @@
       </c>
       <c r="S41">
         <v>11815000.0</v>
       </c>
       <c r="T41">
         <v>8461000.0</v>
       </c>
       <c r="U41">
         <v>3074000.0</v>
       </c>
       <c r="V41">
         <v>2387000.0</v>
       </c>
       <c r="W41">
         <v>2537000.0</v>
       </c>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>66</v>
       </c>
       <c r="B42">
-        <v>111575000.0</v>
+        <v>106357000.0</v>
       </c>
       <c r="C42">
         <v>104003000.0</v>
       </c>
       <c r="D42">
         <v>103361000.0</v>
       </c>
       <c r="E42">
         <v>129002000.0</v>
       </c>
       <c r="F42">
         <v>137034000.0</v>
       </c>
       <c r="G42">
         <v>48573000.0</v>
       </c>
       <c r="H42">
         <v>48315000.0</v>
       </c>
       <c r="I42">
         <v>48016000.0</v>
       </c>
       <c r="J42">
         <v>47725000.0</v>
       </c>
@@ -3391,51 +3416,53 @@
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>69</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>46562000.0</v>
+      </c>
       <c r="C45">
         <v>44205000.0</v>
       </c>
       <c r="D45">
         <v>44337000.0</v>
       </c>
       <c r="E45">
         <v>28730000.0</v>
       </c>
       <c r="F45">
         <v>26830000.0</v>
       </c>
       <c r="G45">
         <v>33027000.0</v>
       </c>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45">
         <v>12152000.0</v>
       </c>
       <c r="M45">
         <v>11718000.0</v>
       </c>
@@ -3746,51 +3773,51 @@
         <v>27000000.0</v>
       </c>
       <c r="N50">
         <v>16000000.0</v>
       </c>
       <c r="O50">
         <v>10000000.0</v>
       </c>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>75</v>
       </c>
       <c r="B51">
-        <v>80026000.0</v>
+        <v>75230000.0</v>
       </c>
       <c r="C51">
         <v>4717000.0</v>
       </c>
       <c r="D51">
         <v>69196000.0</v>
       </c>
       <c r="E51">
         <v>23896000.0</v>
       </c>
       <c r="F51">
         <v>31100000.0</v>
       </c>
       <c r="G51">
         <v>31575000.0</v>
       </c>
       <c r="H51">
         <v>22580000.0</v>
       </c>
       <c r="I51">
         <v>42461000.0</v>
       </c>
       <c r="J51">
         <v>62869000.0</v>
       </c>
@@ -3972,51 +3999,51 @@
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>79</v>
       </c>
       <c r="B55">
-        <v>2063507999.0</v>
+        <v>2063508000.0</v>
       </c>
       <c r="C55">
         <v>2009581000.0</v>
       </c>
       <c r="D55">
         <v>1764135000.0</v>
       </c>
       <c r="E55">
         <v>1424963000.0</v>
       </c>
       <c r="F55">
         <v>1225070000.0</v>
       </c>
       <c r="G55">
         <v>968221000.0</v>
       </c>
       <c r="H55">
         <v>955171000.0</v>
       </c>
       <c r="I55">
         <v>871691000.0</v>
       </c>
       <c r="J55">
         <v>815523000.0</v>
       </c>
@@ -4050,51 +4077,51 @@
       <c r="T55">
         <v>343895000.0</v>
       </c>
       <c r="U55">
         <v>288417000.0</v>
       </c>
       <c r="V55">
         <v>238821000.0</v>
       </c>
       <c r="W55">
         <v>237300000.0</v>
       </c>
       <c r="X55"/>
       <c r="Y55">
         <v>234331000.0</v>
       </c>
       <c r="Z55">
         <v>251464000.0</v>
       </c>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>80</v>
       </c>
       <c r="B56">
-        <v>93503000.0</v>
+        <v>93433000.0</v>
       </c>
       <c r="C56">
         <v>91840000.0</v>
       </c>
       <c r="D56">
         <v>81082000.0</v>
       </c>
       <c r="E56">
         <v>104006000.0</v>
       </c>
       <c r="F56">
         <v>156653000.0</v>
       </c>
       <c r="G56">
         <v>73131000.0</v>
       </c>
       <c r="H56">
         <v>131735000.0</v>
       </c>
       <c r="I56">
         <v>64348000.0</v>
       </c>
       <c r="J56">
         <v>49435000.0</v>
       </c>
@@ -4126,51 +4153,51 @@
         <v>38817000.0</v>
       </c>
       <c r="T56">
         <v>40486000.0</v>
       </c>
       <c r="U56">
         <v>37850000.0</v>
       </c>
       <c r="V56">
         <v>28392000.0</v>
       </c>
       <c r="W56">
         <v>49433000.0</v>
       </c>
       <c r="X56"/>
       <c r="Y56"/>
       <c r="Z56">
         <v>41865000.0</v>
       </c>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>81</v>
       </c>
       <c r="B57">
-        <v>271924000.0</v>
+        <v>1634226000.0</v>
       </c>
       <c r="C57">
         <v>1670375000.0</v>
       </c>
       <c r="D57">
         <v>1400036000.0</v>
       </c>
       <c r="E57">
         <v>1121955000.0</v>
       </c>
       <c r="F57">
         <v>927164000.0</v>
       </c>
       <c r="G57">
         <v>771706000.0</v>
       </c>
       <c r="H57">
         <v>779158000.0</v>
       </c>
       <c r="I57">
         <v>687096000.0</v>
       </c>
       <c r="J57">
         <v>465870000.0</v>
       </c>
@@ -4484,548 +4511,554 @@
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CK62"/>
+  <dimension ref="A1:CL62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89">
+    <row r="1" spans="1:90">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
+        <v>93</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
+        <v>102</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BL1" t="s">
         <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CF1" t="s">
         <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CJ1" t="s">
         <v>151</v>
       </c>
       <c r="CK1" t="s">
         <v>152</v>
       </c>
+      <c r="CL1" t="s">
+        <v>153</v>
+      </c>
     </row>
-    <row r="2" spans="1:89">
+    <row r="2" spans="1:90">
       <c r="A2" t="s">
         <v>26</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>14564000.0</v>
+      </c>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
-      <c r="M2">
+      <c r="M2"/>
+      <c r="N2">
         <v>1219708000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>14754000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>11213000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>11083.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>8798000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>940704000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>825924000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>807399000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>774192000.0</v>
       </c>
-      <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
-      <c r="AF2">
+      <c r="AF2"/>
+      <c r="AG2">
         <v>665350000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>634360000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>625211000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>577050000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>574000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>559400000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>545346000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>502750000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>474200000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>464700000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>425660000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>409434000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>398184000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>397959000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>4225000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>3859000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>4431000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>3674000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>3861000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>3650000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>4480000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>3750000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>3739000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>3612000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>4446000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>3328000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>5235000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>3021000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2820000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>314062000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>326830000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>360527000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>368375000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>367604000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>379518000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>347386000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>349812000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>288812000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>261430000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>255663000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>246289000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>248362000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>225978000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>199940000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>182684000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>188221000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>188592000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>190268000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>786000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>760000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>684000.0</v>
       </c>
-      <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
-      <c r="CH2">
+      <c r="CH2"/>
+      <c r="CI2">
         <v>737000.0</v>
       </c>
-      <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
+      <c r="CL2"/>
     </row>
-    <row r="3" spans="1:89">
+    <row r="3" spans="1:90">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5073,52 +5106,53 @@
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
+      <c r="CL3"/>
     </row>
-    <row r="4" spans="1:89">
+    <row r="4" spans="1:90">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5166,281 +5200,285 @@
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
+      <c r="CL4"/>
     </row>
-    <row r="5" spans="1:89">
+    <row r="5" spans="1:90">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5">
+        <v>241000.0</v>
+      </c>
+      <c r="C5">
         <v>233000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>229000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>220000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>211000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>224000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>327000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>323000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>320000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>317000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>178000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>171000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>163000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>156000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-75000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-98000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-120000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-139000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-194000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-188000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-183000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-185000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
-      <c r="Y5">
+      <c r="Y5"/>
+      <c r="Z5">
         <v>142113000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-101000.0</v>
       </c>
-      <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-      <c r="AD5">
+      <c r="AD5"/>
+      <c r="AE5">
         <v>-322000.0</v>
       </c>
-      <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-      <c r="AH5">
+      <c r="AH5"/>
+      <c r="AI5">
         <v>-240000.0</v>
       </c>
-      <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
-      <c r="AL5">
+      <c r="AL5"/>
+      <c r="AM5">
         <v>-183000.0</v>
       </c>
-      <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
-      <c r="AP5">
+      <c r="AP5"/>
+      <c r="AQ5">
         <v>-4000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-10000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-16000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-21000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-27000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-39000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-51000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-61000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-73000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-123000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-173000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-222000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-272000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-220000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-157000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-131000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-94000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-102000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-111000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-120000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-167000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-164000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-160000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-157000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-154000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-165000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-169000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-173000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-182000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-4634000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-4690000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-4753000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-4814000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-4859000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-4917000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-4985000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-5041000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-4953000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>29000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>34000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>31000.0</v>
       </c>
-      <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
-      <c r="CH5">
+      <c r="CH5"/>
+      <c r="CI5">
         <v>47000.0</v>
       </c>
-      <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
+      <c r="CL5"/>
     </row>
-    <row r="6" spans="1:89">
+    <row r="6" spans="1:90">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -5488,114 +5526,119 @@
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
+      <c r="CL6"/>
     </row>
-    <row r="7" spans="1:89">
+    <row r="7" spans="1:90">
       <c r="A7" t="s">
         <v>31</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>5077000.0</v>
+      </c>
       <c r="C7">
+        <v>5230000.0</v>
+      </c>
+      <c r="D7">
         <v>4971000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>5125000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>4591000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>4717000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>4840000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>4960000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>5077000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>5196000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>2552000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>2661000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>2776000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>2896000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>2734000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>2858000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>2979000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>3100000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>3223000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>3342000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>3458000.0</v>
       </c>
-      <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
@@ -5619,111 +5662,116 @@
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
+      <c r="CL7"/>
     </row>
-    <row r="8" spans="1:89">
+    <row r="8" spans="1:90">
       <c r="A8" t="s">
         <v>32</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>138000.0</v>
+      </c>
       <c r="C8">
         <v>140000.0</v>
       </c>
       <c r="D8">
         <v>140000.0</v>
       </c>
       <c r="E8">
         <v>140000.0</v>
       </c>
       <c r="F8">
         <v>140000.0</v>
       </c>
       <c r="G8">
         <v>140000.0</v>
       </c>
       <c r="H8">
         <v>140000.0</v>
       </c>
       <c r="I8">
+        <v>140000.0</v>
+      </c>
+      <c r="J8">
         <v>141000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>142000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>145000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>150000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>153000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>161000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>162000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>164000.0</v>
       </c>
       <c r="Q8">
         <v>164000.0</v>
       </c>
       <c r="R8">
         <v>164000.0</v>
       </c>
       <c r="S8">
         <v>164000.0</v>
       </c>
       <c r="T8">
+        <v>164000.0</v>
+      </c>
+      <c r="U8">
         <v>132000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5748,400 +5796,405 @@
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
+      <c r="CL8"/>
     </row>
-    <row r="9" spans="1:89">
+    <row r="9" spans="1:90">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
-      <c r="AQ9">
+      <c r="AQ9"/>
+      <c r="AR9">
         <v>56955000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>56971000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>56987000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>57007000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>57027000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>57047000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>57065000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>57083000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>57101000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>57123000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>57148000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>57178000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>57209000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>57239000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>57267000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>57292000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>57319000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>57342000.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
+      <c r="CL9"/>
     </row>
-    <row r="10" spans="1:89">
+    <row r="10" spans="1:90">
       <c r="A10" t="s">
         <v>34</v>
       </c>
       <c r="B10">
+        <v>13996000.0</v>
+      </c>
+      <c r="C10">
         <v>10456000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>64437000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>59473000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>89558000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>78359000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>97889000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>113985000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>107548000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>68771000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>106823000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>119975000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>77145000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>95408000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>55032000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>86327000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>174784000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>152369000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>108113000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>163935000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>55966000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>69291000.0</v>
       </c>
-      <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
-      <c r="AP10">
+      <c r="AP10"/>
+      <c r="AQ10">
         <v>28466000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>37751000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>31897000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>47777000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>34160000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>34406000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>39789000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>27458000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>33673000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>31747000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>39276000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>25131000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>49641000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>49949000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>53718000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>99000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>85223000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>55052000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>23572000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>38726000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>47441000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>72598000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>72488000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>58707000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>97433000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>81774000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>92947000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>44668000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>37032000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>43373000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>32903000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>49420000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>39146000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>35243000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>41373000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>27252000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>36749000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>21338000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>88105000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>20659000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>27389000.0</v>
       </c>
-      <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
-      <c r="CH10">
+      <c r="CH10"/>
+      <c r="CI10">
         <v>48555000.0</v>
       </c>
-      <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
+      <c r="CL10"/>
     </row>
-    <row r="11" spans="1:89">
+    <row r="11" spans="1:90">
       <c r="A11" t="s">
         <v>35</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6189,367 +6242,371 @@
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
+      <c r="CL11"/>
     </row>
-    <row r="12" spans="1:89">
+    <row r="12" spans="1:90">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12">
-        <v>11790000.0</v>
+        <v>13996000.0</v>
       </c>
       <c r="C12">
+        <v>10456000.0</v>
+      </c>
+      <c r="D12">
         <v>64437000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>59473000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>89558000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>78359000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>97889000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>113885000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>107448000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>68771000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>106823000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>119975000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>77145000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>95409000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>55033000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>86227000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>174785000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>152370000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>108115000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>163937000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>55968000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>69293000.0</v>
       </c>
-      <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>28501000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>37787000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>31934000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>47815000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>34200000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>34448000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>39879000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>27565000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>33786000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>31863000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>39399000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>25257000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>49770000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>49949000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>53718000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>99000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>85223000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>55052000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>23572000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>38726000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>47441000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>72598000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>72488000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>58707000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>97433000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>81774000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>92947000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>44668000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>37032000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>43373000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>32903000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>49420000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>39146000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>35243000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>41373000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>27252000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>36749000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>21338000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>88105000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>20659000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>27389000.0</v>
       </c>
-      <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
-      <c r="CH12">
+      <c r="CH12"/>
+      <c r="CI12">
         <v>48555000.0</v>
       </c>
-      <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
+      <c r="CL12"/>
     </row>
-    <row r="13" spans="1:89">
+    <row r="13" spans="1:90">
       <c r="A13" t="s">
         <v>37</v>
       </c>
       <c r="B13">
-        <v>140000.0</v>
+        <v>138000.0</v>
       </c>
       <c r="C13">
         <v>140000.0</v>
       </c>
       <c r="D13">
         <v>140000.0</v>
       </c>
       <c r="E13">
         <v>140000.0</v>
       </c>
       <c r="F13">
         <v>140000.0</v>
       </c>
       <c r="G13">
         <v>140000.0</v>
       </c>
       <c r="H13">
         <v>140000.0</v>
       </c>
       <c r="I13">
+        <v>140000.0</v>
+      </c>
+      <c r="J13">
         <v>141000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>142000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>145000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>150000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>153000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>161000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>162000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>164000.0</v>
       </c>
       <c r="Q13">
         <v>164000.0</v>
       </c>
       <c r="R13">
         <v>164000.0</v>
       </c>
       <c r="S13">
         <v>164000.0</v>
       </c>
       <c r="T13">
-        <v>132000.0</v>
+        <v>164000.0</v>
       </c>
       <c r="U13">
         <v>132000.0</v>
       </c>
       <c r="V13">
         <v>132000.0</v>
       </c>
-      <c r="W13"/>
+      <c r="W13">
+        <v>132000.0</v>
+      </c>
       <c r="X13"/>
       <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>132000.0</v>
       </c>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-      <c r="AD13">
+      <c r="AD13"/>
+      <c r="AE13">
         <v>132000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
-      <c r="AH13">
+      <c r="AH13"/>
+      <c r="AI13">
         <v>132000.0</v>
       </c>
-      <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
-      <c r="AL13">
+      <c r="AL13"/>
+      <c r="AM13">
         <v>132000.0</v>
       </c>
-      <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
-      <c r="AP13">
-[...1 lines deleted...]
-      </c>
+      <c r="AP13"/>
       <c r="AQ13">
         <v>132000.0</v>
       </c>
       <c r="AR13">
         <v>132000.0</v>
       </c>
       <c r="AS13">
         <v>132000.0</v>
       </c>
       <c r="AT13">
         <v>132000.0</v>
       </c>
       <c r="AU13">
         <v>132000.0</v>
       </c>
       <c r="AV13">
         <v>132000.0</v>
       </c>
       <c r="AW13">
         <v>132000.0</v>
       </c>
       <c r="AX13">
         <v>132000.0</v>
       </c>
       <c r="AY13">
@@ -6617,377 +6674,381 @@
       </c>
       <c r="BT13">
         <v>132000.0</v>
       </c>
       <c r="BU13">
         <v>132000.0</v>
       </c>
       <c r="BV13">
         <v>132000.0</v>
       </c>
       <c r="BW13">
         <v>132000.0</v>
       </c>
       <c r="BX13">
         <v>132000.0</v>
       </c>
       <c r="BY13">
         <v>132000.0</v>
       </c>
       <c r="BZ13">
         <v>132000.0</v>
       </c>
       <c r="CA13">
         <v>132000.0</v>
       </c>
-      <c r="CB13"/>
+      <c r="CB13">
+        <v>132000.0</v>
+      </c>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
+      <c r="CL13"/>
     </row>
-    <row r="14" spans="1:89">
+    <row r="14" spans="1:90">
       <c r="A14" t="s">
         <v>38</v>
       </c>
       <c r="B14">
+        <v>13522000.0</v>
+      </c>
+      <c r="C14">
         <v>13670000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13563000.0</v>
       </c>
       <c r="D14">
         <v>13563000.0</v>
       </c>
       <c r="E14">
+        <v>13563000.0</v>
+      </c>
+      <c r="F14">
         <v>13560000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>13582000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>13417000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>13181000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>13191000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>14778000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>14822000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>14731000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>14696000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>15330000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>15536000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>15544000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>15523000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>15501000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>15572000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>12075000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>16171000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>16150000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>12195000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>12049000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>12042000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>16132000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16098000.0</v>
       </c>
       <c r="AB14">
         <v>16098000.0</v>
       </c>
       <c r="AC14">
         <v>16098000.0</v>
       </c>
       <c r="AD14">
         <v>16098000.0</v>
       </c>
       <c r="AE14">
-        <v>16063000.0</v>
+        <v>16098000.0</v>
       </c>
       <c r="AF14">
         <v>16063000.0</v>
       </c>
       <c r="AG14">
         <v>16063000.0</v>
       </c>
       <c r="AH14">
+        <v>16063000.0</v>
+      </c>
+      <c r="AI14">
         <v>16341000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16380000.0</v>
       </c>
       <c r="AJ14">
         <v>16380000.0</v>
       </c>
       <c r="AK14">
         <v>16380000.0</v>
       </c>
       <c r="AL14">
+        <v>16380000.0</v>
+      </c>
+      <c r="AM14">
         <v>16369000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>16380000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>16688100.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>16369000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>11970000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>11960000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>11955000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>12004000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>12112000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>12081000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>12094000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>12197000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>12316000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>12324000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>12318000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>12311000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>12295000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>12298000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>12292000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>12285000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>12458000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>12277000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>12562000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>12721000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>12709000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>12743000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>12820000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>12814000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>12797000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>12816000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>12794000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>12787000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>12771000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>12775000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>12768000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>12761000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>12745000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>12749000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>12742000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>12736000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>12726000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>13112000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>12367000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>11994000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>12716000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12367000.0</v>
       </c>
       <c r="CF14">
         <v>12367000.0</v>
       </c>
       <c r="CG14">
         <v>12367000.0</v>
       </c>
       <c r="CH14">
+        <v>12367000.0</v>
+      </c>
+      <c r="CI14">
         <v>12720000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12367000.0</v>
       </c>
       <c r="CJ14">
         <v>12367000.0</v>
       </c>
       <c r="CK14">
         <v>12367000.0</v>
       </c>
+      <c r="CL14">
+        <v>12367000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:89">
+    <row r="15" spans="1:90">
       <c r="A15" t="s">
         <v>39</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
-      <c r="AP15">
-[...1 lines deleted...]
-      </c>
+      <c r="AP15"/>
       <c r="AQ15">
         <v>132000.0</v>
       </c>
       <c r="AR15">
         <v>132000.0</v>
       </c>
       <c r="AS15">
         <v>132000.0</v>
       </c>
       <c r="AT15">
         <v>132000.0</v>
       </c>
       <c r="AU15">
         <v>132000.0</v>
       </c>
       <c r="AV15">
         <v>132000.0</v>
       </c>
       <c r="AW15">
         <v>132000.0</v>
       </c>
       <c r="AX15">
         <v>132000.0</v>
       </c>
       <c r="AY15">
@@ -7055,81 +7116,84 @@
       </c>
       <c r="BT15">
         <v>132000.0</v>
       </c>
       <c r="BU15">
         <v>132000.0</v>
       </c>
       <c r="BV15">
         <v>132000.0</v>
       </c>
       <c r="BW15">
         <v>132000.0</v>
       </c>
       <c r="BX15">
         <v>132000.0</v>
       </c>
       <c r="BY15">
         <v>132000.0</v>
       </c>
       <c r="BZ15">
         <v>132000.0</v>
       </c>
       <c r="CA15">
         <v>132000.0</v>
       </c>
-      <c r="CB15"/>
+      <c r="CB15">
+        <v>132000.0</v>
+      </c>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
+      <c r="CL15"/>
     </row>
-    <row r="16" spans="1:89">
+    <row r="16" spans="1:90">
       <c r="A16" t="s">
         <v>40</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>-723297000.0</v>
       </c>
-      <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
@@ -7160,52 +7224,53 @@
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
+      <c r="CL16"/>
     </row>
-    <row r="17" spans="1:89">
+    <row r="17" spans="1:90">
       <c r="A17" t="s">
         <v>41</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -7253,52 +7318,53 @@
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
+      <c r="CL17"/>
     </row>
-    <row r="18" spans="1:89">
+    <row r="18" spans="1:90">
       <c r="A18" t="s">
         <v>42</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -7346,52 +7412,53 @@
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
+      <c r="CL18"/>
     </row>
-    <row r="19" spans="1:89">
+    <row r="19" spans="1:90">
       <c r="A19" t="s">
         <v>43</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7439,170 +7506,169 @@
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
+      <c r="CL19"/>
     </row>
-    <row r="20" spans="1:89">
+    <row r="20" spans="1:90">
       <c r="A20" t="s">
         <v>44</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20">
         <v>12311000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="L20">
         <v>200000.0</v>
       </c>
       <c r="M20">
         <v>200000.0</v>
       </c>
       <c r="N20">
         <v>200000.0</v>
       </c>
       <c r="O20">
-        <v>651000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="P20">
         <v>651000.0</v>
       </c>
       <c r="Q20">
         <v>651000.0</v>
       </c>
       <c r="R20">
         <v>651000.0</v>
       </c>
       <c r="S20">
         <v>651000.0</v>
       </c>
       <c r="T20">
         <v>651000.0</v>
       </c>
       <c r="U20">
         <v>651000.0</v>
       </c>
       <c r="V20">
         <v>651000.0</v>
       </c>
-      <c r="W20"/>
+      <c r="W20">
+        <v>651000.0</v>
+      </c>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
+      <c r="Z20"/>
+      <c r="AA20">
         <v>749000.0</v>
       </c>
-      <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
+      <c r="AD20"/>
+      <c r="AE20">
         <v>749000.0</v>
       </c>
-      <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-      <c r="AH20">
+      <c r="AH20"/>
+      <c r="AI20">
         <v>749000.0</v>
       </c>
-      <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
-      <c r="AL20">
+      <c r="AL20"/>
+      <c r="AM20">
         <v>749000.0</v>
       </c>
-      <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
-      <c r="AP20">
-[...1 lines deleted...]
-      </c>
+      <c r="AP20"/>
       <c r="AQ20">
         <v>749000.0</v>
       </c>
       <c r="AR20">
         <v>749000.0</v>
       </c>
       <c r="AS20">
         <v>749000.0</v>
       </c>
       <c r="AT20">
         <v>749000.0</v>
       </c>
       <c r="AU20">
         <v>749000.0</v>
       </c>
       <c r="AV20">
         <v>749000.0</v>
       </c>
       <c r="AW20">
         <v>749000.0</v>
       </c>
       <c r="AX20">
         <v>749000.0</v>
       </c>
       <c r="AY20">
         <v>749000.0</v>
       </c>
       <c r="AZ20">
         <v>749000.0</v>
       </c>
       <c r="BA20">
-        <v>1083000.0</v>
+        <v>749000.0</v>
       </c>
       <c r="BB20">
         <v>1083000.0</v>
       </c>
       <c r="BC20">
-        <v>1310000.0</v>
+        <v>1083000.0</v>
       </c>
       <c r="BD20">
         <v>1310000.0</v>
       </c>
       <c r="BE20">
         <v>1310000.0</v>
       </c>
       <c r="BF20">
         <v>1310000.0</v>
       </c>
       <c r="BG20">
         <v>1310000.0</v>
       </c>
       <c r="BH20">
         <v>1310000.0</v>
       </c>
       <c r="BI20">
         <v>1310000.0</v>
       </c>
       <c r="BJ20">
         <v>1310000.0</v>
       </c>
       <c r="BK20">
         <v>1310000.0</v>
       </c>
@@ -7617,859 +7683,872 @@
       </c>
       <c r="BO20">
         <v>1310000.0</v>
       </c>
       <c r="BP20">
         <v>1310000.0</v>
       </c>
       <c r="BQ20">
         <v>1310000.0</v>
       </c>
       <c r="BR20">
         <v>1310000.0</v>
       </c>
       <c r="BS20">
         <v>1310000.0</v>
       </c>
       <c r="BT20">
         <v>1310000.0</v>
       </c>
       <c r="BU20">
         <v>1310000.0</v>
       </c>
       <c r="BV20">
         <v>1310000.0</v>
       </c>
-      <c r="BW20"/>
+      <c r="BW20">
+        <v>1310000.0</v>
+      </c>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
+      <c r="CL20"/>
     </row>
-    <row r="21" spans="1:89">
+    <row r="21" spans="1:90">
       <c r="A21" t="s">
         <v>45</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-      <c r="AD21">
+      <c r="AD21"/>
+      <c r="AE21">
         <v>40000.0</v>
       </c>
-      <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
-      <c r="AH21">
+      <c r="AH21"/>
+      <c r="AI21">
         <v>101000.0</v>
       </c>
-      <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
-      <c r="AL21">
+      <c r="AL21"/>
+      <c r="AM21">
         <v>162000.0</v>
       </c>
-      <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>223000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>238000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>254000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>269000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>284000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>299000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>314000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>329000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>345000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>360000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>375000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>391000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>406000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>446000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>436000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>451000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>466000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>482000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>497000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>512000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>527000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>543000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>558000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>573000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>588000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>603000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>619000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>634000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>649000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>664000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>1990000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>2005000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>2020000.0</v>
       </c>
-      <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
+      <c r="CL21"/>
     </row>
-    <row r="22" spans="1:89">
+    <row r="22" spans="1:90">
       <c r="A22" t="s">
         <v>46</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22">
         <v>-30866000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-127358000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-120400000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1083000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-119602000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-131963000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-88520000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-187659000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-63474000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-98787000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-181523000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-158648000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-215528000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-324532000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1996000.0</v>
       </c>
-      <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-      <c r="AH22">
+      <c r="AH22"/>
+      <c r="AI22">
         <v>2491000.0</v>
       </c>
-      <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
-      <c r="AL22">
+      <c r="AL22"/>
+      <c r="AM22">
         <v>6272000.0</v>
       </c>
-      <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
-      <c r="AP22">
+      <c r="AP22"/>
+      <c r="AQ22">
         <v>6596000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>6923000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8707000.0</v>
       </c>
       <c r="AS22">
         <v>8707000.0</v>
       </c>
       <c r="AT22">
+        <v>8707000.0</v>
+      </c>
+      <c r="AU22">
         <v>8733000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>4047000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>4014000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>3996000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>3985000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3821000.0</v>
       </c>
       <c r="AZ22">
         <v>3821000.0</v>
       </c>
       <c r="BA22">
-        <v>4271000.0</v>
+        <v>3821000.0</v>
       </c>
       <c r="BB22">
         <v>4271000.0</v>
       </c>
-      <c r="BC22"/>
+      <c r="BC22">
+        <v>4271000.0</v>
+      </c>
       <c r="BD22"/>
-      <c r="BE22">
+      <c r="BE22"/>
+      <c r="BF22">
         <v>616000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>620000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>916000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>922000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>933000.0</v>
       </c>
       <c r="BJ22">
         <v>933000.0</v>
       </c>
       <c r="BK22">
+        <v>933000.0</v>
+      </c>
+      <c r="BL22">
         <v>1037000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>986000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>636000.0</v>
       </c>
       <c r="BN22">
         <v>636000.0</v>
       </c>
       <c r="BO22">
+        <v>636000.0</v>
+      </c>
+      <c r="BP22">
         <v>1249000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>631000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>527000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>832000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>608000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>693000.0</v>
       </c>
-      <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
+      <c r="CL22"/>
     </row>
-    <row r="23" spans="1:89">
+    <row r="23" spans="1:90">
       <c r="A23" t="s">
         <v>47</v>
       </c>
       <c r="B23">
+        <v>2025127000.0</v>
+      </c>
+      <c r="C23">
         <v>2063508000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2056246000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1973884000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1933376000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2009581000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1967957000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1930188000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1866908000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1764135000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1719945000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1615652000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1502740000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1424963000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1284905000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1221590000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1281359000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1225070000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1108030000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1076533000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>965149000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>968221000.0</v>
       </c>
-      <c r="W23"/>
       <c r="X23"/>
-      <c r="Y23">
+      <c r="Y23"/>
+      <c r="Z23">
         <v>142113000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>957277000.0</v>
       </c>
-      <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
-      <c r="AD23">
+      <c r="AD23"/>
+      <c r="AE23">
         <v>914152000.0</v>
       </c>
-      <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
-      <c r="AH23">
+      <c r="AH23"/>
+      <c r="AI23">
         <v>815523000.0</v>
       </c>
-      <c r="AI23"/>
       <c r="AJ23"/>
       <c r="AK23"/>
-      <c r="AL23">
+      <c r="AL23"/>
+      <c r="AM23">
         <v>734732000.0</v>
       </c>
-      <c r="AM23"/>
       <c r="AN23"/>
       <c r="AO23"/>
-      <c r="AP23">
+      <c r="AP23"/>
+      <c r="AQ23">
         <v>593605000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>556949000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>537313000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>537517000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>515425000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>502062000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>475404000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>464087000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>458225000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>433119000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>428864000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>428558000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>444224000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>447674000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>453447000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>506519000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>489289000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>463610000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>444193000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>454684000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>466008000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>499950000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>516975000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>517188000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>527276000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>509813000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>517374000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>458109000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>424228000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>406955000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>380914000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>383607000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>343895000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>317673000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>306344000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>289843000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>288417000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>290110000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>312218000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>239449000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>238821000.0</v>
       </c>
-      <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
-      <c r="CH23">
+      <c r="CH23"/>
+      <c r="CI23">
         <v>237300000.0</v>
       </c>
-      <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
+      <c r="CL23"/>
     </row>
-    <row r="24" spans="1:89">
+    <row r="24" spans="1:90">
       <c r="A24" t="s">
         <v>48</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>20000000.0</v>
+      </c>
       <c r="C24">
+        <v>70000000.0</v>
+      </c>
+      <c r="D24">
         <v>170000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>135000000.0</v>
       </c>
-      <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47000000.0</v>
       </c>
       <c r="I24">
         <v>47000000.0</v>
       </c>
       <c r="J24">
-        <v>64000000.0</v>
+        <v>47000000.0</v>
       </c>
       <c r="K24">
         <v>64000000.0</v>
       </c>
       <c r="L24">
-        <v>14000000.0</v>
+        <v>64000000.0</v>
       </c>
       <c r="M24">
         <v>14000000.0</v>
       </c>
       <c r="N24">
-        <v>21000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="O24">
         <v>21000000.0</v>
       </c>
       <c r="P24">
         <v>21000000.0</v>
       </c>
       <c r="Q24">
         <v>21000000.0</v>
       </c>
       <c r="R24">
-        <v>28000000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="S24">
         <v>28000000.0</v>
       </c>
       <c r="T24">
         <v>28000000.0</v>
       </c>
       <c r="U24">
         <v>28000000.0</v>
       </c>
-      <c r="V24"/>
+      <c r="V24">
+        <v>28000000.0</v>
+      </c>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
-      <c r="AF24">
-[...1 lines deleted...]
-      </c>
+      <c r="AF24"/>
       <c r="AG24">
         <v>62870000.0</v>
       </c>
       <c r="AH24">
+        <v>62870000.0</v>
+      </c>
+      <c r="AI24">
         <v>62869000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>63870000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>62870000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>62900000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>70249000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>67300000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>70500000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>71300000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>42787000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>39486000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>31670000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>32380000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>30000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>27123000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>20934000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000000.0</v>
       </c>
       <c r="AX24">
         <v>21000000.0</v>
       </c>
       <c r="AY24">
-        <v>5000000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="AZ24">
         <v>5000000.0</v>
       </c>
       <c r="BA24">
         <v>5000000.0</v>
       </c>
       <c r="BB24">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="BC24">
         <v>15000000.0</v>
       </c>
       <c r="BD24">
         <v>15000000.0</v>
       </c>
       <c r="BE24">
         <v>15000000.0</v>
       </c>
       <c r="BF24">
+        <v>15000000.0</v>
+      </c>
+      <c r="BG24">
         <v>20000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>174000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>171000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>25170000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>25168000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>25339000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>35336000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>35332000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>35328000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>45498000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>50492000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>50487000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>40481000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>30649000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>15642000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>15634000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>627000.0</v>
       </c>
-      <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
+      <c r="CL24"/>
     </row>
-    <row r="25" spans="1:89">
+    <row r="25" spans="1:90">
       <c r="A25" t="s">
         <v>49</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
@@ -8486,256 +8565,262 @@
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
-      <c r="BG25">
+      <c r="BG25"/>
+      <c r="BH25">
         <v>174000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>171000.0</v>
       </c>
-      <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
+      <c r="CL25"/>
     </row>
-    <row r="26" spans="1:89">
+    <row r="26" spans="1:90">
       <c r="A26" t="s">
         <v>50</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>45614000.0</v>
+      </c>
       <c r="C26">
+        <v>44885000.0</v>
+      </c>
+      <c r="D26">
         <v>41823000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>39743000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>37781000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>36610000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>35608000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>33392000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>33755000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>33962000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>33238000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>33920000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>44374000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>44437000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>45040000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>46069000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>36949000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>37824000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>28541000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>21114000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>17119000.0</v>
       </c>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>5149000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>5465000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>5822000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>6306000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>432013000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>421507000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>389548000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>390325000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>376269000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>354539000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>342869000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>355008000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>345774000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>355528000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>363647000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>369793000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>368492000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>375875000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>388584000.0</v>
       </c>
-      <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
+      <c r="CL26"/>
     </row>
-    <row r="27" spans="1:89">
+    <row r="27" spans="1:90">
       <c r="A27" t="s">
         <v>51</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -8783,337 +8868,345 @@
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
+      <c r="CL27"/>
     </row>
-    <row r="28" spans="1:89">
+    <row r="28" spans="1:90">
       <c r="A28" t="s">
         <v>52</v>
       </c>
       <c r="B28">
-        <v>80026000.0</v>
+        <v>11081000.0</v>
       </c>
       <c r="C28">
+        <v>69570000.0</v>
+      </c>
+      <c r="D28">
         <v>110534000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>80652000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-84967000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-73642000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-86049000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-62025000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-55471000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>425000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-40271000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-103314000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-60369000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-71512000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-31298000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-62469000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-150805000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-121269000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-76890000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-132593000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-24508000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-37716000.0</v>
       </c>
-      <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
-      <c r="Z28">
+      <c r="Z28"/>
+      <c r="AA28">
         <v>23312000.0</v>
       </c>
-      <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
-      <c r="AD28">
+      <c r="AD28"/>
+      <c r="AE28">
         <v>84922000.0</v>
       </c>
-      <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
-      <c r="AH28">
+      <c r="AH28"/>
+      <c r="AI28">
         <v>62869000.0</v>
       </c>
-      <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
-      <c r="AL28">
+      <c r="AL28"/>
+      <c r="AM28">
         <v>70249000.0</v>
       </c>
-      <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
-      <c r="AP28">
+      <c r="AP28"/>
+      <c r="AQ28">
         <v>27706000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1735000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-227000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-15397000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-4160000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-7283000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-18855000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-6458000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-12673000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-26747000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-34276000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-20131000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-34641000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-34949000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-38718000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-84000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-65223000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-34878000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>1599000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-13556000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-22273000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-47259000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-37152000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-18820000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-58624000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-36276000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-39289000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>10462000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>10073000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-12724000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-17903000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-34420000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-39146000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-35243000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-37373000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-27252000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-36749000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-21338000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-88105000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-20659000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-27389000.0</v>
       </c>
-      <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
-      <c r="CH28">
+      <c r="CH28"/>
+      <c r="CI28">
         <v>-48555000.0</v>
       </c>
-      <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
+      <c r="CL28"/>
     </row>
-    <row r="29" spans="1:89">
+    <row r="29" spans="1:90">
       <c r="A29" t="s">
         <v>53</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>376285000.0</v>
+      </c>
       <c r="C29">
+        <v>421700000.0</v>
+      </c>
+      <c r="D29">
         <v>514043000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>471676000.0</v>
       </c>
-      <c r="E29"/>
       <c r="F29"/>
-      <c r="G29">
+      <c r="G29"/>
+      <c r="H29">
         <v>316623000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>346975000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>335924000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>343325000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>336413000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>283560000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>276503000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>283063000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>281037000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>277312000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>275373000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>279382000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>276699000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>188847000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>185026000.0</v>
       </c>
-      <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
@@ -9137,422 +9230,427 @@
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
+      <c r="CL29"/>
     </row>
-    <row r="30" spans="1:89">
+    <row r="30" spans="1:90">
       <c r="A30" t="s">
         <v>54</v>
       </c>
       <c r="B30">
+        <v>12076000.0</v>
+      </c>
+      <c r="C30">
         <v>12228000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>12794000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>12119000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>12432000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>13481000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>13463000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>13473000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>12952000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>12311000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>11323000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>10532000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>9919000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>8597000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>6635000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>5232000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>4743000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>4283000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>4034000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>3619000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>3887000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>3838000.0</v>
       </c>
-      <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
-      <c r="AP30">
+      <c r="AP30"/>
+      <c r="AQ30">
         <v>1915000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1733000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1658000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1555000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1453000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1349000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1456000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1438000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1267000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1092000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>1064000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>1029000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>976000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>962000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>944000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>1600000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>1499000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>1544000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>1616000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>1727000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>1704000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>1947000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>2015000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>1971000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>1924000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>1902000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>1934000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>1857000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>1785000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>1650000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>1557000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>1450000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>1340000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>1287000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>1143000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>1038000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>1101000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1039000.0</v>
       </c>
       <c r="CB30">
         <v>1039000.0</v>
       </c>
       <c r="CC30">
+        <v>1039000.0</v>
+      </c>
+      <c r="CD30">
         <v>970000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>1003000.0</v>
       </c>
-      <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
-      <c r="CH30">
+      <c r="CH30"/>
+      <c r="CI30">
         <v>878000.0</v>
       </c>
-      <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
+      <c r="CL30"/>
     </row>
-    <row r="31" spans="1:89">
+    <row r="31" spans="1:90">
       <c r="A31" t="s">
         <v>55</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>262303000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>261863000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>259386000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>255661000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>253722000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>250731000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>248048000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>160196000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>156375000.0</v>
       </c>
-      <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
-      <c r="Y31">
+      <c r="Y31"/>
+      <c r="Z31">
         <v>141364000.0</v>
       </c>
-      <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
-      <c r="AP31">
+      <c r="AP31"/>
+      <c r="AQ31">
         <v>104075000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>103333000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>102488000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>101900000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>102777000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>102519000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>102213000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>102385000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>103074000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>103523000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>103185000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>102516000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>102360000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>104293000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>105331000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>105409000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>105289000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>105048000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>105692000.0</v>
       </c>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
+      <c r="CL31"/>
     </row>
-    <row r="32" spans="1:89">
+    <row r="32" spans="1:90">
       <c r="A32" t="s">
         <v>56</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -9600,860 +9698,873 @@
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
+      <c r="CL32"/>
     </row>
-    <row r="33" spans="1:89">
+    <row r="33" spans="1:90">
       <c r="A33" t="s">
         <v>57</v>
       </c>
       <c r="B33">
-        <v>30376000.0</v>
+        <v>1999055000.0</v>
       </c>
       <c r="C33">
+        <v>2040823999.0</v>
+      </c>
+      <c r="D33">
         <v>1979015000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1902292000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1831386000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1917741000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1856605000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1801274000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1744952000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1683053000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1601799000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1485145000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1415676000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1320957000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1223237000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1135363000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1101831000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1068417000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>995881000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>908977000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>905294000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>895090000.0</v>
       </c>
-      <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
-      <c r="Z33">
+      <c r="Z33"/>
+      <c r="AA33">
         <v>822651000.0</v>
       </c>
-      <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
-      <c r="AD33">
+      <c r="AD33"/>
+      <c r="AE33">
         <v>813949000.0</v>
       </c>
-      <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
-      <c r="AH33">
+      <c r="AH33"/>
+      <c r="AI33">
         <v>766088000.0</v>
       </c>
-      <c r="AI33"/>
       <c r="AJ33"/>
       <c r="AK33"/>
-      <c r="AL33">
+      <c r="AL33"/>
+      <c r="AM33">
         <v>682182000.0</v>
       </c>
-      <c r="AM33"/>
       <c r="AN33"/>
       <c r="AO33"/>
-      <c r="AP33">
+      <c r="AP33"/>
+      <c r="AQ33">
         <v>563189000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>517429000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>503721000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>488147000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>479772000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>466265000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>434069000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>435084000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>423172000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>400164000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>388401000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>402272000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>393478000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>390449000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>398785000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>399884000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>402418000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>407014000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>419005000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>414231000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>416863000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>425405000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>442472000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>456510000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>427919000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>426137000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>422493000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>411584000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>385411000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>361932000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>346454000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>332737000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>303409000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>281143000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>263828000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>261553000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>250567000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>267733000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>223074000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>217820000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>210429000.0</v>
       </c>
-      <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
-      <c r="CH33">
+      <c r="CH33"/>
+      <c r="CI33">
         <v>187867000.0</v>
       </c>
-      <c r="CI33"/>
       <c r="CJ33"/>
       <c r="CK33"/>
+      <c r="CL33"/>
     </row>
-    <row r="34" spans="1:89">
+    <row r="34" spans="1:90">
       <c r="A34" t="s">
         <v>58</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
-      <c r="AQ34">
+      <c r="AQ34"/>
+      <c r="AR34">
         <v>43195000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>35638000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>36640000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>33338000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>3397000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>3201000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>25471000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>24987000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>8881000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>7590000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>9108000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>18516000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>19014000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>17929000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>19627000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>23353000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>24297000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>27608000.0</v>
       </c>
-      <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
+      <c r="CL34"/>
     </row>
-    <row r="35" spans="1:89">
+    <row r="35" spans="1:90">
       <c r="A35" t="s">
         <v>59</v>
       </c>
-      <c r="B35"/>
+      <c r="B35">
+        <v>1668842000.0</v>
+      </c>
       <c r="C35">
+        <v>1711808000.0</v>
+      </c>
+      <c r="D35">
         <v>196809000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>158047000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>20151000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>20865000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>30267000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>66363000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>65982000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>84774000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>81898000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>30276000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>31844000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>41019000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>37244000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>36678000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>35048000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>46524000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>42496000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>116882000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>43119000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>42690000.0</v>
       </c>
-      <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
-      <c r="Z35">
+      <c r="Z35"/>
+      <c r="AA35">
         <v>209743000.0</v>
       </c>
-      <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
-      <c r="AD35">
+      <c r="AD35"/>
+      <c r="AE35">
         <v>237992000.0</v>
       </c>
-      <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
-      <c r="AH35">
+      <c r="AH35"/>
+      <c r="AI35">
         <v>232756000.0</v>
       </c>
-      <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
-      <c r="AL35">
+      <c r="AL35"/>
+      <c r="AM35">
         <v>422819000.0</v>
       </c>
-      <c r="AM35"/>
       <c r="AN35"/>
       <c r="AO35"/>
-      <c r="AP35">
+      <c r="AP35"/>
+      <c r="AQ35">
         <v>64324000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>47731000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>39868000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>40681000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>37563000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>34379000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>28566000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>29145000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>28848000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>12531000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>12070000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>12858000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>22255000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>22626000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>22375000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>22955000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>28588000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>27318000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>30428000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>31815000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>31039000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>31352000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>40426000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>41408000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>39982000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>52234000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>56905000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>58398000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>51815000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>34575000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>3464000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>4379000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>2884000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>3706000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>2174000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>3261000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>1929000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>2803000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>745000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>2432000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>1019000.0</v>
       </c>
-      <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
-      <c r="CH35">
+      <c r="CH35"/>
+      <c r="CI35">
         <v>1063000.0</v>
       </c>
-      <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
+      <c r="CL35"/>
     </row>
-    <row r="36" spans="1:89">
+    <row r="36" spans="1:90">
       <c r="A36" t="s">
         <v>60</v>
       </c>
       <c r="B36">
-        <v>-30376000.0</v>
+        <v>35605000.0</v>
       </c>
       <c r="C36">
+        <v>37396999.0</v>
+      </c>
+      <c r="D36">
         <v>38123000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>39648000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>44040000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>44210000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>36134000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>36342000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>33006000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>36918000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>37148000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>35585000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>31915000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>35372000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>36174000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>35761000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>33729000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>35020000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>35540000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>35622000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>34359000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>34860000.0</v>
       </c>
-      <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
-      <c r="Z36">
+      <c r="Z36"/>
+      <c r="AA36">
         <v>686187000.0</v>
       </c>
-      <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
-      <c r="AD36">
+      <c r="AD36"/>
+      <c r="AE36">
         <v>751973000.0</v>
       </c>
-      <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
-      <c r="AH36">
+      <c r="AH36"/>
+      <c r="AI36">
         <v>713513000.0</v>
       </c>
-      <c r="AI36"/>
       <c r="AJ36"/>
       <c r="AK36"/>
-      <c r="AL36">
+      <c r="AL36"/>
+      <c r="AM36">
         <v>623052000.0</v>
       </c>
-      <c r="AM36"/>
       <c r="AN36"/>
       <c r="AO36"/>
-      <c r="AP36">
+      <c r="AP36"/>
+      <c r="AQ36">
         <v>37340000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>36043000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>37809000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>37570000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>36981000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>31894000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>31527000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>31579000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>33575000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>32135000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>31877000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>33131000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>33317000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>21039000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>24171000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>20795000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>24742000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>23119000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>23147000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>22960000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>23424000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>24442000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>24913000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>24340000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>19514000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>18409000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>17159000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>15306000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>13211000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>14486000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>12818000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>11666000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>10532000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>10402000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>10960000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>10856000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>10334000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>10137000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>3387000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>2289000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>1941000.0</v>
       </c>
-      <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
-      <c r="CH36">
+      <c r="CH36"/>
+      <c r="CI36">
         <v>2821000.0</v>
       </c>
-      <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
+      <c r="CL36"/>
     </row>
-    <row r="37" spans="1:89">
+    <row r="37" spans="1:90">
       <c r="A37" t="s">
         <v>61</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -10501,1131 +10612,1141 @@
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
+      <c r="CL37"/>
     </row>
-    <row r="38" spans="1:89">
+    <row r="38" spans="1:90">
       <c r="A38" t="s">
         <v>62</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>2063507999.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>2000891000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>1911302000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1933376000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>2009581000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1790582000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>1540551000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>1422971000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>1342723000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>1374299000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1148680000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1054442000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1035952000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1003112000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>1067278000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1034066000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>930860000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>854591000.0</v>
       </c>
-      <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
-      <c r="AH38">
+      <c r="AH38"/>
+      <c r="AI38">
         <v>49252000.0</v>
       </c>
-      <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
-      <c r="AL38">
+      <c r="AL38"/>
+      <c r="AM38">
         <v>43675000.0</v>
       </c>
-      <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
-      <c r="AP38">
+      <c r="AP38"/>
+      <c r="AQ38">
         <v>544916000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>498986000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>485133000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>469199000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>460386000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>446355000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>413479000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>413834000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>401287000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>377518000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>364610000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>376944000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>366975000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>368860000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>372857000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>379979000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>375636000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>380002000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>391009000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>385772000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>388222000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>394761000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>403672000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>412197000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>405780000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>413868000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>410270000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>399844000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>376827000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>354567000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>337504000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>323366000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>293665000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>267014000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>249255000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>220419000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>211640000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>207512000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>206138000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>200842000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>192837000.0</v>
       </c>
-      <c r="CE38"/>
       <c r="CF38"/>
       <c r="CG38"/>
-      <c r="CH38">
+      <c r="CH38"/>
+      <c r="CI38">
         <v>170511000.0</v>
       </c>
-      <c r="CI38"/>
       <c r="CJ38"/>
       <c r="CK38"/>
+      <c r="CL38"/>
     </row>
-    <row r="39" spans="1:89">
+    <row r="39" spans="1:90">
       <c r="A39" t="s">
         <v>63</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
-      <c r="F39">
+      <c r="F39"/>
+      <c r="G39">
         <v>-13481000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>112330000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>128913999.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>121956000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>82538000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>119602000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>131963000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>88520000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>105461000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>63474000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>93555000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>181523000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>158648000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>114143000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>169550000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>863764000.0</v>
       </c>
-      <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
-      <c r="Z39">
+      <c r="Z39"/>
+      <c r="AA39">
         <v>133894000.0</v>
       </c>
-      <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
-      <c r="AD39">
+      <c r="AD39"/>
+      <c r="AE39">
         <v>57742000.0</v>
       </c>
-      <c r="AE39"/>
       <c r="AF39"/>
       <c r="AG39"/>
-      <c r="AH39">
+      <c r="AH39"/>
+      <c r="AI39">
         <v>49435000.0</v>
       </c>
-      <c r="AI39"/>
       <c r="AJ39"/>
       <c r="AK39"/>
-      <c r="AL39">
+      <c r="AL39"/>
+      <c r="AM39">
         <v>52640000.0</v>
       </c>
-      <c r="AM39"/>
       <c r="AN39"/>
       <c r="AO39"/>
-      <c r="AP39">
+      <c r="AP39"/>
+      <c r="AQ39">
         <v>544916000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>498986000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>485133000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>469199000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>460386000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>446355000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>413479000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>413834000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>401287000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>377518000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>364610000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>376944000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>366975000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>6314000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>372857000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>6035000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>375636000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>380002000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>391009000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>385772000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>388222000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>394761000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>403672000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>412197000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>405780000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>413868000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>410270000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>399844000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>376827000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>354567000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>337504000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>323366000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>293665000.0</v>
       </c>
-      <c r="BW39"/>
       <c r="BX39"/>
       <c r="BY39"/>
       <c r="BZ39"/>
       <c r="CA39"/>
       <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
       <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
+      <c r="CL39"/>
     </row>
-    <row r="40" spans="1:89">
+    <row r="40" spans="1:90">
       <c r="A40" t="s">
         <v>64</v>
       </c>
       <c r="B40">
-        <v>271924000.0</v>
+        <v>1626277000.0</v>
       </c>
       <c r="C40">
+        <v>939000.0</v>
+      </c>
+      <c r="D40">
         <v>1515394000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1479161000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1586015000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1670375000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1628067000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1563850000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1512002000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1400036000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1365634000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1315816000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1208393000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1121955000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>987624000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>928600000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>991938000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>927164000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>816835000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>798804000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>765004000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>771706000.0</v>
       </c>
-      <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
-      <c r="Z40">
+      <c r="Z40"/>
+      <c r="AA40">
         <v>604977000.0</v>
       </c>
-      <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
-      <c r="AD40">
+      <c r="AD40"/>
+      <c r="AE40">
         <v>504081000.0</v>
       </c>
-      <c r="AE40"/>
       <c r="AF40"/>
       <c r="AG40"/>
-      <c r="AH40">
+      <c r="AH40"/>
+      <c r="AI40">
         <v>425462000.0</v>
       </c>
-      <c r="AI40"/>
       <c r="AJ40"/>
       <c r="AK40"/>
-      <c r="AL40">
+      <c r="AL40"/>
+      <c r="AM40">
         <v>195081000.0</v>
       </c>
-      <c r="AM40"/>
       <c r="AN40"/>
       <c r="AO40"/>
-      <c r="AP40">
+      <c r="AP40"/>
+      <c r="AQ40">
         <v>427469000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>404898000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>393954000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>393918000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>377136000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>364116000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>343562000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>331479000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>328049000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>315956000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>312485000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>311710000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>318120000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>318999000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>323995000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>376394000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>353636000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>329278000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>306095000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>314062000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>326830000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>360527000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>368375000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>367604000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>379518000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>347386000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>349812000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>288812000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>261430000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>261677000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>252832000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>254964000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>232182000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>205602000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>192256000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>189372000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>189737000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>190789000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>266760000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>192700000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>193998000.0</v>
       </c>
-      <c r="CE40"/>
       <c r="CF40"/>
       <c r="CG40"/>
-      <c r="CH40">
+      <c r="CH40"/>
+      <c r="CI40">
         <v>194354000.0</v>
       </c>
-      <c r="CI40"/>
       <c r="CJ40"/>
       <c r="CK40"/>
+      <c r="CL40"/>
     </row>
-    <row r="41" spans="1:89">
+    <row r="41" spans="1:90">
       <c r="A41" t="s">
         <v>65</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>3753000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>2369000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>2297000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>1737000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>2271000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>1884000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>2184000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>76945000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>2473000.0</v>
       </c>
-      <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
-      <c r="AF41">
+      <c r="AF41"/>
+      <c r="AG41">
         <v>10100000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>13060000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>9844000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>12630000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>9320000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>9400000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>9457000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>9440000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>9100000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>9400000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>3491000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>3709000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>3968000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>4260000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>7563000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>7256000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>7632000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>8145000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>7848000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>7531000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>7070000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>7858000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>7255000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>7626000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>7375000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>7955000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>8588000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>7318000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>5428000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>6815000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>5871000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>6352000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>5426000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>6408000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>4982000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>7234000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>6413000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>7911000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>11815000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>10589000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>9365000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>10347000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>8461000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>9368000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>11746000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>4412000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>3074000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>3324000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>2317000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>3952000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>2387000.0</v>
       </c>
-      <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
-      <c r="CH41">
+      <c r="CH41"/>
+      <c r="CI41">
         <v>2537000.0</v>
       </c>
-      <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
+      <c r="CL41"/>
     </row>
-    <row r="42" spans="1:89">
+    <row r="42" spans="1:90">
       <c r="A42" t="s">
         <v>66</v>
       </c>
       <c r="B42">
+        <v>103642000.0</v>
+      </c>
+      <c r="C42">
         <v>106357000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>106831000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>105971000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>105001000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>104003000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>103457000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>102502000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>102921000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>103361000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>107889000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>116057000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>119247000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>129002000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>134616000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>137538000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>137292000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>137034000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>136797000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>48776000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>48669000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>48573000.0</v>
       </c>
-      <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
-      <c r="Z42">
+      <c r="Z42"/>
+      <c r="AA42">
         <v>48315000.0</v>
       </c>
-      <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
-      <c r="AD42">
+      <c r="AD42"/>
+      <c r="AE42">
         <v>48016000.0</v>
       </c>
-      <c r="AE42"/>
       <c r="AF42"/>
       <c r="AG42"/>
-      <c r="AH42">
+      <c r="AH42"/>
+      <c r="AI42">
         <v>47725000.0</v>
       </c>
-      <c r="AI42"/>
       <c r="AJ42"/>
       <c r="AK42"/>
-      <c r="AL42">
+      <c r="AL42"/>
+      <c r="AM42">
         <v>47709000.0</v>
       </c>
-      <c r="AM42"/>
       <c r="AN42"/>
       <c r="AO42"/>
-      <c r="AP42">
+      <c r="AP42"/>
+      <c r="AQ42">
         <v>47590000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>47577000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>47528000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>47555000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>48157000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>48430000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>48385000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>48895000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>49681000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>50214000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>50171000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>50131000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>50096000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>50062000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>50028000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>49991000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>49951000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>49912000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>50900000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>52618000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>52839000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>52950000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>53428000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>53391000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>53349000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>53305000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>53255000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>53200000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>53153000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>57578000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>57576000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>57566000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>57555000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>57542000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>57539000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>57526000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>57513000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>57503000.0</v>
       </c>
-      <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
       <c r="CI42"/>
       <c r="CJ42"/>
       <c r="CK42"/>
+      <c r="CL42"/>
     </row>
-    <row r="43" spans="1:89">
+    <row r="43" spans="1:90">
       <c r="A43" t="s">
         <v>67</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -11673,52 +11794,53 @@
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
+      <c r="CL43"/>
     </row>
-    <row r="44" spans="1:89">
+    <row r="44" spans="1:90">
       <c r="A44" t="s">
         <v>68</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -11766,1689 +11888,1709 @@
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
+      <c r="CL44"/>
     </row>
-    <row r="45" spans="1:89">
+    <row r="45" spans="1:90">
       <c r="A45" t="s">
         <v>69</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>29997000.0</v>
+      </c>
       <c r="C45">
+        <v>46562000.0</v>
+      </c>
+      <c r="D45">
         <v>30063000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>30069000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>29091000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>44205000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>29437000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>29690000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>30000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>44337000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>27810000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>28054000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>28379000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>28730000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>28866000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>2830000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>2962000.0</v>
       </c>
-      <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
-      <c r="AP45">
+      <c r="AP45"/>
+      <c r="AQ45">
         <v>12152000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>11991000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>11763000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>11624000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>11718000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>11816000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>11931000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>12102000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>12234000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>12381000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>12531000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>12659000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>12898000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>12956000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>10028000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>8991000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>8907000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>7620000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>6927000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>6689000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>6784000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>7707000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>7849000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>8039000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>8220000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>8388000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>8235000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>7608000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>4365000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>4318000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>4404000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>4459000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>4529000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>4597000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>4681000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>10984000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>11117000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>11144000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>5620000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>4909000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>5002000.0</v>
       </c>
-      <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
-      <c r="CH45">
+      <c r="CH45"/>
+      <c r="CI45">
         <v>5488000.0</v>
       </c>
-      <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
+      <c r="CL45"/>
     </row>
-    <row r="46" spans="1:89">
+    <row r="46" spans="1:90">
       <c r="A46" t="s">
         <v>70</v>
       </c>
       <c r="B46">
+        <v>29997000.0</v>
+      </c>
+      <c r="C46">
         <v>30376000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>30063000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>30069000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>29091000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>29153000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>29437000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>29690000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>30000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>30369000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>27810000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>28054000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>28379000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>28730000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>28866000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>28868000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>28279000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>26830000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>26601000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>26378000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>22251000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>22132000.0</v>
       </c>
-      <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
-      <c r="Z46">
+      <c r="Z46"/>
+      <c r="AA46">
         <v>20140000.0</v>
       </c>
-      <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
-      <c r="AD46">
+      <c r="AD46"/>
+      <c r="AE46">
         <v>15446000.0</v>
       </c>
-      <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
-      <c r="AH46">
+      <c r="AH46"/>
+      <c r="AI46">
         <v>13051000.0</v>
       </c>
-      <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
-      <c r="AL46">
+      <c r="AL46"/>
+      <c r="AM46">
         <v>14597000.0</v>
       </c>
-      <c r="AM46"/>
       <c r="AN46"/>
       <c r="AO46"/>
-      <c r="AP46">
+      <c r="AP46"/>
+      <c r="AQ46">
         <v>12152000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>11991000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>11763000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>11624000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>11718000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>11816000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>11931000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>12102000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>12234000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>12381000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>12531000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>12659000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>12898000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>12956000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>10028000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>8991000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>8907000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>7620000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>6927000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>6689000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>6784000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>7707000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>7849000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>8039000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>8220000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>8388000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>8235000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>7608000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>4365000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>4318000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>4404000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>4459000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>4529000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>4597000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>4681000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>10984000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>11117000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>11144000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>5620000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>4909000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>5002000.0</v>
       </c>
-      <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
-      <c r="CH46">
+      <c r="CH46"/>
+      <c r="CI46">
         <v>5488000.0</v>
       </c>
-      <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
+      <c r="CL46"/>
     </row>
-    <row r="47" spans="1:89">
+    <row r="47" spans="1:90">
       <c r="A47" t="s">
         <v>71</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>28379000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>28730000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>28866000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>28868000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>28279000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>26830000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>26601000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>26378000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>22251000.0</v>
       </c>
-      <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
-      <c r="AH47">
+      <c r="AH47"/>
+      <c r="AI47">
         <v>15203000.0</v>
       </c>
-      <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
-      <c r="AL47">
+      <c r="AL47"/>
+      <c r="AM47">
         <v>14597000.0</v>
       </c>
-      <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
-      <c r="AP47">
+      <c r="AP47"/>
+      <c r="AQ47">
         <v>12152000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>11991000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>11763000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>11624000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>11718000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>11816000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>11931000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>12102000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>12234000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>12381000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>12531000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>12659000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>12898000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>12956000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>10028000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>8991000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>8907000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>7620000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>6927000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>6689000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>6784000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>7707000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>7849000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>8039000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>8220000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>8388000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>8235000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>7608000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>4365000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>4318000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>4404000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>4459000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>4529000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>4597000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>4681000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>10984000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>11117000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>11144000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>5620000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>4909000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>5002000.0</v>
       </c>
-      <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
-      <c r="CH47">
+      <c r="CH47"/>
+      <c r="CI47">
         <v>5488000.0</v>
       </c>
-      <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
+      <c r="CL47"/>
     </row>
-    <row r="48" spans="1:89">
+    <row r="48" spans="1:90">
       <c r="A48" t="s">
         <v>72</v>
       </c>
       <c r="B48">
+        <v>252264000.0</v>
+      </c>
+      <c r="C48">
         <v>244970000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>236843000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>230345000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>221858000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>213974000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>205699000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>197010000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>185542000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>175505000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>164201000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>153182000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>142940000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>132670000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>125334000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>118708000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>117037000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>114323000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>111932000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>112127000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>108408000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>105305000.0</v>
       </c>
-      <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
-      <c r="Z48">
+      <c r="Z48"/>
+      <c r="AA48">
         <v>93767000.0</v>
       </c>
-      <c r="AA48"/>
       <c r="AB48"/>
       <c r="AC48"/>
-      <c r="AD48">
+      <c r="AD48"/>
+      <c r="AE48">
         <v>81792000.0</v>
       </c>
-      <c r="AE48"/>
       <c r="AF48"/>
       <c r="AG48"/>
-      <c r="AH48">
+      <c r="AH48"/>
+      <c r="AI48">
         <v>69280000.0</v>
       </c>
-      <c r="AI48"/>
       <c r="AJ48"/>
       <c r="AK48"/>
-      <c r="AL48">
+      <c r="AL48"/>
+      <c r="AM48">
         <v>61794000.0</v>
       </c>
-      <c r="AM48"/>
       <c r="AN48"/>
       <c r="AO48"/>
-      <c r="AP48">
+      <c r="AP48"/>
+      <c r="AQ48">
         <v>57329000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>56621000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>55847000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>55252000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>55548000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>55044000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>54810000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>54497000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>54428000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>54409000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>54179000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>53949000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>53893000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>56075000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>57074000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>57178000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>57076000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>56898000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>56578000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>56007000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>55335000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>54814000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>54438000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>54478000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>54121000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>56423000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>57439000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>57740000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>57399000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>56978000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>56600000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>56319000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>55956000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>55550000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>55160000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>44537000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>44147000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>43836000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>43898000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>43523000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>43089000.0</v>
       </c>
-      <c r="CE48"/>
       <c r="CF48"/>
       <c r="CG48"/>
-      <c r="CH48">
+      <c r="CH48"/>
+      <c r="CI48">
         <v>41099000.0</v>
       </c>
-      <c r="CI48"/>
       <c r="CJ48"/>
       <c r="CK48"/>
+      <c r="CL48"/>
     </row>
-    <row r="49" spans="1:89">
+    <row r="49" spans="1:90">
       <c r="A49" t="s">
         <v>73</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
-      <c r="AQ49">
+      <c r="AQ49"/>
+      <c r="AR49">
         <v>56621000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>55847000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>55252000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>55548000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>55044000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>54810000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>54497000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>54428000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>54409000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>54179000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>53949000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>53893000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>56075000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>57074000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>57178000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>57076000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>56898000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>56578000.0</v>
       </c>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
+      <c r="CL49"/>
     </row>
-    <row r="50" spans="1:89">
+    <row r="50" spans="1:90">
       <c r="A50" t="s">
         <v>74</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>13385000.0</v>
       </c>
-      <c r="AQ50">
+      <c r="AR50">
         <v>39486000.0</v>
       </c>
-      <c r="AR50">
+      <c r="AS50">
         <v>31670000.0</v>
       </c>
-      <c r="AS50">
+      <c r="AT50">
         <v>32380000.0</v>
       </c>
-      <c r="AT50">
+      <c r="AU50">
         <v>30000000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
+      <c r="CL50"/>
     </row>
-    <row r="51" spans="1:89">
+    <row r="51" spans="1:90">
       <c r="A51" t="s">
         <v>75</v>
       </c>
       <c r="B51">
+        <v>25077000.0</v>
+      </c>
+      <c r="C51">
         <v>80026000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>174971000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>140125000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>4591000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>4717000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>11840000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>51960000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>52077000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>69196000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>66552000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>16661000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>16776000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>23896000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>23734000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>23858000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>23979000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>31100000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>31223000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>31342000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>31458000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>31575000.0</v>
       </c>
-      <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
-      <c r="Z51">
+      <c r="Z51"/>
+      <c r="AA51">
         <v>23312000.0</v>
       </c>
-      <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
-      <c r="AD51">
+      <c r="AD51"/>
+      <c r="AE51">
         <v>84922000.0</v>
       </c>
-      <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
-      <c r="AH51">
+      <c r="AH51"/>
+      <c r="AI51">
         <v>62869000.0</v>
       </c>
-      <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
-      <c r="AL51">
+      <c r="AL51"/>
+      <c r="AM51">
         <v>70249000.0</v>
       </c>
-      <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
-      <c r="AP51">
+      <c r="AP51"/>
+      <c r="AQ51">
         <v>56172000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>39486000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>31670000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>32380000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>30000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>27123000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>20934000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000000.0</v>
       </c>
       <c r="AX51">
         <v>21000000.0</v>
       </c>
       <c r="AY51">
-        <v>5000000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="AZ51">
         <v>5000000.0</v>
       </c>
       <c r="BA51">
         <v>5000000.0</v>
       </c>
       <c r="BB51">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="BC51">
         <v>15000000.0</v>
       </c>
       <c r="BD51">
         <v>15000000.0</v>
       </c>
       <c r="BE51">
         <v>15000000.0</v>
       </c>
       <c r="BF51">
+        <v>15000000.0</v>
+      </c>
+      <c r="BG51">
         <v>20000000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>20174000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>25171000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>25170000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>25168000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>25339000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>35336000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>39887000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>38481000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>45498000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>53658000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>55130000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>47105000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>30649000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="BU51">
         <v>15000000.0</v>
       </c>
-      <c r="BV51"/>
+      <c r="BV51">
+        <v>15000000.0</v>
+      </c>
       <c r="BW51"/>
-      <c r="BX51">
+      <c r="BX51"/>
+      <c r="BY51">
         <v>4000000.0</v>
       </c>
-      <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
+      <c r="CL51"/>
     </row>
-    <row r="52" spans="1:89">
+    <row r="52" spans="1:90">
       <c r="A52" t="s">
         <v>76</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
-      <c r="F52">
+      <c r="F52"/>
+      <c r="G52">
         <v>768000.0</v>
       </c>
-      <c r="G52"/>
       <c r="H52"/>
-      <c r="I52">
+      <c r="I52"/>
+      <c r="J52">
         <v>579000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>7770000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>7099000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>7251000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>7403000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>2896000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>7152000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>7295000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>7434000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>7579000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>7171000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>7306000.0</v>
       </c>
-      <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
-      <c r="Z52">
+      <c r="Z52"/>
+      <c r="AA52">
         <v>444000.0</v>
       </c>
-      <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
-      <c r="AD52">
+      <c r="AD52"/>
+      <c r="AE52">
         <v>42461000.0</v>
       </c>
-      <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
-      <c r="AH52">
+      <c r="AH52"/>
+      <c r="AI52">
         <v>40408000.0</v>
       </c>
-      <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
-      <c r="AL52">
+      <c r="AL52"/>
+      <c r="AM52">
         <v>7380000.0</v>
       </c>
-      <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
-      <c r="AP52">
+      <c r="AP52"/>
+      <c r="AQ52">
         <v>13385000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>39486000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>31670000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>32380000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>30000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>27123000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>20934000.0</v>
       </c>
-      <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
-      <c r="BG52">
+      <c r="BG52"/>
+      <c r="BH52">
         <v>174000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>171000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>170000.0</v>
       </c>
-      <c r="BJ52"/>
-      <c r="BK52">
+      <c r="BK52"/>
+      <c r="BL52">
         <v>339000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>336000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>332000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>328000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>498000.0</v>
       </c>
-      <c r="BP52"/>
       <c r="BQ52"/>
-      <c r="BR52">
+      <c r="BR52"/>
+      <c r="BS52">
         <v>481000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>649000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="BU52">
         <v>15000000.0</v>
       </c>
-      <c r="BV52"/>
+      <c r="BV52">
+        <v>15000000.0</v>
+      </c>
       <c r="BW52"/>
-      <c r="BX52">
+      <c r="BX52"/>
+      <c r="BY52">
         <v>4000000.0</v>
       </c>
-      <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
+      <c r="CL52"/>
     </row>
-    <row r="53" spans="1:89">
+    <row r="53" spans="1:90">
       <c r="A53" t="s">
         <v>77</v>
       </c>
-      <c r="B53">
+      <c r="B53"/>
+      <c r="C53">
         <v>1334000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>1343000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>1352000.0</v>
       </c>
-      <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
+      <c r="G53"/>
+      <c r="H53">
         <v>1380000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>1389000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>1398000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>-82165000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53">
         <v>0.0</v>
       </c>
       <c r="N53">
-        <v>1000.0</v>
+        <v>0.0</v>
       </c>
       <c r="O53">
         <v>1000.0</v>
       </c>
       <c r="P53">
         <v>1000.0</v>
       </c>
       <c r="Q53">
         <v>1000.0</v>
       </c>
       <c r="R53">
         <v>1000.0</v>
       </c>
       <c r="S53">
-        <v>2000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="T53">
         <v>2000.0</v>
       </c>
       <c r="U53">
         <v>2000.0</v>
       </c>
       <c r="V53">
         <v>2000.0</v>
       </c>
-      <c r="W53"/>
+      <c r="W53">
+        <v>2000.0</v>
+      </c>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
-      <c r="AP53">
+      <c r="AP53"/>
+      <c r="AQ53">
         <v>35000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>36000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>37000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>38000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>40000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>42000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>90000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>107000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>113000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>116000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>123000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>126000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>129000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>132000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>137000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>2037000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>149000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>3140000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>3144000.0</v>
       </c>
-      <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
+      <c r="CL53"/>
     </row>
-    <row r="54" spans="1:89">
+    <row r="54" spans="1:90">
       <c r="A54" t="s">
         <v>78</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -13496,994 +13638,1007 @@
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
+      <c r="CL54"/>
     </row>
-    <row r="55" spans="1:89">
+    <row r="55" spans="1:90">
       <c r="A55" t="s">
         <v>79</v>
       </c>
       <c r="B55">
+        <v>2025127000.0</v>
+      </c>
+      <c r="C55">
         <v>2063507999.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2056246000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1973884000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1933376000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2009581000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1967957000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1930188000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1866908000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1764135000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1719945000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1615652000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1502740000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1424963000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1284905000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1221590000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1281359000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1225070000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1108030000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1076533000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>965149000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>968221000.0</v>
       </c>
-      <c r="W55"/>
       <c r="X55"/>
       <c r="Y55"/>
-      <c r="Z55">
+      <c r="Z55"/>
+      <c r="AA55">
         <v>956545000.0</v>
       </c>
-      <c r="AA55"/>
       <c r="AB55"/>
       <c r="AC55"/>
-      <c r="AD55">
+      <c r="AD55"/>
+      <c r="AE55">
         <v>871691000.0</v>
       </c>
-      <c r="AE55"/>
-      <c r="AF55">
+      <c r="AF55"/>
+      <c r="AG55">
         <v>861840000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>830550000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>815523000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>768630000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>759000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>742600000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>734822000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>687510000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>660900000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>651400000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>593605000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>556949000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>537313000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>537517000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>515425000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>502062000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>475404000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>464087000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>458225000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>433119000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>428864000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>428558000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>444224000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>447674000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>453447000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>506519000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>489289000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>463610000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>444193000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>454684000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>466008000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>499950000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>516975000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>517188000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>527276000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>509813000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>517374000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>458109000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>424228000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>406955000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>380914000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>383607000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>343895000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>317673000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>306344000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>289843000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>288417000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>290110000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>312218000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>239449000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>238821000.0</v>
       </c>
-      <c r="CE55"/>
       <c r="CF55"/>
       <c r="CG55"/>
-      <c r="CH55">
+      <c r="CH55"/>
+      <c r="CI55">
         <v>237300000.0</v>
       </c>
-      <c r="CI55"/>
       <c r="CJ55"/>
       <c r="CK55"/>
+      <c r="CL55"/>
     </row>
-    <row r="56" spans="1:89">
+    <row r="56" spans="1:90">
       <c r="A56" t="s">
         <v>80</v>
       </c>
       <c r="B56">
-        <v>24018000.0</v>
+        <v>26072000.0</v>
       </c>
       <c r="C56">
+        <v>22684000.0</v>
+      </c>
+      <c r="D56">
         <v>77231000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>71592000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>101990000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>91840000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>111352000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>127458000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>120500000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>81082000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>118146000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>130507000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>87064000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>104006000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>61668000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>91560000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>179528000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>156653000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>112149000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>167556000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>59855000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>73131000.0</v>
       </c>
-      <c r="W56"/>
       <c r="X56"/>
       <c r="Y56"/>
-      <c r="Z56">
+      <c r="Z56"/>
+      <c r="AA56">
         <v>133894000.0</v>
       </c>
-      <c r="AA56"/>
       <c r="AB56"/>
       <c r="AC56"/>
-      <c r="AD56">
+      <c r="AD56"/>
+      <c r="AE56">
         <v>57742000.0</v>
       </c>
-      <c r="AE56"/>
       <c r="AF56"/>
       <c r="AG56"/>
-      <c r="AH56">
+      <c r="AH56"/>
+      <c r="AI56">
         <v>49435000.0</v>
       </c>
-      <c r="AI56"/>
       <c r="AJ56"/>
       <c r="AK56"/>
-      <c r="AL56">
+      <c r="AL56"/>
+      <c r="AM56">
         <v>52640000.0</v>
       </c>
-      <c r="AM56"/>
       <c r="AN56"/>
       <c r="AO56"/>
-      <c r="AP56">
+      <c r="AP56"/>
+      <c r="AQ56">
         <v>30416000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>39520000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>33592000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>49370000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>35653000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>35797000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>41335000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>29003000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>35053000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>32955000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>40463000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>26286000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>50746000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>57225000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>54662000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>106635000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>86722000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>56596000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>25188000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>40453000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>49145000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>74545000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>74503000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>60678000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>99357000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>83676000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>94881000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>46525000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>38817000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>45023000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>34460000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>50870000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>40486000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>36530000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>42516000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>28290000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>37850000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>22377000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>89144000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>21629000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>28392000.0</v>
       </c>
-      <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
-      <c r="CH56">
+      <c r="CH56"/>
+      <c r="CI56">
         <v>49433000.0</v>
       </c>
-      <c r="CI56"/>
       <c r="CJ56"/>
       <c r="CK56"/>
+      <c r="CL56"/>
     </row>
-    <row r="57" spans="1:89">
+    <row r="57" spans="1:90">
       <c r="A57" t="s">
         <v>81</v>
       </c>
       <c r="B57">
-        <v>271924000.0</v>
+        <v>1640841000.0</v>
       </c>
       <c r="C57">
+        <v>939000.0</v>
+      </c>
+      <c r="D57">
         <v>1515394000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1479161000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1586015000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1670375000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1628067000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1563850000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1512002000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1400036000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1365634000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1315816000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1208393000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1121955000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>987624000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>928600000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>991938000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>927164000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>816835000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>798804000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>765004000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>771706000.0</v>
       </c>
-      <c r="W57"/>
       <c r="X57"/>
       <c r="Y57"/>
-      <c r="Z57">
+      <c r="Z57"/>
+      <c r="AA57">
         <v>605421000.0</v>
       </c>
-      <c r="AA57"/>
       <c r="AB57"/>
       <c r="AC57"/>
-      <c r="AD57">
+      <c r="AD57"/>
+      <c r="AE57">
         <v>546542000.0</v>
       </c>
-      <c r="AE57"/>
       <c r="AF57"/>
       <c r="AG57"/>
-      <c r="AH57">
+      <c r="AH57"/>
+      <c r="AI57">
         <v>465870000.0</v>
       </c>
-      <c r="AI57"/>
       <c r="AJ57"/>
       <c r="AK57"/>
-      <c r="AL57">
+      <c r="AL57"/>
+      <c r="AM57">
         <v>202461000.0</v>
       </c>
-      <c r="AM57"/>
       <c r="AN57"/>
       <c r="AO57"/>
-      <c r="AP57">
+      <c r="AP57"/>
+      <c r="AQ57">
         <v>424234000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>404898000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>393954000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>393918000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>374052000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>364116000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>343562000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>331479000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>325209000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>315956000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>312485000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>311710000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>318120000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>318999000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>323995000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>376394000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>353636000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>329452000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>306266000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>314232000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>326830000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>360866000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>368711000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>367936000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>379846000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>347884000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>349812000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>288812000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>261911000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>262326000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>267832000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>269964000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>232182000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>205602000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>196256000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>189372000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>189737000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>190789000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>267546000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>193460000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>194682000.0</v>
       </c>
-      <c r="CE57"/>
       <c r="CF57"/>
       <c r="CG57"/>
-      <c r="CH57">
+      <c r="CH57"/>
+      <c r="CI57">
         <v>195091000.0</v>
       </c>
-      <c r="CI57"/>
       <c r="CJ57"/>
       <c r="CK57"/>
+      <c r="CL57"/>
     </row>
-    <row r="58" spans="1:89">
+    <row r="58" spans="1:90">
       <c r="A58" t="s">
         <v>82</v>
       </c>
       <c r="B58">
+        <v>1668842000.0</v>
+      </c>
+      <c r="C58">
         <v>1711808000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1712203000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1637208000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1606166000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1691240000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1658334000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1630213000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1577984000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1484810000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1447532000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1346092000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1240237000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1162974000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1024868000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>965278000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1026986000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>973688000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>859331000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>915686000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>808123000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>814396000.0</v>
       </c>
-      <c r="W58"/>
       <c r="X58"/>
-      <c r="Y58">
+      <c r="Y58"/>
+      <c r="Z58">
         <v>-142113000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>815164000.0</v>
       </c>
-      <c r="AA58"/>
       <c r="AB58"/>
       <c r="AC58"/>
-      <c r="AD58">
+      <c r="AD58"/>
+      <c r="AE58">
         <v>784534000.0</v>
       </c>
-      <c r="AE58"/>
-      <c r="AF58">
+      <c r="AF58"/>
+      <c r="AG58">
         <v>738320000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>710290000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>698626000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>653550000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>646190000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>631700000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>625280000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>579490000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>553800000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>545400000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>488558000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>452629000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>433822000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>434599000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>411615000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>398495000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>372128000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>360624000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>354057000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>328487000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>324555000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>324568000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>340375000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>341625000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>346370000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>399349000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>382224000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>356770000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>336694000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>346047000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>357869000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>392218000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>409137000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>409344000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>419828000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>400118000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>406717000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>347210000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>313726000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>296901000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>271296000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>274343000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>235066000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>209308000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>198430000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>192633000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>191666000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>193592000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>268291000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>195892000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>195701000.0</v>
       </c>
-      <c r="CE58"/>
       <c r="CF58"/>
       <c r="CG58"/>
-      <c r="CH58">
+      <c r="CH58"/>
+      <c r="CI58">
         <v>196154000.0</v>
       </c>
-      <c r="CI58"/>
       <c r="CJ58"/>
       <c r="CK58"/>
+      <c r="CL58"/>
     </row>
-    <row r="59" spans="1:89">
+    <row r="59" spans="1:90">
       <c r="A59" t="s">
         <v>83</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -14531,466 +14686,471 @@
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
+      <c r="CL59"/>
     </row>
-    <row r="60" spans="1:89">
+    <row r="60" spans="1:90">
       <c r="A60" t="s">
         <v>84</v>
       </c>
       <c r="B60">
+        <v>356285000.0</v>
+      </c>
+      <c r="C60">
         <v>351700000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>344043000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>336676000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>327210000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>318341000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>309623000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>299975000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>288924000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>279325000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>272413000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>269560000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>262503000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>261989000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>260037000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>256312000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>254373000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>251382000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>248699000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>160847000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>157026000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>153825000.0</v>
       </c>
-      <c r="W60"/>
       <c r="X60"/>
-      <c r="Y60">
-[...1 lines deleted...]
-      </c>
+      <c r="Y60"/>
       <c r="Z60">
         <v>142113000.0</v>
       </c>
-      <c r="AA60"/>
+      <c r="AA60">
+        <v>142113000.0</v>
+      </c>
       <c r="AB60"/>
       <c r="AC60"/>
-      <c r="AD60">
+      <c r="AD60"/>
+      <c r="AE60">
         <v>129618000.0</v>
       </c>
-      <c r="AE60"/>
-      <c r="AF60">
+      <c r="AF60"/>
+      <c r="AG60">
         <v>123520000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>120260000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>116897000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>115080000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>112810000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>110900000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>109452000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>108020000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>107100000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>106000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>105047000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>104320000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>103491000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>102918000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>103810000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>103567000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>103276000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>103463000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>104168000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>104632000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>104309000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>103990000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>103849000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>106049000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>107077000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>107170000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>107065000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>106840000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>107499000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>108637000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>108139000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>107732000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>107838000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>107844000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>107448000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>109695000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>110657000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>110899000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>110502000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>110054000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>109618000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>109264000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>108829000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>108365000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>107914000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>97210000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>96751000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>96518000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>43927000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>43557000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>43120000.0</v>
       </c>
-      <c r="CE60"/>
       <c r="CF60"/>
       <c r="CG60"/>
-      <c r="CH60">
+      <c r="CH60"/>
+      <c r="CI60">
         <v>41146000.0</v>
       </c>
-      <c r="CI60"/>
       <c r="CJ60"/>
       <c r="CK60"/>
+      <c r="CL60"/>
     </row>
-    <row r="61" spans="1:89">
+    <row r="61" spans="1:90">
       <c r="A61" t="s">
         <v>85</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
-      <c r="AH61">
+      <c r="AH61"/>
+      <c r="AI61">
         <v>-9105000.0</v>
       </c>
-      <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
-      <c r="AL61">
+      <c r="AL61"/>
+      <c r="AM61">
         <v>-9148000.0</v>
       </c>
-      <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
-      <c r="AP61">
+      <c r="AP61"/>
+      <c r="AQ61">
         <v>-9349000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6721000.0</v>
       </c>
       <c r="AR61">
         <v>-6721000.0</v>
       </c>
       <c r="AS61">
+        <v>-6721000.0</v>
+      </c>
+      <c r="AT61">
         <v>-6645000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-5999000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5681000.0</v>
       </c>
       <c r="AV61">
         <v>-5681000.0</v>
       </c>
       <c r="AW61">
+        <v>-5681000.0</v>
+      </c>
+      <c r="AX61">
         <v>-5124000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-4291000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3712000.0</v>
       </c>
       <c r="AZ61">
         <v>-3712000.0</v>
       </c>
       <c r="BA61">
         <v>-3712000.0</v>
       </c>
       <c r="BB61">
         <v>-3712000.0</v>
       </c>
       <c r="BC61">
         <v>-3712000.0</v>
       </c>
       <c r="BD61">
         <v>-3712000.0</v>
       </c>
       <c r="BE61">
         <v>-3712000.0</v>
       </c>
       <c r="BF61">
         <v>-3712000.0</v>
       </c>
       <c r="BG61">
+        <v>-3712000.0</v>
+      </c>
+      <c r="BH61">
         <v>-3713000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BI61">
         <v>-2683000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-4748000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-4552000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-4468000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BM61">
         <v>-4018000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BN61">
         <v>-4083000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BO61">
         <v>-4147000.0</v>
       </c>
-      <c r="BO61">
+      <c r="BP61">
         <v>-4212000.0</v>
       </c>
-      <c r="BP61">
+      <c r="BQ61">
         <v>-4277000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BR61">
         <v>-4342000.0</v>
       </c>
-      <c r="BR61">
+      <c r="BS61">
         <v>-4407000.0</v>
       </c>
-      <c r="BS61">
+      <c r="BT61">
         <v>-4471000.0</v>
       </c>
-      <c r="BT61">
+      <c r="BU61">
         <v>-4536000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BV61">
         <v>-4601000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BW61">
         <v>-4665000.0</v>
       </c>
-      <c r="BW61">
+      <c r="BX61">
         <v>-4730000.0</v>
       </c>
-      <c r="BX61">
+      <c r="BY61">
         <v>-4795000.0</v>
       </c>
-      <c r="BY61">
+      <c r="BZ61">
         <v>-4860000.0</v>
       </c>
-      <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
+      <c r="CL61"/>
     </row>
-    <row r="62" spans="1:89">
+    <row r="62" spans="1:90">
       <c r="A62" t="s">
         <v>86</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -15038,50 +15198,51 @@
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
+      <c r="CL62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -15178,51 +15339,51 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B2">
         <v>53285000.0</v>
       </c>
       <c r="C2">
         <v>57961000.0</v>
       </c>
       <c r="D2">
         <v>36269000.0</v>
       </c>
       <c r="E2">
         <v>8566000.0</v>
       </c>
       <c r="F2">
         <v>8711000.0</v>
       </c>
       <c r="G2">
         <v>10791000.0</v>
       </c>
       <c r="H2">
         <v>15761000.0</v>
       </c>
       <c r="I2">
         <v>10592000.0</v>
       </c>
@@ -15256,53 +15417,55 @@
       <c r="S2">
         <v>8961000.0</v>
       </c>
       <c r="T2">
         <v>6256000.0</v>
       </c>
       <c r="U2">
         <v>4493000.0</v>
       </c>
       <c r="V2">
         <v>3110000.0</v>
       </c>
       <c r="W2">
         <v>2494000.0</v>
       </c>
       <c r="X2"/>
       <c r="Y2">
         <v>4530000.0</v>
       </c>
       <c r="Z2">
         <v>7477000.0</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>155</v>
+      </c>
+      <c r="B3">
+        <v>1174000.0</v>
+      </c>
       <c r="C3">
         <v>1186000.0</v>
       </c>
       <c r="D3">
         <v>1219000.0</v>
       </c>
       <c r="E3">
         <v>1246000.0</v>
       </c>
       <c r="F3">
         <v>1117000.0</v>
       </c>
       <c r="G3">
         <v>1067000.0</v>
       </c>
       <c r="H3">
         <v>916000.0</v>
       </c>
       <c r="I3">
         <v>818000.0</v>
       </c>
       <c r="J3">
         <v>813000.0</v>
       </c>
       <c r="K3">
@@ -15328,83 +15491,85 @@
       </c>
       <c r="R3">
         <v>762000.0</v>
       </c>
       <c r="S3">
         <v>650000.0</v>
       </c>
       <c r="T3">
         <v>589000.0</v>
       </c>
       <c r="U3">
         <v>112000.0</v>
       </c>
       <c r="V3">
         <v>664000.0</v>
       </c>
       <c r="W3">
         <v>658000.0</v>
       </c>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>157</v>
+      </c>
+      <c r="B5">
+        <v>62254000.0</v>
+      </c>
       <c r="C5">
         <v>65773000.0</v>
       </c>
       <c r="D5">
         <v>64741000.0</v>
       </c>
       <c r="E5">
         <v>34429000.0</v>
       </c>
       <c r="F5">
         <v>15574000.0</v>
       </c>
       <c r="G5">
         <v>15611000.0</v>
       </c>
       <c r="H5">
         <v>16930000.0</v>
       </c>
       <c r="I5">
         <v>16812000.0</v>
       </c>
       <c r="J5">
         <v>14527000.0</v>
       </c>
       <c r="K5">
@@ -15436,54 +15601,54 @@
       </c>
       <c r="T5">
         <v>21287000.0</v>
       </c>
       <c r="U5">
         <v>2604000.0</v>
       </c>
       <c r="V5">
         <v>3561000.0</v>
       </c>
       <c r="W5">
         <v>2736000.0</v>
       </c>
       <c r="X5">
         <v>2392000.0</v>
       </c>
       <c r="Y5">
         <v>10260000.0</v>
       </c>
       <c r="Z5">
         <v>11448000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B6">
-        <v>62259000.0</v>
+        <v>63428000.0</v>
       </c>
       <c r="C6">
         <v>66959000.0</v>
       </c>
       <c r="D6">
         <v>65960000.0</v>
       </c>
       <c r="E6">
         <v>35675000.0</v>
       </c>
       <c r="F6">
         <v>16691000.0</v>
       </c>
       <c r="G6">
         <v>16678000.0</v>
       </c>
       <c r="H6">
         <v>17846000.0</v>
       </c>
       <c r="I6">
         <v>17630000.0</v>
       </c>
       <c r="J6">
         <v>15340000.0</v>
       </c>
@@ -15516,111 +15681,111 @@
       </c>
       <c r="T6">
         <v>21876000.0</v>
       </c>
       <c r="U6">
         <v>2716000.0</v>
       </c>
       <c r="V6">
         <v>4225000.0</v>
       </c>
       <c r="W6">
         <v>3394000.0</v>
       </c>
       <c r="X6">
         <v>2392000.0</v>
       </c>
       <c r="Y6">
         <v>10260000.0</v>
       </c>
       <c r="Z6">
         <v>11448000.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B9">
         <v>104082000.0</v>
       </c>
       <c r="C9">
         <v>101884000.0</v>
       </c>
       <c r="D9">
         <v>97435000.0</v>
       </c>
       <c r="E9">
         <v>65021000.0</v>
       </c>
       <c r="F9">
         <v>42040000.0</v>
       </c>
       <c r="G9">
         <v>40760000.0</v>
       </c>
       <c r="H9">
         <v>41942000.0</v>
       </c>
       <c r="I9">
         <v>39939000.0</v>
       </c>
@@ -15654,51 +15819,51 @@
       <c r="S9">
         <v>14780000.0</v>
       </c>
       <c r="T9">
         <v>31113000.0</v>
       </c>
       <c r="U9">
         <v>11474000.0</v>
       </c>
       <c r="V9">
         <v>11076000.0</v>
       </c>
       <c r="W9">
         <v>10814000.0</v>
       </c>
       <c r="X9"/>
       <c r="Y9">
         <v>12304000.0</v>
       </c>
       <c r="Z9">
         <v>10649000.0</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B10">
         <v>62259000.0</v>
       </c>
       <c r="C10">
         <v>65773000.0</v>
       </c>
       <c r="D10">
         <v>64741000.0</v>
       </c>
       <c r="E10">
         <v>34429000.0</v>
       </c>
       <c r="F10">
         <v>15574000.0</v>
       </c>
       <c r="G10">
         <v>15611000.0</v>
       </c>
       <c r="H10">
         <v>16930000.0</v>
       </c>
       <c r="I10">
         <v>16812000.0</v>
       </c>
@@ -15732,51 +15897,51 @@
       <c r="S10">
         <v>3280000.0</v>
       </c>
       <c r="T10">
         <v>21287000.0</v>
       </c>
       <c r="U10">
         <v>2604000.0</v>
       </c>
       <c r="V10">
         <v>3561000.0</v>
       </c>
       <c r="W10">
         <v>2736000.0</v>
       </c>
       <c r="X10"/>
       <c r="Y10">
         <v>6024000.0</v>
       </c>
       <c r="Z10">
         <v>4162000.0</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B11">
         <v>17846000.0</v>
       </c>
       <c r="C11">
         <v>18699000.0</v>
       </c>
       <c r="D11">
         <v>18465000.0</v>
       </c>
       <c r="E11">
         <v>9586000.0</v>
       </c>
       <c r="F11">
         <v>3669000.0</v>
       </c>
       <c r="G11">
         <v>3282000.0</v>
       </c>
       <c r="H11">
         <v>3977000.0</v>
       </c>
       <c r="I11">
         <v>3785000.0</v>
       </c>
@@ -15812,51 +15977,51 @@
       </c>
       <c r="T11">
         <v>9150000.0</v>
       </c>
       <c r="U11">
         <v>1046000.0</v>
       </c>
       <c r="V11">
         <v>1571000.0</v>
       </c>
       <c r="W11">
         <v>1173000.0</v>
       </c>
       <c r="X11">
         <v>-2392000.0</v>
       </c>
       <c r="Y11">
         <v>2723000.0</v>
       </c>
       <c r="Z11">
         <v>2150000.0</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B12">
         <v>53382000.0</v>
       </c>
       <c r="C12">
         <v>57221000.0</v>
       </c>
       <c r="D12">
         <v>35297000.0</v>
       </c>
       <c r="E12">
         <v>8127000.0</v>
       </c>
       <c r="F12">
         <v>5101000.0</v>
       </c>
       <c r="G12">
         <v>9977000.0</v>
       </c>
       <c r="H12">
         <v>15034000.0</v>
       </c>
       <c r="I12">
         <v>9478000.0</v>
       </c>
@@ -15892,121 +16057,123 @@
       </c>
       <c r="T12">
         <v>5918000.0</v>
       </c>
       <c r="U12">
         <v>4493000.0</v>
       </c>
       <c r="V12">
         <v>3110000.0</v>
       </c>
       <c r="W12">
         <v>2494000.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>4236000.0</v>
       </c>
       <c r="Z12">
         <v>7286000.0</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>165</v>
+      </c>
+      <c r="B13">
+        <v>154118000.0</v>
+      </c>
       <c r="C13">
         <v>160013000.0</v>
       </c>
       <c r="D13">
         <v>119868000.0</v>
       </c>
       <c r="E13">
         <v>72002000.0</v>
       </c>
       <c r="F13">
         <v>48404000.0</v>
       </c>
       <c r="G13">
         <v>48977000.0</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B15">
         <v>44413000.0</v>
       </c>
       <c r="C15">
         <v>47074000.0</v>
       </c>
       <c r="D15">
         <v>46276000.0</v>
       </c>
       <c r="E15">
         <v>24843000.0</v>
       </c>
       <c r="F15">
         <v>11905000.0</v>
       </c>
       <c r="G15">
         <v>12329000.0</v>
       </c>
       <c r="H15">
         <v>12953000.0</v>
       </c>
       <c r="I15">
         <v>13027000.0</v>
       </c>
@@ -16042,51 +16209,51 @@
       </c>
       <c r="T15">
         <v>12137000.0</v>
       </c>
       <c r="U15">
         <v>1558000.0</v>
       </c>
       <c r="V15">
         <v>1990000.0</v>
       </c>
       <c r="W15">
         <v>1563000.0</v>
       </c>
       <c r="X15">
         <v>2392000.0</v>
       </c>
       <c r="Y15">
         <v>3301000.0</v>
       </c>
       <c r="Z15">
         <v>2012000.0</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>24843000.0</v>
       </c>
       <c r="F16">
         <v>11905000.0</v>
       </c>
       <c r="G16">
         <v>12329000.0</v>
       </c>
       <c r="H16">
         <v>12953000.0</v>
       </c>
       <c r="I16">
         <v>13027000.0</v>
       </c>
       <c r="J16">
         <v>8050000.0</v>
       </c>
       <c r="K16">
         <v>5027000.0</v>
       </c>
@@ -16108,53 +16275,55 @@
       <c r="Q16">
         <v>1868000.0</v>
       </c>
       <c r="R16"/>
       <c r="S16">
         <v>2102000.0</v>
       </c>
       <c r="T16">
         <v>12137000.0</v>
       </c>
       <c r="U16">
         <v>1558000.0</v>
       </c>
       <c r="V16">
         <v>1990000.0</v>
       </c>
       <c r="W16">
         <v>1563000.0</v>
       </c>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>169</v>
+      </c>
+      <c r="B17">
+        <v>44413000.0</v>
+      </c>
       <c r="C17">
         <v>47074000.0</v>
       </c>
       <c r="D17">
         <v>42438000.0</v>
       </c>
       <c r="E17">
         <v>24843000.0</v>
       </c>
       <c r="F17">
         <v>11905000.0</v>
       </c>
       <c r="G17">
         <v>12329000.0</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>13027000.0</v>
       </c>
       <c r="J17">
         <v>8050000.0</v>
       </c>
       <c r="K17">
         <v>5027000.0</v>
       </c>
@@ -16164,155 +16333,157 @@
       <c r="M17">
         <v>1697000.0</v>
       </c>
       <c r="N17">
         <v>1137000.0</v>
       </c>
       <c r="O17">
         <v>-2514000.0</v>
       </c>
       <c r="P17">
         <v>2355000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>170</v>
+      </c>
+      <c r="B18">
+        <v>100735000.0</v>
+      </c>
       <c r="C18">
         <v>102792000.0</v>
       </c>
       <c r="D18">
         <v>92932000.0</v>
       </c>
       <c r="E18">
         <v>63875000.0</v>
       </c>
       <c r="F18">
         <v>43303000.0</v>
       </c>
       <c r="G18">
         <v>39000000.0</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20">
         <v>334000.0</v>
       </c>
       <c r="O20">
         <v>227000.0</v>
       </c>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B21">
         <v>62259000.0</v>
       </c>
       <c r="C21">
         <v>65773000.0</v>
       </c>
       <c r="D21">
         <v>64741000.0</v>
       </c>
       <c r="E21">
         <v>34429000.0</v>
       </c>
       <c r="F21">
         <v>15574000.0</v>
       </c>
       <c r="G21">
         <v>15611000.0</v>
       </c>
       <c r="H21">
         <v>17085000.0</v>
       </c>
       <c r="I21">
         <v>16812000.0</v>
       </c>
@@ -16348,81 +16519,81 @@
       </c>
       <c r="T21">
         <v>21287000.0</v>
       </c>
       <c r="U21">
         <v>2604000.0</v>
       </c>
       <c r="V21">
         <v>3580000.0</v>
       </c>
       <c r="W21">
         <v>2736000.0</v>
       </c>
       <c r="X21">
         <v>2392000.0</v>
       </c>
       <c r="Y21">
         <v>10260000.0</v>
       </c>
       <c r="Z21">
         <v>11448000.0</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B23">
         <v>95108000.0</v>
       </c>
       <c r="C23">
         <v>94072000.0</v>
       </c>
       <c r="D23">
         <v>68963000.0</v>
       </c>
       <c r="E23">
         <v>39158000.0</v>
       </c>
       <c r="F23">
         <v>35177000.0</v>
       </c>
       <c r="G23">
         <v>35940000.0</v>
       </c>
       <c r="H23">
         <v>40773000.0</v>
       </c>
       <c r="I23">
         <v>33719000.0</v>
       </c>
@@ -16458,153 +16629,157 @@
       </c>
       <c r="T23">
         <v>16082000.0</v>
       </c>
       <c r="U23">
         <v>13363000.0</v>
       </c>
       <c r="V23">
         <v>10625000.0</v>
       </c>
       <c r="W23">
         <v>10572000.0</v>
       </c>
       <c r="X23">
         <v>2392000.0</v>
       </c>
       <c r="Y23">
         <v>2044000.0</v>
       </c>
       <c r="Z23">
         <v>799000.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>177</v>
+      </c>
+      <c r="B25">
+        <v>1169000.0</v>
+      </c>
       <c r="C25">
         <v>1186000.0</v>
       </c>
       <c r="D25">
         <v>1274000.0</v>
       </c>
       <c r="E25">
         <v>1246000.0</v>
       </c>
       <c r="F25">
         <v>1117000.0</v>
       </c>
       <c r="G25">
         <v>1067000.0</v>
       </c>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>179</v>
+      </c>
+      <c r="B27">
+        <v>426000.0</v>
+      </c>
       <c r="C27">
         <v>418000.0</v>
       </c>
       <c r="D27">
         <v>521000.0</v>
       </c>
       <c r="E27">
         <v>299000.0</v>
       </c>
       <c r="F27">
         <v>139000.0</v>
       </c>
       <c r="G27">
         <v>168000.0</v>
       </c>
       <c r="H27">
         <v>385000.0</v>
       </c>
       <c r="I27">
         <v>126000.0</v>
       </c>
       <c r="J27">
         <v>61000.0</v>
       </c>
       <c r="K27">
@@ -16630,54 +16805,54 @@
       </c>
       <c r="R27">
         <v>348000.0</v>
       </c>
       <c r="S27">
         <v>225000.0</v>
       </c>
       <c r="T27">
         <v>84000.0</v>
       </c>
       <c r="U27">
         <v>135000.0</v>
       </c>
       <c r="V27">
         <v>82000.0</v>
       </c>
       <c r="W27">
         <v>85000.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B28">
-        <v>27044000.0</v>
+        <v>28088000.0</v>
       </c>
       <c r="C28">
         <v>22865000.0</v>
       </c>
       <c r="D28">
         <v>20408000.0</v>
       </c>
       <c r="E28">
         <v>16948000.0</v>
       </c>
       <c r="F28">
         <v>17762000.0</v>
       </c>
       <c r="G28">
         <v>16435000.0</v>
       </c>
       <c r="H28">
         <v>15001000.0</v>
       </c>
       <c r="I28">
         <v>14284000.0</v>
       </c>
       <c r="J28">
         <v>11929000.0</v>
       </c>
@@ -16704,91 +16879,93 @@
       </c>
       <c r="R28">
         <v>8133000.0</v>
       </c>
       <c r="S28">
         <v>6731000.0</v>
       </c>
       <c r="T28">
         <v>5189000.0</v>
       </c>
       <c r="U28">
         <v>4604000.0</v>
       </c>
       <c r="V28">
         <v>4136000.0</v>
       </c>
       <c r="W28">
         <v>4201000.0</v>
       </c>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>181</v>
+      </c>
+      <c r="B29">
+        <v>17846000.0</v>
+      </c>
       <c r="C29">
         <v>18699000.0</v>
       </c>
       <c r="D29">
         <v>17798000.0</v>
       </c>
       <c r="E29">
         <v>9586000.0</v>
       </c>
       <c r="F29">
         <v>3669000.0</v>
       </c>
       <c r="G29">
         <v>3282000.0</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B30">
         <v>41823000.0</v>
       </c>
       <c r="C30">
         <v>36111000.0</v>
       </c>
       <c r="D30">
         <v>32694000.0</v>
       </c>
       <c r="E30">
         <v>30592000.0</v>
       </c>
       <c r="F30">
         <v>26466000.0</v>
       </c>
       <c r="G30">
         <v>25149000.0</v>
       </c>
       <c r="H30">
         <v>25012000.0</v>
       </c>
       <c r="I30">
         <v>23127000.0</v>
       </c>
@@ -16824,51 +17001,51 @@
       </c>
       <c r="T30">
         <v>9826000.0</v>
       </c>
       <c r="U30">
         <v>8870000.0</v>
       </c>
       <c r="V30">
         <v>7515000.0</v>
       </c>
       <c r="W30">
         <v>8078000.0</v>
       </c>
       <c r="X30">
         <v>2392000.0</v>
       </c>
       <c r="Y30">
         <v>-2044000.0</v>
       </c>
       <c r="Z30">
         <v>799000.0</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B31"/>
       <c r="C31">
         <v>-11380000.0</v>
       </c>
       <c r="D31">
         <v>-156000.0</v>
       </c>
       <c r="E31">
         <v>-9421000.0</v>
       </c>
       <c r="F31">
         <v>-6578000.0</v>
       </c>
       <c r="G31">
         <v>-6491000.0</v>
       </c>
       <c r="H31">
         <v>-6594000.0</v>
       </c>
       <c r="I31">
         <v>-6190000.0</v>
       </c>
       <c r="J31">
         <v>-4269000.0</v>
@@ -16900,51 +17077,51 @@
       <c r="S31">
         <v>-8550000.0</v>
       </c>
       <c r="T31">
         <v>-589000.0</v>
       </c>
       <c r="U31">
         <v>-5000.0</v>
       </c>
       <c r="V31">
         <v>-19000.0</v>
       </c>
       <c r="W31">
         <v>-136000.0</v>
       </c>
       <c r="X31"/>
       <c r="Y31">
         <v>-4236000.0</v>
       </c>
       <c r="Z31">
         <v>-7286000.0</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B32">
         <v>157367000.0</v>
       </c>
       <c r="C32">
         <v>159845000.0</v>
       </c>
       <c r="D32">
         <v>133704000.0</v>
       </c>
       <c r="E32">
         <v>73587000.0</v>
       </c>
       <c r="F32">
         <v>50751000.0</v>
       </c>
       <c r="G32">
         <v>51551000.0</v>
       </c>
       <c r="H32">
         <v>57703000.0</v>
       </c>
       <c r="I32">
         <v>50531000.0</v>
       </c>
@@ -16997,819 +17174,826 @@
       <c r="Z32">
         <v>10649000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CK32"/>
+  <dimension ref="A1:CL32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89">
+    <row r="1" spans="1:90">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="D1" t="s">
         <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
+        <v>90</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="H1" t="s">
         <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
+        <v>93</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="L1" t="s">
         <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
+        <v>96</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="P1" t="s">
         <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
+        <v>99</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="T1" t="s">
         <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
+        <v>102</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="X1" t="s">
         <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AB1" t="s">
         <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AF1" t="s">
         <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AJ1" t="s">
         <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AN1" t="s">
         <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AR1" t="s">
         <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AV1" t="s">
         <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AZ1" t="s">
         <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="BD1" t="s">
         <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BH1" t="s">
         <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BL1" t="s">
         <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CF1" t="s">
         <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CJ1" t="s">
         <v>151</v>
       </c>
       <c r="CK1" t="s">
         <v>152</v>
       </c>
+      <c r="CL1" t="s">
+        <v>153</v>
+      </c>
     </row>
-    <row r="2" spans="1:89">
+    <row r="2" spans="1:90">
       <c r="A2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B2">
+        <v>11835000.0</v>
+      </c>
+      <c r="C2">
         <v>12801000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>13340000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>12965000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>14180000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>16200000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>15002000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>13789000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>12970000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>12125000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>10164000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>8306000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>5674000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3998000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1924000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1296000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1348000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1156000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4775000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1298000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1482000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1801000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2423000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3325000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3242000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>9306000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>10070000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>10260000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>10010000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>17952000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2080000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>9370000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>8940000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>8501000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>7950000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>7560000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>6800000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>6605000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1010000.0</v>
       </c>
-      <c r="AN2"/>
       <c r="AO2"/>
-      <c r="AP2">
+      <c r="AP2"/>
+      <c r="AQ2">
         <v>1112000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>776000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>989000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1611000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>922000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>866000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>628000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>819000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>793000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>604000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>352000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>889000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>4487000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2685000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1039000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1175000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1267000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1681000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1656000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1688000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>4394000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>2102000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>3085000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>2341000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>7187000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>4890000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>2965000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>2364000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>2386000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>2356000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>2166000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>2053000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1798000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1504000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1670000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1284000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1293000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1225000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1072000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>903000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>848000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>798000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>754000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>710000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>674000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>616000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>607000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>597000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:89">
+    <row r="3" spans="1:90">
       <c r="A3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B3"/>
-      <c r="C3">
+      <c r="C3"/>
+      <c r="D3">
         <v>276000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>299000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>298000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>302000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>286000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>300000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>298000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>299000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>286000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>318000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>316000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>354000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>293000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>301000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>299000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>280000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>269000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>274000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>294000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>331000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>250000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>237000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>249000.0</v>
       </c>
-      <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
-      <c r="AP3">
+      <c r="AP3"/>
+      <c r="AQ3">
         <v>198000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>173000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>176000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>174000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>177000.0</v>
       </c>
       <c r="AU3">
         <v>177000.0</v>
       </c>
       <c r="AV3">
+        <v>177000.0</v>
+      </c>
+      <c r="AW3">
         <v>201000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>200000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>199000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>198000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>204000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>216000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>224000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>167000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>172000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>178000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>152000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>174000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>198000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>188000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>202000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>192000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>220000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>219000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>205000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>188000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>183000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>175000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>2201000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>628000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>-342000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>189000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>135000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>160000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>396000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>-102000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>-304000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>50000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>172000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>194000.0</v>
       </c>
-      <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
+      <c r="CL3"/>
     </row>
-    <row r="4" spans="1:89">
+    <row r="4" spans="1:90">
       <c r="A4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -17855,526 +18039,531 @@
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
+      <c r="CL4"/>
     </row>
-    <row r="5" spans="1:89">
+    <row r="5" spans="1:90">
       <c r="A5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
+      <c r="C5"/>
+      <c r="D5">
         <v>16602000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>15424000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>14643000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>14499000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>17569000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>17683000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>16023000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>17153000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>16279000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>15547000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>15761000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>12648000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>9946000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>7070000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>4763000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>5506000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>995000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>4847000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>4227000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>4042000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>4088000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>3230000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>4251000.0</v>
       </c>
-      <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
-      <c r="AP5">
+      <c r="AP5"/>
+      <c r="AQ5">
         <v>1347000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>1440000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>987000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-238000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>1002000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>544000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>666000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>272000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>266000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>525000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>520000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>226000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-3618000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-1847000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>332000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>318000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>445000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>678000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>1086000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>1344000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>1112000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>810000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>81000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>769000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-4349000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-1610000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-316000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>847000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>804000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>875000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>716000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>885000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>930000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>891000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>18858000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>608000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>414000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>711000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>621000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>720000.0</v>
       </c>
-      <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
+      <c r="CL5"/>
     </row>
-    <row r="6" spans="1:89">
+    <row r="6" spans="1:90">
       <c r="A6" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B6">
+        <v>14051000.0</v>
+      </c>
+      <c r="C6">
         <v>15589000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>16878000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>15723000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>14941000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>14801000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>17855000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>17983000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>16321000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>17452000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>16565000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>15865000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>16077000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>13002000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>10239000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>7371000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>5062000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>5786000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1264000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>5121000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>4521000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>4373000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>4338000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>3467000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>4500000.0</v>
       </c>
-      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
+      <c r="AF6"/>
+      <c r="AG6">
         <v>9370000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>8940000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>8501000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>7950000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>7560000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>6800000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>6605000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>1010000.0</v>
       </c>
-      <c r="AN6"/>
       <c r="AO6"/>
-      <c r="AP6">
+      <c r="AP6"/>
+      <c r="AQ6">
         <v>1545000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>1613000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>1163000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-64000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>1179000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>721000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>867000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>472000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>465000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>723000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>724000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>442000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-3394000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-1680000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>504000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>496000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>597000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>852000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>1284000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>1532000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>1314000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>1002000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>301000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>988000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-4144000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-1422000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-133000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>1022000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>804000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>1503000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>374000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>1074000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>1065000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>1051000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>19254000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>506000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>110000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>761000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>793000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>914000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>497000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>498000.0</v>
       </c>
       <c r="CF6">
         <v>498000.0</v>
       </c>
       <c r="CG6">
         <v>498000.0</v>
       </c>
       <c r="CH6">
-        <v>391000.0</v>
+        <v>498000.0</v>
       </c>
       <c r="CI6">
         <v>391000.0</v>
       </c>
       <c r="CJ6">
         <v>391000.0</v>
       </c>
       <c r="CK6">
         <v>391000.0</v>
       </c>
+      <c r="CL6">
+        <v>391000.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:89">
+    <row r="7" spans="1:90">
       <c r="A7" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -18420,54 +18609,55 @@
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
+      <c r="CL7"/>
     </row>
-    <row r="8" spans="1:89">
+    <row r="8" spans="1:90">
       <c r="A8" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -18513,1087 +18703,1104 @@
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
+      <c r="CL8"/>
     </row>
-    <row r="9" spans="1:89">
+    <row r="9" spans="1:90">
       <c r="A9" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B9">
+        <v>24930000.0</v>
+      </c>
+      <c r="C9">
         <v>26450000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>26160000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>25164000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>25262000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>23750000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>26707000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>26465000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>25705000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>26405000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>24447000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>23885000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>23952000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>21287000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>17717000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>14032000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>11983000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>12261000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>7849000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>11149000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>10781000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>10804000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>10105000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>9531000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>10319000.0</v>
       </c>
-      <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
-      <c r="AP9">
+      <c r="AP9"/>
+      <c r="AQ9">
         <v>5313000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>5492000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>4784000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>4045000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>5030000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>4429000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>4727000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>4416000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>4363000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>4247000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>4877000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>4417000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>1197000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>2957000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>4678000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>4408000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>4514000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>4409000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>4306000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>4524000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>4750000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>4179000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>3369000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>4064000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-654000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>1701000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>3544000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>3878000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>3949000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>3637000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>3537000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>3657000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>3396000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>3253000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>21597000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>2867000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>2923000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>3065000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>2731000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>2755000.0</v>
       </c>
-      <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
+      <c r="CL9"/>
     </row>
-    <row r="10" spans="1:89">
+    <row r="10" spans="1:90">
       <c r="A10" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B10">
+        <v>14051000.0</v>
+      </c>
+      <c r="C10">
         <v>15589000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>16602000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>15424000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>14643000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>14499000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>17569000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>17681000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>16024000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>17153000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>16279000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>15547000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>15761000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>12648000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>9946000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>7071000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>4763000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>5506000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>995000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>4847000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>4227000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>4042000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>4088000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>3230000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>4251000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>3980000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>4230000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>4510000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>4210000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>6222000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1600000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>4410000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>4580000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>4357000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>3910000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>3790000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>2470000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>2695000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1610000.0</v>
       </c>
-      <c r="AN10"/>
       <c r="AO10"/>
-      <c r="AP10">
+      <c r="AP10"/>
+      <c r="AQ10">
         <v>1347000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1440000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>987000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-238000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1002000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>544000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>666000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>272000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>266000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>525000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>520000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>226000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-3618000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-1847000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>332000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>318000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>445000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>678000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1086000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1344000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>1112000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>810000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>81000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>769000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-4349000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-1610000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-316000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>847000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>804000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>875000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>716000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>885000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>930000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>891000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>18858000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>608000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>414000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>711000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>621000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>720000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>797000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>1049000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>882000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>833000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>2736000.0</v>
       </c>
-      <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
+      <c r="CL10"/>
     </row>
-    <row r="11" spans="1:89">
+    <row r="11" spans="1:90">
       <c r="A11" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B11">
+        <v>4099000.0</v>
+      </c>
+      <c r="C11">
         <v>4778000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>4737000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>4254000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>4076000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>4283000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4883000.0</v>
       </c>
       <c r="H11">
         <v>4883000.0</v>
       </c>
       <c r="I11">
+        <v>4883000.0</v>
+      </c>
+      <c r="J11">
         <v>4650000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>5052000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>4436000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>4460000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>4517000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>4385000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2404000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1678000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1118000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1297000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>265000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1126000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>982000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>579000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>956000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>752000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>995000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>907000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>990000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1090000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>990000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>1305000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>380000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1030000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1070000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>2419000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1570000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>1520000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>968000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>1054000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>600000.0</v>
       </c>
-      <c r="AN11"/>
       <c r="AO11"/>
-      <c r="AP11">
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>498000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>526000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>252000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-82000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>354000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>166000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>210000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>57000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>98000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>144000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>139000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>19000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-1587000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-847000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>67000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>66000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>116000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>211000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>362000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>509000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>427000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>276000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>-45000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>246000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>-2213000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-759000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-181000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>341000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>217000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>333000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>271000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>357000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>360000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>337000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>8235000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>218000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>103000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>299000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>271000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>311000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>-497000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-498000.0</v>
       </c>
       <c r="CF11">
         <v>-498000.0</v>
       </c>
       <c r="CG11">
         <v>-498000.0</v>
       </c>
       <c r="CH11">
-        <v>-391000.0</v>
+        <v>-498000.0</v>
       </c>
       <c r="CI11">
         <v>-391000.0</v>
       </c>
       <c r="CJ11">
         <v>-391000.0</v>
       </c>
       <c r="CK11">
         <v>-391000.0</v>
       </c>
+      <c r="CL11">
+        <v>-391000.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:89">
+    <row r="12" spans="1:90">
       <c r="A12" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B12">
+        <v>11835000.0</v>
+      </c>
+      <c r="C12">
         <v>13135000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>13340000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>12965000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>13943000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>15174000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>14897000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>14015000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>13135000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>11920000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>10008000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>7696000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>5673000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3559000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1924000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1296000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1348000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1156000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1182000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1298000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1465000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1749000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2194000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2807000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>3228000.0</v>
       </c>
-      <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>1112000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1009000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>989000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>944000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>922000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>858000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>845000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>819000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>793000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>795000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>775000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>829000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>893000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>773000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>922000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1175000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1267000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1288000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1263000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1360000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1805000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>2098000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>2225000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>2307000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>2431000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>2718000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>2629000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>2314000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>2201000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>2209000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>2087000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>2053000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>1798000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>1504000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>1332000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>1284000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>1293000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>1225000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>1072000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>903000.0</v>
       </c>
-      <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
+      <c r="CL12"/>
     </row>
-    <row r="13" spans="1:89">
+    <row r="13" spans="1:90">
       <c r="A13" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>165</v>
+      </c>
+      <c r="B13">
+        <v>35969000.0</v>
+      </c>
       <c r="C13">
+        <v>38593000.0</v>
+      </c>
+      <c r="D13">
         <v>39279000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>38039000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>38207000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>40472000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>41183000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>40237000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>38121000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>37126000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>35137000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>31714000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>28511000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>24506000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>19384000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>14838000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>13273000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>12816000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>12092000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>11676000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>11820000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13">
         <v>11999000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>12315000.0</v>
       </c>
-      <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
@@ -19614,54 +19821,55 @@
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
+      <c r="CL13"/>
     </row>
-    <row r="14" spans="1:89">
+    <row r="14" spans="1:90">
       <c r="A14" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -19707,788 +19915,802 @@
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
+      <c r="CL14"/>
     </row>
-    <row r="15" spans="1:89">
+    <row r="15" spans="1:90">
       <c r="A15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B15">
+        <v>9952000.0</v>
+      </c>
+      <c r="C15">
         <v>10811000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>11865000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>11170000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>10567000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>10216000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>12686000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>12798000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>11374000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>12101000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>11843000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>11087000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>11244000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>8263000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>7542000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>5393000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>3645000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>4209000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>730000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>3721000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>3245000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>3463000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>3132000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>2478000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>3256000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>3073000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>3240000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>3420000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>3220000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>4917000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1220000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>3380000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>3510000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1938000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>2340000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>2270000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>1502000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>1641000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>1010000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>1300000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>1100000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>849000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>914000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>735000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-156000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>648000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>378000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>456000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>215000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>168000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>381000.0</v>
       </c>
       <c r="AZ15">
         <v>381000.0</v>
       </c>
       <c r="BA15">
+        <v>381000.0</v>
+      </c>
+      <c r="BB15">
         <v>207000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-2031000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-1000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>265000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>252000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>329000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>467000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>724000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>835000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>685000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>534000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>126000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>523000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-2136000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-851000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-135000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>506000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>587000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>542000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>445000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>528000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>570000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>554000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>10623000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>390000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>311000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>412000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>350000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>409000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>497000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>498000.0</v>
       </c>
       <c r="CF15">
         <v>498000.0</v>
       </c>
       <c r="CG15">
         <v>498000.0</v>
       </c>
       <c r="CH15">
-        <v>391000.0</v>
+        <v>498000.0</v>
       </c>
       <c r="CI15">
         <v>391000.0</v>
       </c>
       <c r="CJ15">
         <v>391000.0</v>
       </c>
       <c r="CK15">
         <v>391000.0</v>
       </c>
+      <c r="CL15">
+        <v>391000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:89">
+    <row r="16" spans="1:90">
       <c r="A16" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>11244000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>8263000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>7542000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>5393000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>3645000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>4208000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>730000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>3721000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>3245000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16">
         <v>3132000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>2478000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>3256000.0</v>
       </c>
-      <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
-      <c r="AF16">
+      <c r="AF16"/>
+      <c r="AG16">
         <v>3380000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>3510000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1938000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>2340000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>2270000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1502000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1017000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1610000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1300000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1100000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>849000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>914000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>735000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-156000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>648000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>378000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>456000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>215000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>168000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>381000.0</v>
       </c>
       <c r="AZ16">
         <v>381000.0</v>
       </c>
       <c r="BA16">
+        <v>381000.0</v>
+      </c>
+      <c r="BB16">
         <v>207000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-2031000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-1000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>265000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>252000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>329000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>467000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>724000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>835000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>685000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>534000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>126000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>523000.0</v>
       </c>
-      <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
-      <c r="BQ16">
+      <c r="BQ16"/>
+      <c r="BR16">
         <v>506000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>587000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>542000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>445000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>528000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>570000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>554000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>10623000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>390000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>387000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>412000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>350000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>409000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>445000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>587000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>493000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>465000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>269000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>449000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>351000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>494000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:89">
+    <row r="17" spans="1:90">
       <c r="A17" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>169</v>
+      </c>
+      <c r="B17">
+        <v>9952000.0</v>
+      </c>
       <c r="C17">
+        <v>10811000.0</v>
+      </c>
+      <c r="D17">
         <v>11865000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>11170000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>10567000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>10216000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>12686000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>12798000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>11374000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>12101000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>11843000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>11087000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>11244000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>8263000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>7542000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>5393000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>3645000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>4208000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>730000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>3721000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>3245000.0</v>
       </c>
-      <c r="V17"/>
-      <c r="W17">
+      <c r="W17"/>
+      <c r="X17">
         <v>3132000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>2478000.0</v>
       </c>
-      <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
-      <c r="AP17">
+      <c r="AP17"/>
+      <c r="AQ17">
         <v>849000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>914000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>735000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-156000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>648000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>378000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>456000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>215000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>168000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>381000.0</v>
       </c>
       <c r="AZ17">
         <v>381000.0</v>
       </c>
       <c r="BA17">
+        <v>381000.0</v>
+      </c>
+      <c r="BB17">
         <v>207000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-2031000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-1000000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>265000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>252000.0</v>
       </c>
-      <c r="BF17"/>
-      <c r="BG17">
+      <c r="BG17"/>
+      <c r="BH17">
         <v>467000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>724000.0</v>
       </c>
-      <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
+      <c r="CL17"/>
     </row>
-    <row r="18" spans="1:89">
+    <row r="18" spans="1:90">
       <c r="A18" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>170</v>
+      </c>
+      <c r="B18">
+        <v>24134000.0</v>
+      </c>
       <c r="C18">
+        <v>25457000.0</v>
+      </c>
+      <c r="D18">
         <v>25939000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>25074000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>24264000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>25298000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>26286000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>26222000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>24986000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>25206000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>25129000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>24018000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>22838000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>20947000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>17460000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>13542000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>11925000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>11660000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>10910000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>10378000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>10355000.0</v>
       </c>
-      <c r="V18"/>
-      <c r="W18">
+      <c r="W18"/>
+      <c r="X18">
         <v>9805000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>9508000.0</v>
       </c>
-      <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
@@ -20509,54 +20731,55 @@
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
+      <c r="CL18"/>
     </row>
-    <row r="19" spans="1:89">
+    <row r="19" spans="1:90">
       <c r="A19" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -20602,54 +20825,55 @@
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
+      <c r="CL19"/>
     </row>
-    <row r="20" spans="1:89">
+    <row r="20" spans="1:90">
       <c r="A20" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -20695,307 +20919,311 @@
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
+      <c r="CL20"/>
     </row>
-    <row r="21" spans="1:89">
+    <row r="21" spans="1:90">
       <c r="A21" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B21">
+        <v>14051000.0</v>
+      </c>
+      <c r="C21">
         <v>15589000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>16602000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>15424000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>14643000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>14499000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>17569000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>17681000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>16024000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>17153000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>16279000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>15547000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>15761000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>12648000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>9946000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>7071000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>4763000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>5506000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>995000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>4847000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>4227000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>4042000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>4088000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>3230000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>4251000.0</v>
       </c>
-      <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
-      <c r="AF21">
+      <c r="AF21"/>
+      <c r="AG21">
         <v>9370000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>8940000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>8501000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>7950000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>7560000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>6800000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>6605000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1010000.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>1347000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>1440000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>987000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-238000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1002000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>544000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>666000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>272000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>266000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>525000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>520000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>226000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-3618000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-1847000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>332000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>318000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>445000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>678000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>1086000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>1344000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>1112000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>810000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>81000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>769000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-4349000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-1610000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-316000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>847000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>804000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>875000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>716000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>885000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>930000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>891000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>18858000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>608000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>414000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>711000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>621000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>720000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>497000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>498000.0</v>
       </c>
       <c r="CF21">
         <v>498000.0</v>
       </c>
       <c r="CG21">
         <v>498000.0</v>
       </c>
       <c r="CH21">
-        <v>391000.0</v>
+        <v>498000.0</v>
       </c>
       <c r="CI21">
         <v>391000.0</v>
       </c>
       <c r="CJ21">
         <v>391000.0</v>
       </c>
       <c r="CK21">
         <v>391000.0</v>
       </c>
+      <c r="CL21">
+        <v>391000.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:89">
+    <row r="22" spans="1:90">
       <c r="A22" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -21041,291 +21269,295 @@
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
+      <c r="CL22"/>
     </row>
-    <row r="23" spans="1:89">
+    <row r="23" spans="1:90">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B23">
+        <v>22714000.0</v>
+      </c>
+      <c r="C23">
         <v>23662000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>22898000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>22705000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>24799000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>25451000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>24140000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>22573000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>22651000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>21377000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>18332000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>16644000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>13865000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>12637000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>9695000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>8257000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>8568000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>7911000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>11629000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>7600000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>8036000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>8563000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>8440000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>9626000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>9310000.0</v>
       </c>
-      <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
       <c r="AI23"/>
       <c r="AJ23"/>
       <c r="AK23"/>
       <c r="AL23"/>
       <c r="AM23"/>
       <c r="AN23"/>
       <c r="AO23"/>
-      <c r="AP23">
+      <c r="AP23"/>
+      <c r="AQ23">
         <v>5078000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>4828000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>4786000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>5894000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>4950000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>4751000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>4689000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>4963000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>4890000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>4326000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>4709000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>5080000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>9302000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>7489000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>5385000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>5265000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>5336000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>5412000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>4876000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>4868000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>8032000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>5471000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>6373000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>5636000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>10882000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>8201000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>6825000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>5395000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>5531000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>5118000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>4987000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>4825000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>4264000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>3866000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>4409000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>3543000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>3802000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>3579000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>3182000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>2938000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>497000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>498000.0</v>
       </c>
       <c r="CF23">
         <v>498000.0</v>
       </c>
       <c r="CG23">
         <v>498000.0</v>
       </c>
       <c r="CH23">
-        <v>391000.0</v>
+        <v>498000.0</v>
       </c>
       <c r="CI23">
         <v>391000.0</v>
       </c>
       <c r="CJ23">
         <v>391000.0</v>
       </c>
       <c r="CK23">
         <v>391000.0</v>
       </c>
+      <c r="CL23">
+        <v>391000.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:89">
+    <row r="24" spans="1:90">
       <c r="A24" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -21371,269 +21603,275 @@
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
+      <c r="CL24"/>
     </row>
-    <row r="25" spans="1:89">
+    <row r="25" spans="1:90">
       <c r="A25" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>177</v>
+      </c>
+      <c r="B25">
+        <v>297000.0</v>
+      </c>
       <c r="C25">
+        <v>296000.0</v>
+      </c>
+      <c r="D25">
         <v>276000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>299000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>298000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>302000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>286000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>301000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>297000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>299000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>286000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>318000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>316000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>354000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>293000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>300000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>299000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>280000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>269000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>274000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>294000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>331000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>250000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>237000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>249000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
-      <c r="AP25">
+      <c r="AP25"/>
+      <c r="AQ25">
         <v>198000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>173000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>176000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>174000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>177000.0</v>
       </c>
       <c r="AU25">
         <v>177000.0</v>
       </c>
       <c r="AV25">
+        <v>177000.0</v>
+      </c>
+      <c r="AW25">
         <v>201000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>200000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>199000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>198000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>204000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>216000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>224000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>167000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>172000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>178000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>152000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>174000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>198000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>188000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>202000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>192000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>220000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>219000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>205000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>199000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>183000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>175000.0</v>
       </c>
-      <c r="BR25"/>
       <c r="BS25"/>
-      <c r="BT25">
+      <c r="BT25"/>
+      <c r="BU25">
         <v>-342000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>189000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>135000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>160000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>396000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-102000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-304000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>50000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>172000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>194000.0</v>
       </c>
-      <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
+      <c r="CL25"/>
     </row>
-    <row r="26" spans="1:89">
+    <row r="26" spans="1:90">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -21679,575 +21917,584 @@
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
+      <c r="CL26"/>
     </row>
-    <row r="27" spans="1:89">
+    <row r="27" spans="1:90">
       <c r="A27" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>115000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>123000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>102000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>108000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>128000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>94000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>88000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>101000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>133000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>238000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>49000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>116000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>78000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>51000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>54000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>56000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>36000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000.0</v>
       </c>
       <c r="U27">
         <v>24000.0</v>
       </c>
       <c r="V27">
         <v>24000.0</v>
       </c>
       <c r="W27">
+        <v>24000.0</v>
+      </c>
+      <c r="X27">
         <v>27000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>66000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>52000.0</v>
       </c>
-      <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-      <c r="AP27">
+      <c r="AP27"/>
+      <c r="AQ27">
         <v>30000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>28000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>6000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>18000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>5000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>16000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>10000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>11000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>16000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>13000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>20000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>10000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>67000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>81000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>55000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>57000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>56000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>58000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>42000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>21000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>13000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>15000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>14000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>22000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>80000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>37000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>165000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>66000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>92000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>33000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>39000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>61000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>16000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>17000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>19000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>32000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>53000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>36000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>19000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>27000.0</v>
       </c>
-      <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
+      <c r="CL27"/>
     </row>
-    <row r="28" spans="1:89">
+    <row r="28" spans="1:90">
       <c r="A28" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B28">
+        <v>7269000.0</v>
+      </c>
+      <c r="C28">
         <v>7122000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>5828000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>6039000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>6335000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5852000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5555000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5683000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>5778000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>5183000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>5076000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>5228000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>4919000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>5049000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>4302000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3921000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>4107000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>4549000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>4724000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>4148000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>4342000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>4426000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3824000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3589000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3277000.0</v>
       </c>
-      <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
-      <c r="AH28">
+      <c r="AH28"/>
+      <c r="AI28">
         <v>12934000.0</v>
       </c>
-      <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
-      <c r="AL28">
+      <c r="AL28"/>
+      <c r="AM28">
         <v>11774000.0</v>
       </c>
-      <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
-      <c r="AP28">
+      <c r="AP28"/>
+      <c r="AQ28">
         <v>4590000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>2152000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>2076000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>2133000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>4304000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>2208000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>2216000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>2385000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>4037000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>2017000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>2073000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>2376000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>4331000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>2645000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>2322000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>2244000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>2318000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>2134000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>1927000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>2030000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>2132000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>2026000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>2109000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>2125000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>2170000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>2046000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>2174000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>1743000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>2246000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>1614000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>1540000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>1468000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>1291000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>1248000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>1521000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>1129000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>1208000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>1296000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>1133000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>1053000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>1364000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>1298000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>1373000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>1308000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>5643000.0</v>
       </c>
-      <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
+      <c r="CL28"/>
     </row>
-    <row r="29" spans="1:89">
+    <row r="29" spans="1:90">
       <c r="A29" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>181</v>
+      </c>
+      <c r="B29">
+        <v>4099000.0</v>
+      </c>
       <c r="C29">
+        <v>4778000.0</v>
+      </c>
+      <c r="D29">
         <v>4737000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4254000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4076000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4283000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4883000.0</v>
       </c>
       <c r="H29">
         <v>4883000.0</v>
       </c>
       <c r="I29">
+        <v>4883000.0</v>
+      </c>
+      <c r="J29">
         <v>4650000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>5052000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4436000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4460000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>4517000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>4385000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2404000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1678000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1118000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1297000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>265000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1126000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>982000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29">
+      <c r="W29"/>
+      <c r="X29">
         <v>956000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>752000.0</v>
       </c>
-      <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
@@ -22268,4231 +22515,4354 @@
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
+      <c r="CL29"/>
     </row>
-    <row r="30" spans="1:89">
+    <row r="30" spans="1:90">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B30">
+        <v>10879000.0</v>
+      </c>
+      <c r="C30">
         <v>10861000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>9558000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>9740000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>10619000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>9251000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>9138000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>8784000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>9681000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>9252000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>8168000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>8338000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>8191000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>8639000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>7771000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>6961000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>7220000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>6755000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>6854000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>6302000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>6554000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>6762000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>6017000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>6301000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>6068000.0</v>
       </c>
-      <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
-      <c r="AP30">
+      <c r="AP30"/>
+      <c r="AQ30">
         <v>3966000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>4052000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>3797000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>4283000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>4028000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>3885000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>4061000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>4144000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>4097000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>3722000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>4357000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>4191000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>4815000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>4804000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>4346000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>4090000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>4069000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>3731000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>3220000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>3180000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>3638000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>3369000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>3288000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>3295000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>3695000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>3311000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>3860000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>3031000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>3145000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>2762000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>2821000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>2772000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>2466000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>2362000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>2739000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>2259000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>2509000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>2354000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>2110000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>2035000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>497000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>498000.0</v>
       </c>
       <c r="CF30">
         <v>498000.0</v>
       </c>
       <c r="CG30">
         <v>498000.0</v>
       </c>
       <c r="CH30">
-        <v>391000.0</v>
+        <v>498000.0</v>
       </c>
       <c r="CI30">
         <v>391000.0</v>
       </c>
       <c r="CJ30">
         <v>391000.0</v>
       </c>
       <c r="CK30">
         <v>391000.0</v>
       </c>
+      <c r="CL30">
+        <v>391000.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:89">
+    <row r="31" spans="1:90">
       <c r="A31" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>-2885000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-1280000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-286000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-2650000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-2645000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-2747000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-2657000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-2347000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-2112000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-2949000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-2436000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-2026000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-2009000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-280000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-1651000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-1725000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-1564000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1619000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1702000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-1548000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1619000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>3980000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>4230000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>4510000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>4210000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>6222000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1600000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-4960000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-4360000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-4144000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-4040000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-3770000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-4330000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-3910000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>600000.0</v>
       </c>
-      <c r="AN31"/>
       <c r="AO31"/>
-      <c r="AP31">
+      <c r="AP31"/>
+      <c r="AQ31">
         <v>-843000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-340000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-1062000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-1401000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-279000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-1064000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-1173000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-1041000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-1251000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-1128000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-590000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-116000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-347000.0</v>
       </c>
-      <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
-      <c r="BF31">
+      <c r="BF31"/>
+      <c r="BG31">
         <v>-1267000.0</v>
       </c>
-      <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
-      <c r="BY31">
+      <c r="BY31"/>
+      <c r="BZ31">
         <v>-1284000.0</v>
       </c>
-      <c r="BZ31"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CA31"/>
       <c r="CB31">
         <v>-46000.0</v>
       </c>
       <c r="CC31">
         <v>-46000.0</v>
       </c>
-      <c r="CD31"/>
+      <c r="CD31">
+        <v>-46000.0</v>
+      </c>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
+      <c r="CL31"/>
     </row>
-    <row r="32" spans="1:89">
+    <row r="32" spans="1:90">
       <c r="A32" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B32">
+        <v>36765000.0</v>
+      </c>
+      <c r="C32">
         <v>39251000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>39500000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>38129000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>39442000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>39950000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>41709000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>40254000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>38675000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>38530000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>34611000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>32191000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>29626000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>25285000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>19641000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>15328000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>13331000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>13417000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>12624000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>12447000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>12263000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>12605000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>12528000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>12856000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>13561000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>9306000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>10070000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>10260000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>10010000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>17952000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>2080000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>9370000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>8940000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>8501000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>7950000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>7560000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>6800000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>6605000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>1010000.0</v>
       </c>
-      <c r="AN32"/>
       <c r="AO32"/>
-      <c r="AP32">
+      <c r="AP32"/>
+      <c r="AQ32">
         <v>6425000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>6268000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>5773000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>5656000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>5952000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>5295000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>5355000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>5235000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>5156000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>4851000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>5229000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>5306000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>5684000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>5642000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>5717000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>5583000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>5781000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>6090000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>5962000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>6212000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>9144000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>6281000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>6454000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>6405000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>6533000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>6591000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>6509000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>6242000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>6335000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>5993000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>5703000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>5710000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>5194000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>4757000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>23267000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>4151000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>4216000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>4290000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>3803000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>3658000.0</v>
       </c>
-      <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
+      <c r="CL32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V30"/>
+  <dimension ref="A1:W30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
         <v>2</v>
       </c>
-      <c r="C1" t="s">
+      <c r="D1" t="s">
         <v>3</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>4</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" t="s">
         <v>5</v>
       </c>
-      <c r="F1" t="s">
+      <c r="G1" t="s">
         <v>6</v>
       </c>
-      <c r="G1" t="s">
+      <c r="H1" t="s">
         <v>7</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>8</v>
       </c>
-      <c r="I1" t="s">
+      <c r="J1" t="s">
         <v>9</v>
       </c>
-      <c r="J1" t="s">
+      <c r="K1" t="s">
         <v>10</v>
       </c>
-      <c r="K1" t="s">
+      <c r="L1" t="s">
         <v>11</v>
       </c>
-      <c r="L1" t="s">
+      <c r="M1" t="s">
         <v>12</v>
       </c>
-      <c r="M1" t="s">
+      <c r="N1" t="s">
         <v>13</v>
       </c>
-      <c r="N1" t="s">
+      <c r="O1" t="s">
         <v>14</v>
       </c>
-      <c r="O1" t="s">
+      <c r="P1" t="s">
         <v>15</v>
       </c>
-      <c r="P1" t="s">
+      <c r="Q1" t="s">
         <v>16</v>
       </c>
-      <c r="Q1" t="s">
+      <c r="R1" t="s">
         <v>17</v>
       </c>
-      <c r="R1" t="s">
+      <c r="S1" t="s">
         <v>18</v>
       </c>
-      <c r="S1" t="s">
+      <c r="T1" t="s">
         <v>19</v>
       </c>
-      <c r="T1" t="s">
+      <c r="U1" t="s">
         <v>20</v>
       </c>
-      <c r="U1" t="s">
+      <c r="V1" t="s">
         <v>21</v>
       </c>
-      <c r="V1" t="s">
+      <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="2" spans="1:22">
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B2">
+        <v>78259000.0</v>
+      </c>
+      <c r="C2">
         <v>68671000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>95308000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>152269000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>69191000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>127675000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>51352000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>43601000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>43173000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>27818000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>34010000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>31531000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>49242000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>82583000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>44453000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>88718000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>36534000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>39146000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>36749000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>27389000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>48555000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>57824000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:22">
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B3">
+        <v>1747000</v>
+      </c>
+      <c r="C3">
         <v>517000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>626000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3304000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6451000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1262000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4044000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3146000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1337000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3192000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1097000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>178000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>138000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>4103000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2828000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>209000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>4552000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>396000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>8884000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>6709000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>107000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>307000</v>
       </c>
     </row>
-    <row r="4" spans="1:22">
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>2479000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-17711000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-33341000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>38130000.0</v>
       </c>
-      <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
+      <c r="W4"/>
     </row>
-    <row r="5" spans="1:22">
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>2201000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-10000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1823000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1609000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
+      <c r="W5"/>
     </row>
-    <row r="6" spans="1:22">
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B6">
+        <v>2916000.0</v>
+      </c>
+      <c r="C6">
         <v>9588000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-26637000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-56961000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>83078000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-58484000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>76323000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>7751000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>428000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>15355000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-6192000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>2479000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-17711000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-33341000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>38130000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-44265000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>52184000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-2612000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>2397000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>9360000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-21166000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-9269000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:22">
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B7">
+        <v>3995000.0</v>
+      </c>
+      <c r="C7">
         <v>-3650000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-7399000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-1362000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>4013000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1967000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>983000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-1142000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>297000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-46000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-801000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>2462000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>3000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-3076000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>3835000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1681000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-6452000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>2602000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-1127000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>224000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-245000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-380000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:22">
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-186000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-291000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>523000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>205000.0</v>
       </c>
-      <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
+      <c r="W8"/>
     </row>
-    <row r="9" spans="1:22">
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B9">
+        <v>1253000.0</v>
+      </c>
+      <c r="C9">
         <v>-1170000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-3714000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-4405000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-445000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>116000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>171000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-933000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-646000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-632000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-462000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-186000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-291000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>523000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>205000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>220000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-139000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-445000.0</v>
       </c>
-      <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
-      <c r="V9">
+      <c r="V9"/>
+      <c r="W9">
         <v>2000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:22">
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B10"/>
-      <c r="C10">
+      <c r="C10"/>
+      <c r="D10">
         <v>4934000.0</v>
       </c>
-      <c r="D10"/>
-      <c r="E10">
+      <c r="E10"/>
+      <c r="F10">
         <v>-3628000.0</v>
       </c>
-      <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
+      <c r="W10"/>
     </row>
-    <row r="11" spans="1:22">
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>0.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>3628000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>97000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>330000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1447000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1147000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>504000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>475000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>447000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>304000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-2181000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2021000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>24000.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
-      <c r="S11">
+      <c r="S11"/>
+      <c r="T11">
         <v>8000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>5000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
+      <c r="W11"/>
     </row>
-    <row r="12" spans="1:22">
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>4521000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>300000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-509000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-78000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-410000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>-308000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>529000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>-609000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-431000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>5307000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-1462000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
+      <c r="W12"/>
     </row>
-    <row r="13" spans="1:22">
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>830000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1754000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>482000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-1656000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-204000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>82000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>-814000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>2201000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>-10000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-1823000.0</v>
       </c>
-      <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
+      <c r="W13"/>
     </row>
-    <row r="14" spans="1:22">
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B14">
+        <v>1174000.0</v>
+      </c>
+      <c r="C14">
         <v>1192000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1219000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1246000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1117000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1067000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>916000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>818000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>813000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>759000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>721000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>755000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>817000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>741000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>712000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>833000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>762000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>650000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>589000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>112000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>664000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>658000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:22">
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B15">
+        <v>13322000.0</v>
+      </c>
+      <c r="C15">
         <v>7861000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>3652000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>6868000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>2261000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1008000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>788000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>566000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>563000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>562000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>561000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>582000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>453000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>669000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>614000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>654000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>662000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>659000.0</v>
       </c>
-      <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
+      <c r="W15"/>
     </row>
-    <row r="16" spans="1:22">
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B16">
+        <v>81175000.0</v>
+      </c>
+      <c r="C16">
         <v>78259000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>68671000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>95308000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>152269000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>69191000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>127675000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>51352000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>43601000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>43173000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>27818000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>34010000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>31531000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>49242000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>82583000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>44453000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>88718000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>36534000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>39146000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>36749000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>27389000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>48555000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:22">
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
+      <c r="W17"/>
     </row>
-    <row r="18" spans="1:22">
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B18">
+        <v>50841000.0</v>
+      </c>
+      <c r="C18">
         <v>48169000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>42209000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>24235000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>15105000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>14401000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>9435000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>9479000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>7413000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>2240000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1694000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>4271000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1596000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-3463000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>2821000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>6387000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-7490000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>2829000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>6341000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-4902000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>2284000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>1406000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:22">
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B19">
+        <v>-8392000.0</v>
+      </c>
+      <c r="C19">
         <v>-233988000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-380123000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-256590000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-178863000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>1773000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-4103000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-962000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-5493000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-2953000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>961000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-60726000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-32364000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>13602000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>16959000.0</v>
       </c>
-      <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
+      <c r="W19"/>
     </row>
-    <row r="20" spans="1:22">
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>95390000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
+      <c r="W20"/>
     </row>
-    <row r="21" spans="1:22">
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B21">
+        <v>70000000.0</v>
+      </c>
+      <c r="C21">
         <v>-64000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>43000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-7000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-7828000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>7000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-21461000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-20408000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-7380000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>14077000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>26172000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>9000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5000000.0</v>
       </c>
       <c r="O21">
         <v>-5000000.0</v>
       </c>
-      <c r="P21"/>
+      <c r="P21">
+        <v>-5000000.0</v>
+      </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
+      <c r="W21"/>
     </row>
-    <row r="22" spans="1:22">
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B22">
+        <v>44413000.0</v>
+      </c>
+      <c r="C22">
         <v>47074000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>46276000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>24843000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>11905000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>12329000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>12953000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>13027000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>8050000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>5027000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2342000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1697000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1137000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-2514000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>2355000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1868000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-2616000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>2102000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>12137000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1558000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1990000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1563000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:22">
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B23">
+        <v>-52740000.0</v>
+      </c>
+      <c r="C23">
         <v>269951000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>277732000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>195276000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-374000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1023000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>91677000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>61866000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>79026000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>121692000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>153000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>48194000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>7560000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-35353000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>26775000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-52457000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>114617000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>35452000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>38177000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-5001000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-399000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>4097000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:22">
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B24">
+        <v>-48029000.0</v>
+      </c>
+      <c r="C24">
         <v>-230622000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-367588000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-245074000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>26000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-247000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1563000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-42008000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-71860000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-119081000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-1194000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-58651000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-35164000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>7092000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>13486000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>25947000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-20043000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-82744000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-65398000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-18486000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-23283000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-13172000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:22">
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B25">
+        <v>745000.0</v>
+      </c>
+      <c r="C25">
         <v>711000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>56000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2837000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3472000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>76000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-1416000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-787000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-1969000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-329000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>218000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-722000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-598000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>5505000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1537000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1871000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>7656000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>550000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-19195000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>127000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>19000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>136000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:22">
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B26">
+        <v>-1581000.0</v>
+      </c>
+      <c r="C26">
         <v>-3200000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-28710000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-9318000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>155458000.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>-217000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-58000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-758000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-1708000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-579000.0</v>
       </c>
       <c r="N26">
         <v>-579000.0</v>
       </c>
       <c r="O26">
+        <v>-579000.0</v>
+      </c>
+      <c r="P26">
         <v>-3048000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-664000.0</v>
       </c>
-      <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26">
         <v>-5184000.0</v>
       </c>
-      <c r="U26"/>
       <c r="V26"/>
+      <c r="W26"/>
     </row>
-    <row r="27" spans="1:22">
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B27">
+        <v>1935000.0</v>
+      </c>
+      <c r="C27">
         <v>3826000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>3050000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1283000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>931000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>257000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>299000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>291000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>233000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>177000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>191000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>184000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>164000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>145000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>160000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>154000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>196000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>936000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>-18962000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>5000.0</v>
       </c>
-      <c r="U27"/>
       <c r="V27"/>
+      <c r="W27"/>
     </row>
-    <row r="28" spans="1:22">
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B28">
+        <v>2357000.0</v>
+      </c>
+      <c r="C28">
         <v>194890000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>288370000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>172090000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>240385000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-2031000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>69428000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>40892000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>70866000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>135149000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>75188000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>54904000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>12528000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-41022000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>18113000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-63950000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>108780000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>78358000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>38177000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>47443000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-399000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>4097000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:22">
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B29">
+        <v>52588000.0</v>
+      </c>
+      <c r="C29">
         <v>48686000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>42835000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>27539000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>21556000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>15663000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>13479000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>12625000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>8750000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>5432000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2791000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4449000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1734000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>640000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>5649000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>6596000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-2938000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3225000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-2543000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1807000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2391000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1713000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:22">
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B30">
+        <v>-52029000.0</v>
+      </c>
+      <c r="C30">
         <v>-233988000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-357842000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-256590000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-178863000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-72116000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-6584000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-45766000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-79188000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-125226000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-84171000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-56874000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-31973000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>7041000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>14368000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>13089000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-53658000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-84195000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-33237000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-39890000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-23158000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-15079000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CD30"/>
+  <dimension ref="A1:CF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:82">
+    <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>87</v>
       </c>
       <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
         <v>88</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
       <c r="F1" t="s">
         <v>90</v>
       </c>
       <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
         <v>91</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>3</v>
       </c>
       <c r="J1" t="s">
         <v>93</v>
       </c>
       <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
         <v>94</v>
       </c>
-      <c r="L1" t="s">
+      <c r="M1" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
       <c r="N1" t="s">
         <v>96</v>
       </c>
       <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
         <v>97</v>
       </c>
-      <c r="P1" t="s">
+      <c r="Q1" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
       <c r="R1" t="s">
         <v>99</v>
       </c>
       <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
         <v>100</v>
       </c>
-      <c r="T1" t="s">
+      <c r="U1" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
       <c r="V1" t="s">
         <v>102</v>
       </c>
       <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
         <v>103</v>
       </c>
-      <c r="X1" t="s">
+      <c r="Y1" t="s">
         <v>104</v>
       </c>
-      <c r="Y1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Z1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AA1" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="AB1" t="s">
         <v>111</v>
       </c>
       <c r="AC1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AD1" t="s">
         <v>112</v>
       </c>
-      <c r="AD1" t="s">
+      <c r="AE1" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="AF1" t="s">
         <v>114</v>
       </c>
       <c r="AG1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AH1" t="s">
         <v>115</v>
       </c>
-      <c r="AH1" t="s">
+      <c r="AI1" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="AJ1" t="s">
         <v>117</v>
       </c>
       <c r="AK1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AL1" t="s">
         <v>118</v>
       </c>
-      <c r="AL1" t="s">
+      <c r="AM1" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="AN1" t="s">
         <v>120</v>
       </c>
       <c r="AO1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AP1" t="s">
         <v>121</v>
       </c>
-      <c r="AP1" t="s">
+      <c r="AQ1" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="AR1" t="s">
         <v>123</v>
       </c>
       <c r="AS1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AT1" t="s">
         <v>124</v>
       </c>
-      <c r="AT1" t="s">
+      <c r="AU1" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="AV1" t="s">
         <v>126</v>
       </c>
       <c r="AW1" t="s">
+        <v>14</v>
+      </c>
+      <c r="AX1" t="s">
         <v>127</v>
       </c>
-      <c r="AX1" t="s">
+      <c r="AY1" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="AZ1" t="s">
         <v>129</v>
       </c>
       <c r="BA1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BB1" t="s">
         <v>130</v>
       </c>
-      <c r="BB1" t="s">
+      <c r="BC1" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="BD1" t="s">
         <v>132</v>
       </c>
       <c r="BE1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BF1" t="s">
         <v>133</v>
       </c>
-      <c r="BF1" t="s">
+      <c r="BG1" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="BH1" t="s">
         <v>135</v>
       </c>
       <c r="BI1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BJ1" t="s">
         <v>136</v>
       </c>
-      <c r="BJ1" t="s">
+      <c r="BK1" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="BL1" t="s">
         <v>138</v>
       </c>
       <c r="BM1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BN1" t="s">
         <v>139</v>
       </c>
-      <c r="BN1" t="s">
+      <c r="BO1" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="BP1" t="s">
         <v>141</v>
       </c>
       <c r="BQ1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BR1" t="s">
         <v>142</v>
       </c>
-      <c r="BR1" t="s">
+      <c r="BS1" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="BT1" t="s">
         <v>144</v>
       </c>
       <c r="BU1" t="s">
+        <v>20</v>
+      </c>
+      <c r="BV1" t="s">
         <v>145</v>
       </c>
-      <c r="BV1" t="s">
+      <c r="BW1" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="BX1" t="s">
         <v>147</v>
       </c>
       <c r="BY1" t="s">
+        <v>21</v>
+      </c>
+      <c r="BZ1" t="s">
         <v>148</v>
       </c>
-      <c r="BZ1" t="s">
+      <c r="CA1" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="CB1" t="s">
         <v>150</v>
       </c>
       <c r="CC1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CD1" t="s">
         <v>151</v>
       </c>
-      <c r="CD1" t="s">
+      <c r="CE1" t="s">
         <v>152</v>
       </c>
+      <c r="CF1" t="s">
+        <v>153</v>
+      </c>
     </row>
-    <row r="2" spans="1:82">
+    <row r="2" spans="1:84">
       <c r="A2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B2">
+        <v>81175000.0</v>
+      </c>
+      <c r="C2">
+        <v>64337000.0</v>
+      </c>
+      <c r="D2">
         <v>59373000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>89458000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>78259000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>97789000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>113885000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>107448000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>68671000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>106723000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>119875000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>77045000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>95308000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>54932000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>86227000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>174684000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>152269000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>108013000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>163835000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>55866000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>69191000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>73522000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>72427000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>43142000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>127675000.0</v>
       </c>
-      <c r="Y2"/>
-      <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
-      <c r="AH2">
+      <c r="AH2"/>
+      <c r="AI2"/>
+      <c r="AJ2">
         <v>27818000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>37601000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>31747000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>47627000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>34010000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>33260000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>37647000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>25316000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>31531000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>30601000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>39126000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>24981000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>49242000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>49301000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>52323000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>99000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>82583000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>52064000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>20584000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>35738000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>44453000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>71602000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>71492000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>54972000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>88718000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>67083000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>77011000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>44170000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>36534000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>43373000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>32903000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>49420000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>39146000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>35243000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>41373000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>27252000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>36749000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>21338000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>88105000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>20659000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>27389000.0</v>
       </c>
-      <c r="BW2"/>
-      <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
+      <c r="CE2"/>
+      <c r="CF2"/>
     </row>
-    <row r="3" spans="1:82">
+    <row r="3" spans="1:84">
       <c r="A3" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B3">
+        <v>98000</v>
+      </c>
+      <c r="C3">
+        <v>172000</v>
+      </c>
+      <c r="D3">
         <v>442000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>751000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>382000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>140000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>176000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>133000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>68000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>246000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>163000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>121000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>96000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>68000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>375000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>978000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1883000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>752000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>626000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>4526000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>547000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>385000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>226000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>344000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>307000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1337000</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
       <c r="AC3">
-        <v>0</v>
+        <v>1337000</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
       <c r="AE3">
-        <v>3192000</v>
+        <v>0</v>
       </c>
       <c r="AF3">
         <v>0</v>
       </c>
       <c r="AG3">
-        <v>0</v>
+        <v>3192000</v>
       </c>
       <c r="AH3">
         <v>0</v>
       </c>
       <c r="AI3">
+        <v>0</v>
+      </c>
+      <c r="AJ3">
+        <v>0</v>
+      </c>
+      <c r="AK3">
         <v>323000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>409000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>300000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>65000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>64000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>47000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>15000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>52000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>83000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>33000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>15000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>7000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>168000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>3105000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>575000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>255000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>1494000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>831000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>425000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>78000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>129000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>43000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>11000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>26000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>17000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>345000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>790000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>3400000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>200000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>44000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>101000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>51000</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>117000</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>117000</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>21000</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>21000</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>150000</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>5659000</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>853000</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>47000</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>156000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BZ3">
         <v>0</v>
       </c>
       <c r="CA3">
-        <v>314000</v>
+        <v>0</v>
       </c>
       <c r="CB3">
         <v>0</v>
       </c>
       <c r="CC3">
-        <v>0</v>
+        <v>314000</v>
       </c>
       <c r="CD3">
         <v>0</v>
       </c>
+      <c r="CE3">
+        <v>0</v>
+      </c>
+      <c r="CF3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:82">
+    <row r="4" spans="1:84">
       <c r="A4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
-      <c r="AJ4">
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4">
         <v>5854000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>-15880000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>13617000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>750000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>-4387000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>12331000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>-6215000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>930000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>-8525000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>14145000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>-24261000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>-59000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>-3022000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>-46677000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AZ4">
         <v>16417000.0</v>
       </c>
-      <c r="AY4"/>
-      <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
     </row>
-    <row r="5" spans="1:82">
+    <row r="5" spans="1:84">
       <c r="A5" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
-      <c r="AJ5">
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5">
         <v>583000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-126000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-351000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-223000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-80000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>257000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>2247000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-563000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>561000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>92000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-100000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-817000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-863000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>106000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-249000.0</v>
       </c>
-      <c r="AY5"/>
-      <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
     </row>
-    <row r="6" spans="1:82">
+    <row r="6" spans="1:84">
       <c r="A6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B6">
+        <v>-4964000.0</v>
+      </c>
+      <c r="C6">
+        <v>16838000.0</v>
+      </c>
+      <c r="D6">
         <v>4964000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-30085000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>11199000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-19530000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-16096000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>6437000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>38777000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-38052000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-13152000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>42830000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-18263000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>40376000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-31295000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-88457000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>22415000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>44256000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-55822000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>107969000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-13325000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-4331000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>1095000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>29285000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-84533000.0</v>
       </c>
-      <c r="Y6"/>
-      <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
-      <c r="AI6">
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6">
         <v>-9783000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>5854000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-15880000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>13617000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>750000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-4387000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>12331000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-6215000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>930000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-8525000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>14145000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-24261000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-59000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-3022000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-46677000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>16417000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>30519000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>31480000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-15154000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-8715000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-27149000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>110000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>16520000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-33746000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>21635000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-9928000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>32841000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>7636000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-6839000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>10470000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>-16517000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>10274000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>3903000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-6130000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>14121000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>-9497000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>15411000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>-66767000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>67446000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>-6730000.0</v>
       </c>
-      <c r="BW6"/>
-      <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
     </row>
-    <row r="7" spans="1:82">
+    <row r="7" spans="1:84">
       <c r="A7" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B7">
+        <v>-457000.0</v>
+      </c>
+      <c r="C7">
+        <v>-378000.0</v>
+      </c>
+      <c r="D7">
         <v>1176000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>3692000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-495000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-3233000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>931000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-2111000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>763000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-1255000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>288000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-5396000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-1036000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>2875000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-1170000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>900000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-3967000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>3641000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>1471000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-2250000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>1151000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-2850000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>3410000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>775000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>632000.0</v>
       </c>
-      <c r="Y7"/>
-      <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-      <c r="AI7">
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7">
         <v>-966000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>823000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-33000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-625000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>59000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-525000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>1017000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>1911000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-595000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-64000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>721000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-59000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-876000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-1705000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>1770000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-2368000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>2876000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>109000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>351000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>499000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>1531000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>158000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>87000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>-95000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>-710000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>714000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>-3447000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>-787000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>2707000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>591000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>-412000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>-67000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>-4966000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>-4001000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>8201000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>-361000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>570000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>943000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>-1049000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>-240000.0</v>
       </c>
-      <c r="BW7"/>
-      <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
     </row>
-    <row r="8" spans="1:82">
+    <row r="8" spans="1:84">
       <c r="A8" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
-      <c r="AJ8">
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8">
         <v>-75000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AM8">
         <v>-103000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AN8">
         <v>-102000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AO8">
         <v>-104000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AP8">
         <v>107000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AQ8">
         <v>-18000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AR8">
         <v>-171000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AS8">
         <v>-175000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AT8">
         <v>-28000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AU8">
         <v>-35000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AV8">
         <v>-53000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AW8">
         <v>-14000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AX8">
         <v>-18000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AY8">
         <v>656000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AZ8">
         <v>-101000.0</v>
       </c>
-      <c r="AY8"/>
-      <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
     </row>
-    <row r="9" spans="1:82">
+    <row r="9" spans="1:84">
       <c r="A9" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B9">
+        <v>152000.0</v>
+      </c>
+      <c r="C9">
+        <v>566000.0</v>
+      </c>
+      <c r="D9">
         <v>-675000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>313000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>1049000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-18000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>10000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-521000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-641000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-987000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-792000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-613000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-1322000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-1962000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-1403000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-489000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-460000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-249000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-415000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>268000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-49000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-51000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>378000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>38000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-249000.0</v>
       </c>
-      <c r="Y9"/>
-      <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-      <c r="AI9">
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9">
         <v>-182000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-75000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-103000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-102000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-104000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>107000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-18000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-171000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-175000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-28000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-35000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>-53000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-14000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-18000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>656000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>-101000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>45000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>72000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>111000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>-23000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>243000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>68000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>-44000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>-47000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>-22000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>32000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>-77000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>-72000.0</v>
       </c>
-      <c r="BK9"/>
-      <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
-      <c r="BR9">
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9">
         <v>63000.0</v>
       </c>
-      <c r="BS9"/>
-      <c r="BT9"/>
       <c r="BU9"/>
-      <c r="BV9">
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9">
         <v>33000.0</v>
       </c>
-      <c r="BW9"/>
-      <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
-      <c r="CA9">
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9">
         <v>2000.0</v>
       </c>
-      <c r="CB9"/>
-      <c r="CC9"/>
       <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
     </row>
-    <row r="10" spans="1:82">
+    <row r="10" spans="1:84">
       <c r="A10" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
-      <c r="P10">
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10">
         <v>2616000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-3628000.0</v>
       </c>
-      <c r="R10"/>
-      <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
@@ -26512,1122 +26882,1148 @@
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10"/>
     </row>
-    <row r="11" spans="1:82">
+    <row r="11" spans="1:84">
       <c r="A11" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-7000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>1002000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>1392000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-2176000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>3548000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>427000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-563000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>216000.0</v>
       </c>
-      <c r="U11"/>
-      <c r="V11">
+      <c r="W11"/>
+      <c r="X11">
         <v>4634000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>278000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-1643000.0</v>
       </c>
-      <c r="Y11"/>
-[...1 lines deleted...]
-      <c r="AA11">
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11">
         <v>1147000.0</v>
       </c>
-      <c r="AB11"/>
-      <c r="AC11"/>
       <c r="AD11"/>
-      <c r="AE11">
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11">
         <v>504000.0</v>
       </c>
-      <c r="AF11"/>
-      <c r="AG11"/>
       <c r="AH11"/>
-      <c r="AI11">
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11">
         <v>136000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>315000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>196000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-172000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>386000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-552000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>778000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-165000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>143000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-597000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>758000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>20000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>-45000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>-1127000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>1009000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-2018000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>2021000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>136000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>101000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>24000.0</v>
       </c>
       <c r="BD11"/>
       <c r="BE11">
+        <v>24000.0</v>
+      </c>
+      <c r="BF11"/>
+      <c r="BG11">
         <v>342000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>22000.0</v>
       </c>
-      <c r="BG11"/>
-      <c r="BH11">
+      <c r="BI11"/>
+      <c r="BJ11">
         <v>3000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>1000.0</v>
       </c>
-      <c r="BJ11"/>
-[...1 lines deleted...]
-      <c r="BL11">
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11">
         <v>5000.0</v>
       </c>
-      <c r="BM11"/>
-[...1 lines deleted...]
-      <c r="BO11">
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11">
         <v>8000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>8000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>3000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>6000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>5000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>7000.0</v>
       </c>
-      <c r="BU11"/>
-      <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
     </row>
-    <row r="12" spans="1:82">
+    <row r="12" spans="1:84">
       <c r="A12" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
-[...4 lines deleted...]
-      </c>
+      <c r="K12"/>
+      <c r="L12"/>
       <c r="M12">
         <v>913000.0</v>
       </c>
       <c r="N12">
+        <v>913000.0</v>
+      </c>
+      <c r="O12">
+        <v>913000.0</v>
+      </c>
+      <c r="P12">
         <v>403000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-419000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>851000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>805000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>2995000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>836000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-92000.0</v>
       </c>
-      <c r="U12"/>
-      <c r="V12">
+      <c r="W12"/>
+      <c r="X12">
         <v>360000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>249000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-329000.0</v>
       </c>
-      <c r="Y12"/>
-      <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
-      <c r="AI12">
+      <c r="AI12"/>
+      <c r="AJ12"/>
+      <c r="AK12">
         <v>75000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>-259000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>-63000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>750000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>-10000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>-28000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>-334000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>-202000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>23000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>-1151000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>680000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>17000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>3099000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>2357000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>225000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>-49000.0</v>
       </c>
-      <c r="AY12"/>
-      <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
     </row>
-    <row r="13" spans="1:82">
+    <row r="13" spans="1:84">
       <c r="A13" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...4 lines deleted...]
-      </c>
+      <c r="K13"/>
+      <c r="L13"/>
       <c r="M13">
         <v>-4776000.0</v>
       </c>
       <c r="N13">
+        <v>-4776000.0</v>
+      </c>
+      <c r="O13">
+        <v>-4776000.0</v>
+      </c>
+      <c r="P13">
         <v>-769000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-3000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-1331000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>342000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>1459000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-1955000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>984000.0</v>
       </c>
-      <c r="U13"/>
-      <c r="V13">
+      <c r="W13"/>
+      <c r="X13">
         <v>-1602000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>459000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>2524000.0</v>
       </c>
-      <c r="Y13"/>
-      <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-      <c r="AI13">
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13">
         <v>-920000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>583000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>-126000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>-351000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>-223000.0</v>
       </c>
-      <c r="AN13"/>
-      <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
     </row>
-    <row r="14" spans="1:82">
+    <row r="14" spans="1:84">
       <c r="A14" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B14">
+        <v>297000.0</v>
+      </c>
+      <c r="C14">
+        <v>296000.0</v>
+      </c>
+      <c r="D14">
         <v>276000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>299000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>298000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>302000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>286000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>297000.0</v>
       </c>
       <c r="I14">
         <v>300000.0</v>
       </c>
       <c r="J14">
+        <v>297000.0</v>
+      </c>
+      <c r="K14">
+        <v>300000.0</v>
+      </c>
+      <c r="L14">
         <v>286000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>318000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>316000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>354000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>293000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>300000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>299000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>280000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>269000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>274000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>294000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>331000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>250000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>237000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>249000.0</v>
       </c>
-      <c r="Y14"/>
-      <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
-      <c r="AI14">
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14">
         <v>198000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>173000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>176000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>174000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>177000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>177000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>201000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>200000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>199000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>198000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>204000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>216000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>224000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>167000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>172000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>178000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>152000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>174000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>198000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>188000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>202000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>192000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>220000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>219000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>205000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>188000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>183000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>175000.0</v>
       </c>
-      <c r="BK14"/>
-      <c r="BL14">
+      <c r="BM14"/>
+      <c r="BN14">
         <v>628000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>-342000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>189000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>135000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>160000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>396000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>-102000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>-304000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>50000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>172000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>194000.0</v>
       </c>
-      <c r="BW14"/>
-      <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
     </row>
-    <row r="15" spans="1:82">
+    <row r="15" spans="1:84">
       <c r="A15" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B15">
+        <v>2793000.0</v>
+      </c>
+      <c r="C15">
+        <v>5610000.0</v>
+      </c>
+      <c r="D15">
         <v>2805000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>2805000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>2102000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>4206000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>1400000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>1406000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>849000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>867000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>902000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>914000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>969000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>972000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3930000.0</v>
       </c>
       <c r="P15">
         <v>983000.0</v>
       </c>
       <c r="Q15">
-        <v>983000.0</v>
+        <v>3930000.0</v>
       </c>
       <c r="R15">
         <v>983000.0</v>
       </c>
       <c r="S15">
+        <v>983000.0</v>
+      </c>
+      <c r="T15">
+        <v>983000.0</v>
+      </c>
+      <c r="U15">
         <v>152000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>143000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>129000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>147000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>372000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>360000.0</v>
       </c>
-      <c r="Y15"/>
-[...1 lines deleted...]
-      <c r="AA15">
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15">
         <v>563000.0</v>
       </c>
-      <c r="AB15"/>
-      <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15">
         <v>562000.0</v>
       </c>
-      <c r="AF15"/>
-      <c r="AG15"/>
       <c r="AH15"/>
-      <c r="AI15">
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15">
         <v>141000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>140000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>138000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>142000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>145000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>148000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>140000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>149000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>453000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>151000.0</v>
       </c>
       <c r="AT15">
         <v>151000.0</v>
       </c>
       <c r="AU15">
+        <v>151000.0</v>
+      </c>
+      <c r="AV15">
+        <v>151000.0</v>
+      </c>
+      <c r="AW15">
         <v>669000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>1000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>369000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>150000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>151000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>147000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>153000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>163000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>164000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>158000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>166000.0</v>
       </c>
       <c r="BG15">
         <v>166000.0</v>
       </c>
       <c r="BH15">
-        <v>165000.0</v>
+        <v>166000.0</v>
       </c>
       <c r="BI15">
         <v>166000.0</v>
       </c>
       <c r="BJ15">
         <v>165000.0</v>
       </c>
-      <c r="BK15"/>
+      <c r="BK15">
+        <v>166000.0</v>
+      </c>
       <c r="BL15">
+        <v>165000.0</v>
+      </c>
+      <c r="BM15"/>
+      <c r="BN15">
         <v>178000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>150000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>165000.0</v>
       </c>
-      <c r="BO15"/>
-      <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
     </row>
-    <row r="16" spans="1:82">
+    <row r="16" spans="1:84">
       <c r="A16" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B16">
+        <v>76211000.0</v>
+      </c>
+      <c r="C16">
+        <v>81175000.0</v>
+      </c>
+      <c r="D16">
         <v>64337000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>59373000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>89458000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>78259000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>97789000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>113885000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>107448000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>68671000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>106723000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>119875000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>77045000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>95308000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>54932000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>86227000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>174684000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>152269000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>108013000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>163835000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>55866000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>69191000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>73522000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>72427000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>43142000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>127675000.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-      <c r="AI16">
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16">
         <v>27818000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>37601000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>31747000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>47627000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>34010000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>33260000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>37647000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>25316000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>31531000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>30601000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>39126000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>24981000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>49242000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>49301000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>52323000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>99000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>82583000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>52064000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>20584000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>35738000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>44453000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>71602000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>71492000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>54972000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>88718000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>67083000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>77011000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>44170000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>36534000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>43373000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>32903000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>49420000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>39146000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>35243000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>41373000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>27252000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>36749000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>21338000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>88105000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>20659000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>27389000.0</v>
       </c>
-      <c r="BX16"/>
-      <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
     </row>
-    <row r="17" spans="1:82">
+    <row r="17" spans="1:84">
       <c r="A17" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -27666,428 +28062,442 @@
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
     </row>
-    <row r="18" spans="1:82">
+    <row r="18" spans="1:84">
       <c r="A18" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B18">
+        <v>10340000.0</v>
+      </c>
+      <c r="C18">
+        <v>11800000.0</v>
+      </c>
+      <c r="D18">
         <v>13608000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>14872000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>10561000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>10096000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>14244000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>10989000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>12840000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>11723000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>12758000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>6875000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>10853000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>13024000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>6793000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>5473000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-1055000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>8154000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>4845000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-1945000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>4051000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>624000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>6881000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>3395000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>3501000.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-      <c r="AI18">
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18">
         <v>-171000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>1231000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>528000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>106000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>835000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-18000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>1346000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>2108000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-249000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-610000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>2092000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>363000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>330000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-3534000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>1915000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-2174000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-610000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>346000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>1142000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>1943000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>3012000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>1049000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>1348000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>978000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>-217000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>202000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>-2126000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>-5349000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>754000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>1846000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>-344000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>573000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>114000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>-3180000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>627000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>-104000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>138000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>-3976000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>-1405000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>341000.0</v>
       </c>
-      <c r="BW18"/>
-      <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
     </row>
-    <row r="19" spans="1:82">
+    <row r="19" spans="1:84">
       <c r="A19" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B19">
+        <v>-845000.0</v>
+      </c>
+      <c r="C19">
+        <v>-3696000.0</v>
+      </c>
+      <c r="D19">
         <v>-77808000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-71172000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>86038000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-59298000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-53892000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-53461000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-67337000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-77743000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-116401000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-65155000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-98543000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-100024000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>431000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-9541000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>240000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-73696000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-7581000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-3901000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>444000.0</v>
       </c>
-      <c r="U19"/>
-      <c r="V19">
+      <c r="W19"/>
+      <c r="X19">
         <v>699000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>325000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>289000.0</v>
       </c>
-      <c r="Y19"/>
-      <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-      <c r="AI19">
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19">
         <v>-187000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>321000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>462000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>365000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>-12376000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>-34223000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>953000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>-14084000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>-23731000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>-12527000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>12549000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>-8655000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>1097000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>6922000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>5874000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>-291000.0</v>
       </c>
-      <c r="AY19"/>
-      <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
     </row>
-    <row r="20" spans="1:82">
+    <row r="20" spans="1:84">
       <c r="A20" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -28126,2030 +28536,2092 @@
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
     </row>
-    <row r="21" spans="1:82">
+    <row r="21" spans="1:84">
       <c r="A21" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B21">
+        <v>-50000000.0</v>
+      </c>
+      <c r="C21">
+        <v>-100000000.0</v>
+      </c>
+      <c r="D21">
         <v>35000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>135000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>0.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-7000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-40000000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
-      <c r="P21">
-[...4 lines deleted...]
-      </c>
+      <c r="P21"/>
+      <c r="Q21"/>
       <c r="R21">
         <v>-7000000.0</v>
       </c>
       <c r="S21">
         <v>-7000000.0</v>
       </c>
-      <c r="T21"/>
-      <c r="U21"/>
+      <c r="T21">
+        <v>-7000000.0</v>
+      </c>
+      <c r="U21">
+        <v>-7000000.0</v>
+      </c>
       <c r="V21"/>
       <c r="W21"/>
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21">
         <v>7000000.0</v>
       </c>
-      <c r="Y21"/>
-      <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-      <c r="AI21">
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21">
         <v>16686000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>7816000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-710000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>2380000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>2877000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>6189000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-66000.0</v>
       </c>
-      <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AR21"/>
+      <c r="AS21">
         <v>16000000.0</v>
       </c>
-      <c r="AR21"/>
-[...1 lines deleted...]
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21">
         <v>-10000000.0</v>
       </c>
-      <c r="AU21"/>
-      <c r="AV21"/>
       <c r="AW21"/>
-      <c r="AX21">
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>-5000000.0</v>
       </c>
-      <c r="AY21"/>
-      <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21"/>
     </row>
-    <row r="22" spans="1:82">
+    <row r="22" spans="1:84">
       <c r="A22" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B22">
+        <v>9952000.0</v>
+      </c>
+      <c r="C22">
+        <v>10811000.0</v>
+      </c>
+      <c r="D22">
         <v>11865000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>11170000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>10567000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>10216000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>12686000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>12798000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>11374000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>12101000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>11844000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>11087000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>11244000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>8263000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>7542000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>5393000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>3645000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>4209000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>730000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>3721000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>3245000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>3463000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>3132000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>2478000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>3256000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>3380000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>3510000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>1938000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>2340000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>2270000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>1502000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>1017000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>1610000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>1300000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>1100000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>849000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>914000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>735000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-156000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>648000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>378000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>456000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>215000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>168000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>381000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>381000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>207000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-2031000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-1000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>265000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>252000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>329000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>467000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>724000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>835000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>685000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>534000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>126000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>523000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>-2136000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>-851000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>-135000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>506000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>587000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>542000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>445000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>528000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>570000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>554000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>10623000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>390000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>311000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>488000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>325000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>434000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>445000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>587000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>493000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>465000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>269000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>449000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>351000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>494000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:82">
+    <row r="23" spans="1:84">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B23">
+        <v>9949000.0</v>
+      </c>
+      <c r="C23">
+        <v>101019000.0</v>
+      </c>
+      <c r="D23">
         <v>36669000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-106731000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-83680000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>41464000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>64776000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>51405000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>112306000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>33911000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>50176000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>105823000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>87822000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>134403000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>59584000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-63872000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>65161000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>110029000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>38660000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>108272000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-6487000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>8100000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-2110000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>40722000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-54735000.0</v>
       </c>
-      <c r="Y23"/>
-[...1 lines deleted...]
-      <c r="AA23">
+      <c r="AA23"/>
+      <c r="AB23"/>
+      <c r="AC23">
         <v>79026000.0</v>
       </c>
-      <c r="AB23"/>
-      <c r="AC23"/>
       <c r="AD23"/>
-      <c r="AE23">
+      <c r="AE23"/>
+      <c r="AF23"/>
+      <c r="AG23">
         <v>121692000.0</v>
       </c>
-      <c r="AF23"/>
-      <c r="AG23"/>
       <c r="AH23"/>
-      <c r="AI23">
+      <c r="AI23"/>
+      <c r="AJ23"/>
+      <c r="AK23">
         <v>19118000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>10685000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-256000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>20788000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>9877000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>20750000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>10813000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>6754000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>8780000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>4763000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-744000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-5818000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-1528000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-3911000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-54097000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>24032000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>23414000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>24872000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-9603000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-11908000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-34450000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-7003000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>-492000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>-10512000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>32132000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>-1355000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>57541000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>27383000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>3560000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>8794000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>-1493000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>22384000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>25052000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>14791000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>-2621000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>955000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>-2548000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>-22498000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>72373000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>115000.0</v>
       </c>
-      <c r="BW23"/>
-      <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
-      <c r="CA23">
+      <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23">
         <v>4097000.0</v>
       </c>
-      <c r="CB23"/>
-      <c r="CC23"/>
       <c r="CD23"/>
+      <c r="CE23"/>
+      <c r="CF23"/>
     </row>
-    <row r="24" spans="1:82">
+    <row r="24" spans="1:84">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B24">
+        <v>31014000.0</v>
+      </c>
+      <c r="C24">
+        <v>13820000.0</v>
+      </c>
+      <c r="D24">
         <v>-75455000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-68508000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>87292000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-57504000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-52045000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-53676000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-67397000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-77147000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-116486000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-75359000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-98590000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-100283000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-93925000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-26625000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-33948000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-63487000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-82935000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>5695000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-11190000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-13386000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-4228000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-14853000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-39913000.0</v>
       </c>
-      <c r="Y24"/>
-[...1 lines deleted...]
-      <c r="AA24">
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24">
         <v>3681000.0</v>
       </c>
-      <c r="AB24"/>
-      <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-      <c r="AI24">
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24">
         <v>-45550000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-14059000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-15690000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-9234000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-12793000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-31721000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>473000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-14581000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-24189000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-13489000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>11909000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-9559000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-2389000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>3465000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>4846000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-1330000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>6290000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>10775000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-5453000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>1623000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>11722000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>8750000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>10529000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>3327000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>2032000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>-5324000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>-24169000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>-20674000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>-24730000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>-16163000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>-13239000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>-28612000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>-27568000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>-18278000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>-3766000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>-8286000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>-3893000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>-2662000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>-4268000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>-7705000.0</v>
       </c>
-      <c r="BW24"/>
-      <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
     </row>
-    <row r="25" spans="1:82">
+    <row r="25" spans="1:84">
       <c r="A25" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B25">
+        <v>943000.0</v>
+      </c>
+      <c r="C25">
+        <v>1539000.0</v>
+      </c>
+      <c r="D25">
         <v>-170000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-402000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-289000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>1593000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-204000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-447000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-225000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-430000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>471000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>260000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-245000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1165000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>682000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>371000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>619000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>74000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>3601000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-217000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>14000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>99000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>83000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>277000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-383000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-      <c r="AI25">
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25">
         <v>-177000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-226000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-120000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>741000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-133000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-121000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-351000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-117000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-117000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-443000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-4000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-34000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>3871000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>1670000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>94000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>6000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>249000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>488000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>512000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>408000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>788000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>93000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>966000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>98000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>2441000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>2378000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>241000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>-21000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>-2340000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>129000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>66000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>-26000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>4258000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>224000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>-18614000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>-10000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>-289000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>202000.0</v>
       </c>
-      <c r="BU25"/>
-      <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
     </row>
-    <row r="26" spans="1:82">
+    <row r="26" spans="1:84">
       <c r="A26" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B26">
+        <v>-3609000.0</v>
+      </c>
+      <c r="C26">
+        <v>-1439000.0</v>
+      </c>
+      <c r="D26">
         <v>-142000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>0.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>0.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-726000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>2474000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-1223000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-1251000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-5322000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-8946000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-3920000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-10522000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-6123000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-3195000.0</v>
       </c>
-      <c r="O26"/>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-      <c r="AI26">
-[...1 lines deleted...]
-      </c>
+      <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26">
+        <v>-36000.0</v>
+      </c>
+      <c r="AL26"/>
+      <c r="AM26">
         <v>-76000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>-646000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>-318000.0</v>
       </c>
-      <c r="AN26"/>
-      <c r="AO26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>-557000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>-833000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>-579000.0</v>
       </c>
-      <c r="AR26"/>
-      <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
-      <c r="AY26">
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26">
         <v>1000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>-1030000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>-1758000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>-261000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>-149000.0</v>
       </c>
-      <c r="BD26"/>
-      <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
     </row>
-    <row r="27" spans="1:82">
+    <row r="27" spans="1:84">
       <c r="A27" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B27">
+        <v>855000.0</v>
+      </c>
+      <c r="C27">
+        <v>969000.0</v>
+      </c>
+      <c r="D27">
         <v>985000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>970000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>998000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>1272000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>955000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>803000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>796000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>791000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>773000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>727000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>759000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>508000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>271000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>246000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>258000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>237000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>492000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>105000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>97000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>77000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>59000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>48000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>73000.0</v>
       </c>
-      <c r="Y27"/>
-      <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-      <c r="AI27">
-[...4 lines deleted...]
-      </c>
+      <c r="AI27"/>
+      <c r="AJ27"/>
       <c r="AK27">
         <v>49000.0</v>
       </c>
       <c r="AL27">
+        <v>49000.0</v>
+      </c>
+      <c r="AM27">
+        <v>49000.0</v>
+      </c>
+      <c r="AN27">
         <v>44000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>45000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>45000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>47000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>47000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>46000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>43000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>40000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>35000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>34000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>34000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>37000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>40000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>237000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>634000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>658000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>40000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>38000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>595000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>987000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>42000.0</v>
       </c>
-      <c r="BG27"/>
-      <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
     </row>
-    <row r="28" spans="1:82">
+    <row r="28" spans="1:84">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B28">
+        <v>-46416000.0</v>
+      </c>
+      <c r="C28">
+        <v>-6047000.0</v>
+      </c>
+      <c r="D28">
         <v>68722000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>25464000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-85782000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>29532000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>23376000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>48776000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>93206000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>27722000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>90328000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>100989000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>69331000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>127308000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>55406000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-67802000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>57178000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>109046000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>29849000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>108120000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-6630000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>7971000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-2257000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>40350000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-48095000.0</v>
       </c>
-      <c r="Y28"/>
-[...1 lines deleted...]
-      <c r="AA28">
+      <c r="AA28"/>
+      <c r="AB28"/>
+      <c r="AC28">
         <v>70866000.0</v>
       </c>
-      <c r="AB28"/>
-      <c r="AC28"/>
       <c r="AD28"/>
-      <c r="AE28">
+      <c r="AE28"/>
+      <c r="AF28"/>
+      <c r="AG28">
         <v>135149000.0</v>
       </c>
-      <c r="AF28"/>
-      <c r="AG28"/>
       <c r="AH28"/>
-      <c r="AI28">
+      <c r="AI28"/>
+      <c r="AJ28"/>
+      <c r="AK28">
         <v>35627000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>18361000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-1180000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>22380000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>12291000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>26791000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>10050000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>5772000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>24780000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>4612000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-895000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-15969000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-1528000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-3910000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-54466000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>18882000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>23264000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>18695000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-11514000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-12332000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-34938000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-17676000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-658000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-10678000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>20707000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-6520000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>59356000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>35237000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>17475000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>25307000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-3138000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>38714000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>25052000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>14791000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-2621000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>955000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>-2547000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-22498000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>72373000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>115000.0</v>
       </c>
-      <c r="BW28"/>
-      <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
-      <c r="CA28">
+      <c r="CA28"/>
+      <c r="CB28"/>
+      <c r="CC28">
         <v>4097000.0</v>
       </c>
-      <c r="CB28"/>
-      <c r="CC28"/>
       <c r="CD28"/>
+      <c r="CE28"/>
+      <c r="CF28"/>
     </row>
-    <row r="29" spans="1:82">
+    <row r="29" spans="1:84">
       <c r="A29" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B29">
+        <v>10438000.0</v>
+      </c>
+      <c r="C29">
+        <v>11972000.0</v>
+      </c>
+      <c r="D29">
         <v>14050000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>15623000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>10943000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>10236000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>14420000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>11122000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>12908000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>11969000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>12921000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>6996000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>10949000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>13092000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>7168000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>6451000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>828000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>8906000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>5471000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>2581000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>4598000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>1009000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>7107000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>3739000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>3808000.0</v>
       </c>
-      <c r="Y29"/>
-[...1 lines deleted...]
-      <c r="AA29">
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29">
         <v>8750000.0</v>
       </c>
-      <c r="AB29"/>
-      <c r="AC29"/>
       <c r="AD29"/>
-      <c r="AE29">
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29">
         <v>5432000.0</v>
       </c>
-      <c r="AF29"/>
-      <c r="AG29"/>
       <c r="AH29"/>
-      <c r="AI29">
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29">
         <v>152000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>1640000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>828000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>171000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>899000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>29000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>1361000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>2160000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-166000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-577000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>2107000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>370000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>498000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-429000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>2490000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-1919000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>884000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>1177000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>1567000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>2021000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>3141000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>1092000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>1359000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>1004000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>-200000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>547000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>-1336000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>-1949000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>954000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>1890000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>-243000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>624000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>-3000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>-3063000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>606000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>-83000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>288000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>1683000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>-552000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>388000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>2391000.0</v>
       </c>
-      <c r="BX29"/>
-      <c r="BY29"/>
       <c r="BZ29"/>
-      <c r="CA29">
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29">
         <v>1713000.0</v>
       </c>
-      <c r="CB29"/>
-      <c r="CC29"/>
       <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
     </row>
-    <row r="30" spans="1:82">
+    <row r="30" spans="1:84">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B30">
+        <v>31014000.0</v>
+      </c>
+      <c r="C30">
+        <v>10913000.0</v>
+      </c>
+      <c r="D30">
         <v>-77808000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-71172000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>86038000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-59298000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-53892000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-53461000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-67337000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-77743000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-116401000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-65155000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-98543000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-100024000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-93869000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-27106000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-35591000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-73696000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-91142000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-2732000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-11293000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-13311000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-3755000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-14804000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-40246000.0</v>
       </c>
-      <c r="Y30"/>
-      <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
-      <c r="AI30">
+      <c r="AI30"/>
+      <c r="AJ30"/>
+      <c r="AK30">
         <v>-45562000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-14147000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-15528000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-8934000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-12440000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-31207000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>920000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-14147000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-23684000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-12560000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>12933000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-8662000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>971000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>1317000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>5299000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-546000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>6371000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>11608000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-5207000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>1596000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>4648000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>16694000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>15819000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-24072000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>1128000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-3955000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-25179000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-25652000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-25268000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-16726000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-13137000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>-29064000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>-21146000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>-17858000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>16136000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-10369000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>17670000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>-45952000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>-4375000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>-7233000.0</v>
       </c>
-      <c r="BW30"/>
-      <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
+      <c r="CE30"/>
+      <c r="CF30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>