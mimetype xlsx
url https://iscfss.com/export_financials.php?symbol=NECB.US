--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -283,50 +283,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4511,554 +4514,560 @@
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CL62"/>
+  <dimension ref="A1:CM62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90">
+    <row r="1" spans="1:91">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>87</v>
       </c>
       <c r="C1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
         <v>90</v>
       </c>
       <c r="G1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
         <v>93</v>
       </c>
       <c r="K1" t="s">
+        <v>94</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
         <v>96</v>
       </c>
       <c r="O1" t="s">
+        <v>97</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
         <v>99</v>
       </c>
       <c r="S1" t="s">
+        <v>100</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
         <v>102</v>
       </c>
       <c r="W1" t="s">
+        <v>103</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
         <v>105</v>
       </c>
       <c r="AA1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
         <v>108</v>
       </c>
       <c r="AE1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
         <v>111</v>
       </c>
       <c r="AI1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
         <v>114</v>
       </c>
       <c r="AM1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
         <v>117</v>
       </c>
       <c r="AQ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
         <v>120</v>
       </c>
       <c r="AU1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
         <v>123</v>
       </c>
       <c r="AY1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
         <v>126</v>
       </c>
       <c r="BC1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
         <v>129</v>
       </c>
       <c r="BG1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
         <v>132</v>
       </c>
       <c r="BK1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
         <v>135</v>
       </c>
       <c r="BO1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
         <v>138</v>
       </c>
       <c r="BS1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
         <v>141</v>
       </c>
       <c r="BW1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
         <v>144</v>
       </c>
       <c r="CA1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
         <v>147</v>
       </c>
       <c r="CE1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
         <v>150</v>
       </c>
       <c r="CI1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CK1" t="s">
         <v>152</v>
       </c>
       <c r="CL1" t="s">
         <v>153</v>
       </c>
+      <c r="CM1" t="s">
+        <v>154</v>
+      </c>
     </row>
-    <row r="2" spans="1:90">
+    <row r="2" spans="1:91">
       <c r="A2" t="s">
         <v>26</v>
       </c>
-      <c r="B2">
+      <c r="B2"/>
+      <c r="C2">
         <v>14564000.0</v>
       </c>
-      <c r="C2"/>
-      <c r="D2"/>
+      <c r="D2">
+        <v>17325000.0</v>
+      </c>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
-      <c r="N2">
+      <c r="N2"/>
+      <c r="O2">
         <v>1219708000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>14754000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>11213000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>11083.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>8798000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>940704000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>825924000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>807399000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>774192000.0</v>
       </c>
-      <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
-      <c r="AG2">
+      <c r="AG2"/>
+      <c r="AH2">
         <v>665350000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>634360000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>625211000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>577050000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>574000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>559400000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>545346000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>502750000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>474200000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>464700000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>425660000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>409434000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>398184000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>397959000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>4225000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>3859000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>4431000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>3674000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>3861000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>3650000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>4480000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>3750000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>3739000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>3612000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>4446000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>3328000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>5235000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>3021000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>2820000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>314062000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>326830000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>360527000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>368375000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>367604000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>379518000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>347386000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>349812000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>288812000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>261430000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>255663000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>246289000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>248362000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>225978000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>199940000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>182684000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>188221000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>188592000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>190268000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>786000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>760000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>684000.0</v>
       </c>
-      <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
-      <c r="CI2">
+      <c r="CI2"/>
+      <c r="CJ2">
         <v>737000.0</v>
       </c>
-      <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
+      <c r="CM2"/>
     </row>
-    <row r="3" spans="1:90">
+    <row r="3" spans="1:91">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5107,52 +5116,53 @@
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
+      <c r="CM3"/>
     </row>
-    <row r="4" spans="1:90">
+    <row r="4" spans="1:91">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5201,284 +5211,288 @@
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
+      <c r="CM4"/>
     </row>
-    <row r="5" spans="1:90">
+    <row r="5" spans="1:91">
       <c r="A5" t="s">
         <v>29</v>
       </c>
       <c r="B5">
+        <v>258000.0</v>
+      </c>
+      <c r="C5">
         <v>241000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>233000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>229000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>220000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>211000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>224000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>327000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>323000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>320000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>317000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>178000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>171000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>163000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>156000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-75000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-98000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-120000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-139000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-194000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-188000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-183000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-185000.0</v>
       </c>
-      <c r="X5"/>
       <c r="Y5"/>
-      <c r="Z5">
+      <c r="Z5"/>
+      <c r="AA5">
         <v>142113000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-101000.0</v>
       </c>
-      <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-      <c r="AE5">
+      <c r="AE5"/>
+      <c r="AF5">
         <v>-322000.0</v>
       </c>
-      <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-      <c r="AI5">
+      <c r="AI5"/>
+      <c r="AJ5">
         <v>-240000.0</v>
       </c>
-      <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
-      <c r="AM5">
+      <c r="AM5"/>
+      <c r="AN5">
         <v>-183000.0</v>
       </c>
-      <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
-      <c r="AQ5">
+      <c r="AQ5"/>
+      <c r="AR5">
         <v>-4000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-10000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-16000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-21000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-27000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-39000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-51000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-61000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-73000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-123000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-173000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-222000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-272000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-220000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-157000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-131000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-94000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-102000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-111000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-120000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-167000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-164000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-160000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-157000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-154000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-165000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-169000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-173000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-182000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-4634000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-4690000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-4753000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-4814000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-4859000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-4917000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-4985000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-5041000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-4953000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>29000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>34000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>31000.0</v>
       </c>
-      <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
-      <c r="CI5">
+      <c r="CI5"/>
+      <c r="CJ5">
         <v>47000.0</v>
       </c>
-      <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
+      <c r="CM5"/>
     </row>
-    <row r="6" spans="1:90">
+    <row r="6" spans="1:91">
       <c r="A6" t="s">
         <v>30</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -5527,119 +5541,120 @@
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
+      <c r="CM6"/>
     </row>
-    <row r="7" spans="1:90">
+    <row r="7" spans="1:91">
       <c r="A7" t="s">
         <v>31</v>
       </c>
-      <c r="B7">
+      <c r="B7"/>
+      <c r="C7">
         <v>5077000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>5230000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>4971000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>5125000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>4591000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>4717000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>4840000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>4960000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>5077000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>5196000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>2552000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>2661000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>2776000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>2896000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>2734000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>2858000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>2979000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>3100000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>3223000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>3342000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>3458000.0</v>
       </c>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
@@ -5663,116 +5678,117 @@
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
+      <c r="CM7"/>
     </row>
-    <row r="8" spans="1:90">
+    <row r="8" spans="1:91">
       <c r="A8" t="s">
         <v>32</v>
       </c>
-      <c r="B8">
+      <c r="B8"/>
+      <c r="C8">
         <v>138000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>140000.0</v>
       </c>
       <c r="D8">
         <v>140000.0</v>
       </c>
       <c r="E8">
         <v>140000.0</v>
       </c>
       <c r="F8">
         <v>140000.0</v>
       </c>
       <c r="G8">
         <v>140000.0</v>
       </c>
       <c r="H8">
         <v>140000.0</v>
       </c>
       <c r="I8">
         <v>140000.0</v>
       </c>
       <c r="J8">
+        <v>140000.0</v>
+      </c>
+      <c r="K8">
         <v>141000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>142000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>145000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>150000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>153000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>161000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>162000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>164000.0</v>
       </c>
       <c r="R8">
         <v>164000.0</v>
       </c>
       <c r="S8">
         <v>164000.0</v>
       </c>
       <c r="T8">
         <v>164000.0</v>
       </c>
       <c r="U8">
+        <v>164000.0</v>
+      </c>
+      <c r="V8">
         <v>132000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -5797,404 +5813,409 @@
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
+      <c r="CM8"/>
     </row>
-    <row r="9" spans="1:90">
+    <row r="9" spans="1:91">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
-      <c r="AR9">
+      <c r="AR9"/>
+      <c r="AS9">
         <v>56955000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>56971000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>56987000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>57007000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>57027000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>57047000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>57065000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>57083000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>57101000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>57123000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>57148000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>57178000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>57209000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>57239000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>57267000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>57292000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>57319000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>57342000.0</v>
       </c>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
+      <c r="CM9"/>
     </row>
-    <row r="10" spans="1:90">
+    <row r="10" spans="1:91">
       <c r="A10" t="s">
         <v>34</v>
       </c>
       <c r="B10">
-        <v>13996000.0</v>
+        <v>9473000.0</v>
       </c>
       <c r="C10">
-        <v>10456000.0</v>
+        <v>76311000.0</v>
       </c>
       <c r="D10">
+        <v>81275000.0</v>
+      </c>
+      <c r="E10">
         <v>64437000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>59473000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>89558000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>78359000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>97889000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>113985000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>107548000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>68771000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>106823000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>119975000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>77145000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>95408000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>55032000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>86327000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>174784000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>152369000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>108113000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>163935000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>55966000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>69291000.0</v>
       </c>
-      <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
-      <c r="AQ10">
+      <c r="AQ10"/>
+      <c r="AR10">
         <v>28466000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>37751000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>31897000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>47777000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>34160000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>34406000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>39789000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>27458000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>33673000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>31747000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>39276000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>25131000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>49641000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>49949000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>53718000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>99000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>85223000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>55052000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>23572000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>38726000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>47441000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>72598000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>72488000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>58707000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>97433000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>81774000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>92947000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>44668000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>37032000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>43373000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>32903000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>49420000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>39146000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>35243000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>41373000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>27252000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>36749000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>21338000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>88105000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>20659000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>27389000.0</v>
       </c>
-      <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
-      <c r="CI10">
+      <c r="CI10"/>
+      <c r="CJ10">
         <v>48555000.0</v>
       </c>
-      <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
+      <c r="CM10"/>
     </row>
-    <row r="11" spans="1:90">
+    <row r="11" spans="1:91">
       <c r="A11" t="s">
         <v>35</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6243,373 +6264,377 @@
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
+      <c r="CM11"/>
     </row>
-    <row r="12" spans="1:90">
+    <row r="12" spans="1:91">
       <c r="A12" t="s">
         <v>36</v>
       </c>
       <c r="B12">
-        <v>13996000.0</v>
+        <v>9473000.0</v>
       </c>
       <c r="C12">
-        <v>10456000.0</v>
+        <v>76311000.0</v>
       </c>
       <c r="D12">
+        <v>81275000.0</v>
+      </c>
+      <c r="E12">
         <v>64437000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>59473000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>89558000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>78359000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>97889000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>113885000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>107448000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>68771000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>106823000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>119975000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>77145000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>95409000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>55033000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>86227000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>174785000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>152370000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>108115000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>163937000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>55968000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>69293000.0</v>
       </c>
-      <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>28501000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>37787000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>31934000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>47815000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>34200000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>34448000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>39879000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>27565000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>33786000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>31863000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>39399000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>25257000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>49770000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>49949000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>53718000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>99000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>85223000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>55052000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>23572000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>38726000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>47441000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>72598000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>72488000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>58707000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>97433000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>81774000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>92947000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>44668000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>37032000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>43373000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>32903000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>49420000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>39146000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>35243000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>41373000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>27252000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>36749000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>21338000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>88105000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>20659000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>27389000.0</v>
       </c>
-      <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
-      <c r="CI12">
+      <c r="CI12"/>
+      <c r="CJ12">
         <v>48555000.0</v>
       </c>
-      <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
+      <c r="CM12"/>
     </row>
-    <row r="13" spans="1:90">
+    <row r="13" spans="1:91">
       <c r="A13" t="s">
         <v>37</v>
       </c>
       <c r="B13">
         <v>138000.0</v>
       </c>
       <c r="C13">
-        <v>140000.0</v>
+        <v>138000.0</v>
       </c>
       <c r="D13">
         <v>140000.0</v>
       </c>
       <c r="E13">
         <v>140000.0</v>
       </c>
       <c r="F13">
         <v>140000.0</v>
       </c>
       <c r="G13">
         <v>140000.0</v>
       </c>
       <c r="H13">
         <v>140000.0</v>
       </c>
       <c r="I13">
         <v>140000.0</v>
       </c>
       <c r="J13">
+        <v>140000.0</v>
+      </c>
+      <c r="K13">
         <v>141000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>142000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>145000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>150000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>153000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>161000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>162000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>164000.0</v>
       </c>
       <c r="R13">
         <v>164000.0</v>
       </c>
       <c r="S13">
         <v>164000.0</v>
       </c>
       <c r="T13">
         <v>164000.0</v>
       </c>
       <c r="U13">
-        <v>132000.0</v>
+        <v>164000.0</v>
       </c>
       <c r="V13">
         <v>132000.0</v>
       </c>
       <c r="W13">
         <v>132000.0</v>
       </c>
-      <c r="X13"/>
+      <c r="X13">
+        <v>132000.0</v>
+      </c>
       <c r="Y13"/>
       <c r="Z13"/>
-      <c r="AA13">
+      <c r="AA13"/>
+      <c r="AB13">
         <v>132000.0</v>
       </c>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-      <c r="AE13">
+      <c r="AE13"/>
+      <c r="AF13">
         <v>132000.0</v>
       </c>
-      <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-      <c r="AI13">
+      <c r="AI13"/>
+      <c r="AJ13">
         <v>132000.0</v>
       </c>
-      <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
-      <c r="AM13">
+      <c r="AM13"/>
+      <c r="AN13">
         <v>132000.0</v>
       </c>
-      <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
-      <c r="AQ13">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ13"/>
       <c r="AR13">
         <v>132000.0</v>
       </c>
       <c r="AS13">
         <v>132000.0</v>
       </c>
       <c r="AT13">
         <v>132000.0</v>
       </c>
       <c r="AU13">
         <v>132000.0</v>
       </c>
       <c r="AV13">
         <v>132000.0</v>
       </c>
       <c r="AW13">
         <v>132000.0</v>
       </c>
       <c r="AX13">
         <v>132000.0</v>
       </c>
       <c r="AY13">
         <v>132000.0</v>
       </c>
       <c r="AZ13">
@@ -6677,381 +6702,385 @@
       </c>
       <c r="BU13">
         <v>132000.0</v>
       </c>
       <c r="BV13">
         <v>132000.0</v>
       </c>
       <c r="BW13">
         <v>132000.0</v>
       </c>
       <c r="BX13">
         <v>132000.0</v>
       </c>
       <c r="BY13">
         <v>132000.0</v>
       </c>
       <c r="BZ13">
         <v>132000.0</v>
       </c>
       <c r="CA13">
         <v>132000.0</v>
       </c>
       <c r="CB13">
         <v>132000.0</v>
       </c>
-      <c r="CC13"/>
+      <c r="CC13">
+        <v>132000.0</v>
+      </c>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
+      <c r="CM13"/>
     </row>
-    <row r="14" spans="1:90">
+    <row r="14" spans="1:91">
       <c r="A14" t="s">
         <v>38</v>
       </c>
       <c r="B14">
+        <v>13538000.0</v>
+      </c>
+      <c r="C14">
         <v>13522000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>13670000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13563000.0</v>
       </c>
       <c r="E14">
         <v>13563000.0</v>
       </c>
       <c r="F14">
+        <v>13563000.0</v>
+      </c>
+      <c r="G14">
         <v>13560000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>13582000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>13417000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>13181000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>13191000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>14778000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>14822000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>14731000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>14696000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>15330000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>15536000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>15544000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>15523000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>15501000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>15572000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>12075000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>16171000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>16150000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>12195000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>12049000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>12042000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>16132000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16098000.0</v>
       </c>
       <c r="AC14">
         <v>16098000.0</v>
       </c>
       <c r="AD14">
         <v>16098000.0</v>
       </c>
       <c r="AE14">
         <v>16098000.0</v>
       </c>
       <c r="AF14">
-        <v>16063000.0</v>
+        <v>16098000.0</v>
       </c>
       <c r="AG14">
         <v>16063000.0</v>
       </c>
       <c r="AH14">
         <v>16063000.0</v>
       </c>
       <c r="AI14">
+        <v>16063000.0</v>
+      </c>
+      <c r="AJ14">
         <v>16341000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16380000.0</v>
       </c>
       <c r="AK14">
         <v>16380000.0</v>
       </c>
       <c r="AL14">
         <v>16380000.0</v>
       </c>
       <c r="AM14">
+        <v>16380000.0</v>
+      </c>
+      <c r="AN14">
         <v>16369000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>16380000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>16688100.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>16369000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>11970000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>11960000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>11955000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>12004000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>12112000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>12081000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>12094000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>12197000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>12316000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>12324000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>12318000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>12311000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>12295000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>12298000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>12292000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>12285000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>12458000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>12277000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>12562000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>12721000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>12709000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>12743000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>12820000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>12814000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>12797000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>12816000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>12794000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>12787000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>12771000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>12775000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>12768000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>12761000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>12745000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>12749000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>12742000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>12736000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>12726000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>13112000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>12367000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>11994000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>12716000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12367000.0</v>
       </c>
       <c r="CG14">
         <v>12367000.0</v>
       </c>
       <c r="CH14">
         <v>12367000.0</v>
       </c>
       <c r="CI14">
+        <v>12367000.0</v>
+      </c>
+      <c r="CJ14">
         <v>12720000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12367000.0</v>
       </c>
       <c r="CK14">
         <v>12367000.0</v>
       </c>
       <c r="CL14">
         <v>12367000.0</v>
       </c>
+      <c r="CM14">
+        <v>12367000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:90">
+    <row r="15" spans="1:91">
       <c r="A15" t="s">
         <v>39</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
-      <c r="AQ15">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ15"/>
       <c r="AR15">
         <v>132000.0</v>
       </c>
       <c r="AS15">
         <v>132000.0</v>
       </c>
       <c r="AT15">
         <v>132000.0</v>
       </c>
       <c r="AU15">
         <v>132000.0</v>
       </c>
       <c r="AV15">
         <v>132000.0</v>
       </c>
       <c r="AW15">
         <v>132000.0</v>
       </c>
       <c r="AX15">
         <v>132000.0</v>
       </c>
       <c r="AY15">
         <v>132000.0</v>
       </c>
       <c r="AZ15">
@@ -7119,82 +7148,85 @@
       </c>
       <c r="BU15">
         <v>132000.0</v>
       </c>
       <c r="BV15">
         <v>132000.0</v>
       </c>
       <c r="BW15">
         <v>132000.0</v>
       </c>
       <c r="BX15">
         <v>132000.0</v>
       </c>
       <c r="BY15">
         <v>132000.0</v>
       </c>
       <c r="BZ15">
         <v>132000.0</v>
       </c>
       <c r="CA15">
         <v>132000.0</v>
       </c>
       <c r="CB15">
         <v>132000.0</v>
       </c>
-      <c r="CC15"/>
+      <c r="CC15">
+        <v>132000.0</v>
+      </c>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
+      <c r="CM15"/>
     </row>
-    <row r="16" spans="1:90">
+    <row r="16" spans="1:91">
       <c r="A16" t="s">
         <v>40</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>-723297000.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
@@ -7225,52 +7257,53 @@
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
+      <c r="CM16"/>
     </row>
-    <row r="17" spans="1:90">
+    <row r="17" spans="1:91">
       <c r="A17" t="s">
         <v>41</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -7319,52 +7352,53 @@
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
+      <c r="CM17"/>
     </row>
-    <row r="18" spans="1:90">
+    <row r="18" spans="1:91">
       <c r="A18" t="s">
         <v>42</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -7413,52 +7447,53 @@
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
+      <c r="CM18"/>
     </row>
-    <row r="19" spans="1:90">
+    <row r="19" spans="1:91">
       <c r="A19" t="s">
         <v>43</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7507,171 +7542,170 @@
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
+      <c r="CM19"/>
     </row>
-    <row r="20" spans="1:90">
+    <row r="20" spans="1:91">
       <c r="A20" t="s">
         <v>44</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>12311000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="M20">
         <v>200000.0</v>
       </c>
       <c r="N20">
         <v>200000.0</v>
       </c>
       <c r="O20">
         <v>200000.0</v>
       </c>
       <c r="P20">
-        <v>651000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="Q20">
         <v>651000.0</v>
       </c>
       <c r="R20">
         <v>651000.0</v>
       </c>
       <c r="S20">
         <v>651000.0</v>
       </c>
       <c r="T20">
         <v>651000.0</v>
       </c>
       <c r="U20">
         <v>651000.0</v>
       </c>
       <c r="V20">
         <v>651000.0</v>
       </c>
       <c r="W20">
         <v>651000.0</v>
       </c>
-      <c r="X20"/>
+      <c r="X20">
+        <v>651000.0</v>
+      </c>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
+      <c r="AA20"/>
+      <c r="AB20">
         <v>749000.0</v>
       </c>
-      <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
+      <c r="AE20"/>
+      <c r="AF20">
         <v>749000.0</v>
       </c>
-      <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-      <c r="AI20">
+      <c r="AI20"/>
+      <c r="AJ20">
         <v>749000.0</v>
       </c>
-      <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
-      <c r="AM20">
+      <c r="AM20"/>
+      <c r="AN20">
         <v>749000.0</v>
       </c>
-      <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ20"/>
       <c r="AR20">
         <v>749000.0</v>
       </c>
       <c r="AS20">
         <v>749000.0</v>
       </c>
       <c r="AT20">
         <v>749000.0</v>
       </c>
       <c r="AU20">
         <v>749000.0</v>
       </c>
       <c r="AV20">
         <v>749000.0</v>
       </c>
       <c r="AW20">
         <v>749000.0</v>
       </c>
       <c r="AX20">
         <v>749000.0</v>
       </c>
       <c r="AY20">
         <v>749000.0</v>
       </c>
       <c r="AZ20">
         <v>749000.0</v>
       </c>
       <c r="BA20">
         <v>749000.0</v>
       </c>
       <c r="BB20">
-        <v>1083000.0</v>
+        <v>749000.0</v>
       </c>
       <c r="BC20">
         <v>1083000.0</v>
       </c>
       <c r="BD20">
-        <v>1310000.0</v>
+        <v>1083000.0</v>
       </c>
       <c r="BE20">
         <v>1310000.0</v>
       </c>
       <c r="BF20">
         <v>1310000.0</v>
       </c>
       <c r="BG20">
         <v>1310000.0</v>
       </c>
       <c r="BH20">
         <v>1310000.0</v>
       </c>
       <c r="BI20">
         <v>1310000.0</v>
       </c>
       <c r="BJ20">
         <v>1310000.0</v>
       </c>
       <c r="BK20">
         <v>1310000.0</v>
       </c>
       <c r="BL20">
         <v>1310000.0</v>
       </c>
@@ -7686,869 +7720,878 @@
       </c>
       <c r="BP20">
         <v>1310000.0</v>
       </c>
       <c r="BQ20">
         <v>1310000.0</v>
       </c>
       <c r="BR20">
         <v>1310000.0</v>
       </c>
       <c r="BS20">
         <v>1310000.0</v>
       </c>
       <c r="BT20">
         <v>1310000.0</v>
       </c>
       <c r="BU20">
         <v>1310000.0</v>
       </c>
       <c r="BV20">
         <v>1310000.0</v>
       </c>
       <c r="BW20">
         <v>1310000.0</v>
       </c>
-      <c r="BX20"/>
+      <c r="BX20">
+        <v>1310000.0</v>
+      </c>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
+      <c r="CM20"/>
     </row>
-    <row r="21" spans="1:90">
+    <row r="21" spans="1:91">
       <c r="A21" t="s">
         <v>45</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-      <c r="AE21">
+      <c r="AE21"/>
+      <c r="AF21">
         <v>40000.0</v>
       </c>
-      <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-      <c r="AI21">
+      <c r="AI21"/>
+      <c r="AJ21">
         <v>101000.0</v>
       </c>
-      <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
-      <c r="AM21">
+      <c r="AM21"/>
+      <c r="AN21">
         <v>162000.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>223000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>238000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>254000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>269000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>284000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>299000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>314000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>329000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>345000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>360000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>375000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>391000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>406000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>446000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>436000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>451000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>466000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>482000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>497000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>512000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>527000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>543000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>558000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>573000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>588000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>603000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>619000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>634000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>649000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>664000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>1990000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>2005000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>2020000.0</v>
       </c>
-      <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
+      <c r="CM21"/>
     </row>
-    <row r="22" spans="1:90">
+    <row r="22" spans="1:91">
       <c r="A22" t="s">
         <v>46</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>-30866000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-127358000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-120400000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1083000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-119602000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-131963000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-88520000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-187659000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-63474000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-98787000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-181523000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-158648000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-215528000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-324532000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1996000.0</v>
       </c>
-      <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
-      <c r="AI22">
+      <c r="AI22"/>
+      <c r="AJ22">
         <v>2491000.0</v>
       </c>
-      <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
-      <c r="AM22">
+      <c r="AM22"/>
+      <c r="AN22">
         <v>6272000.0</v>
       </c>
-      <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
-      <c r="AQ22">
+      <c r="AQ22"/>
+      <c r="AR22">
         <v>6596000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>6923000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8707000.0</v>
       </c>
       <c r="AT22">
         <v>8707000.0</v>
       </c>
       <c r="AU22">
+        <v>8707000.0</v>
+      </c>
+      <c r="AV22">
         <v>8733000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>4047000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>4014000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>3996000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>3985000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3821000.0</v>
       </c>
       <c r="BA22">
         <v>3821000.0</v>
       </c>
       <c r="BB22">
-        <v>4271000.0</v>
+        <v>3821000.0</v>
       </c>
       <c r="BC22">
         <v>4271000.0</v>
       </c>
-      <c r="BD22"/>
+      <c r="BD22">
+        <v>4271000.0</v>
+      </c>
       <c r="BE22"/>
-      <c r="BF22">
+      <c r="BF22"/>
+      <c r="BG22">
         <v>616000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>620000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>916000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>922000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>933000.0</v>
       </c>
       <c r="BK22">
         <v>933000.0</v>
       </c>
       <c r="BL22">
+        <v>933000.0</v>
+      </c>
+      <c r="BM22">
         <v>1037000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>986000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>636000.0</v>
       </c>
       <c r="BO22">
         <v>636000.0</v>
       </c>
       <c r="BP22">
+        <v>636000.0</v>
+      </c>
+      <c r="BQ22">
         <v>1249000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>631000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>527000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>832000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>608000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>693000.0</v>
       </c>
-      <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
+      <c r="CM22"/>
     </row>
-    <row r="23" spans="1:90">
+    <row r="23" spans="1:91">
       <c r="A23" t="s">
         <v>47</v>
       </c>
       <c r="B23">
+        <v>2115183000.0</v>
+      </c>
+      <c r="C23">
         <v>2025127000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2063508000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2056246000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1973884000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1933376000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2009581000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1967957000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1930188000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1866908000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1764135000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1719945000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1615652000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1502740000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1424963000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1284905000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1221590000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1281359000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1225070000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1108030000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1076533000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>965149000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>968221000.0</v>
       </c>
-      <c r="X23"/>
       <c r="Y23"/>
-      <c r="Z23">
+      <c r="Z23"/>
+      <c r="AA23">
         <v>142113000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>957277000.0</v>
       </c>
-      <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
-      <c r="AE23">
+      <c r="AE23"/>
+      <c r="AF23">
         <v>914152000.0</v>
       </c>
-      <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
-      <c r="AI23">
+      <c r="AI23"/>
+      <c r="AJ23">
         <v>815523000.0</v>
       </c>
-      <c r="AJ23"/>
       <c r="AK23"/>
       <c r="AL23"/>
-      <c r="AM23">
+      <c r="AM23"/>
+      <c r="AN23">
         <v>734732000.0</v>
       </c>
-      <c r="AN23"/>
       <c r="AO23"/>
       <c r="AP23"/>
-      <c r="AQ23">
+      <c r="AQ23"/>
+      <c r="AR23">
         <v>593605000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>556949000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>537313000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>537517000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>515425000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>502062000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>475404000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>464087000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>458225000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>433119000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>428864000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>428558000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>444224000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>447674000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>453447000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>506519000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>489289000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>463610000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>444193000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>454684000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>466008000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>499950000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>516975000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>517188000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>527276000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>509813000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>517374000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>458109000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>424228000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>406955000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>380914000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>383607000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>343895000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>317673000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>306344000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>289843000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>288417000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>290110000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>312218000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>239449000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>238821000.0</v>
       </c>
-      <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
-      <c r="CI23">
+      <c r="CI23"/>
+      <c r="CJ23">
         <v>237300000.0</v>
       </c>
-      <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
+      <c r="CM23"/>
     </row>
-    <row r="24" spans="1:90">
+    <row r="24" spans="1:91">
       <c r="A24" t="s">
         <v>48</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
         <v>20000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>70000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>170000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>135000000.0</v>
       </c>
-      <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47000000.0</v>
       </c>
       <c r="J24">
         <v>47000000.0</v>
       </c>
       <c r="K24">
-        <v>64000000.0</v>
+        <v>47000000.0</v>
       </c>
       <c r="L24">
         <v>64000000.0</v>
       </c>
       <c r="M24">
-        <v>14000000.0</v>
+        <v>64000000.0</v>
       </c>
       <c r="N24">
         <v>14000000.0</v>
       </c>
       <c r="O24">
-        <v>21000000.0</v>
+        <v>14000000.0</v>
       </c>
       <c r="P24">
         <v>21000000.0</v>
       </c>
       <c r="Q24">
         <v>21000000.0</v>
       </c>
       <c r="R24">
         <v>21000000.0</v>
       </c>
       <c r="S24">
-        <v>28000000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="T24">
         <v>28000000.0</v>
       </c>
       <c r="U24">
         <v>28000000.0</v>
       </c>
       <c r="V24">
         <v>28000000.0</v>
       </c>
-      <c r="W24"/>
+      <c r="W24">
+        <v>28000000.0</v>
+      </c>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-      <c r="AG24">
-[...1 lines deleted...]
-      </c>
+      <c r="AG24"/>
       <c r="AH24">
         <v>62870000.0</v>
       </c>
       <c r="AI24">
+        <v>62870000.0</v>
+      </c>
+      <c r="AJ24">
         <v>62869000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>63870000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>62870000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>62900000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>70249000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>67300000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>70500000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>71300000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>42787000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>39486000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>31670000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>32380000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>30000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>27123000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>20934000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000000.0</v>
       </c>
       <c r="AY24">
         <v>21000000.0</v>
       </c>
       <c r="AZ24">
-        <v>5000000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="BA24">
         <v>5000000.0</v>
       </c>
       <c r="BB24">
         <v>5000000.0</v>
       </c>
       <c r="BC24">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="BD24">
         <v>15000000.0</v>
       </c>
       <c r="BE24">
         <v>15000000.0</v>
       </c>
       <c r="BF24">
         <v>15000000.0</v>
       </c>
       <c r="BG24">
+        <v>15000000.0</v>
+      </c>
+      <c r="BH24">
         <v>20000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>174000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>171000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>25170000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>25168000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>25339000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>35336000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>35332000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>35328000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>45498000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>50492000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>50487000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>40481000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>30649000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>15642000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>15634000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>627000.0</v>
       </c>
-      <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
+      <c r="CM24"/>
     </row>
-    <row r="25" spans="1:90">
+    <row r="25" spans="1:91">
       <c r="A25" t="s">
         <v>49</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
@@ -8566,261 +8609,263 @@
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
-      <c r="BH25">
+      <c r="BH25"/>
+      <c r="BI25">
         <v>174000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>171000.0</v>
       </c>
-      <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
+      <c r="CM25"/>
     </row>
-    <row r="26" spans="1:90">
+    <row r="26" spans="1:91">
       <c r="A26" t="s">
         <v>50</v>
       </c>
-      <c r="B26">
+      <c r="B26"/>
+      <c r="C26">
         <v>45614000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>44885000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>41823000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>39743000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>37781000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>36610000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>35608000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>33392000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>33755000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>33962000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>33238000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>33920000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>44374000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>44437000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>45040000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>46069000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>36949000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>37824000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>28541000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>21114000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>17119000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>5149000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>5465000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>5822000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>6306000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>432013000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>421507000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>389548000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>390325000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>376269000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>354539000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>342869000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>355008000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>345774000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>355528000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>363647000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>369793000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>368492000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>375875000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>388584000.0</v>
       </c>
-      <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
+      <c r="CM26"/>
     </row>
-    <row r="27" spans="1:90">
+    <row r="27" spans="1:91">
       <c r="A27" t="s">
         <v>51</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -8869,345 +8914,349 @@
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
+      <c r="CM27"/>
     </row>
-    <row r="28" spans="1:90">
+    <row r="28" spans="1:91">
       <c r="A28" t="s">
         <v>52</v>
       </c>
       <c r="B28">
-        <v>11081000.0</v>
+        <v>185448000.0</v>
       </c>
       <c r="C28">
-        <v>69570000.0</v>
+        <v>-51234000.0</v>
       </c>
       <c r="D28">
+        <v>-6045000.0</v>
+      </c>
+      <c r="E28">
         <v>110534000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>80652000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-84967000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-73642000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-86049000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-62025000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-55471000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>425000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-40271000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-103314000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-60369000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-71512000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-31298000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-62469000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-150805000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-121269000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-76890000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-132593000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-24508000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-37716000.0</v>
       </c>
-      <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
-      <c r="AA28">
+      <c r="AA28"/>
+      <c r="AB28">
         <v>23312000.0</v>
       </c>
-      <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
-      <c r="AE28">
+      <c r="AE28"/>
+      <c r="AF28">
         <v>84922000.0</v>
       </c>
-      <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
-      <c r="AI28">
+      <c r="AI28"/>
+      <c r="AJ28">
         <v>62869000.0</v>
       </c>
-      <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
-      <c r="AM28">
+      <c r="AM28"/>
+      <c r="AN28">
         <v>70249000.0</v>
       </c>
-      <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
-      <c r="AQ28">
+      <c r="AQ28"/>
+      <c r="AR28">
         <v>27706000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1735000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-227000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-15397000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-4160000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-7283000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-18855000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-6458000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-12673000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-26747000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-34276000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-20131000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-34641000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-34949000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-38718000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-84000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-65223000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-34878000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>1599000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-13556000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-22273000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-47259000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-37152000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-18820000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-58624000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-36276000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-39289000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>10462000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>10073000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-12724000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-17903000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-34420000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-39146000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-35243000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-37373000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-27252000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-36749000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-21338000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-88105000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-20659000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-27389000.0</v>
       </c>
-      <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
-      <c r="CI28">
+      <c r="CI28"/>
+      <c r="CJ28">
         <v>-48555000.0</v>
       </c>
-      <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
+      <c r="CM28"/>
     </row>
-    <row r="29" spans="1:90">
+    <row r="29" spans="1:91">
       <c r="A29" t="s">
         <v>53</v>
       </c>
-      <c r="B29">
+      <c r="B29"/>
+      <c r="C29">
         <v>376285000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>421700000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>514043000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>471676000.0</v>
       </c>
-      <c r="F29"/>
       <c r="G29"/>
-      <c r="H29">
+      <c r="H29"/>
+      <c r="I29">
         <v>316623000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>346975000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>335924000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>343325000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>336413000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>283560000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>276503000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>283063000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>281037000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>277312000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>275373000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>279382000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>276699000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>188847000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>185026000.0</v>
       </c>
-      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
@@ -9231,426 +9280,431 @@
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
+      <c r="CM29"/>
     </row>
-    <row r="30" spans="1:90">
+    <row r="30" spans="1:91">
       <c r="A30" t="s">
         <v>54</v>
       </c>
       <c r="B30">
+        <v>12189000.0</v>
+      </c>
+      <c r="C30">
         <v>12076000.0</v>
       </c>
-      <c r="C30">
-[...1 lines deleted...]
-      </c>
       <c r="D30">
+        <v>12158000.0</v>
+      </c>
+      <c r="E30">
         <v>12794000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>12119000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>12432000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>13481000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>13463000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>13473000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>12952000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>12311000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>11323000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>10532000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>9919000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>8597000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>6635000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>5232000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>4743000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>4283000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>4034000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>3619000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>3887000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>3838000.0</v>
       </c>
-      <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
-      <c r="AQ30">
+      <c r="AQ30"/>
+      <c r="AR30">
         <v>1915000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1733000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1658000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>1555000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1453000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1349000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1456000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1438000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1267000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>1092000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>1064000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1029000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>976000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>962000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>944000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>1600000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>1499000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>1544000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>1616000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>1727000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>1704000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>1947000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>2015000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>1971000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>1924000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>1902000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>1934000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>1857000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>1785000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>1650000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>1557000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>1450000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>1340000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>1287000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>1143000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>1038000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>1101000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1039000.0</v>
       </c>
       <c r="CC30">
         <v>1039000.0</v>
       </c>
       <c r="CD30">
+        <v>1039000.0</v>
+      </c>
+      <c r="CE30">
         <v>970000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>1003000.0</v>
       </c>
-      <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
-      <c r="CI30">
+      <c r="CI30"/>
+      <c r="CJ30">
         <v>878000.0</v>
       </c>
-      <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
+      <c r="CM30"/>
     </row>
-    <row r="31" spans="1:90">
+    <row r="31" spans="1:91">
       <c r="A31" t="s">
         <v>55</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>262303000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>261863000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>259386000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>255661000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>253722000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>250731000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>248048000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>160196000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>156375000.0</v>
       </c>
-      <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
-      <c r="Z31">
+      <c r="Z31"/>
+      <c r="AA31">
         <v>141364000.0</v>
       </c>
-      <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
-      <c r="AQ31">
+      <c r="AQ31"/>
+      <c r="AR31">
         <v>104075000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>103333000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>102488000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>101900000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>102777000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>102519000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>102213000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>102385000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>103074000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>103523000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>103185000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>102516000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>102360000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>104293000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>105331000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>105409000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>105289000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>105048000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>105692000.0</v>
       </c>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
+      <c r="CM31"/>
     </row>
-    <row r="32" spans="1:90">
+    <row r="32" spans="1:91">
       <c r="A32" t="s">
         <v>56</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -9699,872 +9753,883 @@
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
+      <c r="CM32"/>
     </row>
-    <row r="33" spans="1:90">
+    <row r="33" spans="1:91">
       <c r="A33" t="s">
         <v>57</v>
       </c>
       <c r="B33">
-        <v>1999055000.0</v>
+        <v>2093521000.0</v>
       </c>
       <c r="C33">
-        <v>2040823999.0</v>
+        <v>1936740000.0</v>
       </c>
       <c r="D33">
+        <v>1970075000.0</v>
+      </c>
+      <c r="E33">
         <v>1979015000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1902292000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1831386000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1917741000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1856605000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1801274000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1744952000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1683053000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1601799000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1485145000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1415676000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1320957000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1223237000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1135363000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1101831000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1068417000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>995881000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>908977000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>905294000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>895090000.0</v>
       </c>
-      <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
-      <c r="AA33">
+      <c r="AA33"/>
+      <c r="AB33">
         <v>822651000.0</v>
       </c>
-      <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
-      <c r="AE33">
+      <c r="AE33"/>
+      <c r="AF33">
         <v>813949000.0</v>
       </c>
-      <c r="AF33"/>
       <c r="AG33"/>
       <c r="AH33"/>
-      <c r="AI33">
+      <c r="AI33"/>
+      <c r="AJ33">
         <v>766088000.0</v>
       </c>
-      <c r="AJ33"/>
       <c r="AK33"/>
       <c r="AL33"/>
-      <c r="AM33">
+      <c r="AM33"/>
+      <c r="AN33">
         <v>682182000.0</v>
       </c>
-      <c r="AN33"/>
       <c r="AO33"/>
       <c r="AP33"/>
-      <c r="AQ33">
+      <c r="AQ33"/>
+      <c r="AR33">
         <v>563189000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>517429000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>503721000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>488147000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>479772000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>466265000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>434069000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>435084000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>423172000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>400164000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>388401000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>402272000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>393478000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>390449000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>398785000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>399884000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>402418000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>407014000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>419005000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>414231000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>416863000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>425405000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>442472000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>456510000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>427919000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>426137000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>422493000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>411584000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>385411000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>361932000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>346454000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>332737000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>303409000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>281143000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>263828000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>261553000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>250567000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>267733000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>223074000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>217820000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>210429000.0</v>
       </c>
-      <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
-      <c r="CI33">
+      <c r="CI33"/>
+      <c r="CJ33">
         <v>187867000.0</v>
       </c>
-      <c r="CJ33"/>
       <c r="CK33"/>
       <c r="CL33"/>
+      <c r="CM33"/>
     </row>
-    <row r="34" spans="1:90">
+    <row r="34" spans="1:91">
       <c r="A34" t="s">
         <v>58</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
-      <c r="AR34">
+      <c r="AR34"/>
+      <c r="AS34">
         <v>43195000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>35638000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>36640000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>33338000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>3397000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>3201000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>25471000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>24987000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>8881000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>7590000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>9108000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>18516000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>19014000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>17929000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>19627000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>23353000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>24297000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>27608000.0</v>
       </c>
-      <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
+      <c r="CM34"/>
     </row>
-    <row r="35" spans="1:90">
+    <row r="35" spans="1:91">
       <c r="A35" t="s">
         <v>59</v>
       </c>
       <c r="B35">
-        <v>1668842000.0</v>
+        <v>1752615000.0</v>
       </c>
       <c r="C35">
-        <v>1711808000.0</v>
+        <v>28001000.0</v>
       </c>
       <c r="D35">
+        <v>77582000.0</v>
+      </c>
+      <c r="E35">
         <v>196809000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>158047000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>20151000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>20865000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>30267000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>66363000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>65982000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>84774000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>81898000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>30276000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>31844000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>41019000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>37244000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>36678000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>35048000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>46524000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>42496000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>116882000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>43119000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>42690000.0</v>
       </c>
-      <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
-      <c r="AA35">
+      <c r="AA35"/>
+      <c r="AB35">
         <v>209743000.0</v>
       </c>
-      <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
-      <c r="AE35">
+      <c r="AE35"/>
+      <c r="AF35">
         <v>237992000.0</v>
       </c>
-      <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
-      <c r="AI35">
+      <c r="AI35"/>
+      <c r="AJ35">
         <v>232756000.0</v>
       </c>
-      <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
-      <c r="AM35">
+      <c r="AM35"/>
+      <c r="AN35">
         <v>422819000.0</v>
       </c>
-      <c r="AN35"/>
       <c r="AO35"/>
       <c r="AP35"/>
-      <c r="AQ35">
+      <c r="AQ35"/>
+      <c r="AR35">
         <v>64324000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>47731000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>39868000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>40681000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>37563000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>34379000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>28566000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>29145000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>28848000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>12531000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>12070000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>12858000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>22255000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>22626000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>22375000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>22955000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>28588000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>27318000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>30428000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>31815000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>31039000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>31352000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>40426000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>41408000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>39982000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>52234000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>56905000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>58398000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>51815000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>34575000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>3464000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>4379000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>2884000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>3706000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>2174000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>3261000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>1929000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>2803000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>745000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>2432000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>1019000.0</v>
       </c>
-      <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
-      <c r="CI35">
+      <c r="CI35"/>
+      <c r="CJ35">
         <v>1063000.0</v>
       </c>
-      <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
+      <c r="CM35"/>
     </row>
-    <row r="36" spans="1:90">
+    <row r="36" spans="1:91">
       <c r="A36" t="s">
         <v>60</v>
       </c>
       <c r="B36">
-        <v>35605000.0</v>
+        <v>37878000.0</v>
       </c>
       <c r="C36">
-        <v>37396999.0</v>
+        <v>37339000.0</v>
       </c>
       <c r="D36">
+        <v>39211000.0</v>
+      </c>
+      <c r="E36">
         <v>38123000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>39648000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>44040000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>44210000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>36134000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>36342000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>33006000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>36918000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>37148000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>35585000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>31915000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>35372000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>36174000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>35761000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>33729000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>35020000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>35540000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>35622000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>34359000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>34860000.0</v>
       </c>
-      <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
-      <c r="AA36">
+      <c r="AA36"/>
+      <c r="AB36">
         <v>686187000.0</v>
       </c>
-      <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
-      <c r="AE36">
+      <c r="AE36"/>
+      <c r="AF36">
         <v>751973000.0</v>
       </c>
-      <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
-      <c r="AI36">
+      <c r="AI36"/>
+      <c r="AJ36">
         <v>713513000.0</v>
       </c>
-      <c r="AJ36"/>
       <c r="AK36"/>
       <c r="AL36"/>
-      <c r="AM36">
+      <c r="AM36"/>
+      <c r="AN36">
         <v>623052000.0</v>
       </c>
-      <c r="AN36"/>
       <c r="AO36"/>
       <c r="AP36"/>
-      <c r="AQ36">
+      <c r="AQ36"/>
+      <c r="AR36">
         <v>37340000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>36043000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>37809000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>37570000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>36981000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>31894000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>31527000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>31579000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>33575000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>32135000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>31877000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>33131000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>33317000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>21039000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>24171000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>20795000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>24742000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>23119000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>23147000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>22960000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>23424000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>24442000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>24913000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>24340000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>19514000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>18409000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>17159000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>15306000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>13211000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>14486000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>12818000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>11666000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>10532000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>10402000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>10960000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>10856000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>10334000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>10137000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>3387000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>2289000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>1941000.0</v>
       </c>
-      <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
-      <c r="CI36">
+      <c r="CI36"/>
+      <c r="CJ36">
         <v>2821000.0</v>
       </c>
-      <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
+      <c r="CM36"/>
     </row>
-    <row r="37" spans="1:90">
+    <row r="37" spans="1:91">
       <c r="A37" t="s">
         <v>61</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -10613,1140 +10678,1148 @@
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
+      <c r="CM37"/>
     </row>
-    <row r="38" spans="1:90">
+    <row r="38" spans="1:91">
       <c r="A38" t="s">
         <v>62</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>2063507999.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>2000891000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1911302000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1933376000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>2009581000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>1790582000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>1540551000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>1422971000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>1342723000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1374299000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1148680000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1054442000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1035952000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>1003112000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1067278000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>1034066000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>930860000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>854591000.0</v>
       </c>
-      <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
-      <c r="AI38">
+      <c r="AI38"/>
+      <c r="AJ38">
         <v>49252000.0</v>
       </c>
-      <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
-      <c r="AM38">
+      <c r="AM38"/>
+      <c r="AN38">
         <v>43675000.0</v>
       </c>
-      <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
-      <c r="AQ38">
+      <c r="AQ38"/>
+      <c r="AR38">
         <v>544916000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>498986000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>485133000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>469199000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>460386000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>446355000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>413479000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>413834000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>401287000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>377518000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>364610000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>376944000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>366975000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>368860000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>372857000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>379979000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>375636000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>380002000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>391009000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>385772000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>388222000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>394761000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>403672000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>412197000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>405780000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>413868000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>410270000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>399844000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>376827000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>354567000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>337504000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>323366000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>293665000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>267014000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>249255000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>220419000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>211640000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>207512000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>206138000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>200842000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>192837000.0</v>
       </c>
-      <c r="CF38"/>
       <c r="CG38"/>
       <c r="CH38"/>
-      <c r="CI38">
+      <c r="CI38"/>
+      <c r="CJ38">
         <v>170511000.0</v>
       </c>
-      <c r="CJ38"/>
       <c r="CK38"/>
       <c r="CL38"/>
+      <c r="CM38"/>
     </row>
-    <row r="39" spans="1:90">
+    <row r="39" spans="1:91">
       <c r="A39" t="s">
         <v>63</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
-      <c r="G39">
+      <c r="G39"/>
+      <c r="H39">
         <v>-13481000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>112330000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>128913999.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>121956000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>82538000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>119602000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>131963000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>88520000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>105461000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>63474000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>93555000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>181523000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>158648000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>114143000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>169550000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>863764000.0</v>
       </c>
-      <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
-      <c r="AA39">
+      <c r="AA39"/>
+      <c r="AB39">
         <v>133894000.0</v>
       </c>
-      <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
-      <c r="AE39">
+      <c r="AE39"/>
+      <c r="AF39">
         <v>57742000.0</v>
       </c>
-      <c r="AF39"/>
       <c r="AG39"/>
       <c r="AH39"/>
-      <c r="AI39">
+      <c r="AI39"/>
+      <c r="AJ39">
         <v>49435000.0</v>
       </c>
-      <c r="AJ39"/>
       <c r="AK39"/>
       <c r="AL39"/>
-      <c r="AM39">
+      <c r="AM39"/>
+      <c r="AN39">
         <v>52640000.0</v>
       </c>
-      <c r="AN39"/>
       <c r="AO39"/>
       <c r="AP39"/>
-      <c r="AQ39">
+      <c r="AQ39"/>
+      <c r="AR39">
         <v>544916000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>498986000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>485133000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>469199000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>460386000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>446355000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>413479000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>413834000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>401287000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>377518000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>364610000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>376944000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>366975000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>6314000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>372857000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>6035000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>375636000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>380002000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>391009000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>385772000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>388222000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>394761000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>403672000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>412197000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>405780000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>413868000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>410270000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>399844000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>376827000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>354567000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>337504000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>323366000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>293665000.0</v>
       </c>
-      <c r="BX39"/>
       <c r="BY39"/>
       <c r="BZ39"/>
       <c r="CA39"/>
       <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
       <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
+      <c r="CM39"/>
     </row>
-    <row r="40" spans="1:90">
+    <row r="40" spans="1:91">
       <c r="A40" t="s">
         <v>64</v>
       </c>
-      <c r="B40">
+      <c r="B40"/>
+      <c r="C40">
         <v>1626277000.0</v>
       </c>
-      <c r="C40">
-[...1 lines deleted...]
-      </c>
       <c r="D40">
+        <v>1616901000.0</v>
+      </c>
+      <c r="E40">
         <v>1515394000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1479161000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1586015000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1670375000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1628067000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1563850000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1512002000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1400036000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1365634000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1315816000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1208393000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>1121955000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>987624000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>928600000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>991938000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>927164000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>816835000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>798804000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>765004000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>771706000.0</v>
       </c>
-      <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
-      <c r="AA40">
+      <c r="AA40"/>
+      <c r="AB40">
         <v>604977000.0</v>
       </c>
-      <c r="AB40"/>
       <c r="AC40"/>
       <c r="AD40"/>
-      <c r="AE40">
+      <c r="AE40"/>
+      <c r="AF40">
         <v>504081000.0</v>
       </c>
-      <c r="AF40"/>
       <c r="AG40"/>
       <c r="AH40"/>
-      <c r="AI40">
+      <c r="AI40"/>
+      <c r="AJ40">
         <v>425462000.0</v>
       </c>
-      <c r="AJ40"/>
       <c r="AK40"/>
       <c r="AL40"/>
-      <c r="AM40">
+      <c r="AM40"/>
+      <c r="AN40">
         <v>195081000.0</v>
       </c>
-      <c r="AN40"/>
       <c r="AO40"/>
       <c r="AP40"/>
-      <c r="AQ40">
+      <c r="AQ40"/>
+      <c r="AR40">
         <v>427469000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>404898000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>393954000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>393918000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>377136000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>364116000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>343562000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>331479000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>328049000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>315956000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>312485000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>311710000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>318120000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>318999000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>323995000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>376394000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>353636000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>329278000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>306095000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>314062000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>326830000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>360527000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>368375000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>367604000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>379518000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>347386000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>349812000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>288812000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>261430000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>261677000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>252832000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>254964000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>232182000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>205602000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>192256000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>189372000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>189737000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>190789000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>266760000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>192700000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>193998000.0</v>
       </c>
-      <c r="CF40"/>
       <c r="CG40"/>
       <c r="CH40"/>
-      <c r="CI40">
+      <c r="CI40"/>
+      <c r="CJ40">
         <v>194354000.0</v>
       </c>
-      <c r="CJ40"/>
       <c r="CK40"/>
       <c r="CL40"/>
+      <c r="CM40"/>
     </row>
-    <row r="41" spans="1:90">
+    <row r="41" spans="1:91">
       <c r="A41" t="s">
         <v>65</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>3753000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>2369000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>2297000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>1737000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>2271000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>1884000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>2184000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>76945000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>2473000.0</v>
       </c>
-      <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
-      <c r="AG41">
+      <c r="AG41"/>
+      <c r="AH41">
         <v>10100000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>13060000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>9844000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>12630000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>9320000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>9400000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>9457000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>9440000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>9100000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>9400000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>3491000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>3709000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>3968000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>4260000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>7563000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>7256000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>7632000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>8145000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>7848000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>7531000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>7070000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>7858000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>7255000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>7626000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>7375000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>7955000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>8588000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>7318000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>5428000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>6815000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>5871000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>6352000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>5426000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>6408000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>4982000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>7234000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>6413000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>7911000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>11815000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>10589000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>9365000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>10347000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>8461000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>9368000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>11746000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>4412000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>3074000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>3324000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>2317000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>3952000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>2387000.0</v>
       </c>
-      <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
-      <c r="CI41">
+      <c r="CI41"/>
+      <c r="CJ41">
         <v>2537000.0</v>
       </c>
-      <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
+      <c r="CM41"/>
     </row>
-    <row r="42" spans="1:90">
+    <row r="42" spans="1:91">
       <c r="A42" t="s">
         <v>66</v>
       </c>
       <c r="B42">
+        <v>103426001.0</v>
+      </c>
+      <c r="C42">
         <v>103642000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>106357000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>106831000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>105971000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>105001000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>104003000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>103457000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>102502000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>102921000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>103361000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>107889000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>116057000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>119247000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>129002000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>134616000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>137538000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>137292000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>137034000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>136797000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>48776000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>48669000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>48573000.0</v>
       </c>
-      <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
-      <c r="AA42">
+      <c r="AA42"/>
+      <c r="AB42">
         <v>48315000.0</v>
       </c>
-      <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
-      <c r="AE42">
+      <c r="AE42"/>
+      <c r="AF42">
         <v>48016000.0</v>
       </c>
-      <c r="AF42"/>
       <c r="AG42"/>
       <c r="AH42"/>
-      <c r="AI42">
+      <c r="AI42"/>
+      <c r="AJ42">
         <v>47725000.0</v>
       </c>
-      <c r="AJ42"/>
       <c r="AK42"/>
       <c r="AL42"/>
-      <c r="AM42">
+      <c r="AM42"/>
+      <c r="AN42">
         <v>47709000.0</v>
       </c>
-      <c r="AN42"/>
       <c r="AO42"/>
       <c r="AP42"/>
-      <c r="AQ42">
+      <c r="AQ42"/>
+      <c r="AR42">
         <v>47590000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>47577000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>47528000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>47555000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>48157000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>48430000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>48385000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>48895000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>49681000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>50214000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>50171000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>50131000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>50096000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>50062000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>50028000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>49991000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>49951000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>49912000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>50900000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>52618000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>52839000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>52950000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>53428000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>53391000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>53349000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>53305000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>53255000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>53200000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>53153000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>57578000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>57576000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>57566000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>57555000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>57542000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>57539000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>57526000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>57513000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>57503000.0</v>
       </c>
-      <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
       <c r="CI42"/>
       <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
+      <c r="CM42"/>
     </row>
-    <row r="43" spans="1:90">
+    <row r="43" spans="1:91">
       <c r="A43" t="s">
         <v>67</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -11795,52 +11868,53 @@
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
+      <c r="CM43"/>
     </row>
-    <row r="44" spans="1:90">
+    <row r="44" spans="1:91">
       <c r="A44" t="s">
         <v>68</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -11889,1708 +11963,1724 @@
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
+      <c r="CM44"/>
     </row>
-    <row r="45" spans="1:90">
+    <row r="45" spans="1:91">
       <c r="A45" t="s">
         <v>69</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
         <v>29997000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>46562000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>30063000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>30069000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>29091000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>44205000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>29437000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>29690000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>30000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>44337000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>27810000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>28054000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>28379000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>28730000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>28866000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>2830000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>2962000.0</v>
       </c>
-      <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
-      <c r="AQ45">
+      <c r="AQ45"/>
+      <c r="AR45">
         <v>12152000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>11991000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>11763000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>11624000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>11718000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>11816000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>11931000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>12102000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>12234000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>12381000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>12531000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>12659000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>12898000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>12956000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>10028000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>8991000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>8907000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>7620000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>6927000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>6689000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>6784000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>7707000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>7849000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>8039000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>8220000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>8388000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>8235000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>7608000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>4365000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>4318000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>4404000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>4459000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>4529000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>4597000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>4681000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>10984000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>11117000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>11144000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>5620000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>4909000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>5002000.0</v>
       </c>
-      <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
-      <c r="CI45">
+      <c r="CI45"/>
+      <c r="CJ45">
         <v>5488000.0</v>
       </c>
-      <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
+      <c r="CM45"/>
     </row>
-    <row r="46" spans="1:90">
+    <row r="46" spans="1:91">
       <c r="A46" t="s">
         <v>70</v>
       </c>
       <c r="B46">
+        <v>29659000.0</v>
+      </c>
+      <c r="C46">
         <v>29997000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>30376000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>30063000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>30069000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>29091000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>29153000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>29437000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>29690000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>30000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>30369000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>27810000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>28054000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>28379000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>28730000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>28866000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>28868000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>28279000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>26830000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>26601000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>26378000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>22251000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>22132000.0</v>
       </c>
-      <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
-      <c r="AA46">
+      <c r="AA46"/>
+      <c r="AB46">
         <v>20140000.0</v>
       </c>
-      <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
-      <c r="AE46">
+      <c r="AE46"/>
+      <c r="AF46">
         <v>15446000.0</v>
       </c>
-      <c r="AF46"/>
       <c r="AG46"/>
       <c r="AH46"/>
-      <c r="AI46">
+      <c r="AI46"/>
+      <c r="AJ46">
         <v>13051000.0</v>
       </c>
-      <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
-      <c r="AM46">
+      <c r="AM46"/>
+      <c r="AN46">
         <v>14597000.0</v>
       </c>
-      <c r="AN46"/>
       <c r="AO46"/>
       <c r="AP46"/>
-      <c r="AQ46">
+      <c r="AQ46"/>
+      <c r="AR46">
         <v>12152000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>11991000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>11763000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>11624000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>11718000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>11816000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>11931000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>12102000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>12234000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>12381000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>12531000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>12659000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>12898000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>12956000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>10028000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>8991000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>8907000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>7620000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>6927000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>6689000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>6784000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>7707000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>7849000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>8039000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>8220000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>8388000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>8235000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>7608000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>4365000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>4318000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>4404000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>4459000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>4529000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>4597000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>4681000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>10984000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>11117000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>11144000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>5620000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>4909000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>5002000.0</v>
       </c>
-      <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
-      <c r="CI46">
+      <c r="CI46"/>
+      <c r="CJ46">
         <v>5488000.0</v>
       </c>
-      <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
+      <c r="CM46"/>
     </row>
-    <row r="47" spans="1:90">
+    <row r="47" spans="1:91">
       <c r="A47" t="s">
         <v>71</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>28379000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>28730000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>28866000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>28868000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>28279000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>26830000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>26601000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>26378000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>22251000.0</v>
       </c>
-      <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
-      <c r="AI47">
+      <c r="AI47"/>
+      <c r="AJ47">
         <v>15203000.0</v>
       </c>
-      <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
-      <c r="AM47">
+      <c r="AM47"/>
+      <c r="AN47">
         <v>14597000.0</v>
       </c>
-      <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
-      <c r="AQ47">
+      <c r="AQ47"/>
+      <c r="AR47">
         <v>12152000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>11991000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>11763000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>11624000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>11718000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>11816000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>11931000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>12102000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>12234000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>12381000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>12531000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>12659000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>12898000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>12956000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>10028000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>8991000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>8907000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>7620000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>6927000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>6689000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>6784000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>7707000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>7849000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>8039000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>8220000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>8388000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>8235000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>7608000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>4365000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>4318000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>4404000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>4459000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>4529000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>4597000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>4681000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>10984000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>11117000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>11144000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>5620000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>4909000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>5002000.0</v>
       </c>
-      <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
-      <c r="CI47">
+      <c r="CI47"/>
+      <c r="CJ47">
         <v>5488000.0</v>
       </c>
-      <c r="CJ47"/>
       <c r="CK47"/>
       <c r="CL47"/>
+      <c r="CM47"/>
     </row>
-    <row r="48" spans="1:90">
+    <row r="48" spans="1:91">
       <c r="A48" t="s">
         <v>72</v>
       </c>
       <c r="B48">
+        <v>258745999.0</v>
+      </c>
+      <c r="C48">
         <v>252264000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>244970000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>236843000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>230345000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>221858000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>213974000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>205699000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>197010000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>185542000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>175505000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>164201000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>153182000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>142940000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>132670000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>125334000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>118708000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>117037000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>114323000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>111932000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>112127000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>108408000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>105305000.0</v>
       </c>
-      <c r="X48"/>
       <c r="Y48"/>
       <c r="Z48"/>
-      <c r="AA48">
+      <c r="AA48"/>
+      <c r="AB48">
         <v>93767000.0</v>
       </c>
-      <c r="AB48"/>
       <c r="AC48"/>
       <c r="AD48"/>
-      <c r="AE48">
+      <c r="AE48"/>
+      <c r="AF48">
         <v>81792000.0</v>
       </c>
-      <c r="AF48"/>
       <c r="AG48"/>
       <c r="AH48"/>
-      <c r="AI48">
+      <c r="AI48"/>
+      <c r="AJ48">
         <v>69280000.0</v>
       </c>
-      <c r="AJ48"/>
       <c r="AK48"/>
       <c r="AL48"/>
-      <c r="AM48">
+      <c r="AM48"/>
+      <c r="AN48">
         <v>61794000.0</v>
       </c>
-      <c r="AN48"/>
       <c r="AO48"/>
       <c r="AP48"/>
-      <c r="AQ48">
+      <c r="AQ48"/>
+      <c r="AR48">
         <v>57329000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>56621000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>55847000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>55252000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>55548000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>55044000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>54810000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>54497000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>54428000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>54409000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>54179000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>53949000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>53893000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>56075000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>57074000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>57178000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>57076000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>56898000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>56578000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>56007000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>55335000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>54814000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>54438000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>54478000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>54121000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>56423000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>57439000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>57740000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>57399000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>56978000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>56600000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>56319000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>55956000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>55550000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>55160000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>44537000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>44147000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>43836000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>43898000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>43523000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>43089000.0</v>
       </c>
-      <c r="CF48"/>
       <c r="CG48"/>
       <c r="CH48"/>
-      <c r="CI48">
+      <c r="CI48"/>
+      <c r="CJ48">
         <v>41099000.0</v>
       </c>
-      <c r="CJ48"/>
       <c r="CK48"/>
       <c r="CL48"/>
+      <c r="CM48"/>
     </row>
-    <row r="49" spans="1:90">
+    <row r="49" spans="1:91">
       <c r="A49" t="s">
         <v>73</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
-      <c r="AR49">
+      <c r="AR49"/>
+      <c r="AS49">
         <v>56621000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>55847000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>55252000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>55548000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>55044000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>54810000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>54497000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>54428000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>54409000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>54179000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>53949000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>53893000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>56075000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>57074000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>57178000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>57076000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>56898000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>56578000.0</v>
       </c>
-      <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
+      <c r="CM49"/>
     </row>
-    <row r="50" spans="1:90">
+    <row r="50" spans="1:91">
       <c r="A50" t="s">
         <v>74</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>13385000.0</v>
       </c>
-      <c r="AR50">
+      <c r="AS50">
         <v>39486000.0</v>
       </c>
-      <c r="AS50">
+      <c r="AT50">
         <v>31670000.0</v>
       </c>
-      <c r="AT50">
+      <c r="AU50">
         <v>32380000.0</v>
       </c>
-      <c r="AU50">
+      <c r="AV50">
         <v>30000000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
+      <c r="CM50"/>
     </row>
-    <row r="51" spans="1:90">
+    <row r="51" spans="1:91">
       <c r="A51" t="s">
         <v>75</v>
       </c>
       <c r="B51">
+        <v>194921000.0</v>
+      </c>
+      <c r="C51">
         <v>25077000.0</v>
       </c>
-      <c r="C51">
-[...1 lines deleted...]
-      </c>
       <c r="D51">
+        <v>75230000.0</v>
+      </c>
+      <c r="E51">
         <v>174971000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>140125000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>4591000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>4717000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>11840000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>51960000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>52077000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>69196000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>66552000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>16661000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>16776000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>23896000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>23734000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>23858000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>23979000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>31100000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>31223000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>31342000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>31458000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>31575000.0</v>
       </c>
-      <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
-      <c r="AA51">
+      <c r="AA51"/>
+      <c r="AB51">
         <v>23312000.0</v>
       </c>
-      <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
-      <c r="AE51">
+      <c r="AE51"/>
+      <c r="AF51">
         <v>84922000.0</v>
       </c>
-      <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
-      <c r="AI51">
+      <c r="AI51"/>
+      <c r="AJ51">
         <v>62869000.0</v>
       </c>
-      <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
-      <c r="AM51">
+      <c r="AM51"/>
+      <c r="AN51">
         <v>70249000.0</v>
       </c>
-      <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
-      <c r="AQ51">
+      <c r="AQ51"/>
+      <c r="AR51">
         <v>56172000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>39486000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>31670000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>32380000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>30000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>27123000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>20934000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000000.0</v>
       </c>
       <c r="AY51">
         <v>21000000.0</v>
       </c>
       <c r="AZ51">
-        <v>5000000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="BA51">
         <v>5000000.0</v>
       </c>
       <c r="BB51">
         <v>5000000.0</v>
       </c>
       <c r="BC51">
-        <v>15000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="BD51">
         <v>15000000.0</v>
       </c>
       <c r="BE51">
         <v>15000000.0</v>
       </c>
       <c r="BF51">
         <v>15000000.0</v>
       </c>
       <c r="BG51">
+        <v>15000000.0</v>
+      </c>
+      <c r="BH51">
         <v>20000000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>20174000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>25171000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>25170000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>25168000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>25339000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>35336000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>39887000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>38481000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>45498000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>53658000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>55130000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>47105000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>30649000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="BV51">
         <v>15000000.0</v>
       </c>
-      <c r="BW51"/>
+      <c r="BW51">
+        <v>15000000.0</v>
+      </c>
       <c r="BX51"/>
-      <c r="BY51">
+      <c r="BY51"/>
+      <c r="BZ51">
         <v>4000000.0</v>
       </c>
-      <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
+      <c r="CM51"/>
     </row>
-    <row r="52" spans="1:90">
+    <row r="52" spans="1:91">
       <c r="A52" t="s">
         <v>76</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
-      <c r="G52">
+      <c r="G52"/>
+      <c r="H52">
         <v>768000.0</v>
       </c>
-      <c r="H52"/>
       <c r="I52"/>
-      <c r="J52">
+      <c r="J52"/>
+      <c r="K52">
         <v>579000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>7770000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>7099000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>7251000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>7403000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>2896000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>7152000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>7295000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>7434000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>7579000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>7171000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>7306000.0</v>
       </c>
-      <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
-      <c r="AA52">
+      <c r="AA52"/>
+      <c r="AB52">
         <v>444000.0</v>
       </c>
-      <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
-      <c r="AE52">
+      <c r="AE52"/>
+      <c r="AF52">
         <v>42461000.0</v>
       </c>
-      <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
-      <c r="AI52">
+      <c r="AI52"/>
+      <c r="AJ52">
         <v>40408000.0</v>
       </c>
-      <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
-      <c r="AM52">
+      <c r="AM52"/>
+      <c r="AN52">
         <v>7380000.0</v>
       </c>
-      <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
-      <c r="AQ52">
+      <c r="AQ52"/>
+      <c r="AR52">
         <v>13385000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>39486000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>31670000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>32380000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>30000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>27123000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>20934000.0</v>
       </c>
-      <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
-      <c r="BH52">
+      <c r="BH52"/>
+      <c r="BI52">
         <v>174000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>171000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>170000.0</v>
       </c>
-      <c r="BK52"/>
-      <c r="BL52">
+      <c r="BL52"/>
+      <c r="BM52">
         <v>339000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>336000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>332000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>328000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>498000.0</v>
       </c>
-      <c r="BQ52"/>
       <c r="BR52"/>
-      <c r="BS52">
+      <c r="BS52"/>
+      <c r="BT52">
         <v>481000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>649000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="BV52">
         <v>15000000.0</v>
       </c>
-      <c r="BW52"/>
+      <c r="BW52">
+        <v>15000000.0</v>
+      </c>
       <c r="BX52"/>
-      <c r="BY52">
+      <c r="BY52"/>
+      <c r="BZ52">
         <v>4000000.0</v>
       </c>
-      <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
+      <c r="CM52"/>
     </row>
-    <row r="53" spans="1:90">
+    <row r="53" spans="1:91">
       <c r="A53" t="s">
         <v>77</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53">
         <v>1334000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>1343000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>1352000.0</v>
       </c>
-      <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>1380000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>1389000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>1398000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>-82165000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M53">
         <v>0.0</v>
       </c>
       <c r="N53">
         <v>0.0</v>
       </c>
       <c r="O53">
-        <v>1000.0</v>
+        <v>0.0</v>
       </c>
       <c r="P53">
         <v>1000.0</v>
       </c>
       <c r="Q53">
         <v>1000.0</v>
       </c>
       <c r="R53">
         <v>1000.0</v>
       </c>
       <c r="S53">
         <v>1000.0</v>
       </c>
       <c r="T53">
-        <v>2000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="U53">
         <v>2000.0</v>
       </c>
       <c r="V53">
         <v>2000.0</v>
       </c>
       <c r="W53">
         <v>2000.0</v>
       </c>
-      <c r="X53"/>
+      <c r="X53">
+        <v>2000.0</v>
+      </c>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
-      <c r="AQ53">
+      <c r="AQ53"/>
+      <c r="AR53">
         <v>35000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>36000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>37000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>38000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>40000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>42000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>90000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>107000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>113000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>116000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>123000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>126000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>129000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>132000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>137000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>2037000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>149000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>3140000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>3144000.0</v>
       </c>
-      <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
+      <c r="CM53"/>
     </row>
-    <row r="54" spans="1:90">
+    <row r="54" spans="1:91">
       <c r="A54" t="s">
         <v>78</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -13639,1006 +13729,1017 @@
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
+      <c r="CM54"/>
     </row>
-    <row r="55" spans="1:90">
+    <row r="55" spans="1:91">
       <c r="A55" t="s">
         <v>79</v>
       </c>
       <c r="B55">
+        <v>2115183000.0</v>
+      </c>
+      <c r="C55">
         <v>2025127000.0</v>
       </c>
-      <c r="C55">
-[...1 lines deleted...]
-      </c>
       <c r="D55">
+        <v>2063508000.0</v>
+      </c>
+      <c r="E55">
         <v>2056246000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1973884000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1933376000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2009581000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1967957000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1930188000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1866908000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1764135000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1719945000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1615652000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1502740000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1424963000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1284905000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1221590000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1281359000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1225070000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1108030000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1076533000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>965149000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>968221000.0</v>
       </c>
-      <c r="X55"/>
       <c r="Y55"/>
       <c r="Z55"/>
-      <c r="AA55">
+      <c r="AA55"/>
+      <c r="AB55">
         <v>956545000.0</v>
       </c>
-      <c r="AB55"/>
       <c r="AC55"/>
       <c r="AD55"/>
-      <c r="AE55">
+      <c r="AE55"/>
+      <c r="AF55">
         <v>871691000.0</v>
       </c>
-      <c r="AF55"/>
-      <c r="AG55">
+      <c r="AG55"/>
+      <c r="AH55">
         <v>861840000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>830550000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>815523000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>768630000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>759000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>742600000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>734822000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>687510000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>660900000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>651400000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>593605000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>556949000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>537313000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>537517000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>515425000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>502062000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>475404000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>464087000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>458225000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>433119000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>428864000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>428558000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>444224000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>447674000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>453447000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>506519000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>489289000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>463610000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>444193000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>454684000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>466008000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>499950000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>516975000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>517188000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>527276000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>509813000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>517374000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>458109000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>424228000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>406955000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>380914000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>383607000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>343895000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>317673000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>306344000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>289843000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>288417000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>290110000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>312218000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>239449000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>238821000.0</v>
       </c>
-      <c r="CF55"/>
       <c r="CG55"/>
       <c r="CH55"/>
-      <c r="CI55">
+      <c r="CI55"/>
+      <c r="CJ55">
         <v>237300000.0</v>
       </c>
-      <c r="CJ55"/>
       <c r="CK55"/>
       <c r="CL55"/>
+      <c r="CM55"/>
     </row>
-    <row r="56" spans="1:90">
+    <row r="56" spans="1:91">
       <c r="A56" t="s">
         <v>80</v>
       </c>
       <c r="B56">
-        <v>26072000.0</v>
+        <v>21662000.0</v>
       </c>
       <c r="C56">
-        <v>22684000.0</v>
+        <v>88387000.0</v>
       </c>
       <c r="D56">
+        <v>93433000.0</v>
+      </c>
+      <c r="E56">
         <v>77231000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>71592000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>101990000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>91840000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>111352000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>127458000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>120500000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>81082000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>118146000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>130507000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>87064000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>104006000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>61668000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>91560000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>179528000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>156653000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>112149000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>167556000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>59855000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>73131000.0</v>
       </c>
-      <c r="X56"/>
       <c r="Y56"/>
       <c r="Z56"/>
-      <c r="AA56">
+      <c r="AA56"/>
+      <c r="AB56">
         <v>133894000.0</v>
       </c>
-      <c r="AB56"/>
       <c r="AC56"/>
       <c r="AD56"/>
-      <c r="AE56">
+      <c r="AE56"/>
+      <c r="AF56">
         <v>57742000.0</v>
       </c>
-      <c r="AF56"/>
       <c r="AG56"/>
       <c r="AH56"/>
-      <c r="AI56">
+      <c r="AI56"/>
+      <c r="AJ56">
         <v>49435000.0</v>
       </c>
-      <c r="AJ56"/>
       <c r="AK56"/>
       <c r="AL56"/>
-      <c r="AM56">
+      <c r="AM56"/>
+      <c r="AN56">
         <v>52640000.0</v>
       </c>
-      <c r="AN56"/>
       <c r="AO56"/>
       <c r="AP56"/>
-      <c r="AQ56">
+      <c r="AQ56"/>
+      <c r="AR56">
         <v>30416000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>39520000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>33592000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>49370000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>35653000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>35797000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>41335000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>29003000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>35053000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>32955000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>40463000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>26286000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>50746000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>57225000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>54662000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>106635000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>86722000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>56596000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>25188000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>40453000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>49145000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>74545000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>74503000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>60678000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>99357000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>83676000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>94881000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>46525000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>38817000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>45023000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>34460000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>50870000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>40486000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>36530000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>42516000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>28290000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>37850000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>22377000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>89144000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>21629000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>28392000.0</v>
       </c>
-      <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
-      <c r="CI56">
+      <c r="CI56"/>
+      <c r="CJ56">
         <v>49433000.0</v>
       </c>
-      <c r="CJ56"/>
       <c r="CK56"/>
       <c r="CL56"/>
+      <c r="CM56"/>
     </row>
-    <row r="57" spans="1:90">
+    <row r="57" spans="1:91">
       <c r="A57" t="s">
         <v>81</v>
       </c>
-      <c r="B57">
+      <c r="B57"/>
+      <c r="C57">
         <v>1640841000.0</v>
       </c>
-      <c r="C57">
-[...1 lines deleted...]
-      </c>
       <c r="D57">
+        <v>1634226000.0</v>
+      </c>
+      <c r="E57">
         <v>1515394000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1479161000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1586015000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1670375000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1628067000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1563850000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1512002000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1400036000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1365634000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1315816000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1208393000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1121955000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>987624000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>928600000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>991938000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>927164000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>816835000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>798804000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>765004000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>771706000.0</v>
       </c>
-      <c r="X57"/>
       <c r="Y57"/>
       <c r="Z57"/>
-      <c r="AA57">
+      <c r="AA57"/>
+      <c r="AB57">
         <v>605421000.0</v>
       </c>
-      <c r="AB57"/>
       <c r="AC57"/>
       <c r="AD57"/>
-      <c r="AE57">
+      <c r="AE57"/>
+      <c r="AF57">
         <v>546542000.0</v>
       </c>
-      <c r="AF57"/>
       <c r="AG57"/>
       <c r="AH57"/>
-      <c r="AI57">
+      <c r="AI57"/>
+      <c r="AJ57">
         <v>465870000.0</v>
       </c>
-      <c r="AJ57"/>
       <c r="AK57"/>
       <c r="AL57"/>
-      <c r="AM57">
+      <c r="AM57"/>
+      <c r="AN57">
         <v>202461000.0</v>
       </c>
-      <c r="AN57"/>
       <c r="AO57"/>
       <c r="AP57"/>
-      <c r="AQ57">
+      <c r="AQ57"/>
+      <c r="AR57">
         <v>424234000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>404898000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>393954000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>393918000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>374052000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>364116000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>343562000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>331479000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>325209000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>315956000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>312485000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>311710000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>318120000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>318999000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>323995000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>376394000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>353636000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>329452000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>306266000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>314232000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>326830000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>360866000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>368711000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>367936000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>379846000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>347884000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>349812000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>288812000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>261911000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>262326000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>267832000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>269964000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>232182000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>205602000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>196256000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>189372000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>189737000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>190789000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>267546000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>193460000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>194682000.0</v>
       </c>
-      <c r="CF57"/>
       <c r="CG57"/>
       <c r="CH57"/>
-      <c r="CI57">
+      <c r="CI57"/>
+      <c r="CJ57">
         <v>195091000.0</v>
       </c>
-      <c r="CJ57"/>
       <c r="CK57"/>
       <c r="CL57"/>
+      <c r="CM57"/>
     </row>
-    <row r="58" spans="1:90">
+    <row r="58" spans="1:91">
       <c r="A58" t="s">
         <v>82</v>
       </c>
       <c r="B58">
+        <v>1752615000.0</v>
+      </c>
+      <c r="C58">
         <v>1668842000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1711808000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1712203000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1637208000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1606166000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1691240000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1658334000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1630213000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1577984000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1484810000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1447532000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1346092000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1240237000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1162974000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1024868000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>965278000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1026986000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>973688000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>859331000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>915686000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>808123000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>814396000.0</v>
       </c>
-      <c r="X58"/>
       <c r="Y58"/>
-      <c r="Z58">
+      <c r="Z58"/>
+      <c r="AA58">
         <v>-142113000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>815164000.0</v>
       </c>
-      <c r="AB58"/>
       <c r="AC58"/>
       <c r="AD58"/>
-      <c r="AE58">
+      <c r="AE58"/>
+      <c r="AF58">
         <v>784534000.0</v>
       </c>
-      <c r="AF58"/>
-      <c r="AG58">
+      <c r="AG58"/>
+      <c r="AH58">
         <v>738320000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>710290000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>698626000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>653550000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>646190000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>631700000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>625280000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>579490000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>553800000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>545400000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>488558000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>452629000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>433822000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>434599000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>411615000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>398495000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>372128000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>360624000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>354057000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>328487000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>324555000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>324568000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>340375000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>341625000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>346370000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>399349000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>382224000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>356770000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>336694000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>346047000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>357869000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>392218000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>409137000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>409344000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>419828000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>400118000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>406717000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>347210000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>313726000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>296901000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>271296000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>274343000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>235066000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>209308000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>198430000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>192633000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>191666000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>193592000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>268291000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>195892000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>195701000.0</v>
       </c>
-      <c r="CF58"/>
       <c r="CG58"/>
       <c r="CH58"/>
-      <c r="CI58">
+      <c r="CI58"/>
+      <c r="CJ58">
         <v>196154000.0</v>
       </c>
-      <c r="CJ58"/>
       <c r="CK58"/>
       <c r="CL58"/>
+      <c r="CM58"/>
     </row>
-    <row r="59" spans="1:90">
+    <row r="59" spans="1:91">
       <c r="A59" t="s">
         <v>83</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -14687,470 +14788,475 @@
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
+      <c r="CM59"/>
     </row>
-    <row r="60" spans="1:90">
+    <row r="60" spans="1:91">
       <c r="A60" t="s">
         <v>84</v>
       </c>
       <c r="B60">
+        <v>362568000.0</v>
+      </c>
+      <c r="C60">
         <v>356285000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>351700000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>344043000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>336676000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>327210000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>318341000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>309623000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>299975000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>288924000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>279325000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>272413000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>269560000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>262503000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>261989000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>260037000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>256312000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>254373000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>251382000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>248699000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>160847000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>157026000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>153825000.0</v>
       </c>
-      <c r="X60"/>
       <c r="Y60"/>
-      <c r="Z60">
-[...1 lines deleted...]
-      </c>
+      <c r="Z60"/>
       <c r="AA60">
         <v>142113000.0</v>
       </c>
-      <c r="AB60"/>
+      <c r="AB60">
+        <v>142113000.0</v>
+      </c>
       <c r="AC60"/>
       <c r="AD60"/>
-      <c r="AE60">
+      <c r="AE60"/>
+      <c r="AF60">
         <v>129618000.0</v>
       </c>
-      <c r="AF60"/>
-      <c r="AG60">
+      <c r="AG60"/>
+      <c r="AH60">
         <v>123520000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>120260000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>116897000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>115080000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>112810000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>110900000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>109452000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>108020000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>107100000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>106000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>105047000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>104320000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>103491000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>102918000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>103810000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>103567000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>103276000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>103463000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>104168000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>104632000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>104309000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>103990000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>103849000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>106049000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>107077000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>107170000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>107065000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>106840000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>107499000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>108637000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>108139000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>107732000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>107838000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>107844000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>107448000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>109695000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>110657000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>110899000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>110502000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>110054000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>109618000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>109264000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>108829000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>108365000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>107914000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>97210000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>96751000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>96518000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>43927000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>43557000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>43120000.0</v>
       </c>
-      <c r="CF60"/>
       <c r="CG60"/>
       <c r="CH60"/>
-      <c r="CI60">
+      <c r="CI60"/>
+      <c r="CJ60">
         <v>41146000.0</v>
       </c>
-      <c r="CJ60"/>
       <c r="CK60"/>
       <c r="CL60"/>
+      <c r="CM60"/>
     </row>
-    <row r="61" spans="1:90">
+    <row r="61" spans="1:91">
       <c r="A61" t="s">
         <v>85</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
-      <c r="AI61">
+      <c r="AI61"/>
+      <c r="AJ61">
         <v>-9105000.0</v>
       </c>
-      <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
-      <c r="AM61">
+      <c r="AM61"/>
+      <c r="AN61">
         <v>-9148000.0</v>
       </c>
-      <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
-      <c r="AQ61">
+      <c r="AQ61"/>
+      <c r="AR61">
         <v>-9349000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6721000.0</v>
       </c>
       <c r="AS61">
         <v>-6721000.0</v>
       </c>
       <c r="AT61">
+        <v>-6721000.0</v>
+      </c>
+      <c r="AU61">
         <v>-6645000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-5999000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5681000.0</v>
       </c>
       <c r="AW61">
         <v>-5681000.0</v>
       </c>
       <c r="AX61">
+        <v>-5681000.0</v>
+      </c>
+      <c r="AY61">
         <v>-5124000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-4291000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3712000.0</v>
       </c>
       <c r="BA61">
         <v>-3712000.0</v>
       </c>
       <c r="BB61">
         <v>-3712000.0</v>
       </c>
       <c r="BC61">
         <v>-3712000.0</v>
       </c>
       <c r="BD61">
         <v>-3712000.0</v>
       </c>
       <c r="BE61">
         <v>-3712000.0</v>
       </c>
       <c r="BF61">
         <v>-3712000.0</v>
       </c>
       <c r="BG61">
         <v>-3712000.0</v>
       </c>
       <c r="BH61">
+        <v>-3712000.0</v>
+      </c>
+      <c r="BI61">
         <v>-3713000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-2683000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-4748000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-4552000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BM61">
         <v>-4468000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BN61">
         <v>-4018000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BO61">
         <v>-4083000.0</v>
       </c>
-      <c r="BO61">
+      <c r="BP61">
         <v>-4147000.0</v>
       </c>
-      <c r="BP61">
+      <c r="BQ61">
         <v>-4212000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BR61">
         <v>-4277000.0</v>
       </c>
-      <c r="BR61">
+      <c r="BS61">
         <v>-4342000.0</v>
       </c>
-      <c r="BS61">
+      <c r="BT61">
         <v>-4407000.0</v>
       </c>
-      <c r="BT61">
+      <c r="BU61">
         <v>-4471000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BV61">
         <v>-4536000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BW61">
         <v>-4601000.0</v>
       </c>
-      <c r="BW61">
+      <c r="BX61">
         <v>-4665000.0</v>
       </c>
-      <c r="BX61">
+      <c r="BY61">
         <v>-4730000.0</v>
       </c>
-      <c r="BY61">
+      <c r="BZ61">
         <v>-4795000.0</v>
       </c>
-      <c r="BZ61">
+      <c r="CA61">
         <v>-4860000.0</v>
       </c>
-      <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
+      <c r="CM61"/>
     </row>
-    <row r="62" spans="1:90">
+    <row r="62" spans="1:91">
       <c r="A62" t="s">
         <v>86</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -15199,50 +15305,51 @@
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
+      <c r="CM62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -15339,51 +15446,51 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B2">
         <v>53285000.0</v>
       </c>
       <c r="C2">
         <v>57961000.0</v>
       </c>
       <c r="D2">
         <v>36269000.0</v>
       </c>
       <c r="E2">
         <v>8566000.0</v>
       </c>
       <c r="F2">
         <v>8711000.0</v>
       </c>
       <c r="G2">
         <v>10791000.0</v>
       </c>
       <c r="H2">
         <v>15761000.0</v>
       </c>
       <c r="I2">
         <v>10592000.0</v>
       </c>
@@ -15417,51 +15524,51 @@
       <c r="S2">
         <v>8961000.0</v>
       </c>
       <c r="T2">
         <v>6256000.0</v>
       </c>
       <c r="U2">
         <v>4493000.0</v>
       </c>
       <c r="V2">
         <v>3110000.0</v>
       </c>
       <c r="W2">
         <v>2494000.0</v>
       </c>
       <c r="X2"/>
       <c r="Y2">
         <v>4530000.0</v>
       </c>
       <c r="Z2">
         <v>7477000.0</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B3">
         <v>1174000.0</v>
       </c>
       <c r="C3">
         <v>1186000.0</v>
       </c>
       <c r="D3">
         <v>1219000.0</v>
       </c>
       <c r="E3">
         <v>1246000.0</v>
       </c>
       <c r="F3">
         <v>1117000.0</v>
       </c>
       <c r="G3">
         <v>1067000.0</v>
       </c>
       <c r="H3">
         <v>916000.0</v>
       </c>
       <c r="I3">
         <v>818000.0</v>
       </c>
@@ -15491,81 +15598,81 @@
       </c>
       <c r="R3">
         <v>762000.0</v>
       </c>
       <c r="S3">
         <v>650000.0</v>
       </c>
       <c r="T3">
         <v>589000.0</v>
       </c>
       <c r="U3">
         <v>112000.0</v>
       </c>
       <c r="V3">
         <v>664000.0</v>
       </c>
       <c r="W3">
         <v>658000.0</v>
       </c>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B5">
         <v>62254000.0</v>
       </c>
       <c r="C5">
         <v>65773000.0</v>
       </c>
       <c r="D5">
         <v>64741000.0</v>
       </c>
       <c r="E5">
         <v>34429000.0</v>
       </c>
       <c r="F5">
         <v>15574000.0</v>
       </c>
       <c r="G5">
         <v>15611000.0</v>
       </c>
       <c r="H5">
         <v>16930000.0</v>
       </c>
       <c r="I5">
         <v>16812000.0</v>
       </c>
@@ -15601,51 +15708,51 @@
       </c>
       <c r="T5">
         <v>21287000.0</v>
       </c>
       <c r="U5">
         <v>2604000.0</v>
       </c>
       <c r="V5">
         <v>3561000.0</v>
       </c>
       <c r="W5">
         <v>2736000.0</v>
       </c>
       <c r="X5">
         <v>2392000.0</v>
       </c>
       <c r="Y5">
         <v>10260000.0</v>
       </c>
       <c r="Z5">
         <v>11448000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B6">
         <v>63428000.0</v>
       </c>
       <c r="C6">
         <v>66959000.0</v>
       </c>
       <c r="D6">
         <v>65960000.0</v>
       </c>
       <c r="E6">
         <v>35675000.0</v>
       </c>
       <c r="F6">
         <v>16691000.0</v>
       </c>
       <c r="G6">
         <v>16678000.0</v>
       </c>
       <c r="H6">
         <v>17846000.0</v>
       </c>
       <c r="I6">
         <v>17630000.0</v>
       </c>
@@ -15681,111 +15788,111 @@
       </c>
       <c r="T6">
         <v>21876000.0</v>
       </c>
       <c r="U6">
         <v>2716000.0</v>
       </c>
       <c r="V6">
         <v>4225000.0</v>
       </c>
       <c r="W6">
         <v>3394000.0</v>
       </c>
       <c r="X6">
         <v>2392000.0</v>
       </c>
       <c r="Y6">
         <v>10260000.0</v>
       </c>
       <c r="Z6">
         <v>11448000.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B9">
         <v>104082000.0</v>
       </c>
       <c r="C9">
         <v>101884000.0</v>
       </c>
       <c r="D9">
         <v>97435000.0</v>
       </c>
       <c r="E9">
         <v>65021000.0</v>
       </c>
       <c r="F9">
         <v>42040000.0</v>
       </c>
       <c r="G9">
         <v>40760000.0</v>
       </c>
       <c r="H9">
         <v>41942000.0</v>
       </c>
       <c r="I9">
         <v>39939000.0</v>
       </c>
@@ -15819,51 +15926,51 @@
       <c r="S9">
         <v>14780000.0</v>
       </c>
       <c r="T9">
         <v>31113000.0</v>
       </c>
       <c r="U9">
         <v>11474000.0</v>
       </c>
       <c r="V9">
         <v>11076000.0</v>
       </c>
       <c r="W9">
         <v>10814000.0</v>
       </c>
       <c r="X9"/>
       <c r="Y9">
         <v>12304000.0</v>
       </c>
       <c r="Z9">
         <v>10649000.0</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B10">
         <v>62259000.0</v>
       </c>
       <c r="C10">
         <v>65773000.0</v>
       </c>
       <c r="D10">
         <v>64741000.0</v>
       </c>
       <c r="E10">
         <v>34429000.0</v>
       </c>
       <c r="F10">
         <v>15574000.0</v>
       </c>
       <c r="G10">
         <v>15611000.0</v>
       </c>
       <c r="H10">
         <v>16930000.0</v>
       </c>
       <c r="I10">
         <v>16812000.0</v>
       </c>
@@ -15897,51 +16004,51 @@
       <c r="S10">
         <v>3280000.0</v>
       </c>
       <c r="T10">
         <v>21287000.0</v>
       </c>
       <c r="U10">
         <v>2604000.0</v>
       </c>
       <c r="V10">
         <v>3561000.0</v>
       </c>
       <c r="W10">
         <v>2736000.0</v>
       </c>
       <c r="X10"/>
       <c r="Y10">
         <v>6024000.0</v>
       </c>
       <c r="Z10">
         <v>4162000.0</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B11">
         <v>17846000.0</v>
       </c>
       <c r="C11">
         <v>18699000.0</v>
       </c>
       <c r="D11">
         <v>18465000.0</v>
       </c>
       <c r="E11">
         <v>9586000.0</v>
       </c>
       <c r="F11">
         <v>3669000.0</v>
       </c>
       <c r="G11">
         <v>3282000.0</v>
       </c>
       <c r="H11">
         <v>3977000.0</v>
       </c>
       <c r="I11">
         <v>3785000.0</v>
       </c>
@@ -15977,51 +16084,51 @@
       </c>
       <c r="T11">
         <v>9150000.0</v>
       </c>
       <c r="U11">
         <v>1046000.0</v>
       </c>
       <c r="V11">
         <v>1571000.0</v>
       </c>
       <c r="W11">
         <v>1173000.0</v>
       </c>
       <c r="X11">
         <v>-2392000.0</v>
       </c>
       <c r="Y11">
         <v>2723000.0</v>
       </c>
       <c r="Z11">
         <v>2150000.0</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B12">
         <v>53382000.0</v>
       </c>
       <c r="C12">
         <v>57221000.0</v>
       </c>
       <c r="D12">
         <v>35297000.0</v>
       </c>
       <c r="E12">
         <v>8127000.0</v>
       </c>
       <c r="F12">
         <v>5101000.0</v>
       </c>
       <c r="G12">
         <v>9977000.0</v>
       </c>
       <c r="H12">
         <v>15034000.0</v>
       </c>
       <c r="I12">
         <v>9478000.0</v>
       </c>
@@ -16057,123 +16164,123 @@
       </c>
       <c r="T12">
         <v>5918000.0</v>
       </c>
       <c r="U12">
         <v>4493000.0</v>
       </c>
       <c r="V12">
         <v>3110000.0</v>
       </c>
       <c r="W12">
         <v>2494000.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>4236000.0</v>
       </c>
       <c r="Z12">
         <v>7286000.0</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B13">
         <v>154118000.0</v>
       </c>
       <c r="C13">
         <v>160013000.0</v>
       </c>
       <c r="D13">
         <v>119868000.0</v>
       </c>
       <c r="E13">
         <v>72002000.0</v>
       </c>
       <c r="F13">
         <v>48404000.0</v>
       </c>
       <c r="G13">
         <v>48977000.0</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B15">
         <v>44413000.0</v>
       </c>
       <c r="C15">
         <v>47074000.0</v>
       </c>
       <c r="D15">
         <v>46276000.0</v>
       </c>
       <c r="E15">
         <v>24843000.0</v>
       </c>
       <c r="F15">
         <v>11905000.0</v>
       </c>
       <c r="G15">
         <v>12329000.0</v>
       </c>
       <c r="H15">
         <v>12953000.0</v>
       </c>
       <c r="I15">
         <v>13027000.0</v>
       </c>
@@ -16209,51 +16316,51 @@
       </c>
       <c r="T15">
         <v>12137000.0</v>
       </c>
       <c r="U15">
         <v>1558000.0</v>
       </c>
       <c r="V15">
         <v>1990000.0</v>
       </c>
       <c r="W15">
         <v>1563000.0</v>
       </c>
       <c r="X15">
         <v>2392000.0</v>
       </c>
       <c r="Y15">
         <v>3301000.0</v>
       </c>
       <c r="Z15">
         <v>2012000.0</v>
       </c>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>24843000.0</v>
       </c>
       <c r="F16">
         <v>11905000.0</v>
       </c>
       <c r="G16">
         <v>12329000.0</v>
       </c>
       <c r="H16">
         <v>12953000.0</v>
       </c>
       <c r="I16">
         <v>13027000.0</v>
       </c>
       <c r="J16">
         <v>8050000.0</v>
       </c>
       <c r="K16">
         <v>5027000.0</v>
       </c>
@@ -16275,51 +16382,51 @@
       <c r="Q16">
         <v>1868000.0</v>
       </c>
       <c r="R16"/>
       <c r="S16">
         <v>2102000.0</v>
       </c>
       <c r="T16">
         <v>12137000.0</v>
       </c>
       <c r="U16">
         <v>1558000.0</v>
       </c>
       <c r="V16">
         <v>1990000.0</v>
       </c>
       <c r="W16">
         <v>1563000.0</v>
       </c>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B17">
         <v>44413000.0</v>
       </c>
       <c r="C17">
         <v>47074000.0</v>
       </c>
       <c r="D17">
         <v>42438000.0</v>
       </c>
       <c r="E17">
         <v>24843000.0</v>
       </c>
       <c r="F17">
         <v>11905000.0</v>
       </c>
       <c r="G17">
         <v>12329000.0</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>13027000.0</v>
       </c>
       <c r="J17">
         <v>8050000.0</v>
@@ -16333,157 +16440,157 @@
       <c r="M17">
         <v>1697000.0</v>
       </c>
       <c r="N17">
         <v>1137000.0</v>
       </c>
       <c r="O17">
         <v>-2514000.0</v>
       </c>
       <c r="P17">
         <v>2355000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B18">
         <v>100735000.0</v>
       </c>
       <c r="C18">
         <v>102792000.0</v>
       </c>
       <c r="D18">
         <v>92932000.0</v>
       </c>
       <c r="E18">
         <v>63875000.0</v>
       </c>
       <c r="F18">
         <v>43303000.0</v>
       </c>
       <c r="G18">
         <v>39000000.0</v>
       </c>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20">
         <v>334000.0</v>
       </c>
       <c r="O20">
         <v>227000.0</v>
       </c>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B21">
         <v>62259000.0</v>
       </c>
       <c r="C21">
         <v>65773000.0</v>
       </c>
       <c r="D21">
         <v>64741000.0</v>
       </c>
       <c r="E21">
         <v>34429000.0</v>
       </c>
       <c r="F21">
         <v>15574000.0</v>
       </c>
       <c r="G21">
         <v>15611000.0</v>
       </c>
       <c r="H21">
         <v>17085000.0</v>
       </c>
       <c r="I21">
         <v>16812000.0</v>
       </c>
@@ -16519,81 +16626,81 @@
       </c>
       <c r="T21">
         <v>21287000.0</v>
       </c>
       <c r="U21">
         <v>2604000.0</v>
       </c>
       <c r="V21">
         <v>3580000.0</v>
       </c>
       <c r="W21">
         <v>2736000.0</v>
       </c>
       <c r="X21">
         <v>2392000.0</v>
       </c>
       <c r="Y21">
         <v>10260000.0</v>
       </c>
       <c r="Z21">
         <v>11448000.0</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B23">
         <v>95108000.0</v>
       </c>
       <c r="C23">
         <v>94072000.0</v>
       </c>
       <c r="D23">
         <v>68963000.0</v>
       </c>
       <c r="E23">
         <v>39158000.0</v>
       </c>
       <c r="F23">
         <v>35177000.0</v>
       </c>
       <c r="G23">
         <v>35940000.0</v>
       </c>
       <c r="H23">
         <v>40773000.0</v>
       </c>
       <c r="I23">
         <v>33719000.0</v>
       </c>
@@ -16629,153 +16736,153 @@
       </c>
       <c r="T23">
         <v>16082000.0</v>
       </c>
       <c r="U23">
         <v>13363000.0</v>
       </c>
       <c r="V23">
         <v>10625000.0</v>
       </c>
       <c r="W23">
         <v>10572000.0</v>
       </c>
       <c r="X23">
         <v>2392000.0</v>
       </c>
       <c r="Y23">
         <v>2044000.0</v>
       </c>
       <c r="Z23">
         <v>799000.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B25">
         <v>1169000.0</v>
       </c>
       <c r="C25">
         <v>1186000.0</v>
       </c>
       <c r="D25">
         <v>1274000.0</v>
       </c>
       <c r="E25">
         <v>1246000.0</v>
       </c>
       <c r="F25">
         <v>1117000.0</v>
       </c>
       <c r="G25">
         <v>1067000.0</v>
       </c>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B27">
         <v>426000.0</v>
       </c>
       <c r="C27">
         <v>418000.0</v>
       </c>
       <c r="D27">
         <v>521000.0</v>
       </c>
       <c r="E27">
         <v>299000.0</v>
       </c>
       <c r="F27">
         <v>139000.0</v>
       </c>
       <c r="G27">
         <v>168000.0</v>
       </c>
       <c r="H27">
         <v>385000.0</v>
       </c>
       <c r="I27">
         <v>126000.0</v>
       </c>
@@ -16805,51 +16912,51 @@
       </c>
       <c r="R27">
         <v>348000.0</v>
       </c>
       <c r="S27">
         <v>225000.0</v>
       </c>
       <c r="T27">
         <v>84000.0</v>
       </c>
       <c r="U27">
         <v>135000.0</v>
       </c>
       <c r="V27">
         <v>82000.0</v>
       </c>
       <c r="W27">
         <v>85000.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B28">
         <v>28088000.0</v>
       </c>
       <c r="C28">
         <v>22865000.0</v>
       </c>
       <c r="D28">
         <v>20408000.0</v>
       </c>
       <c r="E28">
         <v>16948000.0</v>
       </c>
       <c r="F28">
         <v>17762000.0</v>
       </c>
       <c r="G28">
         <v>16435000.0</v>
       </c>
       <c r="H28">
         <v>15001000.0</v>
       </c>
       <c r="I28">
         <v>14284000.0</v>
       </c>
@@ -16879,93 +16986,93 @@
       </c>
       <c r="R28">
         <v>8133000.0</v>
       </c>
       <c r="S28">
         <v>6731000.0</v>
       </c>
       <c r="T28">
         <v>5189000.0</v>
       </c>
       <c r="U28">
         <v>4604000.0</v>
       </c>
       <c r="V28">
         <v>4136000.0</v>
       </c>
       <c r="W28">
         <v>4201000.0</v>
       </c>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B29">
         <v>17846000.0</v>
       </c>
       <c r="C29">
         <v>18699000.0</v>
       </c>
       <c r="D29">
         <v>17798000.0</v>
       </c>
       <c r="E29">
         <v>9586000.0</v>
       </c>
       <c r="F29">
         <v>3669000.0</v>
       </c>
       <c r="G29">
         <v>3282000.0</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B30">
         <v>41823000.0</v>
       </c>
       <c r="C30">
         <v>36111000.0</v>
       </c>
       <c r="D30">
         <v>32694000.0</v>
       </c>
       <c r="E30">
         <v>30592000.0</v>
       </c>
       <c r="F30">
         <v>26466000.0</v>
       </c>
       <c r="G30">
         <v>25149000.0</v>
       </c>
       <c r="H30">
         <v>25012000.0</v>
       </c>
       <c r="I30">
         <v>23127000.0</v>
       </c>
@@ -17001,51 +17108,51 @@
       </c>
       <c r="T30">
         <v>9826000.0</v>
       </c>
       <c r="U30">
         <v>8870000.0</v>
       </c>
       <c r="V30">
         <v>7515000.0</v>
       </c>
       <c r="W30">
         <v>8078000.0</v>
       </c>
       <c r="X30">
         <v>2392000.0</v>
       </c>
       <c r="Y30">
         <v>-2044000.0</v>
       </c>
       <c r="Z30">
         <v>799000.0</v>
       </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B31"/>
       <c r="C31">
         <v>-11380000.0</v>
       </c>
       <c r="D31">
         <v>-156000.0</v>
       </c>
       <c r="E31">
         <v>-9421000.0</v>
       </c>
       <c r="F31">
         <v>-6578000.0</v>
       </c>
       <c r="G31">
         <v>-6491000.0</v>
       </c>
       <c r="H31">
         <v>-6594000.0</v>
       </c>
       <c r="I31">
         <v>-6190000.0</v>
       </c>
       <c r="J31">
         <v>-4269000.0</v>
@@ -17077,51 +17184,51 @@
       <c r="S31">
         <v>-8550000.0</v>
       </c>
       <c r="T31">
         <v>-589000.0</v>
       </c>
       <c r="U31">
         <v>-5000.0</v>
       </c>
       <c r="V31">
         <v>-19000.0</v>
       </c>
       <c r="W31">
         <v>-136000.0</v>
       </c>
       <c r="X31"/>
       <c r="Y31">
         <v>-4236000.0</v>
       </c>
       <c r="Z31">
         <v>-7286000.0</v>
       </c>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B32">
         <v>157367000.0</v>
       </c>
       <c r="C32">
         <v>159845000.0</v>
       </c>
       <c r="D32">
         <v>133704000.0</v>
       </c>
       <c r="E32">
         <v>73587000.0</v>
       </c>
       <c r="F32">
         <v>50751000.0</v>
       </c>
       <c r="G32">
         <v>51551000.0</v>
       </c>
       <c r="H32">
         <v>57703000.0</v>
       </c>
       <c r="I32">
         <v>50531000.0</v>
       </c>
@@ -17174,826 +17281,837 @@
       <c r="Z32">
         <v>10649000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CL32"/>
+  <dimension ref="A1:CM32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:90">
+    <row r="1" spans="1:91">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>87</v>
       </c>
       <c r="C1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="E1" t="s">
         <v>89</v>
       </c>
       <c r="F1" t="s">
         <v>90</v>
       </c>
       <c r="G1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="I1" t="s">
         <v>92</v>
       </c>
       <c r="J1" t="s">
         <v>93</v>
       </c>
       <c r="K1" t="s">
+        <v>94</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="M1" t="s">
         <v>95</v>
       </c>
       <c r="N1" t="s">
         <v>96</v>
       </c>
       <c r="O1" t="s">
+        <v>97</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="Q1" t="s">
         <v>98</v>
       </c>
       <c r="R1" t="s">
         <v>99</v>
       </c>
       <c r="S1" t="s">
+        <v>100</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="U1" t="s">
         <v>101</v>
       </c>
       <c r="V1" t="s">
         <v>102</v>
       </c>
       <c r="W1" t="s">
+        <v>103</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Y1" t="s">
         <v>104</v>
       </c>
       <c r="Z1" t="s">
         <v>105</v>
       </c>
       <c r="AA1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AC1" t="s">
         <v>107</v>
       </c>
       <c r="AD1" t="s">
         <v>108</v>
       </c>
       <c r="AE1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AG1" t="s">
         <v>110</v>
       </c>
       <c r="AH1" t="s">
         <v>111</v>
       </c>
       <c r="AI1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AK1" t="s">
         <v>113</v>
       </c>
       <c r="AL1" t="s">
         <v>114</v>
       </c>
       <c r="AM1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AO1" t="s">
         <v>116</v>
       </c>
       <c r="AP1" t="s">
         <v>117</v>
       </c>
       <c r="AQ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AS1" t="s">
         <v>119</v>
       </c>
       <c r="AT1" t="s">
         <v>120</v>
       </c>
       <c r="AU1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AW1" t="s">
         <v>122</v>
       </c>
       <c r="AX1" t="s">
         <v>123</v>
       </c>
       <c r="AY1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BA1" t="s">
         <v>125</v>
       </c>
       <c r="BB1" t="s">
         <v>126</v>
       </c>
       <c r="BC1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BE1" t="s">
         <v>128</v>
       </c>
       <c r="BF1" t="s">
         <v>129</v>
       </c>
       <c r="BG1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BI1" t="s">
         <v>131</v>
       </c>
       <c r="BJ1" t="s">
         <v>132</v>
       </c>
       <c r="BK1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BM1" t="s">
         <v>134</v>
       </c>
       <c r="BN1" t="s">
         <v>135</v>
       </c>
       <c r="BO1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BQ1" t="s">
         <v>137</v>
       </c>
       <c r="BR1" t="s">
         <v>138</v>
       </c>
       <c r="BS1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BU1" t="s">
         <v>140</v>
       </c>
       <c r="BV1" t="s">
         <v>141</v>
       </c>
       <c r="BW1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BY1" t="s">
         <v>143</v>
       </c>
       <c r="BZ1" t="s">
         <v>144</v>
       </c>
       <c r="CA1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CC1" t="s">
         <v>146</v>
       </c>
       <c r="CD1" t="s">
         <v>147</v>
       </c>
       <c r="CE1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CG1" t="s">
         <v>149</v>
       </c>
       <c r="CH1" t="s">
         <v>150</v>
       </c>
       <c r="CI1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CK1" t="s">
         <v>152</v>
       </c>
       <c r="CL1" t="s">
         <v>153</v>
       </c>
+      <c r="CM1" t="s">
+        <v>154</v>
+      </c>
     </row>
-    <row r="2" spans="1:90">
+    <row r="2" spans="1:91">
       <c r="A2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B2">
+        <v>12270000.0</v>
+      </c>
+      <c r="C2">
         <v>11835000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>12801000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>13340000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>12965000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>14180000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>16200000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>15002000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>13789000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>12970000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>12125000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>10164000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>8306000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>5674000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3998000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1924000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1296000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1348000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1156000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>4775000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1298000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1482000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1801000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2423000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3325000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3242000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>9306000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>10070000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>10260000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>10010000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>17952000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2080000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>9370000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>8940000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>8501000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>7950000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>7560000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>6800000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>6605000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1010000.0</v>
       </c>
-      <c r="AO2"/>
       <c r="AP2"/>
-      <c r="AQ2">
+      <c r="AQ2"/>
+      <c r="AR2">
         <v>1112000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>776000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>989000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1611000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>922000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>866000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>628000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>819000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>793000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>604000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>352000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>889000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>4487000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>2685000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1039000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1175000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1267000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1681000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1656000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1688000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>4394000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>2102000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>3085000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>2341000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>7187000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>4890000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>2965000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>2364000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>2386000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>2356000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>2166000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>2053000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1798000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1504000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1670000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1284000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1293000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1225000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1072000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>903000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>848000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>798000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>754000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>710000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>674000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>616000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>607000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>597000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:90">
+    <row r="3" spans="1:91">
       <c r="A3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B3"/>
-      <c r="C3"/>
+      <c r="C3">
+        <v>297000.0</v>
+      </c>
       <c r="D3">
+        <v>296000.0</v>
+      </c>
+      <c r="E3">
         <v>276000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>299000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>298000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>302000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>286000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>300000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>298000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>299000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>286000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>318000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>316000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>354000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>293000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>301000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>299000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>280000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>269000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>274000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>294000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>331000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>250000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>237000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>249000.0</v>
       </c>
-      <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
-      <c r="AQ3">
+      <c r="AQ3"/>
+      <c r="AR3">
         <v>198000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>173000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>176000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>174000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>177000.0</v>
       </c>
       <c r="AV3">
         <v>177000.0</v>
       </c>
       <c r="AW3">
+        <v>177000.0</v>
+      </c>
+      <c r="AX3">
         <v>201000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>200000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>199000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>198000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>204000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>216000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>224000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>167000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>172000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>178000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>152000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>174000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>198000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>188000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>202000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>192000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>220000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>219000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>205000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>188000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>183000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>175000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>2201000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>628000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>-342000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>189000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>135000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>160000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>396000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>-102000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>-304000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>50000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>172000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>194000.0</v>
       </c>
-      <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
+      <c r="CM3"/>
     </row>
-    <row r="4" spans="1:90">
+    <row r="4" spans="1:91">
       <c r="A4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -18040,530 +18158,539 @@
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
+      <c r="CM4"/>
     </row>
-    <row r="5" spans="1:90">
+    <row r="5" spans="1:91">
       <c r="A5" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B5"/>
-      <c r="C5"/>
+      <c r="C5">
+        <v>14051000.0</v>
+      </c>
       <c r="D5">
+        <v>15589000.0</v>
+      </c>
+      <c r="E5">
         <v>16602000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>15424000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>14643000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>14499000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>17569000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>17683000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>16023000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>17153000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>16279000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>15547000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>15761000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>12648000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>9946000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>7070000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>4763000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>5506000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>995000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>4847000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>4227000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>4042000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>4088000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>3230000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>4251000.0</v>
       </c>
-      <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
-      <c r="AQ5">
+      <c r="AQ5"/>
+      <c r="AR5">
         <v>1347000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>1440000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>987000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-238000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>1002000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>544000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>666000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>272000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>266000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>525000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>520000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>226000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-3618000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-1847000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>332000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>318000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>445000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>678000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>1086000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>1344000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>1112000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>810000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>81000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>769000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-4349000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-1610000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-316000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>847000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>804000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>875000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>716000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>885000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>930000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>891000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>18858000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>608000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>414000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>711000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>621000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>720000.0</v>
       </c>
-      <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
+      <c r="CM5"/>
     </row>
-    <row r="6" spans="1:90">
+    <row r="6" spans="1:91">
       <c r="A6" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B6">
-        <v>14051000.0</v>
+        <v>13813000.0</v>
       </c>
       <c r="C6">
-        <v>15589000.0</v>
+        <v>14348000.0</v>
       </c>
       <c r="D6">
+        <v>15885000.0</v>
+      </c>
+      <c r="E6">
         <v>16878000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>15723000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>14941000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>14801000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>17855000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>17983000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>16321000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>17452000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>16565000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>15865000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>16077000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>13002000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>10239000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>7371000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>5062000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>5786000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1264000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>5121000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>4521000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>4373000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>4338000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>3467000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>4500000.0</v>
       </c>
-      <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-      <c r="AG6">
+      <c r="AG6"/>
+      <c r="AH6">
         <v>9370000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>8940000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>8501000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>7950000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>7560000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>6800000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>6605000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>1010000.0</v>
       </c>
-      <c r="AO6"/>
       <c r="AP6"/>
-      <c r="AQ6">
+      <c r="AQ6"/>
+      <c r="AR6">
         <v>1545000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>1613000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>1163000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-64000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>1179000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>721000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>867000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>472000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>465000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>723000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>724000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>442000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-3394000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-1680000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>504000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>496000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>597000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>852000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>1284000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>1532000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>1314000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>1002000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>301000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>988000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-4144000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-1422000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-133000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>1022000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>804000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>1503000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>374000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>1074000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>1065000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>1051000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>19254000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>506000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>110000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>761000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>793000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>914000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>497000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>498000.0</v>
       </c>
       <c r="CG6">
         <v>498000.0</v>
       </c>
       <c r="CH6">
         <v>498000.0</v>
       </c>
       <c r="CI6">
-        <v>391000.0</v>
+        <v>498000.0</v>
       </c>
       <c r="CJ6">
         <v>391000.0</v>
       </c>
       <c r="CK6">
         <v>391000.0</v>
       </c>
       <c r="CL6">
         <v>391000.0</v>
       </c>
+      <c r="CM6">
+        <v>391000.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:90">
+    <row r="7" spans="1:91">
       <c r="A7" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -18610,54 +18737,55 @@
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
+      <c r="CM7"/>
     </row>
-    <row r="8" spans="1:90">
+    <row r="8" spans="1:91">
       <c r="A8" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -18704,1104 +18832,1117 @@
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
+      <c r="CM8"/>
     </row>
-    <row r="9" spans="1:90">
+    <row r="9" spans="1:91">
       <c r="A9" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B9">
+        <v>24432000.0</v>
+      </c>
+      <c r="C9">
         <v>24930000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>26450000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>26160000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>25164000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>25262000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>23750000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>26707000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>26465000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>25705000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>26405000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>24447000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>23885000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>23952000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>21287000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>17717000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>14032000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>11983000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>12261000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>7849000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>11149000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>10781000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>10804000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>10105000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>9531000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>10319000.0</v>
       </c>
-      <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
-      <c r="AQ9">
+      <c r="AQ9"/>
+      <c r="AR9">
         <v>5313000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>5492000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>4784000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>4045000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>5030000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>4429000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>4727000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>4416000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>4363000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>4247000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>4877000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>4417000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>1197000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>2957000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>4678000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>4408000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>4514000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>4409000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>4306000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>4524000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>4750000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>4179000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>3369000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>4064000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-654000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>1701000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>3544000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>3878000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>3949000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>3637000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>3537000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>3657000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>3396000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>3253000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>21597000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>2867000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>2923000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>3065000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>2731000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>2755000.0</v>
       </c>
-      <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
+      <c r="CM9"/>
     </row>
-    <row r="10" spans="1:90">
+    <row r="10" spans="1:91">
       <c r="A10" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B10">
+        <v>13813000.0</v>
+      </c>
+      <c r="C10">
         <v>14051000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>15589000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>16602000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>15424000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>14643000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>14499000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>17569000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>17681000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>16024000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>17153000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>16279000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>15547000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>15761000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>12648000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>9946000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>7071000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>4763000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>5506000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>995000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>4847000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>4227000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>4042000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>4088000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>3230000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>4251000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>3980000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>4230000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>4510000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>4210000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>6222000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1600000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>4410000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>4580000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>4357000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>3910000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>3790000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>2470000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>2695000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1610000.0</v>
       </c>
-      <c r="AO10"/>
       <c r="AP10"/>
-      <c r="AQ10">
+      <c r="AQ10"/>
+      <c r="AR10">
         <v>1347000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1440000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>987000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-238000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1002000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>544000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>666000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>272000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>266000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>525000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>520000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>226000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-3618000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-1847000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>332000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>318000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>445000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>678000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1086000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>1344000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>1112000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>810000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>81000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>769000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-4349000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-1610000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-316000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>847000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>804000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>875000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>716000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>885000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>930000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>891000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>18858000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>608000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>414000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>711000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>621000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>720000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>797000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>1049000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>882000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>833000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>2736000.0</v>
       </c>
-      <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
+      <c r="CM10"/>
     </row>
-    <row r="11" spans="1:90">
+    <row r="11" spans="1:91">
       <c r="A11" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B11">
+        <v>4018000.0</v>
+      </c>
+      <c r="C11">
         <v>4099000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>4778000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>4737000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>4254000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>4076000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>4283000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4883000.0</v>
       </c>
       <c r="I11">
         <v>4883000.0</v>
       </c>
       <c r="J11">
+        <v>4883000.0</v>
+      </c>
+      <c r="K11">
         <v>4650000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>5052000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>4436000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>4460000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>4517000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>4385000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2404000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1678000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1118000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1297000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>265000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1126000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>982000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>579000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>956000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>752000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>995000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>907000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>990000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1090000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>990000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1305000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>380000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1030000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1070000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>2419000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>1570000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1520000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>968000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1054000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>600000.0</v>
       </c>
-      <c r="AO11"/>
       <c r="AP11"/>
-      <c r="AQ11">
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>498000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>526000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>252000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-82000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>354000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>166000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>210000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>57000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>98000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>144000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>139000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>19000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-1587000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-847000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>67000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>66000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>116000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>211000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>362000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>509000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>427000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>276000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>-45000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>246000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-2213000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-759000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-181000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>341000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>217000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>333000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>271000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>357000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>360000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>337000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>8235000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>218000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>103000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>299000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>271000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>311000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>-497000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-498000.0</v>
       </c>
       <c r="CG11">
         <v>-498000.0</v>
       </c>
       <c r="CH11">
         <v>-498000.0</v>
       </c>
       <c r="CI11">
-        <v>-391000.0</v>
+        <v>-498000.0</v>
       </c>
       <c r="CJ11">
         <v>-391000.0</v>
       </c>
       <c r="CK11">
         <v>-391000.0</v>
       </c>
       <c r="CL11">
         <v>-391000.0</v>
       </c>
+      <c r="CM11">
+        <v>-391000.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:90">
+    <row r="12" spans="1:91">
       <c r="A12" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B12">
+        <v>11410000.0</v>
+      </c>
+      <c r="C12">
         <v>11835000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>13135000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>13340000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>12965000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>13943000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>15174000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>14897000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>14015000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>13135000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>11920000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>10008000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>7696000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>5673000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3559000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1924000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1296000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1348000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1156000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1182000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1298000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1465000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1749000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2194000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2807000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>3228000.0</v>
       </c>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>1112000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1009000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>989000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>944000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>922000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>858000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>845000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>819000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>793000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>795000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>775000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>829000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>893000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>773000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>922000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1175000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1267000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1288000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1263000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1360000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1805000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>2098000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>2225000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>2307000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>2431000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>2718000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>2629000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>2314000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>2201000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>2209000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>2087000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>2053000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>1798000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>1504000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>1332000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>1284000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>1293000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>1225000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>1072000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>903000.0</v>
       </c>
-      <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
+      <c r="CM12"/>
     </row>
-    <row r="13" spans="1:90">
+    <row r="13" spans="1:91">
       <c r="A13" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>166</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>35969000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>38593000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>39279000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>38039000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>38207000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>40472000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>41183000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>40237000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>38121000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>37126000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>35137000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>31714000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>28511000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>24506000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>19384000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>14838000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>13273000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>12816000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>12092000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>11676000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>11820000.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>11999000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>12315000.0</v>
       </c>
-      <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
@@ -19822,54 +19963,55 @@
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
+      <c r="CM13"/>
     </row>
-    <row r="14" spans="1:90">
+    <row r="14" spans="1:91">
       <c r="A14" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -19916,802 +20058,808 @@
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
+      <c r="CM14"/>
     </row>
-    <row r="15" spans="1:90">
+    <row r="15" spans="1:91">
       <c r="A15" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B15">
+        <v>9795000.0</v>
+      </c>
+      <c r="C15">
         <v>9952000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>10811000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>11865000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>11170000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>10567000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>10216000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>12686000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>12798000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>11374000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>12101000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>11843000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>11087000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>11244000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>8263000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>7542000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>5393000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>3645000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>4209000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>730000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>3721000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>3245000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>3463000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>3132000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>2478000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>3256000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>3073000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>3240000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>3420000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>3220000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>4917000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1220000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>3380000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>3510000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>1938000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>2340000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>2270000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>1502000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>1641000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>1010000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>1300000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>1100000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>849000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>914000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>735000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-156000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>648000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>378000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>456000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>215000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>168000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>381000.0</v>
       </c>
       <c r="BA15">
         <v>381000.0</v>
       </c>
       <c r="BB15">
+        <v>381000.0</v>
+      </c>
+      <c r="BC15">
         <v>207000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-2031000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-1000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>265000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>252000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>329000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>467000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>724000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>835000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>685000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>534000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>126000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>523000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-2136000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-851000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-135000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>506000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>587000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>542000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>445000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>528000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>570000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>554000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>10623000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>390000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>311000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>412000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>350000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>409000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>497000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>498000.0</v>
       </c>
       <c r="CG15">
         <v>498000.0</v>
       </c>
       <c r="CH15">
         <v>498000.0</v>
       </c>
       <c r="CI15">
-        <v>391000.0</v>
+        <v>498000.0</v>
       </c>
       <c r="CJ15">
         <v>391000.0</v>
       </c>
       <c r="CK15">
         <v>391000.0</v>
       </c>
       <c r="CL15">
         <v>391000.0</v>
       </c>
+      <c r="CM15">
+        <v>391000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:90">
+    <row r="16" spans="1:91">
       <c r="A16" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>11244000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>8263000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>7542000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>5393000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>3645000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>4208000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>730000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>3721000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>3245000.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>3132000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2478000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>3256000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-      <c r="AG16">
+      <c r="AG16"/>
+      <c r="AH16">
         <v>3380000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>3510000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1938000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>2340000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>2270000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1502000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1017000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1610000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1300000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1100000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>849000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>914000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>735000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-156000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>648000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>378000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>456000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>215000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>168000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>381000.0</v>
       </c>
       <c r="BA16">
         <v>381000.0</v>
       </c>
       <c r="BB16">
+        <v>381000.0</v>
+      </c>
+      <c r="BC16">
         <v>207000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-2031000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-1000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>265000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>252000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>329000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>467000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>724000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>835000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>685000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>534000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>126000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>523000.0</v>
       </c>
-      <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
-      <c r="BR16">
+      <c r="BR16"/>
+      <c r="BS16">
         <v>506000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>587000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>542000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>445000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>528000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>570000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>554000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>10623000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>390000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>387000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>412000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>350000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>409000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>445000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>587000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>493000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>465000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>269000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>449000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>351000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>494000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:90">
+    <row r="17" spans="1:91">
       <c r="A17" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>170</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
         <v>9952000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>10811000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>11865000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>11170000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>10567000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>10216000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>12686000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>12798000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>11374000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>12101000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>11843000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>11087000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>11244000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>8263000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>7542000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>5393000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>3645000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>4208000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>730000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>3721000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>3245000.0</v>
       </c>
-      <c r="W17"/>
-      <c r="X17">
+      <c r="X17"/>
+      <c r="Y17">
         <v>3132000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>2478000.0</v>
       </c>
-      <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
-      <c r="AQ17">
+      <c r="AQ17"/>
+      <c r="AR17">
         <v>849000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>914000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>735000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-156000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>648000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>378000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>456000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>215000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>168000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>381000.0</v>
       </c>
       <c r="BA17">
         <v>381000.0</v>
       </c>
       <c r="BB17">
+        <v>381000.0</v>
+      </c>
+      <c r="BC17">
         <v>207000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>-2031000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-1000000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>265000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>252000.0</v>
       </c>
-      <c r="BG17"/>
-      <c r="BH17">
+      <c r="BH17"/>
+      <c r="BI17">
         <v>467000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>724000.0</v>
       </c>
-      <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
+      <c r="CM17"/>
     </row>
-    <row r="18" spans="1:90">
+    <row r="18" spans="1:91">
       <c r="A18" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>171</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
         <v>24134000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>25457000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>25939000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>25074000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>24264000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>25298000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>26286000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>26222000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>24986000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>25206000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>25129000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>24018000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>22838000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>20947000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>17460000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>13542000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>11925000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>11660000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>10910000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>10378000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>10355000.0</v>
       </c>
-      <c r="W18"/>
-      <c r="X18">
+      <c r="X18"/>
+      <c r="Y18">
         <v>9805000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>9508000.0</v>
       </c>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
@@ -20732,54 +20880,55 @@
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
+      <c r="CM18"/>
     </row>
-    <row r="19" spans="1:90">
+    <row r="19" spans="1:91">
       <c r="A19" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -20826,54 +20975,55 @@
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
+      <c r="CM19"/>
     </row>
-    <row r="20" spans="1:90">
+    <row r="20" spans="1:91">
       <c r="A20" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -20920,310 +21070,314 @@
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
+      <c r="CM20"/>
     </row>
-    <row r="21" spans="1:90">
+    <row r="21" spans="1:91">
       <c r="A21" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B21">
+        <v>13813000.0</v>
+      </c>
+      <c r="C21">
         <v>14051000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>15589000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>16602000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>15424000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>14643000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>14499000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>17569000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>17681000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>16024000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>17153000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>16279000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>15547000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>15761000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>12648000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>9946000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>7071000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>4763000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>5506000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>995000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>4847000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>4227000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>4042000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>4088000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>3230000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>4251000.0</v>
       </c>
-      <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-      <c r="AG21">
+      <c r="AG21"/>
+      <c r="AH21">
         <v>9370000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>8940000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>8501000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>7950000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>7560000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>6800000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>6605000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1010000.0</v>
       </c>
-      <c r="AO21"/>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>1347000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>1440000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>987000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-238000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>1002000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>544000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>666000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>272000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>266000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>525000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>520000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>226000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-3618000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-1847000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>332000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>318000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>445000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>678000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>1086000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>1344000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>1112000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>810000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>81000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>769000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-4349000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-1610000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-316000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>847000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>804000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>875000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>716000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>885000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>930000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>891000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>18858000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>608000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>414000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>711000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>621000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>720000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>497000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>498000.0</v>
       </c>
       <c r="CG21">
         <v>498000.0</v>
       </c>
       <c r="CH21">
         <v>498000.0</v>
       </c>
       <c r="CI21">
-        <v>391000.0</v>
+        <v>498000.0</v>
       </c>
       <c r="CJ21">
         <v>391000.0</v>
       </c>
       <c r="CK21">
         <v>391000.0</v>
       </c>
       <c r="CL21">
         <v>391000.0</v>
       </c>
+      <c r="CM21">
+        <v>391000.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:90">
+    <row r="22" spans="1:91">
       <c r="A22" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -21270,294 +21424,298 @@
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
+      <c r="CM22"/>
     </row>
-    <row r="23" spans="1:90">
+    <row r="23" spans="1:91">
       <c r="A23" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B23">
+        <v>22889000.0</v>
+      </c>
+      <c r="C23">
         <v>22714000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>23662000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>22898000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>22705000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>24799000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>25451000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>24140000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>22573000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>22651000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>21377000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>18332000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>16644000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>13865000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>12637000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>9695000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>8257000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>8568000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>7911000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>11629000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>7600000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>8036000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>8563000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>8440000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>9626000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>9310000.0</v>
       </c>
-      <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
       <c r="AH23"/>
       <c r="AI23"/>
       <c r="AJ23"/>
       <c r="AK23"/>
       <c r="AL23"/>
       <c r="AM23"/>
       <c r="AN23"/>
       <c r="AO23"/>
       <c r="AP23"/>
-      <c r="AQ23">
+      <c r="AQ23"/>
+      <c r="AR23">
         <v>5078000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>4828000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>4786000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>5894000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>4950000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>4751000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>4689000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>4963000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>4890000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>4326000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>4709000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>5080000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>9302000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>7489000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>5385000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>5265000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>5336000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>5412000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>4876000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>4868000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>8032000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>5471000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>6373000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>5636000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>10882000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>8201000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>6825000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>5395000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>5531000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>5118000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>4987000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>4825000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>4264000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>3866000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>4409000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>3543000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>3802000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>3579000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>3182000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>2938000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>497000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>498000.0</v>
       </c>
       <c r="CG23">
         <v>498000.0</v>
       </c>
       <c r="CH23">
         <v>498000.0</v>
       </c>
       <c r="CI23">
-        <v>391000.0</v>
+        <v>498000.0</v>
       </c>
       <c r="CJ23">
         <v>391000.0</v>
       </c>
       <c r="CK23">
         <v>391000.0</v>
       </c>
       <c r="CL23">
         <v>391000.0</v>
       </c>
+      <c r="CM23">
+        <v>391000.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:90">
+    <row r="24" spans="1:91">
       <c r="A24" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -21604,274 +21762,276 @@
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
+      <c r="CM24"/>
     </row>
-    <row r="25" spans="1:90">
+    <row r="25" spans="1:91">
       <c r="A25" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>178</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>297000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>296000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>276000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>299000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>298000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>302000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>286000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>301000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>297000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>299000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>286000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>318000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>316000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>354000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>293000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>300000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>299000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>280000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>269000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>274000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>294000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>331000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>250000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>237000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>249000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
-      <c r="AQ25">
+      <c r="AQ25"/>
+      <c r="AR25">
         <v>198000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>173000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>176000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>174000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>177000.0</v>
       </c>
       <c r="AV25">
         <v>177000.0</v>
       </c>
       <c r="AW25">
+        <v>177000.0</v>
+      </c>
+      <c r="AX25">
         <v>201000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>200000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>199000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>198000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>204000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>216000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>224000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>167000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>172000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>178000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>152000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>174000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>198000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>188000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>202000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>192000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>220000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>219000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>205000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>199000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>183000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>175000.0</v>
       </c>
-      <c r="BS25"/>
       <c r="BT25"/>
-      <c r="BU25">
+      <c r="BU25"/>
+      <c r="BV25">
         <v>-342000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>189000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>135000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>160000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>396000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-102000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-304000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>50000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>172000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>194000.0</v>
       </c>
-      <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
+      <c r="CM25"/>
     </row>
-    <row r="26" spans="1:90">
+    <row r="26" spans="1:91">
       <c r="A26" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -21918,584 +22078,591 @@
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
+      <c r="CM26"/>
     </row>
-    <row r="27" spans="1:90">
+    <row r="27" spans="1:91">
       <c r="A27" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B27"/>
-      <c r="C27"/>
-      <c r="D27">
+      <c r="C27">
+        <v>43000.0</v>
+      </c>
+      <c r="D27"/>
+      <c r="E27">
         <v>115000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>123000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>102000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>108000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>128000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>94000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>88000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>101000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>133000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>238000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>49000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>116000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>78000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>51000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>54000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>56000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>36000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000.0</v>
       </c>
       <c r="V27">
         <v>24000.0</v>
       </c>
       <c r="W27">
         <v>24000.0</v>
       </c>
       <c r="X27">
+        <v>24000.0</v>
+      </c>
+      <c r="Y27">
         <v>27000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>66000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>52000.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-      <c r="AQ27">
+      <c r="AQ27"/>
+      <c r="AR27">
         <v>30000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>28000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>6000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>18000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>5000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>16000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>10000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>11000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>16000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>13000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>20000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>10000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>67000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>81000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>55000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>57000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>56000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>58000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>42000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>21000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>13000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>15000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>14000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>22000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>80000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>37000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>165000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>66000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>92000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>33000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>39000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>61000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>16000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>17000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>19000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>32000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>53000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>36000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>19000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>27000.0</v>
       </c>
-      <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
+      <c r="CM27"/>
     </row>
-    <row r="28" spans="1:90">
+    <row r="28" spans="1:91">
       <c r="A28" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B28">
-        <v>7269000.0</v>
+        <v>6825000.0</v>
       </c>
       <c r="C28">
+        <v>6617000.0</v>
+      </c>
+      <c r="D28">
         <v>7122000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>5828000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>6039000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6335000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5852000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5555000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>5683000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>5778000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>5183000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>5076000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>5228000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>4919000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>5049000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>4302000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>3921000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>4107000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>4549000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>4724000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>4148000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>4342000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>4426000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3824000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3589000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3277000.0</v>
       </c>
-      <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
-      <c r="AI28">
+      <c r="AI28"/>
+      <c r="AJ28">
         <v>12934000.0</v>
       </c>
-      <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
-      <c r="AM28">
+      <c r="AM28"/>
+      <c r="AN28">
         <v>11774000.0</v>
       </c>
-      <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
-      <c r="AQ28">
+      <c r="AQ28"/>
+      <c r="AR28">
         <v>4590000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>2152000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>2076000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>2133000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>4304000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>2208000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>2216000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>2385000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>4037000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>2017000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>2073000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>2376000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>4331000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>2645000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>2322000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>2244000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>2318000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>2134000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>1927000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>2030000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>2132000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>2026000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>2109000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>2125000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>2170000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>2046000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>2174000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>1743000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>2246000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>1614000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>1540000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>1468000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>1291000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>1248000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>1521000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>1129000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>1208000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>1296000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>1133000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>1053000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>1364000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>1298000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>1373000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>1308000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>5643000.0</v>
       </c>
-      <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
+      <c r="CM28"/>
     </row>
-    <row r="29" spans="1:90">
+    <row r="29" spans="1:91">
       <c r="A29" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>182</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>4099000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4778000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4737000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4254000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4076000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4283000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4883000.0</v>
       </c>
       <c r="I29">
         <v>4883000.0</v>
       </c>
       <c r="J29">
+        <v>4883000.0</v>
+      </c>
+      <c r="K29">
         <v>4650000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>5052000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4436000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>4460000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>4517000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4385000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2404000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1678000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1118000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1297000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>265000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1126000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>982000.0</v>
       </c>
-      <c r="W29"/>
-      <c r="X29">
+      <c r="X29"/>
+      <c r="Y29">
         <v>956000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>752000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -22516,742 +22683,750 @@
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
+      <c r="CM29"/>
     </row>
-    <row r="30" spans="1:90">
+    <row r="30" spans="1:91">
       <c r="A30" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B30">
+        <v>10619000.0</v>
+      </c>
+      <c r="C30">
         <v>10879000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>10861000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>9558000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>9740000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>10619000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>9251000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>9138000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>8784000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>9681000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>9252000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>8168000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>8338000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>8191000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>8639000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>7771000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>6961000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>7220000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>6755000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>6854000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>6302000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>6554000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>6762000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>6017000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>6301000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>6068000.0</v>
       </c>
-      <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
       <c r="AG30"/>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
-      <c r="AQ30">
+      <c r="AQ30"/>
+      <c r="AR30">
         <v>3966000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>4052000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>3797000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>4283000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>4028000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>3885000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>4061000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>4144000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>4097000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>3722000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>4357000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>4191000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>4815000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>4804000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>4346000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>4090000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>4069000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>3731000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>3220000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>3180000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>3638000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>3369000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>3288000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>3295000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>3695000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>3311000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>3860000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>3031000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>3145000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>2762000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>2821000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>2772000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>2466000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>2362000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>2739000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>2259000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>2509000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>2354000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>2110000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>2035000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>497000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>498000.0</v>
       </c>
       <c r="CG30">
         <v>498000.0</v>
       </c>
       <c r="CH30">
         <v>498000.0</v>
       </c>
       <c r="CI30">
-        <v>391000.0</v>
+        <v>498000.0</v>
       </c>
       <c r="CJ30">
         <v>391000.0</v>
       </c>
       <c r="CK30">
         <v>391000.0</v>
       </c>
       <c r="CL30">
         <v>391000.0</v>
       </c>
+      <c r="CM30">
+        <v>391000.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:90">
+    <row r="31" spans="1:91">
       <c r="A31" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
-      <c r="F31">
+      <c r="F31"/>
+      <c r="G31">
         <v>-2885000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-1280000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-286000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-2650000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-2645000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-2747000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-2657000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-2347000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-2112000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-2949000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-2436000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-2026000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-2009000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-280000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-1651000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-1725000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1564000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1619000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-1702000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1548000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-1619000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>3980000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>4230000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>4510000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>4210000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>6222000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>1600000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-4960000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-4360000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-4144000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-4040000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-3770000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-4330000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-3910000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>600000.0</v>
       </c>
-      <c r="AO31"/>
       <c r="AP31"/>
-      <c r="AQ31">
+      <c r="AQ31"/>
+      <c r="AR31">
         <v>-843000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-340000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-1062000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-1401000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-279000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-1064000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-1173000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-1041000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-1251000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-1128000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-590000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-116000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-347000.0</v>
       </c>
-      <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
-      <c r="BG31">
+      <c r="BG31"/>
+      <c r="BH31">
         <v>-1267000.0</v>
       </c>
-      <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
-      <c r="BZ31">
+      <c r="BZ31"/>
+      <c r="CA31">
         <v>-1284000.0</v>
       </c>
-      <c r="CA31"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CB31"/>
       <c r="CC31">
         <v>-46000.0</v>
       </c>
       <c r="CD31">
         <v>-46000.0</v>
       </c>
-      <c r="CE31"/>
+      <c r="CE31">
+        <v>-46000.0</v>
+      </c>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
+      <c r="CM31"/>
     </row>
-    <row r="32" spans="1:90">
+    <row r="32" spans="1:91">
       <c r="A32" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B32">
+        <v>36702000.0</v>
+      </c>
+      <c r="C32">
         <v>36765000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>39251000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>39500000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>38129000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>39442000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>39950000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>41709000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>40254000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>38675000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>38530000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>34611000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>32191000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>29626000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>25285000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>19641000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>15328000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>13331000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>13417000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>12624000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>12447000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>12263000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>12605000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>12528000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>12856000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>13561000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>9306000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>10070000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>10260000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>10010000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>17952000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>2080000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>9370000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>8940000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>8501000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>7950000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>7560000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>6800000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>6605000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>1010000.0</v>
       </c>
-      <c r="AO32"/>
       <c r="AP32"/>
-      <c r="AQ32">
+      <c r="AQ32"/>
+      <c r="AR32">
         <v>6425000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>6268000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>5773000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>5656000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>5952000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>5295000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>5355000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>5235000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>5156000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>4851000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>5229000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>5306000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>5684000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>5642000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>5717000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>5583000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>5781000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>6090000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>5962000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>6212000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>9144000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>6281000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>6454000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>6405000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>6533000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>6591000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>6509000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>6242000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>6335000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>5993000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>5703000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>5710000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>5194000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>4757000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>23267000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>4151000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>4216000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>4290000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>3803000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>3658000.0</v>
       </c>
-      <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
+      <c r="CM32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -23336,51 +23511,51 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B2">
         <v>78259000.0</v>
       </c>
       <c r="C2">
         <v>68671000.0</v>
       </c>
       <c r="D2">
         <v>95308000.0</v>
       </c>
       <c r="E2">
         <v>152269000.0</v>
       </c>
       <c r="F2">
         <v>69191000.0</v>
       </c>
       <c r="G2">
         <v>127675000.0</v>
       </c>
       <c r="H2">
         <v>51352000.0</v>
       </c>
       <c r="I2">
         <v>43601000.0</v>
       </c>
@@ -23407,51 +23582,51 @@
       </c>
       <c r="Q2">
         <v>88718000.0</v>
       </c>
       <c r="R2">
         <v>36534000.0</v>
       </c>
       <c r="S2">
         <v>39146000.0</v>
       </c>
       <c r="T2">
         <v>36749000.0</v>
       </c>
       <c r="U2">
         <v>27389000.0</v>
       </c>
       <c r="V2">
         <v>48555000.0</v>
       </c>
       <c r="W2">
         <v>57824000.0</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B3">
         <v>1747000</v>
       </c>
       <c r="C3">
         <v>517000</v>
       </c>
       <c r="D3">
         <v>626000</v>
       </c>
       <c r="E3">
         <v>3304000</v>
       </c>
       <c r="F3">
         <v>6451000</v>
       </c>
       <c r="G3">
         <v>1262000</v>
       </c>
       <c r="H3">
         <v>4044000</v>
       </c>
       <c r="I3">
         <v>3146000</v>
       </c>
@@ -23478,121 +23653,121 @@
       </c>
       <c r="Q3">
         <v>209000</v>
       </c>
       <c r="R3">
         <v>4552000</v>
       </c>
       <c r="S3">
         <v>396000</v>
       </c>
       <c r="T3">
         <v>8884000</v>
       </c>
       <c r="U3">
         <v>6709000</v>
       </c>
       <c r="V3">
         <v>107000</v>
       </c>
       <c r="W3">
         <v>307000</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4">
         <v>2479000.0</v>
       </c>
       <c r="N4">
         <v>-17711000.0</v>
       </c>
       <c r="O4">
         <v>-33341000.0</v>
       </c>
       <c r="P4">
         <v>38130000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5">
         <v>2201000.0</v>
       </c>
       <c r="N5">
         <v>-10000.0</v>
       </c>
       <c r="O5">
         <v>-1823000.0</v>
       </c>
       <c r="P5">
         <v>1609000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B6">
         <v>2916000.0</v>
       </c>
       <c r="C6">
         <v>9588000.0</v>
       </c>
       <c r="D6">
         <v>-26637000.0</v>
       </c>
       <c r="E6">
         <v>-56961000.0</v>
       </c>
       <c r="F6">
         <v>83078000.0</v>
       </c>
       <c r="G6">
         <v>-58484000.0</v>
       </c>
       <c r="H6">
         <v>76323000.0</v>
       </c>
       <c r="I6">
         <v>7751000.0</v>
       </c>
@@ -23619,51 +23794,51 @@
       </c>
       <c r="Q6">
         <v>-44265000.0</v>
       </c>
       <c r="R6">
         <v>52184000.0</v>
       </c>
       <c r="S6">
         <v>-2612000.0</v>
       </c>
       <c r="T6">
         <v>2397000.0</v>
       </c>
       <c r="U6">
         <v>9360000.0</v>
       </c>
       <c r="V6">
         <v>-21166000.0</v>
       </c>
       <c r="W6">
         <v>-9269000.0</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B7">
         <v>3995000.0</v>
       </c>
       <c r="C7">
         <v>-3650000.0</v>
       </c>
       <c r="D7">
         <v>-7399000.0</v>
       </c>
       <c r="E7">
         <v>-1362000.0</v>
       </c>
       <c r="F7">
         <v>4013000.0</v>
       </c>
       <c r="G7">
         <v>1967000.0</v>
       </c>
       <c r="H7">
         <v>983000.0</v>
       </c>
       <c r="I7">
         <v>-1142000.0</v>
       </c>
@@ -23690,86 +23865,86 @@
       </c>
       <c r="Q7">
         <v>1681000.0</v>
       </c>
       <c r="R7">
         <v>-6452000.0</v>
       </c>
       <c r="S7">
         <v>2602000.0</v>
       </c>
       <c r="T7">
         <v>-1127000.0</v>
       </c>
       <c r="U7">
         <v>224000.0</v>
       </c>
       <c r="V7">
         <v>-245000.0</v>
       </c>
       <c r="W7">
         <v>-380000.0</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8">
         <v>-186000.0</v>
       </c>
       <c r="N8">
         <v>-291000.0</v>
       </c>
       <c r="O8">
         <v>523000.0</v>
       </c>
       <c r="P8">
         <v>205000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B9">
         <v>1253000.0</v>
       </c>
       <c r="C9">
         <v>-1170000.0</v>
       </c>
       <c r="D9">
         <v>-3714000.0</v>
       </c>
       <c r="E9">
         <v>-4405000.0</v>
       </c>
       <c r="F9">
         <v>-445000.0</v>
       </c>
       <c r="G9">
         <v>116000.0</v>
       </c>
       <c r="H9">
         <v>171000.0</v>
       </c>
       <c r="I9">
         <v>-933000.0</v>
       </c>
@@ -23790,82 +23965,82 @@
       </c>
       <c r="O9">
         <v>523000.0</v>
       </c>
       <c r="P9">
         <v>205000.0</v>
       </c>
       <c r="Q9">
         <v>220000.0</v>
       </c>
       <c r="R9">
         <v>-139000.0</v>
       </c>
       <c r="S9">
         <v>-445000.0</v>
       </c>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9">
         <v>2000.0</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>4934000.0</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>-3628000.0</v>
       </c>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>3628000.0</v>
       </c>
       <c r="G11">
         <v>97000.0</v>
       </c>
       <c r="H11">
         <v>330000.0</v>
       </c>
       <c r="I11">
         <v>1447000.0</v>
       </c>
       <c r="J11">
         <v>1147000.0</v>
       </c>
       <c r="K11">
         <v>504000.0</v>
       </c>
@@ -23878,147 +24053,147 @@
       <c r="N11">
         <v>304000.0</v>
       </c>
       <c r="O11">
         <v>-2181000.0</v>
       </c>
       <c r="P11">
         <v>2021000.0</v>
       </c>
       <c r="Q11">
         <v>24000.0</v>
       </c>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11">
         <v>8000.0</v>
       </c>
       <c r="U11">
         <v>5000.0</v>
       </c>
       <c r="V11"/>
       <c r="W11"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12">
         <v>4521000.0</v>
       </c>
       <c r="G12">
         <v>300000.0</v>
       </c>
       <c r="H12">
         <v>-509000.0</v>
       </c>
       <c r="I12">
         <v>-78000.0</v>
       </c>
       <c r="J12">
         <v>-410000.0</v>
       </c>
       <c r="K12">
         <v>-308000.0</v>
       </c>
       <c r="L12">
         <v>529000.0</v>
       </c>
       <c r="M12">
         <v>-609000.0</v>
       </c>
       <c r="N12">
         <v>-431000.0</v>
       </c>
       <c r="O12">
         <v>5307000.0</v>
       </c>
       <c r="P12">
         <v>-1462000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>830000.0</v>
       </c>
       <c r="G13">
         <v>1754000.0</v>
       </c>
       <c r="H13">
         <v>482000.0</v>
       </c>
       <c r="I13">
         <v>-1656000.0</v>
       </c>
       <c r="J13">
         <v>-204000.0</v>
       </c>
       <c r="K13">
         <v>82000.0</v>
       </c>
       <c r="L13">
         <v>-814000.0</v>
       </c>
       <c r="M13">
         <v>2201000.0</v>
       </c>
       <c r="N13">
         <v>-10000.0</v>
       </c>
       <c r="O13">
         <v>-1823000.0</v>
       </c>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B14">
         <v>1174000.0</v>
       </c>
       <c r="C14">
         <v>1192000.0</v>
       </c>
       <c r="D14">
         <v>1219000.0</v>
       </c>
       <c r="E14">
         <v>1246000.0</v>
       </c>
       <c r="F14">
         <v>1117000.0</v>
       </c>
       <c r="G14">
         <v>1067000.0</v>
       </c>
       <c r="H14">
         <v>916000.0</v>
       </c>
       <c r="I14">
         <v>818000.0</v>
       </c>
@@ -24045,51 +24220,51 @@
       </c>
       <c r="Q14">
         <v>833000.0</v>
       </c>
       <c r="R14">
         <v>762000.0</v>
       </c>
       <c r="S14">
         <v>650000.0</v>
       </c>
       <c r="T14">
         <v>589000.0</v>
       </c>
       <c r="U14">
         <v>112000.0</v>
       </c>
       <c r="V14">
         <v>664000.0</v>
       </c>
       <c r="W14">
         <v>658000.0</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B15">
         <v>13322000.0</v>
       </c>
       <c r="C15">
         <v>7861000.0</v>
       </c>
       <c r="D15">
         <v>3652000.0</v>
       </c>
       <c r="E15">
         <v>6868000.0</v>
       </c>
       <c r="F15">
         <v>2261000.0</v>
       </c>
       <c r="G15">
         <v>1008000.0</v>
       </c>
       <c r="H15">
         <v>788000.0</v>
       </c>
       <c r="I15">
         <v>566000.0</v>
       </c>
@@ -24108,51 +24283,51 @@
       <c r="N15">
         <v>453000.0</v>
       </c>
       <c r="O15">
         <v>669000.0</v>
       </c>
       <c r="P15">
         <v>614000.0</v>
       </c>
       <c r="Q15">
         <v>654000.0</v>
       </c>
       <c r="R15">
         <v>662000.0</v>
       </c>
       <c r="S15">
         <v>659000.0</v>
       </c>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B16">
         <v>81175000.0</v>
       </c>
       <c r="C16">
         <v>78259000.0</v>
       </c>
       <c r="D16">
         <v>68671000.0</v>
       </c>
       <c r="E16">
         <v>95308000.0</v>
       </c>
       <c r="F16">
         <v>152269000.0</v>
       </c>
       <c r="G16">
         <v>69191000.0</v>
       </c>
       <c r="H16">
         <v>127675000.0</v>
       </c>
       <c r="I16">
         <v>51352000.0</v>
       </c>
@@ -24179,78 +24354,78 @@
       </c>
       <c r="Q16">
         <v>44453000.0</v>
       </c>
       <c r="R16">
         <v>88718000.0</v>
       </c>
       <c r="S16">
         <v>36534000.0</v>
       </c>
       <c r="T16">
         <v>39146000.0</v>
       </c>
       <c r="U16">
         <v>36749000.0</v>
       </c>
       <c r="V16">
         <v>27389000.0</v>
       </c>
       <c r="W16">
         <v>48555000.0</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B18">
         <v>50841000.0</v>
       </c>
       <c r="C18">
         <v>48169000.0</v>
       </c>
       <c r="D18">
         <v>42209000.0</v>
       </c>
       <c r="E18">
         <v>24235000.0</v>
       </c>
       <c r="F18">
         <v>15105000.0</v>
       </c>
       <c r="G18">
         <v>14401000.0</v>
       </c>
       <c r="H18">
         <v>9435000.0</v>
       </c>
       <c r="I18">
         <v>9479000.0</v>
       </c>
@@ -24277,51 +24452,51 @@
       </c>
       <c r="Q18">
         <v>6387000.0</v>
       </c>
       <c r="R18">
         <v>-7490000.0</v>
       </c>
       <c r="S18">
         <v>2829000.0</v>
       </c>
       <c r="T18">
         <v>6341000.0</v>
       </c>
       <c r="U18">
         <v>-4902000.0</v>
       </c>
       <c r="V18">
         <v>2284000.0</v>
       </c>
       <c r="W18">
         <v>1406000.0</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B19">
         <v>-8392000.0</v>
       </c>
       <c r="C19">
         <v>-233988000.0</v>
       </c>
       <c r="D19">
         <v>-380123000.0</v>
       </c>
       <c r="E19">
         <v>-256590000.0</v>
       </c>
       <c r="F19">
         <v>-178863000.0</v>
       </c>
       <c r="G19">
         <v>1773000.0</v>
       </c>
       <c r="H19">
         <v>-4103000.0</v>
       </c>
       <c r="I19">
         <v>-962000.0</v>
       </c>
@@ -24334,84 +24509,84 @@
       <c r="L19">
         <v>961000.0</v>
       </c>
       <c r="M19">
         <v>-60726000.0</v>
       </c>
       <c r="N19">
         <v>-32364000.0</v>
       </c>
       <c r="O19">
         <v>13602000.0</v>
       </c>
       <c r="P19">
         <v>16959000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>95390000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B21">
         <v>70000000.0</v>
       </c>
       <c r="C21">
         <v>-64000000.0</v>
       </c>
       <c r="D21">
         <v>43000000.0</v>
       </c>
       <c r="E21">
         <v>-7000000.0</v>
       </c>
       <c r="F21">
         <v>-7828000.0</v>
       </c>
       <c r="G21">
         <v>7000000.0</v>
       </c>
       <c r="H21">
         <v>-21461000.0</v>
       </c>
       <c r="I21">
         <v>-20408000.0</v>
       </c>
@@ -24424,51 +24599,51 @@
       <c r="L21">
         <v>26172000.0</v>
       </c>
       <c r="M21">
         <v>9000000.0</v>
       </c>
       <c r="N21">
         <v>6000000.0</v>
       </c>
       <c r="O21">
         <v>-5000000.0</v>
       </c>
       <c r="P21">
         <v>-5000000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B22">
         <v>44413000.0</v>
       </c>
       <c r="C22">
         <v>47074000.0</v>
       </c>
       <c r="D22">
         <v>46276000.0</v>
       </c>
       <c r="E22">
         <v>24843000.0</v>
       </c>
       <c r="F22">
         <v>11905000.0</v>
       </c>
       <c r="G22">
         <v>12329000.0</v>
       </c>
       <c r="H22">
         <v>12953000.0</v>
       </c>
       <c r="I22">
         <v>13027000.0</v>
       </c>
@@ -24495,51 +24670,51 @@
       </c>
       <c r="Q22">
         <v>1868000.0</v>
       </c>
       <c r="R22">
         <v>-2616000.0</v>
       </c>
       <c r="S22">
         <v>2102000.0</v>
       </c>
       <c r="T22">
         <v>12137000.0</v>
       </c>
       <c r="U22">
         <v>1558000.0</v>
       </c>
       <c r="V22">
         <v>1990000.0</v>
       </c>
       <c r="W22">
         <v>1563000.0</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B23">
         <v>-52740000.0</v>
       </c>
       <c r="C23">
         <v>269951000.0</v>
       </c>
       <c r="D23">
         <v>277732000.0</v>
       </c>
       <c r="E23">
         <v>195276000.0</v>
       </c>
       <c r="F23">
         <v>-374000.0</v>
       </c>
       <c r="G23">
         <v>-1023000.0</v>
       </c>
       <c r="H23">
         <v>91677000.0</v>
       </c>
       <c r="I23">
         <v>61866000.0</v>
       </c>
@@ -24566,54 +24741,54 @@
       </c>
       <c r="Q23">
         <v>-52457000.0</v>
       </c>
       <c r="R23">
         <v>114617000.0</v>
       </c>
       <c r="S23">
         <v>35452000.0</v>
       </c>
       <c r="T23">
         <v>38177000.0</v>
       </c>
       <c r="U23">
         <v>-5001000.0</v>
       </c>
       <c r="V23">
         <v>-399000.0</v>
       </c>
       <c r="W23">
         <v>4097000.0</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B24">
-        <v>-48029000.0</v>
+        <v>-41890000.0</v>
       </c>
       <c r="C24">
         <v>-230622000.0</v>
       </c>
       <c r="D24">
         <v>-367588000.0</v>
       </c>
       <c r="E24">
         <v>-245074000.0</v>
       </c>
       <c r="F24">
         <v>26000.0</v>
       </c>
       <c r="G24">
         <v>-247000.0</v>
       </c>
       <c r="H24">
         <v>1563000.0</v>
       </c>
       <c r="I24">
         <v>-42008000.0</v>
       </c>
       <c r="J24">
         <v>-71860000.0</v>
       </c>
@@ -24637,51 +24812,51 @@
       </c>
       <c r="Q24">
         <v>25947000.0</v>
       </c>
       <c r="R24">
         <v>-20043000.0</v>
       </c>
       <c r="S24">
         <v>-82744000.0</v>
       </c>
       <c r="T24">
         <v>-65398000.0</v>
       </c>
       <c r="U24">
         <v>-18486000.0</v>
       </c>
       <c r="V24">
         <v>-23283000.0</v>
       </c>
       <c r="W24">
         <v>-13172000.0</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B25">
         <v>745000.0</v>
       </c>
       <c r="C25">
         <v>711000.0</v>
       </c>
       <c r="D25">
         <v>56000.0</v>
       </c>
       <c r="E25">
         <v>2837000.0</v>
       </c>
       <c r="F25">
         <v>3472000.0</v>
       </c>
       <c r="G25">
         <v>76000.0</v>
       </c>
       <c r="H25">
         <v>-1416000.0</v>
       </c>
       <c r="I25">
         <v>-787000.0</v>
       </c>
@@ -24708,51 +24883,51 @@
       </c>
       <c r="Q25">
         <v>1871000.0</v>
       </c>
       <c r="R25">
         <v>7656000.0</v>
       </c>
       <c r="S25">
         <v>550000.0</v>
       </c>
       <c r="T25">
         <v>-19195000.0</v>
       </c>
       <c r="U25">
         <v>127000.0</v>
       </c>
       <c r="V25">
         <v>19000.0</v>
       </c>
       <c r="W25">
         <v>136000.0</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B26">
         <v>-1581000.0</v>
       </c>
       <c r="C26">
         <v>-3200000.0</v>
       </c>
       <c r="D26">
         <v>-28710000.0</v>
       </c>
       <c r="E26">
         <v>-9318000.0</v>
       </c>
       <c r="F26">
         <v>155458000.0</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26">
         <v>-217000.0</v>
       </c>
       <c r="K26">
         <v>-58000.0</v>
       </c>
@@ -24763,51 +24938,51 @@
         <v>-1708000.0</v>
       </c>
       <c r="N26">
         <v>-579000.0</v>
       </c>
       <c r="O26">
         <v>-579000.0</v>
       </c>
       <c r="P26">
         <v>-3048000.0</v>
       </c>
       <c r="Q26">
         <v>-664000.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26">
         <v>-5184000.0</v>
       </c>
       <c r="V26"/>
       <c r="W26"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B27">
         <v>1935000.0</v>
       </c>
       <c r="C27">
         <v>3826000.0</v>
       </c>
       <c r="D27">
         <v>3050000.0</v>
       </c>
       <c r="E27">
         <v>1283000.0</v>
       </c>
       <c r="F27">
         <v>931000.0</v>
       </c>
       <c r="G27">
         <v>257000.0</v>
       </c>
       <c r="H27">
         <v>299000.0</v>
       </c>
       <c r="I27">
         <v>291000.0</v>
       </c>
@@ -24830,51 +25005,51 @@
         <v>145000.0</v>
       </c>
       <c r="P27">
         <v>160000.0</v>
       </c>
       <c r="Q27">
         <v>154000.0</v>
       </c>
       <c r="R27">
         <v>196000.0</v>
       </c>
       <c r="S27">
         <v>936000.0</v>
       </c>
       <c r="T27">
         <v>-18962000.0</v>
       </c>
       <c r="U27">
         <v>5000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B28">
         <v>2357000.0</v>
       </c>
       <c r="C28">
         <v>194890000.0</v>
       </c>
       <c r="D28">
         <v>288370000.0</v>
       </c>
       <c r="E28">
         <v>172090000.0</v>
       </c>
       <c r="F28">
         <v>240385000.0</v>
       </c>
       <c r="G28">
         <v>-2031000.0</v>
       </c>
       <c r="H28">
         <v>69428000.0</v>
       </c>
       <c r="I28">
         <v>40892000.0</v>
       </c>
@@ -24901,51 +25076,51 @@
       </c>
       <c r="Q28">
         <v>-63950000.0</v>
       </c>
       <c r="R28">
         <v>108780000.0</v>
       </c>
       <c r="S28">
         <v>78358000.0</v>
       </c>
       <c r="T28">
         <v>38177000.0</v>
       </c>
       <c r="U28">
         <v>47443000.0</v>
       </c>
       <c r="V28">
         <v>-399000.0</v>
       </c>
       <c r="W28">
         <v>4097000.0</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B29">
         <v>52588000.0</v>
       </c>
       <c r="C29">
         <v>48686000.0</v>
       </c>
       <c r="D29">
         <v>42835000.0</v>
       </c>
       <c r="E29">
         <v>27539000.0</v>
       </c>
       <c r="F29">
         <v>21556000.0</v>
       </c>
       <c r="G29">
         <v>15663000.0</v>
       </c>
       <c r="H29">
         <v>13479000.0</v>
       </c>
       <c r="I29">
         <v>12625000.0</v>
       </c>
@@ -24972,51 +25147,51 @@
       </c>
       <c r="Q29">
         <v>6596000.0</v>
       </c>
       <c r="R29">
         <v>-2938000.0</v>
       </c>
       <c r="S29">
         <v>3225000.0</v>
       </c>
       <c r="T29">
         <v>-2543000.0</v>
       </c>
       <c r="U29">
         <v>1807000.0</v>
       </c>
       <c r="V29">
         <v>2391000.0</v>
       </c>
       <c r="W29">
         <v>1713000.0</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B30">
         <v>-52029000.0</v>
       </c>
       <c r="C30">
         <v>-233988000.0</v>
       </c>
       <c r="D30">
         <v>-357842000.0</v>
       </c>
       <c r="E30">
         <v>-256590000.0</v>
       </c>
       <c r="F30">
         <v>-178863000.0</v>
       </c>
       <c r="G30">
         <v>-72116000.0</v>
       </c>
       <c r="H30">
         <v>-6584000.0</v>
       </c>
       <c r="I30">
         <v>-45766000.0</v>
       </c>
@@ -25080,302 +25255,302 @@
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
         <v>2</v>
       </c>
       <c r="H1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
         <v>3</v>
       </c>
       <c r="L1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
         <v>4</v>
       </c>
       <c r="P1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
         <v>5</v>
       </c>
       <c r="T1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
         <v>6</v>
       </c>
       <c r="X1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AB1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>9</v>
       </c>
       <c r="AD1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AE1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AF1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>10</v>
       </c>
       <c r="AH1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AI1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AJ1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>11</v>
       </c>
       <c r="AL1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AM1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AN1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>12</v>
       </c>
       <c r="AP1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AQ1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AR1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>13</v>
       </c>
       <c r="AT1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="AU1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AV1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>14</v>
       </c>
       <c r="AX1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AY1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AZ1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>15</v>
       </c>
       <c r="BB1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BC1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BD1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>16</v>
       </c>
       <c r="BF1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BG1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BH1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>17</v>
       </c>
       <c r="BJ1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BK1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BL1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>18</v>
       </c>
       <c r="BN1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="BO1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BP1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>19</v>
       </c>
       <c r="BR1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="BS1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="BT1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>20</v>
       </c>
       <c r="BV1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="BW1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BX1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>21</v>
       </c>
       <c r="BZ1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="CA1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="CB1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>22</v>
       </c>
       <c r="CD1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="CE1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="CF1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="2" spans="1:84">
       <c r="A2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B2">
         <v>81175000.0</v>
       </c>
       <c r="C2">
         <v>64337000.0</v>
       </c>
       <c r="D2">
         <v>59373000.0</v>
       </c>
       <c r="E2">
         <v>89458000.0</v>
       </c>
       <c r="F2">
         <v>78259000.0</v>
       </c>
       <c r="G2">
         <v>97789000.0</v>
       </c>
       <c r="H2">
         <v>113885000.0</v>
       </c>
       <c r="I2">
         <v>107448000.0</v>
       </c>
@@ -25551,51 +25726,51 @@
         <v>36749000.0</v>
       </c>
       <c r="BU2">
         <v>21338000.0</v>
       </c>
       <c r="BV2">
         <v>88105000.0</v>
       </c>
       <c r="BW2">
         <v>20659000.0</v>
       </c>
       <c r="BX2">
         <v>27389000.0</v>
       </c>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
     </row>
     <row r="3" spans="1:84">
       <c r="A3" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B3">
         <v>98000</v>
       </c>
       <c r="C3">
         <v>172000</v>
       </c>
       <c r="D3">
         <v>442000</v>
       </c>
       <c r="E3">
         <v>751000</v>
       </c>
       <c r="F3">
         <v>382000</v>
       </c>
       <c r="G3">
         <v>140000</v>
       </c>
       <c r="H3">
         <v>176000</v>
       </c>
       <c r="I3">
         <v>133000</v>
       </c>
@@ -25805,51 +25980,51 @@
       </c>
       <c r="BZ3">
         <v>0</v>
       </c>
       <c r="CA3">
         <v>0</v>
       </c>
       <c r="CB3">
         <v>0</v>
       </c>
       <c r="CC3">
         <v>314000</v>
       </c>
       <c r="CD3">
         <v>0</v>
       </c>
       <c r="CE3">
         <v>0</v>
       </c>
       <c r="CF3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:84">
       <c r="A4" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -25923,51 +26098,51 @@
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
     </row>
     <row r="5" spans="1:84">
       <c r="A5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -26041,51 +26216,51 @@
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
     </row>
     <row r="6" spans="1:84">
       <c r="A6" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B6">
         <v>-4964000.0</v>
       </c>
       <c r="C6">
         <v>16838000.0</v>
       </c>
       <c r="D6">
         <v>4964000.0</v>
       </c>
       <c r="E6">
         <v>-30085000.0</v>
       </c>
       <c r="F6">
         <v>11199000.0</v>
       </c>
       <c r="G6">
         <v>-19530000.0</v>
       </c>
       <c r="H6">
         <v>-16096000.0</v>
       </c>
       <c r="I6">
         <v>6437000.0</v>
       </c>
@@ -26259,51 +26434,51 @@
         <v>-9497000.0</v>
       </c>
       <c r="BU6">
         <v>15411000.0</v>
       </c>
       <c r="BV6">
         <v>-66767000.0</v>
       </c>
       <c r="BW6">
         <v>67446000.0</v>
       </c>
       <c r="BX6">
         <v>-6730000.0</v>
       </c>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
     </row>
     <row r="7" spans="1:84">
       <c r="A7" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B7">
         <v>-457000.0</v>
       </c>
       <c r="C7">
         <v>-378000.0</v>
       </c>
       <c r="D7">
         <v>1176000.0</v>
       </c>
       <c r="E7">
         <v>3692000.0</v>
       </c>
       <c r="F7">
         <v>-495000.0</v>
       </c>
       <c r="G7">
         <v>-3233000.0</v>
       </c>
       <c r="H7">
         <v>931000.0</v>
       </c>
       <c r="I7">
         <v>-2111000.0</v>
       </c>
@@ -26477,51 +26652,51 @@
         <v>-361000.0</v>
       </c>
       <c r="BU7">
         <v>570000.0</v>
       </c>
       <c r="BV7">
         <v>943000.0</v>
       </c>
       <c r="BW7">
         <v>-1049000.0</v>
       </c>
       <c r="BX7">
         <v>-240000.0</v>
       </c>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
     </row>
     <row r="8" spans="1:84">
       <c r="A8" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -26595,51 +26770,51 @@
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
     </row>
     <row r="9" spans="1:84">
       <c r="A9" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B9">
         <v>152000.0</v>
       </c>
       <c r="C9">
         <v>566000.0</v>
       </c>
       <c r="D9">
         <v>-675000.0</v>
       </c>
       <c r="E9">
         <v>313000.0</v>
       </c>
       <c r="F9">
         <v>1049000.0</v>
       </c>
       <c r="G9">
         <v>-18000.0</v>
       </c>
       <c r="H9">
         <v>10000.0</v>
       </c>
       <c r="I9">
         <v>-521000.0</v>
       </c>
@@ -26795,51 +26970,51 @@
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9">
         <v>63000.0</v>
       </c>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9">
         <v>33000.0</v>
       </c>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9">
         <v>2000.0</v>
       </c>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
     </row>
     <row r="10" spans="1:84">
       <c r="A10" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10">
         <v>2616000.0</v>
       </c>
       <c r="S10">
         <v>-3628000.0</v>
       </c>
       <c r="T10"/>
       <c r="U10"/>
@@ -26887,51 +27062,51 @@
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
     </row>
     <row r="11" spans="1:84">
       <c r="A11" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11">
         <v>-7000.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>1002000.0</v>
       </c>
       <c r="Q11">
@@ -27067,51 +27242,51 @@
       <c r="BS11">
         <v>3000.0</v>
       </c>
       <c r="BT11">
         <v>6000.0</v>
       </c>
       <c r="BU11">
         <v>5000.0</v>
       </c>
       <c r="BV11">
         <v>7000.0</v>
       </c>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
     </row>
     <row r="12" spans="1:84">
       <c r="A12" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12">
         <v>913000.0</v>
       </c>
       <c r="N12">
         <v>913000.0</v>
       </c>
       <c r="O12">
         <v>913000.0</v>
       </c>
       <c r="P12">
         <v>403000.0</v>
       </c>
       <c r="Q12">
@@ -27213,51 +27388,51 @@
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
     </row>
     <row r="13" spans="1:84">
       <c r="A13" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13">
         <v>-4776000.0</v>
       </c>
       <c r="N13">
         <v>-4776000.0</v>
       </c>
       <c r="O13">
         <v>-4776000.0</v>
       </c>
       <c r="P13">
         <v>-769000.0</v>
       </c>
       <c r="Q13">
@@ -27337,54 +27512,54 @@
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
     </row>
     <row r="14" spans="1:84">
       <c r="A14" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B14">
-        <v>297000.0</v>
+        <v>292000.0</v>
       </c>
       <c r="C14">
         <v>296000.0</v>
       </c>
       <c r="D14">
         <v>276000.0</v>
       </c>
       <c r="E14">
         <v>299000.0</v>
       </c>
       <c r="F14">
         <v>298000.0</v>
       </c>
       <c r="G14">
         <v>302000.0</v>
       </c>
       <c r="H14">
         <v>286000.0</v>
       </c>
       <c r="I14">
         <v>300000.0</v>
       </c>
       <c r="J14">
         <v>297000.0</v>
       </c>
@@ -27553,51 +27728,51 @@
         <v>-102000.0</v>
       </c>
       <c r="BU14">
         <v>-304000.0</v>
       </c>
       <c r="BV14">
         <v>50000.0</v>
       </c>
       <c r="BW14">
         <v>172000.0</v>
       </c>
       <c r="BX14">
         <v>194000.0</v>
       </c>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
     </row>
     <row r="15" spans="1:84">
       <c r="A15" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B15">
         <v>2793000.0</v>
       </c>
       <c r="C15">
         <v>5610000.0</v>
       </c>
       <c r="D15">
         <v>2805000.0</v>
       </c>
       <c r="E15">
         <v>2805000.0</v>
       </c>
       <c r="F15">
         <v>2102000.0</v>
       </c>
       <c r="G15">
         <v>4206000.0</v>
       </c>
       <c r="H15">
         <v>1400000.0</v>
       </c>
       <c r="I15">
         <v>1406000.0</v>
       </c>
@@ -27757,51 +27932,51 @@
       <c r="BO15">
         <v>150000.0</v>
       </c>
       <c r="BP15">
         <v>165000.0</v>
       </c>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
     </row>
     <row r="16" spans="1:84">
       <c r="A16" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B16">
         <v>76211000.0</v>
       </c>
       <c r="C16">
         <v>81175000.0</v>
       </c>
       <c r="D16">
         <v>64337000.0</v>
       </c>
       <c r="E16">
         <v>59373000.0</v>
       </c>
       <c r="F16">
         <v>89458000.0</v>
       </c>
       <c r="G16">
         <v>78259000.0</v>
       </c>
       <c r="H16">
         <v>97789000.0</v>
       </c>
       <c r="I16">
         <v>113885000.0</v>
       </c>
@@ -27979,51 +28154,51 @@
       <c r="BU16">
         <v>36749000.0</v>
       </c>
       <c r="BV16">
         <v>21338000.0</v>
       </c>
       <c r="BW16">
         <v>88105000.0</v>
       </c>
       <c r="BX16">
         <v>20659000.0</v>
       </c>
       <c r="BY16">
         <v>27389000.0</v>
       </c>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
     </row>
     <row r="17" spans="1:84">
       <c r="A17" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -28067,51 +28242,51 @@
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
     </row>
     <row r="18" spans="1:84">
       <c r="A18" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B18">
         <v>10340000.0</v>
       </c>
       <c r="C18">
         <v>11800000.0</v>
       </c>
       <c r="D18">
         <v>13608000.0</v>
       </c>
       <c r="E18">
         <v>14872000.0</v>
       </c>
       <c r="F18">
         <v>10561000.0</v>
       </c>
       <c r="G18">
         <v>10096000.0</v>
       </c>
       <c r="H18">
         <v>14244000.0</v>
       </c>
       <c r="I18">
         <v>10989000.0</v>
       </c>
@@ -28285,51 +28460,51 @@
         <v>-104000.0</v>
       </c>
       <c r="BU18">
         <v>138000.0</v>
       </c>
       <c r="BV18">
         <v>-3976000.0</v>
       </c>
       <c r="BW18">
         <v>-1405000.0</v>
       </c>
       <c r="BX18">
         <v>341000.0</v>
       </c>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
     </row>
     <row r="19" spans="1:84">
       <c r="A19" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B19">
         <v>-845000.0</v>
       </c>
       <c r="C19">
         <v>-3696000.0</v>
       </c>
       <c r="D19">
         <v>-77808000.0</v>
       </c>
       <c r="E19">
         <v>-71172000.0</v>
       </c>
       <c r="F19">
         <v>86038000.0</v>
       </c>
       <c r="G19">
         <v>-59298000.0</v>
       </c>
       <c r="H19">
         <v>-53892000.0</v>
       </c>
       <c r="I19">
         <v>-53461000.0</v>
       </c>
@@ -28453,51 +28628,51 @@
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
     </row>
     <row r="20" spans="1:84">
       <c r="A20" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -28541,51 +28716,51 @@
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
     </row>
     <row r="21" spans="1:84">
       <c r="A21" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B21">
         <v>-50000000.0</v>
       </c>
       <c r="C21">
         <v>-100000000.0</v>
       </c>
       <c r="D21">
         <v>35000000.0</v>
       </c>
       <c r="E21">
         <v>135000000.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
         <v>-7000000.0</v>
       </c>
       <c r="H21">
         <v>-40000000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
@@ -28673,51 +28848,51 @@
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
     </row>
     <row r="22" spans="1:84">
       <c r="A22" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B22">
         <v>9952000.0</v>
       </c>
       <c r="C22">
         <v>10811000.0</v>
       </c>
       <c r="D22">
         <v>11865000.0</v>
       </c>
       <c r="E22">
         <v>11170000.0</v>
       </c>
       <c r="F22">
         <v>10567000.0</v>
       </c>
       <c r="G22">
         <v>10216000.0</v>
       </c>
       <c r="H22">
         <v>12686000.0</v>
       </c>
       <c r="I22">
         <v>12798000.0</v>
       </c>
@@ -28927,51 +29102,51 @@
       </c>
       <c r="BZ22">
         <v>587000.0</v>
       </c>
       <c r="CA22">
         <v>493000.0</v>
       </c>
       <c r="CB22">
         <v>465000.0</v>
       </c>
       <c r="CC22">
         <v>269000.0</v>
       </c>
       <c r="CD22">
         <v>449000.0</v>
       </c>
       <c r="CE22">
         <v>351000.0</v>
       </c>
       <c r="CF22">
         <v>494000.0</v>
       </c>
     </row>
     <row r="23" spans="1:84">
       <c r="A23" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B23">
         <v>9949000.0</v>
       </c>
       <c r="C23">
         <v>101019000.0</v>
       </c>
       <c r="D23">
         <v>36669000.0</v>
       </c>
       <c r="E23">
         <v>-106731000.0</v>
       </c>
       <c r="F23">
         <v>-83680000.0</v>
       </c>
       <c r="G23">
         <v>41464000.0</v>
       </c>
       <c r="H23">
         <v>64776000.0</v>
       </c>
       <c r="I23">
         <v>51405000.0</v>
       </c>
@@ -29151,57 +29326,57 @@
       <c r="BU23">
         <v>-2548000.0</v>
       </c>
       <c r="BV23">
         <v>-22498000.0</v>
       </c>
       <c r="BW23">
         <v>72373000.0</v>
       </c>
       <c r="BX23">
         <v>115000.0</v>
       </c>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23">
         <v>4097000.0</v>
       </c>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
     </row>
     <row r="24" spans="1:84">
       <c r="A24" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B24">
-        <v>31014000.0</v>
+        <v>30957000.0</v>
       </c>
       <c r="C24">
-        <v>13820000.0</v>
+        <v>14781000.0</v>
       </c>
       <c r="D24">
         <v>-75455000.0</v>
       </c>
       <c r="E24">
         <v>-68508000.0</v>
       </c>
       <c r="F24">
         <v>87292000.0</v>
       </c>
       <c r="G24">
         <v>-57504000.0</v>
       </c>
       <c r="H24">
         <v>-52045000.0</v>
       </c>
       <c r="I24">
         <v>-53676000.0</v>
       </c>
       <c r="J24">
         <v>-67397000.0</v>
       </c>
       <c r="K24">
         <v>-77147000.0</v>
       </c>
@@ -29371,57 +29546,57 @@
         <v>-8286000.0</v>
       </c>
       <c r="BU24">
         <v>-3893000.0</v>
       </c>
       <c r="BV24">
         <v>-2662000.0</v>
       </c>
       <c r="BW24">
         <v>-4268000.0</v>
       </c>
       <c r="BX24">
         <v>-7705000.0</v>
       </c>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
     </row>
     <row r="25" spans="1:84">
       <c r="A25" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B25">
-        <v>943000.0</v>
+        <v>-90000.0</v>
       </c>
       <c r="C25">
-        <v>1539000.0</v>
+        <v>-376000.0</v>
       </c>
       <c r="D25">
         <v>-170000.0</v>
       </c>
       <c r="E25">
         <v>-402000.0</v>
       </c>
       <c r="F25">
         <v>-289000.0</v>
       </c>
       <c r="G25">
         <v>1593000.0</v>
       </c>
       <c r="H25">
         <v>-204000.0</v>
       </c>
       <c r="I25">
         <v>-447000.0</v>
       </c>
       <c r="J25">
         <v>-225000.0</v>
       </c>
       <c r="K25">
         <v>-430000.0</v>
       </c>
@@ -29585,51 +29760,51 @@
       <c r="BS25">
         <v>-18614000.0</v>
       </c>
       <c r="BT25">
         <v>-10000.0</v>
       </c>
       <c r="BU25">
         <v>-289000.0</v>
       </c>
       <c r="BV25">
         <v>202000.0</v>
       </c>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
     </row>
     <row r="26" spans="1:84">
       <c r="A26" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B26">
         <v>-3609000.0</v>
       </c>
       <c r="C26">
         <v>-1439000.0</v>
       </c>
       <c r="D26">
         <v>-142000.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>-726000.0</v>
       </c>
       <c r="H26">
         <v>2474000.0</v>
       </c>
       <c r="I26">
         <v>-1223000.0</v>
       </c>
@@ -29727,51 +29902,51 @@
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
     </row>
     <row r="27" spans="1:84">
       <c r="A27" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B27">
         <v>855000.0</v>
       </c>
       <c r="C27">
         <v>969000.0</v>
       </c>
       <c r="D27">
         <v>985000.0</v>
       </c>
       <c r="E27">
         <v>970000.0</v>
       </c>
       <c r="F27">
         <v>998000.0</v>
       </c>
       <c r="G27">
         <v>1272000.0</v>
       </c>
       <c r="H27">
         <v>955000.0</v>
       </c>
       <c r="I27">
         <v>803000.0</v>
       </c>
@@ -29913,51 +30088,51 @@
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
     </row>
     <row r="28" spans="1:84">
       <c r="A28" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B28">
         <v>-46416000.0</v>
       </c>
       <c r="C28">
         <v>-6047000.0</v>
       </c>
       <c r="D28">
         <v>68722000.0</v>
       </c>
       <c r="E28">
         <v>25464000.0</v>
       </c>
       <c r="F28">
         <v>-85782000.0</v>
       </c>
       <c r="G28">
         <v>29532000.0</v>
       </c>
       <c r="H28">
         <v>23376000.0</v>
       </c>
       <c r="I28">
         <v>48776000.0</v>
       </c>
@@ -30137,51 +30312,51 @@
       <c r="BU28">
         <v>-2547000.0</v>
       </c>
       <c r="BV28">
         <v>-22498000.0</v>
       </c>
       <c r="BW28">
         <v>72373000.0</v>
       </c>
       <c r="BX28">
         <v>115000.0</v>
       </c>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28">
         <v>4097000.0</v>
       </c>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
     </row>
     <row r="29" spans="1:84">
       <c r="A29" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B29">
         <v>10438000.0</v>
       </c>
       <c r="C29">
         <v>11972000.0</v>
       </c>
       <c r="D29">
         <v>14050000.0</v>
       </c>
       <c r="E29">
         <v>15623000.0</v>
       </c>
       <c r="F29">
         <v>10943000.0</v>
       </c>
       <c r="G29">
         <v>10236000.0</v>
       </c>
       <c r="H29">
         <v>14420000.0</v>
       </c>
       <c r="I29">
         <v>11122000.0</v>
       </c>
@@ -30363,51 +30538,51 @@
       </c>
       <c r="BV29">
         <v>1683000.0</v>
       </c>
       <c r="BW29">
         <v>-552000.0</v>
       </c>
       <c r="BX29">
         <v>388000.0</v>
       </c>
       <c r="BY29">
         <v>2391000.0</v>
       </c>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29">
         <v>1713000.0</v>
       </c>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
     </row>
     <row r="30" spans="1:84">
       <c r="A30" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B30">
         <v>31014000.0</v>
       </c>
       <c r="C30">
         <v>10913000.0</v>
       </c>
       <c r="D30">
         <v>-77808000.0</v>
       </c>
       <c r="E30">
         <v>-71172000.0</v>
       </c>
       <c r="F30">
         <v>86038000.0</v>
       </c>
       <c r="G30">
         <v>-59298000.0</v>
       </c>
       <c r="H30">
         <v>-53892000.0</v>
       </c>
       <c r="I30">
         <v>-53461000.0</v>
       </c>