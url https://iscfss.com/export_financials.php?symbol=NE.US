--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="284">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="285">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -331,50 +331,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3781,51 +3784,51 @@
         <v>801548000.0</v>
       </c>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
       <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
       <c r="AM35"/>
       <c r="AN35"/>
       <c r="AO35"/>
       <c r="AP35"/>
     </row>
     <row r="36" spans="1:42">
       <c r="A36" t="s">
         <v>76</v>
       </c>
       <c r="B36">
-        <v>854662000.0</v>
+        <v>853550000.0</v>
       </c>
       <c r="C36">
         <v>528831000.0</v>
       </c>
       <c r="D36">
         <v>286489000.0</v>
       </c>
       <c r="E36">
         <v>141385000.0</v>
       </c>
       <c r="F36">
         <v>77247000.0</v>
       </c>
       <c r="G36">
         <v>54762000.0</v>
       </c>
       <c r="H36">
         <v>85479000.0</v>
       </c>
       <c r="I36">
         <v>102783000.0</v>
       </c>
       <c r="J36">
         <v>101482000.0</v>
       </c>
@@ -4963,51 +4966,51 @@
         <v>670139000.0</v>
       </c>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
     </row>
     <row r="52" spans="1:42">
       <c r="A52" t="s">
         <v>92</v>
       </c>
       <c r="B52">
-        <v>121192000.0</v>
+        <v>13905000.0</v>
       </c>
       <c r="C52">
         <v>37566000.0</v>
       </c>
       <c r="D52">
         <v>10581000.0</v>
       </c>
       <c r="E52">
         <v>159715000.0</v>
       </c>
       <c r="F52">
         <v>3923000.0</v>
       </c>
       <c r="G52">
         <v>1942000.0</v>
       </c>
       <c r="H52">
         <v>69096000.0</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
       <c r="J52">
         <v>249843000.0</v>
       </c>
@@ -5771,847 +5774,852 @@
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:FH62"/>
+  <dimension ref="A1:FI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:164">
+    <row r="1" spans="1:165">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>103</v>
       </c>
       <c r="C1" t="s">
+        <v>104</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="E1" t="s">
         <v>105</v>
       </c>
       <c r="F1" t="s">
         <v>106</v>
       </c>
       <c r="G1" t="s">
+        <v>107</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="I1" t="s">
         <v>108</v>
       </c>
       <c r="J1" t="s">
         <v>109</v>
       </c>
       <c r="K1" t="s">
+        <v>110</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="M1" t="s">
         <v>111</v>
       </c>
       <c r="N1" t="s">
         <v>112</v>
       </c>
       <c r="O1" t="s">
+        <v>113</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="Q1" t="s">
         <v>114</v>
       </c>
       <c r="R1" t="s">
         <v>115</v>
       </c>
       <c r="S1" t="s">
+        <v>116</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="U1" t="s">
         <v>117</v>
       </c>
       <c r="V1" t="s">
         <v>118</v>
       </c>
       <c r="W1" t="s">
+        <v>119</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="Y1" t="s">
         <v>120</v>
       </c>
       <c r="Z1" t="s">
         <v>121</v>
       </c>
       <c r="AA1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AC1" t="s">
         <v>123</v>
       </c>
       <c r="AD1" t="s">
         <v>124</v>
       </c>
       <c r="AE1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AG1" t="s">
         <v>126</v>
       </c>
       <c r="AH1" t="s">
         <v>127</v>
       </c>
       <c r="AI1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AK1" t="s">
         <v>129</v>
       </c>
       <c r="AL1" t="s">
         <v>130</v>
       </c>
       <c r="AM1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="AO1" t="s">
         <v>132</v>
       </c>
       <c r="AP1" t="s">
         <v>133</v>
       </c>
       <c r="AQ1" t="s">
+        <v>134</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="AS1" t="s">
         <v>135</v>
       </c>
       <c r="AT1" t="s">
         <v>136</v>
       </c>
       <c r="AU1" t="s">
+        <v>137</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="AW1" t="s">
         <v>138</v>
       </c>
       <c r="AX1" t="s">
         <v>139</v>
       </c>
       <c r="AY1" t="s">
+        <v>140</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BA1" t="s">
         <v>141</v>
       </c>
       <c r="BB1" t="s">
         <v>142</v>
       </c>
       <c r="BC1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BE1" t="s">
         <v>144</v>
       </c>
       <c r="BF1" t="s">
         <v>145</v>
       </c>
       <c r="BG1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BI1" t="s">
         <v>147</v>
       </c>
       <c r="BJ1" t="s">
         <v>148</v>
       </c>
       <c r="BK1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BM1" t="s">
         <v>150</v>
       </c>
       <c r="BN1" t="s">
         <v>151</v>
       </c>
       <c r="BO1" t="s">
+        <v>152</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="BQ1" t="s">
         <v>153</v>
       </c>
       <c r="BR1" t="s">
         <v>154</v>
       </c>
       <c r="BS1" t="s">
+        <v>155</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="BU1" t="s">
         <v>156</v>
       </c>
       <c r="BV1" t="s">
         <v>157</v>
       </c>
       <c r="BW1" t="s">
+        <v>158</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="BY1" t="s">
         <v>159</v>
       </c>
       <c r="BZ1" t="s">
         <v>160</v>
       </c>
       <c r="CA1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CC1" t="s">
         <v>162</v>
       </c>
       <c r="CD1" t="s">
         <v>163</v>
       </c>
       <c r="CE1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CG1" t="s">
         <v>165</v>
       </c>
       <c r="CH1" t="s">
         <v>166</v>
       </c>
       <c r="CI1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CK1" t="s">
         <v>168</v>
       </c>
       <c r="CL1" t="s">
         <v>169</v>
       </c>
       <c r="CM1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="CO1" t="s">
         <v>171</v>
       </c>
       <c r="CP1" t="s">
         <v>172</v>
       </c>
       <c r="CQ1" t="s">
+        <v>173</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="CS1" t="s">
         <v>174</v>
       </c>
       <c r="CT1" t="s">
         <v>175</v>
       </c>
       <c r="CU1" t="s">
+        <v>176</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="CW1" t="s">
         <v>177</v>
       </c>
       <c r="CX1" t="s">
         <v>178</v>
       </c>
       <c r="CY1" t="s">
+        <v>179</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DA1" t="s">
         <v>180</v>
       </c>
       <c r="DB1" t="s">
         <v>181</v>
       </c>
       <c r="DC1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DE1" t="s">
         <v>183</v>
       </c>
       <c r="DF1" t="s">
         <v>184</v>
       </c>
       <c r="DG1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DI1" t="s">
         <v>186</v>
       </c>
       <c r="DJ1" t="s">
         <v>187</v>
       </c>
       <c r="DK1" t="s">
+        <v>188</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="DM1" t="s">
         <v>189</v>
       </c>
       <c r="DN1" t="s">
         <v>190</v>
       </c>
       <c r="DO1" t="s">
+        <v>191</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="DQ1" t="s">
         <v>192</v>
       </c>
       <c r="DR1" t="s">
         <v>193</v>
       </c>
       <c r="DS1" t="s">
+        <v>194</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
       <c r="DU1" t="s">
         <v>195</v>
       </c>
       <c r="DV1" t="s">
         <v>196</v>
       </c>
       <c r="DW1" t="s">
+        <v>197</v>
+      </c>
+      <c r="DX1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="DY1" t="s">
         <v>198</v>
       </c>
       <c r="DZ1" t="s">
         <v>199</v>
       </c>
       <c r="EA1" t="s">
+        <v>200</v>
+      </c>
+      <c r="EB1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="EC1" t="s">
         <v>201</v>
       </c>
       <c r="ED1" t="s">
         <v>202</v>
       </c>
       <c r="EE1" t="s">
+        <v>203</v>
+      </c>
+      <c r="EF1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="EG1" t="s">
         <v>204</v>
       </c>
       <c r="EH1" t="s">
         <v>205</v>
       </c>
       <c r="EI1" t="s">
+        <v>206</v>
+      </c>
+      <c r="EJ1" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="EK1" t="s">
         <v>207</v>
       </c>
       <c r="EL1" t="s">
         <v>208</v>
       </c>
       <c r="EM1" t="s">
+        <v>209</v>
+      </c>
+      <c r="EN1" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
       <c r="EO1" t="s">
         <v>210</v>
       </c>
       <c r="EP1" t="s">
         <v>211</v>
       </c>
       <c r="EQ1" t="s">
+        <v>212</v>
+      </c>
+      <c r="ER1" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="ES1" t="s">
         <v>213</v>
       </c>
       <c r="ET1" t="s">
         <v>214</v>
       </c>
       <c r="EU1" t="s">
+        <v>215</v>
+      </c>
+      <c r="EV1" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="EW1" t="s">
         <v>216</v>
       </c>
       <c r="EX1" t="s">
         <v>217</v>
       </c>
       <c r="EY1" t="s">
+        <v>218</v>
+      </c>
+      <c r="EZ1" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
       <c r="FA1" t="s">
         <v>219</v>
       </c>
       <c r="FB1" t="s">
         <v>220</v>
       </c>
       <c r="FC1" t="s">
+        <v>221</v>
+      </c>
+      <c r="FD1" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="FE1" t="s">
         <v>222</v>
       </c>
       <c r="FF1" t="s">
         <v>223</v>
       </c>
       <c r="FG1" t="s">
+        <v>224</v>
+      </c>
+      <c r="FH1" t="s">
         <v>41</v>
       </c>
-      <c r="FH1" t="s">
-        <v>224</v>
+      <c r="FI1" t="s">
+        <v>225</v>
       </c>
     </row>
-    <row r="2" spans="1:164">
+    <row r="2" spans="1:165">
       <c r="A2" t="s">
         <v>42</v>
       </c>
       <c r="B2">
+        <v>323958000.0</v>
+      </c>
+      <c r="C2">
         <v>307596000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>298751000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>304982000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>341333000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>306972000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>397622000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>405907000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>340161000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>365982000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>395165000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>281266000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>310723000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>265583000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>290690000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>144498000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>136144000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>122243000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>120389000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>106429000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>124020000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>96223000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>95159000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>81119000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>94735000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>87871000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>108208000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>108789000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>118040000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>111044000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>125557000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>103285000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>93612000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>94275000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>84032000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>83986000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>86643000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>83782000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>108224000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>114392000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>138659000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>142955000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>223221000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>207892000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>220475000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>246539000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>265389000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>267811000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>365961000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>323593000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>347214000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>318013000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>344468000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>319674000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>350147000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>298363000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>277647000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>335276000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>436006000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>320053000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>303902000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>395131000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>374814000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>278000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>199850000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>249847000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>197800000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>232713000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>204914000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>218167000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>259107000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>305718000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>172805000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>169192000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>198395000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>197832000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>180019000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>138897000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>196111000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>132990000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>118012000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>90490000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>93914000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>161636000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>74672000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>69436000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>83012000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>81375000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>69392000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>72507000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>87178000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>46269000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>44677000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>55212000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>64783000.0</v>
       </c>
-      <c r="CR2"/>
       <c r="CS2"/>
       <c r="CT2"/>
       <c r="CU2"/>
       <c r="CV2"/>
       <c r="CW2"/>
       <c r="CX2"/>
       <c r="CY2"/>
       <c r="CZ2"/>
       <c r="DA2"/>
       <c r="DB2"/>
       <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
       <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
@@ -6636,52 +6644,53 @@
       <c r="EJ2"/>
       <c r="EK2"/>
       <c r="EL2"/>
       <c r="EM2"/>
       <c r="EN2"/>
       <c r="EO2"/>
       <c r="EP2"/>
       <c r="EQ2"/>
       <c r="ER2"/>
       <c r="ES2"/>
       <c r="ET2"/>
       <c r="EU2"/>
       <c r="EV2"/>
       <c r="EW2"/>
       <c r="EX2"/>
       <c r="EY2"/>
       <c r="EZ2"/>
       <c r="FA2"/>
       <c r="FB2"/>
       <c r="FC2"/>
       <c r="FD2"/>
       <c r="FE2"/>
       <c r="FF2"/>
       <c r="FG2"/>
       <c r="FH2"/>
+      <c r="FI2"/>
     </row>
-    <row r="3" spans="1:164">
+    <row r="3" spans="1:165">
       <c r="A3" t="s">
         <v>43</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6804,83 +6813,84 @@
       <c r="EJ3"/>
       <c r="EK3"/>
       <c r="EL3"/>
       <c r="EM3"/>
       <c r="EN3"/>
       <c r="EO3"/>
       <c r="EP3"/>
       <c r="EQ3"/>
       <c r="ER3"/>
       <c r="ES3"/>
       <c r="ET3"/>
       <c r="EU3"/>
       <c r="EV3"/>
       <c r="EW3"/>
       <c r="EX3"/>
       <c r="EY3"/>
       <c r="EZ3"/>
       <c r="FA3"/>
       <c r="FB3"/>
       <c r="FC3"/>
       <c r="FD3"/>
       <c r="FE3"/>
       <c r="FF3"/>
       <c r="FG3"/>
       <c r="FH3"/>
+      <c r="FI3"/>
     </row>
-    <row r="4" spans="1:164">
+    <row r="4" spans="1:165">
       <c r="A4" t="s">
         <v>44</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
-      <c r="T4">
+      <c r="T4"/>
+      <c r="U4">
         <v>-56588000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-38774000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-13873000.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
@@ -6978,338 +6988,339 @@
       <c r="EJ4"/>
       <c r="EK4"/>
       <c r="EL4"/>
       <c r="EM4"/>
       <c r="EN4"/>
       <c r="EO4"/>
       <c r="EP4"/>
       <c r="EQ4"/>
       <c r="ER4"/>
       <c r="ES4"/>
       <c r="ET4"/>
       <c r="EU4"/>
       <c r="EV4"/>
       <c r="EW4"/>
       <c r="EX4"/>
       <c r="EY4"/>
       <c r="EZ4"/>
       <c r="FA4"/>
       <c r="FB4"/>
       <c r="FC4"/>
       <c r="FD4"/>
       <c r="FE4"/>
       <c r="FF4"/>
       <c r="FG4"/>
       <c r="FH4"/>
+      <c r="FI4"/>
     </row>
-    <row r="5" spans="1:164">
+    <row r="5" spans="1:165">
       <c r="A5" t="s">
         <v>45</v>
       </c>
-      <c r="B5">
+      <c r="B5"/>
+      <c r="C5">
         <v>3423000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>5160000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>4444000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>4515000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>4170000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>3969000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>3485000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>3053000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>3003000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>3032000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1437000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1502000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1461000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>3647000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>2572000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>3802000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>4965000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>5389000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-267000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>168000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>0.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-58012000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-58496000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-59928000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-59957000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-58389000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-56376000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-55871000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-56014000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-57072000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-50042000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-49883000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-47437000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-42888000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-49561000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-50354000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-51672000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-52140000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-61169000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-61870000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-60638000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-63175000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-72032000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-69173000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-74781000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-69418000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-45768000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-71264000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-74446000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-82164000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-110583000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-116429000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-112352000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-115449000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-72077000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-75461000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-70560000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-74321000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-56212000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-42316000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-46731000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-50220000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-61000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-63003000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-60647000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-54881000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-53771000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-51442000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-57338000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-57257000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-15024000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-10271000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-5212000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-5067000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-19028000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-23171000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-19556000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-19876000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>2422000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>2629000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-742000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-42452000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-21005000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-24165000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-8157000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-8633000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-8756000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-2066000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-2055000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-7971000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-16095000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-16597000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-17868000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-19163000.0</v>
       </c>
-      <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
@@ -7334,52 +7345,53 @@
       <c r="EJ5"/>
       <c r="EK5"/>
       <c r="EL5"/>
       <c r="EM5"/>
       <c r="EN5"/>
       <c r="EO5"/>
       <c r="EP5"/>
       <c r="EQ5"/>
       <c r="ER5"/>
       <c r="ES5"/>
       <c r="ET5"/>
       <c r="EU5"/>
       <c r="EV5"/>
       <c r="EW5"/>
       <c r="EX5"/>
       <c r="EY5"/>
       <c r="EZ5"/>
       <c r="FA5"/>
       <c r="FB5"/>
       <c r="FC5"/>
       <c r="FD5"/>
       <c r="FE5"/>
       <c r="FF5"/>
       <c r="FG5"/>
       <c r="FH5"/>
+      <c r="FI5"/>
     </row>
-    <row r="6" spans="1:164">
+    <row r="6" spans="1:165">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -7502,80 +7514,81 @@
       <c r="EJ6"/>
       <c r="EK6"/>
       <c r="EL6"/>
       <c r="EM6"/>
       <c r="EN6"/>
       <c r="EO6"/>
       <c r="EP6"/>
       <c r="EQ6"/>
       <c r="ER6"/>
       <c r="ES6"/>
       <c r="ET6"/>
       <c r="EU6"/>
       <c r="EV6"/>
       <c r="EW6"/>
       <c r="EX6"/>
       <c r="EY6"/>
       <c r="EZ6"/>
       <c r="FA6"/>
       <c r="FB6"/>
       <c r="FC6"/>
       <c r="FD6"/>
       <c r="FE6"/>
       <c r="FF6"/>
       <c r="FG6"/>
       <c r="FH6"/>
+      <c r="FI6"/>
     </row>
-    <row r="7" spans="1:164">
+    <row r="7" spans="1:165">
       <c r="A7" t="s">
         <v>47</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7">
         <v>20969000.0</v>
       </c>
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
@@ -7672,58 +7685,57 @@
       <c r="EJ7"/>
       <c r="EK7"/>
       <c r="EL7"/>
       <c r="EM7"/>
       <c r="EN7"/>
       <c r="EO7"/>
       <c r="EP7"/>
       <c r="EQ7"/>
       <c r="ER7"/>
       <c r="ES7"/>
       <c r="ET7"/>
       <c r="EU7"/>
       <c r="EV7"/>
       <c r="EW7"/>
       <c r="EX7"/>
       <c r="EY7"/>
       <c r="EZ7"/>
       <c r="FA7"/>
       <c r="FB7"/>
       <c r="FC7"/>
       <c r="FD7"/>
       <c r="FE7"/>
       <c r="FF7"/>
       <c r="FG7"/>
       <c r="FH7"/>
+      <c r="FI7"/>
     </row>
-    <row r="8" spans="1:164">
+    <row r="8" spans="1:165">
       <c r="A8" t="s">
         <v>48</v>
       </c>
-      <c r="B8">
-[...1 lines deleted...]
-      </c>
+      <c r="B8"/>
       <c r="C8">
         <v>1000.0</v>
       </c>
       <c r="D8">
         <v>1000.0</v>
       </c>
       <c r="E8">
         <v>1000.0</v>
       </c>
       <c r="F8">
         <v>1000.0</v>
       </c>
       <c r="G8">
         <v>1000.0</v>
       </c>
       <c r="H8">
         <v>1000.0</v>
       </c>
       <c r="I8">
         <v>1000.0</v>
       </c>
       <c r="J8">
         <v>1000.0</v>
       </c>
       <c r="K8">
@@ -7737,51 +7749,53 @@
       </c>
       <c r="N8">
         <v>1000.0</v>
       </c>
       <c r="O8">
         <v>1000.0</v>
       </c>
       <c r="P8">
         <v>1000.0</v>
       </c>
       <c r="Q8">
         <v>1000.0</v>
       </c>
       <c r="R8">
         <v>1000.0</v>
       </c>
       <c r="S8">
         <v>1000.0</v>
       </c>
       <c r="T8">
         <v>1000.0</v>
       </c>
       <c r="U8">
         <v>1000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>1000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7880,121 +7894,122 @@
       <c r="EJ8"/>
       <c r="EK8"/>
       <c r="EL8"/>
       <c r="EM8"/>
       <c r="EN8"/>
       <c r="EO8"/>
       <c r="EP8"/>
       <c r="EQ8"/>
       <c r="ER8"/>
       <c r="ES8"/>
       <c r="ET8"/>
       <c r="EU8"/>
       <c r="EV8"/>
       <c r="EW8"/>
       <c r="EX8"/>
       <c r="EY8"/>
       <c r="EZ8"/>
       <c r="FA8"/>
       <c r="FB8"/>
       <c r="FC8"/>
       <c r="FD8"/>
       <c r="FE8"/>
       <c r="FF8"/>
       <c r="FG8"/>
       <c r="FH8"/>
+      <c r="FI8"/>
     </row>
-    <row r="9" spans="1:164">
+    <row r="9" spans="1:165">
       <c r="A9" t="s">
         <v>49</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>4257059000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>4249587000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>4242337000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>4234188000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>4236172000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>4236409000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>1410020000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1402608000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1395242000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1393255000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1388388000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1383344000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1020785000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>814796000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>812983000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>811483000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>808881000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>807093000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>707004000.0</v>
       </c>
-      <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
@@ -8086,338 +8101,341 @@
       <c r="EJ9"/>
       <c r="EK9"/>
       <c r="EL9"/>
       <c r="EM9"/>
       <c r="EN9"/>
       <c r="EO9"/>
       <c r="EP9"/>
       <c r="EQ9"/>
       <c r="ER9"/>
       <c r="ES9"/>
       <c r="ET9"/>
       <c r="EU9"/>
       <c r="EV9"/>
       <c r="EW9"/>
       <c r="EX9"/>
       <c r="EY9"/>
       <c r="EZ9"/>
       <c r="FA9"/>
       <c r="FB9"/>
       <c r="FC9"/>
       <c r="FD9"/>
       <c r="FE9"/>
       <c r="FF9"/>
       <c r="FG9"/>
       <c r="FH9"/>
+      <c r="FI9"/>
     </row>
-    <row r="10" spans="1:164">
+    <row r="10" spans="1:165">
       <c r="A10" t="s">
         <v>50</v>
       </c>
       <c r="B10">
+        <v>456208000.0</v>
+      </c>
+      <c r="C10">
         <v>662650000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>471399000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>477946000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>338185000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>303755000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>247303000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>405058000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>162852000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>216967000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>360794000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>244792000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>255356000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>186186000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>476206000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>422486000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>160175000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>107267000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>194138000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>119625000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>168568000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>117126000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>343332000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>325097000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>191217000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>175927000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>104621000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>135993000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>153766000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>187093000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>375232000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>326320000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>411492000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>461678000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>662829000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>608763000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>602977000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>519771000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>725722000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>426052000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>822978000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>236198000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>512245000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>164430000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>247683000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>82203000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>68510000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>68354000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>140537000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>114735000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>114458000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>178370000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>166207000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>214528000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>282092000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>218467000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>275293000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>208840000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>239196000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>197015000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>230877000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>508681000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>337871000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>367000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1083112000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>847710000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>735493000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>756093000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>671420000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>513743000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>513311000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>213653000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>320964000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>319597000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>161058000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>150579000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>152430000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>77113000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>61710000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>140098000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>223890000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>60943000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>121845000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>166673000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>145645000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>107759000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>58790000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>94492000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>116395000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>160637000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>139467000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>124236000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>123970000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>134269000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>192509000.0</v>
       </c>
-      <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
@@ -8442,100 +8460,101 @@
       <c r="EJ10"/>
       <c r="EK10"/>
       <c r="EL10"/>
       <c r="EM10"/>
       <c r="EN10"/>
       <c r="EO10"/>
       <c r="EP10"/>
       <c r="EQ10"/>
       <c r="ER10"/>
       <c r="ES10"/>
       <c r="ET10"/>
       <c r="EU10"/>
       <c r="EV10"/>
       <c r="EW10"/>
       <c r="EX10"/>
       <c r="EY10"/>
       <c r="EZ10"/>
       <c r="FA10"/>
       <c r="FB10"/>
       <c r="FC10"/>
       <c r="FD10"/>
       <c r="FE10"/>
       <c r="FF10"/>
       <c r="FG10"/>
       <c r="FH10"/>
+      <c r="FI10"/>
     </row>
-    <row r="11" spans="1:164">
+    <row r="11" spans="1:165">
       <c r="A11" t="s">
         <v>51</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>471399000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>477946000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>338185000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>303755000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>247303000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>391858000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-      <c r="P11">
+      <c r="P11"/>
+      <c r="Q11">
         <v>422486000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>160175000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>105167000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>194138000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>112225000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>161168000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -8634,338 +8653,341 @@
       <c r="EJ11"/>
       <c r="EK11"/>
       <c r="EL11"/>
       <c r="EM11"/>
       <c r="EN11"/>
       <c r="EO11"/>
       <c r="EP11"/>
       <c r="EQ11"/>
       <c r="ER11"/>
       <c r="ES11"/>
       <c r="ET11"/>
       <c r="EU11"/>
       <c r="EV11"/>
       <c r="EW11"/>
       <c r="EX11"/>
       <c r="EY11"/>
       <c r="EZ11"/>
       <c r="FA11"/>
       <c r="FB11"/>
       <c r="FC11"/>
       <c r="FD11"/>
       <c r="FE11"/>
       <c r="FF11"/>
       <c r="FG11"/>
       <c r="FH11"/>
+      <c r="FI11"/>
     </row>
-    <row r="12" spans="1:164">
+    <row r="12" spans="1:165">
       <c r="A12" t="s">
         <v>52</v>
       </c>
       <c r="B12">
+        <v>456208000.0</v>
+      </c>
+      <c r="C12">
         <v>662650000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>471399000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>477946000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>338185000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>303755000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>247303000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>405058000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>162852000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>216967000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>360794000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>244792000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>255356000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>186186000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>476206000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>422486000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>160175000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>107267000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>194138000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>119625000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>168568000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>117126000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>343332000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>325097000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>191217000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>175927000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>104621000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>135993000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>153766000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>187093000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>375232000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>326320000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>411492000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>461678000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>662829000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>608763000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>602977000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>519771000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>725722000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>426052000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>822978000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>236198000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>512245000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>164430000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>247683000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>82203000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>68510000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>68354000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>140537000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>114735000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>114458000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>178370000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>166207000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>214528000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>282092000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>218467000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>275293000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>208840000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>239196000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>197015000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>230877000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>508681000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>337871000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>367000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1083112000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>847710000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>735493000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>756093000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>671420000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>513743000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>513311000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>213653000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>320964000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>319597000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>161058000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>150579000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>152430000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>77113000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>61710000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>169750000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>261003000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>799058000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>166302000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>211510000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>194589000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>196387000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>191578000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>190244000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>220419000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>282170000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>237843000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>198395000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>192182000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>212428000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>265466000.0</v>
       </c>
-      <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
@@ -8990,58 +9012,57 @@
       <c r="EJ12"/>
       <c r="EK12"/>
       <c r="EL12"/>
       <c r="EM12"/>
       <c r="EN12"/>
       <c r="EO12"/>
       <c r="EP12"/>
       <c r="EQ12"/>
       <c r="ER12"/>
       <c r="ES12"/>
       <c r="ET12"/>
       <c r="EU12"/>
       <c r="EV12"/>
       <c r="EW12"/>
       <c r="EX12"/>
       <c r="EY12"/>
       <c r="EZ12"/>
       <c r="FA12"/>
       <c r="FB12"/>
       <c r="FC12"/>
       <c r="FD12"/>
       <c r="FE12"/>
       <c r="FF12"/>
       <c r="FG12"/>
       <c r="FH12"/>
+      <c r="FI12"/>
     </row>
-    <row r="13" spans="1:164">
+    <row r="13" spans="1:165">
       <c r="A13" t="s">
         <v>53</v>
       </c>
-      <c r="B13">
-[...1 lines deleted...]
-      </c>
+      <c r="B13"/>
       <c r="C13">
         <v>1000.0</v>
       </c>
       <c r="D13">
         <v>1000.0</v>
       </c>
       <c r="E13">
         <v>1000.0</v>
       </c>
       <c r="F13">
         <v>1000.0</v>
       </c>
       <c r="G13">
         <v>1000.0</v>
       </c>
       <c r="H13">
         <v>1000.0</v>
       </c>
       <c r="I13">
         <v>1000.0</v>
       </c>
       <c r="J13">
         <v>1000.0</v>
       </c>
       <c r="K13">
@@ -9059,269 +9080,271 @@
       <c r="O13">
         <v>1000.0</v>
       </c>
       <c r="P13">
         <v>1000.0</v>
       </c>
       <c r="Q13">
         <v>1000.0</v>
       </c>
       <c r="R13">
         <v>1000.0</v>
       </c>
       <c r="S13">
         <v>1000.0</v>
       </c>
       <c r="T13">
         <v>1000.0</v>
       </c>
       <c r="U13">
         <v>1000.0</v>
       </c>
       <c r="V13">
         <v>1000.0</v>
       </c>
       <c r="W13">
+        <v>1000.0</v>
+      </c>
+      <c r="X13">
         <v>2511000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2510000.0</v>
       </c>
       <c r="Y13">
         <v>2510000.0</v>
       </c>
       <c r="Z13">
+        <v>2510000.0</v>
+      </c>
+      <c r="AA13">
         <v>2509000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2492000.0</v>
       </c>
       <c r="AB13">
         <v>2492000.0</v>
       </c>
       <c r="AC13">
         <v>2492000.0</v>
       </c>
       <c r="AD13">
+        <v>2492000.0</v>
+      </c>
+      <c r="AE13">
         <v>2491000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2468000.0</v>
       </c>
       <c r="AF13">
         <v>2468000.0</v>
       </c>
       <c r="AG13">
         <v>2468000.0</v>
       </c>
       <c r="AH13">
+        <v>2468000.0</v>
+      </c>
+      <c r="AI13">
         <v>2464000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2450000.0</v>
       </c>
       <c r="AJ13">
         <v>2450000.0</v>
       </c>
       <c r="AK13">
+        <v>2450000.0</v>
+      </c>
+      <c r="AL13">
         <v>2449000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>2447000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2432000.0</v>
       </c>
       <c r="AN13">
         <v>2432000.0</v>
       </c>
       <c r="AO13">
         <v>2432000.0</v>
       </c>
       <c r="AP13">
         <v>2432000.0</v>
       </c>
       <c r="AQ13">
-        <v>2420000.0</v>
+        <v>2432000.0</v>
       </c>
       <c r="AR13">
         <v>2420000.0</v>
       </c>
       <c r="AS13">
         <v>2420000.0</v>
       </c>
       <c r="AT13">
         <v>2420000.0</v>
       </c>
       <c r="AU13">
+        <v>2420000.0</v>
+      </c>
+      <c r="AV13">
         <v>2475000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>2523000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>2543000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>2542000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>2534000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>712421000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>712183000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>712000000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>710130000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>709993000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>709368000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>737633000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>766595000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>796067000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>857795000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>887431000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>917684000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>948000000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>1107281000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>1118742000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>1130607000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>1141611000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>1163035000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>1162346000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>26190000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>26381000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>26916000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>26868000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>26822000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>26864000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>13417000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>13400000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>13459000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>13559000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>13680000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>13771000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>13701000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>13691000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>13645000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>13566000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>13441000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>13506000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>13374000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>13478000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>13389000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>13380000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>13366000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>13358000.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>13353000.0</v>
       </c>
-      <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
@@ -9346,802 +9369,804 @@
       <c r="EJ13"/>
       <c r="EK13"/>
       <c r="EL13"/>
       <c r="EM13"/>
       <c r="EN13"/>
       <c r="EO13"/>
       <c r="EP13"/>
       <c r="EQ13"/>
       <c r="ER13"/>
       <c r="ES13"/>
       <c r="ET13"/>
       <c r="EU13"/>
       <c r="EV13"/>
       <c r="EW13"/>
       <c r="EX13"/>
       <c r="EY13"/>
       <c r="EZ13"/>
       <c r="FA13"/>
       <c r="FB13"/>
       <c r="FC13"/>
       <c r="FD13"/>
       <c r="FE13"/>
       <c r="FF13"/>
       <c r="FG13"/>
       <c r="FH13"/>
+      <c r="FI13"/>
     </row>
-    <row r="14" spans="1:164">
+    <row r="14" spans="1:165">
       <c r="A14" t="s">
         <v>54</v>
       </c>
-      <c r="B14">
+      <c r="B14"/>
+      <c r="C14">
         <v>160966667.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>160202000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>158834000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>161528000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>161937000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>151639000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>152938000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>146060000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>145975000.0</v>
       </c>
       <c r="K14">
         <v>145975000.0</v>
       </c>
       <c r="L14">
+        <v>145975000.0</v>
+      </c>
+      <c r="M14">
         <v>145721000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>146992000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>145993000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>147268000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>199176000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>70354000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>199176000.0</v>
       </c>
       <c r="S14">
         <v>199176000.0</v>
       </c>
       <c r="T14">
         <v>199176000.0</v>
       </c>
       <c r="U14">
         <v>199176000.0</v>
       </c>
       <c r="V14">
         <v>199176000.0</v>
       </c>
       <c r="W14">
+        <v>199176000.0</v>
+      </c>
+      <c r="X14">
         <v>251079000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>251058000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>250978000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>250047000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>249198000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>249181000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>249154000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>248251000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>246793000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>246780000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>246740000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>246175000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>244970000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>244940000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>244828000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>244222000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>243238000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>243224000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>243217000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>242826000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>241974000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>241970000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>241966000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>242685000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>253842000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>253949000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>254335000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>254075000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>253357000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>253618000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>253479500.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>253341000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>252657000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>252974000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>252745000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>252462000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>251580000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>252029000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>252068000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>251801000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>252513000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>253184000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>255024000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>256221000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>257913000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>258838000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>259326000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>259830000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>264746000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>267041000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>269194000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>268662937.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>267462185.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>269728814.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>134273611.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>134580645.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>135406536.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>137200000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>138277692.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>138315238.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>136648214.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>139132727.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>138320755.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>137969697.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>132917391.0</v>
       </c>
       <c r="CJ14">
         <v>132917391.0</v>
       </c>
       <c r="CK14">
+        <v>132917391.0</v>
+      </c>
+      <c r="CL14">
         <v>132234615.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>134571429.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>132392500.0</v>
       </c>
       <c r="CN14">
         <v>132392500.0</v>
       </c>
       <c r="CO14">
+        <v>132392500.0</v>
+      </c>
+      <c r="CP14">
         <v>132539394.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>131403333.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>132845946.0</v>
       </c>
       <c r="CR14">
         <v>132845946.0</v>
       </c>
       <c r="CS14">
+        <v>132845946.0</v>
+      </c>
+      <c r="CT14">
         <v>133576744.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>131871795.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>264106000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>265618000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>270914000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>271094000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>267556000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>271838000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>271232000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>269244000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>265263158.0</v>
       </c>
       <c r="DD14">
         <v>265263158.0</v>
       </c>
       <c r="DE14">
+        <v>265263158.0</v>
+      </c>
+      <c r="DF14">
         <v>260000000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>258333333.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>260800000.0</v>
       </c>
       <c r="DH14">
         <v>260800000.0</v>
       </c>
       <c r="DI14">
+        <v>260800000.0</v>
+      </c>
+      <c r="DJ14">
         <v>265263158.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>264000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>268000000.0</v>
       </c>
       <c r="DL14">
         <v>268000000.0</v>
       </c>
       <c r="DM14">
+        <v>268000000.0</v>
+      </c>
+      <c r="DN14">
         <v>277345133.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>292000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>249473684.0</v>
       </c>
       <c r="DP14">
         <v>249473684.0</v>
       </c>
       <c r="DQ14">
+        <v>249473684.0</v>
+      </c>
+      <c r="DR14">
         <v>197333333.0</v>
       </c>
-      <c r="DR14">
+      <c r="DS14">
         <v>184000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160000000.0</v>
       </c>
       <c r="DT14">
         <v>160000000.0</v>
       </c>
       <c r="DU14">
+        <v>160000000.0</v>
+      </c>
+      <c r="DV14">
         <v>165714286.0</v>
       </c>
-      <c r="DV14">
+      <c r="DW14">
         <v>166352000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000000.0</v>
       </c>
       <c r="DX14">
         <v>100000000.0</v>
       </c>
       <c r="DY14">
+        <v>100000000.0</v>
+      </c>
+      <c r="DZ14">
         <v>92000000.0</v>
       </c>
-      <c r="DZ14">
+      <c r="EA14">
         <v>93333333.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68333333.0</v>
       </c>
       <c r="EB14">
         <v>68333333.0</v>
       </c>
       <c r="EC14">
+        <v>68333333.0</v>
+      </c>
+      <c r="ED14">
         <v>68571429.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68000000.0</v>
       </c>
       <c r="EE14">
         <v>68000000.0</v>
       </c>
       <c r="EF14">
         <v>68000000.0</v>
       </c>
       <c r="EG14">
+        <v>68000000.0</v>
+      </c>
+      <c r="EH14">
         <v>70909091.0</v>
       </c>
-      <c r="EH14">
+      <c r="EI14">
         <v>68695652.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66666667.0</v>
       </c>
       <c r="EJ14">
         <v>66666667.0</v>
       </c>
       <c r="EK14">
-        <v>63333333.0</v>
+        <v>66666667.0</v>
       </c>
       <c r="EL14">
         <v>63333333.0</v>
       </c>
       <c r="EM14">
-        <v>42500000.0</v>
+        <v>63333333.0</v>
       </c>
       <c r="EN14">
         <v>42500000.0</v>
       </c>
       <c r="EO14">
+        <v>42500000.0</v>
+      </c>
+      <c r="EP14">
         <v>42857143.0</v>
       </c>
-      <c r="EP14">
+      <c r="EQ14">
         <v>42000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43333333.0</v>
       </c>
       <c r="ER14">
         <v>43333333.0</v>
       </c>
       <c r="ES14">
+        <v>43333333.0</v>
+      </c>
+      <c r="ET14">
         <v>42608696.0</v>
       </c>
-      <c r="ET14">
+      <c r="EU14">
         <v>43236000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40642000.0</v>
       </c>
       <c r="EV14">
         <v>40642000.0</v>
       </c>
       <c r="EW14">
-        <v>33552000.0</v>
+        <v>40642000.0</v>
       </c>
       <c r="EX14">
         <v>33552000.0</v>
       </c>
       <c r="EY14">
-        <v>22574000.0</v>
+        <v>33552000.0</v>
       </c>
       <c r="EZ14">
         <v>22574000.0</v>
       </c>
       <c r="FA14">
-        <v>22546000.0</v>
+        <v>22574000.0</v>
       </c>
       <c r="FB14">
         <v>22546000.0</v>
       </c>
       <c r="FC14">
         <v>22546000.0</v>
       </c>
       <c r="FD14">
         <v>22546000.0</v>
       </c>
       <c r="FE14">
         <v>22546000.0</v>
       </c>
       <c r="FF14">
         <v>22546000.0</v>
       </c>
       <c r="FG14">
         <v>22546000.0</v>
       </c>
       <c r="FH14">
         <v>22546000.0</v>
       </c>
+      <c r="FI14">
+        <v>22546000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:164">
+    <row r="15" spans="1:165">
       <c r="A15" t="s">
         <v>55</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
-      <c r="Q15">
-[...1 lines deleted...]
-      </c>
+      <c r="Q15"/>
       <c r="R15">
         <v>1000.0</v>
       </c>
       <c r="S15">
         <v>1000.0</v>
       </c>
       <c r="T15">
         <v>1000.0</v>
       </c>
       <c r="U15">
         <v>1000.0</v>
       </c>
       <c r="V15">
         <v>1000.0</v>
       </c>
       <c r="W15">
+        <v>1000.0</v>
+      </c>
+      <c r="X15">
         <v>2511000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2510000.0</v>
       </c>
       <c r="Y15">
         <v>2510000.0</v>
       </c>
       <c r="Z15">
+        <v>2510000.0</v>
+      </c>
+      <c r="AA15">
         <v>2509000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2492000.0</v>
       </c>
       <c r="AB15">
         <v>2492000.0</v>
       </c>
       <c r="AC15">
         <v>2492000.0</v>
       </c>
       <c r="AD15">
+        <v>2492000.0</v>
+      </c>
+      <c r="AE15">
         <v>2491000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2468000.0</v>
       </c>
       <c r="AF15">
         <v>2468000.0</v>
       </c>
       <c r="AG15">
         <v>2468000.0</v>
       </c>
       <c r="AH15">
+        <v>2468000.0</v>
+      </c>
+      <c r="AI15">
         <v>2464000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2450000.0</v>
       </c>
       <c r="AJ15">
         <v>2450000.0</v>
       </c>
       <c r="AK15">
+        <v>2450000.0</v>
+      </c>
+      <c r="AL15">
         <v>2449000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>2447000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2432000.0</v>
       </c>
       <c r="AN15">
         <v>2432000.0</v>
       </c>
       <c r="AO15">
         <v>2432000.0</v>
       </c>
       <c r="AP15">
         <v>2432000.0</v>
       </c>
       <c r="AQ15">
-        <v>2420000.0</v>
+        <v>2432000.0</v>
       </c>
       <c r="AR15">
         <v>2420000.0</v>
       </c>
       <c r="AS15">
         <v>2420000.0</v>
       </c>
       <c r="AT15">
         <v>2420000.0</v>
       </c>
       <c r="AU15">
+        <v>2420000.0</v>
+      </c>
+      <c r="AV15">
         <v>2475000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>2523000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>2543000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>2542000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>2534000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>712421000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>712183000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>712000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>710130000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>709993000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>709368000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>737633000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>766595000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>796067000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>857795000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>887431000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>917684000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>948000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>1107281000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>1118742000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>1130607000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>1141611000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>1163035000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>1162346000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>26190000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>26381000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>26916000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>26868000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>26822000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>26864000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>13417000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>13400000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>13459000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>13559000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>13680000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>13771000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>13701000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>13691000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>13645000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>13566000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>13441000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>13506000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>13374000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>13478000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>13389000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>13380000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>13366000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>13358000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>13353000.0</v>
       </c>
-      <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
@@ -10166,202 +10191,205 @@
       <c r="EJ15"/>
       <c r="EK15"/>
       <c r="EL15"/>
       <c r="EM15"/>
       <c r="EN15"/>
       <c r="EO15"/>
       <c r="EP15"/>
       <c r="EQ15"/>
       <c r="ER15"/>
       <c r="ES15"/>
       <c r="ET15"/>
       <c r="EU15"/>
       <c r="EV15"/>
       <c r="EW15"/>
       <c r="EX15"/>
       <c r="EY15"/>
       <c r="EZ15"/>
       <c r="FA15"/>
       <c r="FB15"/>
       <c r="FC15"/>
       <c r="FD15"/>
       <c r="FE15"/>
       <c r="FF15"/>
       <c r="FG15"/>
       <c r="FH15"/>
+      <c r="FI15"/>
     </row>
-    <row r="16" spans="1:164">
+    <row r="16" spans="1:165">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16"/>
-      <c r="C16"/>
+      <c r="C16">
+        <v>53911000.0</v>
+      </c>
       <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>53122000.0</v>
       </c>
-      <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>48148000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>42948000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>24458000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>19679000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>19160000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-15062000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>37282000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>9335000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>7407000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>26715000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>29185000.0</v>
       </c>
-      <c r="S16"/>
-      <c r="T16">
+      <c r="T16"/>
+      <c r="U16">
         <v>13025000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>13062000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2845000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>9292000.0</v>
       </c>
-      <c r="X16"/>
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16">
         <v>32840000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>27047000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>68201000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>24821000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>25513000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>26482000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>91695000.0</v>
       </c>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-      <c r="AI16">
+      <c r="AI16"/>
+      <c r="AJ16">
         <v>164962000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>53629000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>89738000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>49036000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>2084000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>98019000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>152943000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>92694000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>92797000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>154295000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>109786000.0</v>
       </c>
-      <c r="AT16"/>
-      <c r="AU16">
+      <c r="AU16"/>
+      <c r="AV16">
         <v>120589000.0</v>
       </c>
-      <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
-      <c r="AY16">
+      <c r="AY16"/>
+      <c r="AZ16">
         <v>225455000.0</v>
       </c>
-      <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
-      <c r="BC16">
+      <c r="BC16"/>
+      <c r="BD16">
         <v>226045000.0</v>
       </c>
-      <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
-      <c r="BK16">
+      <c r="BK16"/>
+      <c r="BL16">
         <v>-41409000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>270645000.0</v>
       </c>
-      <c r="BM16"/>
       <c r="BN16"/>
-      <c r="BO16">
+      <c r="BO16"/>
+      <c r="BP16">
         <v>36866000.0</v>
       </c>
-      <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
@@ -10414,52 +10442,53 @@
       <c r="EJ16"/>
       <c r="EK16"/>
       <c r="EL16"/>
       <c r="EM16"/>
       <c r="EN16"/>
       <c r="EO16"/>
       <c r="EP16"/>
       <c r="EQ16"/>
       <c r="ER16"/>
       <c r="ES16"/>
       <c r="ET16"/>
       <c r="EU16"/>
       <c r="EV16"/>
       <c r="EW16"/>
       <c r="EX16"/>
       <c r="EY16"/>
       <c r="EZ16"/>
       <c r="FA16"/>
       <c r="FB16"/>
       <c r="FC16"/>
       <c r="FD16"/>
       <c r="FE16"/>
       <c r="FF16"/>
       <c r="FG16"/>
       <c r="FH16"/>
+      <c r="FI16"/>
     </row>
-    <row r="17" spans="1:164">
+    <row r="17" spans="1:165">
       <c r="A17" t="s">
         <v>57</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -10582,89 +10611,90 @@
       <c r="EJ17"/>
       <c r="EK17"/>
       <c r="EL17"/>
       <c r="EM17"/>
       <c r="EN17"/>
       <c r="EO17"/>
       <c r="EP17"/>
       <c r="EQ17"/>
       <c r="ER17"/>
       <c r="ES17"/>
       <c r="ET17"/>
       <c r="EU17"/>
       <c r="EV17"/>
       <c r="EW17"/>
       <c r="EX17"/>
       <c r="EY17"/>
       <c r="EZ17"/>
       <c r="FA17"/>
       <c r="FB17"/>
       <c r="FC17"/>
       <c r="FD17"/>
       <c r="FE17"/>
       <c r="FF17"/>
       <c r="FG17"/>
       <c r="FH17"/>
+      <c r="FI17"/>
     </row>
-    <row r="18" spans="1:164">
+    <row r="18" spans="1:165">
       <c r="A18" t="s">
         <v>58</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
-      <c r="Q18">
+      <c r="Q18"/>
+      <c r="R18">
         <v>6700000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>8190000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>13195000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>13568000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>14645000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>17929000.0</v>
       </c>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
@@ -10762,52 +10792,53 @@
       <c r="EJ18"/>
       <c r="EK18"/>
       <c r="EL18"/>
       <c r="EM18"/>
       <c r="EN18"/>
       <c r="EO18"/>
       <c r="EP18"/>
       <c r="EQ18"/>
       <c r="ER18"/>
       <c r="ES18"/>
       <c r="ET18"/>
       <c r="EU18"/>
       <c r="EV18"/>
       <c r="EW18"/>
       <c r="EX18"/>
       <c r="EY18"/>
       <c r="EZ18"/>
       <c r="FA18"/>
       <c r="FB18"/>
       <c r="FC18"/>
       <c r="FD18"/>
       <c r="FE18"/>
       <c r="FF18"/>
       <c r="FG18"/>
       <c r="FH18"/>
+      <c r="FI18"/>
     </row>
-    <row r="19" spans="1:164">
+    <row r="19" spans="1:165">
       <c r="A19" t="s">
         <v>59</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10930,80 +10961,81 @@
       <c r="EJ19"/>
       <c r="EK19"/>
       <c r="EL19"/>
       <c r="EM19"/>
       <c r="EN19"/>
       <c r="EO19"/>
       <c r="EP19"/>
       <c r="EQ19"/>
       <c r="ER19"/>
       <c r="ES19"/>
       <c r="ET19"/>
       <c r="EU19"/>
       <c r="EV19"/>
       <c r="EW19"/>
       <c r="EX19"/>
       <c r="EY19"/>
       <c r="EZ19"/>
       <c r="FA19"/>
       <c r="FB19"/>
       <c r="FC19"/>
       <c r="FD19"/>
       <c r="FE19"/>
       <c r="FF19"/>
       <c r="FG19"/>
       <c r="FH19"/>
+      <c r="FI19"/>
     </row>
-    <row r="20" spans="1:164">
+    <row r="20" spans="1:165">
       <c r="A20" t="s">
         <v>60</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
-[...1 lines deleted...]
-      </c>
+      <c r="K20"/>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
+        <v>0.0</v>
+      </c>
+      <c r="N20">
         <v>14626000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>15026000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>26016000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
@@ -11108,111 +11140,112 @@
       <c r="EJ20"/>
       <c r="EK20"/>
       <c r="EL20"/>
       <c r="EM20"/>
       <c r="EN20"/>
       <c r="EO20"/>
       <c r="EP20"/>
       <c r="EQ20"/>
       <c r="ER20"/>
       <c r="ES20"/>
       <c r="ET20"/>
       <c r="EU20"/>
       <c r="EV20"/>
       <c r="EW20"/>
       <c r="EX20"/>
       <c r="EY20"/>
       <c r="EZ20"/>
       <c r="FA20"/>
       <c r="FB20"/>
       <c r="FC20"/>
       <c r="FD20"/>
       <c r="FE20"/>
       <c r="FF20"/>
       <c r="FG20"/>
       <c r="FH20"/>
+      <c r="FI20"/>
     </row>
-    <row r="21" spans="1:164">
+    <row r="21" spans="1:165">
       <c r="A21" t="s">
         <v>61</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
-      <c r="F21">
+      <c r="F21"/>
+      <c r="G21">
         <v>0.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>214000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1580000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>4356000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>7367000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>10128000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>11341000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>17018000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>27411000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>34372000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>25324000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>33494999.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>47750000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>61849000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>76262000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>90674000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>104930000.0</v>
       </c>
-      <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
@@ -11310,230 +11343,231 @@
       <c r="EJ21"/>
       <c r="EK21"/>
       <c r="EL21"/>
       <c r="EM21"/>
       <c r="EN21"/>
       <c r="EO21"/>
       <c r="EP21"/>
       <c r="EQ21"/>
       <c r="ER21"/>
       <c r="ES21"/>
       <c r="ET21"/>
       <c r="EU21"/>
       <c r="EV21"/>
       <c r="EW21"/>
       <c r="EX21"/>
       <c r="EY21"/>
       <c r="EZ21"/>
       <c r="FA21"/>
       <c r="FB21"/>
       <c r="FC21"/>
       <c r="FD21"/>
       <c r="FE21"/>
       <c r="FF21"/>
       <c r="FG21"/>
       <c r="FH21"/>
+      <c r="FI21"/>
     </row>
-    <row r="22" spans="1:164">
+    <row r="22" spans="1:165">
       <c r="A22" t="s">
         <v>62</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
-      <c r="L22">
+      <c r="L22"/>
+      <c r="M22">
         <v>1.0</v>
       </c>
-      <c r="M22"/>
       <c r="N22"/>
-      <c r="O22">
+      <c r="O22"/>
+      <c r="P22">
         <v>1.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-16693000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1.0</v>
       </c>
-      <c r="R22"/>
       <c r="S22"/>
-      <c r="T22">
+      <c r="T22"/>
+      <c r="U22">
         <v>1.0</v>
       </c>
-      <c r="U22"/>
       <c r="V22"/>
-      <c r="W22">
+      <c r="W22"/>
+      <c r="X22">
         <v>1.0</v>
       </c>
-      <c r="X22"/>
       <c r="Y22"/>
-      <c r="Z22">
+      <c r="Z22"/>
+      <c r="AA22">
         <v>1.0</v>
       </c>
-      <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
+      <c r="AC22"/>
+      <c r="AD22">
         <v>1.0</v>
       </c>
-      <c r="AD22"/>
       <c r="AE22"/>
-      <c r="AF22">
+      <c r="AF22"/>
+      <c r="AG22">
         <v>1.0</v>
       </c>
-      <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
-      <c r="AJ22">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ22"/>
       <c r="AK22">
         <v>1.0</v>
       </c>
       <c r="AL22">
         <v>1.0</v>
       </c>
-      <c r="AM22"/>
-      <c r="AN22">
+      <c r="AM22">
         <v>1.0</v>
       </c>
-      <c r="AO22"/>
+      <c r="AN22"/>
+      <c r="AO22">
+        <v>1.0</v>
+      </c>
       <c r="AP22"/>
-      <c r="AQ22">
+      <c r="AQ22"/>
+      <c r="AR22">
         <v>1.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>2.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>1.0</v>
       </c>
-      <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
-      <c r="AY22">
-[...1 lines deleted...]
-      </c>
+      <c r="AY22"/>
       <c r="AZ22">
         <v>1.0</v>
       </c>
-      <c r="BA22"/>
+      <c r="BA22">
+        <v>1.0</v>
+      </c>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
-      <c r="BV22">
+      <c r="BV22"/>
+      <c r="BW22">
         <v>3924000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>3814000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>4430000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>4655000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>4642000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>4461000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>4565000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>4266000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>4247000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>3940000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>4162000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>4158000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>3939000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>4013000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>4141000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>4100000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>4150000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>4086000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>4151000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>3844000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>3682000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>3628000.0</v>
       </c>
-      <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
@@ -11558,338 +11592,341 @@
       <c r="EJ22"/>
       <c r="EK22"/>
       <c r="EL22"/>
       <c r="EM22"/>
       <c r="EN22"/>
       <c r="EO22"/>
       <c r="EP22"/>
       <c r="EQ22"/>
       <c r="ER22"/>
       <c r="ES22"/>
       <c r="ET22"/>
       <c r="EU22"/>
       <c r="EV22"/>
       <c r="EW22"/>
       <c r="EX22"/>
       <c r="EY22"/>
       <c r="EZ22"/>
       <c r="FA22"/>
       <c r="FB22"/>
       <c r="FC22"/>
       <c r="FD22"/>
       <c r="FE22"/>
       <c r="FF22"/>
       <c r="FG22"/>
       <c r="FH22"/>
+      <c r="FI22"/>
     </row>
-    <row r="23" spans="1:164">
+    <row r="23" spans="1:165">
       <c r="A23" t="s">
         <v>63</v>
       </c>
       <c r="B23">
+        <v>7239106000.0</v>
+      </c>
+      <c r="C23">
         <v>7477717000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>7529767000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>7639317000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>7666971000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>7909961000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7964768000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>8035144000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>5587134000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>5436151000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>5507437000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>5268916000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5197402000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>5072392000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>5234864000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2385509000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2097946000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2033443000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2073442000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2094768000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2150454000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1694868000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>4263937000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>7112667000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>6998956000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>7261099000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>8284498000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>8395515000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>9060719000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>9116314000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>8863520000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>9401091000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>9393687000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>10268123000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>10794659000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>10898219000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>11025097000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>11005966000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>11440117000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>12584138000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>12739444000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>12454912000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>12865645000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>13058018000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>13204716000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>13157973000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>12564518000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>13950197000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>16989900000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>16444497000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>15490512000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>15729331000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>15466086000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>14889958000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>13842650000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>14460406000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>14036016000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>13895201000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>12803828000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>12951533000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>12438238000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>11929885000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>11096690000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>11006000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>8903502000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>8734102000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>8396896000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>8089375000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>7682122000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>7303303000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>7106799000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>6616258000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>6357633000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>6159100000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>5881602000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>5515010000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>5199971000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>4828067000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>4593262000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>4420659000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>4266838000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>4554064000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>4354273000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>3600109000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>3419224000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>3341823000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>3316504000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>3243035000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>3203164000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>3219302000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>3195913000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>3145658000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>3103871000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>3072672000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>3071418000.0</v>
       </c>
-      <c r="CR23"/>
       <c r="CS23"/>
       <c r="CT23"/>
       <c r="CU23"/>
       <c r="CV23"/>
       <c r="CW23"/>
       <c r="CX23"/>
       <c r="CY23"/>
       <c r="CZ23"/>
       <c r="DA23"/>
       <c r="DB23"/>
       <c r="DC23"/>
       <c r="DD23"/>
       <c r="DE23"/>
       <c r="DF23"/>
       <c r="DG23"/>
       <c r="DH23"/>
       <c r="DI23"/>
       <c r="DJ23"/>
       <c r="DK23"/>
       <c r="DL23"/>
       <c r="DM23"/>
       <c r="DN23"/>
       <c r="DO23"/>
       <c r="DP23"/>
       <c r="DQ23"/>
@@ -11914,133 +11951,134 @@
       <c r="EJ23"/>
       <c r="EK23"/>
       <c r="EL23"/>
       <c r="EM23"/>
       <c r="EN23"/>
       <c r="EO23"/>
       <c r="EP23"/>
       <c r="EQ23"/>
       <c r="ER23"/>
       <c r="ES23"/>
       <c r="ET23"/>
       <c r="EU23"/>
       <c r="EV23"/>
       <c r="EW23"/>
       <c r="EX23"/>
       <c r="EY23"/>
       <c r="EZ23"/>
       <c r="FA23"/>
       <c r="FB23"/>
       <c r="FC23"/>
       <c r="FD23"/>
       <c r="FE23"/>
       <c r="FF23"/>
       <c r="FG23"/>
       <c r="FH23"/>
+      <c r="FI23"/>
     </row>
-    <row r="24" spans="1:164">
+    <row r="24" spans="1:165">
       <c r="A24" t="s">
         <v>64</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
         <v>1917272000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1975791000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1976919000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1978027000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1978771000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1980186000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1981237000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>622051000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>586622000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>586203000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>585791000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>585389000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>505654000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>513055000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>434368000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>216000000.0</v>
       </c>
       <c r="R24">
         <v>216000000.0</v>
       </c>
       <c r="S24">
         <v>216000000.0</v>
       </c>
       <c r="T24">
-        <v>406000000.0</v>
+        <v>216000000.0</v>
       </c>
       <c r="U24">
         <v>406000000.0</v>
       </c>
       <c r="V24">
+        <v>406000000.0</v>
+      </c>
+      <c r="W24">
         <v>393500000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>3977926000.0</v>
       </c>
-      <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>3692479000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>3779499000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>3577863000.0</v>
       </c>
-      <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
@@ -12132,117 +12170,118 @@
       <c r="EJ24"/>
       <c r="EK24"/>
       <c r="EL24"/>
       <c r="EM24"/>
       <c r="EN24"/>
       <c r="EO24"/>
       <c r="EP24"/>
       <c r="EQ24"/>
       <c r="ER24"/>
       <c r="ES24"/>
       <c r="ET24"/>
       <c r="EU24"/>
       <c r="EV24"/>
       <c r="EW24"/>
       <c r="EX24"/>
       <c r="EY24"/>
       <c r="EZ24"/>
       <c r="FA24"/>
       <c r="FB24"/>
       <c r="FC24"/>
       <c r="FD24"/>
       <c r="FE24"/>
       <c r="FF24"/>
       <c r="FG24"/>
       <c r="FH24"/>
+      <c r="FI24"/>
     </row>
-    <row r="25" spans="1:164">
+    <row r="25" spans="1:165">
       <c r="A25" t="s">
         <v>65</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>1975791000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1976919000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1978027000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1978771000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1991456000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1996853000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>434368000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>216000000.0</v>
       </c>
       <c r="R25">
         <v>216000000.0</v>
       </c>
       <c r="S25">
         <v>216000000.0</v>
       </c>
       <c r="T25">
-        <v>406000000.0</v>
+        <v>216000000.0</v>
       </c>
       <c r="U25">
         <v>406000000.0</v>
       </c>
       <c r="V25">
+        <v>406000000.0</v>
+      </c>
+      <c r="W25">
         <v>393500000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3997926000.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>3692479000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>3779499000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>3577863000.0</v>
       </c>
-      <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
@@ -12334,52 +12373,53 @@
       <c r="EJ25"/>
       <c r="EK25"/>
       <c r="EL25"/>
       <c r="EM25"/>
       <c r="EN25"/>
       <c r="EO25"/>
       <c r="EP25"/>
       <c r="EQ25"/>
       <c r="ER25"/>
       <c r="ES25"/>
       <c r="ET25"/>
       <c r="EU25"/>
       <c r="EV25"/>
       <c r="EW25"/>
       <c r="EX25"/>
       <c r="EY25"/>
       <c r="EZ25"/>
       <c r="FA25"/>
       <c r="FB25"/>
       <c r="FC25"/>
       <c r="FD25"/>
       <c r="FE25"/>
       <c r="FF25"/>
       <c r="FG25"/>
       <c r="FH25"/>
+      <c r="FI25"/>
     </row>
-    <row r="26" spans="1:164">
+    <row r="26" spans="1:165">
       <c r="A26" t="s">
         <v>66</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -12502,52 +12542,53 @@
       <c r="EJ26"/>
       <c r="EK26"/>
       <c r="EL26"/>
       <c r="EM26"/>
       <c r="EN26"/>
       <c r="EO26"/>
       <c r="EP26"/>
       <c r="EQ26"/>
       <c r="ER26"/>
       <c r="ES26"/>
       <c r="ET26"/>
       <c r="EU26"/>
       <c r="EV26"/>
       <c r="EW26"/>
       <c r="EX26"/>
       <c r="EY26"/>
       <c r="EZ26"/>
       <c r="FA26"/>
       <c r="FB26"/>
       <c r="FC26"/>
       <c r="FD26"/>
       <c r="FE26"/>
       <c r="FF26"/>
       <c r="FG26"/>
       <c r="FH26"/>
+      <c r="FI26"/>
     </row>
-    <row r="27" spans="1:164">
+    <row r="27" spans="1:165">
       <c r="A27" t="s">
         <v>67</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12670,338 +12711,341 @@
       <c r="EJ27"/>
       <c r="EK27"/>
       <c r="EL27"/>
       <c r="EM27"/>
       <c r="EN27"/>
       <c r="EO27"/>
       <c r="EP27"/>
       <c r="EQ27"/>
       <c r="ER27"/>
       <c r="ES27"/>
       <c r="ET27"/>
       <c r="EU27"/>
       <c r="EV27"/>
       <c r="EW27"/>
       <c r="EX27"/>
       <c r="EY27"/>
       <c r="EZ27"/>
       <c r="FA27"/>
       <c r="FB27"/>
       <c r="FC27"/>
       <c r="FD27"/>
       <c r="FE27"/>
       <c r="FF27"/>
       <c r="FG27"/>
       <c r="FH27"/>
+      <c r="FI27"/>
     </row>
-    <row r="28" spans="1:164">
+    <row r="28" spans="1:165">
       <c r="A28" t="s">
         <v>68</v>
       </c>
       <c r="B28">
+        <v>1432222000.0</v>
+      </c>
+      <c r="C28">
         <v>1254622000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1504392000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1498973000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1639842000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1675016000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1732883000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1576179000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>459199000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>369655000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>225409000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>340999000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>330033000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>334468000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>196564000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>11882000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>55825000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>108733000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>38951000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>286375000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>237432000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>276374000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3655563000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3674934000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3762491000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3777510000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>3764161000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>3832464000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3723081000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3686941000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>3502170000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>3576656000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>3431125000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>3379672000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>3382881000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>3436216000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>3440392000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>3522048000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>3614389000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>3703934000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>3306080000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>3927385000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>3950317000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>4324290000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>4590858000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>4780158000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>4800510000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>4668727000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>5873409000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>5614047000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>5441793000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>5129468000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>5110097000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>4629665000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>4352283000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>4420962000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>4169001000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>4235321000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>3832768000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>3614851000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>3290893000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>2658965000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>2428826000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>2356000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-332084000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-96723000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>15453000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-5187000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>79446000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>237084000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>410176000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>513218000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>408501000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>412416000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>623458000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>636392000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>671957000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>699652000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>632388000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>556291000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>474747000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>1072943000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>1016452000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>273767000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>296901000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>361857000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>452859000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>428690000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>443133000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>410054000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>450106000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>498496000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>514820000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>520320000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>477630000.0</v>
       </c>
-      <c r="CR28"/>
       <c r="CS28"/>
       <c r="CT28"/>
       <c r="CU28"/>
       <c r="CV28"/>
       <c r="CW28"/>
       <c r="CX28"/>
       <c r="CY28"/>
       <c r="CZ28"/>
       <c r="DA28"/>
       <c r="DB28"/>
       <c r="DC28"/>
       <c r="DD28"/>
       <c r="DE28"/>
       <c r="DF28"/>
       <c r="DG28"/>
       <c r="DH28"/>
       <c r="DI28"/>
       <c r="DJ28"/>
       <c r="DK28"/>
       <c r="DL28"/>
       <c r="DM28"/>
       <c r="DN28"/>
       <c r="DO28"/>
       <c r="DP28"/>
       <c r="DQ28"/>
@@ -13026,131 +13070,132 @@
       <c r="EJ28"/>
       <c r="EK28"/>
       <c r="EL28"/>
       <c r="EM28"/>
       <c r="EN28"/>
       <c r="EO28"/>
       <c r="EP28"/>
       <c r="EQ28"/>
       <c r="ER28"/>
       <c r="ES28"/>
       <c r="ET28"/>
       <c r="EU28"/>
       <c r="EV28"/>
       <c r="EW28"/>
       <c r="EX28"/>
       <c r="EY28"/>
       <c r="EZ28"/>
       <c r="FA28"/>
       <c r="FB28"/>
       <c r="FC28"/>
       <c r="FD28"/>
       <c r="FE28"/>
       <c r="FF28"/>
       <c r="FG28"/>
       <c r="FH28"/>
+      <c r="FI28"/>
     </row>
-    <row r="29" spans="1:164">
+    <row r="29" spans="1:165">
       <c r="A29" t="s">
         <v>69</v>
       </c>
-      <c r="B29">
+      <c r="B29"/>
+      <c r="C29">
         <v>6504931000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>6524641000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>6511033000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>6606354000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>6636680000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>6631572000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>6666186000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4607053000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4499645000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4507443000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>585791000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>4304809000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>520654000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>672770000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1982929000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>216000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1681534000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1716627000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1772668000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1791724000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1396062000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3666538000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2509034000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>6510678000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>6549969000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -13244,338 +13289,341 @@
       <c r="EJ29"/>
       <c r="EK29"/>
       <c r="EL29"/>
       <c r="EM29"/>
       <c r="EN29"/>
       <c r="EO29"/>
       <c r="EP29"/>
       <c r="EQ29"/>
       <c r="ER29"/>
       <c r="ES29"/>
       <c r="ET29"/>
       <c r="EU29"/>
       <c r="EV29"/>
       <c r="EW29"/>
       <c r="EX29"/>
       <c r="EY29"/>
       <c r="EZ29"/>
       <c r="FA29"/>
       <c r="FB29"/>
       <c r="FC29"/>
       <c r="FD29"/>
       <c r="FE29"/>
       <c r="FF29"/>
       <c r="FG29"/>
       <c r="FH29"/>
+      <c r="FI29"/>
     </row>
-    <row r="30" spans="1:164">
+    <row r="30" spans="1:165">
       <c r="A30" t="s">
         <v>70</v>
       </c>
       <c r="B30">
-        <v>595878000.0</v>
+        <v>547814000.0</v>
       </c>
       <c r="C30">
+        <v>672322000.0</v>
+      </c>
+      <c r="D30">
         <v>668424000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>763507000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>844839000.0</v>
       </c>
-      <c r="F30">
-[...1 lines deleted...]
-      </c>
       <c r="G30">
+        <v>815351000.0</v>
+      </c>
+      <c r="H30">
         <v>853350000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>851239000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>727064000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>590226000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>588689000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>638746000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>580222000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>575656000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>479971000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>281582000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>266983000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>247496000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>206163000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>227644000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>260777000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>211275000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>178630000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>178226000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>177161000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>208817000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>198665000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>206235000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>222889000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>211729000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>221220000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>200215000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>212229000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>181804000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>204696000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>211033000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>242657000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>285522000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>328352000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>319567000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>353677000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>506017000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>498931000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>530401000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>540423000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>594720000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>676586000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>610134000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>889942000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>877127000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1089338000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>865746000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>834576000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>887759000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>856096000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>909948000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>791433000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>834143000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>662447000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>658496000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>590834000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>445875000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>387414000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>487000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>471348000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>622213000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>654425000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>750020000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>693649000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>655899000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>658356000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>662178000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>560923000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>576981000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>652181000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>546641000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>529720000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>501264000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>462432000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>440797000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>443093000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>399059000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>328253000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>269788000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>247664000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>202945000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>205023000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>180880000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>165116000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>145228000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>149235000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>178063000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>179387000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>164390000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>164613000.0</v>
       </c>
-      <c r="CR30"/>
       <c r="CS30"/>
       <c r="CT30"/>
       <c r="CU30"/>
       <c r="CV30"/>
       <c r="CW30"/>
       <c r="CX30"/>
       <c r="CY30"/>
       <c r="CZ30"/>
       <c r="DA30"/>
       <c r="DB30"/>
       <c r="DC30"/>
       <c r="DD30"/>
       <c r="DE30"/>
       <c r="DF30"/>
       <c r="DG30"/>
       <c r="DH30"/>
       <c r="DI30"/>
       <c r="DJ30"/>
       <c r="DK30"/>
       <c r="DL30"/>
       <c r="DM30"/>
       <c r="DN30"/>
       <c r="DO30"/>
       <c r="DP30"/>
       <c r="DQ30"/>
@@ -13600,118 +13648,119 @@
       <c r="EJ30"/>
       <c r="EK30"/>
       <c r="EL30"/>
       <c r="EM30"/>
       <c r="EN30"/>
       <c r="EO30"/>
       <c r="EP30"/>
       <c r="EQ30"/>
       <c r="ER30"/>
       <c r="ES30"/>
       <c r="ET30"/>
       <c r="EU30"/>
       <c r="EV30"/>
       <c r="EW30"/>
       <c r="EX30"/>
       <c r="EY30"/>
       <c r="EZ30"/>
       <c r="FA30"/>
       <c r="FB30"/>
       <c r="FC30"/>
       <c r="FD30"/>
       <c r="FE30"/>
       <c r="FF30"/>
       <c r="FG30"/>
       <c r="FH30"/>
+      <c r="FI30"/>
     </row>
-    <row r="31" spans="1:164">
+    <row r="31" spans="1:165">
       <c r="A31" t="s">
         <v>71</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>3821659000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>3661870000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>3546697000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1523237000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1475299000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1417784000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1438778000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1290406000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1295050000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>897632000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-311388000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>2509034000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>2556970000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>2596532000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>3658972000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>3593766000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>4036649000.0</v>
       </c>
-      <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
@@ -13802,131 +13851,132 @@
       <c r="EJ31"/>
       <c r="EK31"/>
       <c r="EL31"/>
       <c r="EM31"/>
       <c r="EN31"/>
       <c r="EO31"/>
       <c r="EP31"/>
       <c r="EQ31"/>
       <c r="ER31"/>
       <c r="ES31"/>
       <c r="ET31"/>
       <c r="EU31"/>
       <c r="EV31"/>
       <c r="EW31"/>
       <c r="EX31"/>
       <c r="EY31"/>
       <c r="EZ31"/>
       <c r="FA31"/>
       <c r="FB31"/>
       <c r="FC31"/>
       <c r="FD31"/>
       <c r="FE31"/>
       <c r="FF31"/>
       <c r="FG31"/>
       <c r="FH31"/>
+      <c r="FI31"/>
     </row>
-    <row r="32" spans="1:164">
+    <row r="32" spans="1:165">
       <c r="A32" t="s">
         <v>72</v>
       </c>
-      <c r="B32">
+      <c r="B32"/>
+      <c r="C32">
         <v>715355000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>512553000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>585187000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>573089000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>523243000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>448502000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>510226000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>349867000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>367695000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>420068000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>515621000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>418467000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>409201000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>384692000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>485807000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>233016000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>183874000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>207252000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>179403000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>195688000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>151580000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>383933000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>411603000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-3840813000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>-38292000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -14020,338 +14070,341 @@
       <c r="EJ32"/>
       <c r="EK32"/>
       <c r="EL32"/>
       <c r="EM32"/>
       <c r="EN32"/>
       <c r="EO32"/>
       <c r="EP32"/>
       <c r="EQ32"/>
       <c r="ER32"/>
       <c r="ES32"/>
       <c r="ET32"/>
       <c r="EU32"/>
       <c r="EV32"/>
       <c r="EW32"/>
       <c r="EX32"/>
       <c r="EY32"/>
       <c r="EZ32"/>
       <c r="FA32"/>
       <c r="FB32"/>
       <c r="FC32"/>
       <c r="FD32"/>
       <c r="FE32"/>
       <c r="FF32"/>
       <c r="FG32"/>
       <c r="FH32"/>
+      <c r="FI32"/>
     </row>
-    <row r="33" spans="1:164">
+    <row r="33" spans="1:165">
       <c r="A33" t="s">
         <v>73</v>
       </c>
       <c r="B33">
+        <v>6063883000.0</v>
+      </c>
+      <c r="C33">
         <v>6042955000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>6257485000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>6274858000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>6377909000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>6466756000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>6575904000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>6624453000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>4600269000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>4465081000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>4445689000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>4237466000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>4264784000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>4200214000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>4183074000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1630883000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1617291000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1615483000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1617796000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1673858000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1683182000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1340273000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>3661653000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>6501481000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>6586307000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>6639786000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>7862391000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>7950236000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>8598625000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>8655204000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>8605867000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>8740316000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>8696434000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>9547663000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>9755684000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>9956930000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>10087004000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>10041482000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>10247503000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>11700354000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>11408868000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>11502893000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>11625027000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>12122141000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>12194412000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>12295610000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>12358260000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>12919152000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>15577824000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>15072961000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>14827022000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>14354328000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>14121860000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>13461393000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>13302449000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>12812144000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>12748286000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>12640528000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>12435547000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>11950089000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>11460742000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>10804895000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>10390593000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>10018367000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>7217006000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>7142162000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>6913706000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>6485860000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>6228145000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>6040026000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>5861990000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>5646702000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>5382405000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>5167540000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>5015815000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>4756870000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>4459316000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>4188562000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>4015934000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>3746181000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>3497111000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>3310990000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>3823912000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>3051879000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>2902887000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>2889176000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>2882690000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>2825087000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>2770931000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>2745593000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>2767674000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>2726035000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>2681747000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>2639971000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>2600071000.0</v>
       </c>
-      <c r="CR33"/>
       <c r="CS33"/>
       <c r="CT33"/>
       <c r="CU33"/>
       <c r="CV33"/>
       <c r="CW33"/>
       <c r="CX33"/>
       <c r="CY33"/>
       <c r="CZ33"/>
       <c r="DA33"/>
       <c r="DB33"/>
       <c r="DC33"/>
       <c r="DD33"/>
       <c r="DE33"/>
       <c r="DF33"/>
       <c r="DG33"/>
       <c r="DH33"/>
       <c r="DI33"/>
       <c r="DJ33"/>
       <c r="DK33"/>
       <c r="DL33"/>
       <c r="DM33"/>
       <c r="DN33"/>
       <c r="DO33"/>
       <c r="DP33"/>
       <c r="DQ33"/>
@@ -14376,131 +14429,132 @@
       <c r="EJ33"/>
       <c r="EK33"/>
       <c r="EL33"/>
       <c r="EM33"/>
       <c r="EN33"/>
       <c r="EO33"/>
       <c r="EP33"/>
       <c r="EQ33"/>
       <c r="ER33"/>
       <c r="ES33"/>
       <c r="ET33"/>
       <c r="EU33"/>
       <c r="EV33"/>
       <c r="EW33"/>
       <c r="EX33"/>
       <c r="EY33"/>
       <c r="EZ33"/>
       <c r="FA33"/>
       <c r="FB33"/>
       <c r="FC33"/>
       <c r="FD33"/>
       <c r="FE33"/>
       <c r="FF33"/>
       <c r="FG33"/>
       <c r="FH33"/>
+      <c r="FI33"/>
     </row>
-    <row r="34" spans="1:164">
+    <row r="34" spans="1:165">
       <c r="A34" t="s">
         <v>74</v>
       </c>
-      <c r="B34">
+      <c r="B34"/>
+      <c r="C34">
         <v>247843000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>239995000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>343534000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>339186000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>347186000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>375052000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>436184000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>333070000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>295106000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>296035000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>270984000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>288843000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>278260000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>447626000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>126354000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>125513000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>109633000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>95226000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>67025000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>87146000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>77862000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>201039000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>4360903000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>128575000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>241261000.0</v>
       </c>
-      <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
@@ -14594,338 +14648,341 @@
       <c r="EJ34"/>
       <c r="EK34"/>
       <c r="EL34"/>
       <c r="EM34"/>
       <c r="EN34"/>
       <c r="EO34"/>
       <c r="EP34"/>
       <c r="EQ34"/>
       <c r="ER34"/>
       <c r="ES34"/>
       <c r="ET34"/>
       <c r="EU34"/>
       <c r="EV34"/>
       <c r="EW34"/>
       <c r="EX34"/>
       <c r="EY34"/>
       <c r="EZ34"/>
       <c r="FA34"/>
       <c r="FB34"/>
       <c r="FC34"/>
       <c r="FD34"/>
       <c r="FE34"/>
       <c r="FF34"/>
       <c r="FG34"/>
       <c r="FH34"/>
+      <c r="FI34"/>
     </row>
-    <row r="35" spans="1:164">
+    <row r="35" spans="1:165">
       <c r="A35" t="s">
         <v>75</v>
       </c>
       <c r="B35">
+        <v>2141348000.0</v>
+      </c>
+      <c r="C35">
         <v>2170651000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2221188000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2325931000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2322671000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2332090000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2373020000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>2449730000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>965134000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>919753000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>944517000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>920087000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>963831000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>905108000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>960681000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>568129000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>341513000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>333823000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>324421000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>486593000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>493146000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>489291000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>4356974000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>4404050000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>188524000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>4004962000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>4108598000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>3909559000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>3898181000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>3936874000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>4244892000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>4393605000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>4283401000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>4314888000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>4251007000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>4338101000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>4304226000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>4274228000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>4339379000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>4142037000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>4124103000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>4234547000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>4579831000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>4561049000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>4903424000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>5300152000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>5331114000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>5192468000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>6586253000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>6267270000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>6116014000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>5887929000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>5819196000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>5415088000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>5208035000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>4639429000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>4988736000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>4990677000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>4570127000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>4330014000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>3991314000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>3647331000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>3213306000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>52650000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>1198303000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>1197338000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>1174517000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>1174753000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>1196983000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>1166557000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>1137091000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>1098406000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>1050265000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>1016687000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>1080508000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>1066096000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>1089191000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>1040865000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>938009000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>930286000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>935271000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>758368000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>1363204000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>657668000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>657280000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>677900000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>717904000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>731467000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>759974000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>762776000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>773465000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>774084000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>781886000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>791671000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>801548000.0</v>
       </c>
-      <c r="CR35"/>
       <c r="CS35"/>
       <c r="CT35"/>
       <c r="CU35"/>
       <c r="CV35"/>
       <c r="CW35"/>
       <c r="CX35"/>
       <c r="CY35"/>
       <c r="CZ35"/>
       <c r="DA35"/>
       <c r="DB35"/>
       <c r="DC35"/>
       <c r="DD35"/>
       <c r="DE35"/>
       <c r="DF35"/>
       <c r="DG35"/>
       <c r="DH35"/>
       <c r="DI35"/>
       <c r="DJ35"/>
       <c r="DK35"/>
       <c r="DL35"/>
       <c r="DM35"/>
       <c r="DN35"/>
       <c r="DO35"/>
       <c r="DP35"/>
       <c r="DQ35"/>
@@ -14950,338 +15007,341 @@
       <c r="EJ35"/>
       <c r="EK35"/>
       <c r="EL35"/>
       <c r="EM35"/>
       <c r="EN35"/>
       <c r="EO35"/>
       <c r="EP35"/>
       <c r="EQ35"/>
       <c r="ER35"/>
       <c r="ES35"/>
       <c r="ET35"/>
       <c r="EU35"/>
       <c r="EV35"/>
       <c r="EW35"/>
       <c r="EX35"/>
       <c r="EY35"/>
       <c r="EZ35"/>
       <c r="FA35"/>
       <c r="FB35"/>
       <c r="FC35"/>
       <c r="FD35"/>
       <c r="FE35"/>
       <c r="FF35"/>
       <c r="FG35"/>
       <c r="FH35"/>
+      <c r="FI35"/>
     </row>
-    <row r="36" spans="1:164">
+    <row r="36" spans="1:165">
       <c r="A36" t="s">
         <v>76</v>
       </c>
       <c r="B36">
-        <v>-735337000.0</v>
+        <v>-894340000.0</v>
       </c>
       <c r="C36">
-        <v>854662000.0</v>
+        <v>-884526000.0</v>
       </c>
       <c r="D36">
+        <v>853550000.0</v>
+      </c>
+      <c r="E36">
         <v>539181000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>514323000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>509368000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>539873000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>559677000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>361703000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>292166000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>311225000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>211820000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>226582000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>181974000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>141385000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>375940000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>87260001.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>76118000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>60181000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>121314000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>35402000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>51960000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>84584000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>26948000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>39801000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>33226000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>94987000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>48347000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>39268000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>39341000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>125149000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>-18967000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>19063000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>-32770000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>266444000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>-8781000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>36183000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>-82658000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>185555000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>97079000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>127974000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>44467000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>141404000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>157108000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>119565000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>137805000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>245751000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>119736000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>70876000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>26012000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>268932000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>94223000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>59011000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>53028000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>276477000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>-235851000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>87605000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>310875000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>538080000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>229432000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>141103000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>103525000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>342506000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>67367000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>-7356000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>-22547000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>-20977000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>-13855000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>673000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>-25590000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>219441000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>251639000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>243256000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>222767000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>219899000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>181761000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>161932000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>159704000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>157541000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>150497000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>151770000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>168968000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>824893000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>132835000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>143615000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>140043000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>139070000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>144340000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>148194000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>146196000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>141808000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>129814000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>157716000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>126714000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>129028000.0</v>
       </c>
-      <c r="CR36"/>
       <c r="CS36"/>
       <c r="CT36"/>
       <c r="CU36"/>
       <c r="CV36"/>
       <c r="CW36"/>
       <c r="CX36"/>
       <c r="CY36"/>
       <c r="CZ36"/>
       <c r="DA36"/>
       <c r="DB36"/>
       <c r="DC36"/>
       <c r="DD36"/>
       <c r="DE36"/>
       <c r="DF36"/>
       <c r="DG36"/>
       <c r="DH36"/>
       <c r="DI36"/>
       <c r="DJ36"/>
       <c r="DK36"/>
       <c r="DL36"/>
       <c r="DM36"/>
       <c r="DN36"/>
       <c r="DO36"/>
       <c r="DP36"/>
       <c r="DQ36"/>
@@ -15306,52 +15366,53 @@
       <c r="EJ36"/>
       <c r="EK36"/>
       <c r="EL36"/>
       <c r="EM36"/>
       <c r="EN36"/>
       <c r="EO36"/>
       <c r="EP36"/>
       <c r="EQ36"/>
       <c r="ER36"/>
       <c r="ES36"/>
       <c r="ET36"/>
       <c r="EU36"/>
       <c r="EV36"/>
       <c r="EW36"/>
       <c r="EX36"/>
       <c r="EY36"/>
       <c r="EZ36"/>
       <c r="FA36"/>
       <c r="FB36"/>
       <c r="FC36"/>
       <c r="FD36"/>
       <c r="FE36"/>
       <c r="FF36"/>
       <c r="FG36"/>
       <c r="FH36"/>
+      <c r="FI36"/>
     </row>
-    <row r="37" spans="1:164">
+    <row r="37" spans="1:165">
       <c r="A37" t="s">
         <v>77</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -15474,171 +15535,172 @@
       <c r="EJ37"/>
       <c r="EK37"/>
       <c r="EL37"/>
       <c r="EM37"/>
       <c r="EN37"/>
       <c r="EO37"/>
       <c r="EP37"/>
       <c r="EQ37"/>
       <c r="ER37"/>
       <c r="ES37"/>
       <c r="ET37"/>
       <c r="EU37"/>
       <c r="EV37"/>
       <c r="EW37"/>
       <c r="EX37"/>
       <c r="EY37"/>
       <c r="EZ37"/>
       <c r="FA37"/>
       <c r="FB37"/>
       <c r="FC37"/>
       <c r="FD37"/>
       <c r="FE37"/>
       <c r="FF37"/>
       <c r="FG37"/>
       <c r="FH37"/>
+      <c r="FI37"/>
     </row>
-    <row r="38" spans="1:164">
+    <row r="38" spans="1:165">
       <c r="A38" t="s">
         <v>78</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>854662000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>539181000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>514323000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>509368000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>415492000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>431648000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>211820000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>191733000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>106834000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>383869000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>87260000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>76118000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>77247000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>135521000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>50686000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>70528000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>57936000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>70095000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>99750000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>104448000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>94987000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>106086000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>110140000.0</v>
       </c>
-      <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
-      <c r="BC38">
+      <c r="BC38"/>
+      <c r="BD38">
         <v>276477000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>343770000.0</v>
       </c>
-      <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
-      <c r="BL38">
+      <c r="BL38"/>
+      <c r="BM38">
         <v>-367000.0</v>
       </c>
-      <c r="BM38"/>
       <c r="BN38"/>
       <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
       <c r="BR38"/>
       <c r="BS38"/>
       <c r="BT38"/>
       <c r="BU38"/>
       <c r="BV38"/>
       <c r="BW38"/>
       <c r="BX38"/>
       <c r="BY38"/>
       <c r="BZ38"/>
       <c r="CA38"/>
       <c r="CB38"/>
       <c r="CC38"/>
       <c r="CD38"/>
       <c r="CE38"/>
       <c r="CF38"/>
       <c r="CG38"/>
       <c r="CH38"/>
       <c r="CI38"/>
       <c r="CJ38"/>
       <c r="CK38"/>
       <c r="CL38"/>
@@ -15694,338 +15756,341 @@
       <c r="EJ38"/>
       <c r="EK38"/>
       <c r="EL38"/>
       <c r="EM38"/>
       <c r="EN38"/>
       <c r="EO38"/>
       <c r="EP38"/>
       <c r="EQ38"/>
       <c r="ER38"/>
       <c r="ES38"/>
       <c r="ET38"/>
       <c r="EU38"/>
       <c r="EV38"/>
       <c r="EW38"/>
       <c r="EX38"/>
       <c r="EY38"/>
       <c r="EZ38"/>
       <c r="FA38"/>
       <c r="FB38"/>
       <c r="FC38"/>
       <c r="FD38"/>
       <c r="FE38"/>
       <c r="FF38"/>
       <c r="FG38"/>
       <c r="FH38"/>
+      <c r="FI38"/>
     </row>
-    <row r="39" spans="1:164">
+    <row r="39" spans="1:165">
       <c r="A39" t="s">
         <v>79</v>
       </c>
       <c r="B39">
-        <v>176234000.0</v>
+        <v>171201000.0</v>
       </c>
       <c r="C39">
+        <v>99790000.0</v>
+      </c>
+      <c r="D39">
         <v>132459000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>123006000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>106038000.0</v>
       </c>
-      <c r="F39">
-[...1 lines deleted...]
-      </c>
       <c r="G39">
+        <v>324099000.0</v>
+      </c>
+      <c r="H39">
         <v>288211000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>154394000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>96949000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>163877000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>112265000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>147912000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>250902000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>110336000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>158808000.0</v>
       </c>
-      <c r="P39">
-[...1 lines deleted...]
-      </c>
       <c r="Q39">
+        <v>58530000.0</v>
+      </c>
+      <c r="R39">
         <v>53496999.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>58367000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>55345000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>76898000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>96731000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>58481000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>80322000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>107863000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>232795000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>219484000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>97529000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>77526000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>63804000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>41464000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>62604000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>105504000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>45325000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>44048000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>150221000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>121493000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>92459000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>159191000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>138540000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>138165000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>153921000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>209804000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>229442000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>241046000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>222198000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>185440000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>183466000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>352557000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>381597000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>379674000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>187139000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>330887000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>343443000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>326278000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>167137000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>176077000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>221004000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>211690000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>157969000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>145933000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>155785000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>170434000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>105443000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>134000000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>132036000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>122017000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>93272000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>97402000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>88908000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>93635000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>68674000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>88624000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>88028000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>84990000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>43138000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>50393000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>47147000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>49047000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>41377000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>51779000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>53710000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>32963000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>23960000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>54873000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>61739000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>41013000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>24669000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>34355000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>34974000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>35020000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>30795000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>33069000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>40774000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>46333000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>31936000.0</v>
       </c>
-      <c r="CR39"/>
       <c r="CS39"/>
       <c r="CT39"/>
       <c r="CU39"/>
       <c r="CV39"/>
       <c r="CW39"/>
       <c r="CX39"/>
       <c r="CY39"/>
       <c r="CZ39"/>
       <c r="DA39"/>
       <c r="DB39"/>
       <c r="DC39"/>
       <c r="DD39"/>
       <c r="DE39"/>
       <c r="DF39"/>
       <c r="DG39"/>
       <c r="DH39"/>
       <c r="DI39"/>
       <c r="DJ39"/>
       <c r="DK39"/>
       <c r="DL39"/>
       <c r="DM39"/>
       <c r="DN39"/>
       <c r="DO39"/>
       <c r="DP39"/>
       <c r="DQ39"/>
@@ -16050,338 +16115,341 @@
       <c r="EJ39"/>
       <c r="EK39"/>
       <c r="EL39"/>
       <c r="EM39"/>
       <c r="EN39"/>
       <c r="EO39"/>
       <c r="EP39"/>
       <c r="EQ39"/>
       <c r="ER39"/>
       <c r="ES39"/>
       <c r="ET39"/>
       <c r="EU39"/>
       <c r="EV39"/>
       <c r="EW39"/>
       <c r="EX39"/>
       <c r="EY39"/>
       <c r="EZ39"/>
       <c r="FA39"/>
       <c r="FB39"/>
       <c r="FC39"/>
       <c r="FD39"/>
       <c r="FE39"/>
       <c r="FF39"/>
       <c r="FG39"/>
       <c r="FH39"/>
+      <c r="FI39"/>
     </row>
-    <row r="40" spans="1:164">
+    <row r="40" spans="1:165">
       <c r="A40" t="s">
         <v>80</v>
       </c>
       <c r="B40">
-        <v>411811000.0</v>
+        <v>289858000.0</v>
       </c>
       <c r="C40">
+        <v>357900000.0</v>
+      </c>
+      <c r="D40">
         <v>460978000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>474290000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>321518000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>612990000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>463840000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>337392000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>197761000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>146183000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>190095000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>234563000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>146091000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>126100000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>95661000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>97787000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>111495000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>88498000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>95347000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>95766000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>110470000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>73891000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>86373000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>80542000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>360703000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>283729000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>274713000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>268157000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>286562000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>153710000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>210514000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>181896000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>210346000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>170830000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>224758000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>207994000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>222598000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>167796000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>176542000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>171945000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>204316000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>193780000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>252499000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>242016000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>273633000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>212302000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>309055000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>273007000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>407114000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>397525000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>579582000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>532255000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>618888000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>344954000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>426045000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>413295000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>440204000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>248702000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>296254000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>240097000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>252890000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>210857000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>291381000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>-48046000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>180420000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>152367000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>167387000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>161255000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>148677000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>123848000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>247188000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>224086000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>263453000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>278437000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>284043000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>239852000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>251901000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>259991000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>220520000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>194336000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>177750000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>185487000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>156449000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>115728000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>118425000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>110517000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>122793000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>110151000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>110019000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>107592000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>109179000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>121282000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>126653000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>117815000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>135300000.0</v>
       </c>
-      <c r="CR40"/>
       <c r="CS40"/>
       <c r="CT40"/>
       <c r="CU40"/>
       <c r="CV40"/>
       <c r="CW40"/>
       <c r="CX40"/>
       <c r="CY40"/>
       <c r="CZ40"/>
       <c r="DA40"/>
       <c r="DB40"/>
       <c r="DC40"/>
       <c r="DD40"/>
       <c r="DE40"/>
       <c r="DF40"/>
       <c r="DG40"/>
       <c r="DH40"/>
       <c r="DI40"/>
       <c r="DJ40"/>
       <c r="DK40"/>
       <c r="DL40"/>
       <c r="DM40"/>
       <c r="DN40"/>
       <c r="DO40"/>
       <c r="DP40"/>
       <c r="DQ40"/>
@@ -16406,118 +16474,119 @@
       <c r="EJ40"/>
       <c r="EK40"/>
       <c r="EL40"/>
       <c r="EM40"/>
       <c r="EN40"/>
       <c r="EO40"/>
       <c r="EP40"/>
       <c r="EQ40"/>
       <c r="ER40"/>
       <c r="ES40"/>
       <c r="ET40"/>
       <c r="EU40"/>
       <c r="EV40"/>
       <c r="EW40"/>
       <c r="EX40"/>
       <c r="EY40"/>
       <c r="EZ40"/>
       <c r="FA40"/>
       <c r="FB40"/>
       <c r="FC40"/>
       <c r="FD40"/>
       <c r="FE40"/>
       <c r="FF40"/>
       <c r="FG40"/>
       <c r="FH40"/>
+      <c r="FI40"/>
     </row>
-    <row r="41" spans="1:164">
+    <row r="41" spans="1:165">
       <c r="A41" t="s">
         <v>81</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>334296000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>399454000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>423774000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>133761000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>125513000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>117823000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>108421000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>80593000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>87146000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>95791000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>353110000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>404019000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>188524000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>312483000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>302321000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>303595000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>321334000.0</v>
       </c>
-      <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
@@ -16608,338 +16677,341 @@
       <c r="EJ41"/>
       <c r="EK41"/>
       <c r="EL41"/>
       <c r="EM41"/>
       <c r="EN41"/>
       <c r="EO41"/>
       <c r="EP41"/>
       <c r="EQ41"/>
       <c r="ER41"/>
       <c r="ES41"/>
       <c r="ET41"/>
       <c r="EU41"/>
       <c r="EV41"/>
       <c r="EW41"/>
       <c r="EX41"/>
       <c r="EY41"/>
       <c r="EZ41"/>
       <c r="FA41"/>
       <c r="FB41"/>
       <c r="FC41"/>
       <c r="FD41"/>
       <c r="FE41"/>
       <c r="FF41"/>
       <c r="FG41"/>
       <c r="FH41"/>
+      <c r="FI41"/>
     </row>
-    <row r="42" spans="1:164">
+    <row r="42" spans="1:165">
       <c r="A42" t="s">
         <v>82</v>
       </c>
       <c r="B42">
+        <v>4483942000.0</v>
+      </c>
+      <c r="C42">
         <v>4259479000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>4257059000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>4249587000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>4242337000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>4234188000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>4236172000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>4236409000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>3338030000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>3331161000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>3377048000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>3367109000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>3358108000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>3348852000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>3347507000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1410020000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1402608000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1395242000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>1393255000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>1388388000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>1383344000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>1020785000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>814796000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>812983000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>811483000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>808881000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>807093000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>707004000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>704511000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>699552000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>699409000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>694093000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>688214000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>681883000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>678922000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>671605000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>665014000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>657149000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>654168000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>646601000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>638964000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>630371000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>628483000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>618808000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>609667000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>600194000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>695638000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>787374000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>828879000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>814868000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>810286000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>88831000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>75731998.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>64482998.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>62462000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>-7648427000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>40673000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>35176000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>37803000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>38479000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>-332845000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>-334720000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>-334961000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>-343000000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>-221628000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>-231070000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>-143031000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>-69430000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>386369000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>360244000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>402115000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>439679000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>686641000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>666298000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>683697000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>727087000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>720025000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>710703000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>789354000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>885850000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>960191000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>1021641000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>1024470000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>1023407000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>1004321000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>974257000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>926652000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>897441000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>855951000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>893771000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>866119000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>863491000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>858884000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>856583000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>854548000.0</v>
       </c>
-      <c r="CR42"/>
       <c r="CS42"/>
       <c r="CT42"/>
       <c r="CU42"/>
       <c r="CV42"/>
       <c r="CW42"/>
       <c r="CX42"/>
       <c r="CY42"/>
       <c r="CZ42"/>
       <c r="DA42"/>
       <c r="DB42"/>
       <c r="DC42"/>
       <c r="DD42"/>
       <c r="DE42"/>
       <c r="DF42"/>
       <c r="DG42"/>
       <c r="DH42"/>
       <c r="DI42"/>
       <c r="DJ42"/>
       <c r="DK42"/>
       <c r="DL42"/>
       <c r="DM42"/>
       <c r="DN42"/>
       <c r="DO42"/>
       <c r="DP42"/>
       <c r="DQ42"/>
@@ -16964,52 +17036,53 @@
       <c r="EJ42"/>
       <c r="EK42"/>
       <c r="EL42"/>
       <c r="EM42"/>
       <c r="EN42"/>
       <c r="EO42"/>
       <c r="EP42"/>
       <c r="EQ42"/>
       <c r="ER42"/>
       <c r="ES42"/>
       <c r="ET42"/>
       <c r="EU42"/>
       <c r="EV42"/>
       <c r="EW42"/>
       <c r="EX42"/>
       <c r="EY42"/>
       <c r="EZ42"/>
       <c r="FA42"/>
       <c r="FB42"/>
       <c r="FC42"/>
       <c r="FD42"/>
       <c r="FE42"/>
       <c r="FF42"/>
       <c r="FG42"/>
       <c r="FH42"/>
+      <c r="FI42"/>
     </row>
-    <row r="43" spans="1:164">
+    <row r="43" spans="1:165">
       <c r="A43" t="s">
         <v>83</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -17132,52 +17205,53 @@
       <c r="EJ43"/>
       <c r="EK43"/>
       <c r="EL43"/>
       <c r="EM43"/>
       <c r="EN43"/>
       <c r="EO43"/>
       <c r="EP43"/>
       <c r="EQ43"/>
       <c r="ER43"/>
       <c r="ES43"/>
       <c r="ET43"/>
       <c r="EU43"/>
       <c r="EV43"/>
       <c r="EW43"/>
       <c r="EX43"/>
       <c r="EY43"/>
       <c r="EZ43"/>
       <c r="FA43"/>
       <c r="FB43"/>
       <c r="FC43"/>
       <c r="FD43"/>
       <c r="FE43"/>
       <c r="FF43"/>
       <c r="FG43"/>
       <c r="FH43"/>
+      <c r="FI43"/>
     </row>
-    <row r="44" spans="1:164">
+    <row r="44" spans="1:165">
       <c r="A44" t="s">
         <v>84</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -17300,310 +17374,311 @@
       <c r="EJ44"/>
       <c r="EK44"/>
       <c r="EL44"/>
       <c r="EM44"/>
       <c r="EN44"/>
       <c r="EO44"/>
       <c r="EP44"/>
       <c r="EQ44"/>
       <c r="ER44"/>
       <c r="ES44"/>
       <c r="ET44"/>
       <c r="EU44"/>
       <c r="EV44"/>
       <c r="EW44"/>
       <c r="EX44"/>
       <c r="EY44"/>
       <c r="EZ44"/>
       <c r="FA44"/>
       <c r="FB44"/>
       <c r="FC44"/>
       <c r="FD44"/>
       <c r="FE44"/>
       <c r="FF44"/>
       <c r="FG44"/>
       <c r="FH44"/>
+      <c r="FI44"/>
     </row>
-    <row r="45" spans="1:164">
+    <row r="45" spans="1:165">
       <c r="A45" t="s">
         <v>85</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
         <v>6778292000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>6639045000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>6981861000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>6999287000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>6955070000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>6904731000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>6795699000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>4853998000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>4707614000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>4591936000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>4413310000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>4329002000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>4217524000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>4163205000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>1341132000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>1496536000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>1491615000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>1478700000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>1518663000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>1541822000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>1164815000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>3577069000.0</v>
       </c>
-      <c r="X45"/>
-      <c r="Y45">
+      <c r="Y45"/>
+      <c r="Z45">
         <v>6486557000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>8422110000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>10014314000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>9932298000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>10685462000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>10497161000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>10546376000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>10664732000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>10610440000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>11767368000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>11746629000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>12156374000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>12128734000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>12100890000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>12048571000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>13536979000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>13471029000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>13443211000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>13074804000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>13767751000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>13691525000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>13348942000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>13254240000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>13606398000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>18070733000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>17765708000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>17130986000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>15835848000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>14461241000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>14324919000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>16777013000.0</v>
       </c>
-      <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
-      <c r="BL45">
+      <c r="BL45"/>
+      <c r="BM45">
         <v>9680000000.0</v>
       </c>
-      <c r="BM45"/>
       <c r="BN45"/>
       <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
-      <c r="BR45">
+      <c r="BR45"/>
+      <c r="BS45">
         <v>5792106000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>5642549000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>5395063000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>5139149000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>4944773000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>4795916000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>4575109000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>4297384000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>4028858000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>3858393000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>3595684000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>3345341000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>3142022000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>2999019000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>2919044000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>2759272000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>2749133000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>2743620000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>2680747000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>2622737000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>2599397000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>2625866000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>2596221000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>2524031000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>2513257000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>2471043000.0</v>
       </c>
-      <c r="CR45"/>
       <c r="CS45"/>
       <c r="CT45"/>
       <c r="CU45"/>
       <c r="CV45"/>
       <c r="CW45"/>
       <c r="CX45"/>
       <c r="CY45"/>
       <c r="CZ45"/>
       <c r="DA45"/>
       <c r="DB45"/>
       <c r="DC45"/>
       <c r="DD45"/>
       <c r="DE45"/>
       <c r="DF45"/>
       <c r="DG45"/>
       <c r="DH45"/>
       <c r="DI45"/>
       <c r="DJ45"/>
       <c r="DK45"/>
       <c r="DL45"/>
       <c r="DM45"/>
       <c r="DN45"/>
       <c r="DO45"/>
       <c r="DP45"/>
       <c r="DQ45"/>
@@ -17628,338 +17703,341 @@
       <c r="EJ45"/>
       <c r="EK45"/>
       <c r="EL45"/>
       <c r="EM45"/>
       <c r="EN45"/>
       <c r="EO45"/>
       <c r="EP45"/>
       <c r="EQ45"/>
       <c r="ER45"/>
       <c r="ES45"/>
       <c r="ET45"/>
       <c r="EU45"/>
       <c r="EV45"/>
       <c r="EW45"/>
       <c r="EX45"/>
       <c r="EY45"/>
       <c r="EZ45"/>
       <c r="FA45"/>
       <c r="FB45"/>
       <c r="FC45"/>
       <c r="FD45"/>
       <c r="FE45"/>
       <c r="FF45"/>
       <c r="FG45"/>
       <c r="FH45"/>
+      <c r="FI45"/>
     </row>
-    <row r="46" spans="1:164">
+    <row r="46" spans="1:165">
       <c r="A46" t="s">
         <v>86</v>
       </c>
       <c r="B46">
+        <v>6958223000.0</v>
+      </c>
+      <c r="C46">
         <v>6778292000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>5402823000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>5731770000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>5856242000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>5948448000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>6035817000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>6049437000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>4213813000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>4155103000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>4124336000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>4014305000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>4006558000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>3966044000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>3981301000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1221690000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1496536000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1491615000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1495766000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1462075000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1541822000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1164815000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>3577069000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>6431386000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>6486557000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>6535338000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>7767404000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>7844150000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>8488485000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>8534854000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>8480718000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>8543422000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>8521410000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>9398860000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>9489240000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>9712267000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>9838295000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>9944398000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>10061948000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>11591788000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>11276006000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>11387676000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>11483623000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>11918667000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>11970445000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>12046683000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>12112509000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>12633666000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>15273529000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>14825569000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>14558090000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>14072457000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>13844336000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>13184865000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>13025972000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>12812144000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>12422636000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>12089312000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>11897467000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>11421032000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>11062570000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>10439729000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>10048087000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>9680000000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>6935973000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>6864922000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>6634452000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>6206434000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>5952076000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>5792106000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>5642549000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>5395063000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>5139149000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>4944773000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>4795916000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>4575109000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>4297384000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>4028858000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>3858393000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>3595684000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>3345341000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>3142022000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>2999019000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>2919044000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>2759272000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>2749133000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>2743620000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>2680747000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>2622737000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>2599397000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>2625866000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>2596221000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>2524031000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>2513257000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>2471043000.0</v>
       </c>
-      <c r="CR46"/>
       <c r="CS46"/>
       <c r="CT46"/>
       <c r="CU46"/>
       <c r="CV46"/>
       <c r="CW46"/>
       <c r="CX46"/>
       <c r="CY46"/>
       <c r="CZ46"/>
       <c r="DA46"/>
       <c r="DB46"/>
       <c r="DC46"/>
       <c r="DD46"/>
       <c r="DE46"/>
       <c r="DF46"/>
       <c r="DG46"/>
       <c r="DH46"/>
       <c r="DI46"/>
       <c r="DJ46"/>
       <c r="DK46"/>
       <c r="DL46"/>
       <c r="DM46"/>
       <c r="DN46"/>
       <c r="DO46"/>
       <c r="DP46"/>
       <c r="DQ46"/>
@@ -17984,130 +18062,131 @@
       <c r="EJ46"/>
       <c r="EK46"/>
       <c r="EL46"/>
       <c r="EM46"/>
       <c r="EN46"/>
       <c r="EO46"/>
       <c r="EP46"/>
       <c r="EQ46"/>
       <c r="ER46"/>
       <c r="ES46"/>
       <c r="ET46"/>
       <c r="EU46"/>
       <c r="EV46"/>
       <c r="EW46"/>
       <c r="EX46"/>
       <c r="EY46"/>
       <c r="EZ46"/>
       <c r="FA46"/>
       <c r="FB46"/>
       <c r="FC46"/>
       <c r="FD46"/>
       <c r="FE46"/>
       <c r="FF46"/>
       <c r="FG46"/>
       <c r="FH46"/>
+      <c r="FI46"/>
     </row>
-    <row r="47" spans="1:164">
+    <row r="47" spans="1:165">
       <c r="A47" t="s">
         <v>87</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>5402823000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>5731770000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>5856242000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>5948448000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>6149156000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>6177466000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>4014305000.0</v>
       </c>
-      <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>3966044000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>4015852000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1221690000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1496536000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1491615000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1478700000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1550714000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1541822000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1164815000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>3603717000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>6431386000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>6486557000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>6535338000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>7767404000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>7844150000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>8488485000.0</v>
       </c>
-      <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
@@ -18198,338 +18277,339 @@
       <c r="EJ47"/>
       <c r="EK47"/>
       <c r="EL47"/>
       <c r="EM47"/>
       <c r="EN47"/>
       <c r="EO47"/>
       <c r="EP47"/>
       <c r="EQ47"/>
       <c r="ER47"/>
       <c r="ES47"/>
       <c r="ET47"/>
       <c r="EU47"/>
       <c r="EV47"/>
       <c r="EW47"/>
       <c r="EX47"/>
       <c r="EY47"/>
       <c r="EZ47"/>
       <c r="FA47"/>
       <c r="FB47"/>
       <c r="FC47"/>
       <c r="FD47"/>
       <c r="FE47"/>
       <c r="FF47"/>
       <c r="FG47"/>
       <c r="FH47"/>
+      <c r="FI47"/>
     </row>
-    <row r="48" spans="1:164">
+    <row r="48" spans="1:165">
       <c r="A48" t="s">
         <v>88</v>
       </c>
-      <c r="B48">
+      <c r="B48"/>
+      <c r="C48">
         <v>324756000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>286630000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>280082000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>381474000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>419550000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>411244000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>445054000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>643918000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>578858000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>541159000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>464453000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>359809000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>353993000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>255930000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>135968000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>102383000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>65326000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>101982000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-21454000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>2211000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-18224000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-1070683000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>1752037000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>1802905000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>1845099000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>2907776000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>2940646000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>3385517000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>3537477000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>3608366000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>3641447000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>3721433000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>4351061000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>4637677000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>4662468000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>4759260000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>4852610000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>5154221000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>6457071000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>6517161000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>6199112000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>6131501000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>6320833000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>6087800000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>6021583000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>5936035000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>6634194000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>8017321000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>7815082000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>7591927000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>7417890000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>7135980000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>7215777000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>7066023000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>6938434000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>6823758000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>6796619000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>6676444000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>6549441000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>6739078000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>6684995000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>6630500000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>6532000000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>6445722000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>6227512000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>5855737000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>5398530000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>4950702000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>4547546000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>4919667000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>4511660000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>4139866000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>3976312000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>3602870000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>3266159000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>2958619000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>2673967000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>2446056000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>2251756000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>2050010000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>1875760000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>1736015000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>1640169000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>1566385000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>1495794000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>1452974000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>1400100000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>1369529000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>1335148000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>1306888000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>1276588000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>1223631000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>1179893000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>1140472000.0</v>
       </c>
-      <c r="CR48"/>
       <c r="CS48"/>
       <c r="CT48"/>
       <c r="CU48"/>
       <c r="CV48"/>
       <c r="CW48"/>
       <c r="CX48"/>
       <c r="CY48"/>
       <c r="CZ48"/>
       <c r="DA48"/>
       <c r="DB48"/>
       <c r="DC48"/>
       <c r="DD48"/>
       <c r="DE48"/>
       <c r="DF48"/>
       <c r="DG48"/>
       <c r="DH48"/>
       <c r="DI48"/>
       <c r="DJ48"/>
       <c r="DK48"/>
       <c r="DL48"/>
       <c r="DM48"/>
       <c r="DN48"/>
       <c r="DO48"/>
       <c r="DP48"/>
       <c r="DQ48"/>
@@ -18554,89 +18634,90 @@
       <c r="EJ48"/>
       <c r="EK48"/>
       <c r="EL48"/>
       <c r="EM48"/>
       <c r="EN48"/>
       <c r="EO48"/>
       <c r="EP48"/>
       <c r="EQ48"/>
       <c r="ER48"/>
       <c r="ES48"/>
       <c r="ET48"/>
       <c r="EU48"/>
       <c r="EV48"/>
       <c r="EW48"/>
       <c r="EX48"/>
       <c r="EY48"/>
       <c r="EZ48"/>
       <c r="FA48"/>
       <c r="FB48"/>
       <c r="FC48"/>
       <c r="FD48"/>
       <c r="FE48"/>
       <c r="FF48"/>
       <c r="FG48"/>
       <c r="FH48"/>
+      <c r="FI48"/>
     </row>
-    <row r="49" spans="1:164">
+    <row r="49" spans="1:165">
       <c r="A49" t="s">
         <v>89</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
-      <c r="Q49">
+      <c r="Q49"/>
+      <c r="R49">
         <v>102383000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>65326000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>101982000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-21454000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>2211000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-18224000.0</v>
       </c>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
@@ -18734,89 +18815,90 @@
       <c r="EJ49"/>
       <c r="EK49"/>
       <c r="EL49"/>
       <c r="EM49"/>
       <c r="EN49"/>
       <c r="EO49"/>
       <c r="EP49"/>
       <c r="EQ49"/>
       <c r="ER49"/>
       <c r="ES49"/>
       <c r="ET49"/>
       <c r="EU49"/>
       <c r="EV49"/>
       <c r="EW49"/>
       <c r="EX49"/>
       <c r="EY49"/>
       <c r="EZ49"/>
       <c r="FA49"/>
       <c r="FB49"/>
       <c r="FC49"/>
       <c r="FD49"/>
       <c r="FE49"/>
       <c r="FF49"/>
       <c r="FG49"/>
       <c r="FH49"/>
+      <c r="FI49"/>
     </row>
-    <row r="50" spans="1:164">
+    <row r="50" spans="1:165">
       <c r="A50" t="s">
         <v>90</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
-      <c r="N50">
+      <c r="N50"/>
+      <c r="O50">
         <v>15000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>159715000.0</v>
       </c>
-      <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
-      <c r="Y50">
+      <c r="Y50"/>
+      <c r="Z50">
         <v>3953708000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>260958000.0</v>
       </c>
-      <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
@@ -18910,338 +18992,341 @@
       <c r="EJ50"/>
       <c r="EK50"/>
       <c r="EL50"/>
       <c r="EM50"/>
       <c r="EN50"/>
       <c r="EO50"/>
       <c r="EP50"/>
       <c r="EQ50"/>
       <c r="ER50"/>
       <c r="ES50"/>
       <c r="ET50"/>
       <c r="EU50"/>
       <c r="EV50"/>
       <c r="EW50"/>
       <c r="EX50"/>
       <c r="EY50"/>
       <c r="EZ50"/>
       <c r="FA50"/>
       <c r="FB50"/>
       <c r="FC50"/>
       <c r="FD50"/>
       <c r="FE50"/>
       <c r="FF50"/>
       <c r="FG50"/>
       <c r="FH50"/>
+      <c r="FI50"/>
     </row>
-    <row r="51" spans="1:164">
+    <row r="51" spans="1:165">
       <c r="A51" t="s">
         <v>91</v>
       </c>
       <c r="B51">
+        <v>1888430000.0</v>
+      </c>
+      <c r="C51">
         <v>1917272000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1975791000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1976919000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1978027000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1978771000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1980186000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1981237000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>622051000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>586622000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>586203000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>585791000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>585389000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>520654000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>672770000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>434368000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>240322000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>216000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>233089000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>406000000.0</v>
       </c>
       <c r="U51">
         <v>406000000.0</v>
       </c>
       <c r="V51">
+        <v>406000000.0</v>
+      </c>
+      <c r="W51">
         <v>393500000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>4025453000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>4000031000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>3953708000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>3953437000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>3868782000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>3968457000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>3876847000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>3874034000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>3877402000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>3902976000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>3842617000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>3841350000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>4045710000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>4044979000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>4043369000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>4041819000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>4340111000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>4129986000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>4129058000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>4163583000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>4462562000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>4488720000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>4838541000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>4862361000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>4869020000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>4737081000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>6013946000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>5728782000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>5556251000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>5307838000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>5276304000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>4844193000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>4634375000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>4639429000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>4444294000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>4444161000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>4071964000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>3811866000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>3521770000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>3167646000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>2766697000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>2723000000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>751028000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>750987000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>750946000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>750906000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>750866000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>750827000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>923487000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>726871000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>729465000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>732013000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>784516000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>786971000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>824387000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>776765000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>694098000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>696389000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>698637000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>1133886000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>1138297000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>440440000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>442546000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>469616000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>511649000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>523182000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>559528000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>570691000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>589573000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>622732000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>638790000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>654589000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>670139000.0</v>
       </c>
-      <c r="CR51"/>
       <c r="CS51"/>
       <c r="CT51"/>
       <c r="CU51"/>
       <c r="CV51"/>
       <c r="CW51"/>
       <c r="CX51"/>
       <c r="CY51"/>
       <c r="CZ51"/>
       <c r="DA51"/>
       <c r="DB51"/>
       <c r="DC51"/>
       <c r="DD51"/>
       <c r="DE51"/>
       <c r="DF51"/>
       <c r="DG51"/>
       <c r="DH51"/>
       <c r="DI51"/>
       <c r="DJ51"/>
       <c r="DK51"/>
       <c r="DL51"/>
       <c r="DM51"/>
       <c r="DN51"/>
       <c r="DO51"/>
       <c r="DP51"/>
       <c r="DQ51"/>
@@ -19266,288 +19351,289 @@
       <c r="EJ51"/>
       <c r="EK51"/>
       <c r="EL51"/>
       <c r="EM51"/>
       <c r="EN51"/>
       <c r="EO51"/>
       <c r="EP51"/>
       <c r="EQ51"/>
       <c r="ER51"/>
       <c r="ES51"/>
       <c r="ET51"/>
       <c r="EU51"/>
       <c r="EV51"/>
       <c r="EW51"/>
       <c r="EX51"/>
       <c r="EY51"/>
       <c r="EZ51"/>
       <c r="FA51"/>
       <c r="FB51"/>
       <c r="FC51"/>
       <c r="FD51"/>
       <c r="FE51"/>
       <c r="FF51"/>
       <c r="FG51"/>
       <c r="FH51"/>
+      <c r="FI51"/>
     </row>
-    <row r="52" spans="1:164">
+    <row r="52" spans="1:165">
       <c r="A52" t="s">
         <v>92</v>
       </c>
       <c r="B52"/>
-      <c r="C52">
+      <c r="C52"/>
+      <c r="D52">
         <v>13905000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
+        <v>0.0</v>
+      </c>
+      <c r="H52">
         <v>37566000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>0.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>56128000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>66752000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>10581000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>19160000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>159715000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>15000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>183547000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>0.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>24322000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>0.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>3923000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="U52">
         <v>0.0</v>
       </c>
-      <c r="V52"/>
-      <c r="W52">
+      <c r="V52">
+        <v>0.0</v>
+      </c>
+      <c r="W52"/>
+      <c r="X52">
         <v>27527000.0</v>
       </c>
-      <c r="X52"/>
-      <c r="Y52">
+      <c r="Y52"/>
+      <c r="Z52">
         <v>3953708000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>260958000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>69096000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>368975000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>304674000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>304396000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>62309000.0</v>
       </c>
-      <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
-      <c r="AI52">
+      <c r="AI52"/>
+      <c r="AJ52">
         <v>249843000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>249652000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>249475000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>249299000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>381197000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>299762000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>299642000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>299523000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>299924000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>299993000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>350000000.0</v>
       </c>
-      <c r="AT52"/>
-      <c r="AU52">
+      <c r="AU52"/>
+      <c r="AV52">
         <v>26359000.0</v>
       </c>
-      <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
-      <c r="AY52">
+      <c r="AY52"/>
+      <c r="AZ52">
         <v>100336000.0</v>
       </c>
-      <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
-      <c r="BC52">
+      <c r="BC52"/>
+      <c r="BD52">
         <v>90788000.0</v>
       </c>
-      <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
-      <c r="BK52">
+      <c r="BK52"/>
+      <c r="BL52">
         <v>80213000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>52650000.0</v>
       </c>
-      <c r="BM52"/>
       <c r="BN52"/>
-      <c r="BO52">
+      <c r="BO52"/>
+      <c r="BP52">
         <v>31894000.0</v>
       </c>
-      <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
-      <c r="BS52">
+      <c r="BS52"/>
+      <c r="BT52">
         <v>172698000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>25352000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>27958000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>30518000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>10334000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>10148000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>9970000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>9800000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>9629000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>9460000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>9295000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>609289000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>8972000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>8815000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>8661000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>8510000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>8361000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>17751000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>26991000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>36085000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>47666000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>66659000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>71371000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>76008000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>80577000.0</v>
       </c>
-      <c r="CR52"/>
       <c r="CS52"/>
       <c r="CT52"/>
       <c r="CU52"/>
       <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
       <c r="CY52"/>
       <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
       <c r="DC52"/>
       <c r="DD52"/>
       <c r="DE52"/>
       <c r="DF52"/>
       <c r="DG52"/>
       <c r="DH52"/>
       <c r="DI52"/>
       <c r="DJ52"/>
       <c r="DK52"/>
       <c r="DL52"/>
       <c r="DM52"/>
       <c r="DN52"/>
       <c r="DO52"/>
       <c r="DP52"/>
       <c r="DQ52"/>
@@ -19572,52 +19658,53 @@
       <c r="EJ52"/>
       <c r="EK52"/>
       <c r="EL52"/>
       <c r="EM52"/>
       <c r="EN52"/>
       <c r="EO52"/>
       <c r="EP52"/>
       <c r="EQ52"/>
       <c r="ER52"/>
       <c r="ES52"/>
       <c r="ET52"/>
       <c r="EU52"/>
       <c r="EV52"/>
       <c r="EW52"/>
       <c r="EX52"/>
       <c r="EY52"/>
       <c r="EZ52"/>
       <c r="FA52"/>
       <c r="FB52"/>
       <c r="FC52"/>
       <c r="FD52"/>
       <c r="FE52"/>
       <c r="FF52"/>
       <c r="FG52"/>
       <c r="FH52"/>
+      <c r="FI52"/>
     </row>
-    <row r="53" spans="1:164">
+    <row r="53" spans="1:165">
       <c r="A53" t="s">
         <v>93</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
@@ -19634,122 +19721,122 @@
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
-      <c r="BG53">
+      <c r="BG53"/>
+      <c r="BH53">
         <v>239196000.0</v>
       </c>
-      <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
-      <c r="CB53">
+      <c r="CB53"/>
+      <c r="CC53">
         <v>29652000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>37113000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>738115000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>44457000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>44837000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>48944000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>88628000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>132788000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>95752000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>104024000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>121533000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>98376000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>74159000.0</v>
       </c>
-      <c r="CO53">
+      <c r="CP53">
         <v>68212000.0</v>
       </c>
-      <c r="CP53">
+      <c r="CQ53">
         <v>78159000.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CR53">
         <v>72957000.0</v>
       </c>
-      <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
@@ -19774,52 +19861,53 @@
       <c r="EJ53"/>
       <c r="EK53"/>
       <c r="EL53"/>
       <c r="EM53"/>
       <c r="EN53"/>
       <c r="EO53"/>
       <c r="EP53"/>
       <c r="EQ53"/>
       <c r="ER53"/>
       <c r="ES53"/>
       <c r="ET53"/>
       <c r="EU53"/>
       <c r="EV53"/>
       <c r="EW53"/>
       <c r="EX53"/>
       <c r="EY53"/>
       <c r="EZ53"/>
       <c r="FA53"/>
       <c r="FB53"/>
       <c r="FC53"/>
       <c r="FD53"/>
       <c r="FE53"/>
       <c r="FF53"/>
       <c r="FG53"/>
       <c r="FH53"/>
+      <c r="FI53"/>
     </row>
-    <row r="54" spans="1:164">
+    <row r="54" spans="1:165">
       <c r="A54" t="s">
         <v>94</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -19942,338 +20030,341 @@
       <c r="EJ54"/>
       <c r="EK54"/>
       <c r="EL54"/>
       <c r="EM54"/>
       <c r="EN54"/>
       <c r="EO54"/>
       <c r="EP54"/>
       <c r="EQ54"/>
       <c r="ER54"/>
       <c r="ES54"/>
       <c r="ET54"/>
       <c r="EU54"/>
       <c r="EV54"/>
       <c r="EW54"/>
       <c r="EX54"/>
       <c r="EY54"/>
       <c r="EZ54"/>
       <c r="FA54"/>
       <c r="FB54"/>
       <c r="FC54"/>
       <c r="FD54"/>
       <c r="FE54"/>
       <c r="FF54"/>
       <c r="FG54"/>
       <c r="FH54"/>
+      <c r="FI54"/>
     </row>
-    <row r="55" spans="1:164">
+    <row r="55" spans="1:165">
       <c r="A55" t="s">
         <v>95</v>
       </c>
       <c r="B55">
+        <v>7239106000.0</v>
+      </c>
+      <c r="C55">
         <v>7477717000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>7529767000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>7639317000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>7666971000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>7909961000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>7964768000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>8035144000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>5587134000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>5436151000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>5507437000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>5268916000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>5197402000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>5072392000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>5234864000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2385509000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2097946000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2033443000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2073442000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2094768000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2150454000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1694868000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>4263937000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>7112667000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>7187480000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>7261099000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>8284498000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>8395515000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>9060719000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>9116314000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>9264923000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>9401091000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>9393687000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>10268123000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>10794659000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>10898219000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>11025097000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>11005966000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>11440117000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>12584138000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>12739444000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>12454912000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>12865645000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>13058018000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>13204716000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>13157973000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>13286822000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>13950197000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>16989900000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>16444497000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>16217957000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>15729331000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>15466086000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>14889958000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>14607774000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>14460406000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>14036016000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>13895201000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>13495159000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>12951533000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>12438238000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>11929885000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>11221321000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>11006000000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>8903502000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>8734102000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>8396896000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>8089375000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>7682122000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>7303303000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>7102331000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>6611157000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>6352320000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>6153032000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>5876006000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>5508913000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>5193268000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>4820628000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>4585914000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>4413072000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>4259183000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>4546317000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>4346367000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>3592212000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>3411037000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>3333460000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>3307973000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>3234707000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>3195540000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>3212161000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>3189633000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>3139713000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>3097934000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>3066804000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>3065714000.0</v>
       </c>
-      <c r="CR55"/>
       <c r="CS55"/>
       <c r="CT55"/>
       <c r="CU55"/>
       <c r="CV55"/>
       <c r="CW55"/>
       <c r="CX55"/>
       <c r="CY55"/>
       <c r="CZ55"/>
       <c r="DA55"/>
       <c r="DB55"/>
       <c r="DC55"/>
       <c r="DD55"/>
       <c r="DE55"/>
       <c r="DF55"/>
       <c r="DG55"/>
       <c r="DH55"/>
       <c r="DI55"/>
       <c r="DJ55"/>
       <c r="DK55"/>
       <c r="DL55"/>
       <c r="DM55"/>
       <c r="DN55"/>
       <c r="DO55"/>
       <c r="DP55"/>
       <c r="DQ55"/>
@@ -20298,338 +20389,341 @@
       <c r="EJ55"/>
       <c r="EK55"/>
       <c r="EL55"/>
       <c r="EM55"/>
       <c r="EN55"/>
       <c r="EO55"/>
       <c r="EP55"/>
       <c r="EQ55"/>
       <c r="ER55"/>
       <c r="ES55"/>
       <c r="ET55"/>
       <c r="EU55"/>
       <c r="EV55"/>
       <c r="EW55"/>
       <c r="EX55"/>
       <c r="EY55"/>
       <c r="EZ55"/>
       <c r="FA55"/>
       <c r="FB55"/>
       <c r="FC55"/>
       <c r="FD55"/>
       <c r="FE55"/>
       <c r="FF55"/>
       <c r="FG55"/>
       <c r="FH55"/>
+      <c r="FI55"/>
     </row>
-    <row r="56" spans="1:164">
+    <row r="56" spans="1:165">
       <c r="A56" t="s">
         <v>96</v>
       </c>
       <c r="B56">
+        <v>1175223000.0</v>
+      </c>
+      <c r="C56">
         <v>1434762000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1272282000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1364459000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1289062000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1443205000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1388864000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1410691000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>986865000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>971070000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1061748000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1031450000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>932618000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>872178000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1051790000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>754626000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>480655000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>417960000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>455646000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>420910000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>467272000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>354595000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>602284000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>611186000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>601173000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>621313000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>422107000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>445279000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>462094000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>461110000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>659056000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>660775000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>697253000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>720460000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>1038975000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>941289000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>938093000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>964484000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>1192614000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>883784000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>1330576000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>952019000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>1240618000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>935877000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>1010304000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>862363000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>928562000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>1031045000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>1412076000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>1371536000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>1390935000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>1375003000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>1344226000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>1428565000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>1305325000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>1304492000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>1287730000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>1254673000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>1059612000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>1001444000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>977496000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>1124990000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>830728000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>988000000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>1686496000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>1591940000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>1483190000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>1603515000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>1453977000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>1263277000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>1240341000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>964455000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>969915000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>985492000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>860191000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>752043000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>733952000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>632066000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>569980000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>666891000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>762072000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>1235327000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>522455000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>540333000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>508150000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>444284000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>425283000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>409620000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>424609000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>466568000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>421959000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>413678000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>416187000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>426833000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>465643000.0</v>
       </c>
-      <c r="CR56"/>
       <c r="CS56"/>
       <c r="CT56"/>
       <c r="CU56"/>
       <c r="CV56"/>
       <c r="CW56"/>
       <c r="CX56"/>
       <c r="CY56"/>
       <c r="CZ56"/>
       <c r="DA56"/>
       <c r="DB56"/>
       <c r="DC56"/>
       <c r="DD56"/>
       <c r="DE56"/>
       <c r="DF56"/>
       <c r="DG56"/>
       <c r="DH56"/>
       <c r="DI56"/>
       <c r="DJ56"/>
       <c r="DK56"/>
       <c r="DL56"/>
       <c r="DM56"/>
       <c r="DN56"/>
       <c r="DO56"/>
       <c r="DP56"/>
       <c r="DQ56"/>
@@ -20654,338 +20748,341 @@
       <c r="EJ56"/>
       <c r="EK56"/>
       <c r="EL56"/>
       <c r="EM56"/>
       <c r="EN56"/>
       <c r="EO56"/>
       <c r="EP56"/>
       <c r="EQ56"/>
       <c r="ER56"/>
       <c r="ES56"/>
       <c r="ET56"/>
       <c r="EU56"/>
       <c r="EV56"/>
       <c r="EW56"/>
       <c r="EX56"/>
       <c r="EY56"/>
       <c r="EZ56"/>
       <c r="FA56"/>
       <c r="FB56"/>
       <c r="FC56"/>
       <c r="FD56"/>
       <c r="FE56"/>
       <c r="FF56"/>
       <c r="FG56"/>
       <c r="FH56"/>
+      <c r="FI56"/>
     </row>
-    <row r="57" spans="1:164">
+    <row r="57" spans="1:165">
       <c r="A57" t="s">
         <v>97</v>
       </c>
       <c r="B57">
+        <v>613816000.0</v>
+      </c>
+      <c r="C57">
         <v>719407000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>759729000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>779272000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>715973000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>919962000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>940362000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>900465000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>636998000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>603375000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>641680000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>515829000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>514151000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>462977000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>667098000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>268819000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>247639000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>234086000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>248394000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>241507000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>271584000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>203015000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>218351000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>199583000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>4441986000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>659605000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>516928000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>770742000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>734789000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>595632000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>365457000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>315819000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>337236000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>294450000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>593024000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>595261000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>648454000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>549913000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>633293000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>684118000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>795560000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>728952000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>863584000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>904196000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>953894000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>585423000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>668674000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>656010000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>900814000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>894515000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>1051915000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>984586000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>1086590000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>812185000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>911449000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>842209000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>807113000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>681157000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>827180000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>649850000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>626556000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>605988000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>720381000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>589000000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>436827000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>482227000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>433947000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>497682000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>422844000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>484192000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>678993000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>555156000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>464216000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>478147000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>492772000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>447832000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>441890000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>408688000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>426260000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>336786000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>305057000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>885266000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>259335000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>286179000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>201758000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>188463000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>214166000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>209277000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>206402000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>216184000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>244023000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>234210000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>242701000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>249035000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>280660000.0</v>
       </c>
-      <c r="CR57"/>
       <c r="CS57"/>
       <c r="CT57"/>
       <c r="CU57"/>
       <c r="CV57"/>
       <c r="CW57"/>
       <c r="CX57"/>
       <c r="CY57"/>
       <c r="CZ57"/>
       <c r="DA57"/>
       <c r="DB57"/>
       <c r="DC57"/>
       <c r="DD57"/>
       <c r="DE57"/>
       <c r="DF57"/>
       <c r="DG57"/>
       <c r="DH57"/>
       <c r="DI57"/>
       <c r="DJ57"/>
       <c r="DK57"/>
       <c r="DL57"/>
       <c r="DM57"/>
       <c r="DN57"/>
       <c r="DO57"/>
       <c r="DP57"/>
       <c r="DQ57"/>
@@ -21010,338 +21107,341 @@
       <c r="EJ57"/>
       <c r="EK57"/>
       <c r="EL57"/>
       <c r="EM57"/>
       <c r="EN57"/>
       <c r="EO57"/>
       <c r="EP57"/>
       <c r="EQ57"/>
       <c r="ER57"/>
       <c r="ES57"/>
       <c r="ET57"/>
       <c r="EU57"/>
       <c r="EV57"/>
       <c r="EW57"/>
       <c r="EX57"/>
       <c r="EY57"/>
       <c r="EZ57"/>
       <c r="FA57"/>
       <c r="FB57"/>
       <c r="FC57"/>
       <c r="FD57"/>
       <c r="FE57"/>
       <c r="FF57"/>
       <c r="FG57"/>
       <c r="FH57"/>
+      <c r="FI57"/>
     </row>
-    <row r="58" spans="1:164">
+    <row r="58" spans="1:165">
       <c r="A58" t="s">
         <v>98</v>
       </c>
       <c r="B58">
+        <v>2755164000.0</v>
+      </c>
+      <c r="C58">
         <v>2890058000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2980917000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>3105203000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>3038644000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>3252052000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>3313382000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>3350195000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1602132000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1523128000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1586197000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1435916000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1477982000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1368085000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1627779000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>836948000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>589152000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>567909000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>572815000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>728100000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>764730000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>692306000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>4575325000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>4603633000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>4441986000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>4664567000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>4625526000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>4680301000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>4632970000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>4532506000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>4610349000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>4709424000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>4620637000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>4609338000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>4844031000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>4933362000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>4952680000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>4824141000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>4972672000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>4826155000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>4919663000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>4963499000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>5443415000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>5465245000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>5857318000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>5885575000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>5999788000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>5848478000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>7487067000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>7161785000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>7167929000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>6872515000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>6905786000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>6227273000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>6119484000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>6071084000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>5795849000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>5671834000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>5397307000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>4979864000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>4617870000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>4253319000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>3933687000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>3930000000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>1635130000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>1679565000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>1608464000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>1672435000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>1619827000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>1650749000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>1816084000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>1653562000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>1514481000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>1494834000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>1573280000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>1513928000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>1531081000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>1449553000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>1364269000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>1267072000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>1240328000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>1643634000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>1622539000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>943847000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>859038000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>866363000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>932070000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>940744000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>966376000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>978960000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>1017488000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>1008294000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>1024587000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>1040706000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>1082208000.0</v>
       </c>
-      <c r="CR58"/>
       <c r="CS58"/>
       <c r="CT58"/>
       <c r="CU58"/>
       <c r="CV58"/>
       <c r="CW58"/>
       <c r="CX58"/>
       <c r="CY58"/>
       <c r="CZ58"/>
       <c r="DA58"/>
       <c r="DB58"/>
       <c r="DC58"/>
       <c r="DD58"/>
       <c r="DE58"/>
       <c r="DF58"/>
       <c r="DG58"/>
       <c r="DH58"/>
       <c r="DI58"/>
       <c r="DJ58"/>
       <c r="DK58"/>
       <c r="DL58"/>
       <c r="DM58"/>
       <c r="DN58"/>
       <c r="DO58"/>
       <c r="DP58"/>
       <c r="DQ58"/>
@@ -21366,52 +21466,53 @@
       <c r="EJ58"/>
       <c r="EK58"/>
       <c r="EL58"/>
       <c r="EM58"/>
       <c r="EN58"/>
       <c r="EO58"/>
       <c r="EP58"/>
       <c r="EQ58"/>
       <c r="ER58"/>
       <c r="ES58"/>
       <c r="ET58"/>
       <c r="EU58"/>
       <c r="EV58"/>
       <c r="EW58"/>
       <c r="EX58"/>
       <c r="EY58"/>
       <c r="EZ58"/>
       <c r="FA58"/>
       <c r="FB58"/>
       <c r="FC58"/>
       <c r="FD58"/>
       <c r="FE58"/>
       <c r="FF58"/>
       <c r="FG58"/>
       <c r="FH58"/>
+      <c r="FI58"/>
     </row>
-    <row r="59" spans="1:164">
+    <row r="59" spans="1:165">
       <c r="A59" t="s">
         <v>99</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -21534,338 +21635,341 @@
       <c r="EJ59"/>
       <c r="EK59"/>
       <c r="EL59"/>
       <c r="EM59"/>
       <c r="EN59"/>
       <c r="EO59"/>
       <c r="EP59"/>
       <c r="EQ59"/>
       <c r="ER59"/>
       <c r="ES59"/>
       <c r="ET59"/>
       <c r="EU59"/>
       <c r="EV59"/>
       <c r="EW59"/>
       <c r="EX59"/>
       <c r="EY59"/>
       <c r="EZ59"/>
       <c r="FA59"/>
       <c r="FB59"/>
       <c r="FC59"/>
       <c r="FD59"/>
       <c r="FE59"/>
       <c r="FF59"/>
       <c r="FG59"/>
       <c r="FH59"/>
+      <c r="FI59"/>
     </row>
-    <row r="60" spans="1:164">
+    <row r="60" spans="1:165">
       <c r="A60" t="s">
         <v>100</v>
       </c>
       <c r="B60">
+        <v>4483942000.0</v>
+      </c>
+      <c r="C60">
         <v>4587659000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>4548850000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>4534114000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>4628327000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>4657909000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>4651386000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>4684949000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>3985002000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>3913023000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>3921240000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>3833000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>3719420000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>3704307000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>3607085000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1548561000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1508794000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1465534000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1500627000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1366668000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1385724000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1002562000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>-311388000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>2509034000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>2556970000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>2596532000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>3658972000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>3593766000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>4036649000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>4183506000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>4253171000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>4287966000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>4362232000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>4987971000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>5276161000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>5286962000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>5376369000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>5460534000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>5758681000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>7044935000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>7096687000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>6771277000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>6699229000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>6870029000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>6630714000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>6549416000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>6564730000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>7378323000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>8777479000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>8558046000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>8322583000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>8108559000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>7807466000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>7879908000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>7723166000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>7648427000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>7498338000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>7498868000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>7406521000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>7327775000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>7221712000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>7190975000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>7163003000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>7076000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>7268372000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>7054537000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>6788432000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>6416940000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>6062295000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>5652554000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>5290715000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>4962696000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>4843152000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>4664266000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>4308322000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>4001082000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>3668890000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>3378514000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>3228993000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>3153587000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>3026510000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>2910430000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>2731734000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>2656262000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>2560186000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>2475460000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>2384434000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>2302291000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>2236788000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>2240342000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>2178425000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>2137364000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>2079284000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>2031966000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>1989210000.0</v>
       </c>
-      <c r="CR60"/>
       <c r="CS60"/>
       <c r="CT60"/>
       <c r="CU60"/>
       <c r="CV60"/>
       <c r="CW60"/>
       <c r="CX60"/>
       <c r="CY60"/>
       <c r="CZ60"/>
       <c r="DA60"/>
       <c r="DB60"/>
       <c r="DC60"/>
       <c r="DD60"/>
       <c r="DE60"/>
       <c r="DF60"/>
       <c r="DG60"/>
       <c r="DH60"/>
       <c r="DI60"/>
       <c r="DJ60"/>
       <c r="DK60"/>
       <c r="DL60"/>
       <c r="DM60"/>
       <c r="DN60"/>
       <c r="DO60"/>
       <c r="DP60"/>
       <c r="DQ60"/>
@@ -21890,52 +21994,53 @@
       <c r="EJ60"/>
       <c r="EK60"/>
       <c r="EL60"/>
       <c r="EM60"/>
       <c r="EN60"/>
       <c r="EO60"/>
       <c r="EP60"/>
       <c r="EQ60"/>
       <c r="ER60"/>
       <c r="ES60"/>
       <c r="ET60"/>
       <c r="EU60"/>
       <c r="EV60"/>
       <c r="EW60"/>
       <c r="EX60"/>
       <c r="EY60"/>
       <c r="EZ60"/>
       <c r="FA60"/>
       <c r="FB60"/>
       <c r="FC60"/>
       <c r="FD60"/>
       <c r="FE60"/>
       <c r="FF60"/>
       <c r="FG60"/>
       <c r="FH60"/>
+      <c r="FI60"/>
     </row>
-    <row r="61" spans="1:164">
+    <row r="61" spans="1:165">
       <c r="A61" t="s">
         <v>101</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -22058,52 +22163,53 @@
       <c r="EJ61"/>
       <c r="EK61"/>
       <c r="EL61"/>
       <c r="EM61"/>
       <c r="EN61"/>
       <c r="EO61"/>
       <c r="EP61"/>
       <c r="EQ61"/>
       <c r="ER61"/>
       <c r="ES61"/>
       <c r="ET61"/>
       <c r="EU61"/>
       <c r="EV61"/>
       <c r="EW61"/>
       <c r="EX61"/>
       <c r="EY61"/>
       <c r="EZ61"/>
       <c r="FA61"/>
       <c r="FB61"/>
       <c r="FC61"/>
       <c r="FD61"/>
       <c r="FE61"/>
       <c r="FF61"/>
       <c r="FG61"/>
       <c r="FH61"/>
+      <c r="FI61"/>
     </row>
-    <row r="62" spans="1:164">
+    <row r="62" spans="1:165">
       <c r="A62" t="s">
         <v>102</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -22226,50 +22332,51 @@
       <c r="EJ62"/>
       <c r="EK62"/>
       <c r="EL62"/>
       <c r="EM62"/>
       <c r="EN62"/>
       <c r="EO62"/>
       <c r="EP62"/>
       <c r="EQ62"/>
       <c r="ER62"/>
       <c r="ES62"/>
       <c r="ET62"/>
       <c r="EU62"/>
       <c r="EV62"/>
       <c r="EW62"/>
       <c r="EX62"/>
       <c r="EY62"/>
       <c r="EZ62"/>
       <c r="FA62"/>
       <c r="FB62"/>
       <c r="FC62"/>
       <c r="FD62"/>
       <c r="FE62"/>
       <c r="FF62"/>
       <c r="FG62"/>
       <c r="FH62"/>
+      <c r="FI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AP32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -22389,51 +22496,51 @@
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
       <c r="AK1" t="s">
         <v>36</v>
       </c>
       <c r="AL1" t="s">
         <v>37</v>
       </c>
       <c r="AM1" t="s">
         <v>38</v>
       </c>
       <c r="AN1" t="s">
         <v>39</v>
       </c>
       <c r="AO1" t="s">
         <v>40</v>
       </c>
       <c r="AP1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="2" spans="1:42">
       <c r="A2" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B2">
         <v>2637409000.0</v>
       </c>
       <c r="C2">
         <v>2221269000.0</v>
       </c>
       <c r="D2">
         <v>1845268000.0</v>
       </c>
       <c r="E2">
         <v>1108402000.0</v>
       </c>
       <c r="F2">
         <v>855133000.0</v>
       </c>
       <c r="G2">
         <v>989804000.0</v>
       </c>
       <c r="H2">
         <v>1187945000.0</v>
       </c>
       <c r="I2">
         <v>1153551000.0</v>
       </c>
@@ -22517,51 +22624,51 @@
       </c>
       <c r="AJ2">
         <v>131400000.0</v>
       </c>
       <c r="AK2">
         <v>112100000.0</v>
       </c>
       <c r="AL2">
         <v>81800000.0</v>
       </c>
       <c r="AM2">
         <v>37300000.0</v>
       </c>
       <c r="AN2">
         <v>25400000.0</v>
       </c>
       <c r="AO2">
         <v>29600000.0</v>
       </c>
       <c r="AP2">
         <v>54900000.0</v>
       </c>
     </row>
     <row r="3" spans="1:42">
       <c r="A3" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B3">
         <v>585469000.0</v>
       </c>
       <c r="C3">
         <v>428626000.0</v>
       </c>
       <c r="D3">
         <v>301345000.0</v>
       </c>
       <c r="E3">
         <v>146879000.0</v>
       </c>
       <c r="F3">
         <v>110157000.0</v>
       </c>
       <c r="G3">
         <v>374129000.0</v>
       </c>
       <c r="H3">
         <v>440221000.0</v>
       </c>
       <c r="I3">
         <v>486530000.0</v>
       </c>
@@ -22645,51 +22752,51 @@
       </c>
       <c r="AJ3">
         <v>19900000.0</v>
       </c>
       <c r="AK3">
         <v>14400000.0</v>
       </c>
       <c r="AL3">
         <v>14200000.0</v>
       </c>
       <c r="AM3">
         <v>12100000.0</v>
       </c>
       <c r="AN3">
         <v>14500000.0</v>
       </c>
       <c r="AO3">
         <v>28000000.0</v>
       </c>
       <c r="AP3">
         <v>34700000.0</v>
       </c>
     </row>
     <row r="4" spans="1:42">
       <c r="A4" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>-3821000.0</v>
       </c>
       <c r="I4">
         <v>-3821000.0</v>
       </c>
       <c r="J4">
         <v>-1486000.0</v>
       </c>
       <c r="K4">
         <v>-1486000.0</v>
       </c>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
@@ -22699,66 +22806,66 @@
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
     </row>
     <row r="5" spans="1:42">
       <c r="A5" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B5">
-        <v>515011999.0</v>
+        <v>435505000.0</v>
       </c>
       <c r="C5">
-        <v>696050000.0</v>
+        <v>586545000.0</v>
       </c>
       <c r="D5">
-        <v>615337000.0</v>
+        <v>571382000.0</v>
       </c>
       <c r="E5">
-        <v>223268000.0</v>
+        <v>234223000.0</v>
       </c>
       <c r="F5">
-        <v>-75530000.0</v>
+        <v>387962000.0</v>
       </c>
       <c r="G5">
         <v>-146728000.0</v>
       </c>
       <c r="H5">
         <v>48701000.0</v>
       </c>
       <c r="I5">
         <v>-143941000.0</v>
       </c>
       <c r="J5">
         <v>-27234239.0</v>
       </c>
       <c r="K5">
         <v>1062589999.0</v>
       </c>
       <c r="L5">
         <v>1340713000.0</v>
       </c>
       <c r="M5">
         <v>935656000.0</v>
       </c>
       <c r="N5">
         <v>1100502000.0</v>
       </c>
@@ -22827,66 +22934,66 @@
       </c>
       <c r="AJ5">
         <v>-13100000.0</v>
       </c>
       <c r="AK5">
         <v>-7400000.0</v>
       </c>
       <c r="AL5">
         <v>-9700000.0</v>
       </c>
       <c r="AM5">
         <v>-13300000.0</v>
       </c>
       <c r="AN5">
         <v>-16800000.0</v>
       </c>
       <c r="AO5">
         <v>-82100000.0</v>
       </c>
       <c r="AP5">
         <v>-31000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:42">
       <c r="A6" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B6">
-        <v>1100480999.0</v>
+        <v>1020974000.0</v>
       </c>
       <c r="C6">
-        <v>1124676000.0</v>
+        <v>1015171000.0</v>
       </c>
       <c r="D6">
-        <v>916682000.0</v>
+        <v>872727000.0</v>
       </c>
       <c r="E6">
-        <v>370147000.0</v>
+        <v>381102000.0</v>
       </c>
       <c r="F6">
-        <v>34627000.0</v>
+        <v>498119000.0</v>
       </c>
       <c r="G6">
         <v>227401000.0</v>
       </c>
       <c r="H6">
         <v>488922000.0</v>
       </c>
       <c r="I6">
         <v>342589000.0</v>
       </c>
       <c r="J6">
         <v>520755761.0</v>
       </c>
       <c r="K6">
         <v>1673656999.0</v>
       </c>
       <c r="L6">
         <v>1975018000.0</v>
       </c>
       <c r="M6">
         <v>1563129000.0</v>
       </c>
       <c r="N6">
         <v>1979924000.0</v>
       </c>
@@ -22955,97 +23062,97 @@
       </c>
       <c r="AJ6">
         <v>6800000.0</v>
       </c>
       <c r="AK6">
         <v>7000000.0</v>
       </c>
       <c r="AL6">
         <v>4500000.0</v>
       </c>
       <c r="AM6">
         <v>-1200000.0</v>
       </c>
       <c r="AN6">
         <v>-2300000.0</v>
       </c>
       <c r="AO6">
         <v>-54100000.0</v>
       </c>
       <c r="AP6">
         <v>3700000.0</v>
       </c>
     </row>
     <row r="7" spans="1:42">
       <c r="A7" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
     </row>
     <row r="8" spans="1:42">
       <c r="A8" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>39000000.0</v>
       </c>
       <c r="H8">
         <v>-3821000.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>-1486000.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8"/>
       <c r="M8"/>
@@ -23059,51 +23166,51 @@
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
     </row>
     <row r="9" spans="1:42">
       <c r="A9" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B9">
         <v>648159000.0</v>
       </c>
       <c r="C9">
         <v>836549000.0</v>
       </c>
       <c r="D9">
         <v>743750000.0</v>
       </c>
       <c r="E9">
         <v>305445000.0</v>
       </c>
       <c r="F9">
         <v>-7327000.0</v>
       </c>
       <c r="G9">
         <v>-25532000.0</v>
       </c>
       <c r="H9">
         <v>117493000.0</v>
       </c>
       <c r="I9">
         <v>-70725000.0</v>
       </c>
@@ -23187,51 +23294,51 @@
       </c>
       <c r="AJ9">
         <v>46000000.0</v>
       </c>
       <c r="AK9">
         <v>24100000.0</v>
       </c>
       <c r="AL9">
         <v>21900000.0</v>
       </c>
       <c r="AM9">
         <v>6700000.0</v>
       </c>
       <c r="AN9">
         <v>3400000.0</v>
       </c>
       <c r="AO9">
         <v>5100000.0</v>
       </c>
       <c r="AP9">
         <v>16700000.0</v>
       </c>
     </row>
     <row r="10" spans="1:42">
       <c r="A10" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B10">
         <v>273102000.0</v>
       </c>
       <c r="C10">
         <v>492334000.0</v>
       </c>
       <c r="D10">
         <v>512243000.0</v>
       </c>
       <c r="E10">
         <v>191501000.0</v>
       </c>
       <c r="F10">
         <v>355998000.0</v>
       </c>
       <c r="G10">
         <v>-4238862000.0</v>
       </c>
       <c r="H10">
         <v>-909085000.0</v>
       </c>
       <c r="I10">
         <v>-1237176000.0</v>
       </c>
@@ -23315,51 +23422,51 @@
       </c>
       <c r="AJ10">
         <v>-11300000.0</v>
       </c>
       <c r="AK10">
         <v>-7400000.0</v>
       </c>
       <c r="AL10">
         <v>-9700000.0</v>
       </c>
       <c r="AM10">
         <v>-13300000.0</v>
       </c>
       <c r="AN10">
         <v>-16800000.0</v>
       </c>
       <c r="AO10">
         <v>-82100000.0</v>
       </c>
       <c r="AP10">
         <v>-31000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:42">
       <c r="A11" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B11">
         <v>56385000.0</v>
       </c>
       <c r="C11">
         <v>43981000.0</v>
       </c>
       <c r="D11">
         <v>30341000.0</v>
       </c>
       <c r="E11">
         <v>22553000.0</v>
       </c>
       <c r="F11">
         <v>3788000.0</v>
       </c>
       <c r="G11">
         <v>-260403000.0</v>
       </c>
       <c r="H11">
         <v>-38540000.0</v>
       </c>
       <c r="I11">
         <v>-106641000.0</v>
       </c>
@@ -23443,51 +23550,51 @@
       </c>
       <c r="AJ11">
         <v>2100000.0</v>
       </c>
       <c r="AK11">
         <v>1400000.0</v>
       </c>
       <c r="AL11">
         <v>800000.0</v>
       </c>
       <c r="AM11">
         <v>-4900000.0</v>
       </c>
       <c r="AN11">
         <v>-6700000.0</v>
       </c>
       <c r="AO11">
         <v>-38100000.0</v>
       </c>
       <c r="AP11">
         <v>-14500000.0</v>
       </c>
     </row>
     <row r="12" spans="1:42">
       <c r="A12" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B12">
         <v>162403000.0</v>
       </c>
       <c r="C12">
         <v>94211000.0</v>
       </c>
       <c r="D12">
         <v>59139000.0</v>
       </c>
       <c r="E12">
         <v>42722000.0</v>
       </c>
       <c r="F12">
         <v>31964000.0</v>
       </c>
       <c r="G12">
         <v>164653000.0</v>
       </c>
       <c r="H12">
         <v>279435000.0</v>
       </c>
       <c r="I12">
         <v>297611000.0</v>
       </c>
@@ -23571,51 +23678,51 @@
       </c>
       <c r="AJ12">
         <v>0.0</v>
       </c>
       <c r="AK12">
         <v>0.0</v>
       </c>
       <c r="AL12">
         <v>0.0</v>
       </c>
       <c r="AM12">
         <v>0.0</v>
       </c>
       <c r="AN12">
         <v>0.0</v>
       </c>
       <c r="AO12">
         <v>0.0</v>
       </c>
       <c r="AP12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:42">
       <c r="A13" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B13">
         <v>19953000.0</v>
       </c>
       <c r="C13">
         <v>111649000.0</v>
       </c>
       <c r="D13">
         <v>18069000.0</v>
       </c>
       <c r="E13">
         <v>14365000.0</v>
       </c>
       <c r="F13">
         <v>20620000.0</v>
       </c>
       <c r="G13">
         <v>9012000.0</v>
       </c>
       <c r="H13">
         <v>6007000.0</v>
       </c>
       <c r="I13">
         <v>8302000.0</v>
       </c>
@@ -23639,51 +23746,51 @@
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
     </row>
     <row r="14" spans="1:42">
       <c r="A14" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
         <v>173776000.0</v>
       </c>
       <c r="I14">
         <v>177110000.0</v>
       </c>
       <c r="J14">
         <v>674467000.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
@@ -23693,51 +23800,51 @@
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
     </row>
     <row r="15" spans="1:42">
       <c r="A15" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B15">
         <v>216717000.0</v>
       </c>
       <c r="C15">
         <v>448353000.0</v>
       </c>
       <c r="D15">
         <v>481902000.0</v>
       </c>
       <c r="E15">
         <v>168948000.0</v>
       </c>
       <c r="F15">
         <v>352210000.0</v>
       </c>
       <c r="G15">
         <v>-3978459000.0</v>
       </c>
       <c r="H15">
         <v>-700590000.0</v>
       </c>
       <c r="I15">
         <v>-885050000.0</v>
       </c>
@@ -23821,51 +23928,51 @@
       </c>
       <c r="AJ15">
         <v>-15200000.0</v>
       </c>
       <c r="AK15">
         <v>-8800000.0</v>
       </c>
       <c r="AL15">
         <v>-10500000.0</v>
       </c>
       <c r="AM15">
         <v>-8400000.0</v>
       </c>
       <c r="AN15">
         <v>-10100000.0</v>
       </c>
       <c r="AO15">
         <v>-44000000.0</v>
       </c>
       <c r="AP15">
         <v>-16500000.0</v>
       </c>
     </row>
     <row r="16" spans="1:42">
       <c r="A16" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B16">
         <v>216717000.0</v>
       </c>
       <c r="C16">
         <v>448353000.0</v>
       </c>
       <c r="D16">
         <v>481902000.0</v>
       </c>
       <c r="E16">
         <v>168948000.0</v>
       </c>
       <c r="F16">
         <v>352210000.0</v>
       </c>
       <c r="G16">
         <v>-3978459000.0</v>
       </c>
       <c r="H16">
         <v>-700590000.0</v>
       </c>
       <c r="I16">
         <v>-885050000.0</v>
       </c>
@@ -23889,51 +23996,51 @@
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
     </row>
     <row r="17" spans="1:42">
       <c r="A17" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B17">
         <v>216717000.0</v>
       </c>
       <c r="C17">
         <v>448353000.0</v>
       </c>
       <c r="D17">
         <v>481902000.0</v>
       </c>
       <c r="E17">
         <v>168948000.0</v>
       </c>
       <c r="F17"/>
       <c r="G17">
         <v>-3978459000.0</v>
       </c>
       <c r="H17">
         <v>-870545000.0</v>
       </c>
       <c r="I17">
         <v>-1130535000.0</v>
       </c>
       <c r="J17">
         <v>-492441000.0</v>
@@ -23951,51 +24058,51 @@
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
     </row>
     <row r="18" spans="1:42">
       <c r="A18" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B18">
         <v>-142450000.0</v>
       </c>
       <c r="C18">
         <v>-111649000.0</v>
       </c>
       <c r="D18">
         <v>-41070000.0</v>
       </c>
       <c r="E18">
         <v>-28357000.0</v>
       </c>
       <c r="F18"/>
       <c r="G18">
         <v>-155641000.0</v>
       </c>
       <c r="H18">
         <v>-273428000.0</v>
       </c>
       <c r="I18">
         <v>-289309000.0</v>
       </c>
       <c r="J18">
         <v>-286540000.0</v>
@@ -24013,143 +24120,143 @@
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
     </row>
     <row r="19" spans="1:42">
       <c r="A19" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
     </row>
     <row r="20" spans="1:42">
       <c r="A20" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
     </row>
     <row r="21" spans="1:42">
       <c r="A21" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B21">
         <v>515011999.0</v>
       </c>
       <c r="C21">
         <v>696050000.0</v>
       </c>
       <c r="D21">
         <v>615337000.0</v>
       </c>
       <c r="E21">
         <v>223268000.0</v>
       </c>
       <c r="F21">
         <v>-75530000.0</v>
       </c>
       <c r="G21">
         <v>-146728000.0</v>
       </c>
       <c r="H21">
         <v>48701000.0</v>
       </c>
       <c r="I21">
         <v>-143941000.0</v>
       </c>
@@ -24233,97 +24340,97 @@
       </c>
       <c r="AJ21">
         <v>-4100000.0</v>
       </c>
       <c r="AK21">
         <v>-7400000.0</v>
       </c>
       <c r="AL21">
         <v>-10500000.0</v>
       </c>
       <c r="AM21">
         <v>-12900000.0</v>
       </c>
       <c r="AN21">
         <v>-15600000.0</v>
       </c>
       <c r="AO21">
         <v>-29100000.0</v>
       </c>
       <c r="AP21">
         <v>-26600000.0</v>
       </c>
     </row>
     <row r="22" spans="1:42">
       <c r="A22" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
     </row>
     <row r="23" spans="1:42">
       <c r="A23" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B23">
         <v>2770556000.0</v>
       </c>
       <c r="C23">
         <v>2361768000.0</v>
       </c>
       <c r="D23">
         <v>1973681000.0</v>
       </c>
       <c r="E23">
         <v>1190579000.0</v>
       </c>
       <c r="F23">
         <v>923336000.0</v>
       </c>
       <c r="G23">
         <v>1111000000.0</v>
       </c>
       <c r="H23">
         <v>1256737000.0</v>
       </c>
       <c r="I23">
         <v>1226767000.0</v>
       </c>
@@ -24407,97 +24514,97 @@
       </c>
       <c r="AJ23">
         <v>181500000.0</v>
       </c>
       <c r="AK23">
         <v>143600000.0</v>
       </c>
       <c r="AL23">
         <v>114200000.0</v>
       </c>
       <c r="AM23">
         <v>56900000.0</v>
       </c>
       <c r="AN23">
         <v>44400000.0</v>
       </c>
       <c r="AO23">
         <v>63800000.0</v>
       </c>
       <c r="AP23">
         <v>98200000.0</v>
       </c>
     </row>
     <row r="24" spans="1:42">
       <c r="A24" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
     </row>
     <row r="25" spans="1:42">
       <c r="A25" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B25">
         <v>577104000.0</v>
       </c>
       <c r="C25">
         <v>368594000.0</v>
       </c>
       <c r="D25">
         <v>194569000.0</v>
       </c>
       <c r="E25">
         <v>141527000.0</v>
       </c>
       <c r="F25"/>
       <c r="G25">
         <v>374129000.0</v>
       </c>
       <c r="H25">
         <v>440221000.0</v>
       </c>
       <c r="I25">
         <v>486530000.0</v>
       </c>
       <c r="J25">
         <v>547990000.0</v>
@@ -24515,147 +24622,147 @@
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
     </row>
     <row r="26" spans="1:42">
       <c r="A26" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
     </row>
     <row r="27" spans="1:42">
       <c r="A27" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27">
         <v>5876000.0</v>
       </c>
       <c r="G27"/>
       <c r="H27">
         <v>100000000.0</v>
       </c>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
     </row>
     <row r="28" spans="1:42">
       <c r="A28" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B28">
         <v>133147000.0</v>
       </c>
       <c r="C28">
         <v>140499000.0</v>
       </c>
       <c r="D28">
         <v>128413000.0</v>
       </c>
       <c r="E28">
         <v>82177000.0</v>
       </c>
       <c r="F28">
         <v>68203000.0</v>
       </c>
       <c r="G28">
         <v>121196000.0</v>
       </c>
       <c r="H28">
         <v>168792000.0</v>
       </c>
       <c r="I28">
         <v>73216000.0</v>
       </c>
@@ -24691,51 +24798,51 @@
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
       <c r="AH28"/>
       <c r="AI28"/>
       <c r="AJ28"/>
       <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
     </row>
     <row r="29" spans="1:42">
       <c r="A29" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B29">
         <v>56385000.0</v>
       </c>
       <c r="C29">
         <v>43981000.0</v>
       </c>
       <c r="D29">
         <v>30341000.0</v>
       </c>
       <c r="E29">
         <v>22553000.0</v>
       </c>
       <c r="F29">
         <v>3788000.0</v>
       </c>
       <c r="G29">
         <v>-260403000.0</v>
       </c>
       <c r="H29">
         <v>-38540000.0</v>
       </c>
       <c r="I29">
         <v>-106641000.0</v>
       </c>
@@ -24759,51 +24866,51 @@
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
     </row>
     <row r="30" spans="1:42">
       <c r="A30" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B30">
         <v>133146999.0</v>
       </c>
       <c r="C30">
         <v>140499000.0</v>
       </c>
       <c r="D30">
         <v>128413000.0</v>
       </c>
       <c r="E30">
         <v>82177000.0</v>
       </c>
       <c r="F30">
         <v>68203000.0</v>
       </c>
       <c r="G30">
         <v>121196000.0</v>
       </c>
       <c r="H30">
         <v>68792000.0</v>
       </c>
       <c r="I30">
         <v>73216000.0</v>
       </c>
@@ -24887,51 +24994,51 @@
       </c>
       <c r="AJ30">
         <v>50100000.0</v>
       </c>
       <c r="AK30">
         <v>31500000.0</v>
       </c>
       <c r="AL30">
         <v>32400000.0</v>
       </c>
       <c r="AM30">
         <v>19600000.0</v>
       </c>
       <c r="AN30">
         <v>19000000.0</v>
       </c>
       <c r="AO30">
         <v>34200000.0</v>
       </c>
       <c r="AP30">
         <v>43300000.0</v>
       </c>
     </row>
     <row r="31" spans="1:42">
       <c r="A31" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B31">
         <v>-241909999.0</v>
       </c>
       <c r="C31">
         <v>-203716000.0</v>
       </c>
       <c r="D31">
         <v>-103094000.0</v>
       </c>
       <c r="E31">
         <v>-31767000.0</v>
       </c>
       <c r="F31">
         <v>431528000.0</v>
       </c>
       <c r="G31">
         <v>-4092134000.0</v>
       </c>
       <c r="H31">
         <v>-957786000.0</v>
       </c>
       <c r="I31">
         <v>-1093235000.0</v>
       </c>
@@ -25013,51 +25120,51 @@
       <c r="AI31">
         <v>-1400000.0</v>
       </c>
       <c r="AJ31">
         <v>-7200000.0</v>
       </c>
       <c r="AK31"/>
       <c r="AL31">
         <v>800000.0</v>
       </c>
       <c r="AM31">
         <v>-400000.0</v>
       </c>
       <c r="AN31">
         <v>-1200000.0</v>
       </c>
       <c r="AO31">
         <v>-53000000.0</v>
       </c>
       <c r="AP31">
         <v>-4400000.0</v>
       </c>
     </row>
     <row r="32" spans="1:42">
       <c r="A32" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B32">
         <v>3285568000.0</v>
       </c>
       <c r="C32">
         <v>3057818000.0</v>
       </c>
       <c r="D32">
         <v>2589018000.0</v>
       </c>
       <c r="E32">
         <v>1413847000.0</v>
       </c>
       <c r="F32">
         <v>847806000.0</v>
       </c>
       <c r="G32">
         <v>964272000.0</v>
       </c>
       <c r="H32">
         <v>1305438000.0</v>
       </c>
       <c r="I32">
         <v>1082826000.0</v>
       </c>
@@ -25160,1491 +25267,1498 @@
       <c r="AP32">
         <v>71600000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:FH32"/>
+  <dimension ref="A1:FI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:164">
+    <row r="1" spans="1:165">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>103</v>
       </c>
       <c r="C1" t="s">
+        <v>104</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="E1" t="s">
         <v>105</v>
       </c>
       <c r="F1" t="s">
         <v>106</v>
       </c>
       <c r="G1" t="s">
+        <v>107</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="I1" t="s">
         <v>108</v>
       </c>
       <c r="J1" t="s">
         <v>109</v>
       </c>
       <c r="K1" t="s">
+        <v>110</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="M1" t="s">
         <v>111</v>
       </c>
       <c r="N1" t="s">
         <v>112</v>
       </c>
       <c r="O1" t="s">
+        <v>113</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="Q1" t="s">
         <v>114</v>
       </c>
       <c r="R1" t="s">
         <v>115</v>
       </c>
       <c r="S1" t="s">
+        <v>116</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="U1" t="s">
         <v>117</v>
       </c>
       <c r="V1" t="s">
         <v>118</v>
       </c>
       <c r="W1" t="s">
+        <v>119</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="Y1" t="s">
         <v>120</v>
       </c>
       <c r="Z1" t="s">
         <v>121</v>
       </c>
       <c r="AA1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AC1" t="s">
         <v>123</v>
       </c>
       <c r="AD1" t="s">
         <v>124</v>
       </c>
       <c r="AE1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AG1" t="s">
         <v>126</v>
       </c>
       <c r="AH1" t="s">
         <v>127</v>
       </c>
       <c r="AI1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AK1" t="s">
         <v>129</v>
       </c>
       <c r="AL1" t="s">
         <v>130</v>
       </c>
       <c r="AM1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="AO1" t="s">
         <v>132</v>
       </c>
       <c r="AP1" t="s">
         <v>133</v>
       </c>
       <c r="AQ1" t="s">
+        <v>134</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="AS1" t="s">
         <v>135</v>
       </c>
       <c r="AT1" t="s">
         <v>136</v>
       </c>
       <c r="AU1" t="s">
+        <v>137</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="AW1" t="s">
         <v>138</v>
       </c>
       <c r="AX1" t="s">
         <v>139</v>
       </c>
       <c r="AY1" t="s">
+        <v>140</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BA1" t="s">
         <v>141</v>
       </c>
       <c r="BB1" t="s">
         <v>142</v>
       </c>
       <c r="BC1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BE1" t="s">
         <v>144</v>
       </c>
       <c r="BF1" t="s">
         <v>145</v>
       </c>
       <c r="BG1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BI1" t="s">
         <v>147</v>
       </c>
       <c r="BJ1" t="s">
         <v>148</v>
       </c>
       <c r="BK1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BM1" t="s">
         <v>150</v>
       </c>
       <c r="BN1" t="s">
         <v>151</v>
       </c>
       <c r="BO1" t="s">
+        <v>152</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="BQ1" t="s">
         <v>153</v>
       </c>
       <c r="BR1" t="s">
         <v>154</v>
       </c>
       <c r="BS1" t="s">
+        <v>155</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="BU1" t="s">
         <v>156</v>
       </c>
       <c r="BV1" t="s">
         <v>157</v>
       </c>
       <c r="BW1" t="s">
+        <v>158</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="BY1" t="s">
         <v>159</v>
       </c>
       <c r="BZ1" t="s">
         <v>160</v>
       </c>
       <c r="CA1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CC1" t="s">
         <v>162</v>
       </c>
       <c r="CD1" t="s">
         <v>163</v>
       </c>
       <c r="CE1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CG1" t="s">
         <v>165</v>
       </c>
       <c r="CH1" t="s">
         <v>166</v>
       </c>
       <c r="CI1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CK1" t="s">
         <v>168</v>
       </c>
       <c r="CL1" t="s">
         <v>169</v>
       </c>
       <c r="CM1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="CO1" t="s">
         <v>171</v>
       </c>
       <c r="CP1" t="s">
         <v>172</v>
       </c>
       <c r="CQ1" t="s">
+        <v>173</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="CS1" t="s">
         <v>174</v>
       </c>
       <c r="CT1" t="s">
         <v>175</v>
       </c>
       <c r="CU1" t="s">
+        <v>176</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="CW1" t="s">
         <v>177</v>
       </c>
       <c r="CX1" t="s">
         <v>178</v>
       </c>
       <c r="CY1" t="s">
+        <v>179</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DA1" t="s">
         <v>180</v>
       </c>
       <c r="DB1" t="s">
         <v>181</v>
       </c>
       <c r="DC1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DE1" t="s">
         <v>183</v>
       </c>
       <c r="DF1" t="s">
         <v>184</v>
       </c>
       <c r="DG1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DI1" t="s">
         <v>186</v>
       </c>
       <c r="DJ1" t="s">
         <v>187</v>
       </c>
       <c r="DK1" t="s">
+        <v>188</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="DM1" t="s">
         <v>189</v>
       </c>
       <c r="DN1" t="s">
         <v>190</v>
       </c>
       <c r="DO1" t="s">
+        <v>191</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="DQ1" t="s">
         <v>192</v>
       </c>
       <c r="DR1" t="s">
         <v>193</v>
       </c>
       <c r="DS1" t="s">
+        <v>194</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
       <c r="DU1" t="s">
         <v>195</v>
       </c>
       <c r="DV1" t="s">
         <v>196</v>
       </c>
       <c r="DW1" t="s">
+        <v>197</v>
+      </c>
+      <c r="DX1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="DY1" t="s">
         <v>198</v>
       </c>
       <c r="DZ1" t="s">
         <v>199</v>
       </c>
       <c r="EA1" t="s">
+        <v>200</v>
+      </c>
+      <c r="EB1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="EC1" t="s">
         <v>201</v>
       </c>
       <c r="ED1" t="s">
         <v>202</v>
       </c>
       <c r="EE1" t="s">
+        <v>203</v>
+      </c>
+      <c r="EF1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="EG1" t="s">
         <v>204</v>
       </c>
       <c r="EH1" t="s">
         <v>205</v>
       </c>
       <c r="EI1" t="s">
+        <v>206</v>
+      </c>
+      <c r="EJ1" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="EK1" t="s">
         <v>207</v>
       </c>
       <c r="EL1" t="s">
         <v>208</v>
       </c>
       <c r="EM1" t="s">
+        <v>209</v>
+      </c>
+      <c r="EN1" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
       <c r="EO1" t="s">
         <v>210</v>
       </c>
       <c r="EP1" t="s">
         <v>211</v>
       </c>
       <c r="EQ1" t="s">
+        <v>212</v>
+      </c>
+      <c r="ER1" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="ES1" t="s">
         <v>213</v>
       </c>
       <c r="ET1" t="s">
         <v>214</v>
       </c>
       <c r="EU1" t="s">
+        <v>215</v>
+      </c>
+      <c r="EV1" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="EW1" t="s">
         <v>216</v>
       </c>
       <c r="EX1" t="s">
         <v>217</v>
       </c>
       <c r="EY1" t="s">
+        <v>218</v>
+      </c>
+      <c r="EZ1" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
       <c r="FA1" t="s">
         <v>219</v>
       </c>
       <c r="FB1" t="s">
         <v>220</v>
       </c>
       <c r="FC1" t="s">
+        <v>221</v>
+      </c>
+      <c r="FD1" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="FE1" t="s">
         <v>222</v>
       </c>
       <c r="FF1" t="s">
         <v>223</v>
       </c>
       <c r="FG1" t="s">
+        <v>224</v>
+      </c>
+      <c r="FH1" t="s">
         <v>41</v>
       </c>
-      <c r="FH1" t="s">
-        <v>224</v>
+      <c r="FI1" t="s">
+        <v>225</v>
       </c>
     </row>
-    <row r="2" spans="1:164">
+    <row r="2" spans="1:165">
       <c r="A2" t="s">
-        <v>225</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>226</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>480237000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>664816000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>657701000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>677872000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>637020000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>704813000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>572256000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>449955000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>494245000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>480851000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>448027000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>458653000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>457737000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>463488000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>224634000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>215114000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>205166000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>182589000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>230262000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>232122000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>171593000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>222286000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>137180000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>144154000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>161145000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>181821000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>175929000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>168865000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>171728000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>64024000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>162985000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>151437000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>136849000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>110243000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>166044000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>148362000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>160769000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>176810000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>207204000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>244176000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>251248000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>298505000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>293067000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>319207000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>321750000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>391056000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>385674000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>370902000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>352880000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>332574000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>285513000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>69903000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>492375000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>489472000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>462116000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>460319000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>459844000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>399763000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>380571000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>364201000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>331989000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>352371000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>335497000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>291340000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>280062000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>301894000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>274201000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>275216000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>259315000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>286585000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>275633000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>280814000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>290750000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>302598000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>293348000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>276367000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>256432000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>228154000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>228350000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>221128000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>206284000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>194593000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>191561000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>182662000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>188005000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>190805000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>171750000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>156766000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>149708000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>155496000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>143249000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>146044000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>149658000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>167018000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>135174000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>131707000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>125363000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>130184000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>126067000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>113802000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>105117000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>125410000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>120876000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>127864000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>105330000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>99000000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>104000000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>106700000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>113400000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>148900000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>113800000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>107800000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>85900000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>91200000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>91300000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>105300000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>99400000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>94500000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>98500000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>68600000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>69700000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>57000000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>61800000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>57500000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>63800000.0</v>
       </c>
-      <c r="DW2">
+      <c r="DX2">
         <v>61500000.0</v>
       </c>
-      <c r="DX2">
+      <c r="DY2">
         <v>65700000.0</v>
       </c>
-      <c r="DY2">
+      <c r="DZ2">
         <v>49200000.0</v>
       </c>
-      <c r="DZ2">
+      <c r="EA2">
         <v>38000000.0</v>
       </c>
-      <c r="EA2">
+      <c r="EB2">
         <v>36100000.0</v>
       </c>
-      <c r="EB2">
+      <c r="EC2">
         <v>30100000.0</v>
       </c>
-      <c r="EC2">
+      <c r="ED2">
         <v>25800000.0</v>
       </c>
-      <c r="ED2">
+      <c r="EE2">
         <v>36600000.0</v>
       </c>
-      <c r="EE2">
+      <c r="EF2">
         <v>26400000.0</v>
       </c>
-      <c r="EF2">
+      <c r="EG2">
         <v>24700000.0</v>
       </c>
-      <c r="EG2">
+      <c r="EH2">
         <v>25400000.0</v>
       </c>
-      <c r="EH2">
+      <c r="EI2">
         <v>27400000.0</v>
       </c>
-      <c r="EI2">
+      <c r="EJ2">
         <v>32900000.0</v>
       </c>
-      <c r="EJ2">
+      <c r="EK2">
         <v>33100000.0</v>
       </c>
-      <c r="EK2">
+      <c r="EL2">
         <v>33300000.0</v>
       </c>
-      <c r="EL2">
+      <c r="EM2">
         <v>32100000.0</v>
       </c>
-      <c r="EM2">
+      <c r="EN2">
         <v>33300000.0</v>
       </c>
-      <c r="EN2">
+      <c r="EO2">
         <v>24500000.0</v>
       </c>
-      <c r="EO2">
+      <c r="EP2">
         <v>27200000.0</v>
       </c>
-      <c r="EP2">
+      <c r="EQ2">
         <v>26100000.0</v>
       </c>
-      <c r="EQ2">
+      <c r="ER2">
         <v>24900000.0</v>
       </c>
-      <c r="ER2">
+      <c r="ES2">
         <v>21900000.0</v>
       </c>
-      <c r="ES2">
+      <c r="ET2">
         <v>19100000.0</v>
       </c>
-      <c r="ET2"/>
       <c r="EU2"/>
       <c r="EV2"/>
       <c r="EW2"/>
       <c r="EX2"/>
       <c r="EY2"/>
       <c r="EZ2"/>
       <c r="FA2"/>
       <c r="FB2"/>
       <c r="FC2"/>
       <c r="FD2"/>
       <c r="FE2"/>
       <c r="FF2"/>
       <c r="FG2"/>
       <c r="FH2"/>
+      <c r="FI2"/>
     </row>
-    <row r="3" spans="1:164">
+    <row r="3" spans="1:165">
       <c r="A3" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B3">
+        <v>139582000.0</v>
+      </c>
+      <c r="C3">
         <v>137340000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>147987000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>147260000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>147085000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>143137000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>141279000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>109879000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>90770000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>86698000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>82933000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>77146000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>71324000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>69942000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>69770000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>33037999.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>40891000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>39704000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>39117000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>39660000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>39595000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>43325000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>90477000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>90606000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>89365000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>103681000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>106740000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>112755000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>111148000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>109578000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>114226000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>113868000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>129681000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>128755000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>138071000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>137607000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>136594000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>135718000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>155160000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>155242000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>150946000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>149719000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>160392000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>160652000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>159123000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>154138000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>-68833000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>397081000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>53394000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>245905000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>-131034000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>223711000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>212589000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>206156000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>208842000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>195087000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>183615000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>171077000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>171186000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>166213000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>163119000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>158122000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>154463000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>143282000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>126227000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>115857000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>112667000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>103245000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>99417000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>92984000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>93252000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>92671000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>87836000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>82899000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>82607000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>72592000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>73323000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>64465000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>65859000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>65560000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>62545000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>59361000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>64570000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>61276000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>59529000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>56377000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>54790000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>52723000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>51183000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>50427000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>50960000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>61735000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>36031000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>33864000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>40495000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>52442000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>31239000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>30293000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>37573000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>46874000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>29116000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>27939000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>28308000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>28250000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>27865000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>26364000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>25000000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>24100000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>20800000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>19100000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>17900000.0</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>15100000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>20000000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>18700000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>22300000.0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>18700000.0</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>19300000.0</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>17600000.0</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>19300000.0</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>14600000.0</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>9400000.0</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>8900000.0</v>
       </c>
-      <c r="DS3">
+      <c r="DT3">
         <v>9600000.0</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>9100000.0</v>
       </c>
-      <c r="DU3">
+      <c r="DV3">
         <v>9000000.0</v>
       </c>
-      <c r="DV3">
+      <c r="DW3">
         <v>8800000.0</v>
       </c>
-      <c r="DW3">
+      <c r="DX3">
         <v>10000000.0</v>
       </c>
-      <c r="DX3">
+      <c r="DY3">
         <v>14800000.0</v>
       </c>
-      <c r="DY3">
+      <c r="DZ3">
         <v>7500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7200000.0</v>
       </c>
       <c r="EA3">
         <v>7200000.0</v>
       </c>
       <c r="EB3">
+        <v>7200000.0</v>
+      </c>
+      <c r="EC3">
         <v>4400000.0</v>
       </c>
-      <c r="EC3">
+      <c r="ED3">
         <v>4300000.0</v>
       </c>
-      <c r="ED3">
+      <c r="EE3">
         <v>4600000.0</v>
       </c>
-      <c r="EE3">
+      <c r="EF3">
         <v>4500000.0</v>
       </c>
-      <c r="EF3">
+      <c r="EG3">
         <v>4600000.0</v>
       </c>
-      <c r="EG3">
+      <c r="EH3">
         <v>4400000.0</v>
       </c>
-      <c r="EH3">
+      <c r="EI3">
         <v>4200000.0</v>
       </c>
-      <c r="EI3">
+      <c r="EJ3">
         <v>4100000.0</v>
       </c>
-      <c r="EJ3">
+      <c r="EK3">
         <v>6200000.0</v>
       </c>
-      <c r="EK3">
+      <c r="EL3">
         <v>5300000.0</v>
       </c>
-      <c r="EL3">
+      <c r="EM3">
         <v>4300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3700000.0</v>
       </c>
       <c r="EN3">
         <v>3700000.0</v>
       </c>
       <c r="EO3">
+        <v>3700000.0</v>
+      </c>
+      <c r="EP3">
         <v>3600000.0</v>
       </c>
-      <c r="EP3">
+      <c r="EQ3">
         <v>3400000.0</v>
       </c>
-      <c r="EQ3">
+      <c r="ER3">
         <v>3700000.0</v>
       </c>
-      <c r="ER3">
+      <c r="ES3">
         <v>3900000.0</v>
       </c>
-      <c r="ES3">
+      <c r="ET3">
         <v>3300000.0</v>
       </c>
-      <c r="ET3"/>
       <c r="EU3"/>
       <c r="EV3"/>
       <c r="EW3"/>
       <c r="EX3"/>
       <c r="EY3"/>
       <c r="EZ3"/>
       <c r="FA3"/>
       <c r="FB3"/>
       <c r="FC3"/>
       <c r="FD3"/>
       <c r="FE3"/>
       <c r="FF3"/>
       <c r="FG3"/>
       <c r="FH3"/>
+      <c r="FI3"/>
     </row>
-    <row r="4" spans="1:164">
+    <row r="4" spans="1:165">
       <c r="A4" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -26765,1012 +26879,1019 @@
       <c r="EJ4"/>
       <c r="EK4"/>
       <c r="EL4"/>
       <c r="EM4"/>
       <c r="EN4"/>
       <c r="EO4"/>
       <c r="EP4"/>
       <c r="EQ4"/>
       <c r="ER4"/>
       <c r="ES4"/>
       <c r="ET4"/>
       <c r="EU4"/>
       <c r="EV4"/>
       <c r="EW4"/>
       <c r="EX4"/>
       <c r="EY4"/>
       <c r="EZ4"/>
       <c r="FA4"/>
       <c r="FB4"/>
       <c r="FC4"/>
       <c r="FD4"/>
       <c r="FE4"/>
       <c r="FF4"/>
       <c r="FG4"/>
       <c r="FH4"/>
+      <c r="FI4"/>
     </row>
-    <row r="5" spans="1:164">
+    <row r="5" spans="1:165">
       <c r="A5" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B5">
+        <v>-89178000.0</v>
+      </c>
+      <c r="C5">
         <v>216385000.0</v>
       </c>
-      <c r="C5">
-[...1 lines deleted...]
-      </c>
       <c r="D5">
-        <v>107015000.0</v>
+        <v>55238000.0</v>
       </c>
       <c r="E5">
-        <v>135804000.0</v>
+        <v>51126000.0</v>
       </c>
       <c r="F5">
-        <v>202259000.0</v>
+        <v>139965000.0</v>
       </c>
       <c r="G5">
-        <v>191255000.0</v>
+        <v>189176000.0</v>
       </c>
       <c r="H5">
-        <v>184697000.0</v>
+        <v>164182000.0</v>
       </c>
       <c r="I5">
-        <v>203220000.0</v>
+        <v>117775000.0</v>
       </c>
       <c r="J5">
-        <v>116878000.0</v>
+        <v>201776000.0</v>
       </c>
       <c r="K5">
-        <v>129143000.0</v>
+        <v>102812000.0</v>
       </c>
       <c r="L5">
-        <v>216384000.0</v>
+        <v>159457000.0</v>
       </c>
       <c r="M5">
-        <v>147530000.0</v>
+        <v>222987000.0</v>
       </c>
       <c r="N5">
-        <v>122280000.0</v>
+        <v>79807000.0</v>
       </c>
       <c r="O5">
-        <v>129227000.0</v>
+        <v>109131000.0</v>
       </c>
       <c r="P5">
-        <v>63149000.0</v>
+        <v>165124000.0</v>
       </c>
       <c r="Q5">
-        <v>43352000.0</v>
+        <v>54600000.0</v>
       </c>
       <c r="R5">
-        <v>-12460000.0</v>
+        <v>48680000.0</v>
       </c>
       <c r="S5">
+        <v>-34181000.0</v>
+      </c>
+      <c r="T5">
         <v>-26150000.0</v>
       </c>
-      <c r="T5">
-[...1 lines deleted...]
-      </c>
       <c r="U5">
-        <v>-37809000.0</v>
+        <v>-12520000.0</v>
       </c>
       <c r="V5">
+        <v>26439000.0</v>
+      </c>
+      <c r="W5">
         <v>-16954000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-33771000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-14981000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-38438000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-13038000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>135725000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-44502000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-18710000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-23812000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-12455000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-21843000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-52763000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-48907000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>12660761.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-56062000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-41211000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>47080000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-1376703000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-1668000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>459527000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>175460000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-478418000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>409973000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>275149000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>284359000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1220815000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>243633000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>235205000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>248968000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>205879000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>176569000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>63457000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>231953000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>225973000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>178924000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>226826000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>152260000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>167474000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>164461000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>78420000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>88895000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>119372000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>110451000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>269553000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>426587000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>508266000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>507018000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>487130000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>515173000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>513579000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>469353000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>461004000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>468522000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>426132000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>391527000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>360288000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>310955000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>260214000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>257356000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>223306000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>180411000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>127646000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>91519000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>89402000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>55525000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>52747000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>36832000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>39978000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>32260000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>34045000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>59502000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>49144000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>44293000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>57202000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>54858000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>69622000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>61643000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>84366000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>102268000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>89265000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>73105000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>70077000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>60558000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>60251000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>35421000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>18000000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>34000000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>36900000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>25700000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>44500000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>47200000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>72900000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>66300000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>60500000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>44700000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>237100000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>30600000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>43600000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>27600000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>17900000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>12200000.0</v>
       </c>
-      <c r="DS5">
+      <c r="DT5">
         <v>4900000.0</v>
       </c>
-      <c r="DT5">
+      <c r="DU5">
         <v>2400000.0</v>
       </c>
-      <c r="DU5">
+      <c r="DV5">
         <v>-3300000.0</v>
       </c>
-      <c r="DV5">
+      <c r="DW5">
         <v>1000000.0</v>
       </c>
-      <c r="DW5">
+      <c r="DX5">
         <v>-500000.0</v>
       </c>
-      <c r="DX5">
+      <c r="DY5">
         <v>3900000.0</v>
       </c>
-      <c r="DY5">
+      <c r="DZ5">
         <v>5400000.0</v>
       </c>
-      <c r="DZ5">
+      <c r="EA5">
         <v>5700000.0</v>
       </c>
-      <c r="EA5">
+      <c r="EB5">
         <v>8200000.0</v>
       </c>
-      <c r="EB5">
+      <c r="EC5">
         <v>6200000.0</v>
       </c>
-      <c r="EC5">
+      <c r="ED5">
         <v>4700000.0</v>
       </c>
-      <c r="ED5">
+      <c r="EE5">
         <v>4300000.0</v>
       </c>
-      <c r="EE5">
+      <c r="EF5">
         <v>-800000.0</v>
       </c>
-      <c r="EF5">
+      <c r="EG5">
         <v>-1100000.0</v>
       </c>
-      <c r="EG5">
+      <c r="EH5">
         <v>-1600000.0</v>
       </c>
-      <c r="EH5">
+      <c r="EI5">
         <v>-5600000.0</v>
       </c>
-      <c r="EI5">
+      <c r="EJ5">
         <v>-9300000.0</v>
       </c>
-      <c r="EJ5">
+      <c r="EK5">
         <v>-300000.0</v>
       </c>
-      <c r="EK5">
+      <c r="EL5">
         <v>100000.0</v>
       </c>
-      <c r="EL5">
+      <c r="EM5">
         <v>-3600000.0</v>
       </c>
-      <c r="EM5">
+      <c r="EN5">
         <v>-2700000.0</v>
       </c>
-      <c r="EN5">
+      <c r="EO5">
         <v>0.0</v>
       </c>
-      <c r="EO5">
+      <c r="EP5">
         <v>-2800000.0</v>
       </c>
-      <c r="EP5">
+      <c r="EQ5">
         <v>-1900000.0</v>
       </c>
-      <c r="EQ5">
+      <c r="ER5">
         <v>-3000000.0</v>
       </c>
-      <c r="ER5">
+      <c r="ES5">
         <v>800000.0</v>
       </c>
-      <c r="ES5">
+      <c r="ET5">
         <v>-4800000.0</v>
       </c>
-      <c r="ET5"/>
       <c r="EU5"/>
       <c r="EV5"/>
       <c r="EW5"/>
       <c r="EX5"/>
       <c r="EY5"/>
       <c r="EZ5"/>
       <c r="FA5"/>
       <c r="FB5"/>
       <c r="FC5"/>
       <c r="FD5"/>
       <c r="FE5"/>
       <c r="FF5"/>
       <c r="FG5"/>
       <c r="FH5"/>
+      <c r="FI5"/>
     </row>
-    <row r="6" spans="1:164">
+    <row r="6" spans="1:165">
       <c r="A6" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B6">
+        <v>50404000.0</v>
+      </c>
+      <c r="C6">
         <v>353725000.0</v>
       </c>
-      <c r="C6">
-[...1 lines deleted...]
-      </c>
       <c r="D6">
-        <v>254275000.0</v>
+        <v>203225000.0</v>
       </c>
       <c r="E6">
-        <v>282889000.0</v>
+        <v>198386000.0</v>
       </c>
       <c r="F6">
-        <v>345396000.0</v>
+        <v>287050000.0</v>
       </c>
       <c r="G6">
-        <v>332534000.0</v>
+        <v>332313000.0</v>
       </c>
       <c r="H6">
-        <v>294576000.0</v>
+        <v>305461000.0</v>
       </c>
       <c r="I6">
-        <v>293990000.0</v>
+        <v>227654000.0</v>
       </c>
       <c r="J6">
-        <v>203576000.0</v>
+        <v>292546000.0</v>
       </c>
       <c r="K6">
-        <v>212076000.0</v>
+        <v>189510000.0</v>
       </c>
       <c r="L6">
-        <v>293530000.0</v>
+        <v>242390000.0</v>
       </c>
       <c r="M6">
-        <v>218854000.0</v>
+        <v>300133000.0</v>
       </c>
       <c r="N6">
-        <v>192222000.0</v>
+        <v>151131000.0</v>
       </c>
       <c r="O6">
-        <v>198997000.0</v>
+        <v>179073000.0</v>
       </c>
       <c r="P6">
-        <v>96186999.0</v>
+        <v>234894000.0</v>
       </c>
       <c r="Q6">
-        <v>84243000.0</v>
+        <v>87637999.0</v>
       </c>
       <c r="R6">
-        <v>27244000.0</v>
+        <v>89571000.0</v>
       </c>
       <c r="S6">
+        <v>5523000.0</v>
+      </c>
+      <c r="T6">
         <v>12967000.0</v>
       </c>
-      <c r="T6">
-[...1 lines deleted...]
-      </c>
       <c r="U6">
-        <v>1786000.0</v>
+        <v>27140000.0</v>
       </c>
       <c r="V6">
+        <v>66034000.0</v>
+      </c>
+      <c r="W6">
         <v>26371000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>56706000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>75625000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>50927000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>90643000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>242465000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>68253000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>92438000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>85766000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>101771000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>92025000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>76918000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>79848000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>150731761.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>81545000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>95383000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>182798000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-1221543000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>153574000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>610473000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>325179000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-318026000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>570625000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>434272000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>438497000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-1289648000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>640714000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>288599000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>494873000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>74845000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>400280000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>276046000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>438109000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>434815000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>374011000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>410441000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>323337000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>338660000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>330674000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>241539000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>247017000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>273835000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>253733000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>395780000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>542444000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>620933000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>610263000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>586547000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>608157000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>606831000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>562024000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>548840000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>551421000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>508739000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>464119000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>433611000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>375420000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>326073000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>322916000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>285851000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>239772000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>192216000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>152795000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>148931000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>111902000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>107537000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>89555000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>91161000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>82687000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>85005000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>121237000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>85175000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>78157000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>97697000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>107300000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>100861000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>91936000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>121939000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>149142000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>118381000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>101044000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>98385000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>88808000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>88116000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>61785000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>43000000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>58100000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>57700000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>44800000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>62400000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>62300000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>92900000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>85000000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>82800000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>63400000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>256400000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>48200000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>62900000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>42200000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>27300000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>21100000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>14500000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>11500000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>5700000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>9800000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>9500000.0</v>
       </c>
-      <c r="DX6">
+      <c r="DY6">
         <v>18700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12900000.0</v>
       </c>
       <c r="DZ6">
         <v>12900000.0</v>
       </c>
       <c r="EA6">
+        <v>12900000.0</v>
+      </c>
+      <c r="EB6">
         <v>15400000.0</v>
       </c>
-      <c r="EB6">
+      <c r="EC6">
         <v>10600000.0</v>
       </c>
-      <c r="EC6">
+      <c r="ED6">
         <v>9000000.0</v>
       </c>
-      <c r="ED6">
+      <c r="EE6">
         <v>8900000.0</v>
       </c>
-      <c r="EE6">
+      <c r="EF6">
         <v>3700000.0</v>
       </c>
-      <c r="EF6">
+      <c r="EG6">
         <v>3500000.0</v>
       </c>
-      <c r="EG6">
+      <c r="EH6">
         <v>2800000.0</v>
       </c>
-      <c r="EH6">
+      <c r="EI6">
         <v>-1400000.0</v>
       </c>
-      <c r="EI6">
+      <c r="EJ6">
         <v>-5200000.0</v>
       </c>
-      <c r="EJ6">
+      <c r="EK6">
         <v>5900000.0</v>
       </c>
-      <c r="EK6">
+      <c r="EL6">
         <v>5400000.0</v>
       </c>
-      <c r="EL6">
+      <c r="EM6">
         <v>700000.0</v>
       </c>
-      <c r="EM6">
+      <c r="EN6">
         <v>1000000.0</v>
       </c>
-      <c r="EN6">
+      <c r="EO6">
         <v>3700000.0</v>
       </c>
-      <c r="EO6">
+      <c r="EP6">
         <v>800000.0</v>
       </c>
-      <c r="EP6">
+      <c r="EQ6">
         <v>1500000.0</v>
       </c>
-      <c r="EQ6">
+      <c r="ER6">
         <v>700000.0</v>
       </c>
-      <c r="ER6">
+      <c r="ES6">
         <v>4700000.0</v>
       </c>
-      <c r="ES6">
+      <c r="ET6">
         <v>-1500000.0</v>
       </c>
-      <c r="ET6">
+      <c r="EU6">
         <v>20800000.0</v>
       </c>
-      <c r="EU6">
+      <c r="EV6">
         <v>-44400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11300000.0</v>
       </c>
       <c r="EW6">
         <v>11300000.0</v>
       </c>
       <c r="EX6">
+        <v>11300000.0</v>
+      </c>
+      <c r="EY6">
         <v>8900000.0</v>
       </c>
-      <c r="EY6">
+      <c r="EZ6">
         <v>-34100000.0</v>
       </c>
-      <c r="EZ6">
+      <c r="FA6">
         <v>7900000.0</v>
       </c>
-      <c r="FA6">
+      <c r="FB6">
         <v>6400000.0</v>
       </c>
-      <c r="FB6">
+      <c r="FC6">
         <v>5100000.0</v>
       </c>
-      <c r="FC6">
+      <c r="FD6">
         <v>-57200000.0</v>
       </c>
-      <c r="FD6">
+      <c r="FE6">
         <v>7200000.0</v>
       </c>
-      <c r="FE6">
+      <c r="FF6">
         <v>8100000.0</v>
       </c>
-      <c r="FF6">
+      <c r="FG6">
         <v>12800000.0</v>
       </c>
-      <c r="FG6">
+      <c r="FH6">
         <v>-83400000.0</v>
       </c>
-      <c r="FH6">
+      <c r="FI6">
         <v>17200000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:164">
+    <row r="7" spans="1:165">
       <c r="A7" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -27891,87 +28012,88 @@
       <c r="EJ7"/>
       <c r="EK7"/>
       <c r="EL7"/>
       <c r="EM7"/>
       <c r="EN7"/>
       <c r="EO7"/>
       <c r="EP7"/>
       <c r="EQ7"/>
       <c r="ER7"/>
       <c r="ES7"/>
       <c r="ET7"/>
       <c r="EU7"/>
       <c r="EV7"/>
       <c r="EW7"/>
       <c r="EX7"/>
       <c r="EY7"/>
       <c r="EZ7"/>
       <c r="FA7"/>
       <c r="FB7"/>
       <c r="FC7"/>
       <c r="FD7"/>
       <c r="FE7"/>
       <c r="FF7"/>
       <c r="FG7"/>
       <c r="FH7"/>
+      <c r="FI7"/>
     </row>
-    <row r="8" spans="1:164">
+    <row r="8" spans="1:165">
       <c r="A8" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-      <c r="S8">
+      <c r="S8"/>
+      <c r="T8">
         <v>0.0</v>
       </c>
-      <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-      <c r="W8">
+      <c r="W8"/>
+      <c r="X8">
         <v>-3600000.0</v>
       </c>
-      <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
+      <c r="Z8"/>
+      <c r="AA8">
         <v>42600000.0</v>
       </c>
-      <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
@@ -28065,1683 +28187,1693 @@
       <c r="EJ8"/>
       <c r="EK8"/>
       <c r="EL8"/>
       <c r="EM8"/>
       <c r="EN8"/>
       <c r="EO8"/>
       <c r="EP8"/>
       <c r="EQ8"/>
       <c r="ER8"/>
       <c r="ES8"/>
       <c r="ET8"/>
       <c r="EU8"/>
       <c r="EV8"/>
       <c r="EW8"/>
       <c r="EX8"/>
       <c r="EY8"/>
       <c r="EZ8"/>
       <c r="FA8"/>
       <c r="FB8"/>
       <c r="FC8"/>
       <c r="FD8"/>
       <c r="FE8"/>
       <c r="FF8"/>
       <c r="FG8"/>
       <c r="FH8"/>
+      <c r="FI8"/>
     </row>
-    <row r="9" spans="1:164">
+    <row r="9" spans="1:165">
       <c r="A9" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>233</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>305453000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>99596000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>140316000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>170780000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>237467000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>222528000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>228293000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>242889000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>142839000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>162128000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>249423000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>179882000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>152317000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>159104000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>81238000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>60039000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>5064000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>9862000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>20109000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-12779000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-1679000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-19079000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>89870000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>75987000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>106219000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>259491000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>83499000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>105952000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>98773000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>274769000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>104253000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>96252000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>92257000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>210852000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>93696000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>123170000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>193890000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>224069000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>166053000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>632521000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>340119000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>538624000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>580746000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>452100000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>457611000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>396598000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>424527000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>408466000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>417757000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>371639000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>337681000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>124740000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>457426000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>455490000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>393779000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>438604000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>337846000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>351282000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>357331000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>263796000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>246899000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>291414000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>277121000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>418582000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>560789000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>638232000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>631434000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>623656000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>636836000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>623569000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>586348000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>532127000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>570675000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>529014000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>497928000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>449632000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>389992000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>330670000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>333636000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>296386000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>255631000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>166006000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>175644000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>161346000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>122320000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>111346000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>93888000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>96243000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>95725000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>84310000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>111397000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>101876000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>93422000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>101755000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>99545000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>115684000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>110110000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>130316000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>146725000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>132844000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>117274000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>115769000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>105002000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>102860000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>79489000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>74500000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>72800000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>68800000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>66700000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>39000000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>81200000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>108400000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>103100000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>96700000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>80300000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>79700000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>69300000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>47300000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>59600000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>41100000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>35100000.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>27300000.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>22900000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>16500000.0</v>
       </c>
-      <c r="DV9">
+      <c r="DW9">
         <v>21300000.0</v>
       </c>
-      <c r="DW9">
+      <c r="DX9">
         <v>25900000.0</v>
       </c>
-      <c r="DX9">
+      <c r="DY9">
         <v>32400000.0</v>
       </c>
-      <c r="DY9">
+      <c r="DZ9">
         <v>22400000.0</v>
       </c>
-      <c r="DZ9">
+      <c r="EA9">
         <v>21200000.0</v>
       </c>
-      <c r="EA9">
+      <c r="EB9">
         <v>22300000.0</v>
       </c>
-      <c r="EB9">
+      <c r="EC9">
         <v>14700000.0</v>
       </c>
-      <c r="EC9">
+      <c r="ED9">
         <v>13700000.0</v>
       </c>
-      <c r="ED9">
+      <c r="EE9">
         <v>15600000.0</v>
       </c>
-      <c r="EE9">
+      <c r="EF9">
         <v>11200000.0</v>
       </c>
-      <c r="EF9">
+      <c r="EG9">
         <v>8600000.0</v>
       </c>
-      <c r="EG9">
+      <c r="EH9">
         <v>7500000.0</v>
       </c>
-      <c r="EH9">
+      <c r="EI9">
         <v>8500000.0</v>
       </c>
-      <c r="EI9">
+      <c r="EJ9">
         <v>8800000.0</v>
       </c>
-      <c r="EJ9">
+      <c r="EK9">
         <v>14700000.0</v>
       </c>
-      <c r="EK9">
+      <c r="EL9">
         <v>14400000.0</v>
       </c>
-      <c r="EL9">
+      <c r="EM9">
         <v>8200000.0</v>
       </c>
-      <c r="EM9">
+      <c r="EN9">
         <v>5200000.0</v>
       </c>
-      <c r="EN9">
+      <c r="EO9">
         <v>7500000.0</v>
       </c>
-      <c r="EO9">
+      <c r="EP9">
         <v>5800000.0</v>
       </c>
-      <c r="EP9">
+      <c r="EQ9">
         <v>5500000.0</v>
       </c>
-      <c r="EQ9">
+      <c r="ER9">
         <v>7200000.0</v>
       </c>
-      <c r="ER9">
+      <c r="ES9">
         <v>5900000.0</v>
       </c>
-      <c r="ES9">
+      <c r="ET9">
         <v>4300000.0</v>
       </c>
-      <c r="ET9">
+      <c r="EU9">
         <v>20800000.0</v>
       </c>
-      <c r="EU9">
+      <c r="EV9">
         <v>12500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11300000.0</v>
       </c>
       <c r="EW9">
         <v>11300000.0</v>
       </c>
       <c r="EX9">
+        <v>11300000.0</v>
+      </c>
+      <c r="EY9">
         <v>8900000.0</v>
       </c>
-      <c r="EY9">
+      <c r="EZ9">
         <v>10300000.0</v>
       </c>
-      <c r="EZ9">
+      <c r="FA9">
         <v>7900000.0</v>
       </c>
-      <c r="FA9">
+      <c r="FB9">
         <v>6400000.0</v>
       </c>
-      <c r="FB9">
+      <c r="FC9">
         <v>5100000.0</v>
       </c>
-      <c r="FC9">
+      <c r="FD9">
         <v>6600000.0</v>
       </c>
-      <c r="FD9">
+      <c r="FE9">
         <v>7200000.0</v>
       </c>
-      <c r="FE9">
+      <c r="FF9">
         <v>8100000.0</v>
       </c>
-      <c r="FF9">
+      <c r="FG9">
         <v>12800000.0</v>
       </c>
-      <c r="FG9">
+      <c r="FH9">
         <v>14800000.0</v>
       </c>
-      <c r="FH9">
+      <c r="FI9">
         <v>17200000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:164">
+    <row r="10" spans="1:165">
       <c r="A10" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B10">
+        <v>-20393000.0</v>
+      </c>
+      <c r="C10">
         <v>193672000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>13789000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>10636000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>99968000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>148709000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>124462000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>92824000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>189780000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>85268000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>144857000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>209982000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>65145000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>92259000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>145740000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>46657000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>40965000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-41861000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>130431999.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-21390000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>18576000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>228380000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-2844179000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-25597000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-163369000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1205717000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>46822000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-709797000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-185826000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-60284000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>248617000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-92849000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-916871000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-140324000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-180939000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-128086000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-114420000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-26367000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-1432643000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-54237000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>402221000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>117630000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-102937000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>386220000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>217253000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>241897000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-583978000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>208642000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>197493000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>207308000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>176647000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>217621000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>42088000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>202065000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>188420000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>154842000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>225031000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>134932000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>149584000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>153169000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>63682000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>69815000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>114570000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>106774000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>269043000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>426122000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>507842000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>506639000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>486769000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>514652000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>513579000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>469353000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>461004000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>468522000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>426132000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>391527000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>360288000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>310955000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>260214000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>257356000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>223306000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>180411000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>127646000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>91519000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>89402000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>55525000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>52747000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>36832000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>39978000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>32260000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>34045000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>59502000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>49144000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>44293000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>57202000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>54858000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>69622000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>61643000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>84366000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>103256000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>89265000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>73105000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>70077000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>60558000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>60251000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>35421000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>18000000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>34000000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>36900000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>36500000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>44500000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>47200000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>72900000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>66300000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>60500000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>44700000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>242100000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>32300000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>44300000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>27600000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>17900000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>12200000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>4900000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>2400000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>-3300000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>1000000.0</v>
       </c>
-      <c r="DW10">
+      <c r="DX10">
         <v>-500000.0</v>
       </c>
-      <c r="DX10">
+      <c r="DY10">
         <v>3900000.0</v>
       </c>
-      <c r="DY10">
+      <c r="DZ10">
         <v>5400000.0</v>
       </c>
-      <c r="DZ10">
+      <c r="EA10">
         <v>5700000.0</v>
       </c>
-      <c r="EA10">
+      <c r="EB10">
         <v>6400000.0</v>
       </c>
-      <c r="EB10">
+      <c r="EC10">
         <v>6200000.0</v>
       </c>
-      <c r="EC10">
+      <c r="ED10">
         <v>4700000.0</v>
       </c>
-      <c r="ED10">
+      <c r="EE10">
         <v>4300000.0</v>
       </c>
-      <c r="EE10">
+      <c r="EF10">
         <v>-300000.0</v>
       </c>
-      <c r="EF10">
+      <c r="EG10">
         <v>-900000.0</v>
       </c>
-      <c r="EG10">
+      <c r="EH10">
         <v>-1800000.0</v>
       </c>
-      <c r="EH10">
+      <c r="EI10">
         <v>-2800000.0</v>
       </c>
-      <c r="EI10">
+      <c r="EJ10">
         <v>-7500000.0</v>
       </c>
-      <c r="EJ10">
+      <c r="EK10">
         <v>-300000.0</v>
       </c>
-      <c r="EK10">
+      <c r="EL10">
         <v>100000.0</v>
       </c>
-      <c r="EL10">
+      <c r="EM10">
         <v>-3600000.0</v>
       </c>
-      <c r="EM10">
+      <c r="EN10">
         <v>-2700000.0</v>
       </c>
-      <c r="EN10"/>
-      <c r="EO10">
+      <c r="EO10"/>
+      <c r="EP10">
         <v>-2800000.0</v>
       </c>
-      <c r="EP10">
+      <c r="EQ10">
         <v>-1900000.0</v>
       </c>
-      <c r="EQ10">
+      <c r="ER10">
         <v>-3000000.0</v>
       </c>
-      <c r="ER10">
+      <c r="ES10">
         <v>800000.0</v>
       </c>
-      <c r="ES10">
+      <c r="ET10">
         <v>-4800000.0</v>
       </c>
-      <c r="ET10"/>
       <c r="EU10"/>
       <c r="EV10"/>
       <c r="EW10"/>
       <c r="EX10"/>
       <c r="EY10"/>
       <c r="EZ10"/>
       <c r="FA10"/>
       <c r="FB10"/>
       <c r="FC10"/>
       <c r="FD10"/>
       <c r="FE10"/>
       <c r="FF10"/>
       <c r="FG10"/>
       <c r="FH10"/>
+      <c r="FI10"/>
     </row>
-    <row r="11" spans="1:164">
+    <row r="11" spans="1:165">
       <c r="A11" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B11">
+        <v>-16291000.0</v>
+      </c>
+      <c r="C11">
         <v>72947000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-72848000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>31731000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>57096000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>40406000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>27814000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>31608000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-5228000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-10213000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-4843000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>51659000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-671000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-15804000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>10778000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>13072000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>3908000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-5205000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>6996000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2275000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-1859000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-3624000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-21459000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>25271000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-121175000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-143040000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-1378000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-2845000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-37182000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>2865000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>80223000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-14491000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-38839000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>2996000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-167960000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-28605000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-18213000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>257407000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-149473000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-10002000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>56822000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-6503000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>34591000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>41789000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>39405000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>43447000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-3974000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>40782000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>34265000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>35578000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>17776000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>33852000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>6137000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>34352000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>53981000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>25162000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>46356000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>21589000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>30144000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>17614000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>9508000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>15359000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>16276000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>20287000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>51118000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>55396000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>61427000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>80556000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>94920000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>100357000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>95012000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>86831000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>85286000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>84334000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>78752000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>73247000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>70257000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>60635000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>60512000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>50184000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>43545000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>35180000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>26313000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>14996000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>16092000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>9995000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>-127000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>6261000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>5597000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>4000000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>3745000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>6545000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>5406000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>4872000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>5720000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>5705000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>12184000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>10213000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>20880000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>25298000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>21262000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>18642000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>18220000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>15745000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>16870000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>9918000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>1500000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>8800000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>9600000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>10200000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>11700000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>14600000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>22500000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>20100000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>15400000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>11200000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>80400000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>8700000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>17200000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>2400000.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>1600000.0</v>
       </c>
-      <c r="DR11">
+      <c r="DS11">
         <v>1500000.0</v>
       </c>
-      <c r="DS11">
+      <c r="DT11">
         <v>600000.0</v>
       </c>
-      <c r="DT11">
+      <c r="DU11">
         <v>100000.0</v>
       </c>
-      <c r="DU11">
+      <c r="DV11">
         <v>1000000.0</v>
       </c>
-      <c r="DV11">
+      <c r="DW11">
         <v>1700000.0</v>
       </c>
-      <c r="DW11">
+      <c r="DX11">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400000.0</v>
       </c>
       <c r="DY11">
         <v>1400000.0</v>
       </c>
       <c r="DZ11">
+        <v>1400000.0</v>
+      </c>
+      <c r="EA11">
         <v>1200000.0</v>
       </c>
-      <c r="EA11">
+      <c r="EB11">
         <v>600000.0</v>
       </c>
-      <c r="EB11">
+      <c r="EC11">
         <v>400000.0</v>
       </c>
-      <c r="EC11">
+      <c r="ED11">
         <v>600000.0</v>
       </c>
-      <c r="ED11">
+      <c r="EE11">
         <v>900000.0</v>
       </c>
-      <c r="EE11">
+      <c r="EF11">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="EG11">
         <v>600000.0</v>
       </c>
       <c r="EH11">
         <v>600000.0</v>
       </c>
       <c r="EI11">
+        <v>600000.0</v>
+      </c>
+      <c r="EJ11">
         <v>900000.0</v>
       </c>
-      <c r="EJ11">
+      <c r="EK11">
         <v>700000.0</v>
       </c>
-      <c r="EK11">
+      <c r="EL11">
         <v>300000.0</v>
       </c>
-      <c r="EL11">
+      <c r="EM11">
         <v>200000.0</v>
       </c>
-      <c r="EM11">
+      <c r="EN11">
         <v>400000.0</v>
       </c>
-      <c r="EN11">
+      <c r="EO11">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="EP11">
         <v>200000.0</v>
       </c>
       <c r="EQ11">
+        <v>200000.0</v>
+      </c>
+      <c r="ER11">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="ES11">
         <v>100000.0</v>
       </c>
-      <c r="ET11"/>
+      <c r="ET11">
+        <v>100000.0</v>
+      </c>
       <c r="EU11"/>
       <c r="EV11"/>
       <c r="EW11"/>
       <c r="EX11"/>
       <c r="EY11"/>
       <c r="EZ11"/>
       <c r="FA11"/>
       <c r="FB11"/>
       <c r="FC11"/>
       <c r="FD11"/>
       <c r="FE11"/>
       <c r="FF11"/>
       <c r="FG11"/>
       <c r="FH11"/>
+      <c r="FI11"/>
     </row>
-    <row r="12" spans="1:164">
+    <row r="12" spans="1:165">
       <c r="A12" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B12">
+        <v>36203000.0</v>
+      </c>
+      <c r="C12">
         <v>40559000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>41449000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>40490000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>39997000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>40467000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>39720000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>24951000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>11996000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>17544000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>14600000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>13005000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>14662000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>16872000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>19384000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>7943000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>7715000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>7680000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>8107000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>8870000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>7863000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>7124000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>67000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>23427000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>70279000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>70880000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>71224000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>68991000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>68976000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>70244000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>73741000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>73725000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>74130000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>76015000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>72446000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>72887000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>73209000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>73447000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>55940000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>52569000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>57306000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>57100000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>84743000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>54687000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>57465000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>49044000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>40816000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>37751000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>36351000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>40392000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>31185000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>23149000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>24665000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>27726000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>28980000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>25635000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>20652000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>10496000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>10327000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>11530000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>14829000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>19041000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>4338000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>4144000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>510000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>465000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>424000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>379000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>361000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>521000.0</v>
       </c>
-      <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
@@ -29791,131 +29923,132 @@
       <c r="EJ12"/>
       <c r="EK12"/>
       <c r="EL12"/>
       <c r="EM12"/>
       <c r="EN12"/>
       <c r="EO12"/>
       <c r="EP12"/>
       <c r="EQ12"/>
       <c r="ER12"/>
       <c r="ES12"/>
       <c r="ET12"/>
       <c r="EU12"/>
       <c r="EV12"/>
       <c r="EW12"/>
       <c r="EX12"/>
       <c r="EY12"/>
       <c r="EZ12"/>
       <c r="FA12"/>
       <c r="FB12"/>
       <c r="FC12"/>
       <c r="FD12"/>
       <c r="FE12"/>
       <c r="FF12"/>
       <c r="FG12"/>
       <c r="FH12"/>
+      <c r="FI12"/>
     </row>
-    <row r="13" spans="1:164">
+    <row r="13" spans="1:165">
       <c r="A13" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>237</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>8197000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>12678000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>726000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>4712000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1837000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>46532000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2292000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>1777000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>17206000.0</v>
       </c>
-      <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13">
         <v>2026000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>9599000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>4708000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1081000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>450000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>3455000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>973000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>6509000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>6717000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>466000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>7872000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>2956000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>2282000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>69439000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>69135000.0</v>
       </c>
-      <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
@@ -30007,83 +30140,84 @@
       <c r="EJ13"/>
       <c r="EK13"/>
       <c r="EL13"/>
       <c r="EM13"/>
       <c r="EN13"/>
       <c r="EO13"/>
       <c r="EP13"/>
       <c r="EQ13"/>
       <c r="ER13"/>
       <c r="ES13"/>
       <c r="ET13"/>
       <c r="EU13"/>
       <c r="EV13"/>
       <c r="EW13"/>
       <c r="EX13"/>
       <c r="EY13"/>
       <c r="EZ13"/>
       <c r="FA13"/>
       <c r="FB13"/>
       <c r="FC13"/>
       <c r="FD13"/>
       <c r="FE13"/>
       <c r="FF13"/>
       <c r="FG13"/>
       <c r="FH13"/>
+      <c r="FI13"/>
     </row>
-    <row r="14" spans="1:164">
+    <row r="14" spans="1:165">
       <c r="A14" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
-      <c r="W14">
-[...1 lines deleted...]
-      </c>
+      <c r="W14"/>
       <c r="X14">
         <v>0.0</v>
       </c>
-      <c r="Y14"/>
+      <c r="Y14">
+        <v>0.0</v>
+      </c>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
@@ -30179,596 +30313,600 @@
       <c r="EJ14"/>
       <c r="EK14"/>
       <c r="EL14"/>
       <c r="EM14"/>
       <c r="EN14"/>
       <c r="EO14"/>
       <c r="EP14"/>
       <c r="EQ14"/>
       <c r="ER14"/>
       <c r="ES14"/>
       <c r="ET14"/>
       <c r="EU14"/>
       <c r="EV14"/>
       <c r="EW14"/>
       <c r="EX14"/>
       <c r="EY14"/>
       <c r="EZ14"/>
       <c r="FA14"/>
       <c r="FB14"/>
       <c r="FC14"/>
       <c r="FD14"/>
       <c r="FE14"/>
       <c r="FF14"/>
       <c r="FG14"/>
       <c r="FH14"/>
+      <c r="FI14"/>
     </row>
-    <row r="15" spans="1:164">
+    <row r="15" spans="1:165">
       <c r="A15" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B15">
+        <v>-36684000.0</v>
+      </c>
+      <c r="C15">
         <v>120725000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>86637000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-21095000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>42872000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>108303000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>96648000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>61216000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>195008000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>95481000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>149700000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>158323000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>65816000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>108063000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>134962000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>33585000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>37057000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-36656000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>123436000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-23665000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>20435000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>232004000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-2822720000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-50868000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-42194000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-1062677000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-32870000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-444871000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-151960000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-67068000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>166222000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-81591000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-628063000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-142334000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-24675000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-96792000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-91864000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-301694000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-1290096000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-55081000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>313934000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>101663000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-148788000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>318664000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>155476000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>174472000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-584688000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>145417000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>136549000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>150540000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>141943000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>161874000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>17114000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>148393000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>126276000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>113582000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>159818000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>120175000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>127003000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>135317000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>54083000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>54495000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>98758000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>86020000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>217925000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>370726000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>446415000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>426083000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>391849000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>414295000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>418567000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>382522000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>375718000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>384188000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>347380000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>318280000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>290031000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>250320000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>199702000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>207172000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>179761000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>145231000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>101333000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>76523000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>73310000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>45530000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>52874000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>30571000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>34381000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>28260000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>30300000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>52957000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>43738000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>39421000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>51482000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>49153000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>57438000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>51430000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>63486000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>76970000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>68003000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>54463000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>51857000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>44813000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>43381000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>25503000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>16500000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>25200000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>27300000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>15500000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>32800000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>32600000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>50400000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>46200000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>45100000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>33500000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>156700000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>21900000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>26400000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>25200000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>16300000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>10700000.0</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>4300000.0</v>
       </c>
-      <c r="DT15">
+      <c r="DU15">
         <v>2300000.0</v>
       </c>
-      <c r="DU15">
+      <c r="DV15">
         <v>-4300000.0</v>
       </c>
-      <c r="DV15">
+      <c r="DW15">
         <v>-700000.0</v>
       </c>
-      <c r="DW15">
+      <c r="DX15">
         <v>-1500000.0</v>
       </c>
-      <c r="DX15">
+      <c r="DY15">
         <v>2500000.0</v>
       </c>
-      <c r="DY15">
+      <c r="DZ15">
         <v>4000000.0</v>
       </c>
-      <c r="DZ15">
+      <c r="EA15">
         <v>4500000.0</v>
       </c>
-      <c r="EA15">
+      <c r="EB15">
         <v>7600000.0</v>
       </c>
-      <c r="EB15">
+      <c r="EC15">
         <v>5800000.0</v>
       </c>
-      <c r="EC15">
+      <c r="ED15">
         <v>4100000.0</v>
       </c>
-      <c r="ED15">
+      <c r="EE15">
         <v>3400000.0</v>
       </c>
-      <c r="EE15">
+      <c r="EF15">
         <v>-1300000.0</v>
       </c>
-      <c r="EF15">
+      <c r="EG15">
         <v>-1700000.0</v>
       </c>
-      <c r="EG15">
+      <c r="EH15">
         <v>-2200000.0</v>
       </c>
-      <c r="EH15">
+      <c r="EI15">
         <v>-6200000.0</v>
       </c>
-      <c r="EI15">
+      <c r="EJ15">
         <v>-10200000.0</v>
       </c>
-      <c r="EJ15">
+      <c r="EK15">
         <v>-1000000.0</v>
       </c>
-      <c r="EK15">
+      <c r="EL15">
         <v>-200000.0</v>
       </c>
-      <c r="EL15">
+      <c r="EM15">
         <v>-3800000.0</v>
       </c>
-      <c r="EM15">
+      <c r="EN15">
         <v>-3100000.0</v>
       </c>
-      <c r="EN15">
+      <c r="EO15">
         <v>-600000.0</v>
       </c>
-      <c r="EO15">
+      <c r="EP15">
         <v>-3000000.0</v>
       </c>
-      <c r="EP15">
+      <c r="EQ15">
         <v>-2100000.0</v>
       </c>
-      <c r="EQ15">
+      <c r="ER15">
         <v>-3500000.0</v>
       </c>
-      <c r="ER15">
+      <c r="ES15">
         <v>700000.0</v>
       </c>
-      <c r="ES15">
+      <c r="ET15">
         <v>-4900000.0</v>
       </c>
-      <c r="ET15"/>
       <c r="EU15"/>
       <c r="EV15"/>
       <c r="EW15"/>
       <c r="EX15"/>
       <c r="EY15"/>
       <c r="EZ15"/>
       <c r="FA15"/>
       <c r="FB15"/>
       <c r="FC15"/>
       <c r="FD15"/>
       <c r="FE15"/>
       <c r="FF15"/>
       <c r="FG15"/>
       <c r="FH15"/>
+      <c r="FI15"/>
     </row>
-    <row r="16" spans="1:164">
+    <row r="16" spans="1:165">
       <c r="A16" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>86637000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-21095000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>42872000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>108303000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>96648000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>61216000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
-[...1 lines deleted...]
-      </c>
+      <c r="L16"/>
       <c r="M16">
         <v>158323000.0</v>
       </c>
       <c r="N16">
+        <v>158323000.0</v>
+      </c>
+      <c r="O16">
         <v>108063000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>134962000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>33585000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>37057000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-36656000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>123436000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-23665000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>20435000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>232004000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-2822720000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-50868000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-42194000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-1062677000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-32870000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-444871000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-151960000.0</v>
       </c>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
@@ -30859,129 +30997,130 @@
       <c r="EJ16"/>
       <c r="EK16"/>
       <c r="EL16"/>
       <c r="EM16"/>
       <c r="EN16"/>
       <c r="EO16"/>
       <c r="EP16"/>
       <c r="EQ16"/>
       <c r="ER16"/>
       <c r="ES16"/>
       <c r="ET16"/>
       <c r="EU16"/>
       <c r="EV16"/>
       <c r="EW16"/>
       <c r="EX16"/>
       <c r="EY16"/>
       <c r="EZ16"/>
       <c r="FA16"/>
       <c r="FB16"/>
       <c r="FC16"/>
       <c r="FD16"/>
       <c r="FE16"/>
       <c r="FF16"/>
       <c r="FG16"/>
       <c r="FH16"/>
+      <c r="FI16"/>
     </row>
-    <row r="17" spans="1:164">
+    <row r="17" spans="1:165">
       <c r="A17" t="s">
-        <v>240</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>241</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
         <v>120725000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>86637000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-21095000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>42872000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>108303000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>96648000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>61216000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>195008000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>95481000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>149700000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>158323000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>65816000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>108063000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>134962000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>33585000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>37057000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-36656000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>123436000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-23665000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>20435000.0</v>
       </c>
-      <c r="V17"/>
-      <c r="W17">
+      <c r="W17"/>
+      <c r="X17">
         <v>-2822720000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-50868000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-42194000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-1062677000.0</v>
       </c>
-      <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
@@ -31075,129 +31214,130 @@
       <c r="EJ17"/>
       <c r="EK17"/>
       <c r="EL17"/>
       <c r="EM17"/>
       <c r="EN17"/>
       <c r="EO17"/>
       <c r="EP17"/>
       <c r="EQ17"/>
       <c r="ER17"/>
       <c r="ES17"/>
       <c r="ET17"/>
       <c r="EU17"/>
       <c r="EV17"/>
       <c r="EW17"/>
       <c r="EX17"/>
       <c r="EY17"/>
       <c r="EZ17"/>
       <c r="FA17"/>
       <c r="FB17"/>
       <c r="FC17"/>
       <c r="FD17"/>
       <c r="FE17"/>
       <c r="FF17"/>
       <c r="FG17"/>
       <c r="FH17"/>
+      <c r="FI17"/>
     </row>
-    <row r="18" spans="1:164">
+    <row r="18" spans="1:165">
       <c r="A18" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>242</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
         <v>-32362000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-28771000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-39764000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-35285000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-38630000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-46532000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-22659000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-20179000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-22279000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-12823000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>4201000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-17602000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-14846000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-9785000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-4708000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-6634000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-7230000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-4652000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-7897000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1354000.0</v>
       </c>
-      <c r="V18"/>
-      <c r="W18">
+      <c r="W18"/>
+      <c r="X18">
         <v>399000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-15555000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-67323000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-73162000.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
@@ -31291,84 +31431,85 @@
       <c r="EJ18"/>
       <c r="EK18"/>
       <c r="EL18"/>
       <c r="EM18"/>
       <c r="EN18"/>
       <c r="EO18"/>
       <c r="EP18"/>
       <c r="EQ18"/>
       <c r="ER18"/>
       <c r="ES18"/>
       <c r="ET18"/>
       <c r="EU18"/>
       <c r="EV18"/>
       <c r="EW18"/>
       <c r="EX18"/>
       <c r="EY18"/>
       <c r="EZ18"/>
       <c r="FA18"/>
       <c r="FB18"/>
       <c r="FC18"/>
       <c r="FD18"/>
       <c r="FE18"/>
       <c r="FF18"/>
       <c r="FG18"/>
       <c r="FH18"/>
+      <c r="FI18"/>
     </row>
-    <row r="19" spans="1:164">
+    <row r="19" spans="1:165">
       <c r="A19" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
-      <c r="Q19">
+      <c r="Q19"/>
+      <c r="R19">
         <v>1081000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>450000.0</v>
       </c>
-      <c r="S19"/>
-      <c r="T19">
+      <c r="T19"/>
+      <c r="U19">
         <v>973000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>70988000.0</v>
       </c>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
@@ -31467,84 +31608,85 @@
       <c r="EJ19"/>
       <c r="EK19"/>
       <c r="EL19"/>
       <c r="EM19"/>
       <c r="EN19"/>
       <c r="EO19"/>
       <c r="EP19"/>
       <c r="EQ19"/>
       <c r="ER19"/>
       <c r="ES19"/>
       <c r="ET19"/>
       <c r="EU19"/>
       <c r="EV19"/>
       <c r="EW19"/>
       <c r="EX19"/>
       <c r="EY19"/>
       <c r="EZ19"/>
       <c r="FA19"/>
       <c r="FB19"/>
       <c r="FC19"/>
       <c r="FD19"/>
       <c r="FE19"/>
       <c r="FF19"/>
       <c r="FG19"/>
       <c r="FH19"/>
+      <c r="FI19"/>
     </row>
-    <row r="20" spans="1:164">
+    <row r="20" spans="1:165">
       <c r="A20" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20">
         <v>9057000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>9521000.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20">
+      <c r="T20"/>
+      <c r="U20">
         <v>5033000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>6740000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
@@ -31643,546 +31785,550 @@
       <c r="EJ20"/>
       <c r="EK20"/>
       <c r="EL20"/>
       <c r="EM20"/>
       <c r="EN20"/>
       <c r="EO20"/>
       <c r="EP20"/>
       <c r="EQ20"/>
       <c r="ER20"/>
       <c r="ES20"/>
       <c r="ET20"/>
       <c r="EU20"/>
       <c r="EV20"/>
       <c r="EW20"/>
       <c r="EX20"/>
       <c r="EY20"/>
       <c r="EZ20"/>
       <c r="FA20"/>
       <c r="FB20"/>
       <c r="FC20"/>
       <c r="FD20"/>
       <c r="FE20"/>
       <c r="FF20"/>
       <c r="FG20"/>
       <c r="FH20"/>
+      <c r="FI20"/>
     </row>
-    <row r="21" spans="1:164">
+    <row r="21" spans="1:165">
       <c r="A21" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B21">
+        <v>30475000.0</v>
+      </c>
+      <c r="C21">
         <v>225308000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>69934000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>107015000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>135804000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>202259000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>191255000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>184697000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>203220000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>116878000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>129143000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>216384000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>147530000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>122280000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>129227000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>63149000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>43352000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-12460000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>137258000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>5127000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-37809000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-16954000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-33771000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-14981000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-38438000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-13038000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>135725000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-44502000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-18710000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-23812000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-12455000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-21843000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-52763000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-48907000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>12660761.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-56062000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-44495000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>53820000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>56256000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>3526000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>448440000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>175460000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>368818000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>409973000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>275149000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>284359000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>203564000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>243633000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>235205000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>248968000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>205879000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>176569000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>63457000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>231953000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>225973000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>178924000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>244495000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>143643000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>161602000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>163582000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>79045000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>86264000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>116215000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>108357000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>268547000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>422961000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>506418000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>504413000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>485812000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>514101000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>514105000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>467650000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>460145000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>466503000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>424835000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>393719000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>361007000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>311301000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>257654000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>256201000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>223186000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>190389000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>128623000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>94579000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>91718000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>58125000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>57754000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>44015000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>46561000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>38842000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>40593000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>67157000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>58670000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>53296000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>63194000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>62928000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>78274000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>70605000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>92782000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>111297000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>97398000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>82810000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>81105000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>71296000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>69401000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>46748000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>37000000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>41100000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>41800000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>38200000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>44700000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>48400000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>70300000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>66300000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>59100000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>43600000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>45200000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>35400000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>12000000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>30600000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>19600000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>14100000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>8600000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>3200000.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>-2300000.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>1900000.0</v>
       </c>
-      <c r="DW21">
+      <c r="DX21">
         <v>-100000.0</v>
       </c>
-      <c r="DX21">
+      <c r="DY21">
         <v>2200000.0</v>
       </c>
-      <c r="DY21">
+      <c r="DZ21">
         <v>5500000.0</v>
       </c>
-      <c r="DZ21">
+      <c r="EA21">
         <v>6800000.0</v>
       </c>
-      <c r="EA21">
+      <c r="EB21">
         <v>8100000.0</v>
       </c>
-      <c r="EB21">
+      <c r="EC21">
         <v>5400000.0</v>
       </c>
-      <c r="EC21">
+      <c r="ED21">
         <v>4900000.0</v>
       </c>
-      <c r="ED21">
+      <c r="EE21">
         <v>5100000.0</v>
       </c>
-      <c r="EE21">
+      <c r="EF21">
         <v>1300000.0</v>
       </c>
-      <c r="EF21">
+      <c r="EG21">
         <v>-1500000.0</v>
       </c>
-      <c r="EG21">
+      <c r="EH21">
         <v>-2400000.0</v>
       </c>
-      <c r="EH21">
+      <c r="EI21">
         <v>-2000000.0</v>
       </c>
-      <c r="EI21">
+      <c r="EJ21">
         <v>-8200000.0</v>
       </c>
-      <c r="EJ21">
+      <c r="EK21">
         <v>2100000.0</v>
       </c>
-      <c r="EK21">
+      <c r="EL21">
         <v>3400000.0</v>
       </c>
-      <c r="EL21">
+      <c r="EM21">
         <v>-1300000.0</v>
       </c>
-      <c r="EM21">
+      <c r="EN21">
         <v>-3400000.0</v>
       </c>
-      <c r="EN21"/>
-      <c r="EO21">
+      <c r="EO21"/>
+      <c r="EP21">
         <v>-2500000.0</v>
       </c>
-      <c r="EP21">
+      <c r="EQ21">
         <v>-1600000.0</v>
       </c>
-      <c r="EQ21">
+      <c r="ER21">
         <v>-2400000.0</v>
       </c>
-      <c r="ER21">
+      <c r="ES21">
         <v>-1500000.0</v>
       </c>
-      <c r="ES21">
+      <c r="ET21">
         <v>-4200000.0</v>
       </c>
-      <c r="ET21">
+      <c r="EU21">
         <v>20800000.0</v>
       </c>
-      <c r="EU21">
+      <c r="EV21">
         <v>-44400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11300000.0</v>
       </c>
       <c r="EW21">
         <v>11300000.0</v>
       </c>
       <c r="EX21">
+        <v>11300000.0</v>
+      </c>
+      <c r="EY21">
         <v>8900000.0</v>
       </c>
-      <c r="EY21">
+      <c r="EZ21">
         <v>-34100000.0</v>
       </c>
-      <c r="EZ21">
+      <c r="FA21">
         <v>7900000.0</v>
       </c>
-      <c r="FA21">
+      <c r="FB21">
         <v>6400000.0</v>
       </c>
-      <c r="FB21">
+      <c r="FC21">
         <v>5100000.0</v>
       </c>
-      <c r="FC21">
+      <c r="FD21">
         <v>-57200000.0</v>
       </c>
-      <c r="FD21">
+      <c r="FE21">
         <v>7200000.0</v>
       </c>
-      <c r="FE21">
+      <c r="FF21">
         <v>8100000.0</v>
       </c>
-      <c r="FF21">
+      <c r="FG21">
         <v>12800000.0</v>
       </c>
-      <c r="FG21">
+      <c r="FH21">
         <v>-83400000.0</v>
       </c>
-      <c r="FH21">
+      <c r="FI21">
         <v>17200000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:164">
+    <row r="22" spans="1:165">
       <c r="A22" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -32303,526 +32449,528 @@
       <c r="EJ22"/>
       <c r="EK22"/>
       <c r="EL22"/>
       <c r="EM22"/>
       <c r="EN22"/>
       <c r="EO22"/>
       <c r="EP22"/>
       <c r="EQ22"/>
       <c r="ER22"/>
       <c r="ES22"/>
       <c r="ET22"/>
       <c r="EU22"/>
       <c r="EV22"/>
       <c r="EW22"/>
       <c r="EX22"/>
       <c r="EY22"/>
       <c r="EZ22"/>
       <c r="FA22"/>
       <c r="FB22"/>
       <c r="FC22"/>
       <c r="FD22"/>
       <c r="FE22"/>
       <c r="FF22"/>
       <c r="FG22"/>
       <c r="FH22"/>
+      <c r="FI22"/>
     </row>
-    <row r="23" spans="1:164">
+    <row r="23" spans="1:165">
       <c r="A23" t="s">
-        <v>246</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>247</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>560382000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>694478000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>691002000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>712848000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>672228000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>736086000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>615852000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>489624000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>520206000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>513836000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>481066000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>491005000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>487774000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>493365000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>242723000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>231801000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>222690000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>55193000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>245244000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>257152000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>186868000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>236978000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>256817000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>276356000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>294349000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>318363000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>320028000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>311646000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>306700000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>322347000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>301251000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>311132000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>292037000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>317602000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>322274000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>322637000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>309156000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>351906000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>386821000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>428743000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>416637000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>855323000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>463840000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>496589000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>495002000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1330816000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>566568000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>545524000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>522937000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>498334000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>383946000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>128599000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>720435000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>728224000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>247261000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>669338000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>654047000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>589443000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>574320000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>548952000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>513826000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>527570000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>504261000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>441375000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>417890000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>433708000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>401222000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>413060000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>370016000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>396049000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>394331000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>352796000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>394922000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>406777000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>397557000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>364992000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>335123000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>301170000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>305785000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>294328000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>271526000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>231976000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>272626000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>252290000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>252200000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>244397000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>221623000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>206448000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>206591000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>199213000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>187489000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>189250000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>189784000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>205579000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>171791000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>169117000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>164868000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>167718000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>161495000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>149248000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>139581000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>160074000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>154582000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>161323000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>138071000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>136500000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>135700000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>133700000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>141900000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>143200000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>146600000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>145900000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>122700000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>128800000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>128000000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>139800000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>133300000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>129800000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>127500000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>90100000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>90700000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>75700000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>81500000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>76300000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>83200000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>87500000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>95900000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>66100000.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>52400000.0</v>
       </c>
-      <c r="EA23">
+      <c r="EB23">
         <v>50300000.0</v>
       </c>
-      <c r="EB23">
+      <c r="EC23">
         <v>39400000.0</v>
       </c>
-      <c r="EC23">
+      <c r="ED23">
         <v>34600000.0</v>
       </c>
-      <c r="ED23">
+      <c r="EE23">
         <v>47100000.0</v>
       </c>
-      <c r="EE23">
+      <c r="EF23">
         <v>36300000.0</v>
       </c>
-      <c r="EF23">
+      <c r="EG23">
         <v>34800000.0</v>
       </c>
-      <c r="EG23">
+      <c r="EH23">
         <v>35300000.0</v>
       </c>
-      <c r="EH23">
+      <c r="EI23">
         <v>37900000.0</v>
       </c>
-      <c r="EI23">
+      <c r="EJ23">
         <v>49900000.0</v>
       </c>
-      <c r="EJ23">
+      <c r="EK23">
         <v>45700000.0</v>
       </c>
-      <c r="EK23">
+      <c r="EL23">
         <v>44300000.0</v>
       </c>
-      <c r="EL23">
+      <c r="EM23">
         <v>41600000.0</v>
       </c>
-      <c r="EM23">
+      <c r="EN23">
         <v>41900000.0</v>
       </c>
-      <c r="EN23">
+      <c r="EO23">
         <v>32000000.0</v>
       </c>
-      <c r="EO23">
+      <c r="EP23">
         <v>35500000.0</v>
       </c>
-      <c r="EP23">
+      <c r="EQ23">
         <v>33200000.0</v>
       </c>
-      <c r="EQ23">
+      <c r="ER23">
         <v>34500000.0</v>
       </c>
-      <c r="ER23">
+      <c r="ES23">
         <v>29300000.0</v>
       </c>
-      <c r="ES23">
+      <c r="ET23">
         <v>27600000.0</v>
       </c>
-      <c r="ET23"/>
-      <c r="EU23">
+      <c r="EU23"/>
+      <c r="EV23">
         <v>56900000.0</v>
       </c>
-      <c r="EV23"/>
       <c r="EW23"/>
       <c r="EX23"/>
-      <c r="EY23">
+      <c r="EY23"/>
+      <c r="EZ23">
         <v>44400000.0</v>
       </c>
-      <c r="EZ23"/>
       <c r="FA23"/>
       <c r="FB23"/>
-      <c r="FC23">
+      <c r="FC23"/>
+      <c r="FD23">
         <v>63800000.0</v>
       </c>
-      <c r="FD23"/>
       <c r="FE23"/>
       <c r="FF23"/>
-      <c r="FG23">
+      <c r="FG23"/>
+      <c r="FH23">
         <v>98200000.0</v>
       </c>
-      <c r="FH23"/>
+      <c r="FI23"/>
     </row>
-    <row r="24" spans="1:164">
+    <row r="24" spans="1:165">
       <c r="A24" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -32943,518 +33091,520 @@
       <c r="EJ24"/>
       <c r="EK24"/>
       <c r="EL24"/>
       <c r="EM24"/>
       <c r="EN24"/>
       <c r="EO24"/>
       <c r="EP24"/>
       <c r="EQ24"/>
       <c r="ER24"/>
       <c r="ES24"/>
       <c r="ET24"/>
       <c r="EU24"/>
       <c r="EV24"/>
       <c r="EW24"/>
       <c r="EX24"/>
       <c r="EY24"/>
       <c r="EZ24"/>
       <c r="FA24"/>
       <c r="FB24"/>
       <c r="FC24"/>
       <c r="FD24"/>
       <c r="FE24"/>
       <c r="FF24"/>
       <c r="FG24"/>
       <c r="FH24"/>
+      <c r="FI24"/>
     </row>
-    <row r="25" spans="1:164">
+    <row r="25" spans="1:165">
       <c r="A25" t="s">
-        <v>248</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>249</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>137340000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>147988000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>147260000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>146169000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>135687000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>127827000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>106149000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>68273000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>66345000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>71697000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>66343000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>40315000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>16214000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>27893000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>24868000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>40891000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>39704000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>36671000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>64831000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>39573000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90477000.0</v>
       </c>
       <c r="W25">
         <v>90477000.0</v>
       </c>
       <c r="X25">
+        <v>90477000.0</v>
+      </c>
+      <c r="Y25">
         <v>90606000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>89365000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>103681000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>106740000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>112755000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>111148000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>109578000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>114226000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>113868000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>129681000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>128755000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>138071000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>137607000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>136594000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>135718000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>155160000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>155242000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>150946000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>149719000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>160392000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>160652000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>159123000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>154138000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>167167000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>196081000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>254394000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>245905000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>236966000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>223711000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>212589000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>206156000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>208842000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>195087000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>183615000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>171077000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>171186000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>166213000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>163119000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>158122000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>154463000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>143282000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>126227000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>115857000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>112667000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>103245000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>99417000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>92984000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>93252000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>92671000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>87836000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>82899000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>82607000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>72592000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>73323000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>64465000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>65859000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>65560000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>62545000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>59361000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>64570000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>61276000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>59529000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>56377000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>54790000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>52723000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>51183000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>50427000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>50960000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>61735000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>36031000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>33864000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>40495000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>52442000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>31239000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>30293000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>37573000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>46874000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>29116000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>27939000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>28308000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>28250000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>27865000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>26364000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>25000000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>24100000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>20800000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>19100000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>17900000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>15100000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>20000000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>18700000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>22300000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>18700000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>19300000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>17600000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>19300000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>14600000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>9400000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>8900000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DT25">
         <v>9600000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>9100000.0</v>
       </c>
-      <c r="DU25">
+      <c r="DV25">
         <v>9000000.0</v>
       </c>
-      <c r="DV25">
+      <c r="DW25">
         <v>8800000.0</v>
       </c>
-      <c r="DW25">
+      <c r="DX25">
         <v>10000000.0</v>
       </c>
-      <c r="DX25">
+      <c r="DY25">
         <v>14800000.0</v>
       </c>
-      <c r="DY25">
+      <c r="DZ25">
         <v>7500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7200000.0</v>
       </c>
       <c r="EA25">
         <v>7200000.0</v>
       </c>
       <c r="EB25">
+        <v>7200000.0</v>
+      </c>
+      <c r="EC25">
         <v>4400000.0</v>
       </c>
-      <c r="EC25">
+      <c r="ED25">
         <v>4300000.0</v>
       </c>
-      <c r="ED25">
+      <c r="EE25">
         <v>4600000.0</v>
       </c>
-      <c r="EE25">
+      <c r="EF25">
         <v>4500000.0</v>
       </c>
-      <c r="EF25">
+      <c r="EG25">
         <v>4600000.0</v>
       </c>
-      <c r="EG25">
+      <c r="EH25">
         <v>4400000.0</v>
       </c>
-      <c r="EH25">
+      <c r="EI25">
         <v>4200000.0</v>
       </c>
-      <c r="EI25">
+      <c r="EJ25">
         <v>4100000.0</v>
       </c>
-      <c r="EJ25">
+      <c r="EK25">
         <v>6200000.0</v>
       </c>
-      <c r="EK25">
+      <c r="EL25">
         <v>5300000.0</v>
       </c>
-      <c r="EL25">
+      <c r="EM25">
         <v>4300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3700000.0</v>
       </c>
       <c r="EN25">
         <v>3700000.0</v>
       </c>
       <c r="EO25">
+        <v>3700000.0</v>
+      </c>
+      <c r="EP25">
         <v>3600000.0</v>
       </c>
-      <c r="EP25">
+      <c r="EQ25">
         <v>3400000.0</v>
       </c>
-      <c r="EQ25">
+      <c r="ER25">
         <v>3700000.0</v>
       </c>
-      <c r="ER25">
+      <c r="ES25">
         <v>3900000.0</v>
       </c>
-      <c r="ES25">
+      <c r="ET25">
         <v>3300000.0</v>
       </c>
-      <c r="ET25"/>
       <c r="EU25"/>
       <c r="EV25"/>
       <c r="EW25"/>
       <c r="EX25"/>
       <c r="EY25"/>
       <c r="EZ25"/>
       <c r="FA25"/>
       <c r="FB25"/>
       <c r="FC25"/>
       <c r="FD25"/>
       <c r="FE25"/>
       <c r="FF25"/>
       <c r="FG25"/>
       <c r="FH25"/>
+      <c r="FI25"/>
     </row>
-    <row r="26" spans="1:164">
+    <row r="26" spans="1:165">
       <c r="A26" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -33575,122 +33725,123 @@
       <c r="EJ26"/>
       <c r="EK26"/>
       <c r="EL26"/>
       <c r="EM26"/>
       <c r="EN26"/>
       <c r="EO26"/>
       <c r="EP26"/>
       <c r="EQ26"/>
       <c r="ER26"/>
       <c r="ES26"/>
       <c r="ET26"/>
       <c r="EU26"/>
       <c r="EV26"/>
       <c r="EW26"/>
       <c r="EX26"/>
       <c r="EY26"/>
       <c r="EZ26"/>
       <c r="FA26"/>
       <c r="FB26"/>
       <c r="FC26"/>
       <c r="FD26"/>
       <c r="FE26"/>
       <c r="FF26"/>
       <c r="FG26"/>
       <c r="FH26"/>
+      <c r="FI26"/>
     </row>
-    <row r="27" spans="1:164">
+    <row r="27" spans="1:165">
       <c r="A27" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>147000.0</v>
       </c>
-      <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>147000.0</v>
       </c>
-      <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>1757000.0</v>
       </c>
-      <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>1621000.0</v>
       </c>
-      <c r="W27"/>
-      <c r="X27">
+      <c r="X27"/>
+      <c r="Y27">
         <v>375000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>373000.0</v>
       </c>
-      <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>150000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>118000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>111000.0</v>
       </c>
-      <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>265652000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>755000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>879000.0</v>
       </c>
-      <c r="AH27"/>
-      <c r="AI27">
+      <c r="AI27"/>
+      <c r="AJ27">
         <v>13142000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>396000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>14009000.0</v>
       </c>
-      <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
@@ -33773,260 +33924,263 @@
       <c r="EJ27"/>
       <c r="EK27"/>
       <c r="EL27"/>
       <c r="EM27"/>
       <c r="EN27"/>
       <c r="EO27"/>
       <c r="EP27"/>
       <c r="EQ27"/>
       <c r="ER27"/>
       <c r="ES27"/>
       <c r="ET27"/>
       <c r="EU27"/>
       <c r="EV27"/>
       <c r="EW27"/>
       <c r="EX27"/>
       <c r="EY27"/>
       <c r="EZ27"/>
       <c r="FA27"/>
       <c r="FB27"/>
       <c r="FC27"/>
       <c r="FD27"/>
       <c r="FE27"/>
       <c r="FF27"/>
       <c r="FG27"/>
       <c r="FH27"/>
+      <c r="FI27"/>
     </row>
-    <row r="28" spans="1:164">
+    <row r="28" spans="1:165">
       <c r="A28" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B28">
+        <v>26944000.0</v>
+      </c>
+      <c r="C28">
         <v>30048000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>29662000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>33301000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>34976000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>35208000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>31273000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>43596000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>39669000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>25961000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>32985000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>33039000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>32352000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>30037000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>29877000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>18089000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>16687000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>17524000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>14537000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>14982000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>25030000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>13654000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>14692000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>15662000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>19003000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>17839000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>18976000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>17565000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>16252000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>15999000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>35871000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>14722000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>21717000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>22083000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>21765000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>15331000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>18658000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>15880000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>14912000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>15773000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>19033000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>19540000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>15285000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>15196000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>22424000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>23938000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>29452000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>24602000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>27080000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>25637000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>31801000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>33776000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>26851000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>25569000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>24602000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>26858000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>25404000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>23126000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>18494000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>27536000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>21632000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>23715000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>20736000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>25482000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>23808000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>21971000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>19361000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>21700000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>21484000.0</v>
       </c>
-      <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
       <c r="CQ28"/>
@@ -34077,137 +34231,138 @@
       <c r="EJ28"/>
       <c r="EK28"/>
       <c r="EL28"/>
       <c r="EM28"/>
       <c r="EN28"/>
       <c r="EO28"/>
       <c r="EP28"/>
       <c r="EQ28"/>
       <c r="ER28"/>
       <c r="ES28"/>
       <c r="ET28"/>
       <c r="EU28"/>
       <c r="EV28"/>
       <c r="EW28"/>
       <c r="EX28"/>
       <c r="EY28"/>
       <c r="EZ28"/>
       <c r="FA28"/>
       <c r="FB28"/>
       <c r="FC28"/>
       <c r="FD28"/>
       <c r="FE28"/>
       <c r="FF28"/>
       <c r="FG28"/>
       <c r="FH28"/>
+      <c r="FI28"/>
     </row>
-    <row r="29" spans="1:164">
+    <row r="29" spans="1:165">
       <c r="A29" t="s">
-        <v>252</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>253</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>72947000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-72848000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>31731000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>57096000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>40406000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>27814000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>31608000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-5228000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-10213000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-4843000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>51659000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-671000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-15804000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>10778000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>13072000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3908000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-5205000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>6996000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2275000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-1859000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-3624000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-21459000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>25271000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-121175000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-143040000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-1378000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-2845000.0</v>
       </c>
-      <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
@@ -34299,1476 +34454,1484 @@
       <c r="EJ29"/>
       <c r="EK29"/>
       <c r="EL29"/>
       <c r="EM29"/>
       <c r="EN29"/>
       <c r="EO29"/>
       <c r="EP29"/>
       <c r="EQ29"/>
       <c r="ER29"/>
       <c r="ES29"/>
       <c r="ET29"/>
       <c r="EU29"/>
       <c r="EV29"/>
       <c r="EW29"/>
       <c r="EX29"/>
       <c r="EY29"/>
       <c r="EZ29"/>
       <c r="FA29"/>
       <c r="FB29"/>
       <c r="FC29"/>
       <c r="FD29"/>
       <c r="FE29"/>
       <c r="FF29"/>
       <c r="FG29"/>
       <c r="FH29"/>
+      <c r="FI29"/>
     </row>
-    <row r="30" spans="1:164">
+    <row r="30" spans="1:165">
       <c r="A30" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B30">
+        <v>26944000.0</v>
+      </c>
+      <c r="C30">
         <v>80145000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>29662000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>33301000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>34976000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>35208000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>31273000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>43596000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>39669000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>25961000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>32985000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>33039000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>32351999.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>30037000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>29877000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>18089000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>16687000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>17524000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-127396000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>14982000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>25030000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>15275000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>14692000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>15662000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>26503000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>17839000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>18976000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>17565000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>16251999.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>15999000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>14694000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>14722000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>21717000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>22083000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>21765000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>15331000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>18658000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>15880000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>14912000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>15773000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>19033000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>165389000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>556818000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>170773000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>177382000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>173252000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>939760000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>180894000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>174622000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>170057000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>165760000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>98433000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>58696000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>228060000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>238752000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>214855000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>209019000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>194203000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>189680000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>193749000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>184751000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>181837000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>175199000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>168764000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>150035000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>137828000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>131814000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>127021000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>137844000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>110701000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>109464000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>118698000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>71982000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>104172000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>104179000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>104209000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>88625000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>78691000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>73016000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>77435000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>73200000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>65242000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>37383000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>81065000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>69628000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>64195000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>53592000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>49873000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>49682000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>56883000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>43717000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>44240000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>43206000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>40126000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>38561000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>36617000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>37410000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>39505000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>37534000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>35428000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>35446000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>34464000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>34664000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>33706000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>33459000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>32741000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>37500000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>31700000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>27000000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>28500000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-5700000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>32800000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>38100000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>36800000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>37600000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>36700000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>34500000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>33900000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>35300000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>29000000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>21500000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>21000000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>18700000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>19700000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>18800000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>19400000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>26000000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>30200000.0</v>
       </c>
-      <c r="DY30">
+      <c r="DZ30">
         <v>16900000.0</v>
       </c>
-      <c r="DZ30">
+      <c r="EA30">
         <v>14400000.0</v>
       </c>
-      <c r="EA30">
+      <c r="EB30">
         <v>14200000.0</v>
       </c>
-      <c r="EB30">
+      <c r="EC30">
         <v>9300000.0</v>
       </c>
-      <c r="EC30">
+      <c r="ED30">
         <v>8800000.0</v>
       </c>
-      <c r="ED30">
+      <c r="EE30">
         <v>10500000.0</v>
       </c>
-      <c r="EE30">
+      <c r="EF30">
         <v>9900000.0</v>
       </c>
-      <c r="EF30">
+      <c r="EG30">
         <v>10100000.0</v>
       </c>
-      <c r="EG30">
+      <c r="EH30">
         <v>9900000.0</v>
       </c>
-      <c r="EH30">
+      <c r="EI30">
         <v>10500000.0</v>
       </c>
-      <c r="EI30">
+      <c r="EJ30">
         <v>17000000.0</v>
       </c>
-      <c r="EJ30">
+      <c r="EK30">
         <v>12600000.0</v>
       </c>
-      <c r="EK30">
+      <c r="EL30">
         <v>11000000.0</v>
       </c>
-      <c r="EL30">
+      <c r="EM30">
         <v>9500000.0</v>
       </c>
-      <c r="EM30">
+      <c r="EN30">
         <v>8600000.0</v>
       </c>
-      <c r="EN30">
+      <c r="EO30">
         <v>7500000.0</v>
       </c>
-      <c r="EO30">
+      <c r="EP30">
         <v>8300000.0</v>
       </c>
-      <c r="EP30">
+      <c r="EQ30">
         <v>7100000.0</v>
       </c>
-      <c r="EQ30">
+      <c r="ER30">
         <v>9600000.0</v>
       </c>
-      <c r="ER30">
+      <c r="ES30">
         <v>7400000.0</v>
       </c>
-      <c r="ES30">
+      <c r="ET30">
         <v>8500000.0</v>
       </c>
-      <c r="ET30"/>
-      <c r="EU30">
+      <c r="EU30"/>
+      <c r="EV30">
         <v>-56900000.0</v>
       </c>
-      <c r="EV30"/>
       <c r="EW30"/>
       <c r="EX30"/>
-      <c r="EY30">
+      <c r="EY30"/>
+      <c r="EZ30">
         <v>-44400000.0</v>
       </c>
-      <c r="EZ30"/>
       <c r="FA30"/>
       <c r="FB30"/>
-      <c r="FC30">
+      <c r="FC30"/>
+      <c r="FD30">
         <v>-63800000.0</v>
       </c>
-      <c r="FD30"/>
       <c r="FE30"/>
       <c r="FF30"/>
-      <c r="FG30">
+      <c r="FG30"/>
+      <c r="FH30">
         <v>-98200000.0</v>
       </c>
-      <c r="FH30"/>
+      <c r="FI30"/>
     </row>
-    <row r="31" spans="1:164">
+    <row r="31" spans="1:165">
       <c r="A31" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B31">
+        <v>-50868000.0</v>
+      </c>
+      <c r="C31">
         <v>-31636000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-56145000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-96379000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-35836000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-53550000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-66793000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-91873000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-13440000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-31610000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>15714000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-6402000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-82385000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-30021000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>16513000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-16492000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-2387000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-29401000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-6826000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-26517000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>56385000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>245334000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-2810408000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-10616000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-124931000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-1192679000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-88903000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-665295000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-167116000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-36472000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-74677000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-71006000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-864108000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-91417000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-193599761.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-72024000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-69925000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-80187000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-1488899000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-57763000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-46219000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-57830000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-53457000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-23753000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-57896000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-42462000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-42114000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-34991000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-37712000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-41660000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-29232000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-21627000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-21369000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-29888000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-37553000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-24082000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-19464000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-8711000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-12018000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-10413000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-15363000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-16449000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-1645000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-1583000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>496000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>3161000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>1424000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>2226000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>957000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>551000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-526000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>1703000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>859000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>2019000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>1297000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-2192000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-719000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-346000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>2560000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>1155000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>120000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-9978000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-977000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-3060000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-2316000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-2600000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-5007000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-7183000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-6583000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-6582000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-6548000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-7655000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-9526000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-9003000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-5992000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-8070000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-8652000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-8962000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-8416000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-8041000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-8133000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-9705000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-11028000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-10738000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-9150000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-11327000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-19000000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-7100000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-4900000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-1700000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-200000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-1200000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>2600000.0</v>
       </c>
-      <c r="DJ31"/>
-      <c r="DK31">
+      <c r="DK31"/>
+      <c r="DL31">
         <v>1400000.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>1100000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>196900000.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>-3100000.0</v>
       </c>
-      <c r="DO31">
+      <c r="DP31">
         <v>32300000.0</v>
       </c>
-      <c r="DP31">
+      <c r="DQ31">
         <v>-3000000.0</v>
       </c>
-      <c r="DQ31">
+      <c r="DR31">
         <v>-1700000.0</v>
       </c>
-      <c r="DR31">
+      <c r="DS31">
         <v>-1900000.0</v>
       </c>
-      <c r="DS31">
+      <c r="DT31">
         <v>-3700000.0</v>
       </c>
-      <c r="DT31">
+      <c r="DU31">
         <v>-800000.0</v>
       </c>
-      <c r="DU31">
+      <c r="DV31">
         <v>-1000000.0</v>
       </c>
-      <c r="DV31">
+      <c r="DW31">
         <v>-900000.0</v>
       </c>
-      <c r="DW31">
+      <c r="DX31">
         <v>-400000.0</v>
       </c>
-      <c r="DX31">
+      <c r="DY31">
         <v>1700000.0</v>
       </c>
-      <c r="DY31">
+      <c r="DZ31">
         <v>-100000.0</v>
       </c>
-      <c r="DZ31">
+      <c r="EA31">
         <v>-1100000.0</v>
       </c>
-      <c r="EA31">
+      <c r="EB31">
         <v>-1700000.0</v>
       </c>
-      <c r="EB31">
+      <c r="EC31">
         <v>800000.0</v>
       </c>
-      <c r="EC31">
+      <c r="ED31">
         <v>-200000.0</v>
       </c>
-      <c r="ED31">
+      <c r="EE31">
         <v>-800000.0</v>
       </c>
-      <c r="EE31">
+      <c r="EF31">
         <v>-1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="EG31">
         <v>600000.0</v>
       </c>
       <c r="EH31">
+        <v>600000.0</v>
+      </c>
+      <c r="EI31">
         <v>-800000.0</v>
       </c>
-      <c r="EI31">
+      <c r="EJ31">
         <v>700000.0</v>
       </c>
-      <c r="EJ31">
+      <c r="EK31">
         <v>-2400000.0</v>
       </c>
-      <c r="EK31">
+      <c r="EL31">
         <v>-3300000.0</v>
       </c>
-      <c r="EL31">
+      <c r="EM31">
         <v>-2300000.0</v>
       </c>
-      <c r="EM31">
+      <c r="EN31">
         <v>700000.0</v>
       </c>
-      <c r="EN31">
+      <c r="EO31">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="EP31">
         <v>-300000.0</v>
       </c>
       <c r="EQ31">
+        <v>-300000.0</v>
+      </c>
+      <c r="ER31">
         <v>-600000.0</v>
       </c>
-      <c r="ER31">
+      <c r="ES31">
         <v>2300000.0</v>
       </c>
-      <c r="ES31">
+      <c r="ET31">
         <v>-600000.0</v>
       </c>
-      <c r="ET31"/>
       <c r="EU31"/>
       <c r="EV31"/>
       <c r="EW31"/>
       <c r="EX31"/>
       <c r="EY31"/>
       <c r="EZ31"/>
       <c r="FA31"/>
       <c r="FB31"/>
       <c r="FC31"/>
       <c r="FD31"/>
       <c r="FE31"/>
       <c r="FF31"/>
       <c r="FG31"/>
       <c r="FH31"/>
+      <c r="FI31"/>
     </row>
-    <row r="32" spans="1:164">
+    <row r="32" spans="1:165">
       <c r="A32" t="s">
-        <v>255</v>
-[...1 lines deleted...]
-      <c r="B32">
+        <v>256</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32">
         <v>785690000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>764412000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>798017000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>848652000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>874487000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>927341000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>800549000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>692844000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>637084000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>642979000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>697450000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>638535000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>610054000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>622592000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>305872000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>275153000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>210230000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>192451000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>250371000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>219343000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>169914000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>203207000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>227050000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>220141000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>267364000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>441312000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>259428000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>274817000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>270501000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>338793000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>267238000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>247689000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>229106000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>321095000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>259740000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>271532000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>354659000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>400879000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>373257000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>876697000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>591367000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>837129000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>873813000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>771307000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>779361000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>787654000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>810201000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>779368000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>770637000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>704213000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>623194000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>194643000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>949801000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>944962000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>855895000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>898923000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>797690000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>751045000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>737902000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>627997000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>578888000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>643785000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>612618000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>709922000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>840851000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>940126000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>905635000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>898872000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>896151000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>910154000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>861981000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>812941000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>861425000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>831612000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>791276000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>725999000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>646424000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>558824000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>561986000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>517514000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>461915000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>360599000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>367205000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>344008000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>310325000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>302151000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>265638000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>253009000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>245433000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>239806000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>254646000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>247920000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>243080000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>268773000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>234719000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>247391000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>235473000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>260500000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>272792000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>246646000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>222391000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>241179000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>225878000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>230724000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>184819000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>173500000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>176800000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>175500000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>180100000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>187900000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>195000000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>216200000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>189000000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>187900000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>171600000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>185000000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>168700000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>141800000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>158100000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>109700000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>104800000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>84300000.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>84700000.0</v>
       </c>
-      <c r="DU32">
+      <c r="DV32">
         <v>74000000.0</v>
       </c>
-      <c r="DV32">
+      <c r="DW32">
         <v>85100000.0</v>
       </c>
-      <c r="DW32">
+      <c r="DX32">
         <v>87400000.0</v>
       </c>
-      <c r="DX32">
+      <c r="DY32">
         <v>98100000.0</v>
       </c>
-      <c r="DY32">
+      <c r="DZ32">
         <v>71600000.0</v>
       </c>
-      <c r="DZ32">
+      <c r="EA32">
         <v>59200000.0</v>
       </c>
-      <c r="EA32">
+      <c r="EB32">
         <v>58400000.0</v>
       </c>
-      <c r="EB32">
+      <c r="EC32">
         <v>44800000.0</v>
       </c>
-      <c r="EC32">
+      <c r="ED32">
         <v>39500000.0</v>
       </c>
-      <c r="ED32">
+      <c r="EE32">
         <v>52200000.0</v>
       </c>
-      <c r="EE32">
+      <c r="EF32">
         <v>37600000.0</v>
       </c>
-      <c r="EF32">
+      <c r="EG32">
         <v>33300000.0</v>
       </c>
-      <c r="EG32">
+      <c r="EH32">
         <v>32900000.0</v>
       </c>
-      <c r="EH32">
+      <c r="EI32">
         <v>35900000.0</v>
       </c>
-      <c r="EI32">
+      <c r="EJ32">
         <v>41700000.0</v>
       </c>
-      <c r="EJ32">
+      <c r="EK32">
         <v>47800000.0</v>
       </c>
-      <c r="EK32">
+      <c r="EL32">
         <v>47700000.0</v>
       </c>
-      <c r="EL32">
+      <c r="EM32">
         <v>40300000.0</v>
       </c>
-      <c r="EM32">
+      <c r="EN32">
         <v>38500000.0</v>
       </c>
-      <c r="EN32">
+      <c r="EO32">
         <v>32000000.0</v>
       </c>
-      <c r="EO32">
+      <c r="EP32">
         <v>33000000.0</v>
       </c>
-      <c r="EP32">
+      <c r="EQ32">
         <v>31600000.0</v>
       </c>
-      <c r="EQ32">
+      <c r="ER32">
         <v>32100000.0</v>
       </c>
-      <c r="ER32">
+      <c r="ES32">
         <v>27800000.0</v>
       </c>
-      <c r="ES32">
+      <c r="ET32">
         <v>23400000.0</v>
       </c>
-      <c r="ET32">
+      <c r="EU32">
         <v>20800000.0</v>
       </c>
-      <c r="EU32">
+      <c r="EV32">
         <v>12500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11300000.0</v>
       </c>
       <c r="EW32">
         <v>11300000.0</v>
       </c>
       <c r="EX32">
+        <v>11300000.0</v>
+      </c>
+      <c r="EY32">
         <v>8900000.0</v>
       </c>
-      <c r="EY32">
+      <c r="EZ32">
         <v>10300000.0</v>
       </c>
-      <c r="EZ32">
+      <c r="FA32">
         <v>7900000.0</v>
       </c>
-      <c r="FA32">
+      <c r="FB32">
         <v>6400000.0</v>
       </c>
-      <c r="FB32">
+      <c r="FC32">
         <v>5100000.0</v>
       </c>
-      <c r="FC32">
+      <c r="FD32">
         <v>6600000.0</v>
       </c>
-      <c r="FD32">
+      <c r="FE32">
         <v>7200000.0</v>
       </c>
-      <c r="FE32">
+      <c r="FF32">
         <v>8100000.0</v>
       </c>
-      <c r="FF32">
+      <c r="FG32">
         <v>12800000.0</v>
       </c>
-      <c r="FG32">
+      <c r="FH32">
         <v>14800000.0</v>
       </c>
-      <c r="FH32">
+      <c r="FI32">
         <v>17200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AL30"/>
@@ -35878,51 +36041,51 @@
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
       <c r="AI1" t="s">
         <v>34</v>
       </c>
       <c r="AJ1" t="s">
         <v>35</v>
       </c>
       <c r="AK1" t="s">
         <v>36</v>
       </c>
       <c r="AL1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="2" spans="1:38">
       <c r="A2" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B2">
         <v>252279000.0</v>
       </c>
       <c r="C2">
         <v>367745000.0</v>
       </c>
       <c r="D2">
         <v>485707000.0</v>
       </c>
       <c r="E2">
         <v>196722000.0</v>
       </c>
       <c r="F2">
         <v>365032000.0</v>
       </c>
       <c r="G2">
         <v>105924000.0</v>
       </c>
       <c r="H2">
         <v>375907000.0</v>
       </c>
       <c r="I2">
         <v>662829000.0</v>
       </c>
@@ -35994,51 +36157,51 @@
       </c>
       <c r="AF2">
         <v>95200000.0</v>
       </c>
       <c r="AG2">
         <v>69200000.0</v>
       </c>
       <c r="AH2">
         <v>2300000.0</v>
       </c>
       <c r="AI2">
         <v>56100000.0</v>
       </c>
       <c r="AJ2">
         <v>48800000.0</v>
       </c>
       <c r="AK2">
         <v>7100000.0</v>
       </c>
       <c r="AL2">
         <v>1400000.0</v>
       </c>
     </row>
     <row r="3" spans="1:38">
       <c r="A3" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B3">
         <v>519523000</v>
       </c>
       <c r="C3">
         <v>575315000</v>
       </c>
       <c r="D3">
         <v>409581000</v>
       </c>
       <c r="E3">
         <v>174319000</v>
       </c>
       <c r="F3">
         <v>169040000</v>
       </c>
       <c r="G3">
         <v>148886000</v>
       </c>
       <c r="H3">
         <v>268783000</v>
       </c>
       <c r="I3">
         <v>194779000</v>
       </c>
@@ -36110,135 +36273,135 @@
       </c>
       <c r="AF3">
         <v>91200000</v>
       </c>
       <c r="AG3">
         <v>55800000</v>
       </c>
       <c r="AH3">
         <v>16900000</v>
       </c>
       <c r="AI3">
         <v>7300000</v>
       </c>
       <c r="AJ3">
         <v>36500000</v>
       </c>
       <c r="AK3">
         <v>54300000</v>
       </c>
       <c r="AL3">
         <v>10500000</v>
       </c>
     </row>
     <row r="4" spans="1:38">
       <c r="A4" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
     </row>
     <row r="5" spans="1:38">
       <c r="A5" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
     </row>
     <row r="6" spans="1:38">
       <c r="A6" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B6">
         <v>227681000.0</v>
       </c>
       <c r="C6">
         <v>-115466000.0</v>
       </c>
       <c r="D6">
         <v>-117962000.0</v>
       </c>
       <c r="E6">
         <v>288985000.0</v>
       </c>
       <c r="F6">
         <v>-168294000.0</v>
       </c>
       <c r="G6">
         <v>259117000.0</v>
       </c>
       <c r="H6">
         <v>-269983000.0</v>
       </c>
       <c r="I6">
         <v>-287597000.0</v>
       </c>
@@ -36310,51 +36473,51 @@
       </c>
       <c r="AF6">
         <v>-53800000.0</v>
       </c>
       <c r="AG6">
         <v>26100000.0</v>
       </c>
       <c r="AH6">
         <v>2600000.0</v>
       </c>
       <c r="AI6">
         <v>-53000000.0</v>
       </c>
       <c r="AJ6">
         <v>33900000.0</v>
       </c>
       <c r="AK6">
         <v>41600000.0</v>
       </c>
       <c r="AL6">
         <v>5700000.0</v>
       </c>
     </row>
     <row r="7" spans="1:38">
       <c r="A7" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B7">
         <v>11763000.0</v>
       </c>
       <c r="C7">
         <v>-144115000.0</v>
       </c>
       <c r="D7">
         <v>-55077000.0</v>
       </c>
       <c r="E7">
         <v>60740000.0</v>
       </c>
       <c r="F7">
         <v>45441000.0</v>
       </c>
       <c r="G7">
         <v>75445000.0</v>
       </c>
       <c r="H7">
         <v>-20933000.0</v>
       </c>
       <c r="I7">
         <v>49907000.0</v>
       </c>
@@ -36426,99 +36589,99 @@
       </c>
       <c r="AF7">
         <v>-10700000.0</v>
       </c>
       <c r="AG7">
         <v>26000000.0</v>
       </c>
       <c r="AH7">
         <v>-18500000.0</v>
       </c>
       <c r="AI7">
         <v>4500000.0</v>
       </c>
       <c r="AJ7">
         <v>-8000000.0</v>
       </c>
       <c r="AK7">
         <v>100000.0</v>
       </c>
       <c r="AL7">
         <v>-7700000.0</v>
       </c>
     </row>
     <row r="8" spans="1:38">
       <c r="A8" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
     </row>
     <row r="9" spans="1:38">
       <c r="A9" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B9">
         <v>184665000.0</v>
       </c>
       <c r="C9">
-        <v>-54923000.0</v>
+        <v>-70186000.0</v>
       </c>
       <c r="D9">
         <v>-87416000.0</v>
       </c>
       <c r="E9">
         <v>23344000.0</v>
       </c>
       <c r="F9">
         <v>26058000.0</v>
       </c>
       <c r="G9">
         <v>80682000.0</v>
       </c>
       <c r="H9">
         <v>2057000.0</v>
       </c>
       <c r="I9">
         <v>88821000.0</v>
       </c>
       <c r="J9">
         <v>114456000.0</v>
       </c>
       <c r="K9">
         <v>179779000.0</v>
       </c>
@@ -36544,51 +36707,51 @@
         <v>-48839000.0</v>
       </c>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
     </row>
     <row r="10" spans="1:38">
       <c r="A10" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10">
         <v>-81039000.0</v>
       </c>
       <c r="H10">
         <v>-12352000.0</v>
       </c>
       <c r="I10">
         <v>68185000.0</v>
       </c>
       <c r="J10">
         <v>10858000.0</v>
       </c>
       <c r="K10">
         <v>-125831000.0</v>
       </c>
       <c r="L10">
         <v>4018000.0</v>
       </c>
       <c r="M10">
@@ -36610,51 +36773,51 @@
         <v>-19702000.0</v>
       </c>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
     </row>
     <row r="11" spans="1:38">
       <c r="A11" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>20430000.0</v>
       </c>
       <c r="F11">
         <v>-5390000.0</v>
       </c>
       <c r="G11">
         <v>357000.0</v>
       </c>
       <c r="H11">
         <v>-2279000.0</v>
       </c>
       <c r="I11">
         <v>14955000.0</v>
       </c>
       <c r="J11">
         <v>-14625000.0</v>
       </c>
       <c r="K11">
         <v>-68209000.0</v>
       </c>
@@ -36666,51 +36829,51 @@
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
     </row>
     <row r="12" spans="1:38">
       <c r="A12" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-72018000.0</v>
       </c>
       <c r="F12">
         <v>-553180000.0</v>
       </c>
       <c r="G12">
         <v>3802082000.0</v>
       </c>
       <c r="H12">
         <v>468073000.0</v>
       </c>
       <c r="I12">
         <v>520464000.0</v>
       </c>
       <c r="J12">
         <v>456286000.0</v>
       </c>
       <c r="K12">
         <v>1370899000.0</v>
       </c>
@@ -36722,51 +36885,51 @@
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
     </row>
     <row r="13" spans="1:38">
       <c r="A13" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>16887000.0</v>
       </c>
       <c r="F13">
         <v>19383000.0</v>
       </c>
       <c r="G13">
         <v>-5594000.0</v>
       </c>
       <c r="H13">
         <v>-9486000.0</v>
       </c>
       <c r="I13">
         <v>-53869000.0</v>
       </c>
       <c r="J13">
         <v>-121056000.0</v>
       </c>
       <c r="K13">
         <v>-21261000.0</v>
       </c>
@@ -36778,51 +36941,51 @@
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
     </row>
     <row r="14" spans="1:38">
       <c r="A14" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B14">
         <v>577104000.0</v>
       </c>
       <c r="C14">
         <v>368594000.0</v>
       </c>
       <c r="D14">
         <v>194569000.0</v>
       </c>
       <c r="E14">
         <v>141527000.0</v>
       </c>
       <c r="F14">
         <v>110157000.0</v>
       </c>
       <c r="G14">
         <v>374129000.0</v>
       </c>
       <c r="H14">
         <v>440221000.0</v>
       </c>
       <c r="I14">
         <v>486530000.0</v>
       </c>
@@ -36894,51 +37057,51 @@
       </c>
       <c r="AF14">
         <v>36500000.0</v>
       </c>
       <c r="AG14">
         <v>39500000.0</v>
       </c>
       <c r="AH14">
         <v>20500000.0</v>
       </c>
       <c r="AI14">
         <v>17700000.0</v>
       </c>
       <c r="AJ14">
         <v>19900000.0</v>
       </c>
       <c r="AK14">
         <v>14400000.0</v>
       </c>
       <c r="AL14">
         <v>14200000.0</v>
       </c>
     </row>
     <row r="15" spans="1:38">
       <c r="A15" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B15">
         <v>320368000.0</v>
       </c>
       <c r="C15">
         <v>277831000.0</v>
       </c>
       <c r="D15">
         <v>98804000.0</v>
       </c>
       <c r="E15">
         <v>1004000.0</v>
       </c>
       <c r="F15">
         <v>1000.0</v>
       </c>
       <c r="G15"/>
       <c r="H15">
         <v>25109000.0</v>
       </c>
       <c r="I15">
         <v>27579000.0</v>
       </c>
       <c r="J15">
         <v>56881000.0</v>
@@ -36988,51 +37151,51 @@
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15">
         <v>7500000.0</v>
       </c>
       <c r="AF15">
         <v>8900000.0</v>
       </c>
       <c r="AG15">
         <v>12800000.0</v>
       </c>
       <c r="AH15">
         <v>6700000.0</v>
       </c>
       <c r="AI15">
         <v>1500000.0</v>
       </c>
       <c r="AJ15">
         <v>700000.0</v>
       </c>
       <c r="AK15"/>
       <c r="AL15"/>
     </row>
     <row r="16" spans="1:38">
       <c r="A16" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B16">
         <v>479960000.0</v>
       </c>
       <c r="C16">
         <v>252279000.0</v>
       </c>
       <c r="D16">
         <v>367745000.0</v>
       </c>
       <c r="E16">
         <v>485707000.0</v>
       </c>
       <c r="F16">
         <v>196738000.0</v>
       </c>
       <c r="G16">
         <v>365041000.0</v>
       </c>
       <c r="H16">
         <v>105924000.0</v>
       </c>
       <c r="I16">
         <v>375232000.0</v>
       </c>
@@ -37104,93 +37267,93 @@
       </c>
       <c r="AF16">
         <v>41400000.0</v>
       </c>
       <c r="AG16">
         <v>95300000.0</v>
       </c>
       <c r="AH16">
         <v>4900000.0</v>
       </c>
       <c r="AI16">
         <v>3100000.0</v>
       </c>
       <c r="AJ16">
         <v>82700000.0</v>
       </c>
       <c r="AK16">
         <v>48700000.0</v>
       </c>
       <c r="AL16">
         <v>7100000.0</v>
       </c>
     </row>
     <row r="17" spans="1:38">
       <c r="A17" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
     </row>
     <row r="18" spans="1:38">
       <c r="A18" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B18">
         <v>432155000.0</v>
       </c>
       <c r="C18">
         <v>80160000.0</v>
       </c>
       <c r="D18">
         <v>164756000.0</v>
       </c>
       <c r="E18">
         <v>106666000.0</v>
       </c>
       <c r="F18">
         <v>-162872000.0</v>
       </c>
       <c r="G18">
         <v>124311000.0</v>
       </c>
       <c r="H18">
         <v>-82012000.0</v>
       </c>
       <c r="I18">
         <v>-22928000.0</v>
       </c>
@@ -37262,51 +37425,51 @@
       </c>
       <c r="AF18">
         <v>-61700000.0</v>
       </c>
       <c r="AG18">
         <v>22900000.0</v>
       </c>
       <c r="AH18">
         <v>12400000.0</v>
       </c>
       <c r="AI18">
         <v>6200000.0</v>
       </c>
       <c r="AJ18">
         <v>-31100000.0</v>
       </c>
       <c r="AK18">
         <v>-51000000.0</v>
       </c>
       <c r="AL18">
         <v>-12900000.0</v>
       </c>
     </row>
     <row r="19" spans="1:38">
       <c r="A19" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-959019000.0</v>
       </c>
       <c r="D19">
         <v>-366508000.0</v>
       </c>
       <c r="E19">
         <v>375772000.0</v>
       </c>
       <c r="F19"/>
       <c r="G19">
         <v>-121520000.0</v>
       </c>
       <c r="H19">
         <v>-256030000.0</v>
       </c>
       <c r="I19">
         <v>-189377000.0</v>
       </c>
       <c r="J19">
         <v>-155588000.0</v>
       </c>
       <c r="K19"/>
@@ -37318,93 +37481,93 @@
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
     </row>
     <row r="20" spans="1:38">
       <c r="A20" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
     </row>
     <row r="21" spans="1:38">
       <c r="A21" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B21">
         <v>-23936000.0</v>
       </c>
       <c r="C21">
         <v>817936000.0</v>
       </c>
       <c r="D21">
         <v>-73411000.0</v>
       </c>
       <c r="E21">
         <v>-277323000.0</v>
       </c>
       <c r="F21">
         <v>-345000000.0</v>
       </c>
       <c r="G21">
         <v>108868000.0</v>
       </c>
       <c r="H21">
         <v>-65000000.0</v>
       </c>
       <c r="I21">
         <v>-222708000.0</v>
       </c>
@@ -37422,51 +37585,51 @@
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
     </row>
     <row r="22" spans="1:38">
       <c r="A22" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B22">
         <v>216717000.0</v>
       </c>
       <c r="C22">
         <v>448353000.0</v>
       </c>
       <c r="D22">
         <v>481902000.0</v>
       </c>
       <c r="E22">
         <v>168948000.0</v>
       </c>
       <c r="F22">
         <v>352210000.0</v>
       </c>
       <c r="G22">
         <v>-3978459000.0</v>
       </c>
       <c r="H22">
         <v>-700590000.0</v>
       </c>
       <c r="I22">
         <v>-885050000.0</v>
       </c>
@@ -37538,51 +37701,51 @@
       </c>
       <c r="AF22">
         <v>1600000.0</v>
       </c>
       <c r="AG22">
         <v>21500000.0</v>
       </c>
       <c r="AH22">
         <v>20900000.0</v>
       </c>
       <c r="AI22">
         <v>-11500000.0</v>
       </c>
       <c r="AJ22">
         <v>-15200000.0</v>
       </c>
       <c r="AK22">
         <v>-8800000.0</v>
       </c>
       <c r="AL22">
         <v>-10500000.0</v>
       </c>
     </row>
     <row r="23" spans="1:38">
       <c r="A23" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B23">
         <v>-9669000.0</v>
       </c>
       <c r="C23">
         <v>14019000.0</v>
       </c>
       <c r="D23">
         <v>-58750000.0</v>
       </c>
       <c r="E23">
         <v>-5525000.0</v>
       </c>
       <c r="F23">
         <v>730000.0</v>
       </c>
       <c r="G23">
         <v>-1428000.0</v>
       </c>
       <c r="H23">
         <v>644385000.0</v>
       </c>
       <c r="I23">
         <v>-43218000.0</v>
       </c>
@@ -37654,66 +37817,66 @@
       </c>
       <c r="AF23">
         <v>-17300000.0</v>
       </c>
       <c r="AG23">
         <v>-17000000.0</v>
       </c>
       <c r="AH23">
         <v>152400000.0</v>
       </c>
       <c r="AI23">
         <v>-47700000.0</v>
       </c>
       <c r="AJ23">
         <v>33900000.0</v>
       </c>
       <c r="AK23">
         <v>92400000.0</v>
       </c>
       <c r="AL23">
         <v>3900000.0</v>
       </c>
     </row>
     <row r="24" spans="1:38">
       <c r="A24" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B24">
         <v>169455000.0</v>
       </c>
       <c r="C24">
         <v>33337000.0</v>
       </c>
       <c r="D24">
         <v>43073000.0</v>
       </c>
       <c r="E24">
         <v>383484000.0</v>
       </c>
       <c r="F24">
-        <v>307518000.0</v>
+        <v>1.0</v>
       </c>
       <c r="G24">
         <v>27366000.0</v>
       </c>
       <c r="H24">
         <v>12753000.0</v>
       </c>
       <c r="I24">
         <v>5402000.0</v>
       </c>
       <c r="J24">
         <v>2382000.0</v>
       </c>
       <c r="K24">
         <v>24808000.0</v>
       </c>
       <c r="L24">
         <v>-9993000.0</v>
       </c>
       <c r="M24">
         <v>-36383000.0</v>
       </c>
       <c r="N24">
         <v>2413000.0</v>
       </c>
@@ -37768,54 +37931,54 @@
       </c>
       <c r="AF24">
         <v>1900000.0</v>
       </c>
       <c r="AG24">
         <v>22600000.0</v>
       </c>
       <c r="AH24">
         <v>-149300000.0</v>
       </c>
       <c r="AI24">
         <v>13400000.0</v>
       </c>
       <c r="AJ24">
         <v>4500000.0</v>
       </c>
       <c r="AK24">
         <v>300000.0</v>
       </c>
       <c r="AL24">
         <v>14900000.0</v>
       </c>
     </row>
     <row r="25" spans="1:38">
       <c r="A25" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B25">
-        <v>146094000.0</v>
+        <v>71181000.0</v>
       </c>
       <c r="C25">
         <v>-18507000.0</v>
       </c>
       <c r="D25">
         <v>13356000.0</v>
       </c>
       <c r="E25">
         <v>-99853000.0</v>
       </c>
       <c r="F25">
         <v>-487097000.0</v>
       </c>
       <c r="G25">
         <v>3819238000.0</v>
       </c>
       <c r="H25">
         <v>471161000.0</v>
       </c>
       <c r="I25">
         <v>1458164000.0</v>
       </c>
       <c r="J25">
         <v>1159728000.0</v>
       </c>
@@ -37884,51 +38047,51 @@
       </c>
       <c r="AF25">
         <v>2500000.0</v>
       </c>
       <c r="AG25">
         <v>-11700000.0</v>
       </c>
       <c r="AH25">
         <v>6400000.0</v>
       </c>
       <c r="AI25">
         <v>2800000.0</v>
       </c>
       <c r="AJ25">
         <v>8500000.0</v>
       </c>
       <c r="AK25">
         <v>-2400000.0</v>
       </c>
       <c r="AL25">
         <v>1600000.0</v>
       </c>
     </row>
     <row r="26" spans="1:38">
       <c r="A26" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B26">
         <v>-20000000.0</v>
       </c>
       <c r="C26">
         <v>-366046000.0</v>
       </c>
       <c r="D26">
         <v>-94826000.0</v>
       </c>
       <c r="E26">
         <v>-84924000.0</v>
       </c>
       <c r="F26">
         <v>-1000.0</v>
       </c>
       <c r="G26">
         <v>-418000.0</v>
       </c>
       <c r="H26">
         <v>-2779000.0</v>
       </c>
       <c r="I26">
         <v>-3470000.0</v>
       </c>
@@ -37984,51 +38147,51 @@
       <c r="AA26">
         <v>-50590000.0</v>
       </c>
       <c r="AB26"/>
       <c r="AC26">
         <v>-4300000.0</v>
       </c>
       <c r="AD26">
         <v>-52200000.0</v>
       </c>
       <c r="AE26"/>
       <c r="AF26">
         <v>-2400000.0</v>
       </c>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26">
         <v>-1800000.0</v>
       </c>
       <c r="AK26"/>
       <c r="AL26"/>
     </row>
     <row r="27" spans="1:38">
       <c r="A27" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B27">
         <v>30512000.0</v>
       </c>
       <c r="C27">
         <v>43797000.0</v>
       </c>
       <c r="D27">
         <v>37680000.0</v>
       </c>
       <c r="E27">
         <v>35251000.0</v>
       </c>
       <c r="F27">
         <v>17220000.0</v>
       </c>
       <c r="G27">
         <v>9169000.0</v>
       </c>
       <c r="H27">
         <v>14737000.0</v>
       </c>
       <c r="I27">
         <v>23993000.0</v>
       </c>
@@ -38060,51 +38223,51 @@
         <v>37995000.0</v>
       </c>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
     </row>
     <row r="28" spans="1:38">
       <c r="A28" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B28">
         <v>-373929000.0</v>
       </c>
       <c r="C28">
         <v>188078000.0</v>
       </c>
       <c r="D28">
         <v>-325791000.0</v>
       </c>
       <c r="E28">
         <v>-367772000.0</v>
       </c>
       <c r="F28">
         <v>-367935000.0</v>
       </c>
       <c r="G28">
         <v>107440000.0</v>
       </c>
       <c r="H28">
         <v>-200724000.0</v>
       </c>
       <c r="I28">
         <v>-269396000.0</v>
       </c>
@@ -38176,51 +38339,51 @@
       </c>
       <c r="AF28">
         <v>-17300000.0</v>
       </c>
       <c r="AG28">
         <v>-17000000.0</v>
       </c>
       <c r="AH28">
         <v>152400000.0</v>
       </c>
       <c r="AI28">
         <v>-47700000.0</v>
       </c>
       <c r="AJ28">
         <v>33900000.0</v>
       </c>
       <c r="AK28">
         <v>92400000.0</v>
       </c>
       <c r="AL28">
         <v>3900000.0</v>
       </c>
     </row>
     <row r="29" spans="1:38">
       <c r="A29" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B29">
         <v>951678000.0</v>
       </c>
       <c r="C29">
         <v>655475000.0</v>
       </c>
       <c r="D29">
         <v>574337000.0</v>
       </c>
       <c r="E29">
         <v>280985000.0</v>
       </c>
       <c r="F29">
         <v>6168000.0</v>
       </c>
       <c r="G29">
         <v>273197000.0</v>
       </c>
       <c r="H29">
         <v>186771000.0</v>
       </c>
       <c r="I29">
         <v>171851000.0</v>
       </c>
@@ -38292,51 +38455,51 @@
       </c>
       <c r="AF29">
         <v>29500000.0</v>
       </c>
       <c r="AG29">
         <v>78700000.0</v>
       </c>
       <c r="AH29">
         <v>29300000.0</v>
       </c>
       <c r="AI29">
         <v>13500000.0</v>
       </c>
       <c r="AJ29">
         <v>5400000.0</v>
       </c>
       <c r="AK29">
         <v>3300000.0</v>
       </c>
       <c r="AL29">
         <v>-2400000.0</v>
       </c>
     </row>
     <row r="30" spans="1:38">
       <c r="A30" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B30">
         <v>-350068000.0</v>
       </c>
       <c r="C30">
         <v>-959019000.0</v>
       </c>
       <c r="D30">
         <v>-366508000.0</v>
       </c>
       <c r="E30">
         <v>375772000.0</v>
       </c>
       <c r="F30">
         <v>193448000.0</v>
       </c>
       <c r="G30">
         <v>-121520000.0</v>
       </c>
       <c r="H30">
         <v>-256030000.0</v>
       </c>
       <c r="I30">
         <v>-189377000.0</v>
       </c>
@@ -38427,1403 +38590,1412 @@
       <c r="AL30">
         <v>4400000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:ER30"/>
+  <dimension ref="A1:ES30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:148">
+    <row r="1" spans="1:149">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>103</v>
       </c>
       <c r="C1" t="s">
+        <v>104</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="E1" t="s">
         <v>105</v>
       </c>
       <c r="F1" t="s">
         <v>106</v>
       </c>
       <c r="G1" t="s">
+        <v>107</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="I1" t="s">
         <v>108</v>
       </c>
       <c r="J1" t="s">
         <v>109</v>
       </c>
       <c r="K1" t="s">
+        <v>110</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="M1" t="s">
         <v>111</v>
       </c>
       <c r="N1" t="s">
         <v>112</v>
       </c>
       <c r="O1" t="s">
+        <v>113</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="Q1" t="s">
         <v>114</v>
       </c>
       <c r="R1" t="s">
         <v>115</v>
       </c>
       <c r="S1" t="s">
+        <v>116</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="U1" t="s">
         <v>117</v>
       </c>
       <c r="V1" t="s">
         <v>118</v>
       </c>
       <c r="W1" t="s">
+        <v>119</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="Y1" t="s">
         <v>120</v>
       </c>
       <c r="Z1" t="s">
         <v>121</v>
       </c>
       <c r="AA1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AC1" t="s">
         <v>123</v>
       </c>
       <c r="AD1" t="s">
         <v>124</v>
       </c>
       <c r="AE1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AG1" t="s">
         <v>126</v>
       </c>
       <c r="AH1" t="s">
         <v>127</v>
       </c>
       <c r="AI1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AK1" t="s">
         <v>129</v>
       </c>
       <c r="AL1" t="s">
         <v>130</v>
       </c>
       <c r="AM1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="AO1" t="s">
         <v>132</v>
       </c>
       <c r="AP1" t="s">
         <v>133</v>
       </c>
       <c r="AQ1" t="s">
+        <v>134</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="AS1" t="s">
         <v>135</v>
       </c>
       <c r="AT1" t="s">
         <v>136</v>
       </c>
       <c r="AU1" t="s">
+        <v>137</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="AW1" t="s">
         <v>138</v>
       </c>
       <c r="AX1" t="s">
         <v>139</v>
       </c>
       <c r="AY1" t="s">
+        <v>140</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BA1" t="s">
         <v>141</v>
       </c>
       <c r="BB1" t="s">
         <v>142</v>
       </c>
       <c r="BC1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BE1" t="s">
         <v>144</v>
       </c>
       <c r="BF1" t="s">
         <v>145</v>
       </c>
       <c r="BG1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BI1" t="s">
         <v>147</v>
       </c>
       <c r="BJ1" t="s">
         <v>148</v>
       </c>
       <c r="BK1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BM1" t="s">
         <v>150</v>
       </c>
       <c r="BN1" t="s">
         <v>151</v>
       </c>
       <c r="BO1" t="s">
+        <v>152</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="BQ1" t="s">
         <v>153</v>
       </c>
       <c r="BR1" t="s">
         <v>154</v>
       </c>
       <c r="BS1" t="s">
+        <v>155</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="BU1" t="s">
         <v>156</v>
       </c>
       <c r="BV1" t="s">
         <v>157</v>
       </c>
       <c r="BW1" t="s">
+        <v>158</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="BY1" t="s">
         <v>159</v>
       </c>
       <c r="BZ1" t="s">
         <v>160</v>
       </c>
       <c r="CA1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CC1" t="s">
         <v>162</v>
       </c>
       <c r="CD1" t="s">
         <v>163</v>
       </c>
       <c r="CE1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CG1" t="s">
         <v>165</v>
       </c>
       <c r="CH1" t="s">
         <v>166</v>
       </c>
       <c r="CI1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CK1" t="s">
         <v>168</v>
       </c>
       <c r="CL1" t="s">
         <v>169</v>
       </c>
       <c r="CM1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="CO1" t="s">
         <v>171</v>
       </c>
       <c r="CP1" t="s">
         <v>172</v>
       </c>
       <c r="CQ1" t="s">
+        <v>173</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="CS1" t="s">
         <v>174</v>
       </c>
       <c r="CT1" t="s">
         <v>175</v>
       </c>
       <c r="CU1" t="s">
+        <v>176</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="CW1" t="s">
         <v>177</v>
       </c>
       <c r="CX1" t="s">
         <v>178</v>
       </c>
       <c r="CY1" t="s">
+        <v>179</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DA1" t="s">
         <v>180</v>
       </c>
       <c r="DB1" t="s">
         <v>181</v>
       </c>
       <c r="DC1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DE1" t="s">
         <v>183</v>
       </c>
       <c r="DF1" t="s">
         <v>184</v>
       </c>
       <c r="DG1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DI1" t="s">
         <v>186</v>
       </c>
       <c r="DJ1" t="s">
         <v>187</v>
       </c>
       <c r="DK1" t="s">
+        <v>188</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="DM1" t="s">
         <v>189</v>
       </c>
       <c r="DN1" t="s">
         <v>190</v>
       </c>
       <c r="DO1" t="s">
+        <v>191</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="DQ1" t="s">
         <v>192</v>
       </c>
       <c r="DR1" t="s">
         <v>193</v>
       </c>
       <c r="DS1" t="s">
+        <v>194</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
       <c r="DU1" t="s">
         <v>195</v>
       </c>
       <c r="DV1" t="s">
         <v>196</v>
       </c>
       <c r="DW1" t="s">
+        <v>197</v>
+      </c>
+      <c r="DX1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="DY1" t="s">
         <v>198</v>
       </c>
       <c r="DZ1" t="s">
         <v>199</v>
       </c>
       <c r="EA1" t="s">
+        <v>200</v>
+      </c>
+      <c r="EB1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="EC1" t="s">
         <v>201</v>
       </c>
       <c r="ED1" t="s">
         <v>202</v>
       </c>
       <c r="EE1" t="s">
+        <v>203</v>
+      </c>
+      <c r="EF1" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="EG1" t="s">
         <v>204</v>
       </c>
       <c r="EH1" t="s">
         <v>205</v>
       </c>
       <c r="EI1" t="s">
+        <v>206</v>
+      </c>
+      <c r="EJ1" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="EK1" t="s">
         <v>207</v>
       </c>
       <c r="EL1" t="s">
         <v>208</v>
       </c>
       <c r="EM1" t="s">
+        <v>209</v>
+      </c>
+      <c r="EN1" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
       <c r="EO1" t="s">
         <v>210</v>
       </c>
       <c r="EP1" t="s">
         <v>211</v>
       </c>
       <c r="EQ1" t="s">
+        <v>212</v>
+      </c>
+      <c r="ER1" t="s">
         <v>37</v>
       </c>
-      <c r="ER1" t="s">
-        <v>212</v>
+      <c r="ES1" t="s">
+        <v>213</v>
       </c>
     </row>
-    <row r="2" spans="1:148">
+    <row r="2" spans="1:149">
       <c r="A2" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B2">
+        <v>666599000.0</v>
+      </c>
+      <c r="C2">
         <v>479960000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>484516000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>345453000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>308734000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>252279000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>405093000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>168486000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>216967000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>367794000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>249592000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>261982000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>189372000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>485707000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>427079000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>164766000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>107303000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>196722000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>233628000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>282571000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>117076000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>365041000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>338856000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>192520000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>177230000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>105924000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>137296000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>155069000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>188396000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>375907000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>326995000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>411492000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>461678000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>662829000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>608763000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>602977000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>519771000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>725722000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>426052000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>822978000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>236198000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>512245000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>164430000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>247683000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>82203000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>68510000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>68354000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>140537000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>114735000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>114458000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>178370000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>166207000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>214528000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>282092000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>218467000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>275293000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>208840000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>239196000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>197015000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>230877000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>508681000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>337871000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>367242000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1083112000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>847710000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>735493000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>756093000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>671420000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>513743000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>513311000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>213653000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>320964000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>319597000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>161058000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>150579000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>152430000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>77113000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>61710000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>140098000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>223890000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>60943000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>121845000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>166673000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>145645000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>107759000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>58790000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>94492000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>116395000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>160637000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>139467000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>124236000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>123970000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>134269000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>192509000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>187621000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>197692000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>180529000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>236709000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>179419000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>218600000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>220727000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>173235000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>198694000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>126649000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>57863000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>132827000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>149400000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>161300000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>355500000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>211000000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>57000000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>78400000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>107300000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>49900000.0</v>
       </c>
-      <c r="DK2"/>
       <c r="DL2"/>
-      <c r="DM2">
+      <c r="DM2"/>
+      <c r="DN2">
         <v>96900000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>149600000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>111300000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>6400000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>26200000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>41300000.0</v>
       </c>
-      <c r="DS2"/>
       <c r="DT2"/>
-      <c r="DU2">
+      <c r="DU2"/>
+      <c r="DV2">
         <v>73600000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>95200000.0</v>
       </c>
-      <c r="DW2">
+      <c r="DX2">
         <v>5200000.0</v>
       </c>
-      <c r="DX2"/>
-      <c r="DY2">
+      <c r="DY2"/>
+      <c r="DZ2">
         <v>9700000.0</v>
       </c>
-      <c r="DZ2">
+      <c r="EA2">
         <v>4900000.0</v>
       </c>
-      <c r="EA2"/>
       <c r="EB2"/>
       <c r="EC2"/>
-      <c r="ED2">
+      <c r="ED2"/>
+      <c r="EE2">
         <v>3100000.0</v>
       </c>
-      <c r="EE2"/>
       <c r="EF2"/>
-      <c r="EG2">
+      <c r="EG2"/>
+      <c r="EH2">
         <v>41600000.0</v>
       </c>
-      <c r="EH2">
+      <c r="EI2">
         <v>56100000.0</v>
       </c>
-      <c r="EI2">
+      <c r="EJ2">
         <v>6800000.0</v>
       </c>
-      <c r="EJ2"/>
-      <c r="EK2">
+      <c r="EK2"/>
+      <c r="EL2">
         <v>48600000.0</v>
       </c>
-      <c r="EL2">
+      <c r="EM2">
         <v>48800000.0</v>
       </c>
-      <c r="EM2">
+      <c r="EN2">
         <v>45500000.0</v>
       </c>
-      <c r="EN2">
+      <c r="EO2">
         <v>1200000.0</v>
       </c>
-      <c r="EO2">
+      <c r="EP2">
         <v>2700000.0</v>
       </c>
-      <c r="EP2">
+      <c r="EQ2">
         <v>7100000.0</v>
       </c>
-      <c r="EQ2"/>
       <c r="ER2"/>
+      <c r="ES2"/>
     </row>
-    <row r="3" spans="1:148">
+    <row r="3" spans="1:149">
       <c r="A3" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B3">
+        <v>204530000</v>
+      </c>
+      <c r="C3">
         <v>103853000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>151747000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>137659000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>116581000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>113536000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>140662000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>127002000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>141731000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>166610000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>141450000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>98601000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>106796000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>62734000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>65084000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>29710000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>32480000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>47045000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>36661000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>42746000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>59672000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>29961000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>36283000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>43248000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>32894000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>36461000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>46196000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>70233000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>55561000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>96793000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>45450000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>73455000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>42058000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>33816000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>34007000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>19092000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>29226000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>38382000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>67887000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>471507000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>69174000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>51357000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>142496000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>109765000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>80976000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>89307000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>325390000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>531091000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>699121000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>517283000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>762793000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>480416000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>872321000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>371990000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>422672000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>581999000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>297175000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>367965000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>651991000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>559205000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>814459000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>614324000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>402419000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>332631000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>210485000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>338764000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>557822000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>343543000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>160139000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>433555000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>424129000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>334876000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>205847000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>266469000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>414360000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>332893000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>436574000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>103216000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>336912000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>316264000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>392181000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>76704000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>82054000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>87376000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>23438000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>28938000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>165440000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>46666000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>35064000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>13871000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>240815000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>35670000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>51598000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>82247000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>103219000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>61898000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>6110000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>109047000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>41085000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>46423000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>26417000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>19851000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>37400000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>10440000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>16656000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>60703000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>68800000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>96800000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>124800000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>131300000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>116800000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>156300000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>127300000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>140200000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>139500000</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>127200000</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>73700000</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>50700000</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>85900000</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>339500000</v>
       </c>
-      <c r="DQ3">
+      <c r="DR3">
         <v>34000000</v>
       </c>
-      <c r="DR3">
+      <c r="DS3">
         <v>42200000</v>
       </c>
-      <c r="DS3">
+      <c r="DT3">
         <v>29000000</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>30100000</v>
       </c>
-      <c r="DU3">
+      <c r="DV3">
         <v>16000000</v>
       </c>
-      <c r="DV3">
+      <c r="DW3">
         <v>16100000</v>
       </c>
-      <c r="DW3">
+      <c r="DX3">
         <v>19400000</v>
       </c>
-      <c r="DX3">
+      <c r="DY3">
         <v>17100000</v>
       </c>
-      <c r="DY3">
+      <c r="DZ3">
         <v>13100000</v>
       </c>
-      <c r="DZ3">
+      <c r="EA3">
         <v>6200000</v>
       </c>
-      <c r="EA3">
+      <c r="EB3">
         <v>10200000</v>
       </c>
-      <c r="EB3">
+      <c r="EC3">
         <v>4300000</v>
       </c>
-      <c r="EC3">
+      <c r="ED3">
         <v>1100000</v>
       </c>
-      <c r="ED3">
+      <c r="EE3">
         <v>1300000</v>
       </c>
-      <c r="EE3">
+      <c r="EF3">
         <v>2800000</v>
       </c>
-      <c r="EF3">
+      <c r="EG3">
         <v>1300000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600000</v>
       </c>
       <c r="EH3">
         <v>1600000</v>
       </c>
       <c r="EI3">
+        <v>1600000</v>
+      </c>
+      <c r="EJ3">
         <v>4600000</v>
       </c>
-      <c r="EJ3">
+      <c r="EK3">
         <v>2300000</v>
       </c>
-      <c r="EK3">
+      <c r="EL3">
         <v>7300000</v>
       </c>
-      <c r="EL3">
+      <c r="EM3">
         <v>22300000</v>
       </c>
-      <c r="EM3">
+      <c r="EN3">
         <v>31000000</v>
       </c>
-      <c r="EN3">
+      <c r="EO3">
         <v>12300000</v>
       </c>
-      <c r="EO3">
+      <c r="EP3">
         <v>7800000</v>
       </c>
-      <c r="EP3">
+      <c r="EQ3">
         <v>3200000</v>
       </c>
-      <c r="EQ3">
+      <c r="ER3">
         <v>2500000</v>
       </c>
-      <c r="ER3">
+      <c r="ES3">
         <v>1500000</v>
       </c>
     </row>
-    <row r="4" spans="1:148">
+    <row r="4" spans="1:149">
       <c r="A4" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
-      <c r="Q4">
+      <c r="Q4"/>
+      <c r="R4">
         <v>57463000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-89419000.0</v>
       </c>
-      <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
@@ -39909,77 +40081,78 @@
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
       <c r="EE4"/>
       <c r="EF4"/>
       <c r="EG4"/>
       <c r="EH4"/>
       <c r="EI4"/>
       <c r="EJ4"/>
       <c r="EK4"/>
       <c r="EL4"/>
       <c r="EM4"/>
       <c r="EN4"/>
       <c r="EO4"/>
       <c r="EP4"/>
       <c r="EQ4"/>
       <c r="ER4"/>
+      <c r="ES4"/>
     </row>
-    <row r="5" spans="1:148">
+    <row r="5" spans="1:149">
       <c r="A5" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
-      <c r="Q5">
+      <c r="Q5"/>
+      <c r="R5">
         <v>14881000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-47556000.0</v>
       </c>
-      <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
@@ -40065,936 +40238,941 @@
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5"/>
       <c r="DZ5"/>
       <c r="EA5"/>
       <c r="EB5"/>
       <c r="EC5"/>
       <c r="ED5"/>
       <c r="EE5"/>
       <c r="EF5"/>
       <c r="EG5"/>
       <c r="EH5"/>
       <c r="EI5"/>
       <c r="EJ5"/>
       <c r="EK5"/>
       <c r="EL5"/>
       <c r="EM5"/>
       <c r="EN5"/>
       <c r="EO5"/>
       <c r="EP5"/>
       <c r="EQ5"/>
       <c r="ER5"/>
+      <c r="ES5"/>
     </row>
-    <row r="6" spans="1:148">
+    <row r="6" spans="1:149">
       <c r="A6" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B6">
+        <v>-210147000.0</v>
+      </c>
+      <c r="C6">
         <v>186639000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-4556000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>139063000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>36719000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>56455000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-152814000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>236607000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-48515000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-150827000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>118202000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-12405000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>72610000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-296335000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>58628000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>262313000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>57463000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-89419000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>77087000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-162946000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>51492000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-247915000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>26176000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>146336000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>15290000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>71306000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-31372000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-17773000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-33327000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-187511000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>48912000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-84497000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-50186000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-201151000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>54066000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>5786000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>83206000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-205951000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>299670000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-396926000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>586780000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-276047000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>347815000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-83253000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>165480000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>13693000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>156000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-72183000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>25802000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>277000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-63912000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>12163000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-48321000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-67564000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>63625000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-56826000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>66453000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-30356000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>42181000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-33862000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-277804000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>170810000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-29371000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-715870000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>235402000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>112217000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-20600000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>84673000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>157677000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>432000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>299658000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-107311000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>1367000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>158539000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>10479000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-1851000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>75317000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>15403000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-78388000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-83792000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>162947000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-60902000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-44828000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>21028000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>37886000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>48969000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-35702000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-21903000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-44242000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>21170000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>15231000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>266000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-10299000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-58240000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>4888000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-10071000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>17163000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-56180000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>57290000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-39181000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-2127000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>47492000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-25459000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>72045000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>68786000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-74964000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-16600000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-11900000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-23200000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>144500000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>255500000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>57000000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>78400000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>57400000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>-68300000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>-58200000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>-87500000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>-52700000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>5700000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>111300000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>6400000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>-15100000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>-14700000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>-5500000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>-6900000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>-21600000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>-400000.0</v>
       </c>
-      <c r="DX6">
+      <c r="DY6">
         <v>5200000.0</v>
       </c>
-      <c r="DY6">
+      <c r="DZ6">
         <v>-1600000.0</v>
       </c>
-      <c r="DZ6">
+      <c r="EA6">
         <v>4800000.0</v>
       </c>
-      <c r="EA6">
+      <c r="EB6">
         <v>177900000.0</v>
       </c>
-      <c r="EB6">
+      <c r="EC6">
         <v>-7200000.0</v>
       </c>
-      <c r="EC6">
+      <c r="ED6">
         <v>-7600000.0</v>
       </c>
-      <c r="ED6">
+      <c r="EE6">
         <v>-10700000.0</v>
       </c>
-      <c r="EE6">
+      <c r="EF6">
         <v>-3200000.0</v>
       </c>
-      <c r="EF6">
+      <c r="EG6">
         <v>-12300000.0</v>
       </c>
-      <c r="EG6">
+      <c r="EH6">
         <v>-12400000.0</v>
       </c>
-      <c r="EH6">
+      <c r="EI6">
         <v>-14500000.0</v>
       </c>
-      <c r="EI6">
+      <c r="EJ6">
         <v>29500000.0</v>
       </c>
-      <c r="EJ6">
+      <c r="EK6">
         <v>6800000.0</v>
       </c>
-      <c r="EK6">
+      <c r="EL6">
         <v>-2200000.0</v>
       </c>
-      <c r="EL6">
+      <c r="EM6">
         <v>-200000.0</v>
       </c>
-      <c r="EM6">
+      <c r="EN6">
         <v>44900000.0</v>
       </c>
-      <c r="EN6">
+      <c r="EO6">
         <v>45500000.0</v>
       </c>
-      <c r="EO6">
+      <c r="EP6">
         <v>1200000.0</v>
       </c>
-      <c r="EP6">
+      <c r="EQ6">
         <v>-4400000.0</v>
       </c>
-      <c r="EQ6">
+      <c r="ER6">
         <v>-3200000.0</v>
       </c>
-      <c r="ER6">
+      <c r="ES6">
         <v>-900000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:148">
+    <row r="7" spans="1:149">
       <c r="A7" t="s">
-        <v>261</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>262</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
         <v>46562000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-195734000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>200936000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-4428000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>10989000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-109796000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>112287000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-96687000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-37105000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>127402000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-106675000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>95151000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-187357000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>68263000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>6940000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>14881000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-47556000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>47873000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-32373000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>18378000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-10333000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>18422000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-3228000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>69711000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-37556000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>50851000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-11316000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>9386000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-56350000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>135647000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-56811000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>415000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-34953000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>13062000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-56493000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>13258000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>23573000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-27947000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-15038000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>255916000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-40934000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>30353000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>39566000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>70317000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>14082000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>62876000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-68272000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-12016000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-17768000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>70878000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>67007000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-21325000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-191638000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>20041000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-75807000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>46206000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-185390000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>36641000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-50331000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-63878000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-114090000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>121362000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>58503000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>172924000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>11269000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>50850000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-37774000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-68242000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>16866000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>2552000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-87350000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>8849000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>8857000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-38909000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-47356000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-4443000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-57576000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>43382000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>46042000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-58024000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-52196000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>50780000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-17612000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-24161000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-34552000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>1280000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-3169000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-21160000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-17529000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>79910000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>4686000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-14542000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-41776000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>53213000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>19366000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>17594000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-36690000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>18053000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-867000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-32436000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-1868000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>-3029000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>-7379000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>14717000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-69194000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>9600000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>4800000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>100000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>25100000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>-11800000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>44300000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>3600000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>-8500000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>-5600000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>-51200000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DN7">
         <v>71900000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DO7">
         <v>-11900000.0</v>
       </c>
-      <c r="DO7">
+      <c r="DP7">
         <v>12700000.0</v>
       </c>
-      <c r="DP7">
+      <c r="DQ7">
         <v>11800000.0</v>
       </c>
-      <c r="DQ7">
+      <c r="DR7">
         <v>800000.0</v>
       </c>
-      <c r="DR7">
+      <c r="DS7">
         <v>-2100000.0</v>
       </c>
-      <c r="DS7">
+      <c r="DT7">
         <v>-7300000.0</v>
       </c>
-      <c r="DT7">
+      <c r="DU7">
         <v>6200000.0</v>
       </c>
-      <c r="DU7">
+      <c r="DV7">
         <v>-5800000.0</v>
       </c>
-      <c r="DV7">
+      <c r="DW7">
         <v>-3800000.0</v>
       </c>
-      <c r="DW7">
+      <c r="DX7">
         <v>12900000.0</v>
       </c>
-      <c r="DX7">
+      <c r="DY7">
         <v>9100000.0</v>
       </c>
-      <c r="DY7">
+      <c r="DZ7">
         <v>5500000.0</v>
       </c>
-      <c r="DZ7">
+      <c r="EA7">
         <v>-1500000.0</v>
       </c>
-      <c r="EA7">
+      <c r="EB7">
         <v>-20600000.0</v>
       </c>
-      <c r="EB7"/>
       <c r="EC7"/>
       <c r="ED7"/>
       <c r="EE7"/>
       <c r="EF7"/>
-      <c r="EG7">
+      <c r="EG7"/>
+      <c r="EH7">
         <v>-2500000.0</v>
       </c>
-      <c r="EH7">
+      <c r="EI7">
         <v>15300000.0</v>
       </c>
-      <c r="EI7">
+      <c r="EJ7">
         <v>-4400000.0</v>
       </c>
-      <c r="EJ7">
+      <c r="EK7">
         <v>2300000.0</v>
       </c>
-      <c r="EK7">
+      <c r="EL7">
         <v>300000.0</v>
       </c>
-      <c r="EL7">
+      <c r="EM7">
         <v>-6200000.0</v>
       </c>
-      <c r="EM7">
+      <c r="EN7">
         <v>-400000.0</v>
       </c>
-      <c r="EN7">
+      <c r="EO7">
         <v>1000000.0</v>
       </c>
-      <c r="EO7">
+      <c r="EP7">
         <v>2800000.0</v>
       </c>
-      <c r="EP7">
+      <c r="EQ7">
         <v>-3300000.0</v>
       </c>
-      <c r="EQ7">
+      <c r="ER7">
         <v>-3800000.0</v>
       </c>
-      <c r="ER7">
+      <c r="ES7">
         <v>-3500000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:148">
+    <row r="8" spans="1:149">
       <c r="A8" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -41099,263 +41277,264 @@
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
       <c r="EC8"/>
       <c r="ED8"/>
       <c r="EE8"/>
       <c r="EF8"/>
       <c r="EG8"/>
       <c r="EH8"/>
       <c r="EI8"/>
       <c r="EJ8"/>
       <c r="EK8"/>
       <c r="EL8"/>
       <c r="EM8"/>
       <c r="EN8"/>
       <c r="EO8"/>
       <c r="EP8"/>
       <c r="EQ8"/>
       <c r="ER8"/>
+      <c r="ES8"/>
     </row>
-    <row r="9" spans="1:148">
+    <row r="9" spans="1:149">
       <c r="A9" t="s">
-        <v>263</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>264</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>-2148000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>65281000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>82246000.0</v>
       </c>
-      <c r="E9">
-[...1 lines deleted...]
-      </c>
       <c r="F9">
+        <v>478000.0</v>
+      </c>
+      <c r="G9">
         <v>36660000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>10232000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>73965000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-45092000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-74092000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>100455000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-119589000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>30511000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-98793000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>23226000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>463000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-11284000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-1820000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>27225000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>33000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-18537000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-31799000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>19871000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-3463000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>44845000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-10152000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>7170000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>16654000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-10760000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-11007000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>83163000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>12014000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-30425000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>22892000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-2163000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>40124000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>42865000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>33630000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>415000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>31910000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>154540000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-7086000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>31470000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>10022000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>53563000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-24890000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>45698000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-83657000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-23537000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>91226000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-73160000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-1170000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>34289000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-125192000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>20041000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-75807000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>1725000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-88969000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-69521000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-91142000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-64144000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-58461000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>92927000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>74811000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>150865000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>25241000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>39934000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-63082000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-37630000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>11939000.0</v>
       </c>
-      <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
@@ -41389,231 +41568,232 @@
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
       <c r="DZ9"/>
       <c r="EA9"/>
       <c r="EB9"/>
       <c r="EC9"/>
       <c r="ED9"/>
       <c r="EE9"/>
       <c r="EF9"/>
       <c r="EG9"/>
       <c r="EH9"/>
       <c r="EI9"/>
       <c r="EJ9"/>
       <c r="EK9"/>
       <c r="EL9"/>
       <c r="EM9"/>
       <c r="EN9"/>
       <c r="EO9"/>
       <c r="EP9"/>
       <c r="EQ9"/>
       <c r="ER9"/>
+      <c r="ES9"/>
     </row>
-    <row r="10" spans="1:148">
+    <row r="10" spans="1:149">
       <c r="A10" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>-188592000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>139064000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-66582000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>116110000.0</v>
       </c>
-      <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>13385000.0</v>
       </c>
-      <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
-      <c r="W10">
+      <c r="W10"/>
+      <c r="X10">
         <v>3932000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>153309000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>22126000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-141771000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>47581000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-38310000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>16761000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-38384000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>89290000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-102031000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>45314000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>35612000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-29066000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>43413000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>103772000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-107261000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-146494000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>16627000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>34175000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-30139000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-41797000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-3371000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>5662000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>43524000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>57112000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>5329000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>22035000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-116321000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>60492000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>29975000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-9804000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-66867000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>47407000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>113056000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>2645000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-97969000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>18994000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>50978000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>24421000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-78018000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>43795000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>20175000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-17027000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-26992000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>4024000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>47394000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-62089000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-9031000.0</v>
       </c>
-      <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
@@ -41647,120 +41827,121 @@
       <c r="DT10"/>
       <c r="DU10"/>
       <c r="DV10"/>
       <c r="DW10"/>
       <c r="DX10"/>
       <c r="DY10"/>
       <c r="DZ10"/>
       <c r="EA10"/>
       <c r="EB10"/>
       <c r="EC10"/>
       <c r="ED10"/>
       <c r="EE10"/>
       <c r="EF10"/>
       <c r="EG10"/>
       <c r="EH10"/>
       <c r="EI10"/>
       <c r="EJ10"/>
       <c r="EK10"/>
       <c r="EL10"/>
       <c r="EM10"/>
       <c r="EN10"/>
       <c r="EO10"/>
       <c r="EP10"/>
       <c r="EQ10"/>
       <c r="ER10"/>
+      <c r="ES10"/>
     </row>
-    <row r="11" spans="1:148">
+    <row r="11" spans="1:149">
       <c r="A11" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-19475000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>3946000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-2737000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-4135000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>4135000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>13249000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-424000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>10177000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-10177000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1842000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>8228000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-712000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-9001000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-2645000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>3563000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-1330000.0</v>
       </c>
-      <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
@@ -41835,120 +42016,121 @@
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
       <c r="EA11"/>
       <c r="EB11"/>
       <c r="EC11"/>
       <c r="ED11"/>
       <c r="EE11"/>
       <c r="EF11"/>
       <c r="EG11"/>
       <c r="EH11"/>
       <c r="EI11"/>
       <c r="EJ11"/>
       <c r="EK11"/>
       <c r="EL11"/>
       <c r="EM11"/>
       <c r="EN11"/>
       <c r="EO11"/>
       <c r="EP11"/>
       <c r="EQ11"/>
       <c r="ER11"/>
+      <c r="ES11"/>
     </row>
-    <row r="12" spans="1:148">
+    <row r="12" spans="1:149">
       <c r="A12" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
+      <c r="L12"/>
       <c r="M12">
         <v>20777000.0</v>
       </c>
       <c r="N12">
         <v>20777000.0</v>
       </c>
       <c r="O12">
+        <v>20777000.0</v>
+      </c>
+      <c r="P12">
         <v>-59939000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-57000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-4717000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-7305000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-204734000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>12695000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-53009000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-292260000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2750352000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-7066000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-66785000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1125581000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>95015000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>330994000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>67515000.0</v>
       </c>
-      <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
@@ -42023,120 +42205,121 @@
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
       <c r="DZ12"/>
       <c r="EA12"/>
       <c r="EB12"/>
       <c r="EC12"/>
       <c r="ED12"/>
       <c r="EE12"/>
       <c r="EF12"/>
       <c r="EG12"/>
       <c r="EH12"/>
       <c r="EI12"/>
       <c r="EJ12"/>
       <c r="EK12"/>
       <c r="EL12"/>
       <c r="EM12"/>
       <c r="EN12"/>
       <c r="EO12"/>
       <c r="EP12"/>
       <c r="EQ12"/>
       <c r="ER12"/>
+      <c r="ES12"/>
     </row>
-    <row r="13" spans="1:148">
+    <row r="13" spans="1:149">
       <c r="A13" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>32389000.0</v>
       </c>
       <c r="N13">
+        <v>32389000.0</v>
+      </c>
+      <c r="O13">
         <v>-182817000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-14532000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>24609000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-41558000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-2794000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-19841000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-97483000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-26475000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>31643000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-3291000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>235000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>24866000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-27404000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>43681000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-27970000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>20146000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -42211,1254 +42394,1264 @@
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
       <c r="EC13"/>
       <c r="ED13"/>
       <c r="EE13"/>
       <c r="EF13"/>
       <c r="EG13"/>
       <c r="EH13"/>
       <c r="EI13"/>
       <c r="EJ13"/>
       <c r="EK13"/>
       <c r="EL13"/>
       <c r="EM13"/>
       <c r="EN13"/>
       <c r="EO13"/>
       <c r="EP13"/>
       <c r="EQ13"/>
       <c r="ER13"/>
+      <c r="ES13"/>
     </row>
-    <row r="14" spans="1:148">
+    <row r="14" spans="1:149">
       <c r="A14" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B14">
+        <v>139582000.0</v>
+      </c>
+      <c r="C14">
         <v>137340000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>147988000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>147260000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>146169000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>135687000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>84977000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>106149000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>68273000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>66345000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>82933000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>66343000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>40315000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>16214000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>27893000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>33039000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>40891000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>39704000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>39117000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>39660000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>39595000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>43325000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>90477000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>90606000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>89365000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>103681000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>106740000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>112755000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>111148000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>109578000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>-77778000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>113868000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>129681000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>128755000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>138071000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>137607000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>136594000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>135718000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>155160000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>155242000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>150946000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>149719000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>160392000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>160652000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>159123000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>154138000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>-68833000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>397081000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>53394000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>245905000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>-131034000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>223711000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>212589000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>206156000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>208842000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>195087000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>183615000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>171077000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>171186000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>166213000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>163119000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>158122000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>154463000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>143282000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>126227000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>115857000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>112667000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>103245000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>99417000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>92984000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>93252000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>92671000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>87836000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>82899000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>82607000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>72592000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>73323000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>64465000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>65859000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>65560000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>62545000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>59361000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>64570000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>61276000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>59529000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>56377000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>54790000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>52723000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>51183000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>50427000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>50960000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>61735000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>36031000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>33864000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>40495000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>52442000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>31239000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>30293000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>37573000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>46874000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>29116000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>27939000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>28308000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>28250000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>27865000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>26364000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>25000000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>24100000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>20800000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>19100000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>17900000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>15100000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>20000000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>18700000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>22300000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>18700000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>19300000.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>17600000.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>19300000.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>14600000.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>9400000.0</v>
       </c>
-      <c r="DR14">
+      <c r="DS14">
         <v>8900000.0</v>
       </c>
-      <c r="DS14">
+      <c r="DT14">
         <v>9600000.0</v>
       </c>
-      <c r="DT14">
+      <c r="DU14">
         <v>9100000.0</v>
       </c>
-      <c r="DU14">
+      <c r="DV14">
         <v>9000000.0</v>
       </c>
-      <c r="DV14">
+      <c r="DW14">
         <v>8800000.0</v>
       </c>
-      <c r="DW14">
+      <c r="DX14">
         <v>10000000.0</v>
       </c>
-      <c r="DX14">
+      <c r="DY14">
         <v>14800000.0</v>
       </c>
-      <c r="DY14">
+      <c r="DZ14">
         <v>7500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7200000.0</v>
       </c>
       <c r="EA14">
         <v>7200000.0</v>
       </c>
       <c r="EB14">
+        <v>7200000.0</v>
+      </c>
+      <c r="EC14">
         <v>4400000.0</v>
       </c>
-      <c r="EC14">
+      <c r="ED14">
         <v>4300000.0</v>
       </c>
-      <c r="ED14">
+      <c r="EE14">
         <v>4600000.0</v>
       </c>
-      <c r="EE14">
+      <c r="EF14">
         <v>4500000.0</v>
       </c>
-      <c r="EF14">
+      <c r="EG14">
         <v>4600000.0</v>
       </c>
-      <c r="EG14">
+      <c r="EH14">
         <v>4400000.0</v>
       </c>
-      <c r="EH14">
+      <c r="EI14">
         <v>4200000.0</v>
       </c>
-      <c r="EI14">
+      <c r="EJ14">
         <v>4100000.0</v>
       </c>
-      <c r="EJ14">
+      <c r="EK14">
         <v>6200000.0</v>
       </c>
-      <c r="EK14">
+      <c r="EL14">
         <v>5300000.0</v>
       </c>
-      <c r="EL14">
+      <c r="EM14">
         <v>4300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3700000.0</v>
       </c>
       <c r="EN14">
         <v>3700000.0</v>
       </c>
       <c r="EO14">
+        <v>3700000.0</v>
+      </c>
+      <c r="EP14">
         <v>3600000.0</v>
       </c>
-      <c r="EP14">
+      <c r="EQ14">
         <v>3400000.0</v>
       </c>
-      <c r="EQ14">
+      <c r="ER14">
         <v>3700000.0</v>
       </c>
-      <c r="ER14">
+      <c r="ES14">
         <v>3900000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:148">
+    <row r="15" spans="1:149">
       <c r="A15" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B15">
+        <v>79529000.0</v>
+      </c>
+      <c r="C15">
         <v>83691000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>79926000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>79521000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>79515000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>81406000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>79681000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>81569000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>57163000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>59418000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>56435000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>42369000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>81000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>21000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>14780000.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-      <c r="AA15">
+      <c r="AA15"/>
+      <c r="AB15">
         <v>25109000.0</v>
       </c>
-      <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
+      <c r="AD15"/>
+      <c r="AE15">
         <v>5020000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>27579000.0</v>
       </c>
-      <c r="AF15"/>
       <c r="AG15"/>
-      <c r="AH15">
+      <c r="AH15"/>
+      <c r="AI15">
         <v>2667000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>56881000.0</v>
       </c>
-      <c r="AJ15"/>
       <c r="AK15"/>
-      <c r="AL15">
+      <c r="AL15"/>
+      <c r="AM15">
         <v>5393000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>38410000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>4992000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>4996000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>37546000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>37091000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>92774000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>92814000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>92855000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>95936000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>96903000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>96900000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>96840000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>64126000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>64115000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>33337000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>33335000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>105098000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>33195000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>35527000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>36370000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>36079000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>42312000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>37221000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>34920000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>33456000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>170563000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>11371000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>11935000.0</v>
       </c>
-      <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
-      <c r="BR15">
+      <c r="BR15"/>
+      <c r="BS15">
         <v>10470000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>10560000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>10728000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>212164000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>10746000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>10669000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>10740000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>5379000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>5409000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>5402000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>5426000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>5511000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>5486000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>5487000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>2739000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>2719000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>2710000.0</v>
       </c>
-      <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
-      <c r="DO15">
+      <c r="DO15"/>
+      <c r="DP15">
         <v>1500000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="DR15">
         <v>1500000.0</v>
       </c>
-      <c r="DS15"/>
-      <c r="DT15">
+      <c r="DS15">
         <v>1500000.0</v>
       </c>
+      <c r="DT15"/>
       <c r="DU15">
+        <v>1500000.0</v>
+      </c>
+      <c r="DV15">
         <v>4700000.0</v>
       </c>
-      <c r="DV15">
+      <c r="DW15">
         <v>2700000.0</v>
       </c>
-      <c r="DW15">
+      <c r="DX15">
         <v>3200000.0</v>
       </c>
-      <c r="DX15">
+      <c r="DY15">
         <v>6200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1700000.0</v>
       </c>
       <c r="DZ15">
         <v>1700000.0</v>
       </c>
-      <c r="EA15"/>
+      <c r="EA15">
+        <v>1700000.0</v>
+      </c>
       <c r="EB15"/>
       <c r="EC15"/>
       <c r="ED15"/>
       <c r="EE15"/>
       <c r="EF15"/>
-      <c r="EG15">
-[...1 lines deleted...]
-      </c>
+      <c r="EG15"/>
       <c r="EH15">
         <v>1700000.0</v>
       </c>
-      <c r="EI15"/>
+      <c r="EI15">
+        <v>1700000.0</v>
+      </c>
       <c r="EJ15"/>
       <c r="EK15"/>
       <c r="EL15"/>
       <c r="EM15"/>
       <c r="EN15"/>
       <c r="EO15"/>
       <c r="EP15"/>
       <c r="EQ15"/>
       <c r="ER15"/>
+      <c r="ES15"/>
     </row>
-    <row r="16" spans="1:148">
+    <row r="16" spans="1:149">
       <c r="A16" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B16">
+        <v>456452000.0</v>
+      </c>
+      <c r="C16">
         <v>666599000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>479960000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>484516000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>345453000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>308734000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>252279000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>405093000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>168452000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>216967000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>367794000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>249577000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>261982000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>189372000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>485707000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>427079000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>164766000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>107303000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>310715000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>119625000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>168568000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>117126000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>365032000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>338856000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>192520000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>177230000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>105924000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>137296000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>155069000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>188396000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>375907000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>326995000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>411492000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>461678000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>662829000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>608763000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>602977000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>519771000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>725722000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>426052000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>822978000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>236198000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>512245000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>164430000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>247683000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>82203000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>68510000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>68354000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>140537000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>114735000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>114458000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>178370000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>166207000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>214528000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>282092000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>218467000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>275293000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>208840000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>239196000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>197015000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>230877000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>508681000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>337871000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>367242000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1083112000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>847710000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>735493000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>756093000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>671420000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>513743000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>513311000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>213653000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>320964000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>319597000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>161058000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>150579000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>152430000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>77113000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>61710000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>140098000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>223890000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>60943000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>121845000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>166673000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>145645000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>107759000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>58790000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>94492000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>116395000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>160637000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>139467000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>124236000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>123970000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>134269000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>192509000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>187621000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>197692000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>180529000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>236709000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>179419000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>218600000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>220727000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>173235000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>198694000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>126649000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>57863000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>132800000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>149400000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>-23200000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>355500000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>255500000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>57000000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>78400000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>107300000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>-68300000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>-58200000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>-87500000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>96900000.0</v>
       </c>
-      <c r="DO16">
+      <c r="DP16">
         <v>5700000.0</v>
       </c>
-      <c r="DP16">
+      <c r="DQ16">
         <v>111300000.0</v>
       </c>
-      <c r="DQ16">
+      <c r="DR16">
         <v>6400000.0</v>
       </c>
-      <c r="DR16">
+      <c r="DS16">
         <v>26200000.0</v>
       </c>
-      <c r="DS16">
+      <c r="DT16">
         <v>-14700000.0</v>
       </c>
-      <c r="DT16">
+      <c r="DU16">
         <v>-5500000.0</v>
       </c>
-      <c r="DU16">
+      <c r="DV16">
         <v>-6900000.0</v>
       </c>
-      <c r="DV16">
+      <c r="DW16">
         <v>73600000.0</v>
       </c>
-      <c r="DW16">
+      <c r="DX16">
         <v>-400000.0</v>
       </c>
-      <c r="DX16">
+      <c r="DY16">
         <v>5200000.0</v>
       </c>
-      <c r="DY16">
+      <c r="DZ16">
         <v>-1600000.0</v>
       </c>
-      <c r="DZ16">
+      <c r="EA16">
         <v>9700000.0</v>
       </c>
-      <c r="EA16">
+      <c r="EB16">
         <v>177900000.0</v>
       </c>
-      <c r="EB16">
+      <c r="EC16">
         <v>-7200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7600000.0</v>
       </c>
       <c r="ED16">
         <v>-7600000.0</v>
       </c>
       <c r="EE16">
+        <v>-7600000.0</v>
+      </c>
+      <c r="EF16">
         <v>-3200000.0</v>
       </c>
-      <c r="EF16">
+      <c r="EG16">
         <v>-12300000.0</v>
       </c>
-      <c r="EG16">
+      <c r="EH16">
         <v>-12400000.0</v>
       </c>
-      <c r="EH16">
+      <c r="EI16">
         <v>41600000.0</v>
       </c>
-      <c r="EI16">
+      <c r="EJ16">
         <v>29500000.0</v>
       </c>
-      <c r="EJ16">
+      <c r="EK16">
         <v>6800000.0</v>
       </c>
-      <c r="EK16">
+      <c r="EL16">
         <v>-2200000.0</v>
       </c>
-      <c r="EL16">
+      <c r="EM16">
         <v>48600000.0</v>
       </c>
-      <c r="EM16">
+      <c r="EN16">
         <v>44900000.0</v>
       </c>
-      <c r="EN16">
+      <c r="EO16">
         <v>45500000.0</v>
       </c>
-      <c r="EO16">
+      <c r="EP16">
         <v>1200000.0</v>
       </c>
-      <c r="EP16">
+      <c r="EQ16">
         <v>2700000.0</v>
       </c>
-      <c r="EQ16">
+      <c r="ER16">
         <v>-3200000.0</v>
       </c>
-      <c r="ER16">
+      <c r="ES16">
         <v>-900000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:148">
+    <row r="17" spans="1:149">
       <c r="A17" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -43563,565 +43756,569 @@
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
       <c r="EB17"/>
       <c r="EC17"/>
       <c r="ED17"/>
       <c r="EE17"/>
       <c r="EF17"/>
       <c r="EG17"/>
       <c r="EH17"/>
       <c r="EI17"/>
       <c r="EJ17"/>
       <c r="EK17"/>
       <c r="EL17"/>
       <c r="EM17"/>
       <c r="EN17"/>
       <c r="EO17"/>
       <c r="EP17"/>
       <c r="EQ17"/>
       <c r="ER17"/>
+      <c r="ES17"/>
     </row>
-    <row r="18" spans="1:148">
+    <row r="18" spans="1:149">
       <c r="A18" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B18">
+        <v>-60371000.0</v>
+      </c>
+      <c r="C18">
         <v>169437000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>35378000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>139477000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>99776000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>157524000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-4448000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>156779000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-34940000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-37921000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>146039000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>40167000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>104364000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-125814000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>106095000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>43797000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>55632000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-98858000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-9073000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-49606000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-46968000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-57225000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>248000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>145135000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>16199000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-37271000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>172049000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-94245000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-22248000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-137568000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>83085000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-84033000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-43077000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>21097000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>83588000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>25703000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>83186000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>103491000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>97821000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-370362000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>617611000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>121081000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>367630000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>374582000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>318320000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>279275000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>64520000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-174616000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-173094000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-11487000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-222130000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>35173000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-428808000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-169438000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>27517000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-186441000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>135063000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-264257000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-367453000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-330095000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-655897000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-527550000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-33740000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-61358000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>300005000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>165170000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>63681000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>173231000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>290466000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>114279000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>132398000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>61276000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>236969000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>226228000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>4628000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>30424000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-74752000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>167030000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-43459000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>8438000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-172724000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>74399000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>109004000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>60379000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>95214000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>42607000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-45875000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>39195000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>30179000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>47681000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>-101631000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>73166000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>125756000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>-39117000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>41347000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>52500000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>126901000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>-43438000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>92691000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>83127000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>60978000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>80474000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>60419000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>72015000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>87258000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>-34594000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>-5900000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>-43900000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>-59000000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>-60900000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>-89400000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>-67300000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>-44900000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>-75900000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>-74100000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>-106500000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>8000000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>-14500000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>-42900000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>-288400000.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DR18">
         <v>-7700000.0</v>
       </c>
-      <c r="DR18">
+      <c r="DS18">
         <v>-24200000.0</v>
       </c>
-      <c r="DS18">
+      <c r="DT18">
         <v>-18600000.0</v>
       </c>
-      <c r="DT18">
+      <c r="DU18">
         <v>-12200000.0</v>
       </c>
-      <c r="DU18">
+      <c r="DV18">
         <v>-18300000.0</v>
       </c>
-      <c r="DV18">
+      <c r="DW18">
         <v>-12600000.0</v>
       </c>
-      <c r="DW18">
+      <c r="DX18">
         <v>5200000.0</v>
       </c>
-      <c r="DX18">
+      <c r="DY18">
         <v>9800000.0</v>
       </c>
-      <c r="DY18">
+      <c r="DZ18">
         <v>3400000.0</v>
       </c>
-      <c r="DZ18">
+      <c r="EA18">
         <v>4500000.0</v>
       </c>
-      <c r="EA18">
+      <c r="EB18">
         <v>-8700000.0</v>
       </c>
-      <c r="EB18">
+      <c r="EC18">
         <v>9200000.0</v>
       </c>
-      <c r="EC18">
+      <c r="ED18">
         <v>7800000.0</v>
       </c>
-      <c r="ED18">
+      <c r="EE18">
         <v>4100000.0</v>
       </c>
-      <c r="EE18">
+      <c r="EF18">
         <v>-1500000.0</v>
       </c>
-      <c r="EF18">
+      <c r="EG18">
         <v>-600000.0</v>
       </c>
-      <c r="EG18">
+      <c r="EH18">
         <v>-6200000.0</v>
       </c>
-      <c r="EH18">
+      <c r="EI18">
         <v>14500000.0</v>
       </c>
-      <c r="EI18">
+      <c r="EJ18">
         <v>-5500000.0</v>
       </c>
-      <c r="EJ18">
+      <c r="EK18">
         <v>4000000.0</v>
       </c>
-      <c r="EK18">
+      <c r="EL18">
         <v>-1900000.0</v>
       </c>
-      <c r="EL18">
+      <c r="EM18">
         <v>-27700000.0</v>
       </c>
-      <c r="EM18">
+      <c r="EN18">
         <v>-34100000.0</v>
       </c>
-      <c r="EN18">
+      <c r="EO18">
         <v>-7700000.0</v>
       </c>
-      <c r="EO18">
+      <c r="EP18">
         <v>-4100000.0</v>
       </c>
-      <c r="EP18">
+      <c r="EQ18">
         <v>-5100000.0</v>
       </c>
-      <c r="EQ18">
+      <c r="ER18">
         <v>-1900000.0</v>
       </c>
-      <c r="ER18">
+      <c r="ES18">
         <v>-2700000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:148">
+    <row r="19" spans="1:149">
       <c r="A19" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-51951000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-93581000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-98145000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-145219000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-513987000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-133203000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-166610000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-98377000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-98601000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-106796000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-62734000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>469251000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-29710000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-30971000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-32798000.0</v>
       </c>
-      <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
-      <c r="W19">
+      <c r="W19"/>
+      <c r="X19">
         <v>-10345000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-42047000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-32667000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-36461000.0</v>
       </c>
-      <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
@@ -44199,54 +44396,55 @@
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
       <c r="EB19"/>
       <c r="EC19"/>
       <c r="ED19"/>
       <c r="EE19"/>
       <c r="EF19"/>
       <c r="EG19"/>
       <c r="EH19"/>
       <c r="EI19"/>
       <c r="EJ19"/>
       <c r="EK19"/>
       <c r="EL19"/>
       <c r="EM19"/>
       <c r="EN19"/>
       <c r="EO19"/>
       <c r="EP19"/>
       <c r="EQ19"/>
       <c r="ER19"/>
+      <c r="ES19"/>
     </row>
-    <row r="20" spans="1:148">
+    <row r="20" spans="1:149">
       <c r="A20" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -44351,130 +44549,131 @@
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
       <c r="EC20"/>
       <c r="ED20"/>
       <c r="EE20"/>
       <c r="EF20"/>
       <c r="EG20"/>
       <c r="EH20"/>
       <c r="EI20"/>
       <c r="EJ20"/>
       <c r="EK20"/>
       <c r="EL20"/>
       <c r="EM20"/>
       <c r="EN20"/>
       <c r="EO20"/>
       <c r="EP20"/>
       <c r="EQ20"/>
       <c r="ER20"/>
+      <c r="ES20"/>
     </row>
-    <row r="21" spans="1:148">
+    <row r="21" spans="1:149">
       <c r="A21" t="s">
-        <v>275</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>276</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
         <v>-98406000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-5411000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-6338000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-6168000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-6019000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-6064000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>789000000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>-152215000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-495495000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>218172000.0</v>
       </c>
       <c r="Q21">
         <v>218172000.0</v>
       </c>
       <c r="R21">
         <v>218172000.0</v>
       </c>
       <c r="S21">
-        <v>-190000000.0</v>
+        <v>218172000.0</v>
       </c>
       <c r="T21">
         <v>-190000000.0</v>
       </c>
       <c r="U21">
+        <v>-190000000.0</v>
+      </c>
+      <c r="V21">
         <v>12500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-167500000.0</v>
       </c>
       <c r="W21">
         <v>-167500000.0</v>
       </c>
       <c r="X21">
         <v>-167500000.0</v>
       </c>
       <c r="Y21">
+        <v>-167500000.0</v>
+      </c>
+      <c r="Z21">
         <v>-1132000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>110000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-100000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85000000.0</v>
       </c>
       <c r="AC21">
         <v>85000000.0</v>
       </c>
-      <c r="AD21"/>
+      <c r="AD21">
+        <v>85000000.0</v>
+      </c>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
@@ -44549,2339 +44748,2353 @@
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
       <c r="DY21"/>
       <c r="DZ21"/>
       <c r="EA21"/>
       <c r="EB21"/>
       <c r="EC21"/>
       <c r="ED21"/>
       <c r="EE21"/>
       <c r="EF21"/>
       <c r="EG21"/>
       <c r="EH21"/>
       <c r="EI21"/>
       <c r="EJ21"/>
       <c r="EK21"/>
       <c r="EL21"/>
       <c r="EM21"/>
       <c r="EN21"/>
       <c r="EO21"/>
       <c r="EP21"/>
       <c r="EQ21"/>
       <c r="ER21"/>
+      <c r="ES21"/>
     </row>
-    <row r="22" spans="1:148">
+    <row r="22" spans="1:149">
       <c r="A22" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B22">
+        <v>-36684000.0</v>
+      </c>
+      <c r="C22">
         <v>120725000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>86637000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-21095000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>42872000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>108303000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>96648000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>61216000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>195008000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>95481000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>149700000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>158323000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>65816000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>108063000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>134962000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>33585000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>37057000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-36656000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>123436000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-23665000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>20435000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>232004000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-2822720000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-50868000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-42194000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-1062677000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-32870000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-444871000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-151960000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-70889000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>166222000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-81591000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-628063000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-142334000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-24675000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-96792000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-93350000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-301694000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-1302850000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-55081000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>322866000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>105485000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-152241000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>325807000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>159031000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>178403000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-609569000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>127175000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>234559000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>256326000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>174060000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>281957000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>176620000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>150060000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>127577000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>114774000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>159818000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>120175000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>127003000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>135317000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>54083000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>54495000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>98758000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>86020000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>217925000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>370726000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>446415000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>426083000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>391849000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>414295000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>418567000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>382522000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>375718000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>384188000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>347380000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>318280000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>290031000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>250320000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>199702000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>207172000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>179761000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>145231000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>101333000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>76523000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>73310000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>45530000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>52874000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>30571000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>34381000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>28260000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>30300000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>52957000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>43738000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>39421000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>51482000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>49153000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>57438000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>51430000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>63486000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>76970000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>68003000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>54463000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>51857000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>44813000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>43381000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>25503000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>16500000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>25200000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>27300000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>15500000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>32800000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>32600000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>50400000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>46200000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>45100000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>33500000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>156700000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>21900000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>26400000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>25200000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>16300000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>10700000.0</v>
       </c>
-      <c r="DS22">
+      <c r="DT22">
         <v>4300000.0</v>
       </c>
-      <c r="DT22">
+      <c r="DU22">
         <v>2300000.0</v>
       </c>
-      <c r="DU22">
+      <c r="DV22">
         <v>-4300000.0</v>
       </c>
-      <c r="DV22">
+      <c r="DW22">
         <v>-700000.0</v>
       </c>
-      <c r="DW22">
+      <c r="DX22">
         <v>-1500000.0</v>
       </c>
-      <c r="DX22">
+      <c r="DY22">
         <v>2500000.0</v>
       </c>
-      <c r="DY22">
+      <c r="DZ22">
         <v>4000000.0</v>
       </c>
-      <c r="DZ22">
+      <c r="EA22">
         <v>4500000.0</v>
       </c>
-      <c r="EA22">
+      <c r="EB22">
         <v>7600000.0</v>
       </c>
-      <c r="EB22">
+      <c r="EC22">
         <v>5800000.0</v>
       </c>
-      <c r="EC22">
+      <c r="ED22">
         <v>4100000.0</v>
       </c>
-      <c r="ED22">
+      <c r="EE22">
         <v>3400000.0</v>
       </c>
-      <c r="EE22">
+      <c r="EF22">
         <v>-1300000.0</v>
       </c>
-      <c r="EF22">
+      <c r="EG22">
         <v>-1700000.0</v>
       </c>
-      <c r="EG22">
+      <c r="EH22">
         <v>-2200000.0</v>
       </c>
-      <c r="EH22">
+      <c r="EI22">
         <v>-6200000.0</v>
       </c>
-      <c r="EI22">
+      <c r="EJ22">
         <v>-10200000.0</v>
       </c>
-      <c r="EJ22">
+      <c r="EK22">
         <v>-1000000.0</v>
       </c>
-      <c r="EK22">
+      <c r="EL22">
         <v>-200000.0</v>
       </c>
-      <c r="EL22">
+      <c r="EM22">
         <v>-3800000.0</v>
       </c>
-      <c r="EM22">
+      <c r="EN22">
         <v>-3100000.0</v>
       </c>
-      <c r="EN22">
+      <c r="EO22">
         <v>-600000.0</v>
       </c>
-      <c r="EO22">
+      <c r="EP22">
         <v>-3000000.0</v>
       </c>
-      <c r="EP22">
+      <c r="EQ22">
         <v>-2100000.0</v>
       </c>
-      <c r="EQ22">
+      <c r="ER22">
         <v>-3500000.0</v>
       </c>
-      <c r="ER22">
+      <c r="ES22">
         <v>700000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:148">
+    <row r="23" spans="1:149">
       <c r="A23" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B23">
+        <v>-71831000.0</v>
+      </c>
+      <c r="C23">
         <v>-9670000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>44000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-266000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-374000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-9035000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-8075000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>9036000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-196000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-53431000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>317000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-203000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-50558000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-8306000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-70345000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>344000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>322000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-4808000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>83000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>376000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>271000.0</v>
       </c>
-      <c r="V23">
-[...1 lines deleted...]
-      </c>
       <c r="W23">
+        <v>-1000.0</v>
+      </c>
+      <c r="X23">
         <v>101131000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-42047000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-101132000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-1010000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-106744000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-8573000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-12518000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-5110000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-15197000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-525000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-10645000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-16851000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-30546000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-20900000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-21000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-5435000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>959668000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-20892000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-19575000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-21513000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-13636000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-12564000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-26630000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-36318000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1291000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-157099000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-20966000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-20293000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-34198000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-22917000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>386559000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>201521000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>67239000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>198720000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-1342000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>397664000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>315884000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>575827000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>466343000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>715109000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>19801000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1277025000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1244000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-95494000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-60982910.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-88558000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>2787000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-238953000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>156474000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-247833000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>7883000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-78972000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-55823000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-26275000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>45526000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-22383000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-94956000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-95683000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-488597000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>2121000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>697871000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>12393000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-13907000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-1246000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>15192000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-8191000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-49868000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>4292000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-22842000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-12859000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-13305000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-13474000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>101339000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-42736000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-1988000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-6630000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-18730000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-88408000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-51662000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-3069000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>-76177000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-20771000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-6072000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>3883000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>-13500000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-11900000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>-23200000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>144500000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>255500000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>57000000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>78400000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>57400000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>-9200000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>-42900000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>-87500000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>-35600000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>-18600000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>391200000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>-3200000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>-5100000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>1100000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>-4000000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>-2200000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>-3300000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>-4600000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>-1600000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>100000.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>300000.0</v>
       </c>
-      <c r="EA23">
+      <c r="EB23">
         <v>177900000.0</v>
       </c>
-      <c r="EB23">
+      <c r="EC23">
         <v>-7200000.0</v>
       </c>
-      <c r="EC23">
+      <c r="ED23">
         <v>-7600000.0</v>
       </c>
-      <c r="ED23">
+      <c r="EE23">
         <v>-10700000.0</v>
       </c>
-      <c r="EE23">
+      <c r="EF23">
         <v>-8500000.0</v>
       </c>
-      <c r="EF23">
+      <c r="EG23">
         <v>-12300000.0</v>
       </c>
-      <c r="EG23">
+      <c r="EH23">
         <v>-10700000.0</v>
       </c>
-      <c r="EH23">
+      <c r="EI23">
         <v>-12800000.0</v>
       </c>
-      <c r="EI23">
+      <c r="EJ23">
         <v>29500000.0</v>
       </c>
-      <c r="EJ23">
+      <c r="EK23">
         <v>6800000.0</v>
       </c>
-      <c r="EK23">
+      <c r="EL23">
         <v>-2200000.0</v>
       </c>
-      <c r="EL23">
+      <c r="EM23">
         <v>-200000.0</v>
       </c>
-      <c r="EM23">
+      <c r="EN23">
         <v>44900000.0</v>
       </c>
-      <c r="EN23">
+      <c r="EO23">
         <v>45500000.0</v>
       </c>
-      <c r="EO23">
+      <c r="EP23">
         <v>1200000.0</v>
       </c>
-      <c r="EP23">
+      <c r="EQ23">
         <v>800000.0</v>
       </c>
-      <c r="EQ23">
+      <c r="ER23">
         <v>-1500000.0</v>
       </c>
-      <c r="ER23">
+      <c r="ES23">
         <v>-900000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:148">
+    <row r="24" spans="1:149">
       <c r="A24" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B24">
+        <v>1584000.0</v>
+      </c>
+      <c r="C24">
         <v>206400000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>45356000.0</v>
       </c>
-      <c r="D24">
-[...1 lines deleted...]
-      </c>
       <c r="E24">
+        <v>85708000.0</v>
+      </c>
+      <c r="F24">
         <v>23000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>15391000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>12026000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-387675000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>8528000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>18809000.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>367728000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>15756000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1509000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>14247000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>276077000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>287000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>30729000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>425000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>25938000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1201000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>227000.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24">
+      <c r="AA24"/>
+      <c r="AB24">
         <v>3323000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>63000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1437000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>7930000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1267000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>380000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>3638000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>117000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1076000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>992000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>41000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>273000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>7839000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-657000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>17748000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-34936000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>30912000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-2497000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-9398000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-29010000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>16083000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-40653000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>31692000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-43505000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>8359000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>33101000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>27265000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-66312000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>73967000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-35910000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-31741000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-127393000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>129829000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>2718000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-51029000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>18171000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>1629644000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-1629644000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-54476000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>54476000.0</v>
       </c>
-      <c r="BO24"/>
       <c r="BP24"/>
-      <c r="BQ24">
+      <c r="BQ24"/>
+      <c r="BR24">
         <v>-135576000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>135576000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>21346000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>89974000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-31321000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>22029000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>72343000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>4740000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>109922000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-8786000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>34888000.0</v>
       </c>
-      <c r="CB24"/>
-      <c r="CC24">
+      <c r="CC24"/>
+      <c r="CD24">
         <v>24426000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-24426000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-692155000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-20474000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-45532000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-11473000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>43582000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-21543000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-42222000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-8377000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>163816000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>16138000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-134757000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>287000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>-19203000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>-13082000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>-97467000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>-1540000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>-7481000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>-33900000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>-8932000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>-26334000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>-9701000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>20408000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>-12400000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>-25000000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>-500000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>900000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>-6700000.0</v>
       </c>
-      <c r="DF24"/>
-      <c r="DG24">
+      <c r="DG24"/>
+      <c r="DH24">
         <v>1900000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>100000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>-28200000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DK24">
         <v>100000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>15000000.0</v>
       </c>
-      <c r="DL24">
+      <c r="DM24">
         <v>91300000.0</v>
       </c>
-      <c r="DM24">
+      <c r="DN24">
         <v>159000000.0</v>
       </c>
-      <c r="DN24">
+      <c r="DO24">
         <v>-4300000.0</v>
       </c>
-      <c r="DO24">
+      <c r="DP24">
         <v>60700000.0</v>
       </c>
-      <c r="DP24">
+      <c r="DQ24">
         <v>11400000.0</v>
       </c>
-      <c r="DQ24">
+      <c r="DR24">
         <v>16500000.0</v>
       </c>
-      <c r="DR24">
+      <c r="DS24">
         <v>14500000.0</v>
       </c>
-      <c r="DS24">
+      <c r="DT24">
         <v>-2500000.0</v>
       </c>
-      <c r="DT24">
+      <c r="DU24">
         <v>1600000.0</v>
       </c>
-      <c r="DU24">
+      <c r="DV24">
         <v>13300000.0</v>
       </c>
-      <c r="DV24">
+      <c r="DW24">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="DX24">
         <v>1000000.0</v>
       </c>
       <c r="DY24">
+        <v>1000000.0</v>
+      </c>
+      <c r="DZ24">
         <v>11300000.0</v>
       </c>
-      <c r="DZ24">
+      <c r="EA24">
         <v>-100000.0</v>
       </c>
-      <c r="EA24">
+      <c r="EB24">
         <v>-167700000.0</v>
       </c>
-      <c r="EB24">
+      <c r="EC24">
         <v>900000.0</v>
       </c>
-      <c r="EC24">
+      <c r="ED24">
         <v>3400000.0</v>
       </c>
-      <c r="ED24">
+      <c r="EE24">
         <v>100000.0</v>
       </c>
-      <c r="EE24">
+      <c r="EF24">
         <v>1000000.0</v>
       </c>
-      <c r="EF24">
+      <c r="EG24">
         <v>-2100000.0</v>
       </c>
-      <c r="EG24">
+      <c r="EH24">
         <v>-27800000.0</v>
       </c>
-      <c r="EH24">
+      <c r="EI24">
         <v>3800000.0</v>
       </c>
-      <c r="EI24">
+      <c r="EJ24">
         <v>3300000.0</v>
       </c>
-      <c r="EJ24">
+      <c r="EK24">
         <v>800000.0</v>
       </c>
-      <c r="EK24">
+      <c r="EL24">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="EM24">
         <v>100000.0</v>
       </c>
       <c r="EN24">
         <v>100000.0</v>
       </c>
       <c r="EO24">
         <v>100000.0</v>
       </c>
-      <c r="EP24"/>
-      <c r="EQ24">
+      <c r="EP24">
+        <v>100000.0</v>
+      </c>
+      <c r="EQ24"/>
+      <c r="ER24">
         <v>300000.0</v>
       </c>
-      <c r="ER24">
+      <c r="ES24">
         <v>12200000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:148">
+    <row r="25" spans="1:149">
       <c r="A25" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B25">
-        <v>-31337000.0</v>
+        <v>41261000.0</v>
       </c>
       <c r="C25">
+        <v>-87196000.0</v>
+      </c>
+      <c r="D25">
         <v>25954000.0</v>
       </c>
-      <c r="D25">
-[...1 lines deleted...]
-      </c>
       <c r="E25">
-        <v>59294000.0</v>
+        <v>60103000.0</v>
       </c>
       <c r="F25">
+        <v>-3407000.0</v>
+      </c>
+      <c r="G25">
         <v>-11469000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>53370000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-4391000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-24828000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1705000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-26520000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-3161000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>30617000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>17586000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-70736000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-774000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-2174000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-7957000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-187724000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>103498000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>25287000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-161850000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2942743000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>150373000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-70396000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>992497000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>89209000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>316909000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>59780000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-26066000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-96504000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>8026000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>490495000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>97163000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-16190000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>53872000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>48020000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>276979000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1333847000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>16022000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-59207000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-52790000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>462746000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-50827000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1078000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>10559000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1001479000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-110424000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>236595000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>8311000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>423610000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-57086000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>52313000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>27819000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>113770000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>85697000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>37202000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-6832000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-7563000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>238000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>1693000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-22843000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-2105000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-9409000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-3373000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-1574000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-4831000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-9514000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>16801000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>10744000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>5232000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>8107000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-33647000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>6913000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>20598000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>12928000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-619000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>10243000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-9836000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>8396000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>35175000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-1293000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-38087000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>13658000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>3441000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>888000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>7327000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>3855000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>2192000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-806000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-18693000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-14785000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>7129000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>9997000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>3093000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-12268000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>6575000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>13639000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>2304000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>-10827000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>6138000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>10063000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>2127000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>2717000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>-408000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>512000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>7100000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>-800000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>900000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>10600000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>2000000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>1000000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>-500000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>400000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>7500000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>19700000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>-166200000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>2800000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>-15400000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>-500000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>-200000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>500000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DT25">
         <v>2900000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>1000000.0</v>
       </c>
-      <c r="DU25">
+      <c r="DV25">
         <v>-1300000.0</v>
       </c>
-      <c r="DV25">
+      <c r="DW25">
         <v>-100000.0</v>
       </c>
-      <c r="DW25">
+      <c r="DX25">
         <v>2700000.0</v>
       </c>
-      <c r="DX25">
+      <c r="DY25">
         <v>-1000000.0</v>
       </c>
-      <c r="DY25">
+      <c r="DZ25">
         <v>-1200000.0</v>
       </c>
-      <c r="DZ25">
+      <c r="EA25">
         <v>-200000.0</v>
       </c>
-      <c r="EA25">
+      <c r="EB25">
         <v>7300000.0</v>
       </c>
-      <c r="EB25">
+      <c r="EC25">
         <v>3300000.0</v>
       </c>
-      <c r="EC25">
+      <c r="ED25">
         <v>500000.0</v>
       </c>
-      <c r="ED25">
+      <c r="EE25">
         <v>-2600000.0</v>
       </c>
-      <c r="EE25">
+      <c r="EF25">
         <v>-1900000.0</v>
       </c>
-      <c r="EF25">
+      <c r="EG25">
         <v>-2200000.0</v>
       </c>
-      <c r="EG25">
+      <c r="EH25">
         <v>-4300000.0</v>
       </c>
-      <c r="EH25">
+      <c r="EI25">
         <v>2800000.0</v>
       </c>
-      <c r="EI25">
+      <c r="EJ25">
         <v>9600000.0</v>
       </c>
-      <c r="EJ25">
+      <c r="EK25">
         <v>-1200000.0</v>
       </c>
-      <c r="EK25"/>
-      <c r="EL25">
+      <c r="EL25"/>
+      <c r="EM25">
         <v>300000.0</v>
       </c>
-      <c r="EM25">
+      <c r="EN25">
         <v>-3300000.0</v>
       </c>
-      <c r="EN25">
+      <c r="EO25">
         <v>500000.0</v>
       </c>
-      <c r="EO25">
+      <c r="EP25">
         <v>300000.0</v>
       </c>
-      <c r="EP25">
+      <c r="EQ25">
         <v>100000.0</v>
       </c>
-      <c r="EQ25">
+      <c r="ER25">
         <v>4200000.0</v>
       </c>
-      <c r="ER25">
+      <c r="ES25">
         <v>-2300000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:148">
+    <row r="26" spans="1:149">
       <c r="A26" t="s">
-        <v>279</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>280</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>0.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>20640000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-266000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-374000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-20000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-49989000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-250000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-196000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-53431000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-14826000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-10000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-60000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-10000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-15000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>784000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>322000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-4926000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>730000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>647000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>271000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000.0</v>
       </c>
       <c r="W26">
         <v>-1000.0</v>
       </c>
-      <c r="X26"/>
-      <c r="Y26">
+      <c r="X26">
+        <v>-1000.0</v>
+      </c>
+      <c r="Y26"/>
+      <c r="Z26">
         <v>-4000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-413000.0</v>
       </c>
-      <c r="AA26"/>
-      <c r="AB26">
+      <c r="AB26"/>
+      <c r="AC26">
         <v>-18000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>2000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-2763000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-12000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-51000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-102000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-3305000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-10000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-9000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-21000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-4280000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-16000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-23000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-20000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-3133000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>100630000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>-100630000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-101444000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-52701000.0</v>
       </c>
-      <c r="AW26"/>
       <c r="AX26"/>
-      <c r="AY26">
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>-95000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-481000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-340000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-6737000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>71814000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-668000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-3314000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-6451000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-10233000.0</v>
       </c>
-      <c r="BH26"/>
-      <c r="BI26">
+      <c r="BI26"/>
+      <c r="BJ26">
         <v>5700000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-5700000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-155000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-131330000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-24000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>-97937000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-73601000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-69430000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>5386000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>-66253000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>-42812000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>-244739000.0</v>
       </c>
-      <c r="BU26"/>
-      <c r="BV26">
+      <c r="BV26"/>
+      <c r="BW26">
         <v>-26571000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-75110000.0</v>
       </c>
-      <c r="BX26"/>
-      <c r="BY26">
+      <c r="BY26"/>
+      <c r="BZ26">
         <v>-15649000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>-105038000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>-102857000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>-96608000.0</v>
       </c>
-      <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
-      <c r="CQ26">
+      <c r="CQ26"/>
+      <c r="CR26">
         <v>-11015000.0</v>
       </c>
-      <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
-      <c r="CU26">
+      <c r="CU26"/>
+      <c r="CV26">
         <v>-5409000.0</v>
       </c>
-      <c r="CV26">
+      <c r="CW26">
         <v>-32918000.0</v>
       </c>
-      <c r="CW26"/>
       <c r="CX26"/>
-      <c r="CY26">
+      <c r="CY26"/>
+      <c r="CZ26">
         <v>-30986000.0</v>
       </c>
-      <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
-      <c r="DK26">
+      <c r="DK26"/>
+      <c r="DL26">
         <v>-9900000.0</v>
       </c>
-      <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
-      <c r="DR26">
+      <c r="DR26"/>
+      <c r="DS26">
         <v>-2100000.0</v>
       </c>
-      <c r="DS26">
+      <c r="DT26">
         <v>-1200000.0</v>
       </c>
-      <c r="DT26">
+      <c r="DU26">
         <v>300000.0</v>
       </c>
-      <c r="DU26">
+      <c r="DV26">
         <v>-500000.0</v>
       </c>
-      <c r="DV26">
+      <c r="DW26">
         <v>-1000000.0</v>
       </c>
-      <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
       <c r="EB26"/>
       <c r="EC26"/>
-      <c r="ED26">
+      <c r="ED26"/>
+      <c r="EE26">
         <v>-1700000.0</v>
       </c>
-      <c r="EE26"/>
       <c r="EF26"/>
       <c r="EG26"/>
       <c r="EH26"/>
       <c r="EI26"/>
       <c r="EJ26"/>
       <c r="EK26"/>
       <c r="EL26"/>
       <c r="EM26"/>
       <c r="EN26"/>
       <c r="EO26"/>
       <c r="EP26"/>
       <c r="EQ26"/>
       <c r="ER26"/>
+      <c r="ES26"/>
     </row>
-    <row r="27" spans="1:148">
+    <row r="27" spans="1:149">
       <c r="A27" t="s">
-        <v>280</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>281</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>9521000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>7425000.0</v>
       </c>
-      <c r="D27">
-[...1 lines deleted...]
-      </c>
       <c r="E27">
-        <v>-7051000.0</v>
+        <v>7513000.0</v>
       </c>
       <c r="F27">
+        <v>8523000.0</v>
+      </c>
+      <c r="G27">
         <v>7051000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>-6489000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>21632000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>6789000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>7538000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>9622000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>9204000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>9203000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>9651000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>14344000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>7068000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>7044000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>6795000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>4886000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>4980000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>4626000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2728000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1817000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1500000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2607000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>3245000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>4315000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>2511000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>4959000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>2952000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>948000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>5930000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>6453000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>6282000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>7327000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>6601000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>7890000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>7297000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>7498000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>7657000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>16264000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>10958000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>8876000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>9149000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>9747000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>11400000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>3957000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>10915000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>13495000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>13022000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>3149000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>13136000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>23316000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>10155000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>11148000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>10942000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>9087000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>8753000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>5047000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>10469000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>8117000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>8271000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>8024000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>10621000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>8185000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>8100000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>9452000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>11249000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>8894000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>8400000.0</v>
       </c>
-      <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
@@ -46915,1386 +47128,1396 @@
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
       <c r="EB27"/>
       <c r="EC27"/>
       <c r="ED27"/>
       <c r="EE27"/>
       <c r="EF27"/>
       <c r="EG27"/>
       <c r="EH27"/>
       <c r="EI27"/>
       <c r="EJ27"/>
       <c r="EK27"/>
       <c r="EL27"/>
       <c r="EM27"/>
       <c r="EN27"/>
       <c r="EO27"/>
       <c r="EP27"/>
       <c r="EQ27"/>
       <c r="ER27"/>
+      <c r="ES27"/>
     </row>
-    <row r="28" spans="1:148">
+    <row r="28" spans="1:149">
       <c r="A28" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B28">
+        <v>-151360000.0</v>
+      </c>
+      <c r="C28">
         <v>-189198000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-85290000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-86122000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-86057000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-116460000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-143809000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>466813000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-22083000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-112843000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-70944000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-52572000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-31754000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-170521000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-581802000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>218516000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>322000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-4808000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-189917000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>376000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>12771000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-191165000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000.0</v>
       </c>
       <c r="X28">
         <v>-1000.0</v>
       </c>
       <c r="Y28">
+        <v>-1000.0</v>
+      </c>
+      <c r="Z28">
         <v>-1136000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>108577000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-206744000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>76409000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-12516000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-57873000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-35440000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-844000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-10747000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-222365000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-30598000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-20909000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-21000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-309715000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>194010000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-25907000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-48579000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-362192000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-50727000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-455338000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-143442000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-236572000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-80447000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>143086000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>167204000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>55269000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>149859000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-56111000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>353222000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>168186000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-37859000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>165525000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-36869000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>361294000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>279805000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>293515000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>429122000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>680189000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>4369000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>975132000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-10127000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-107429000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-84281000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-88558000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>2787000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-249423000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>145914000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-258561000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-204281000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-89718000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-66492000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-37015000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>40147000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-27792000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-100358000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-101109000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-494108000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-3365000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>692384000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>9654000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-16626000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-3956000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>15192000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-8191000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-49868000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>4292000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-22842000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-12859000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-13305000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-13474000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>101339000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-42736000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-1988000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-6630000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-18730000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-88408000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-51662000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-3069000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-76177000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-20771000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-6072000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>3883000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-13500000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-11900000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-23200000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>144500000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>255500000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>57000000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>78400000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>57400000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-9200000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-42900000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>-87500000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>-35600000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>-20100000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>388200000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>-4700000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>-6600000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>1100000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>-5500000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>-6900000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>-6000000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>-7800000.0</v>
       </c>
-      <c r="DX28">
+      <c r="DY28">
         <v>-6200000.0</v>
       </c>
-      <c r="DY28">
+      <c r="DZ28">
         <v>-1600000.0</v>
       </c>
-      <c r="DZ28">
+      <c r="EA28">
         <v>-1400000.0</v>
       </c>
-      <c r="EA28">
+      <c r="EB28">
         <v>177900000.0</v>
       </c>
-      <c r="EB28">
+      <c r="EC28">
         <v>-7200000.0</v>
       </c>
-      <c r="EC28">
+      <c r="ED28">
         <v>-7600000.0</v>
       </c>
-      <c r="ED28">
+      <c r="EE28">
         <v>-10700000.0</v>
       </c>
-      <c r="EE28">
+      <c r="EF28">
         <v>-8500000.0</v>
       </c>
-      <c r="EF28">
+      <c r="EG28">
         <v>-12300000.0</v>
       </c>
-      <c r="EG28">
+      <c r="EH28">
         <v>-12400000.0</v>
       </c>
-      <c r="EH28">
+      <c r="EI28">
         <v>-14500000.0</v>
       </c>
-      <c r="EI28">
+      <c r="EJ28">
         <v>29500000.0</v>
       </c>
-      <c r="EJ28">
+      <c r="EK28">
         <v>6800000.0</v>
       </c>
-      <c r="EK28">
+      <c r="EL28">
         <v>-2200000.0</v>
       </c>
-      <c r="EL28">
+      <c r="EM28">
         <v>-200000.0</v>
       </c>
-      <c r="EM28">
+      <c r="EN28">
         <v>44900000.0</v>
       </c>
-      <c r="EN28">
+      <c r="EO28">
         <v>45500000.0</v>
       </c>
-      <c r="EO28">
+      <c r="EP28">
         <v>1200000.0</v>
       </c>
-      <c r="EP28">
+      <c r="EQ28">
         <v>800000.0</v>
       </c>
-      <c r="EQ28">
+      <c r="ER28">
         <v>-1500000.0</v>
       </c>
-      <c r="ER28">
+      <c r="ES28">
         <v>-900000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:148">
+    <row r="29" spans="1:149">
       <c r="A29" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B29">
+        <v>144159000.0</v>
+      </c>
+      <c r="C29">
         <v>273290000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>187125000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>277136000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>216357000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>271060000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>136214000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>283781000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>106791000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>128689000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>287489000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>138768000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>211160000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-63080000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>171179000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>73507000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>88112000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-51813000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>27588000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-6860000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>12704000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-27264000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>36531000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>188383000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>49093000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-810000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>218245000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-24012000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>33313000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-40775000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>128535000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-10578000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-1019000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>54913000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>117595000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>44795000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>112412000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>141873000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>165708000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>101145000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>686785000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>172438000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>510126000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>484347000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>399296000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>368582000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>389910000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>356475000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>526027000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>505796000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>540663000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>515589000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>443513000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>202552000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>450189000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>395558000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>432238000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>103708000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>284538000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>229110000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>158562000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>86774000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>368679000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>271273000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>510490000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>503934000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>621503000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>516774000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>450605000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>547834000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>556527000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>396152000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>442816000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>492697000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>418988000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>363317000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>361822000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>270246000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>293453000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>324702000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>219457000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>151103000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>191058000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>147755000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>118652000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>71545000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>119565000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>85861000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>65243000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>61552000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>139184000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>108836000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>74158000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>43130000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>144566000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>114398000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>120791000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>65609000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>133776000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>129550000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>87395000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>100325000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>97819000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>82455000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>103914000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>26109000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>62900000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>52900000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>65800000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>70400000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>27400000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>89000000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>82400000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>64300000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>65400000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>20700000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>81700000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>36200000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>43000000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>51100000.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DR29">
         <v>26300000.0</v>
       </c>
-      <c r="DR29">
+      <c r="DS29">
         <v>18000000.0</v>
       </c>
-      <c r="DS29">
+      <c r="DT29">
         <v>10400000.0</v>
       </c>
-      <c r="DT29">
+      <c r="DU29">
         <v>17900000.0</v>
       </c>
-      <c r="DU29">
+      <c r="DV29">
         <v>-2300000.0</v>
       </c>
-      <c r="DV29">
+      <c r="DW29">
         <v>3500000.0</v>
       </c>
-      <c r="DW29">
+      <c r="DX29">
         <v>24600000.0</v>
       </c>
-      <c r="DX29">
+      <c r="DY29">
         <v>26900000.0</v>
       </c>
-      <c r="DY29">
+      <c r="DZ29">
         <v>16500000.0</v>
       </c>
-      <c r="DZ29">
+      <c r="EA29">
         <v>10700000.0</v>
       </c>
-      <c r="EA29">
+      <c r="EB29">
         <v>1500000.0</v>
       </c>
-      <c r="EB29">
+      <c r="EC29">
         <v>13500000.0</v>
       </c>
-      <c r="EC29">
+      <c r="ED29">
         <v>8900000.0</v>
       </c>
-      <c r="ED29">
+      <c r="EE29">
         <v>5400000.0</v>
       </c>
-      <c r="EE29">
+      <c r="EF29">
         <v>1300000.0</v>
       </c>
-      <c r="EF29">
+      <c r="EG29">
         <v>700000.0</v>
       </c>
-      <c r="EG29">
+      <c r="EH29">
         <v>-4600000.0</v>
       </c>
-      <c r="EH29">
+      <c r="EI29">
         <v>16100000.0</v>
       </c>
-      <c r="EI29">
+      <c r="EJ29">
         <v>-900000.0</v>
       </c>
-      <c r="EJ29">
+      <c r="EK29">
         <v>6300000.0</v>
       </c>
-      <c r="EK29">
+      <c r="EL29">
         <v>5400000.0</v>
       </c>
-      <c r="EL29">
+      <c r="EM29">
         <v>-5400000.0</v>
       </c>
-      <c r="EM29">
+      <c r="EN29">
         <v>-3100000.0</v>
       </c>
-      <c r="EN29">
+      <c r="EO29">
         <v>4600000.0</v>
       </c>
-      <c r="EO29">
+      <c r="EP29">
         <v>3700000.0</v>
       </c>
-      <c r="EP29">
+      <c r="EQ29">
         <v>-1900000.0</v>
       </c>
-      <c r="EQ29">
+      <c r="ER29">
         <v>600000.0</v>
       </c>
-      <c r="ER29">
+      <c r="ES29">
         <v>-1200000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:148">
+    <row r="30" spans="1:149">
       <c r="A30" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B30">
+        <v>-202946000.0</v>
+      </c>
+      <c r="C30">
         <v>102547000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-106391000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-51951000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-93581000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-98145000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-145219000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-513987000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-133203000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-166610000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-98377000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-98601000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-106796000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-62734000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>469251000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-29710000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-30971000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-32798000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>239416000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-42459000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>26027000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-29536000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-10345000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-42047000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-32667000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-36461000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-42873000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-70170000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-54124000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-88863000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-44183000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-73075000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-38420000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-33699000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-32931000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-18100000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-29185000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-38109000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-60048000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-472164000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-51426000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-86293000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-111584000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-112262000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-90374000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-118317000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-309307000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-571744000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-667429000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-560788000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-754434000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-447315000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-845056000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-438302000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-348705000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-617909000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-328916000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-495358000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-522162000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-556487000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-865488000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-596153000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-402419000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-1962275000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-264961000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-284288000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-557822000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-343543000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-295715000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-297979000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-402783000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-244902000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-237168000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-244440000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-342017000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-328153000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-326652000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-227051000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-271483000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-307385000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>437598000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-208640000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-928270000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-136381000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-64140000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-18620000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-93559000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-99573000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-59617000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-44674000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-101111000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-95711000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-71152000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-87896000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-241017000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-81733000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-101640000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-115159000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-57756000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-80323000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-37860000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-49764000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-47101000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>10361000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-29056000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-104956000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-66000000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-97300000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-131500000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-131300000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-114900000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-156200000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-155500000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-123600000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-124600000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-35900000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>85300000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-53100000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>-17000000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>-328100000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>-15400000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>-26100000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>-24900000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>-18000000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>-2700000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>-19300000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>-17000000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>-16100000.0</v>
       </c>
-      <c r="DY30">
+      <c r="DZ30">
         <v>1600000.0</v>
       </c>
-      <c r="DZ30">
+      <c r="EA30">
         <v>-3800000.0</v>
       </c>
-      <c r="EA30">
+      <c r="EB30">
         <v>-177900000.0</v>
       </c>
-      <c r="EB30">
+      <c r="EC30">
         <v>-7100000.0</v>
       </c>
-      <c r="EC30">
+      <c r="ED30">
         <v>2300000.0</v>
       </c>
-      <c r="ED30">
+      <c r="EE30">
         <v>3500000.0</v>
       </c>
-      <c r="EE30">
+      <c r="EF30">
         <v>4700000.0</v>
       </c>
-      <c r="EF30">
+      <c r="EG30">
         <v>4200000.0</v>
       </c>
-      <c r="EG30">
+      <c r="EH30">
         <v>-29400000.0</v>
       </c>
-      <c r="EH30">
+      <c r="EI30">
         <v>2200000.0</v>
       </c>
-      <c r="EI30">
+      <c r="EJ30">
         <v>-1300000.0</v>
       </c>
-      <c r="EJ30">
+      <c r="EK30">
         <v>-1500000.0</v>
       </c>
-      <c r="EK30">
+      <c r="EL30">
         <v>-7000000.0</v>
       </c>
-      <c r="EL30">
+      <c r="EM30">
         <v>-22200000.0</v>
       </c>
-      <c r="EM30">
+      <c r="EN30">
         <v>-30900000.0</v>
       </c>
-      <c r="EN30">
+      <c r="EO30">
         <v>-12200000.0</v>
       </c>
-      <c r="EO30">
+      <c r="EP30">
         <v>-7700000.0</v>
       </c>
-      <c r="EP30">
+      <c r="EQ30">
         <v>-3200000.0</v>
       </c>
-      <c r="EQ30">
+      <c r="ER30">
         <v>-2200000.0</v>
       </c>
-      <c r="ER30">
+      <c r="ES30">
         <v>10700000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>