--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -1412,57 +1412,57 @@
       <c r="B2">
         <v>298751000.0</v>
       </c>
       <c r="C2">
         <v>397622000.0</v>
       </c>
       <c r="D2">
         <v>395165000.0</v>
       </c>
       <c r="E2">
         <v>290690000.0</v>
       </c>
       <c r="F2">
         <v>120389000.0</v>
       </c>
       <c r="G2">
         <v>95159000.0</v>
       </c>
       <c r="H2">
         <v>108208000.0</v>
       </c>
       <c r="I2">
         <v>125557000.0</v>
       </c>
       <c r="J2">
-        <v>63032000.0</v>
+        <v>84032000.0</v>
       </c>
       <c r="K2">
-        <v>82224000.0</v>
+        <v>108224000.0</v>
       </c>
       <c r="L2">
-        <v>165221000.0</v>
+        <v>223221000.0</v>
       </c>
       <c r="M2">
         <v>195389000.0</v>
       </c>
       <c r="N2">
         <v>259214000.0</v>
       </c>
       <c r="O2">
         <v>209147000.0</v>
       </c>
       <c r="P2">
         <v>226006000.0</v>
       </c>
       <c r="Q2">
         <v>213814000.0</v>
       </c>
       <c r="R2">
         <v>197800000.0</v>
       </c>
       <c r="S2">
         <v>259107000.0</v>
       </c>
       <c r="T2">
         <v>198395000.0</v>
       </c>
@@ -2468,65 +2468,67 @@
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
     </row>
     <row r="16" spans="1:42">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16">
         <v>19679000.0</v>
       </c>
       <c r="E16">
         <v>40214000.0</v>
       </c>
       <c r="F16">
         <v>18403000.0</v>
       </c>
       <c r="G16">
         <v>36819000.0</v>
       </c>
       <c r="H16">
-        <v>34196000.0</v>
+        <v>68201000.0</v>
       </c>
       <c r="I16"/>
       <c r="J16">
-        <v>34391000.0</v>
+        <v>164962000.0</v>
       </c>
       <c r="K16">
-        <v>46561000.0</v>
+        <v>2084000.0</v>
       </c>
       <c r="L16">
-        <v>87940000.0</v>
+        <v>92797000.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
-      <c r="O16"/>
+      <c r="O16">
+        <v>226045000.0</v>
+      </c>
       <c r="P16"/>
       <c r="Q16">
         <v>15382000.0</v>
       </c>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
@@ -3335,63 +3337,63 @@
       <c r="A30" t="s">
         <v>70</v>
       </c>
       <c r="B30">
         <v>668424000.0</v>
       </c>
       <c r="C30">
         <v>879399000.0</v>
       </c>
       <c r="D30">
         <v>588689000.0</v>
       </c>
       <c r="E30">
         <v>502889000.0</v>
       </c>
       <c r="F30">
         <v>216482000.0</v>
       </c>
       <c r="G30">
         <v>189317000.0</v>
       </c>
       <c r="H30">
         <v>279728000.0</v>
       </c>
       <c r="I30">
-        <v>246518000.0</v>
+        <v>200722000.0</v>
       </c>
       <c r="J30">
-        <v>225925000.0</v>
+        <v>204696000.0</v>
       </c>
       <c r="K30">
         <v>374632000.0</v>
       </c>
       <c r="L30">
-        <v>554456000.0</v>
+        <v>498931000.0</v>
       </c>
       <c r="M30">
-        <v>676586000.0</v>
+        <v>569096000.0</v>
       </c>
       <c r="N30">
         <v>949069000.0</v>
       </c>
       <c r="O30">
         <v>856096000.0</v>
       </c>
       <c r="P30">
         <v>662447000.0</v>
       </c>
       <c r="Q30">
         <v>387414000.0</v>
       </c>
       <c r="R30">
         <v>654425000.0</v>
       </c>
       <c r="S30">
         <v>658356000.0</v>
       </c>
       <c r="T30">
         <v>652181000.0</v>
       </c>
       <c r="U30">
         <v>462432000.0</v>
       </c>
@@ -3571,51 +3573,51 @@
       <c r="G33">
         <v>3661653000.0</v>
       </c>
       <c r="H33">
         <v>7862391000.0</v>
       </c>
       <c r="I33">
         <v>8605867000.0</v>
       </c>
       <c r="J33">
         <v>9755684000.0</v>
       </c>
       <c r="K33">
         <v>10247503000.0</v>
       </c>
       <c r="L33">
         <v>11625027000.0</v>
       </c>
       <c r="M33">
         <v>12358260000.0</v>
       </c>
       <c r="N33">
         <v>14827022000.0</v>
       </c>
       <c r="O33">
-        <v>13025972000.0</v>
+        <v>13302448999.0</v>
       </c>
       <c r="P33">
         <v>12435547000.0</v>
       </c>
       <c r="Q33">
         <v>10390593000.0</v>
       </c>
       <c r="R33">
         <v>6913706000.0</v>
       </c>
       <c r="S33">
         <v>5861990000.0</v>
       </c>
       <c r="T33">
         <v>5015815000.0</v>
       </c>
       <c r="U33">
         <v>4015934000.0</v>
       </c>
       <c r="V33">
         <v>3823912000.0</v>
       </c>
       <c r="W33">
         <v>2882690000.0</v>
       </c>
@@ -3823,51 +3825,51 @@
       <c r="G36">
         <v>54762000.0</v>
       </c>
       <c r="H36">
         <v>85479000.0</v>
       </c>
       <c r="I36">
         <v>102783000.0</v>
       </c>
       <c r="J36">
         <v>101482000.0</v>
       </c>
       <c r="K36">
         <v>171555000.0</v>
       </c>
       <c r="L36">
         <v>48607000.0</v>
       </c>
       <c r="M36">
         <v>231751000.0</v>
       </c>
       <c r="N36">
         <v>43477000.0</v>
       </c>
       <c r="O36">
-        <v>-226045000.0</v>
+        <v>36431999.0</v>
       </c>
       <c r="P36">
         <v>295289000.0</v>
       </c>
       <c r="Q36">
         <v>83684000.0</v>
       </c>
       <c r="R36">
         <v>-20977000.0</v>
       </c>
       <c r="S36">
         <v>219441000.0</v>
       </c>
       <c r="T36">
         <v>219899000.0</v>
       </c>
       <c r="U36">
         <v>157541000.0</v>
       </c>
       <c r="V36">
         <v>824893000.0</v>
       </c>
       <c r="W36">
         <v>139070000.0</v>
       </c>
@@ -4012,75 +4014,75 @@
       <c r="AP38"/>
     </row>
     <row r="39" spans="1:42">
       <c r="A39" t="s">
         <v>79</v>
       </c>
       <c r="B39">
         <v>132459000.0</v>
       </c>
       <c r="C39">
         <v>262162000.0</v>
       </c>
       <c r="D39">
         <v>112265000.0</v>
       </c>
       <c r="E39">
         <v>72695000.0</v>
       </c>
       <c r="F39">
         <v>45026000.0</v>
       </c>
       <c r="G39">
         <v>47935000.0</v>
       </c>
       <c r="H39">
-        <v>97529000.0</v>
+        <v>36458000.0</v>
       </c>
       <c r="I39">
-        <v>52234000.0</v>
+        <v>83102000.0</v>
       </c>
       <c r="J39">
-        <v>150221000.0</v>
+        <v>171450000.0</v>
       </c>
       <c r="K39">
-        <v>138540000.0</v>
+        <v>92260000.0</v>
       </c>
       <c r="L39">
         <v>229442000.0</v>
       </c>
       <c r="M39">
         <v>290956000.0</v>
       </c>
       <c r="N39">
         <v>327408000.0</v>
       </c>
       <c r="O39">
-        <v>323522000.0</v>
+        <v>167137000.0</v>
       </c>
       <c r="P39">
-        <v>152969000.0</v>
+        <v>157969000.0</v>
       </c>
       <c r="Q39">
         <v>105443000.0</v>
       </c>
       <c r="R39">
         <v>93272000.0</v>
       </c>
       <c r="S39">
         <v>68674000.0</v>
       </c>
       <c r="T39">
         <v>43138000.0</v>
       </c>
       <c r="U39">
         <v>41377000.0</v>
       </c>
       <c r="V39">
         <v>23960000.0</v>
       </c>
       <c r="W39">
         <v>24669000.0</v>
       </c>
       <c r="X39">
         <v>30795000.0</v>
       </c>
@@ -4106,96 +4108,96 @@
       <c r="AP39"/>
     </row>
     <row r="40" spans="1:42">
       <c r="A40" t="s">
         <v>80</v>
       </c>
       <c r="B40">
         <v>377722000.0</v>
       </c>
       <c r="C40">
         <v>426274000.0</v>
       </c>
       <c r="D40">
         <v>179514000.0</v>
       </c>
       <c r="E40">
         <v>159707000.0</v>
       </c>
       <c r="F40">
         <v>105679000.0</v>
       </c>
       <c r="G40">
         <v>84431000.0</v>
       </c>
       <c r="H40">
-        <v>308909000.0</v>
+        <v>234117000.0</v>
       </c>
       <c r="I40">
         <v>210514000.0</v>
       </c>
       <c r="J40">
-        <v>245758000.0</v>
+        <v>59796000.0</v>
       </c>
       <c r="K40">
-        <v>204626000.0</v>
+        <v>176542000.0</v>
       </c>
       <c r="L40">
-        <v>310499000.0</v>
+        <v>159702000.0</v>
       </c>
       <c r="M40">
         <v>379055000.0</v>
       </c>
       <c r="N40">
         <v>667582000.0</v>
       </c>
       <c r="O40">
-        <v>426045000.0</v>
+        <v>431788000.0</v>
       </c>
       <c r="P40">
-        <v>296254000.0</v>
+        <v>506254000.0</v>
       </c>
       <c r="Q40">
-        <v>234590000.0</v>
+        <v>395590000.0</v>
       </c>
       <c r="R40">
         <v>167387000.0</v>
       </c>
       <c r="S40">
         <v>247188000.0</v>
       </c>
       <c r="T40">
-        <v>369684000.0</v>
+        <v>284043000.0</v>
       </c>
       <c r="U40">
         <v>220520000.0</v>
       </c>
       <c r="V40">
         <v>156449000.0</v>
       </c>
       <c r="W40">
-        <v>145676000.0</v>
+        <v>122793000.0</v>
       </c>
       <c r="X40">
         <v>109179000.0</v>
       </c>
       <c r="Y40">
         <v>135300000.0</v>
       </c>
       <c r="Z40"/>
       <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
       <c r="AD40"/>
       <c r="AE40"/>
       <c r="AF40"/>
       <c r="AG40"/>
       <c r="AH40"/>
       <c r="AI40"/>
       <c r="AJ40"/>
       <c r="AK40"/>
       <c r="AL40"/>
       <c r="AM40"/>
       <c r="AN40"/>
       <c r="AO40"/>
       <c r="AP40"/>
     </row>
@@ -4984,67 +4986,69 @@
       <c r="AP51"/>
     </row>
     <row r="52" spans="1:42">
       <c r="A52" t="s">
         <v>92</v>
       </c>
       <c r="B52">
         <v>13905000.0</v>
       </c>
       <c r="C52">
         <v>37566000.0</v>
       </c>
       <c r="D52">
         <v>10581000.0</v>
       </c>
       <c r="E52">
         <v>159715000.0</v>
       </c>
       <c r="F52">
         <v>3923000.0</v>
       </c>
       <c r="G52">
         <v>1942000.0</v>
       </c>
       <c r="H52">
-        <v>69096000.0</v>
+        <v>75687000.0</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
       <c r="J52">
         <v>249843000.0</v>
       </c>
       <c r="K52">
         <v>299882000.0</v>
       </c>
       <c r="L52">
         <v>299924000.0</v>
       </c>
       <c r="M52"/>
       <c r="N52"/>
-      <c r="O52"/>
+      <c r="O52">
+        <v>-90788000.0</v>
+      </c>
       <c r="P52"/>
       <c r="Q52">
         <v>80213000.0</v>
       </c>
       <c r="R52"/>
       <c r="S52">
         <v>172698000.0</v>
       </c>
       <c r="T52">
         <v>10334000.0</v>
       </c>
       <c r="U52">
         <v>9629000.0</v>
       </c>
       <c r="V52">
         <v>8972000.0</v>
       </c>
       <c r="W52">
         <v>8361000.0</v>
       </c>
       <c r="X52">
         <v>47666000.0</v>
       </c>
       <c r="Y52">
         <v>80577000.0</v>
@@ -5063,51 +5067,53 @@
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
     </row>
     <row r="53" spans="1:42">
       <c r="A53" t="s">
         <v>93</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
-      <c r="P53"/>
+      <c r="P53">
+        <v>5000000.0</v>
+      </c>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53">
         <v>44457000.0</v>
       </c>
       <c r="W53">
         <v>132788000.0</v>
       </c>
       <c r="X53">
         <v>98376000.0</v>
       </c>
       <c r="Y53">
         <v>72957000.0</v>
       </c>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
@@ -5783,51 +5789,51 @@
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:FI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:165">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>103</v>
       </c>
       <c r="C1" t="s">
         <v>104</v>
       </c>
       <c r="D1" t="s">
         <v>1</v>
       </c>
       <c r="E1" t="s">
         <v>105</v>
       </c>
       <c r="F1" t="s">
         <v>106</v>
       </c>
@@ -6466,63 +6472,63 @@
       <c r="AZ2">
         <v>347214000.0</v>
       </c>
       <c r="BA2">
         <v>318013000.0</v>
       </c>
       <c r="BB2">
         <v>344468000.0</v>
       </c>
       <c r="BC2">
         <v>319674000.0</v>
       </c>
       <c r="BD2">
         <v>350147000.0</v>
       </c>
       <c r="BE2">
         <v>298363000.0</v>
       </c>
       <c r="BF2">
         <v>277647000.0</v>
       </c>
       <c r="BG2">
         <v>335276000.0</v>
       </c>
       <c r="BH2">
-        <v>436006000.0</v>
+        <v>226006000.0</v>
       </c>
       <c r="BI2">
         <v>320053000.0</v>
       </c>
       <c r="BJ2">
         <v>303902000.0</v>
       </c>
       <c r="BK2">
         <v>395131000.0</v>
       </c>
       <c r="BL2">
-        <v>374814000.0</v>
+        <v>213814000.0</v>
       </c>
       <c r="BM2">
         <v>278000000.0</v>
       </c>
       <c r="BN2">
         <v>199850000.0</v>
       </c>
       <c r="BO2">
         <v>249847000.0</v>
       </c>
       <c r="BP2">
         <v>197800000.0</v>
       </c>
       <c r="BQ2">
         <v>232713000.0</v>
       </c>
       <c r="BR2">
         <v>204914000.0</v>
       </c>
       <c r="BS2">
         <v>218167000.0</v>
       </c>
       <c r="BT2">
         <v>259107000.0</v>
       </c>
@@ -6994,51 +7000,53 @@
       <c r="EP4"/>
       <c r="EQ4"/>
       <c r="ER4"/>
       <c r="ES4"/>
       <c r="ET4"/>
       <c r="EU4"/>
       <c r="EV4"/>
       <c r="EW4"/>
       <c r="EX4"/>
       <c r="EY4"/>
       <c r="EZ4"/>
       <c r="FA4"/>
       <c r="FB4"/>
       <c r="FC4"/>
       <c r="FD4"/>
       <c r="FE4"/>
       <c r="FF4"/>
       <c r="FG4"/>
       <c r="FH4"/>
       <c r="FI4"/>
     </row>
     <row r="5" spans="1:165">
       <c r="A5" t="s">
         <v>45</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>5464000.0</v>
+      </c>
       <c r="C5">
         <v>3423000.0</v>
       </c>
       <c r="D5">
         <v>5160000.0</v>
       </c>
       <c r="E5">
         <v>4444000.0</v>
       </c>
       <c r="F5">
         <v>4515000.0</v>
       </c>
       <c r="G5">
         <v>4170000.0</v>
       </c>
       <c r="H5">
         <v>3969000.0</v>
       </c>
       <c r="I5">
         <v>3485000.0</v>
       </c>
       <c r="J5">
         <v>3053000.0</v>
       </c>
       <c r="K5">
@@ -7691,51 +7699,53 @@
       <c r="EP7"/>
       <c r="EQ7"/>
       <c r="ER7"/>
       <c r="ES7"/>
       <c r="ET7"/>
       <c r="EU7"/>
       <c r="EV7"/>
       <c r="EW7"/>
       <c r="EX7"/>
       <c r="EY7"/>
       <c r="EZ7"/>
       <c r="FA7"/>
       <c r="FB7"/>
       <c r="FC7"/>
       <c r="FD7"/>
       <c r="FE7"/>
       <c r="FF7"/>
       <c r="FG7"/>
       <c r="FH7"/>
       <c r="FI7"/>
     </row>
     <row r="8" spans="1:165">
       <c r="A8" t="s">
         <v>48</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1000.0</v>
+      </c>
       <c r="C8">
         <v>1000.0</v>
       </c>
       <c r="D8">
         <v>1000.0</v>
       </c>
       <c r="E8">
         <v>1000.0</v>
       </c>
       <c r="F8">
         <v>1000.0</v>
       </c>
       <c r="G8">
         <v>1000.0</v>
       </c>
       <c r="H8">
         <v>1000.0</v>
       </c>
       <c r="I8">
         <v>1000.0</v>
       </c>
       <c r="J8">
         <v>1000.0</v>
       </c>
       <c r="K8">
@@ -9018,51 +9028,53 @@
       <c r="EP12"/>
       <c r="EQ12"/>
       <c r="ER12"/>
       <c r="ES12"/>
       <c r="ET12"/>
       <c r="EU12"/>
       <c r="EV12"/>
       <c r="EW12"/>
       <c r="EX12"/>
       <c r="EY12"/>
       <c r="EZ12"/>
       <c r="FA12"/>
       <c r="FB12"/>
       <c r="FC12"/>
       <c r="FD12"/>
       <c r="FE12"/>
       <c r="FF12"/>
       <c r="FG12"/>
       <c r="FH12"/>
       <c r="FI12"/>
     </row>
     <row r="13" spans="1:165">
       <c r="A13" t="s">
         <v>53</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>1000.0</v>
+      </c>
       <c r="C13">
         <v>1000.0</v>
       </c>
       <c r="D13">
         <v>1000.0</v>
       </c>
       <c r="E13">
         <v>1000.0</v>
       </c>
       <c r="F13">
         <v>1000.0</v>
       </c>
       <c r="G13">
         <v>1000.0</v>
       </c>
       <c r="H13">
         <v>1000.0</v>
       </c>
       <c r="I13">
         <v>1000.0</v>
       </c>
       <c r="J13">
         <v>1000.0</v>
       </c>
       <c r="K13">
@@ -9224,51 +9236,51 @@
       <c r="BK13">
         <v>887431000.0</v>
       </c>
       <c r="BL13">
         <v>917684000.0</v>
       </c>
       <c r="BM13">
         <v>948000000.0</v>
       </c>
       <c r="BN13">
         <v>1107281000.0</v>
       </c>
       <c r="BO13">
         <v>1118742000.0</v>
       </c>
       <c r="BP13">
         <v>1130607000.0</v>
       </c>
       <c r="BQ13">
         <v>1141611000.0</v>
       </c>
       <c r="BR13">
         <v>1163035000.0</v>
       </c>
       <c r="BS13">
-        <v>1162346000.0</v>
+        <v>26125000.0</v>
       </c>
       <c r="BT13">
         <v>26190000.0</v>
       </c>
       <c r="BU13">
         <v>26381000.0</v>
       </c>
       <c r="BV13">
         <v>26916000.0</v>
       </c>
       <c r="BW13">
         <v>26868000.0</v>
       </c>
       <c r="BX13">
         <v>26822000.0</v>
       </c>
       <c r="BY13">
         <v>26864000.0</v>
       </c>
       <c r="BZ13">
         <v>13417000.0</v>
       </c>
       <c r="CA13">
         <v>13400000.0</v>
       </c>
@@ -9375,51 +9387,53 @@
       <c r="EP13"/>
       <c r="EQ13"/>
       <c r="ER13"/>
       <c r="ES13"/>
       <c r="ET13"/>
       <c r="EU13"/>
       <c r="EV13"/>
       <c r="EW13"/>
       <c r="EX13"/>
       <c r="EY13"/>
       <c r="EZ13"/>
       <c r="FA13"/>
       <c r="FB13"/>
       <c r="FC13"/>
       <c r="FD13"/>
       <c r="FE13"/>
       <c r="FF13"/>
       <c r="FG13"/>
       <c r="FH13"/>
       <c r="FI13"/>
     </row>
     <row r="14" spans="1:165">
       <c r="A14" t="s">
         <v>54</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>160966667.0</v>
+      </c>
       <c r="C14">
         <v>160966667.0</v>
       </c>
       <c r="D14">
         <v>160202000.0</v>
       </c>
       <c r="E14">
         <v>158834000.0</v>
       </c>
       <c r="F14">
         <v>161528000.0</v>
       </c>
       <c r="G14">
         <v>161937000.0</v>
       </c>
       <c r="H14">
         <v>151639000.0</v>
       </c>
       <c r="I14">
         <v>152938000.0</v>
       </c>
       <c r="J14">
         <v>146060000.0</v>
       </c>
       <c r="K14">
@@ -10197,122 +10211,124 @@
       <c r="EP15"/>
       <c r="EQ15"/>
       <c r="ER15"/>
       <c r="ES15"/>
       <c r="ET15"/>
       <c r="EU15"/>
       <c r="EV15"/>
       <c r="EW15"/>
       <c r="EX15"/>
       <c r="EY15"/>
       <c r="EZ15"/>
       <c r="FA15"/>
       <c r="FB15"/>
       <c r="FC15"/>
       <c r="FD15"/>
       <c r="FE15"/>
       <c r="FF15"/>
       <c r="FG15"/>
       <c r="FH15"/>
       <c r="FI15"/>
     </row>
     <row r="16" spans="1:165">
       <c r="A16" t="s">
         <v>56</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>53827000.0</v>
+      </c>
       <c r="C16">
         <v>53911000.0</v>
       </c>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16">
         <v>53122000.0</v>
       </c>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16">
         <v>48148000.0</v>
       </c>
       <c r="J16">
         <v>42948000.0</v>
       </c>
       <c r="K16">
         <v>24458000.0</v>
       </c>
       <c r="L16">
         <v>19679000.0</v>
       </c>
       <c r="M16">
         <v>19160000.0</v>
       </c>
       <c r="N16">
         <v>-15062000.0</v>
       </c>
       <c r="O16">
         <v>37282000.0</v>
       </c>
       <c r="P16">
-        <v>9335000.0</v>
+        <v>40214000.0</v>
       </c>
       <c r="Q16">
-        <v>7407000.0</v>
+        <v>27997000.0</v>
       </c>
       <c r="R16">
         <v>26715000.0</v>
       </c>
       <c r="S16">
         <v>29185000.0</v>
       </c>
       <c r="T16"/>
       <c r="U16">
         <v>13025000.0</v>
       </c>
       <c r="V16">
         <v>13062000.0</v>
       </c>
       <c r="W16">
         <v>2845000.0</v>
       </c>
       <c r="X16">
         <v>9292000.0</v>
       </c>
       <c r="Y16"/>
       <c r="Z16">
-        <v>32840000.0</v>
+        <v>34370000.0</v>
       </c>
       <c r="AA16">
-        <v>27047000.0</v>
+        <v>42535000.0</v>
       </c>
       <c r="AB16">
         <v>68201000.0</v>
       </c>
       <c r="AC16">
-        <v>24821000.0</v>
+        <v>30051000.0</v>
       </c>
       <c r="AD16">
-        <v>25513000.0</v>
+        <v>31063000.0</v>
       </c>
       <c r="AE16">
         <v>26482000.0</v>
       </c>
       <c r="AF16">
         <v>91695000.0</v>
       </c>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16">
         <v>164962000.0</v>
       </c>
       <c r="AK16">
         <v>53629000.0</v>
       </c>
       <c r="AL16">
         <v>89738000.0</v>
       </c>
       <c r="AM16">
         <v>49036000.0</v>
       </c>
       <c r="AN16">
         <v>2084000.0</v>
       </c>
@@ -11671,51 +11687,51 @@
       <c r="R23">
         <v>2097946000.0</v>
       </c>
       <c r="S23">
         <v>2033443000.0</v>
       </c>
       <c r="T23">
         <v>2073442000.0</v>
       </c>
       <c r="U23">
         <v>2094768000.0</v>
       </c>
       <c r="V23">
         <v>2150454000.0</v>
       </c>
       <c r="W23">
         <v>1694868000.0</v>
       </c>
       <c r="X23">
         <v>4263937000.0</v>
       </c>
       <c r="Y23">
         <v>7112667000.0</v>
       </c>
       <c r="Z23">
-        <v>6998956000.0</v>
+        <v>7187480000.0</v>
       </c>
       <c r="AA23">
         <v>7261099000.0</v>
       </c>
       <c r="AB23">
         <v>8284498000.0</v>
       </c>
       <c r="AC23">
         <v>8395515000.0</v>
       </c>
       <c r="AD23">
         <v>9060719000.0</v>
       </c>
       <c r="AE23">
         <v>9116314000.0</v>
       </c>
       <c r="AF23">
         <v>8863520000.0</v>
       </c>
       <c r="AG23">
         <v>9401091000.0</v>
       </c>
       <c r="AH23">
         <v>9393687000.0</v>
       </c>
@@ -11773,51 +11789,51 @@
       <c r="AZ23">
         <v>15490512000.0</v>
       </c>
       <c r="BA23">
         <v>15729331000.0</v>
       </c>
       <c r="BB23">
         <v>15466086000.0</v>
       </c>
       <c r="BC23">
         <v>14889958000.0</v>
       </c>
       <c r="BD23">
         <v>13842650000.0</v>
       </c>
       <c r="BE23">
         <v>14460406000.0</v>
       </c>
       <c r="BF23">
         <v>14036016000.0</v>
       </c>
       <c r="BG23">
         <v>13895201000.0</v>
       </c>
       <c r="BH23">
-        <v>12803828000.0</v>
+        <v>13495159000.0</v>
       </c>
       <c r="BI23">
         <v>12951533000.0</v>
       </c>
       <c r="BJ23">
         <v>12438238000.0</v>
       </c>
       <c r="BK23">
         <v>11929885000.0</v>
       </c>
       <c r="BL23">
         <v>11096690000.0</v>
       </c>
       <c r="BM23">
         <v>11006000000.0</v>
       </c>
       <c r="BN23">
         <v>8903502000.0</v>
       </c>
       <c r="BO23">
         <v>8734102000.0</v>
       </c>
       <c r="BP23">
         <v>8396896000.0</v>
       </c>
@@ -11957,51 +11973,53 @@
       <c r="EP23"/>
       <c r="EQ23"/>
       <c r="ER23"/>
       <c r="ES23"/>
       <c r="ET23"/>
       <c r="EU23"/>
       <c r="EV23"/>
       <c r="EW23"/>
       <c r="EX23"/>
       <c r="EY23"/>
       <c r="EZ23"/>
       <c r="FA23"/>
       <c r="FB23"/>
       <c r="FC23"/>
       <c r="FD23"/>
       <c r="FE23"/>
       <c r="FF23"/>
       <c r="FG23"/>
       <c r="FH23"/>
       <c r="FI23"/>
     </row>
     <row r="24" spans="1:165">
       <c r="A24" t="s">
         <v>64</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>1888430000.0</v>
+      </c>
       <c r="C24">
         <v>1917272000.0</v>
       </c>
       <c r="D24">
         <v>1975791000.0</v>
       </c>
       <c r="E24">
         <v>1976919000.0</v>
       </c>
       <c r="F24">
         <v>1978027000.0</v>
       </c>
       <c r="G24">
         <v>1978771000.0</v>
       </c>
       <c r="H24">
         <v>1980186000.0</v>
       </c>
       <c r="I24">
         <v>1981237000.0</v>
       </c>
       <c r="J24">
         <v>622051000.0</v>
       </c>
       <c r="K24">
@@ -12760,51 +12778,51 @@
       <c r="H28">
         <v>1732883000.0</v>
       </c>
       <c r="I28">
         <v>1576179000.0</v>
       </c>
       <c r="J28">
         <v>459199000.0</v>
       </c>
       <c r="K28">
         <v>369655000.0</v>
       </c>
       <c r="L28">
         <v>225409000.0</v>
       </c>
       <c r="M28">
         <v>340999000.0</v>
       </c>
       <c r="N28">
         <v>330033000.0</v>
       </c>
       <c r="O28">
         <v>334468000.0</v>
       </c>
       <c r="P28">
-        <v>196564000.0</v>
+        <v>244247999.0</v>
       </c>
       <c r="Q28">
         <v>11882000.0</v>
       </c>
       <c r="R28">
         <v>55825000.0</v>
       </c>
       <c r="S28">
         <v>108733000.0</v>
       </c>
       <c r="T28">
         <v>38951000.0</v>
       </c>
       <c r="U28">
         <v>286375000.0</v>
       </c>
       <c r="V28">
         <v>237432000.0</v>
       </c>
       <c r="W28">
         <v>276374000.0</v>
       </c>
       <c r="X28">
         <v>3655563000.0</v>
       </c>
@@ -13076,51 +13094,53 @@
       <c r="EP28"/>
       <c r="EQ28"/>
       <c r="ER28"/>
       <c r="ES28"/>
       <c r="ET28"/>
       <c r="EU28"/>
       <c r="EV28"/>
       <c r="EW28"/>
       <c r="EX28"/>
       <c r="EY28"/>
       <c r="EZ28"/>
       <c r="FA28"/>
       <c r="FB28"/>
       <c r="FC28"/>
       <c r="FD28"/>
       <c r="FE28"/>
       <c r="FF28"/>
       <c r="FG28"/>
       <c r="FH28"/>
       <c r="FI28"/>
     </row>
     <row r="29" spans="1:165">
       <c r="A29" t="s">
         <v>69</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>6372372000.0</v>
+      </c>
       <c r="C29">
         <v>6504931000.0</v>
       </c>
       <c r="D29">
         <v>6524641000.0</v>
       </c>
       <c r="E29">
         <v>6511033000.0</v>
       </c>
       <c r="F29">
         <v>6606354000.0</v>
       </c>
       <c r="G29">
         <v>6636680000.0</v>
       </c>
       <c r="H29">
         <v>6631572000.0</v>
       </c>
       <c r="I29">
         <v>6666186000.0</v>
       </c>
       <c r="J29">
         <v>4607053000.0</v>
       </c>
       <c r="K29">
@@ -13296,150 +13316,150 @@
       <c r="EQ29"/>
       <c r="ER29"/>
       <c r="ES29"/>
       <c r="ET29"/>
       <c r="EU29"/>
       <c r="EV29"/>
       <c r="EW29"/>
       <c r="EX29"/>
       <c r="EY29"/>
       <c r="EZ29"/>
       <c r="FA29"/>
       <c r="FB29"/>
       <c r="FC29"/>
       <c r="FD29"/>
       <c r="FE29"/>
       <c r="FF29"/>
       <c r="FG29"/>
       <c r="FH29"/>
       <c r="FI29"/>
     </row>
     <row r="30" spans="1:165">
       <c r="A30" t="s">
         <v>70</v>
       </c>
       <c r="B30">
-        <v>547814000.0</v>
+        <v>616154000.0</v>
       </c>
       <c r="C30">
         <v>672322000.0</v>
       </c>
       <c r="D30">
         <v>668424000.0</v>
       </c>
       <c r="E30">
         <v>763507000.0</v>
       </c>
       <c r="F30">
         <v>844839000.0</v>
       </c>
       <c r="G30">
         <v>815351000.0</v>
       </c>
       <c r="H30">
         <v>853350000.0</v>
       </c>
       <c r="I30">
         <v>851239000.0</v>
       </c>
       <c r="J30">
         <v>727064000.0</v>
       </c>
       <c r="K30">
         <v>590226000.0</v>
       </c>
       <c r="L30">
         <v>588689000.0</v>
       </c>
       <c r="M30">
         <v>638746000.0</v>
       </c>
       <c r="N30">
-        <v>580222000.0</v>
+        <v>525851000.0</v>
       </c>
       <c r="O30">
         <v>575656000.0</v>
       </c>
       <c r="P30">
-        <v>479971000.0</v>
+        <v>514058000.0</v>
       </c>
       <c r="Q30">
-        <v>281582000.0</v>
+        <v>298275000.0</v>
       </c>
       <c r="R30">
         <v>266983000.0</v>
       </c>
       <c r="S30">
-        <v>247496000.0</v>
+        <v>274562000.0</v>
       </c>
       <c r="T30">
         <v>206163000.0</v>
       </c>
       <c r="U30">
-        <v>227644000.0</v>
+        <v>261351999.0</v>
       </c>
       <c r="V30">
         <v>260777000.0</v>
       </c>
       <c r="W30">
         <v>211275000.0</v>
       </c>
       <c r="X30">
         <v>178630000.0</v>
       </c>
       <c r="Y30">
         <v>178226000.0</v>
       </c>
       <c r="Z30">
         <v>177161000.0</v>
       </c>
       <c r="AA30">
-        <v>208817000.0</v>
+        <v>418585000.0</v>
       </c>
       <c r="AB30">
-        <v>198665000.0</v>
+        <v>279728000.0</v>
       </c>
       <c r="AC30">
         <v>206235000.0</v>
       </c>
       <c r="AD30">
-        <v>222889000.0</v>
+        <v>270206000.0</v>
       </c>
       <c r="AE30">
-        <v>211729000.0</v>
+        <v>248847000.0</v>
       </c>
       <c r="AF30">
         <v>221220000.0</v>
       </c>
       <c r="AG30">
-        <v>200215000.0</v>
+        <v>293437000.0</v>
       </c>
       <c r="AH30">
-        <v>212229000.0</v>
+        <v>253247000.0</v>
       </c>
       <c r="AI30">
-        <v>181804000.0</v>
+        <v>227664000.0</v>
       </c>
       <c r="AJ30">
         <v>204696000.0</v>
       </c>
       <c r="AK30">
         <v>211033000.0</v>
       </c>
       <c r="AL30">
         <v>242657000.0</v>
       </c>
       <c r="AM30">
         <v>285522000.0</v>
       </c>
       <c r="AN30">
         <v>328352000.0</v>
       </c>
       <c r="AO30">
         <v>319567000.0</v>
       </c>
       <c r="AP30">
         <v>353677000.0</v>
       </c>
       <c r="AQ30">
         <v>506017000.0</v>
       </c>
@@ -13857,51 +13877,53 @@
       <c r="EP31"/>
       <c r="EQ31"/>
       <c r="ER31"/>
       <c r="ES31"/>
       <c r="ET31"/>
       <c r="EU31"/>
       <c r="EV31"/>
       <c r="EW31"/>
       <c r="EX31"/>
       <c r="EY31"/>
       <c r="EZ31"/>
       <c r="FA31"/>
       <c r="FB31"/>
       <c r="FC31"/>
       <c r="FD31"/>
       <c r="FE31"/>
       <c r="FF31"/>
       <c r="FG31"/>
       <c r="FH31"/>
       <c r="FI31"/>
     </row>
     <row r="32" spans="1:165">
       <c r="A32" t="s">
         <v>72</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>561407000.0</v>
+      </c>
       <c r="C32">
         <v>715355000.0</v>
       </c>
       <c r="D32">
         <v>512553000.0</v>
       </c>
       <c r="E32">
         <v>585187000.0</v>
       </c>
       <c r="F32">
         <v>573089000.0</v>
       </c>
       <c r="G32">
         <v>523243000.0</v>
       </c>
       <c r="H32">
         <v>448502000.0</v>
       </c>
       <c r="I32">
         <v>510226000.0</v>
       </c>
       <c r="J32">
         <v>349867000.0</v>
       </c>
       <c r="K32">
@@ -14435,51 +14457,53 @@
       <c r="EP33"/>
       <c r="EQ33"/>
       <c r="ER33"/>
       <c r="ES33"/>
       <c r="ET33"/>
       <c r="EU33"/>
       <c r="EV33"/>
       <c r="EW33"/>
       <c r="EX33"/>
       <c r="EY33"/>
       <c r="EZ33"/>
       <c r="FA33"/>
       <c r="FB33"/>
       <c r="FC33"/>
       <c r="FD33"/>
       <c r="FE33"/>
       <c r="FF33"/>
       <c r="FG33"/>
       <c r="FH33"/>
       <c r="FI33"/>
     </row>
     <row r="34" spans="1:165">
       <c r="A34" t="s">
         <v>74</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>247215000.0</v>
+      </c>
       <c r="C34">
         <v>247843000.0</v>
       </c>
       <c r="D34">
         <v>239995000.0</v>
       </c>
       <c r="E34">
         <v>343534000.0</v>
       </c>
       <c r="F34">
         <v>339186000.0</v>
       </c>
       <c r="G34">
         <v>347186000.0</v>
       </c>
       <c r="H34">
         <v>375052000.0</v>
       </c>
       <c r="I34">
         <v>436184000.0</v>
       </c>
       <c r="J34">
         <v>333070000.0</v>
       </c>
       <c r="K34">
@@ -15014,165 +15038,165 @@
       <c r="EQ35"/>
       <c r="ER35"/>
       <c r="ES35"/>
       <c r="ET35"/>
       <c r="EU35"/>
       <c r="EV35"/>
       <c r="EW35"/>
       <c r="EX35"/>
       <c r="EY35"/>
       <c r="EZ35"/>
       <c r="FA35"/>
       <c r="FB35"/>
       <c r="FC35"/>
       <c r="FD35"/>
       <c r="FE35"/>
       <c r="FF35"/>
       <c r="FG35"/>
       <c r="FH35"/>
       <c r="FI35"/>
     </row>
     <row r="36" spans="1:165">
       <c r="A36" t="s">
         <v>76</v>
       </c>
       <c r="B36">
-        <v>-894340000.0</v>
+        <v>-1044498000.0</v>
       </c>
       <c r="C36">
         <v>-884526000.0</v>
       </c>
       <c r="D36">
         <v>853550000.0</v>
       </c>
       <c r="E36">
         <v>539181000.0</v>
       </c>
       <c r="F36">
         <v>514323000.0</v>
       </c>
       <c r="G36">
         <v>509368000.0</v>
       </c>
       <c r="H36">
         <v>539873000.0</v>
       </c>
       <c r="I36">
         <v>559677000.0</v>
       </c>
       <c r="J36">
         <v>361703000.0</v>
       </c>
       <c r="K36">
         <v>292166000.0</v>
       </c>
       <c r="L36">
         <v>311225000.0</v>
       </c>
       <c r="M36">
         <v>211820000.0</v>
       </c>
       <c r="N36">
         <v>226582000.0</v>
       </c>
       <c r="O36">
-        <v>181974000.0</v>
+        <v>191733000.0</v>
       </c>
       <c r="P36">
         <v>141385000.0</v>
       </c>
       <c r="Q36">
         <v>375940000.0</v>
       </c>
       <c r="R36">
         <v>87260001.0</v>
       </c>
       <c r="S36">
         <v>76118000.0</v>
       </c>
       <c r="T36">
         <v>60181000.0</v>
       </c>
       <c r="U36">
         <v>121314000.0</v>
       </c>
       <c r="V36">
         <v>35402000.0</v>
       </c>
       <c r="W36">
-        <v>51960000.0</v>
+        <v>69889000.0</v>
       </c>
       <c r="X36">
         <v>84584000.0</v>
       </c>
       <c r="Y36">
         <v>26948000.0</v>
       </c>
       <c r="Z36">
-        <v>39801000.0</v>
+        <v>33647000.0</v>
       </c>
       <c r="AA36">
-        <v>33226000.0</v>
+        <v>25732000.0</v>
       </c>
       <c r="AB36">
-        <v>94987000.0</v>
+        <v>85479000.0</v>
       </c>
       <c r="AC36">
-        <v>48347000.0</v>
+        <v>32209000.0</v>
       </c>
       <c r="AD36">
-        <v>39268000.0</v>
+        <v>20784000.0</v>
       </c>
       <c r="AE36">
-        <v>39341000.0</v>
+        <v>20903000.0</v>
       </c>
       <c r="AF36">
         <v>125149000.0</v>
       </c>
       <c r="AG36">
-        <v>-18967000.0</v>
+        <v>-45794000.0</v>
       </c>
       <c r="AH36">
-        <v>19063000.0</v>
+        <v>-12488000.0</v>
       </c>
       <c r="AI36">
-        <v>-32770000.0</v>
+        <v>-69055000.0</v>
       </c>
       <c r="AJ36">
         <v>266444000.0</v>
       </c>
       <c r="AK36">
         <v>-8781000.0</v>
       </c>
       <c r="AL36">
         <v>36183000.0</v>
       </c>
       <c r="AM36">
         <v>-82658000.0</v>
       </c>
       <c r="AN36">
-        <v>185555000.0</v>
+        <v>171555000.0</v>
       </c>
       <c r="AO36">
         <v>97079000.0</v>
       </c>
       <c r="AP36">
         <v>127974000.0</v>
       </c>
       <c r="AQ36">
         <v>44467000.0</v>
       </c>
       <c r="AR36">
         <v>141404000.0</v>
       </c>
       <c r="AS36">
         <v>157108000.0</v>
       </c>
       <c r="AT36">
         <v>119565000.0</v>
       </c>
       <c r="AU36">
         <v>137805000.0</v>
       </c>
       <c r="AV36">
         <v>245751000.0</v>
       </c>
@@ -15763,153 +15787,153 @@
       <c r="EQ38"/>
       <c r="ER38"/>
       <c r="ES38"/>
       <c r="ET38"/>
       <c r="EU38"/>
       <c r="EV38"/>
       <c r="EW38"/>
       <c r="EX38"/>
       <c r="EY38"/>
       <c r="EZ38"/>
       <c r="FA38"/>
       <c r="FB38"/>
       <c r="FC38"/>
       <c r="FD38"/>
       <c r="FE38"/>
       <c r="FF38"/>
       <c r="FG38"/>
       <c r="FH38"/>
       <c r="FI38"/>
     </row>
     <row r="39" spans="1:165">
       <c r="A39" t="s">
         <v>79</v>
       </c>
       <c r="B39">
-        <v>171201000.0</v>
+        <v>102861000.0</v>
       </c>
       <c r="C39">
         <v>99790000.0</v>
       </c>
       <c r="D39">
         <v>132459000.0</v>
       </c>
       <c r="E39">
         <v>123006000.0</v>
       </c>
       <c r="F39">
         <v>106038000.0</v>
       </c>
       <c r="G39">
         <v>324099000.0</v>
       </c>
       <c r="H39">
         <v>288211000.0</v>
       </c>
       <c r="I39">
         <v>154394000.0</v>
       </c>
       <c r="J39">
         <v>96949000.0</v>
       </c>
       <c r="K39">
         <v>163877000.0</v>
       </c>
       <c r="L39">
         <v>112265000.0</v>
       </c>
       <c r="M39">
         <v>147912000.0</v>
       </c>
       <c r="N39">
-        <v>250902000.0</v>
+        <v>151411000.0</v>
       </c>
       <c r="O39">
         <v>110336000.0</v>
       </c>
       <c r="P39">
-        <v>158808000.0</v>
+        <v>61526000.0</v>
       </c>
       <c r="Q39">
-        <v>58530000.0</v>
+        <v>33865000.0</v>
       </c>
       <c r="R39">
         <v>53496999.0</v>
       </c>
       <c r="S39">
-        <v>58367000.0</v>
+        <v>36131000.0</v>
       </c>
       <c r="T39">
         <v>55345000.0</v>
       </c>
       <c r="U39">
-        <v>76898000.0</v>
+        <v>39933000.0</v>
       </c>
       <c r="V39">
-        <v>96731000.0</v>
+        <v>37927000.0</v>
       </c>
       <c r="W39">
-        <v>58481000.0</v>
+        <v>26194000.0</v>
       </c>
       <c r="X39">
         <v>80322000.0</v>
       </c>
       <c r="Y39">
         <v>107863000.0</v>
       </c>
       <c r="Z39">
         <v>232795000.0</v>
       </c>
       <c r="AA39">
-        <v>219484000.0</v>
+        <v>26801000.0</v>
       </c>
       <c r="AB39">
-        <v>97529000.0</v>
+        <v>37758000.0</v>
       </c>
       <c r="AC39">
-        <v>77526000.0</v>
+        <v>103051000.0</v>
       </c>
       <c r="AD39">
-        <v>63804000.0</v>
+        <v>38122000.0</v>
       </c>
       <c r="AE39">
-        <v>41464000.0</v>
+        <v>25170000.0</v>
       </c>
       <c r="AF39">
         <v>62604000.0</v>
       </c>
       <c r="AG39">
-        <v>105504000.0</v>
+        <v>41018000.0</v>
       </c>
       <c r="AH39">
-        <v>45325000.0</v>
+        <v>32514000.0</v>
       </c>
       <c r="AI39">
-        <v>44048000.0</v>
+        <v>31118000.0</v>
       </c>
       <c r="AJ39">
-        <v>150221000.0</v>
+        <v>171450000.0</v>
       </c>
       <c r="AK39">
         <v>121493000.0</v>
       </c>
       <c r="AL39">
         <v>92459000.0</v>
       </c>
       <c r="AM39">
         <v>159191000.0</v>
       </c>
       <c r="AN39">
         <v>138540000.0</v>
       </c>
       <c r="AO39">
         <v>138165000.0</v>
       </c>
       <c r="AP39">
         <v>153921000.0</v>
       </c>
       <c r="AQ39">
         <v>209804000.0</v>
       </c>
       <c r="AR39">
         <v>229442000.0</v>
       </c>
@@ -16122,237 +16146,237 @@
       <c r="EQ39"/>
       <c r="ER39"/>
       <c r="ES39"/>
       <c r="ET39"/>
       <c r="EU39"/>
       <c r="EV39"/>
       <c r="EW39"/>
       <c r="EX39"/>
       <c r="EY39"/>
       <c r="EZ39"/>
       <c r="FA39"/>
       <c r="FB39"/>
       <c r="FC39"/>
       <c r="FD39"/>
       <c r="FE39"/>
       <c r="FF39"/>
       <c r="FG39"/>
       <c r="FH39"/>
       <c r="FI39"/>
     </row>
     <row r="40" spans="1:165">
       <c r="A40" t="s">
         <v>80</v>
       </c>
       <c r="B40">
-        <v>289858000.0</v>
+        <v>236031000.0</v>
       </c>
       <c r="C40">
         <v>357900000.0</v>
       </c>
       <c r="D40">
         <v>460978000.0</v>
       </c>
       <c r="E40">
         <v>474290000.0</v>
       </c>
       <c r="F40">
         <v>321518000.0</v>
       </c>
       <c r="G40">
         <v>612990000.0</v>
       </c>
       <c r="H40">
         <v>463840000.0</v>
       </c>
       <c r="I40">
         <v>337392000.0</v>
       </c>
       <c r="J40">
         <v>197761000.0</v>
       </c>
       <c r="K40">
         <v>146183000.0</v>
       </c>
       <c r="L40">
         <v>190095000.0</v>
       </c>
       <c r="M40">
         <v>234563000.0</v>
       </c>
       <c r="N40">
-        <v>146091000.0</v>
+        <v>146090999.0</v>
       </c>
       <c r="O40">
         <v>126100000.0</v>
       </c>
       <c r="P40">
         <v>95661000.0</v>
       </c>
       <c r="Q40">
-        <v>97787000.0</v>
+        <v>69790000.0</v>
       </c>
       <c r="R40">
         <v>111495000.0</v>
       </c>
       <c r="S40">
-        <v>88498000.0</v>
+        <v>59313000.0</v>
       </c>
       <c r="T40">
         <v>95347000.0</v>
       </c>
       <c r="U40">
-        <v>95766000.0</v>
+        <v>82741000.0</v>
       </c>
       <c r="V40">
-        <v>110470000.0</v>
+        <v>97408000.0</v>
       </c>
       <c r="W40">
-        <v>73891000.0</v>
+        <v>71046000.0</v>
       </c>
       <c r="X40">
         <v>86373000.0</v>
       </c>
       <c r="Y40">
         <v>80542000.0</v>
       </c>
       <c r="Z40">
-        <v>360703000.0</v>
+        <v>326333000.0</v>
       </c>
       <c r="AA40">
-        <v>283729000.0</v>
+        <v>241194000.0</v>
       </c>
       <c r="AB40">
-        <v>274713000.0</v>
+        <v>234117000.0</v>
       </c>
       <c r="AC40">
-        <v>268157000.0</v>
+        <v>231624000.0</v>
       </c>
       <c r="AD40">
-        <v>286562000.0</v>
+        <v>250825000.0</v>
       </c>
       <c r="AE40">
-        <v>153710000.0</v>
+        <v>122832000.0</v>
       </c>
       <c r="AF40">
         <v>210514000.0</v>
       </c>
       <c r="AG40">
         <v>181896000.0</v>
       </c>
       <c r="AH40">
         <v>210346000.0</v>
       </c>
       <c r="AI40">
         <v>170830000.0</v>
       </c>
       <c r="AJ40">
-        <v>224758000.0</v>
+        <v>59796000.0</v>
       </c>
       <c r="AK40">
-        <v>207994000.0</v>
+        <v>154365000.0</v>
       </c>
       <c r="AL40">
-        <v>222598000.0</v>
+        <v>132860000.0</v>
       </c>
       <c r="AM40">
-        <v>167796000.0</v>
+        <v>118760000.0</v>
       </c>
       <c r="AN40">
         <v>176542000.0</v>
       </c>
       <c r="AO40">
-        <v>171945000.0</v>
+        <v>73926000.0</v>
       </c>
       <c r="AP40">
-        <v>204316000.0</v>
+        <v>51373000.0</v>
       </c>
       <c r="AQ40">
-        <v>193780000.0</v>
+        <v>101086000.0</v>
       </c>
       <c r="AR40">
-        <v>252499000.0</v>
+        <v>159702000.0</v>
       </c>
       <c r="AS40">
-        <v>242016000.0</v>
+        <v>87721000.0</v>
       </c>
       <c r="AT40">
-        <v>273633000.0</v>
+        <v>163847000.0</v>
       </c>
       <c r="AU40">
         <v>212302000.0</v>
       </c>
       <c r="AV40">
         <v>309055000.0</v>
       </c>
       <c r="AW40">
         <v>273007000.0</v>
       </c>
       <c r="AX40">
         <v>407114000.0</v>
       </c>
       <c r="AY40">
         <v>397525000.0</v>
       </c>
       <c r="AZ40">
         <v>579582000.0</v>
       </c>
       <c r="BA40">
         <v>532255000.0</v>
       </c>
       <c r="BB40">
         <v>618888000.0</v>
       </c>
       <c r="BC40">
         <v>344954000.0</v>
       </c>
       <c r="BD40">
         <v>426045000.0</v>
       </c>
       <c r="BE40">
         <v>413295000.0</v>
       </c>
       <c r="BF40">
         <v>440204000.0</v>
       </c>
       <c r="BG40">
         <v>248702000.0</v>
       </c>
       <c r="BH40">
-        <v>296254000.0</v>
+        <v>506254000.0</v>
       </c>
       <c r="BI40">
         <v>240097000.0</v>
       </c>
       <c r="BJ40">
         <v>252890000.0</v>
       </c>
       <c r="BK40">
         <v>210857000.0</v>
       </c>
       <c r="BL40">
-        <v>291381000.0</v>
+        <v>452381000.0</v>
       </c>
       <c r="BM40">
         <v>-48046000.0</v>
       </c>
       <c r="BN40">
         <v>180420000.0</v>
       </c>
       <c r="BO40">
         <v>152367000.0</v>
       </c>
       <c r="BP40">
         <v>167387000.0</v>
       </c>
       <c r="BQ40">
         <v>161255000.0</v>
       </c>
       <c r="BR40">
         <v>148677000.0</v>
       </c>
       <c r="BS40">
         <v>123848000.0</v>
       </c>
       <c r="BT40">
         <v>247188000.0</v>
       </c>
@@ -16684,72 +16708,72 @@
       <c r="EQ41"/>
       <c r="ER41"/>
       <c r="ES41"/>
       <c r="ET41"/>
       <c r="EU41"/>
       <c r="EV41"/>
       <c r="EW41"/>
       <c r="EX41"/>
       <c r="EY41"/>
       <c r="EZ41"/>
       <c r="FA41"/>
       <c r="FB41"/>
       <c r="FC41"/>
       <c r="FD41"/>
       <c r="FE41"/>
       <c r="FF41"/>
       <c r="FG41"/>
       <c r="FH41"/>
       <c r="FI41"/>
     </row>
     <row r="42" spans="1:165">
       <c r="A42" t="s">
         <v>82</v>
       </c>
       <c r="B42">
-        <v>4483942000.0</v>
+        <v>4270647000.0</v>
       </c>
       <c r="C42">
         <v>4259479000.0</v>
       </c>
       <c r="D42">
         <v>4257059000.0</v>
       </c>
       <c r="E42">
         <v>4249587000.0</v>
       </c>
       <c r="F42">
         <v>4242337000.0</v>
       </c>
       <c r="G42">
         <v>4234188000.0</v>
       </c>
       <c r="H42">
         <v>4236172000.0</v>
       </c>
       <c r="I42">
-        <v>4236409000.0</v>
+        <v>4236408999.0</v>
       </c>
       <c r="J42">
         <v>3338030000.0</v>
       </c>
       <c r="K42">
         <v>3331161000.0</v>
       </c>
       <c r="L42">
         <v>3377048000.0</v>
       </c>
       <c r="M42">
         <v>3367109000.0</v>
       </c>
       <c r="N42">
         <v>3358108000.0</v>
       </c>
       <c r="O42">
         <v>3348852000.0</v>
       </c>
       <c r="P42">
         <v>3347507000.0</v>
       </c>
       <c r="Q42">
         <v>1410020000.0</v>
       </c>
@@ -17380,51 +17404,53 @@
       <c r="EP44"/>
       <c r="EQ44"/>
       <c r="ER44"/>
       <c r="ES44"/>
       <c r="ET44"/>
       <c r="EU44"/>
       <c r="EV44"/>
       <c r="EW44"/>
       <c r="EX44"/>
       <c r="EY44"/>
       <c r="EZ44"/>
       <c r="FA44"/>
       <c r="FB44"/>
       <c r="FC44"/>
       <c r="FD44"/>
       <c r="FE44"/>
       <c r="FF44"/>
       <c r="FG44"/>
       <c r="FH44"/>
       <c r="FI44"/>
     </row>
     <row r="45" spans="1:165">
       <c r="A45" t="s">
         <v>85</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>6958223000.0</v>
+      </c>
       <c r="C45">
         <v>6778292000.0</v>
       </c>
       <c r="D45">
         <v>6639045000.0</v>
       </c>
       <c r="E45">
         <v>6981861000.0</v>
       </c>
       <c r="F45">
         <v>6999287000.0</v>
       </c>
       <c r="G45">
         <v>6955070000.0</v>
       </c>
       <c r="H45">
         <v>6904731000.0</v>
       </c>
       <c r="I45">
         <v>6795699000.0</v>
       </c>
       <c r="J45">
         <v>4853998000.0</v>
       </c>
       <c r="K45">
@@ -18283,51 +18309,53 @@
       <c r="EP47"/>
       <c r="EQ47"/>
       <c r="ER47"/>
       <c r="ES47"/>
       <c r="ET47"/>
       <c r="EU47"/>
       <c r="EV47"/>
       <c r="EW47"/>
       <c r="EX47"/>
       <c r="EY47"/>
       <c r="EZ47"/>
       <c r="FA47"/>
       <c r="FB47"/>
       <c r="FC47"/>
       <c r="FD47"/>
       <c r="FE47"/>
       <c r="FF47"/>
       <c r="FG47"/>
       <c r="FH47"/>
       <c r="FI47"/>
     </row>
     <row r="48" spans="1:165">
       <c r="A48" t="s">
         <v>88</v>
       </c>
-      <c r="B48"/>
+      <c r="B48">
+        <v>207830000.0</v>
+      </c>
       <c r="C48">
         <v>324756000.0</v>
       </c>
       <c r="D48">
         <v>286630000.0</v>
       </c>
       <c r="E48">
         <v>280082000.0</v>
       </c>
       <c r="F48">
         <v>381474000.0</v>
       </c>
       <c r="G48">
         <v>419550000.0</v>
       </c>
       <c r="H48">
         <v>411244000.0</v>
       </c>
       <c r="I48">
         <v>445054000.0</v>
       </c>
       <c r="J48">
         <v>643918000.0</v>
       </c>
       <c r="K48">
@@ -18489,51 +18517,51 @@
       <c r="BK48">
         <v>6684995000.0</v>
       </c>
       <c r="BL48">
         <v>6630500000.0</v>
       </c>
       <c r="BM48">
         <v>6532000000.0</v>
       </c>
       <c r="BN48">
         <v>6445722000.0</v>
       </c>
       <c r="BO48">
         <v>6227512000.0</v>
       </c>
       <c r="BP48">
         <v>5855737000.0</v>
       </c>
       <c r="BQ48">
         <v>5398530000.0</v>
       </c>
       <c r="BR48">
         <v>4950702000.0</v>
       </c>
       <c r="BS48">
-        <v>4547546000.0</v>
+        <v>5323584000.0</v>
       </c>
       <c r="BT48">
         <v>4919667000.0</v>
       </c>
       <c r="BU48">
         <v>4511660000.0</v>
       </c>
       <c r="BV48">
         <v>4139866000.0</v>
       </c>
       <c r="BW48">
         <v>3976312000.0</v>
       </c>
       <c r="BX48">
         <v>3602870000.0</v>
       </c>
       <c r="BY48">
         <v>3266159000.0</v>
       </c>
       <c r="BZ48">
         <v>2958619000.0</v>
       </c>
       <c r="CA48">
         <v>2673967000.0</v>
       </c>
@@ -19041,51 +19069,51 @@
       <c r="H51">
         <v>1980186000.0</v>
       </c>
       <c r="I51">
         <v>1981237000.0</v>
       </c>
       <c r="J51">
         <v>622051000.0</v>
       </c>
       <c r="K51">
         <v>586622000.0</v>
       </c>
       <c r="L51">
         <v>586203000.0</v>
       </c>
       <c r="M51">
         <v>585791000.0</v>
       </c>
       <c r="N51">
         <v>585389000.0</v>
       </c>
       <c r="O51">
         <v>520654000.0</v>
       </c>
       <c r="P51">
-        <v>672770000.0</v>
+        <v>720453999.0</v>
       </c>
       <c r="Q51">
         <v>434368000.0</v>
       </c>
       <c r="R51">
         <v>240322000.0</v>
       </c>
       <c r="S51">
         <v>216000000.0</v>
       </c>
       <c r="T51">
         <v>233089000.0</v>
       </c>
       <c r="U51">
         <v>406000000.0</v>
       </c>
       <c r="V51">
         <v>406000000.0</v>
       </c>
       <c r="W51">
         <v>393500000.0</v>
       </c>
       <c r="X51">
         <v>4025453000.0</v>
       </c>
@@ -19428,81 +19456,81 @@
       </c>
       <c r="S52">
         <v>0.0</v>
       </c>
       <c r="T52">
         <v>3923000.0</v>
       </c>
       <c r="U52">
         <v>0.0</v>
       </c>
       <c r="V52">
         <v>0.0</v>
       </c>
       <c r="W52"/>
       <c r="X52">
         <v>27527000.0</v>
       </c>
       <c r="Y52"/>
       <c r="Z52">
         <v>3953708000.0</v>
       </c>
       <c r="AA52">
         <v>260958000.0</v>
       </c>
       <c r="AB52">
-        <v>69096000.0</v>
+        <v>75687000.0</v>
       </c>
       <c r="AC52">
-        <v>368975000.0</v>
+        <v>375457000.0</v>
       </c>
       <c r="AD52">
-        <v>304674000.0</v>
+        <v>309348000.0</v>
       </c>
       <c r="AE52">
-        <v>304396000.0</v>
+        <v>308792000.0</v>
       </c>
       <c r="AF52">
         <v>62309000.0</v>
       </c>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52">
         <v>249843000.0</v>
       </c>
       <c r="AK52">
         <v>249652000.0</v>
       </c>
       <c r="AL52">
         <v>249475000.0</v>
       </c>
       <c r="AM52">
         <v>249299000.0</v>
       </c>
       <c r="AN52">
-        <v>381197000.0</v>
+        <v>299882000.0</v>
       </c>
       <c r="AO52">
         <v>299762000.0</v>
       </c>
       <c r="AP52">
         <v>299642000.0</v>
       </c>
       <c r="AQ52">
         <v>299523000.0</v>
       </c>
       <c r="AR52">
         <v>299924000.0</v>
       </c>
       <c r="AS52">
         <v>299993000.0</v>
       </c>
       <c r="AT52">
         <v>350000000.0</v>
       </c>
       <c r="AU52"/>
       <c r="AV52">
         <v>26359000.0</v>
       </c>
       <c r="AW52"/>
       <c r="AX52"/>
@@ -21186,51 +21214,51 @@
       <c r="R58">
         <v>589152000.0</v>
       </c>
       <c r="S58">
         <v>567909000.0</v>
       </c>
       <c r="T58">
         <v>572815000.0</v>
       </c>
       <c r="U58">
         <v>728100000.0</v>
       </c>
       <c r="V58">
         <v>764730000.0</v>
       </c>
       <c r="W58">
         <v>692306000.0</v>
       </c>
       <c r="X58">
         <v>4575325000.0</v>
       </c>
       <c r="Y58">
         <v>4603633000.0</v>
       </c>
       <c r="Z58">
-        <v>4441986000.0</v>
+        <v>4630510000.0</v>
       </c>
       <c r="AA58">
         <v>4664567000.0</v>
       </c>
       <c r="AB58">
         <v>4625526000.0</v>
       </c>
       <c r="AC58">
         <v>4680301000.0</v>
       </c>
       <c r="AD58">
         <v>4632970000.0</v>
       </c>
       <c r="AE58">
         <v>4532506000.0</v>
       </c>
       <c r="AF58">
         <v>4610349000.0</v>
       </c>
       <c r="AG58">
         <v>4709424000.0</v>
       </c>
       <c r="AH58">
         <v>4620637000.0</v>
       </c>
@@ -22535,78 +22563,78 @@
       <c r="F2">
         <v>855133000.0</v>
       </c>
       <c r="G2">
         <v>989804000.0</v>
       </c>
       <c r="H2">
         <v>1187945000.0</v>
       </c>
       <c r="I2">
         <v>1153551000.0</v>
       </c>
       <c r="J2">
         <v>1206914000.0</v>
       </c>
       <c r="K2">
         <v>1534817000.0</v>
       </c>
       <c r="L2">
         <v>1934696000.0</v>
       </c>
       <c r="M2">
         <v>2190077000.0</v>
       </c>
       <c r="N2">
-        <v>1180365000.0</v>
+        <v>3015791000.0</v>
       </c>
       <c r="O2">
-        <v>992286000.0</v>
+        <v>2676093000.0</v>
       </c>
       <c r="P2">
-        <v>1476524000.0</v>
+        <v>2135164000.0</v>
       </c>
       <c r="Q2">
-        <v>1259270000.0</v>
+        <v>1780099000.0</v>
       </c>
       <c r="R2">
-        <v>1110626000.0</v>
+        <v>1518939000.0</v>
       </c>
       <c r="S2">
-        <v>1133782000.0</v>
+        <v>1490440000.0</v>
       </c>
       <c r="T2">
-        <v>1129145000.0</v>
+        <v>1407332000.0</v>
       </c>
       <c r="U2">
-        <v>883916000.0</v>
+        <v>1132441000.0</v>
       </c>
       <c r="V2">
-        <v>756821000.0</v>
+        <v>998573000.0</v>
       </c>
       <c r="W2">
-        <v>677126000.0</v>
+        <v>836345000.0</v>
       </c>
       <c r="X2">
         <v>594953000.0</v>
       </c>
       <c r="Y2">
         <v>559262000.0</v>
       </c>
       <c r="Z2">
         <v>475170000.0</v>
       </c>
       <c r="AA2">
         <v>479406000.0</v>
       </c>
       <c r="AB2">
         <v>422900000.0</v>
       </c>
       <c r="AC2">
         <v>456500000.0</v>
       </c>
       <c r="AD2">
         <v>387100000.0</v>
       </c>
       <c r="AE2">
         <v>331500000.0</v>
       </c>
@@ -23205,78 +23233,78 @@
       <c r="F9">
         <v>-7327000.0</v>
       </c>
       <c r="G9">
         <v>-25532000.0</v>
       </c>
       <c r="H9">
         <v>117493000.0</v>
       </c>
       <c r="I9">
         <v>-70725000.0</v>
       </c>
       <c r="J9">
         <v>44399761.0</v>
       </c>
       <c r="K9">
         <v>1131848000.0</v>
       </c>
       <c r="L9">
         <v>1417556000.0</v>
       </c>
       <c r="M9">
         <v>1042427000.0</v>
       </c>
       <c r="N9">
-        <v>1291486000.0</v>
+        <v>1218499000.0</v>
       </c>
       <c r="O9">
-        <v>1142646000.0</v>
+        <v>870919000.0</v>
       </c>
       <c r="P9">
-        <v>1219308000.0</v>
+        <v>560668000.0</v>
       </c>
       <c r="Q9">
-        <v>1547906000.0</v>
+        <v>1027077000.0</v>
       </c>
       <c r="R9">
-        <v>2530158000.0</v>
+        <v>3522756000.0</v>
       </c>
       <c r="S9">
-        <v>2312719000.0</v>
+        <v>1956061000.0</v>
       </c>
       <c r="T9">
-        <v>1866166000.0</v>
+        <v>1587979000.0</v>
       </c>
       <c r="U9">
-        <v>1216323000.0</v>
+        <v>967798000.0</v>
       </c>
       <c r="V9">
-        <v>625316000.0</v>
+        <v>383564000.0</v>
       </c>
       <c r="W9">
-        <v>389105000.0</v>
+        <v>229886000.0</v>
       </c>
       <c r="X9">
         <v>392427000.0</v>
       </c>
       <c r="Y9">
         <v>427094000.0</v>
       </c>
       <c r="Z9">
         <v>527159000.0</v>
       </c>
       <c r="AA9">
         <v>403194000.0</v>
       </c>
       <c r="AB9">
         <v>283000000.0</v>
       </c>
       <c r="AC9">
         <v>331700000.0</v>
       </c>
       <c r="AD9">
         <v>326100000.0</v>
       </c>
       <c r="AE9">
         <v>182800000.0</v>
       </c>
@@ -23333,54 +23361,54 @@
       <c r="F10">
         <v>355998000.0</v>
       </c>
       <c r="G10">
         <v>-4238862000.0</v>
       </c>
       <c r="H10">
         <v>-909085000.0</v>
       </c>
       <c r="I10">
         <v>-1237176000.0</v>
       </c>
       <c r="J10">
         <v>-449812000.0</v>
       </c>
       <c r="K10">
         <v>-967029000.0</v>
       </c>
       <c r="L10">
         <v>742433000.0</v>
       </c>
       <c r="M10">
         <v>29465000.0</v>
       </c>
       <c r="N10">
-        <v>638421000.0</v>
+        <v>1018012000.0</v>
       </c>
       <c r="O10">
-        <v>543365000.0</v>
+        <v>703225000.0</v>
       </c>
       <c r="P10">
         <v>436250000.0</v>
       </c>
       <c r="Q10">
         <v>916509000.0</v>
       </c>
       <c r="R10">
         <v>2015902000.0</v>
       </c>
       <c r="S10">
         <v>1912458000.0</v>
       </c>
       <c r="T10">
         <v>1488902000.0</v>
       </c>
       <c r="U10">
         <v>921287000.0</v>
       </c>
       <c r="V10">
         <v>364092000.0</v>
       </c>
       <c r="W10">
         <v>161817000.0</v>
       </c>
@@ -23461,54 +23489,54 @@
       <c r="F11">
         <v>3788000.0</v>
       </c>
       <c r="G11">
         <v>-260403000.0</v>
       </c>
       <c r="H11">
         <v>-38540000.0</v>
       </c>
       <c r="I11">
         <v>-106641000.0</v>
       </c>
       <c r="J11">
         <v>42629000.0</v>
       </c>
       <c r="K11">
         <v>-109156000.0</v>
       </c>
       <c r="L11">
         <v>159232000.0</v>
       </c>
       <c r="M11">
         <v>106651000.0</v>
       </c>
       <c r="N11">
-        <v>92117000.0</v>
+        <v>167606000.0</v>
       </c>
       <c r="O11">
-        <v>95183000.0</v>
+        <v>147088000.0</v>
       </c>
       <c r="P11">
         <v>72625000.0</v>
       </c>
       <c r="Q11">
         <v>143077000.0</v>
       </c>
       <c r="R11">
         <v>337260000.0</v>
       </c>
       <c r="S11">
         <v>351463000.0</v>
       </c>
       <c r="T11">
         <v>282891000.0</v>
       </c>
       <c r="U11">
         <v>189421000.0</v>
       </c>
       <c r="V11">
         <v>67396000.0</v>
       </c>
       <c r="W11">
         <v>15731000.0</v>
       </c>
@@ -23839,51 +23867,51 @@
       <c r="F15">
         <v>352210000.0</v>
       </c>
       <c r="G15">
         <v>-3978459000.0</v>
       </c>
       <c r="H15">
         <v>-700590000.0</v>
       </c>
       <c r="I15">
         <v>-885050000.0</v>
       </c>
       <c r="J15">
         <v>-516511000.0</v>
       </c>
       <c r="K15">
         <v>-929580000.0</v>
       </c>
       <c r="L15">
         <v>499792000.0</v>
       </c>
       <c r="M15">
         <v>8491000.0</v>
       </c>
       <c r="N15">
-        <v>469324000.0</v>
+        <v>782697000.0</v>
       </c>
       <c r="O15">
         <v>409080000.0</v>
       </c>
       <c r="P15">
         <v>370898000.0</v>
       </c>
       <c r="Q15">
         <v>773429000.0</v>
       </c>
       <c r="R15">
         <v>1678642000.0</v>
       </c>
       <c r="S15">
         <v>1560995000.0</v>
       </c>
       <c r="T15">
         <v>1206011000.0</v>
       </c>
       <c r="U15">
         <v>731866000.0</v>
       </c>
       <c r="V15">
         <v>296696000.0</v>
       </c>
@@ -24721,51 +24749,51 @@
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
     </row>
     <row r="28" spans="1:42">
       <c r="A28" t="s">
         <v>252</v>
       </c>
       <c r="B28">
-        <v>133147000.0</v>
+        <v>133146999.0</v>
       </c>
       <c r="C28">
         <v>140499000.0</v>
       </c>
       <c r="D28">
         <v>128413000.0</v>
       </c>
       <c r="E28">
         <v>82177000.0</v>
       </c>
       <c r="F28">
         <v>68203000.0</v>
       </c>
       <c r="G28">
         <v>121196000.0</v>
       </c>
       <c r="H28">
         <v>168792000.0</v>
       </c>
       <c r="I28">
         <v>73216000.0</v>
       </c>
       <c r="J28">
         <v>71634000.0</v>
       </c>
@@ -25159,54 +25187,54 @@
       <c r="F32">
         <v>847806000.0</v>
       </c>
       <c r="G32">
         <v>964272000.0</v>
       </c>
       <c r="H32">
         <v>1305438000.0</v>
       </c>
       <c r="I32">
         <v>1082826000.0</v>
       </c>
       <c r="J32">
         <v>1251313761.0</v>
       </c>
       <c r="K32">
         <v>2666665000.0</v>
       </c>
       <c r="L32">
         <v>3352252000.0</v>
       </c>
       <c r="M32">
         <v>3232504000.0</v>
       </c>
       <c r="N32">
-        <v>2471851000.0</v>
+        <v>4234290000.0</v>
       </c>
       <c r="O32">
-        <v>2134932000.0</v>
+        <v>3547012000.0</v>
       </c>
       <c r="P32">
         <v>2695832000.0</v>
       </c>
       <c r="Q32">
         <v>2807176000.0</v>
       </c>
       <c r="R32">
         <v>3640784000.0</v>
       </c>
       <c r="S32">
         <v>3446501000.0</v>
       </c>
       <c r="T32">
         <v>2995311000.0</v>
       </c>
       <c r="U32">
         <v>2100239000.0</v>
       </c>
       <c r="V32">
         <v>1382137000.0</v>
       </c>
       <c r="W32">
         <v>1066231000.0</v>
       </c>
@@ -25784,51 +25812,53 @@
         <v>221</v>
       </c>
       <c r="FD1" t="s">
         <v>40</v>
       </c>
       <c r="FE1" t="s">
         <v>222</v>
       </c>
       <c r="FF1" t="s">
         <v>223</v>
       </c>
       <c r="FG1" t="s">
         <v>224</v>
       </c>
       <c r="FH1" t="s">
         <v>41</v>
       </c>
       <c r="FI1" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="2" spans="1:165">
       <c r="A2" t="s">
         <v>226</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>446309000.0</v>
+      </c>
       <c r="C2">
         <v>480237000.0</v>
       </c>
       <c r="D2">
         <v>664816000.0</v>
       </c>
       <c r="E2">
         <v>657701000.0</v>
       </c>
       <c r="F2">
         <v>677872000.0</v>
       </c>
       <c r="G2">
         <v>637020000.0</v>
       </c>
       <c r="H2">
         <v>704813000.0</v>
       </c>
       <c r="I2">
         <v>572256000.0</v>
       </c>
       <c r="J2">
         <v>449955000.0</v>
       </c>
       <c r="K2">
@@ -25852,165 +25882,165 @@
       <c r="Q2">
         <v>224634000.0</v>
       </c>
       <c r="R2">
         <v>215114000.0</v>
       </c>
       <c r="S2">
         <v>205166000.0</v>
       </c>
       <c r="T2">
         <v>182589000.0</v>
       </c>
       <c r="U2">
         <v>230262000.0</v>
       </c>
       <c r="V2">
         <v>232122000.0</v>
       </c>
       <c r="W2">
         <v>171593000.0</v>
       </c>
       <c r="X2">
         <v>222286000.0</v>
       </c>
       <c r="Y2">
-        <v>137180000.0</v>
+        <v>241155000.0</v>
       </c>
       <c r="Z2">
-        <v>144154000.0</v>
+        <v>249853000.0</v>
       </c>
       <c r="AA2">
-        <v>161145000.0</v>
+        <v>1132555000.0</v>
       </c>
       <c r="AB2">
-        <v>181821000.0</v>
+        <v>299387000.0</v>
       </c>
       <c r="AC2">
-        <v>175929000.0</v>
+        <v>302463000.0</v>
       </c>
       <c r="AD2">
-        <v>168865000.0</v>
+        <v>295394000.0</v>
       </c>
       <c r="AE2">
-        <v>171728000.0</v>
+        <v>290701000.0</v>
       </c>
       <c r="AF2">
-        <v>64024000.0</v>
+        <v>702280000.0</v>
       </c>
       <c r="AG2">
-        <v>162985000.0</v>
+        <v>21843000.0</v>
       </c>
       <c r="AH2">
-        <v>151437000.0</v>
+        <v>289415000.0</v>
       </c>
       <c r="AI2">
-        <v>136849000.0</v>
+        <v>269954000.0</v>
       </c>
       <c r="AJ2">
-        <v>110243000.0</v>
+        <v>295837000.0</v>
       </c>
       <c r="AK2">
-        <v>166044000.0</v>
+        <v>306943000.0</v>
       </c>
       <c r="AL2">
-        <v>148362000.0</v>
+        <v>303979000.0</v>
       </c>
       <c r="AM2">
-        <v>160769000.0</v>
+        <v>293276000.0</v>
       </c>
       <c r="AN2">
-        <v>176810000.0</v>
+        <v>336994000.0</v>
       </c>
       <c r="AO2">
-        <v>207204000.0</v>
+        <v>371048000.0</v>
       </c>
       <c r="AP2">
-        <v>244176000.0</v>
+        <v>409710000.0</v>
       </c>
       <c r="AQ2">
         <v>251248000.0</v>
       </c>
       <c r="AR2">
         <v>298505000.0</v>
       </c>
       <c r="AS2">
         <v>293067000.0</v>
       </c>
       <c r="AT2">
         <v>319207000.0</v>
       </c>
       <c r="AU2">
         <v>321750000.0</v>
       </c>
       <c r="AV2">
         <v>391056000.0</v>
       </c>
       <c r="AW2">
         <v>385674000.0</v>
       </c>
       <c r="AX2">
         <v>370902000.0</v>
       </c>
       <c r="AY2">
         <v>352880000.0</v>
       </c>
       <c r="AZ2">
         <v>332574000.0</v>
       </c>
       <c r="BA2">
         <v>285513000.0</v>
       </c>
       <c r="BB2">
         <v>69903000.0</v>
       </c>
       <c r="BC2">
         <v>492375000.0</v>
       </c>
       <c r="BD2">
         <v>489472000.0</v>
       </c>
       <c r="BE2">
-        <v>462116000.0</v>
+        <v>1266458000.0</v>
       </c>
       <c r="BF2">
         <v>460319000.0</v>
       </c>
       <c r="BG2">
         <v>459844000.0</v>
       </c>
       <c r="BH2">
         <v>399763000.0</v>
       </c>
       <c r="BI2">
         <v>380571000.0</v>
       </c>
       <c r="BJ2">
         <v>364201000.0</v>
       </c>
       <c r="BK2">
-        <v>331989000.0</v>
+        <v>990629000.0</v>
       </c>
       <c r="BL2">
         <v>352371000.0</v>
       </c>
       <c r="BM2">
         <v>335497000.0</v>
       </c>
       <c r="BN2">
         <v>291340000.0</v>
       </c>
       <c r="BO2">
         <v>280062000.0</v>
       </c>
       <c r="BP2">
         <v>301894000.0</v>
       </c>
       <c r="BQ2">
         <v>274201000.0</v>
       </c>
       <c r="BR2">
         <v>275216000.0</v>
       </c>
       <c r="BS2">
         <v>259315000.0</v>
       </c>
@@ -26229,51 +26259,53 @@
       </c>
       <c r="EM2">
         <v>32100000.0</v>
       </c>
       <c r="EN2">
         <v>33300000.0</v>
       </c>
       <c r="EO2">
         <v>24500000.0</v>
       </c>
       <c r="EP2">
         <v>27200000.0</v>
       </c>
       <c r="EQ2">
         <v>26100000.0</v>
       </c>
       <c r="ER2">
         <v>24900000.0</v>
       </c>
       <c r="ES2">
         <v>21900000.0</v>
       </c>
       <c r="ET2">
         <v>19100000.0</v>
       </c>
-      <c r="EU2"/>
+      <c r="EU2">
+        <v>15900000.0</v>
+      </c>
       <c r="EV2"/>
       <c r="EW2"/>
       <c r="EX2"/>
       <c r="EY2"/>
       <c r="EZ2"/>
       <c r="FA2"/>
       <c r="FB2"/>
       <c r="FC2"/>
       <c r="FD2"/>
       <c r="FE2"/>
       <c r="FF2"/>
       <c r="FG2"/>
       <c r="FH2"/>
       <c r="FI2"/>
     </row>
     <row r="3" spans="1:165">
       <c r="A3" t="s">
         <v>227</v>
       </c>
       <c r="B3">
         <v>139582000.0</v>
       </c>
       <c r="C3">
         <v>137340000.0</v>
       </c>
@@ -26406,51 +26438,51 @@
       <c r="AT3">
         <v>159123000.0</v>
       </c>
       <c r="AU3">
         <v>154138000.0</v>
       </c>
       <c r="AV3">
         <v>-68833000.0</v>
       </c>
       <c r="AW3">
         <v>397081000.0</v>
       </c>
       <c r="AX3">
         <v>53394000.0</v>
       </c>
       <c r="AY3">
         <v>245905000.0</v>
       </c>
       <c r="AZ3">
         <v>-131034000.0</v>
       </c>
       <c r="BA3">
         <v>223711000.0</v>
       </c>
       <c r="BB3">
-        <v>212589000.0</v>
+        <v>580589000.0</v>
       </c>
       <c r="BC3">
         <v>206156000.0</v>
       </c>
       <c r="BD3">
         <v>208842000.0</v>
       </c>
       <c r="BE3">
         <v>195087000.0</v>
       </c>
       <c r="BF3">
         <v>183615000.0</v>
       </c>
       <c r="BG3">
         <v>171077000.0</v>
       </c>
       <c r="BH3">
         <v>171186000.0</v>
       </c>
       <c r="BI3">
         <v>166213000.0</v>
       </c>
       <c r="BJ3">
         <v>163119000.0</v>
       </c>
@@ -26696,51 +26728,53 @@
       </c>
       <c r="EM3">
         <v>4300000.0</v>
       </c>
       <c r="EN3">
         <v>3700000.0</v>
       </c>
       <c r="EO3">
         <v>3700000.0</v>
       </c>
       <c r="EP3">
         <v>3600000.0</v>
       </c>
       <c r="EQ3">
         <v>3400000.0</v>
       </c>
       <c r="ER3">
         <v>3700000.0</v>
       </c>
       <c r="ES3">
         <v>3900000.0</v>
       </c>
       <c r="ET3">
         <v>3300000.0</v>
       </c>
-      <c r="EU3"/>
+      <c r="EU3">
+        <v>3300000.0</v>
+      </c>
       <c r="EV3"/>
       <c r="EW3"/>
       <c r="EX3"/>
       <c r="EY3"/>
       <c r="EZ3"/>
       <c r="FA3"/>
       <c r="FB3"/>
       <c r="FC3"/>
       <c r="FD3"/>
       <c r="FE3"/>
       <c r="FF3"/>
       <c r="FG3"/>
       <c r="FH3"/>
       <c r="FI3"/>
     </row>
     <row r="4" spans="1:165">
       <c r="A4" t="s">
         <v>228</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
@@ -26886,51 +26920,51 @@
       <c r="EQ4"/>
       <c r="ER4"/>
       <c r="ES4"/>
       <c r="ET4"/>
       <c r="EU4"/>
       <c r="EV4"/>
       <c r="EW4"/>
       <c r="EX4"/>
       <c r="EY4"/>
       <c r="EZ4"/>
       <c r="FA4"/>
       <c r="FB4"/>
       <c r="FC4"/>
       <c r="FD4"/>
       <c r="FE4"/>
       <c r="FF4"/>
       <c r="FG4"/>
       <c r="FH4"/>
       <c r="FI4"/>
     </row>
     <row r="5" spans="1:165">
       <c r="A5" t="s">
         <v>229</v>
       </c>
       <c r="B5">
-        <v>-89178000.0</v>
+        <v>15810000.0</v>
       </c>
       <c r="C5">
         <v>216385000.0</v>
       </c>
       <c r="D5">
         <v>55238000.0</v>
       </c>
       <c r="E5">
         <v>51126000.0</v>
       </c>
       <c r="F5">
         <v>139965000.0</v>
       </c>
       <c r="G5">
         <v>189176000.0</v>
       </c>
       <c r="H5">
         <v>164182000.0</v>
       </c>
       <c r="I5">
         <v>117775000.0</v>
       </c>
       <c r="J5">
         <v>201776000.0</v>
       </c>
@@ -27012,99 +27046,99 @@
       <c r="AJ5">
         <v>12660761.0</v>
       </c>
       <c r="AK5">
         <v>-56062000.0</v>
       </c>
       <c r="AL5">
         <v>-41211000.0</v>
       </c>
       <c r="AM5">
         <v>47080000.0</v>
       </c>
       <c r="AN5">
         <v>-1376703000.0</v>
       </c>
       <c r="AO5">
         <v>-1668000.0</v>
       </c>
       <c r="AP5">
         <v>459527000.0</v>
       </c>
       <c r="AQ5">
         <v>175460000.0</v>
       </c>
       <c r="AR5">
-        <v>-478418000.0</v>
+        <v>371232000.0</v>
       </c>
       <c r="AS5">
         <v>409973000.0</v>
       </c>
       <c r="AT5">
         <v>275149000.0</v>
       </c>
       <c r="AU5">
         <v>284359000.0</v>
       </c>
       <c r="AV5">
-        <v>-1220815000.0</v>
+        <v>207776000.0</v>
       </c>
       <c r="AW5">
         <v>243633000.0</v>
       </c>
       <c r="AX5">
         <v>235205000.0</v>
       </c>
       <c r="AY5">
         <v>248968000.0</v>
       </c>
       <c r="AZ5">
         <v>205879000.0</v>
       </c>
       <c r="BA5">
         <v>176569000.0</v>
       </c>
       <c r="BB5">
-        <v>63457000.0</v>
+        <v>486101000.0</v>
       </c>
       <c r="BC5">
         <v>231953000.0</v>
       </c>
       <c r="BD5">
         <v>225973000.0</v>
       </c>
       <c r="BE5">
         <v>178924000.0</v>
       </c>
       <c r="BF5">
-        <v>226826000.0</v>
+        <v>213772000.0</v>
       </c>
       <c r="BG5">
-        <v>152260000.0</v>
+        <v>139206000.0</v>
       </c>
       <c r="BH5">
-        <v>167474000.0</v>
+        <v>137515000.0</v>
       </c>
       <c r="BI5">
         <v>164461000.0</v>
       </c>
       <c r="BJ5">
         <v>78420000.0</v>
       </c>
       <c r="BK5">
         <v>88895000.0</v>
       </c>
       <c r="BL5">
         <v>119372000.0</v>
       </c>
       <c r="BM5">
         <v>110451000.0</v>
       </c>
       <c r="BN5">
         <v>269553000.0</v>
       </c>
       <c r="BO5">
         <v>426587000.0</v>
       </c>
       <c r="BP5">
         <v>508266000.0</v>
       </c>
@@ -27252,60 +27286,60 @@
       <c r="DL5">
         <v>60500000.0</v>
       </c>
       <c r="DM5">
         <v>44700000.0</v>
       </c>
       <c r="DN5">
         <v>237100000.0</v>
       </c>
       <c r="DO5">
         <v>30600000.0</v>
       </c>
       <c r="DP5">
         <v>43600000.0</v>
       </c>
       <c r="DQ5">
         <v>27600000.0</v>
       </c>
       <c r="DR5">
         <v>17900000.0</v>
       </c>
       <c r="DS5">
         <v>12200000.0</v>
       </c>
       <c r="DT5">
-        <v>4900000.0</v>
+        <v>4800000.0</v>
       </c>
       <c r="DU5">
-        <v>2400000.0</v>
+        <v>2300000.0</v>
       </c>
       <c r="DV5">
-        <v>-3300000.0</v>
+        <v>-3100000.0</v>
       </c>
       <c r="DW5">
-        <v>1000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="DX5">
         <v>-500000.0</v>
       </c>
       <c r="DY5">
         <v>3900000.0</v>
       </c>
       <c r="DZ5">
         <v>5400000.0</v>
       </c>
       <c r="EA5">
         <v>5700000.0</v>
       </c>
       <c r="EB5">
         <v>8200000.0</v>
       </c>
       <c r="EC5">
         <v>6200000.0</v>
       </c>
       <c r="ED5">
         <v>4700000.0</v>
       </c>
       <c r="EE5">
         <v>4300000.0</v>
       </c>
@@ -27332,72 +27366,74 @@
       </c>
       <c r="EM5">
         <v>-3600000.0</v>
       </c>
       <c r="EN5">
         <v>-2700000.0</v>
       </c>
       <c r="EO5">
         <v>0.0</v>
       </c>
       <c r="EP5">
         <v>-2800000.0</v>
       </c>
       <c r="EQ5">
         <v>-1900000.0</v>
       </c>
       <c r="ER5">
         <v>-3000000.0</v>
       </c>
       <c r="ES5">
         <v>800000.0</v>
       </c>
       <c r="ET5">
         <v>-4800000.0</v>
       </c>
-      <c r="EU5"/>
+      <c r="EU5">
+        <v>-2700000.0</v>
+      </c>
       <c r="EV5"/>
       <c r="EW5"/>
       <c r="EX5"/>
       <c r="EY5"/>
       <c r="EZ5"/>
       <c r="FA5"/>
       <c r="FB5"/>
       <c r="FC5"/>
       <c r="FD5"/>
       <c r="FE5"/>
       <c r="FF5"/>
       <c r="FG5"/>
       <c r="FH5"/>
       <c r="FI5"/>
     </row>
     <row r="6" spans="1:165">
       <c r="A6" t="s">
         <v>230</v>
       </c>
       <c r="B6">
-        <v>50404000.0</v>
+        <v>155392000.0</v>
       </c>
       <c r="C6">
         <v>353725000.0</v>
       </c>
       <c r="D6">
         <v>203225000.0</v>
       </c>
       <c r="E6">
         <v>198386000.0</v>
       </c>
       <c r="F6">
         <v>287050000.0</v>
       </c>
       <c r="G6">
         <v>332313000.0</v>
       </c>
       <c r="H6">
         <v>305461000.0</v>
       </c>
       <c r="I6">
         <v>227654000.0</v>
       </c>
       <c r="J6">
         <v>292546000.0</v>
       </c>
@@ -27479,99 +27515,99 @@
       <c r="AJ6">
         <v>150731761.0</v>
       </c>
       <c r="AK6">
         <v>81545000.0</v>
       </c>
       <c r="AL6">
         <v>95383000.0</v>
       </c>
       <c r="AM6">
         <v>182798000.0</v>
       </c>
       <c r="AN6">
         <v>-1221543000.0</v>
       </c>
       <c r="AO6">
         <v>153574000.0</v>
       </c>
       <c r="AP6">
         <v>610473000.0</v>
       </c>
       <c r="AQ6">
         <v>325179000.0</v>
       </c>
       <c r="AR6">
-        <v>-318026000.0</v>
+        <v>531624000.0</v>
       </c>
       <c r="AS6">
         <v>570625000.0</v>
       </c>
       <c r="AT6">
         <v>434272000.0</v>
       </c>
       <c r="AU6">
         <v>438497000.0</v>
       </c>
       <c r="AV6">
-        <v>-1289648000.0</v>
+        <v>138943000.0</v>
       </c>
       <c r="AW6">
         <v>640714000.0</v>
       </c>
       <c r="AX6">
         <v>288599000.0</v>
       </c>
       <c r="AY6">
         <v>494873000.0</v>
       </c>
       <c r="AZ6">
         <v>74845000.0</v>
       </c>
       <c r="BA6">
         <v>400280000.0</v>
       </c>
       <c r="BB6">
-        <v>276046000.0</v>
+        <v>1066690000.0</v>
       </c>
       <c r="BC6">
         <v>438109000.0</v>
       </c>
       <c r="BD6">
         <v>434815000.0</v>
       </c>
       <c r="BE6">
         <v>374011000.0</v>
       </c>
       <c r="BF6">
-        <v>410441000.0</v>
+        <v>397387000.0</v>
       </c>
       <c r="BG6">
-        <v>323337000.0</v>
+        <v>310283000.0</v>
       </c>
       <c r="BH6">
-        <v>338660000.0</v>
+        <v>308701000.0</v>
       </c>
       <c r="BI6">
         <v>330674000.0</v>
       </c>
       <c r="BJ6">
         <v>241539000.0</v>
       </c>
       <c r="BK6">
         <v>247017000.0</v>
       </c>
       <c r="BL6">
         <v>273835000.0</v>
       </c>
       <c r="BM6">
         <v>253733000.0</v>
       </c>
       <c r="BN6">
         <v>395780000.0</v>
       </c>
       <c r="BO6">
         <v>542444000.0</v>
       </c>
       <c r="BP6">
         <v>620933000.0</v>
       </c>
@@ -27719,60 +27755,60 @@
       <c r="DL6">
         <v>82800000.0</v>
       </c>
       <c r="DM6">
         <v>63400000.0</v>
       </c>
       <c r="DN6">
         <v>256400000.0</v>
       </c>
       <c r="DO6">
         <v>48200000.0</v>
       </c>
       <c r="DP6">
         <v>62900000.0</v>
       </c>
       <c r="DQ6">
         <v>42200000.0</v>
       </c>
       <c r="DR6">
         <v>27300000.0</v>
       </c>
       <c r="DS6">
         <v>21100000.0</v>
       </c>
       <c r="DT6">
-        <v>14500000.0</v>
+        <v>14400000.0</v>
       </c>
       <c r="DU6">
-        <v>11500000.0</v>
+        <v>11400000.0</v>
       </c>
       <c r="DV6">
-        <v>5700000.0</v>
+        <v>5900000.0</v>
       </c>
       <c r="DW6">
-        <v>9800000.0</v>
+        <v>9700000.0</v>
       </c>
       <c r="DX6">
         <v>9500000.0</v>
       </c>
       <c r="DY6">
         <v>18700000.0</v>
       </c>
       <c r="DZ6">
         <v>12900000.0</v>
       </c>
       <c r="EA6">
         <v>12900000.0</v>
       </c>
       <c r="EB6">
         <v>15400000.0</v>
       </c>
       <c r="EC6">
         <v>10600000.0</v>
       </c>
       <c r="ED6">
         <v>9000000.0</v>
       </c>
       <c r="EE6">
         <v>8900000.0</v>
       </c>
@@ -27800,51 +27836,51 @@
       <c r="EM6">
         <v>700000.0</v>
       </c>
       <c r="EN6">
         <v>1000000.0</v>
       </c>
       <c r="EO6">
         <v>3700000.0</v>
       </c>
       <c r="EP6">
         <v>800000.0</v>
       </c>
       <c r="EQ6">
         <v>1500000.0</v>
       </c>
       <c r="ER6">
         <v>700000.0</v>
       </c>
       <c r="ES6">
         <v>4700000.0</v>
       </c>
       <c r="ET6">
         <v>-1500000.0</v>
       </c>
       <c r="EU6">
-        <v>20800000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="EV6">
         <v>-44400000.0</v>
       </c>
       <c r="EW6">
         <v>11300000.0</v>
       </c>
       <c r="EX6">
         <v>11300000.0</v>
       </c>
       <c r="EY6">
         <v>8900000.0</v>
       </c>
       <c r="EZ6">
         <v>-34100000.0</v>
       </c>
       <c r="FA6">
         <v>7900000.0</v>
       </c>
       <c r="FB6">
         <v>6400000.0</v>
       </c>
       <c r="FC6">
         <v>5100000.0</v>
       </c>
@@ -28193,51 +28229,53 @@
       <c r="EP8"/>
       <c r="EQ8"/>
       <c r="ER8"/>
       <c r="ES8"/>
       <c r="ET8"/>
       <c r="EU8"/>
       <c r="EV8"/>
       <c r="EW8"/>
       <c r="EX8"/>
       <c r="EY8"/>
       <c r="EZ8"/>
       <c r="FA8"/>
       <c r="FB8"/>
       <c r="FC8"/>
       <c r="FD8"/>
       <c r="FE8"/>
       <c r="FF8"/>
       <c r="FG8"/>
       <c r="FH8"/>
       <c r="FI8"/>
     </row>
     <row r="9" spans="1:165">
       <c r="A9" t="s">
         <v>233</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>273379000.0</v>
+      </c>
       <c r="C9">
         <v>305453000.0</v>
       </c>
       <c r="D9">
         <v>99596000.0</v>
       </c>
       <c r="E9">
         <v>140316000.0</v>
       </c>
       <c r="F9">
         <v>170780000.0</v>
       </c>
       <c r="G9">
         <v>237467000.0</v>
       </c>
       <c r="H9">
         <v>222528000.0</v>
       </c>
       <c r="I9">
         <v>228293000.0</v>
       </c>
       <c r="J9">
         <v>242889000.0</v>
       </c>
       <c r="K9">
@@ -28261,165 +28299,165 @@
       <c r="Q9">
         <v>81238000.0</v>
       </c>
       <c r="R9">
         <v>60039000.0</v>
       </c>
       <c r="S9">
         <v>5064000.0</v>
       </c>
       <c r="T9">
         <v>9862000.0</v>
       </c>
       <c r="U9">
         <v>20109000.0</v>
       </c>
       <c r="V9">
         <v>-12779000.0</v>
       </c>
       <c r="W9">
         <v>-1679000.0</v>
       </c>
       <c r="X9">
         <v>-19079000.0</v>
       </c>
       <c r="Y9">
-        <v>89870000.0</v>
+        <v>681000.0</v>
       </c>
       <c r="Z9">
-        <v>75987000.0</v>
+        <v>-11935000.0</v>
       </c>
       <c r="AA9">
-        <v>106219000.0</v>
+        <v>-851244000.0</v>
       </c>
       <c r="AB9">
-        <v>259491000.0</v>
+        <v>154701000.0</v>
       </c>
       <c r="AC9">
-        <v>83499000.0</v>
+        <v>-26937000.0</v>
       </c>
       <c r="AD9">
-        <v>105952000.0</v>
+        <v>-2458000.0</v>
       </c>
       <c r="AE9">
-        <v>98773000.0</v>
+        <v>-7813000.0</v>
       </c>
       <c r="AF9">
-        <v>274769000.0</v>
+        <v>-363487000.0</v>
       </c>
       <c r="AG9">
         <v>104253000.0</v>
       </c>
       <c r="AH9">
-        <v>96252000.0</v>
+        <v>-31046000.0</v>
       </c>
       <c r="AI9">
-        <v>92257000.0</v>
+        <v>-26824000.0</v>
       </c>
       <c r="AJ9">
-        <v>210852000.0</v>
+        <v>34425761.0</v>
       </c>
       <c r="AK9">
-        <v>93696000.0</v>
+        <v>-40731000.0</v>
       </c>
       <c r="AL9">
-        <v>123170000.0</v>
+        <v>-25837000.0</v>
       </c>
       <c r="AM9">
-        <v>193890000.0</v>
+        <v>69700000.0</v>
       </c>
       <c r="AN9">
-        <v>224069000.0</v>
+        <v>71168000.0</v>
       </c>
       <c r="AO9">
-        <v>166053000.0</v>
+        <v>19299000.0</v>
       </c>
       <c r="AP9">
         <v>632521000.0</v>
       </c>
       <c r="AQ9">
         <v>340119000.0</v>
       </c>
       <c r="AR9">
         <v>538624000.0</v>
       </c>
       <c r="AS9">
         <v>580746000.0</v>
       </c>
       <c r="AT9">
         <v>452100000.0</v>
       </c>
       <c r="AU9">
         <v>457611000.0</v>
       </c>
       <c r="AV9">
-        <v>396598000.0</v>
+        <v>-208323000.0</v>
       </c>
       <c r="AW9">
         <v>424527000.0</v>
       </c>
       <c r="AX9">
         <v>408466000.0</v>
       </c>
       <c r="AY9">
         <v>417757000.0</v>
       </c>
       <c r="AZ9">
         <v>371639000.0</v>
       </c>
       <c r="BA9">
         <v>337681000.0</v>
       </c>
       <c r="BB9">
         <v>124740000.0</v>
       </c>
       <c r="BC9">
         <v>457426000.0</v>
       </c>
       <c r="BD9">
         <v>455490000.0</v>
       </c>
       <c r="BE9">
-        <v>393779000.0</v>
+        <v>-361021000.0</v>
       </c>
       <c r="BF9">
         <v>438604000.0</v>
       </c>
       <c r="BG9">
         <v>337846000.0</v>
       </c>
       <c r="BH9">
         <v>351282000.0</v>
       </c>
       <c r="BI9">
         <v>357331000.0</v>
       </c>
       <c r="BJ9">
         <v>263796000.0</v>
       </c>
       <c r="BK9">
-        <v>246899000.0</v>
+        <v>-411741000.0</v>
       </c>
       <c r="BL9">
         <v>291414000.0</v>
       </c>
       <c r="BM9">
         <v>277121000.0</v>
       </c>
       <c r="BN9">
         <v>418582000.0</v>
       </c>
       <c r="BO9">
         <v>560789000.0</v>
       </c>
       <c r="BP9">
         <v>638232000.0</v>
       </c>
       <c r="BQ9">
         <v>631434000.0</v>
       </c>
       <c r="BR9">
         <v>623656000.0</v>
       </c>
       <c r="BS9">
         <v>636836000.0</v>
       </c>
@@ -28606,84 +28644,84 @@
       <c r="EB9">
         <v>22300000.0</v>
       </c>
       <c r="EC9">
         <v>14700000.0</v>
       </c>
       <c r="ED9">
         <v>13700000.0</v>
       </c>
       <c r="EE9">
         <v>15600000.0</v>
       </c>
       <c r="EF9">
         <v>11200000.0</v>
       </c>
       <c r="EG9">
         <v>8600000.0</v>
       </c>
       <c r="EH9">
         <v>7500000.0</v>
       </c>
       <c r="EI9">
         <v>8500000.0</v>
       </c>
       <c r="EJ9">
-        <v>8800000.0</v>
+        <v>8700000.0</v>
       </c>
       <c r="EK9">
         <v>14700000.0</v>
       </c>
       <c r="EL9">
         <v>14400000.0</v>
       </c>
       <c r="EM9">
         <v>8200000.0</v>
       </c>
       <c r="EN9">
         <v>5200000.0</v>
       </c>
       <c r="EO9">
-        <v>7500000.0</v>
+        <v>7600000.0</v>
       </c>
       <c r="EP9">
         <v>5800000.0</v>
       </c>
       <c r="EQ9">
         <v>5500000.0</v>
       </c>
       <c r="ER9">
         <v>7200000.0</v>
       </c>
       <c r="ES9">
         <v>5900000.0</v>
       </c>
       <c r="ET9">
         <v>4300000.0</v>
       </c>
       <c r="EU9">
-        <v>20800000.0</v>
+        <v>4500000.0</v>
       </c>
       <c r="EV9">
         <v>12500000.0</v>
       </c>
       <c r="EW9">
         <v>11300000.0</v>
       </c>
       <c r="EX9">
         <v>11300000.0</v>
       </c>
       <c r="EY9">
         <v>8900000.0</v>
       </c>
       <c r="EZ9">
         <v>10300000.0</v>
       </c>
       <c r="FA9">
         <v>7900000.0</v>
       </c>
       <c r="FB9">
         <v>6400000.0</v>
       </c>
       <c r="FC9">
         <v>5100000.0</v>
       </c>
@@ -28779,51 +28817,51 @@
       <c r="X10">
         <v>-2844179000.0</v>
       </c>
       <c r="Y10">
         <v>-25597000.0</v>
       </c>
       <c r="Z10">
         <v>-163369000.0</v>
       </c>
       <c r="AA10">
         <v>-1205717000.0</v>
       </c>
       <c r="AB10">
         <v>46822000.0</v>
       </c>
       <c r="AC10">
         <v>-709797000.0</v>
       </c>
       <c r="AD10">
         <v>-185826000.0</v>
       </c>
       <c r="AE10">
         <v>-60284000.0</v>
       </c>
       <c r="AF10">
-        <v>248617000.0</v>
+        <v>-87132000.0</v>
       </c>
       <c r="AG10">
         <v>-92849000.0</v>
       </c>
       <c r="AH10">
         <v>-916871000.0</v>
       </c>
       <c r="AI10">
         <v>-140324000.0</v>
       </c>
       <c r="AJ10">
         <v>-180939000.0</v>
       </c>
       <c r="AK10">
         <v>-128086000.0</v>
       </c>
       <c r="AL10">
         <v>-114420000.0</v>
       </c>
       <c r="AM10">
         <v>-26367000.0</v>
       </c>
       <c r="AN10">
         <v>-1432643000.0</v>
       </c>
@@ -28842,51 +28880,51 @@
       <c r="AS10">
         <v>386220000.0</v>
       </c>
       <c r="AT10">
         <v>217253000.0</v>
       </c>
       <c r="AU10">
         <v>241897000.0</v>
       </c>
       <c r="AV10">
         <v>-583978000.0</v>
       </c>
       <c r="AW10">
         <v>208642000.0</v>
       </c>
       <c r="AX10">
         <v>197493000.0</v>
       </c>
       <c r="AY10">
         <v>207308000.0</v>
       </c>
       <c r="AZ10">
         <v>176647000.0</v>
       </c>
       <c r="BA10">
-        <v>217621000.0</v>
+        <v>597212000.0</v>
       </c>
       <c r="BB10">
         <v>42088000.0</v>
       </c>
       <c r="BC10">
         <v>202065000.0</v>
       </c>
       <c r="BD10">
         <v>188420000.0</v>
       </c>
       <c r="BE10">
         <v>154842000.0</v>
       </c>
       <c r="BF10">
         <v>225031000.0</v>
       </c>
       <c r="BG10">
         <v>134932000.0</v>
       </c>
       <c r="BH10">
         <v>149584000.0</v>
       </c>
       <c r="BI10">
         <v>153169000.0</v>
       </c>
@@ -29091,114 +29129,116 @@
       <c r="DX10">
         <v>-500000.0</v>
       </c>
       <c r="DY10">
         <v>3900000.0</v>
       </c>
       <c r="DZ10">
         <v>5400000.0</v>
       </c>
       <c r="EA10">
         <v>5700000.0</v>
       </c>
       <c r="EB10">
         <v>6400000.0</v>
       </c>
       <c r="EC10">
         <v>6200000.0</v>
       </c>
       <c r="ED10">
         <v>4700000.0</v>
       </c>
       <c r="EE10">
         <v>4300000.0</v>
       </c>
       <c r="EF10">
-        <v>-300000.0</v>
+        <v>-100000.0</v>
       </c>
       <c r="EG10">
-        <v>-900000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="EH10">
-        <v>-1800000.0</v>
+        <v>-1900000.0</v>
       </c>
       <c r="EI10">
-        <v>-2800000.0</v>
+        <v>-2900000.0</v>
       </c>
       <c r="EJ10">
         <v>-7500000.0</v>
       </c>
       <c r="EK10">
         <v>-300000.0</v>
       </c>
       <c r="EL10">
         <v>100000.0</v>
       </c>
       <c r="EM10">
         <v>-3600000.0</v>
       </c>
       <c r="EN10">
         <v>-2700000.0</v>
       </c>
       <c r="EO10"/>
       <c r="EP10">
         <v>-2800000.0</v>
       </c>
       <c r="EQ10">
         <v>-1900000.0</v>
       </c>
       <c r="ER10">
         <v>-3000000.0</v>
       </c>
       <c r="ES10">
         <v>800000.0</v>
       </c>
       <c r="ET10">
         <v>-4800000.0</v>
       </c>
-      <c r="EU10"/>
+      <c r="EU10">
+        <v>-2700000.0</v>
+      </c>
       <c r="EV10"/>
       <c r="EW10"/>
       <c r="EX10"/>
       <c r="EY10"/>
       <c r="EZ10"/>
       <c r="FA10"/>
       <c r="FB10"/>
       <c r="FC10"/>
       <c r="FD10"/>
       <c r="FE10"/>
       <c r="FF10"/>
       <c r="FG10"/>
       <c r="FH10"/>
       <c r="FI10"/>
     </row>
     <row r="11" spans="1:165">
       <c r="A11" t="s">
         <v>235</v>
       </c>
       <c r="B11">
-        <v>-16291000.0</v>
+        <v>16291000.0</v>
       </c>
       <c r="C11">
         <v>72947000.0</v>
       </c>
       <c r="D11">
         <v>-72848000.0</v>
       </c>
       <c r="E11">
         <v>31731000.0</v>
       </c>
       <c r="F11">
         <v>57096000.0</v>
       </c>
       <c r="G11">
         <v>40406000.0</v>
       </c>
       <c r="H11">
         <v>27814000.0</v>
       </c>
       <c r="I11">
         <v>31608000.0</v>
       </c>
       <c r="J11">
         <v>-5228000.0</v>
       </c>
@@ -29244,51 +29284,51 @@
       <c r="X11">
         <v>-21459000.0</v>
       </c>
       <c r="Y11">
         <v>25271000.0</v>
       </c>
       <c r="Z11">
         <v>-121175000.0</v>
       </c>
       <c r="AA11">
         <v>-143040000.0</v>
       </c>
       <c r="AB11">
         <v>-1378000.0</v>
       </c>
       <c r="AC11">
         <v>-2845000.0</v>
       </c>
       <c r="AD11">
         <v>-37182000.0</v>
       </c>
       <c r="AE11">
         <v>2865000.0</v>
       </c>
       <c r="AF11">
-        <v>80223000.0</v>
+        <v>-56307000.0</v>
       </c>
       <c r="AG11">
         <v>-14491000.0</v>
       </c>
       <c r="AH11">
         <v>-38839000.0</v>
       </c>
       <c r="AI11">
         <v>2996000.0</v>
       </c>
       <c r="AJ11">
         <v>-167960000.0</v>
       </c>
       <c r="AK11">
         <v>-28605000.0</v>
       </c>
       <c r="AL11">
         <v>-18213000.0</v>
       </c>
       <c r="AM11">
         <v>257407000.0</v>
       </c>
       <c r="AN11">
         <v>-149473000.0</v>
       </c>
@@ -29319,57 +29359,57 @@
       <c r="AW11">
         <v>40782000.0</v>
       </c>
       <c r="AX11">
         <v>34265000.0</v>
       </c>
       <c r="AY11">
         <v>35578000.0</v>
       </c>
       <c r="AZ11">
         <v>17776000.0</v>
       </c>
       <c r="BA11">
         <v>33852000.0</v>
       </c>
       <c r="BB11">
         <v>6137000.0</v>
       </c>
       <c r="BC11">
         <v>34352000.0</v>
       </c>
       <c r="BD11">
         <v>53981000.0</v>
       </c>
       <c r="BE11">
-        <v>25162000.0</v>
+        <v>-25162000.0</v>
       </c>
       <c r="BF11">
         <v>46356000.0</v>
       </c>
       <c r="BG11">
-        <v>21589000.0</v>
+        <v>-21589000.0</v>
       </c>
       <c r="BH11">
         <v>30144000.0</v>
       </c>
       <c r="BI11">
         <v>17614000.0</v>
       </c>
       <c r="BJ11">
         <v>9508000.0</v>
       </c>
       <c r="BK11">
         <v>15359000.0</v>
       </c>
       <c r="BL11">
         <v>16276000.0</v>
       </c>
       <c r="BM11">
         <v>20287000.0</v>
       </c>
       <c r="BN11">
         <v>51118000.0</v>
       </c>
       <c r="BO11">
         <v>55396000.0</v>
       </c>
@@ -29481,51 +29521,51 @@
       <c r="CY11">
         <v>18642000.0</v>
       </c>
       <c r="CZ11">
         <v>18220000.0</v>
       </c>
       <c r="DA11">
         <v>15745000.0</v>
       </c>
       <c r="DB11">
         <v>16870000.0</v>
       </c>
       <c r="DC11">
         <v>9918000.0</v>
       </c>
       <c r="DD11">
         <v>1500000.0</v>
       </c>
       <c r="DE11">
         <v>8800000.0</v>
       </c>
       <c r="DF11">
         <v>9600000.0</v>
       </c>
       <c r="DG11">
-        <v>10200000.0</v>
+        <v>10300000.0</v>
       </c>
       <c r="DH11">
         <v>11700000.0</v>
       </c>
       <c r="DI11">
         <v>14600000.0</v>
       </c>
       <c r="DJ11">
         <v>22500000.0</v>
       </c>
       <c r="DK11">
         <v>20100000.0</v>
       </c>
       <c r="DL11">
         <v>15400000.0</v>
       </c>
       <c r="DM11">
         <v>11200000.0</v>
       </c>
       <c r="DN11">
         <v>80400000.0</v>
       </c>
       <c r="DO11">
         <v>8700000.0</v>
       </c>
@@ -29559,92 +29599,94 @@
       <c r="DY11">
         <v>1400000.0</v>
       </c>
       <c r="DZ11">
         <v>1400000.0</v>
       </c>
       <c r="EA11">
         <v>1200000.0</v>
       </c>
       <c r="EB11">
         <v>600000.0</v>
       </c>
       <c r="EC11">
         <v>400000.0</v>
       </c>
       <c r="ED11">
         <v>600000.0</v>
       </c>
       <c r="EE11">
         <v>900000.0</v>
       </c>
       <c r="EF11">
         <v>500000.0</v>
       </c>
       <c r="EG11">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="EH11">
         <v>600000.0</v>
       </c>
       <c r="EI11">
-        <v>600000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="EJ11">
         <v>900000.0</v>
       </c>
       <c r="EK11">
         <v>700000.0</v>
       </c>
       <c r="EL11">
         <v>300000.0</v>
       </c>
       <c r="EM11">
         <v>200000.0</v>
       </c>
       <c r="EN11">
         <v>400000.0</v>
       </c>
       <c r="EO11">
         <v>600000.0</v>
       </c>
       <c r="EP11">
         <v>200000.0</v>
       </c>
       <c r="EQ11">
         <v>200000.0</v>
       </c>
       <c r="ER11">
         <v>500000.0</v>
       </c>
       <c r="ES11">
         <v>100000.0</v>
       </c>
       <c r="ET11">
         <v>100000.0</v>
       </c>
-      <c r="EU11"/>
+      <c r="EU11">
+        <v>100000.0</v>
+      </c>
       <c r="EV11"/>
       <c r="EW11"/>
       <c r="EX11"/>
       <c r="EY11"/>
       <c r="EZ11"/>
       <c r="FA11"/>
       <c r="FB11"/>
       <c r="FC11"/>
       <c r="FD11"/>
       <c r="FE11"/>
       <c r="FF11"/>
       <c r="FG11"/>
       <c r="FH11"/>
       <c r="FI11"/>
     </row>
     <row r="12" spans="1:165">
       <c r="A12" t="s">
         <v>236</v>
       </c>
       <c r="B12">
         <v>36203000.0</v>
       </c>
       <c r="C12">
         <v>40559000.0</v>
       </c>
@@ -29929,51 +29971,53 @@
       <c r="EP12"/>
       <c r="EQ12"/>
       <c r="ER12"/>
       <c r="ES12"/>
       <c r="ET12"/>
       <c r="EU12"/>
       <c r="EV12"/>
       <c r="EW12"/>
       <c r="EX12"/>
       <c r="EY12"/>
       <c r="EZ12"/>
       <c r="FA12"/>
       <c r="FB12"/>
       <c r="FC12"/>
       <c r="FD12"/>
       <c r="FE12"/>
       <c r="FF12"/>
       <c r="FG12"/>
       <c r="FH12"/>
       <c r="FI12"/>
     </row>
     <row r="13" spans="1:165">
       <c r="A13" t="s">
         <v>237</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>3664000.0</v>
+      </c>
       <c r="C13">
         <v>8197000.0</v>
       </c>
       <c r="D13">
         <v>12678000.0</v>
       </c>
       <c r="E13">
         <v>726000.0</v>
       </c>
       <c r="F13">
         <v>4712000.0</v>
       </c>
       <c r="G13">
         <v>1837000.0</v>
       </c>
       <c r="H13">
         <v>46532000.0</v>
       </c>
       <c r="I13">
         <v>2292000.0</v>
       </c>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13">
         <v>1777000.0</v>
@@ -30728,89 +30772,91 @@
       <c r="DZ15">
         <v>4000000.0</v>
       </c>
       <c r="EA15">
         <v>4500000.0</v>
       </c>
       <c r="EB15">
         <v>7600000.0</v>
       </c>
       <c r="EC15">
         <v>5800000.0</v>
       </c>
       <c r="ED15">
         <v>4100000.0</v>
       </c>
       <c r="EE15">
         <v>3400000.0</v>
       </c>
       <c r="EF15">
         <v>-1300000.0</v>
       </c>
       <c r="EG15">
         <v>-1700000.0</v>
       </c>
       <c r="EH15">
-        <v>-2200000.0</v>
+        <v>-2300000.0</v>
       </c>
       <c r="EI15">
         <v>-6200000.0</v>
       </c>
       <c r="EJ15">
         <v>-10200000.0</v>
       </c>
       <c r="EK15">
         <v>-1000000.0</v>
       </c>
       <c r="EL15">
         <v>-200000.0</v>
       </c>
       <c r="EM15">
         <v>-3800000.0</v>
       </c>
       <c r="EN15">
         <v>-3100000.0</v>
       </c>
       <c r="EO15">
         <v>-600000.0</v>
       </c>
       <c r="EP15">
         <v>-3000000.0</v>
       </c>
       <c r="EQ15">
         <v>-2100000.0</v>
       </c>
       <c r="ER15">
         <v>-3500000.0</v>
       </c>
       <c r="ES15">
         <v>700000.0</v>
       </c>
       <c r="ET15">
         <v>-4900000.0</v>
       </c>
-      <c r="EU15"/>
+      <c r="EU15">
+        <v>-2800000.0</v>
+      </c>
       <c r="EV15"/>
       <c r="EW15"/>
       <c r="EX15"/>
       <c r="EY15"/>
       <c r="EZ15"/>
       <c r="FA15"/>
       <c r="FB15"/>
       <c r="FC15"/>
       <c r="FD15"/>
       <c r="FE15"/>
       <c r="FF15"/>
       <c r="FG15"/>
       <c r="FH15"/>
       <c r="FI15"/>
     </row>
     <row r="16" spans="1:165">
       <c r="A16" t="s">
         <v>240</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16">
         <v>86637000.0</v>
       </c>
       <c r="E16">
@@ -31003,51 +31049,53 @@
       <c r="EP16"/>
       <c r="EQ16"/>
       <c r="ER16"/>
       <c r="ES16"/>
       <c r="ET16"/>
       <c r="EU16"/>
       <c r="EV16"/>
       <c r="EW16"/>
       <c r="EX16"/>
       <c r="EY16"/>
       <c r="EZ16"/>
       <c r="FA16"/>
       <c r="FB16"/>
       <c r="FC16"/>
       <c r="FD16"/>
       <c r="FE16"/>
       <c r="FF16"/>
       <c r="FG16"/>
       <c r="FH16"/>
       <c r="FI16"/>
     </row>
     <row r="17" spans="1:165">
       <c r="A17" t="s">
         <v>241</v>
       </c>
-      <c r="B17"/>
+      <c r="B17">
+        <v>-36684000.0</v>
+      </c>
       <c r="C17">
         <v>120725000.0</v>
       </c>
       <c r="D17">
         <v>86637000.0</v>
       </c>
       <c r="E17">
         <v>-21095000.0</v>
       </c>
       <c r="F17">
         <v>42872000.0</v>
       </c>
       <c r="G17">
         <v>108303000.0</v>
       </c>
       <c r="H17">
         <v>96648000.0</v>
       </c>
       <c r="I17">
         <v>61216000.0</v>
       </c>
       <c r="J17">
         <v>195008000.0</v>
       </c>
       <c r="K17">
@@ -31220,51 +31268,53 @@
       <c r="EP17"/>
       <c r="EQ17"/>
       <c r="ER17"/>
       <c r="ES17"/>
       <c r="ET17"/>
       <c r="EU17"/>
       <c r="EV17"/>
       <c r="EW17"/>
       <c r="EX17"/>
       <c r="EY17"/>
       <c r="EZ17"/>
       <c r="FA17"/>
       <c r="FB17"/>
       <c r="FC17"/>
       <c r="FD17"/>
       <c r="FE17"/>
       <c r="FF17"/>
       <c r="FG17"/>
       <c r="FH17"/>
       <c r="FI17"/>
     </row>
     <row r="18" spans="1:165">
       <c r="A18" t="s">
         <v>242</v>
       </c>
-      <c r="B18"/>
+      <c r="B18">
+        <v>-32539000.0</v>
+      </c>
       <c r="C18">
         <v>-32362000.0</v>
       </c>
       <c r="D18">
         <v>-28771000.0</v>
       </c>
       <c r="E18">
         <v>-39764000.0</v>
       </c>
       <c r="F18">
         <v>-35285000.0</v>
       </c>
       <c r="G18">
         <v>-38630000.0</v>
       </c>
       <c r="H18">
         <v>-46532000.0</v>
       </c>
       <c r="I18">
         <v>-22659000.0</v>
       </c>
       <c r="J18">
         <v>-20179000.0</v>
       </c>
       <c r="K18">
@@ -31792,51 +31842,51 @@
       <c r="EQ20"/>
       <c r="ER20"/>
       <c r="ES20"/>
       <c r="ET20"/>
       <c r="EU20"/>
       <c r="EV20"/>
       <c r="EW20"/>
       <c r="EX20"/>
       <c r="EY20"/>
       <c r="EZ20"/>
       <c r="FA20"/>
       <c r="FB20"/>
       <c r="FC20"/>
       <c r="FD20"/>
       <c r="FE20"/>
       <c r="FF20"/>
       <c r="FG20"/>
       <c r="FH20"/>
       <c r="FI20"/>
     </row>
     <row r="21" spans="1:165">
       <c r="A21" t="s">
         <v>245</v>
       </c>
       <c r="B21">
-        <v>30475000.0</v>
+        <v>63431000.0</v>
       </c>
       <c r="C21">
         <v>225308000.0</v>
       </c>
       <c r="D21">
         <v>69934000.0</v>
       </c>
       <c r="E21">
         <v>107015000.0</v>
       </c>
       <c r="F21">
         <v>135804000.0</v>
       </c>
       <c r="G21">
         <v>202259000.0</v>
       </c>
       <c r="H21">
         <v>191255000.0</v>
       </c>
       <c r="I21">
         <v>184697000.0</v>
       </c>
       <c r="J21">
         <v>203220000.0</v>
       </c>
@@ -31861,225 +31911,225 @@
       <c r="Q21">
         <v>63149000.0</v>
       </c>
       <c r="R21">
         <v>43352000.0</v>
       </c>
       <c r="S21">
         <v>-12460000.0</v>
       </c>
       <c r="T21">
         <v>137258000.0</v>
       </c>
       <c r="U21">
         <v>5127000.0</v>
       </c>
       <c r="V21">
         <v>-37809000.0</v>
       </c>
       <c r="W21">
         <v>-16954000.0</v>
       </c>
       <c r="X21">
         <v>-33771000.0</v>
       </c>
       <c r="Y21">
-        <v>-14981000.0</v>
+        <v>31519000.0</v>
       </c>
       <c r="Z21">
-        <v>-38438000.0</v>
+        <v>8062000.0</v>
       </c>
       <c r="AA21">
-        <v>-13038000.0</v>
+        <v>33462000.0</v>
       </c>
       <c r="AB21">
         <v>135725000.0</v>
       </c>
       <c r="AC21">
         <v>-44502000.0</v>
       </c>
       <c r="AD21">
         <v>-18710000.0</v>
       </c>
       <c r="AE21">
         <v>-23812000.0</v>
       </c>
       <c r="AF21">
-        <v>-12455000.0</v>
+        <v>-4482000.0</v>
       </c>
       <c r="AG21">
         <v>-21843000.0</v>
       </c>
       <c r="AH21">
-        <v>-52763000.0</v>
+        <v>-44790000.0</v>
       </c>
       <c r="AI21">
-        <v>-48907000.0</v>
+        <v>-56880000.0</v>
       </c>
       <c r="AJ21">
         <v>12660761.0</v>
       </c>
       <c r="AK21">
         <v>-56062000.0</v>
       </c>
       <c r="AL21">
         <v>-44495000.0</v>
       </c>
       <c r="AM21">
-        <v>53820000.0</v>
+        <v>46978000.0</v>
       </c>
       <c r="AN21">
         <v>56256000.0</v>
       </c>
       <c r="AO21">
         <v>3526000.0</v>
       </c>
       <c r="AP21">
         <v>448440000.0</v>
       </c>
       <c r="AQ21">
         <v>175460000.0</v>
       </c>
       <c r="AR21">
-        <v>368818000.0</v>
+        <v>-49480000.0</v>
       </c>
       <c r="AS21">
         <v>409973000.0</v>
       </c>
       <c r="AT21">
         <v>275149000.0</v>
       </c>
       <c r="AU21">
         <v>284359000.0</v>
       </c>
       <c r="AV21">
-        <v>203564000.0</v>
+        <v>207850000.0</v>
       </c>
       <c r="AW21">
         <v>243633000.0</v>
       </c>
       <c r="AX21">
         <v>235205000.0</v>
       </c>
       <c r="AY21">
         <v>248968000.0</v>
       </c>
       <c r="AZ21">
         <v>205879000.0</v>
       </c>
       <c r="BA21">
-        <v>176569000.0</v>
+        <v>599213000.0</v>
       </c>
       <c r="BB21">
         <v>63457000.0</v>
       </c>
       <c r="BC21">
         <v>231953000.0</v>
       </c>
       <c r="BD21">
-        <v>225973000.0</v>
+        <v>270185000.0</v>
       </c>
       <c r="BE21">
-        <v>178924000.0</v>
+        <v>223136000.0</v>
       </c>
       <c r="BF21">
-        <v>244495000.0</v>
+        <v>288707000.0</v>
       </c>
       <c r="BG21">
-        <v>143643000.0</v>
+        <v>187855000.0</v>
       </c>
       <c r="BH21">
         <v>161602000.0</v>
       </c>
       <c r="BI21">
         <v>163582000.0</v>
       </c>
       <c r="BJ21">
         <v>79045000.0</v>
       </c>
       <c r="BK21">
         <v>86264000.0</v>
       </c>
       <c r="BL21">
         <v>116215000.0</v>
       </c>
       <c r="BM21">
         <v>108357000.0</v>
       </c>
       <c r="BN21">
         <v>268547000.0</v>
       </c>
       <c r="BO21">
         <v>422961000.0</v>
       </c>
       <c r="BP21">
         <v>506418000.0</v>
       </c>
       <c r="BQ21">
         <v>504413000.0</v>
       </c>
       <c r="BR21">
         <v>485812000.0</v>
       </c>
       <c r="BS21">
-        <v>514101000.0</v>
+        <v>544940000.0</v>
       </c>
       <c r="BT21">
         <v>514105000.0</v>
       </c>
       <c r="BU21">
         <v>467650000.0</v>
       </c>
       <c r="BV21">
         <v>460145000.0</v>
       </c>
       <c r="BW21">
         <v>466503000.0</v>
       </c>
       <c r="BX21">
         <v>424835000.0</v>
       </c>
       <c r="BY21">
         <v>393719000.0</v>
       </c>
       <c r="BZ21">
         <v>361007000.0</v>
       </c>
       <c r="CA21">
         <v>311301000.0</v>
       </c>
       <c r="CB21">
         <v>257654000.0</v>
       </c>
       <c r="CC21">
         <v>256201000.0</v>
       </c>
       <c r="CD21">
         <v>223186000.0</v>
       </c>
       <c r="CE21">
-        <v>190389000.0</v>
+        <v>184485000.0</v>
       </c>
       <c r="CF21">
         <v>128623000.0</v>
       </c>
       <c r="CG21">
         <v>94579000.0</v>
       </c>
       <c r="CH21">
         <v>91718000.0</v>
       </c>
       <c r="CI21">
         <v>58125000.0</v>
       </c>
       <c r="CJ21">
         <v>57754000.0</v>
       </c>
       <c r="CK21">
         <v>44015000.0</v>
       </c>
       <c r="CL21">
         <v>46561000.0</v>
       </c>
       <c r="CM21">
         <v>38842000.0</v>
       </c>
@@ -32146,142 +32196,144 @@
       <c r="DH21">
         <v>44700000.0</v>
       </c>
       <c r="DI21">
         <v>48400000.0</v>
       </c>
       <c r="DJ21">
         <v>70300000.0</v>
       </c>
       <c r="DK21">
         <v>66300000.0</v>
       </c>
       <c r="DL21">
         <v>59100000.0</v>
       </c>
       <c r="DM21">
         <v>43600000.0</v>
       </c>
       <c r="DN21">
         <v>45200000.0</v>
       </c>
       <c r="DO21">
         <v>35400000.0</v>
       </c>
       <c r="DP21">
-        <v>12000000.0</v>
+        <v>11800000.0</v>
       </c>
       <c r="DQ21">
         <v>30600000.0</v>
       </c>
       <c r="DR21">
         <v>19600000.0</v>
       </c>
       <c r="DS21">
         <v>14100000.0</v>
       </c>
       <c r="DT21">
         <v>8600000.0</v>
       </c>
       <c r="DU21">
         <v>3200000.0</v>
       </c>
       <c r="DV21">
         <v>-2300000.0</v>
       </c>
       <c r="DW21">
         <v>1900000.0</v>
       </c>
       <c r="DX21">
         <v>-100000.0</v>
       </c>
       <c r="DY21">
         <v>2200000.0</v>
       </c>
       <c r="DZ21">
         <v>5500000.0</v>
       </c>
       <c r="EA21">
         <v>6800000.0</v>
       </c>
       <c r="EB21">
-        <v>8100000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="EC21">
         <v>5400000.0</v>
       </c>
       <c r="ED21">
         <v>4900000.0</v>
       </c>
       <c r="EE21">
         <v>5100000.0</v>
       </c>
       <c r="EF21">
-        <v>1300000.0</v>
+        <v>1100000.0</v>
       </c>
       <c r="EG21">
-        <v>-1500000.0</v>
+        <v>-1400000.0</v>
       </c>
       <c r="EH21">
-        <v>-2400000.0</v>
+        <v>-2300000.0</v>
       </c>
       <c r="EI21">
-        <v>-2000000.0</v>
+        <v>-1900000.0</v>
       </c>
       <c r="EJ21">
-        <v>-8200000.0</v>
+        <v>-8300000.0</v>
       </c>
       <c r="EK21">
         <v>2100000.0</v>
       </c>
       <c r="EL21">
         <v>3400000.0</v>
       </c>
       <c r="EM21">
         <v>-1300000.0</v>
       </c>
       <c r="EN21">
         <v>-3400000.0</v>
       </c>
-      <c r="EO21"/>
+      <c r="EO21">
+        <v>100000.0</v>
+      </c>
       <c r="EP21">
         <v>-2500000.0</v>
       </c>
       <c r="EQ21">
         <v>-1600000.0</v>
       </c>
       <c r="ER21">
         <v>-2400000.0</v>
       </c>
       <c r="ES21">
         <v>-1500000.0</v>
       </c>
       <c r="ET21">
         <v>-4200000.0</v>
       </c>
       <c r="EU21">
-        <v>20800000.0</v>
+        <v>-2400000.0</v>
       </c>
       <c r="EV21">
         <v>-44400000.0</v>
       </c>
       <c r="EW21">
         <v>11300000.0</v>
       </c>
       <c r="EX21">
         <v>11300000.0</v>
       </c>
       <c r="EY21">
         <v>8900000.0</v>
       </c>
       <c r="EZ21">
         <v>-34100000.0</v>
       </c>
       <c r="FA21">
         <v>7900000.0</v>
       </c>
       <c r="FB21">
         <v>6400000.0</v>
       </c>
       <c r="FC21">
         <v>5100000.0</v>
       </c>
@@ -32455,51 +32507,53 @@
       <c r="EP22"/>
       <c r="EQ22"/>
       <c r="ER22"/>
       <c r="ES22"/>
       <c r="ET22"/>
       <c r="EU22"/>
       <c r="EV22"/>
       <c r="EW22"/>
       <c r="EX22"/>
       <c r="EY22"/>
       <c r="EZ22"/>
       <c r="FA22"/>
       <c r="FB22"/>
       <c r="FC22"/>
       <c r="FD22"/>
       <c r="FE22"/>
       <c r="FF22"/>
       <c r="FG22"/>
       <c r="FH22"/>
       <c r="FI22"/>
     </row>
     <row r="23" spans="1:165">
       <c r="A23" t="s">
         <v>247</v>
       </c>
-      <c r="B23"/>
+      <c r="B23">
+        <v>656257000.0</v>
+      </c>
       <c r="C23">
         <v>560382000.0</v>
       </c>
       <c r="D23">
         <v>694478000.0</v>
       </c>
       <c r="E23">
         <v>691002000.0</v>
       </c>
       <c r="F23">
         <v>712848000.0</v>
       </c>
       <c r="G23">
         <v>672228000.0</v>
       </c>
       <c r="H23">
         <v>736086000.0</v>
       </c>
       <c r="I23">
         <v>615852000.0</v>
       </c>
       <c r="J23">
         <v>489624000.0</v>
       </c>
       <c r="K23">
@@ -32523,189 +32577,189 @@
       <c r="Q23">
         <v>242723000.0</v>
       </c>
       <c r="R23">
         <v>231801000.0</v>
       </c>
       <c r="S23">
         <v>222690000.0</v>
       </c>
       <c r="T23">
         <v>55193000.0</v>
       </c>
       <c r="U23">
         <v>245244000.0</v>
       </c>
       <c r="V23">
         <v>257152000.0</v>
       </c>
       <c r="W23">
         <v>186868000.0</v>
       </c>
       <c r="X23">
         <v>236978000.0</v>
       </c>
       <c r="Y23">
-        <v>256817000.0</v>
+        <v>210317000.0</v>
       </c>
       <c r="Z23">
-        <v>276356000.0</v>
+        <v>322856000.0</v>
       </c>
       <c r="AA23">
-        <v>294349000.0</v>
+        <v>247849000.0</v>
       </c>
       <c r="AB23">
         <v>318363000.0</v>
       </c>
       <c r="AC23">
         <v>320028000.0</v>
       </c>
       <c r="AD23">
         <v>311646000.0</v>
       </c>
       <c r="AE23">
         <v>306700000.0</v>
       </c>
       <c r="AF23">
         <v>322347000.0</v>
       </c>
       <c r="AG23">
         <v>301251000.0</v>
       </c>
       <c r="AH23">
         <v>311132000.0</v>
       </c>
       <c r="AI23">
         <v>292037000.0</v>
       </c>
       <c r="AJ23">
         <v>317602000.0</v>
       </c>
       <c r="AK23">
         <v>322274000.0</v>
       </c>
       <c r="AL23">
         <v>322637000.0</v>
       </c>
       <c r="AM23">
         <v>309156000.0</v>
       </c>
       <c r="AN23">
         <v>351906000.0</v>
       </c>
       <c r="AO23">
         <v>386821000.0</v>
       </c>
       <c r="AP23">
         <v>428743000.0</v>
       </c>
       <c r="AQ23">
         <v>416637000.0</v>
       </c>
       <c r="AR23">
-        <v>855323000.0</v>
+        <v>886609000.0</v>
       </c>
       <c r="AS23">
         <v>463840000.0</v>
       </c>
       <c r="AT23">
         <v>496589000.0</v>
       </c>
       <c r="AU23">
         <v>495002000.0</v>
       </c>
       <c r="AV23">
         <v>1330816000.0</v>
       </c>
       <c r="AW23">
         <v>566568000.0</v>
       </c>
       <c r="AX23">
         <v>545524000.0</v>
       </c>
       <c r="AY23">
         <v>522937000.0</v>
       </c>
       <c r="AZ23">
         <v>498334000.0</v>
       </c>
       <c r="BA23">
-        <v>383946000.0</v>
+        <v>1786420000.0</v>
       </c>
       <c r="BB23">
         <v>128599000.0</v>
       </c>
       <c r="BC23">
         <v>720435000.0</v>
       </c>
       <c r="BD23">
         <v>728224000.0</v>
       </c>
       <c r="BE23">
-        <v>247261000.0</v>
+        <v>724474000.0</v>
       </c>
       <c r="BF23">
         <v>669338000.0</v>
       </c>
       <c r="BG23">
         <v>654047000.0</v>
       </c>
       <c r="BH23">
         <v>589443000.0</v>
       </c>
       <c r="BI23">
         <v>574320000.0</v>
       </c>
       <c r="BJ23">
         <v>548952000.0</v>
       </c>
       <c r="BK23">
         <v>513826000.0</v>
       </c>
       <c r="BL23">
         <v>527570000.0</v>
       </c>
       <c r="BM23">
         <v>504261000.0</v>
       </c>
       <c r="BN23">
         <v>441375000.0</v>
       </c>
       <c r="BO23">
         <v>417890000.0</v>
       </c>
       <c r="BP23">
         <v>433708000.0</v>
       </c>
       <c r="BQ23">
         <v>401222000.0</v>
       </c>
       <c r="BR23">
         <v>413060000.0</v>
       </c>
       <c r="BS23">
-        <v>370016000.0</v>
+        <v>351211000.0</v>
       </c>
       <c r="BT23">
         <v>396049000.0</v>
       </c>
       <c r="BU23">
         <v>394331000.0</v>
       </c>
       <c r="BV23">
         <v>352796000.0</v>
       </c>
       <c r="BW23">
         <v>394922000.0</v>
       </c>
       <c r="BX23">
         <v>406777000.0</v>
       </c>
       <c r="BY23">
         <v>397557000.0</v>
       </c>
       <c r="BZ23">
         <v>364992000.0</v>
       </c>
       <c r="CA23">
         <v>335123000.0</v>
       </c>
@@ -32900,51 +32954,53 @@
       </c>
       <c r="EM23">
         <v>41600000.0</v>
       </c>
       <c r="EN23">
         <v>41900000.0</v>
       </c>
       <c r="EO23">
         <v>32000000.0</v>
       </c>
       <c r="EP23">
         <v>35500000.0</v>
       </c>
       <c r="EQ23">
         <v>33200000.0</v>
       </c>
       <c r="ER23">
         <v>34500000.0</v>
       </c>
       <c r="ES23">
         <v>29300000.0</v>
       </c>
       <c r="ET23">
         <v>27600000.0</v>
       </c>
-      <c r="EU23"/>
+      <c r="EU23">
+        <v>22800000.0</v>
+      </c>
       <c r="EV23">
         <v>56900000.0</v>
       </c>
       <c r="EW23"/>
       <c r="EX23"/>
       <c r="EY23"/>
       <c r="EZ23">
         <v>44400000.0</v>
       </c>
       <c r="FA23"/>
       <c r="FB23"/>
       <c r="FC23"/>
       <c r="FD23">
         <v>63800000.0</v>
       </c>
       <c r="FE23"/>
       <c r="FF23"/>
       <c r="FG23"/>
       <c r="FH23">
         <v>98200000.0</v>
       </c>
       <c r="FI23"/>
     </row>
     <row r="24" spans="1:165">
       <c r="A24" t="s">
@@ -33097,51 +33153,53 @@
       <c r="EP24"/>
       <c r="EQ24"/>
       <c r="ER24"/>
       <c r="ES24"/>
       <c r="ET24"/>
       <c r="EU24"/>
       <c r="EV24"/>
       <c r="EW24"/>
       <c r="EX24"/>
       <c r="EY24"/>
       <c r="EZ24"/>
       <c r="FA24"/>
       <c r="FB24"/>
       <c r="FC24"/>
       <c r="FD24"/>
       <c r="FE24"/>
       <c r="FF24"/>
       <c r="FG24"/>
       <c r="FH24"/>
       <c r="FI24"/>
     </row>
     <row r="25" spans="1:165">
       <c r="A25" t="s">
         <v>249</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>139582000.0</v>
+      </c>
       <c r="C25">
         <v>137340000.0</v>
       </c>
       <c r="D25">
         <v>147988000.0</v>
       </c>
       <c r="E25">
         <v>147260000.0</v>
       </c>
       <c r="F25">
         <v>146169000.0</v>
       </c>
       <c r="G25">
         <v>135687000.0</v>
       </c>
       <c r="H25">
         <v>127827000.0</v>
       </c>
       <c r="I25">
         <v>106149000.0</v>
       </c>
       <c r="J25">
         <v>68273000.0</v>
       </c>
       <c r="K25">
@@ -33967,105 +34025,105 @@
       <c r="F28">
         <v>34976000.0</v>
       </c>
       <c r="G28">
         <v>35208000.0</v>
       </c>
       <c r="H28">
         <v>31273000.0</v>
       </c>
       <c r="I28">
         <v>43596000.0</v>
       </c>
       <c r="J28">
         <v>39669000.0</v>
       </c>
       <c r="K28">
         <v>25961000.0</v>
       </c>
       <c r="L28">
         <v>32985000.0</v>
       </c>
       <c r="M28">
         <v>33039000.0</v>
       </c>
       <c r="N28">
-        <v>32352000.0</v>
+        <v>32351999.0</v>
       </c>
       <c r="O28">
         <v>30037000.0</v>
       </c>
       <c r="P28">
         <v>29877000.0</v>
       </c>
       <c r="Q28">
         <v>18089000.0</v>
       </c>
       <c r="R28">
         <v>16687000.0</v>
       </c>
       <c r="S28">
         <v>17524000.0</v>
       </c>
       <c r="T28">
         <v>14537000.0</v>
       </c>
       <c r="U28">
         <v>14982000.0</v>
       </c>
       <c r="V28">
         <v>25030000.0</v>
       </c>
       <c r="W28">
         <v>13654000.0</v>
       </c>
       <c r="X28">
         <v>14692000.0</v>
       </c>
       <c r="Y28">
         <v>15662000.0</v>
       </c>
       <c r="Z28">
-        <v>19003000.0</v>
+        <v>73003000.0</v>
       </c>
       <c r="AA28">
         <v>17839000.0</v>
       </c>
       <c r="AB28">
         <v>18976000.0</v>
       </c>
       <c r="AC28">
         <v>17565000.0</v>
       </c>
       <c r="AD28">
         <v>16252000.0</v>
       </c>
       <c r="AE28">
         <v>15999000.0</v>
       </c>
       <c r="AF28">
-        <v>35871000.0</v>
+        <v>14694000.0</v>
       </c>
       <c r="AG28">
         <v>14722000.0</v>
       </c>
       <c r="AH28">
         <v>21717000.0</v>
       </c>
       <c r="AI28">
         <v>22083000.0</v>
       </c>
       <c r="AJ28">
         <v>21765000.0</v>
       </c>
       <c r="AK28">
         <v>15331000.0</v>
       </c>
       <c r="AL28">
         <v>18658000.0</v>
       </c>
       <c r="AM28">
         <v>15880000.0</v>
       </c>
       <c r="AN28">
         <v>14912000.0</v>
       </c>
@@ -34237,51 +34295,53 @@
       <c r="EP28"/>
       <c r="EQ28"/>
       <c r="ER28"/>
       <c r="ES28"/>
       <c r="ET28"/>
       <c r="EU28"/>
       <c r="EV28"/>
       <c r="EW28"/>
       <c r="EX28"/>
       <c r="EY28"/>
       <c r="EZ28"/>
       <c r="FA28"/>
       <c r="FB28"/>
       <c r="FC28"/>
       <c r="FD28"/>
       <c r="FE28"/>
       <c r="FF28"/>
       <c r="FG28"/>
       <c r="FH28"/>
       <c r="FI28"/>
     </row>
     <row r="29" spans="1:165">
       <c r="A29" t="s">
         <v>253</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>16291000.0</v>
+      </c>
       <c r="C29">
         <v>72947000.0</v>
       </c>
       <c r="D29">
         <v>-72848000.0</v>
       </c>
       <c r="E29">
         <v>31731000.0</v>
       </c>
       <c r="F29">
         <v>57096000.0</v>
       </c>
       <c r="G29">
         <v>40406000.0</v>
       </c>
       <c r="H29">
         <v>27814000.0</v>
       </c>
       <c r="I29">
         <v>31608000.0</v>
       </c>
       <c r="J29">
         <v>-5228000.0</v>
       </c>
       <c r="K29">
@@ -34461,51 +34521,51 @@
       <c r="EQ29"/>
       <c r="ER29"/>
       <c r="ES29"/>
       <c r="ET29"/>
       <c r="EU29"/>
       <c r="EV29"/>
       <c r="EW29"/>
       <c r="EX29"/>
       <c r="EY29"/>
       <c r="EZ29"/>
       <c r="FA29"/>
       <c r="FB29"/>
       <c r="FC29"/>
       <c r="FD29"/>
       <c r="FE29"/>
       <c r="FF29"/>
       <c r="FG29"/>
       <c r="FH29"/>
       <c r="FI29"/>
     </row>
     <row r="30" spans="1:165">
       <c r="A30" t="s">
         <v>254</v>
       </c>
       <c r="B30">
-        <v>26944000.0</v>
+        <v>209948000.0</v>
       </c>
       <c r="C30">
         <v>80145000.0</v>
       </c>
       <c r="D30">
         <v>29662000.0</v>
       </c>
       <c r="E30">
         <v>33301000.0</v>
       </c>
       <c r="F30">
         <v>34976000.0</v>
       </c>
       <c r="G30">
         <v>35208000.0</v>
       </c>
       <c r="H30">
         <v>31273000.0</v>
       </c>
       <c r="I30">
         <v>43596000.0</v>
       </c>
       <c r="J30">
         <v>39669000.0</v>
       </c>
@@ -34530,225 +34590,225 @@
       <c r="Q30">
         <v>18089000.0</v>
       </c>
       <c r="R30">
         <v>16687000.0</v>
       </c>
       <c r="S30">
         <v>17524000.0</v>
       </c>
       <c r="T30">
         <v>-127396000.0</v>
       </c>
       <c r="U30">
         <v>14982000.0</v>
       </c>
       <c r="V30">
         <v>25030000.0</v>
       </c>
       <c r="W30">
         <v>15275000.0</v>
       </c>
       <c r="X30">
         <v>14692000.0</v>
       </c>
       <c r="Y30">
-        <v>15662000.0</v>
+        <v>-30838000.0</v>
       </c>
       <c r="Z30">
-        <v>26503000.0</v>
+        <v>73003000.0</v>
       </c>
       <c r="AA30">
-        <v>17839000.0</v>
+        <v>-28661000.0</v>
       </c>
       <c r="AB30">
         <v>18976000.0</v>
       </c>
       <c r="AC30">
         <v>17565000.0</v>
       </c>
       <c r="AD30">
         <v>16251999.0</v>
       </c>
       <c r="AE30">
         <v>15999000.0</v>
       </c>
       <c r="AF30">
         <v>14694000.0</v>
       </c>
       <c r="AG30">
-        <v>14722000.0</v>
+        <v>126096000.0</v>
       </c>
       <c r="AH30">
         <v>21717000.0</v>
       </c>
       <c r="AI30">
         <v>22083000.0</v>
       </c>
       <c r="AJ30">
         <v>21765000.0</v>
       </c>
       <c r="AK30">
         <v>15331000.0</v>
       </c>
       <c r="AL30">
         <v>18658000.0</v>
       </c>
       <c r="AM30">
         <v>15880000.0</v>
       </c>
       <c r="AN30">
         <v>14912000.0</v>
       </c>
       <c r="AO30">
         <v>15773000.0</v>
       </c>
       <c r="AP30">
         <v>19033000.0</v>
       </c>
       <c r="AQ30">
         <v>165389000.0</v>
       </c>
       <c r="AR30">
-        <v>556818000.0</v>
+        <v>588104000.0</v>
       </c>
       <c r="AS30">
         <v>170773000.0</v>
       </c>
       <c r="AT30">
         <v>177382000.0</v>
       </c>
       <c r="AU30">
         <v>173252000.0</v>
       </c>
       <c r="AV30">
         <v>939760000.0</v>
       </c>
       <c r="AW30">
         <v>180894000.0</v>
       </c>
       <c r="AX30">
-        <v>174622000.0</v>
+        <v>173261000.0</v>
       </c>
       <c r="AY30">
-        <v>170057000.0</v>
+        <v>168789000.0</v>
       </c>
       <c r="AZ30">
         <v>165760000.0</v>
       </c>
       <c r="BA30">
         <v>98433000.0</v>
       </c>
       <c r="BB30">
         <v>58696000.0</v>
       </c>
       <c r="BC30">
         <v>228060000.0</v>
       </c>
       <c r="BD30">
         <v>238752000.0</v>
       </c>
       <c r="BE30">
-        <v>214855000.0</v>
+        <v>-541984000.0</v>
       </c>
       <c r="BF30">
         <v>209019000.0</v>
       </c>
       <c r="BG30">
         <v>194203000.0</v>
       </c>
       <c r="BH30">
         <v>189680000.0</v>
       </c>
       <c r="BI30">
         <v>193749000.0</v>
       </c>
       <c r="BJ30">
         <v>184751000.0</v>
       </c>
       <c r="BK30">
-        <v>181837000.0</v>
+        <v>-476803000.0</v>
       </c>
       <c r="BL30">
         <v>175199000.0</v>
       </c>
       <c r="BM30">
         <v>168764000.0</v>
       </c>
       <c r="BN30">
         <v>150035000.0</v>
       </c>
       <c r="BO30">
         <v>137828000.0</v>
       </c>
       <c r="BP30">
         <v>131814000.0</v>
       </c>
       <c r="BQ30">
         <v>127021000.0</v>
       </c>
       <c r="BR30">
         <v>137844000.0</v>
       </c>
       <c r="BS30">
-        <v>110701000.0</v>
+        <v>-316417000.0</v>
       </c>
       <c r="BT30">
         <v>109464000.0</v>
       </c>
       <c r="BU30">
         <v>118698000.0</v>
       </c>
       <c r="BV30">
         <v>71982000.0</v>
       </c>
       <c r="BW30">
         <v>104172000.0</v>
       </c>
       <c r="BX30">
         <v>104179000.0</v>
       </c>
       <c r="BY30">
         <v>104209000.0</v>
       </c>
       <c r="BZ30">
         <v>88625000.0</v>
       </c>
       <c r="CA30">
         <v>78691000.0</v>
       </c>
       <c r="CB30">
         <v>73016000.0</v>
       </c>
       <c r="CC30">
         <v>77435000.0</v>
       </c>
       <c r="CD30">
         <v>73200000.0</v>
       </c>
       <c r="CE30">
-        <v>65242000.0</v>
+        <v>-177379000.0</v>
       </c>
       <c r="CF30">
         <v>37383000.0</v>
       </c>
       <c r="CG30">
         <v>81065000.0</v>
       </c>
       <c r="CH30">
         <v>69628000.0</v>
       </c>
       <c r="CI30">
         <v>64195000.0</v>
       </c>
       <c r="CJ30">
         <v>53592000.0</v>
       </c>
       <c r="CK30">
         <v>49873000.0</v>
       </c>
       <c r="CL30">
         <v>49682000.0</v>
       </c>
       <c r="CM30">
         <v>56883000.0</v>
       </c>
@@ -34866,121 +34926,123 @@
       <c r="DY30">
         <v>30200000.0</v>
       </c>
       <c r="DZ30">
         <v>16900000.0</v>
       </c>
       <c r="EA30">
         <v>14400000.0</v>
       </c>
       <c r="EB30">
         <v>14200000.0</v>
       </c>
       <c r="EC30">
         <v>9300000.0</v>
       </c>
       <c r="ED30">
         <v>8800000.0</v>
       </c>
       <c r="EE30">
         <v>10500000.0</v>
       </c>
       <c r="EF30">
         <v>9900000.0</v>
       </c>
       <c r="EG30">
-        <v>10100000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="EH30">
-        <v>9900000.0</v>
+        <v>9800000.0</v>
       </c>
       <c r="EI30">
-        <v>10500000.0</v>
+        <v>10400000.0</v>
       </c>
       <c r="EJ30">
         <v>17000000.0</v>
       </c>
       <c r="EK30">
         <v>12600000.0</v>
       </c>
       <c r="EL30">
         <v>11000000.0</v>
       </c>
       <c r="EM30">
         <v>9500000.0</v>
       </c>
       <c r="EN30">
         <v>8600000.0</v>
       </c>
       <c r="EO30">
         <v>7500000.0</v>
       </c>
       <c r="EP30">
         <v>8300000.0</v>
       </c>
       <c r="EQ30">
         <v>7100000.0</v>
       </c>
       <c r="ER30">
         <v>9600000.0</v>
       </c>
       <c r="ES30">
         <v>7400000.0</v>
       </c>
       <c r="ET30">
         <v>8500000.0</v>
       </c>
-      <c r="EU30"/>
+      <c r="EU30">
+        <v>6900000.0</v>
+      </c>
       <c r="EV30">
         <v>-56900000.0</v>
       </c>
       <c r="EW30"/>
       <c r="EX30"/>
       <c r="EY30"/>
       <c r="EZ30">
         <v>-44400000.0</v>
       </c>
       <c r="FA30"/>
       <c r="FB30"/>
       <c r="FC30"/>
       <c r="FD30">
         <v>-63800000.0</v>
       </c>
       <c r="FE30"/>
       <c r="FF30"/>
       <c r="FG30"/>
       <c r="FH30">
         <v>-98200000.0</v>
       </c>
       <c r="FI30"/>
     </row>
     <row r="31" spans="1:165">
       <c r="A31" t="s">
         <v>255</v>
       </c>
       <c r="B31">
-        <v>-50868000.0</v>
+        <v>-83824000.0</v>
       </c>
       <c r="C31">
         <v>-31636000.0</v>
       </c>
       <c r="D31">
         <v>-56145000.0</v>
       </c>
       <c r="E31">
         <v>-96379000.0</v>
       </c>
       <c r="F31">
         <v>-35836000.0</v>
       </c>
       <c r="G31">
         <v>-53550000.0</v>
       </c>
       <c r="H31">
         <v>-66793000.0</v>
       </c>
       <c r="I31">
         <v>-91873000.0</v>
       </c>
       <c r="J31">
         <v>-13440000.0</v>
       </c>
@@ -35005,225 +35067,225 @@
       <c r="Q31">
         <v>-16492000.0</v>
       </c>
       <c r="R31">
         <v>-2387000.0</v>
       </c>
       <c r="S31">
         <v>-29401000.0</v>
       </c>
       <c r="T31">
         <v>-6826000.0</v>
       </c>
       <c r="U31">
         <v>-26517000.0</v>
       </c>
       <c r="V31">
         <v>56385000.0</v>
       </c>
       <c r="W31">
         <v>245334000.0</v>
       </c>
       <c r="X31">
         <v>-2810408000.0</v>
       </c>
       <c r="Y31">
-        <v>-10616000.0</v>
+        <v>35884000.0</v>
       </c>
       <c r="Z31">
-        <v>-124931000.0</v>
+        <v>-171431000.0</v>
       </c>
       <c r="AA31">
-        <v>-1192679000.0</v>
+        <v>-1239179000.0</v>
       </c>
       <c r="AB31">
         <v>-88903000.0</v>
       </c>
       <c r="AC31">
         <v>-665295000.0</v>
       </c>
       <c r="AD31">
         <v>-167116000.0</v>
       </c>
       <c r="AE31">
         <v>-36472000.0</v>
       </c>
       <c r="AF31">
-        <v>-74677000.0</v>
+        <v>-82650000.0</v>
       </c>
       <c r="AG31">
         <v>-71006000.0</v>
       </c>
       <c r="AH31">
-        <v>-864108000.0</v>
+        <v>-872081000.0</v>
       </c>
       <c r="AI31">
-        <v>-91417000.0</v>
+        <v>-99390000.0</v>
       </c>
       <c r="AJ31">
         <v>-193599761.0</v>
       </c>
       <c r="AK31">
         <v>-72024000.0</v>
       </c>
       <c r="AL31">
         <v>-69925000.0</v>
       </c>
       <c r="AM31">
-        <v>-80187000.0</v>
+        <v>-73345000.0</v>
       </c>
       <c r="AN31">
         <v>-1488899000.0</v>
       </c>
       <c r="AO31">
         <v>-57763000.0</v>
       </c>
       <c r="AP31">
         <v>-46219000.0</v>
       </c>
       <c r="AQ31">
         <v>-57830000.0</v>
       </c>
       <c r="AR31">
         <v>-53457000.0</v>
       </c>
       <c r="AS31">
         <v>-23753000.0</v>
       </c>
       <c r="AT31">
         <v>-57896000.0</v>
       </c>
       <c r="AU31">
         <v>-42462000.0</v>
       </c>
       <c r="AV31">
-        <v>-42114000.0</v>
+        <v>-791828000.0</v>
       </c>
       <c r="AW31">
         <v>-34991000.0</v>
       </c>
       <c r="AX31">
         <v>-37712000.0</v>
       </c>
       <c r="AY31">
         <v>-41660000.0</v>
       </c>
       <c r="AZ31">
         <v>-29232000.0</v>
       </c>
       <c r="BA31">
-        <v>-21627000.0</v>
+        <v>-2001000.0</v>
       </c>
       <c r="BB31">
         <v>-21369000.0</v>
       </c>
       <c r="BC31">
         <v>-29888000.0</v>
       </c>
       <c r="BD31">
-        <v>-37553000.0</v>
+        <v>-81765000.0</v>
       </c>
       <c r="BE31">
-        <v>-24082000.0</v>
+        <v>-68294000.0</v>
       </c>
       <c r="BF31">
-        <v>-19464000.0</v>
+        <v>-63676000.0</v>
       </c>
       <c r="BG31">
-        <v>-8711000.0</v>
+        <v>-52923000.0</v>
       </c>
       <c r="BH31">
         <v>-12018000.0</v>
       </c>
       <c r="BI31">
         <v>-10413000.0</v>
       </c>
       <c r="BJ31">
         <v>-15363000.0</v>
       </c>
       <c r="BK31">
         <v>-16449000.0</v>
       </c>
       <c r="BL31">
         <v>-1645000.0</v>
       </c>
       <c r="BM31">
         <v>-1583000.0</v>
       </c>
       <c r="BN31">
         <v>496000.0</v>
       </c>
       <c r="BO31">
         <v>3161000.0</v>
       </c>
       <c r="BP31">
         <v>1424000.0</v>
       </c>
       <c r="BQ31">
         <v>2226000.0</v>
       </c>
       <c r="BR31">
         <v>957000.0</v>
       </c>
       <c r="BS31">
-        <v>551000.0</v>
+        <v>-30288000.0</v>
       </c>
       <c r="BT31">
         <v>-526000.0</v>
       </c>
       <c r="BU31">
         <v>1703000.0</v>
       </c>
       <c r="BV31">
         <v>859000.0</v>
       </c>
       <c r="BW31">
         <v>2019000.0</v>
       </c>
       <c r="BX31">
         <v>1297000.0</v>
       </c>
       <c r="BY31">
         <v>-2192000.0</v>
       </c>
       <c r="BZ31">
         <v>-719000.0</v>
       </c>
       <c r="CA31">
         <v>-346000.0</v>
       </c>
       <c r="CB31">
         <v>2560000.0</v>
       </c>
       <c r="CC31">
         <v>1155000.0</v>
       </c>
       <c r="CD31">
         <v>120000.0</v>
       </c>
       <c r="CE31">
-        <v>-9978000.0</v>
+        <v>-4074000.0</v>
       </c>
       <c r="CF31">
         <v>-977000.0</v>
       </c>
       <c r="CG31">
         <v>-3060000.0</v>
       </c>
       <c r="CH31">
         <v>-2316000.0</v>
       </c>
       <c r="CI31">
         <v>-2600000.0</v>
       </c>
       <c r="CJ31">
         <v>-5007000.0</v>
       </c>
       <c r="CK31">
         <v>-7183000.0</v>
       </c>
       <c r="CL31">
         <v>-6583000.0</v>
       </c>
       <c r="CM31">
         <v>-6582000.0</v>
       </c>
@@ -35285,166 +35347,170 @@
         <v>-4900000.0</v>
       </c>
       <c r="DG31">
         <v>-1700000.0</v>
       </c>
       <c r="DH31">
         <v>-200000.0</v>
       </c>
       <c r="DI31">
         <v>-1200000.0</v>
       </c>
       <c r="DJ31">
         <v>2600000.0</v>
       </c>
       <c r="DK31"/>
       <c r="DL31">
         <v>1400000.0</v>
       </c>
       <c r="DM31">
         <v>1100000.0</v>
       </c>
       <c r="DN31">
         <v>196900000.0</v>
       </c>
       <c r="DO31">
-        <v>-3100000.0</v>
+        <v>-3200000.0</v>
       </c>
       <c r="DP31">
-        <v>32300000.0</v>
+        <v>32500000.0</v>
       </c>
       <c r="DQ31">
         <v>-3000000.0</v>
       </c>
       <c r="DR31">
         <v>-1700000.0</v>
       </c>
       <c r="DS31">
         <v>-1900000.0</v>
       </c>
       <c r="DT31">
         <v>-3700000.0</v>
       </c>
       <c r="DU31">
         <v>-800000.0</v>
       </c>
       <c r="DV31">
         <v>-1000000.0</v>
       </c>
       <c r="DW31">
         <v>-900000.0</v>
       </c>
       <c r="DX31">
         <v>-400000.0</v>
       </c>
       <c r="DY31">
         <v>1700000.0</v>
       </c>
       <c r="DZ31">
         <v>-100000.0</v>
       </c>
       <c r="EA31">
         <v>-1100000.0</v>
       </c>
       <c r="EB31">
-        <v>-1700000.0</v>
+        <v>-1600000.0</v>
       </c>
       <c r="EC31">
         <v>800000.0</v>
       </c>
       <c r="ED31">
         <v>-200000.0</v>
       </c>
       <c r="EE31">
         <v>-800000.0</v>
       </c>
       <c r="EF31">
-        <v>-1600000.0</v>
+        <v>-1200000.0</v>
       </c>
       <c r="EG31">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="EH31">
-        <v>600000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="EI31">
-        <v>-800000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="EJ31">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="EK31">
         <v>-2400000.0</v>
       </c>
       <c r="EL31">
         <v>-3300000.0</v>
       </c>
       <c r="EM31">
         <v>-2300000.0</v>
       </c>
       <c r="EN31">
         <v>700000.0</v>
       </c>
       <c r="EO31">
         <v>500000.0</v>
       </c>
       <c r="EP31">
         <v>-300000.0</v>
       </c>
       <c r="EQ31">
         <v>-300000.0</v>
       </c>
       <c r="ER31">
         <v>-600000.0</v>
       </c>
       <c r="ES31">
         <v>2300000.0</v>
       </c>
       <c r="ET31">
         <v>-600000.0</v>
       </c>
-      <c r="EU31"/>
+      <c r="EU31">
+        <v>-300000.0</v>
+      </c>
       <c r="EV31"/>
       <c r="EW31"/>
       <c r="EX31"/>
       <c r="EY31"/>
       <c r="EZ31"/>
       <c r="FA31"/>
       <c r="FB31"/>
       <c r="FC31"/>
       <c r="FD31"/>
       <c r="FE31"/>
       <c r="FF31"/>
       <c r="FG31"/>
       <c r="FH31"/>
       <c r="FI31"/>
     </row>
     <row r="32" spans="1:165">
       <c r="A32" t="s">
         <v>256</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>719688000.0</v>
+      </c>
       <c r="C32">
         <v>785690000.0</v>
       </c>
       <c r="D32">
         <v>764412000.0</v>
       </c>
       <c r="E32">
         <v>798017000.0</v>
       </c>
       <c r="F32">
         <v>848652000.0</v>
       </c>
       <c r="G32">
         <v>874487000.0</v>
       </c>
       <c r="H32">
         <v>927341000.0</v>
       </c>
       <c r="I32">
         <v>800549000.0</v>
       </c>
       <c r="J32">
         <v>692844000.0</v>
       </c>
       <c r="K32">
@@ -35468,147 +35534,147 @@
       <c r="Q32">
         <v>305872000.0</v>
       </c>
       <c r="R32">
         <v>275153000.0</v>
       </c>
       <c r="S32">
         <v>210230000.0</v>
       </c>
       <c r="T32">
         <v>192451000.0</v>
       </c>
       <c r="U32">
         <v>250371000.0</v>
       </c>
       <c r="V32">
         <v>219343000.0</v>
       </c>
       <c r="W32">
         <v>169914000.0</v>
       </c>
       <c r="X32">
         <v>203207000.0</v>
       </c>
       <c r="Y32">
-        <v>227050000.0</v>
+        <v>241836000.0</v>
       </c>
       <c r="Z32">
-        <v>220141000.0</v>
+        <v>237918000.0</v>
       </c>
       <c r="AA32">
-        <v>267364000.0</v>
+        <v>281311000.0</v>
       </c>
       <c r="AB32">
-        <v>441312000.0</v>
+        <v>454088000.0</v>
       </c>
       <c r="AC32">
-        <v>259428000.0</v>
+        <v>275526000.0</v>
       </c>
       <c r="AD32">
-        <v>274817000.0</v>
+        <v>292936000.0</v>
       </c>
       <c r="AE32">
-        <v>270501000.0</v>
+        <v>282888000.0</v>
       </c>
       <c r="AF32">
-        <v>338793000.0</v>
+        <v>309892000.0</v>
       </c>
       <c r="AG32">
-        <v>267238000.0</v>
+        <v>279408000.0</v>
       </c>
       <c r="AH32">
-        <v>247689000.0</v>
+        <v>258369000.0</v>
       </c>
       <c r="AI32">
         <v>229106000.0</v>
       </c>
       <c r="AJ32">
-        <v>321095000.0</v>
+        <v>330262761.0</v>
       </c>
       <c r="AK32">
-        <v>259740000.0</v>
+        <v>266212000.0</v>
       </c>
       <c r="AL32">
-        <v>271532000.0</v>
+        <v>278142000.0</v>
       </c>
       <c r="AM32">
-        <v>354659000.0</v>
+        <v>362976000.0</v>
       </c>
       <c r="AN32">
-        <v>400879000.0</v>
+        <v>408162000.0</v>
       </c>
       <c r="AO32">
-        <v>373257000.0</v>
+        <v>390347000.0</v>
       </c>
       <c r="AP32">
         <v>876697000.0</v>
       </c>
       <c r="AQ32">
         <v>591367000.0</v>
       </c>
       <c r="AR32">
         <v>837129000.0</v>
       </c>
       <c r="AS32">
         <v>873813000.0</v>
       </c>
       <c r="AT32">
         <v>771307000.0</v>
       </c>
       <c r="AU32">
         <v>779361000.0</v>
       </c>
       <c r="AV32">
         <v>787654000.0</v>
       </c>
       <c r="AW32">
         <v>810201000.0</v>
       </c>
       <c r="AX32">
         <v>779368000.0</v>
       </c>
       <c r="AY32">
         <v>770637000.0</v>
       </c>
       <c r="AZ32">
         <v>704213000.0</v>
       </c>
       <c r="BA32">
-        <v>623194000.0</v>
+        <v>2385633000.0</v>
       </c>
       <c r="BB32">
         <v>194643000.0</v>
       </c>
       <c r="BC32">
         <v>949801000.0</v>
       </c>
       <c r="BD32">
         <v>944962000.0</v>
       </c>
       <c r="BE32">
-        <v>855895000.0</v>
+        <v>905437000.0</v>
       </c>
       <c r="BF32">
         <v>898923000.0</v>
       </c>
       <c r="BG32">
         <v>797690000.0</v>
       </c>
       <c r="BH32">
         <v>751045000.0</v>
       </c>
       <c r="BI32">
         <v>737902000.0</v>
       </c>
       <c r="BJ32">
         <v>627997000.0</v>
       </c>
       <c r="BK32">
         <v>578888000.0</v>
       </c>
       <c r="BL32">
         <v>643785000.0</v>
       </c>
       <c r="BM32">
         <v>612618000.0</v>
       </c>
@@ -35846,51 +35912,51 @@
       <c r="EM32">
         <v>40300000.0</v>
       </c>
       <c r="EN32">
         <v>38500000.0</v>
       </c>
       <c r="EO32">
         <v>32000000.0</v>
       </c>
       <c r="EP32">
         <v>33000000.0</v>
       </c>
       <c r="EQ32">
         <v>31600000.0</v>
       </c>
       <c r="ER32">
         <v>32100000.0</v>
       </c>
       <c r="ES32">
         <v>27800000.0</v>
       </c>
       <c r="ET32">
         <v>23400000.0</v>
       </c>
       <c r="EU32">
-        <v>20800000.0</v>
+        <v>20400000.0</v>
       </c>
       <c r="EV32">
         <v>12500000.0</v>
       </c>
       <c r="EW32">
         <v>11300000.0</v>
       </c>
       <c r="EX32">
         <v>11300000.0</v>
       </c>
       <c r="EY32">
         <v>8900000.0</v>
       </c>
       <c r="EZ32">
         <v>10300000.0</v>
       </c>
       <c r="FA32">
         <v>7900000.0</v>
       </c>
       <c r="FB32">
         <v>6400000.0</v>
       </c>
       <c r="FC32">
         <v>5100000.0</v>
       </c>
@@ -36479,87 +36545,87 @@
       </c>
       <c r="AH6">
         <v>2600000.0</v>
       </c>
       <c r="AI6">
         <v>-53000000.0</v>
       </c>
       <c r="AJ6">
         <v>33900000.0</v>
       </c>
       <c r="AK6">
         <v>41600000.0</v>
       </c>
       <c r="AL6">
         <v>5700000.0</v>
       </c>
     </row>
     <row r="7" spans="1:38">
       <c r="A7" t="s">
         <v>262</v>
       </c>
       <c r="B7">
         <v>11763000.0</v>
       </c>
       <c r="C7">
-        <v>-144115000.0</v>
+        <v>-131301000.0</v>
       </c>
       <c r="D7">
         <v>-55077000.0</v>
       </c>
       <c r="E7">
-        <v>60740000.0</v>
+        <v>42528000.0</v>
       </c>
       <c r="F7">
         <v>45441000.0</v>
       </c>
       <c r="G7">
         <v>75445000.0</v>
       </c>
       <c r="H7">
         <v>-20933000.0</v>
       </c>
       <c r="I7">
         <v>49907000.0</v>
       </c>
       <c r="J7">
         <v>-21237000.0</v>
       </c>
       <c r="K7">
         <v>89330000.0</v>
       </c>
       <c r="L7">
         <v>123547000.0</v>
       </c>
       <c r="M7">
         <v>50527000.0</v>
       </c>
       <c r="N7">
-        <v>-113949000.0</v>
+        <v>-63218000.0</v>
       </c>
       <c r="O7">
-        <v>-143010000.0</v>
+        <v>30740000.0</v>
       </c>
       <c r="P7">
         <v>-191658000.0</v>
       </c>
       <c r="Q7">
         <v>364058000.0</v>
       </c>
       <c r="R7">
         <v>-38300000.0</v>
       </c>
       <c r="S7">
         <v>-67092000.0</v>
       </c>
       <c r="T7">
         <v>-148284000.0</v>
       </c>
       <c r="U7">
         <v>-20796000.0</v>
       </c>
       <c r="V7">
         <v>-25545000.0</v>
       </c>
       <c r="W7">
         <v>-40578000.0</v>
       </c>
@@ -36643,95 +36709,101 @@
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
     </row>
     <row r="9" spans="1:38">
       <c r="A9" t="s">
         <v>264</v>
       </c>
       <c r="B9">
         <v>184665000.0</v>
       </c>
       <c r="C9">
         <v>-70186000.0</v>
       </c>
       <c r="D9">
         <v>-87416000.0</v>
       </c>
       <c r="E9">
-        <v>23344000.0</v>
+        <v>5211000.0</v>
       </c>
       <c r="F9">
         <v>26058000.0</v>
       </c>
       <c r="G9">
         <v>80682000.0</v>
       </c>
       <c r="H9">
         <v>2057000.0</v>
       </c>
       <c r="I9">
         <v>88821000.0</v>
       </c>
       <c r="J9">
         <v>114456000.0</v>
       </c>
       <c r="K9">
         <v>179779000.0</v>
       </c>
       <c r="L9">
         <v>70165000.0</v>
       </c>
       <c r="M9">
         <v>29730000.0</v>
       </c>
       <c r="N9">
         <v>-165233000.0</v>
       </c>
       <c r="O9">
         <v>-143010000.0</v>
       </c>
       <c r="P9">
         <v>-283268000.0</v>
       </c>
       <c r="Q9">
         <v>343844000.0</v>
       </c>
       <c r="R9">
         <v>-48839000.0</v>
       </c>
-      <c r="S9"/>
-      <c r="T9"/>
+      <c r="S9">
+        <v>-31725000.0</v>
+      </c>
+      <c r="T9">
+        <v>-204874000.0</v>
+      </c>
       <c r="U9"/>
-      <c r="V9"/>
+      <c r="V9">
+        <v>-68094000.0</v>
+      </c>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
     </row>
     <row r="10" spans="1:38">
       <c r="A10" t="s">
         <v>265</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
@@ -36980,54 +37052,54 @@
       <c r="F14">
         <v>110157000.0</v>
       </c>
       <c r="G14">
         <v>374129000.0</v>
       </c>
       <c r="H14">
         <v>440221000.0</v>
       </c>
       <c r="I14">
         <v>486530000.0</v>
       </c>
       <c r="J14">
         <v>547990000.0</v>
       </c>
       <c r="K14">
         <v>611067000.0</v>
       </c>
       <c r="L14">
         <v>634305000.0</v>
       </c>
       <c r="M14">
         <v>627473000.0</v>
       </c>
       <c r="N14">
-        <v>511422000.0</v>
+        <v>879422000.0</v>
       </c>
       <c r="O14">
-        <v>440621000.0</v>
+        <v>756689000.0</v>
       </c>
       <c r="P14">
         <v>658640000.0</v>
       </c>
       <c r="Q14">
         <v>539829000.0</v>
       </c>
       <c r="R14">
         <v>408313000.0</v>
       </c>
       <c r="S14">
         <v>356658000.0</v>
       </c>
       <c r="T14">
         <v>292987000.0</v>
       </c>
       <c r="U14">
         <v>253325000.0</v>
       </c>
       <c r="V14">
         <v>241752000.0</v>
       </c>
       <c r="W14">
         <v>209123000.0</v>
       </c>
@@ -37618,69 +37690,69 @@
       <c r="D22">
         <v>481902000.0</v>
       </c>
       <c r="E22">
         <v>168948000.0</v>
       </c>
       <c r="F22">
         <v>352210000.0</v>
       </c>
       <c r="G22">
         <v>-3978459000.0</v>
       </c>
       <c r="H22">
         <v>-700590000.0</v>
       </c>
       <c r="I22">
         <v>-885050000.0</v>
       </c>
       <c r="J22">
         <v>-515025000.0</v>
       </c>
       <c r="K22">
         <v>-929580000.0</v>
       </c>
       <c r="L22">
-        <v>499792000.0</v>
+        <v>607012000.0</v>
       </c>
       <c r="M22">
-        <v>-152011000.0</v>
+        <v>199053000.0</v>
       </c>
       <c r="N22">
-        <v>782697000.0</v>
+        <v>850406000.0</v>
       </c>
       <c r="O22">
-        <v>522344000.0</v>
+        <v>614716000.0</v>
       </c>
       <c r="P22">
         <v>370898000.0</v>
       </c>
       <c r="Q22">
         <v>773429000.0</v>
       </c>
       <c r="R22">
-        <v>1678642000.0</v>
+        <v>1560995000.0</v>
       </c>
       <c r="S22">
         <v>1560995000.0</v>
       </c>
       <c r="T22">
         <v>1206011000.0</v>
       </c>
       <c r="U22">
         <v>731866000.0</v>
       </c>
       <c r="V22">
         <v>296696000.0</v>
       </c>
       <c r="W22">
         <v>146086000.0</v>
       </c>
       <c r="X22">
         <v>166416000.0</v>
       </c>
       <c r="Y22">
         <v>209503000.0</v>
       </c>
       <c r="Z22">
         <v>262922000.0</v>
       </c>
@@ -37937,96 +38009,96 @@
       </c>
       <c r="AH24">
         <v>-149300000.0</v>
       </c>
       <c r="AI24">
         <v>13400000.0</v>
       </c>
       <c r="AJ24">
         <v>4500000.0</v>
       </c>
       <c r="AK24">
         <v>300000.0</v>
       </c>
       <c r="AL24">
         <v>14900000.0</v>
       </c>
     </row>
     <row r="25" spans="1:38">
       <c r="A25" t="s">
         <v>279</v>
       </c>
       <c r="B25">
         <v>71181000.0</v>
       </c>
       <c r="C25">
-        <v>-18507000.0</v>
+        <v>-31321000.0</v>
       </c>
       <c r="D25">
         <v>13356000.0</v>
       </c>
       <c r="E25">
-        <v>-99853000.0</v>
+        <v>-81641000.0</v>
       </c>
       <c r="F25">
         <v>-487097000.0</v>
       </c>
       <c r="G25">
         <v>3819238000.0</v>
       </c>
       <c r="H25">
         <v>471161000.0</v>
       </c>
       <c r="I25">
-        <v>1458164000.0</v>
+        <v>496471000.0</v>
       </c>
       <c r="J25">
-        <v>1159728000.0</v>
+        <v>171727000.0</v>
       </c>
       <c r="K25">
-        <v>2674590000.0</v>
+        <v>1322745000.0</v>
       </c>
       <c r="L25">
-        <v>1770095000.0</v>
+        <v>358315000.0</v>
       </c>
       <c r="M25">
-        <v>2424888000.0</v>
+        <v>859766000.0</v>
       </c>
       <c r="N25">
-        <v>485527000.0</v>
+        <v>-913000.0</v>
       </c>
       <c r="O25">
-        <v>418728000.0</v>
+        <v>-20171000.0</v>
       </c>
       <c r="P25">
         <v>-28475000.0</v>
       </c>
       <c r="Q25">
         <v>-16461000.0</v>
       </c>
       <c r="R25">
-        <v>13200000.0</v>
+        <v>205708000.0</v>
       </c>
       <c r="S25">
         <v>-13395000.0</v>
       </c>
       <c r="T25">
         <v>43150000.0</v>
       </c>
       <c r="U25">
         <v>20183000.0</v>
       </c>
       <c r="V25">
         <v>-20100000.0</v>
       </c>
       <c r="W25">
         <v>12568000.0</v>
       </c>
       <c r="X25">
         <v>-16352000.0</v>
       </c>
       <c r="Y25">
         <v>11039000.0</v>
       </c>
       <c r="Z25">
         <v>7678000.0</v>
       </c>
@@ -38189,51 +38261,51 @@
       <c r="G27">
         <v>9169000.0</v>
       </c>
       <c r="H27">
         <v>14737000.0</v>
       </c>
       <c r="I27">
         <v>23993000.0</v>
       </c>
       <c r="J27">
         <v>29115000.0</v>
       </c>
       <c r="K27">
         <v>34720000.0</v>
       </c>
       <c r="L27">
         <v>39172000.0</v>
       </c>
       <c r="M27">
         <v>41389000.0</v>
       </c>
       <c r="N27">
         <v>36620000.0</v>
       </c>
       <c r="O27">
-        <v>31930000.0</v>
+        <v>19838000.0</v>
       </c>
       <c r="P27">
         <v>31904000.0</v>
       </c>
       <c r="Q27">
         <v>34930000.0</v>
       </c>
       <c r="R27">
         <v>37995000.0</v>
       </c>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
@@ -39116,54 +39188,54 @@
       <c r="M2">
         <v>261982000.0</v>
       </c>
       <c r="N2">
         <v>189372000.0</v>
       </c>
       <c r="O2">
         <v>485707000.0</v>
       </c>
       <c r="P2">
         <v>427079000.0</v>
       </c>
       <c r="Q2">
         <v>164766000.0</v>
       </c>
       <c r="R2">
         <v>107303000.0</v>
       </c>
       <c r="S2">
         <v>196722000.0</v>
       </c>
       <c r="T2">
         <v>233628000.0</v>
       </c>
       <c r="U2">
-        <v>282571000.0</v>
+        <v>168568000.0</v>
       </c>
       <c r="V2">
-        <v>117076000.0</v>
+        <v>117126000.0</v>
       </c>
       <c r="W2">
         <v>365041000.0</v>
       </c>
       <c r="X2">
         <v>338856000.0</v>
       </c>
       <c r="Y2">
         <v>192520000.0</v>
       </c>
       <c r="Z2">
         <v>177230000.0</v>
       </c>
       <c r="AA2">
         <v>105924000.0</v>
       </c>
       <c r="AB2">
         <v>137296000.0</v>
       </c>
       <c r="AC2">
         <v>155069000.0</v>
       </c>
       <c r="AD2">
         <v>188396000.0</v>
       </c>
@@ -39400,106 +39472,120 @@
       </c>
       <c r="DD2">
         <v>149400000.0</v>
       </c>
       <c r="DE2">
         <v>161300000.0</v>
       </c>
       <c r="DF2">
         <v>355500000.0</v>
       </c>
       <c r="DG2">
         <v>211000000.0</v>
       </c>
       <c r="DH2">
         <v>57000000.0</v>
       </c>
       <c r="DI2">
         <v>78400000.0</v>
       </c>
       <c r="DJ2">
         <v>107300000.0</v>
       </c>
       <c r="DK2">
         <v>49900000.0</v>
       </c>
-      <c r="DL2"/>
-      <c r="DM2"/>
+      <c r="DL2">
+        <v>-58200000.0</v>
+      </c>
+      <c r="DM2">
+        <v>-87500000.0</v>
+      </c>
       <c r="DN2">
         <v>96900000.0</v>
       </c>
       <c r="DO2">
         <v>149600000.0</v>
       </c>
       <c r="DP2">
         <v>111300000.0</v>
       </c>
       <c r="DQ2">
         <v>6400000.0</v>
       </c>
       <c r="DR2">
         <v>26200000.0</v>
       </c>
       <c r="DS2">
         <v>41300000.0</v>
       </c>
-      <c r="DT2"/>
-      <c r="DU2"/>
+      <c r="DT2">
+        <v>-5500000.0</v>
+      </c>
+      <c r="DU2">
+        <v>-6900000.0</v>
+      </c>
       <c r="DV2">
         <v>73600000.0</v>
       </c>
       <c r="DW2">
         <v>95200000.0</v>
       </c>
       <c r="DX2">
         <v>5200000.0</v>
       </c>
-      <c r="DY2"/>
+      <c r="DY2">
+        <v>-1600000.0</v>
+      </c>
       <c r="DZ2">
         <v>9700000.0</v>
       </c>
       <c r="EA2">
         <v>4900000.0</v>
       </c>
-      <c r="EB2"/>
+      <c r="EB2">
+        <v>-7200000.0</v>
+      </c>
       <c r="EC2"/>
       <c r="ED2"/>
       <c r="EE2">
         <v>3100000.0</v>
       </c>
       <c r="EF2"/>
       <c r="EG2"/>
       <c r="EH2">
         <v>41600000.0</v>
       </c>
       <c r="EI2">
         <v>56100000.0</v>
       </c>
       <c r="EJ2">
         <v>6800000.0</v>
       </c>
-      <c r="EK2"/>
+      <c r="EK2">
+        <v>-2200000.0</v>
+      </c>
       <c r="EL2">
         <v>48600000.0</v>
       </c>
       <c r="EM2">
         <v>48800000.0</v>
       </c>
       <c r="EN2">
         <v>45500000.0</v>
       </c>
       <c r="EO2">
         <v>1200000.0</v>
       </c>
       <c r="EP2">
         <v>2700000.0</v>
       </c>
       <c r="EQ2">
         <v>7100000.0</v>
       </c>
       <c r="ER2"/>
       <c r="ES2"/>
     </row>
     <row r="3" spans="1:149">
       <c r="A3" t="s">
         <v>258</v>
       </c>
@@ -40302,57 +40388,57 @@
       <c r="M6">
         <v>-12405000.0</v>
       </c>
       <c r="N6">
         <v>72610000.0</v>
       </c>
       <c r="O6">
         <v>-296335000.0</v>
       </c>
       <c r="P6">
         <v>58628000.0</v>
       </c>
       <c r="Q6">
         <v>262313000.0</v>
       </c>
       <c r="R6">
         <v>57463000.0</v>
       </c>
       <c r="S6">
         <v>-89419000.0</v>
       </c>
       <c r="T6">
         <v>77087000.0</v>
       </c>
       <c r="U6">
-        <v>-162946000.0</v>
+        <v>-48943000.0</v>
       </c>
       <c r="V6">
-        <v>51492000.0</v>
+        <v>51442000.0</v>
       </c>
       <c r="W6">
-        <v>-247915000.0</v>
+        <v>-247541000.0</v>
       </c>
       <c r="X6">
         <v>26176000.0</v>
       </c>
       <c r="Y6">
         <v>146336000.0</v>
       </c>
       <c r="Z6">
         <v>15290000.0</v>
       </c>
       <c r="AA6">
         <v>71306000.0</v>
       </c>
       <c r="AB6">
         <v>-31372000.0</v>
       </c>
       <c r="AC6">
         <v>-17773000.0</v>
       </c>
       <c r="AD6">
         <v>-33327000.0</v>
       </c>
       <c r="AE6">
         <v>-187511000.0</v>
       </c>
@@ -40693,170 +40779,172 @@
         <v>-200000.0</v>
       </c>
       <c r="EN6">
         <v>44900000.0</v>
       </c>
       <c r="EO6">
         <v>45500000.0</v>
       </c>
       <c r="EP6">
         <v>1200000.0</v>
       </c>
       <c r="EQ6">
         <v>-4400000.0</v>
       </c>
       <c r="ER6">
         <v>-3200000.0</v>
       </c>
       <c r="ES6">
         <v>-900000.0</v>
       </c>
     </row>
     <row r="7" spans="1:149">
       <c r="A7" t="s">
         <v>262</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>-41345000.0</v>
+      </c>
       <c r="C7">
         <v>46562000.0</v>
       </c>
       <c r="D7">
         <v>-195734000.0</v>
       </c>
       <c r="E7">
         <v>200936000.0</v>
       </c>
       <c r="F7">
         <v>-4428000.0</v>
       </c>
       <c r="G7">
         <v>10989000.0</v>
       </c>
       <c r="H7">
         <v>-109796000.0</v>
       </c>
       <c r="I7">
         <v>112287000.0</v>
       </c>
       <c r="J7">
         <v>-96687000.0</v>
       </c>
       <c r="K7">
         <v>-37105000.0</v>
       </c>
       <c r="L7">
         <v>127402000.0</v>
       </c>
       <c r="M7">
         <v>-106675000.0</v>
       </c>
       <c r="N7">
         <v>95151000.0</v>
       </c>
       <c r="O7">
-        <v>-187357000.0</v>
+        <v>-170955000.0</v>
       </c>
       <c r="P7">
         <v>68263000.0</v>
       </c>
       <c r="Q7">
         <v>6940000.0</v>
       </c>
       <c r="R7">
         <v>14881000.0</v>
       </c>
       <c r="S7">
         <v>-47556000.0</v>
       </c>
       <c r="T7">
         <v>47873000.0</v>
       </c>
       <c r="U7">
-        <v>-32373000.0</v>
+        <v>-32372999.0</v>
       </c>
       <c r="V7">
         <v>18378000.0</v>
       </c>
       <c r="W7">
         <v>-10333000.0</v>
       </c>
       <c r="X7">
         <v>18422000.0</v>
       </c>
       <c r="Y7">
-        <v>-3228000.0</v>
+        <v>155711000.0</v>
       </c>
       <c r="Z7">
-        <v>69711000.0</v>
+        <v>68707000.0</v>
       </c>
       <c r="AA7">
-        <v>-37556000.0</v>
+        <v>-167395000.0</v>
       </c>
       <c r="AB7">
-        <v>50851000.0</v>
+        <v>49360000.0</v>
       </c>
       <c r="AC7">
-        <v>-11316000.0</v>
+        <v>-22890000.0</v>
       </c>
       <c r="AD7">
-        <v>9386000.0</v>
+        <v>6610000.0</v>
       </c>
       <c r="AE7">
-        <v>-56350000.0</v>
+        <v>-54013000.0</v>
       </c>
       <c r="AF7">
-        <v>135647000.0</v>
+        <v>91869000.0</v>
       </c>
       <c r="AG7">
-        <v>-56811000.0</v>
+        <v>-92924000.0</v>
       </c>
       <c r="AH7">
-        <v>415000.0</v>
+        <v>-4746000.0</v>
       </c>
       <c r="AI7">
-        <v>-34953000.0</v>
+        <v>55708000.0</v>
       </c>
       <c r="AJ7">
-        <v>13062000.0</v>
+        <v>3093000.0</v>
       </c>
       <c r="AK7">
         <v>-56493000.0</v>
       </c>
       <c r="AL7">
-        <v>13258000.0</v>
+        <v>13394000.0</v>
       </c>
       <c r="AM7">
-        <v>23573000.0</v>
+        <v>14556000.0</v>
       </c>
       <c r="AN7">
         <v>-27947000.0</v>
       </c>
       <c r="AO7">
         <v>-15038000.0</v>
       </c>
       <c r="AP7">
-        <v>255916000.0</v>
+        <v>254149000.0</v>
       </c>
       <c r="AQ7">
         <v>-40934000.0</v>
       </c>
       <c r="AR7">
         <v>30353000.0</v>
       </c>
       <c r="AS7">
         <v>39566000.0</v>
       </c>
       <c r="AT7">
         <v>70317000.0</v>
       </c>
       <c r="AU7">
         <v>14082000.0</v>
       </c>
       <c r="AV7">
         <v>62876000.0</v>
       </c>
       <c r="AW7">
         <v>-68272000.0</v>
       </c>
       <c r="AX7">
         <v>-12016000.0</v>
       </c>
@@ -41283,149 +41371,151 @@
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
       <c r="EC8"/>
       <c r="ED8"/>
       <c r="EE8"/>
       <c r="EF8"/>
       <c r="EG8"/>
       <c r="EH8"/>
       <c r="EI8"/>
       <c r="EJ8"/>
       <c r="EK8"/>
       <c r="EL8"/>
       <c r="EM8"/>
       <c r="EN8"/>
       <c r="EO8"/>
       <c r="EP8"/>
       <c r="EQ8"/>
       <c r="ER8"/>
       <c r="ES8"/>
     </row>
     <row r="9" spans="1:149">
       <c r="A9" t="s">
         <v>264</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>45363000.0</v>
+      </c>
       <c r="C9">
         <v>-2148000.0</v>
       </c>
       <c r="D9">
         <v>65281000.0</v>
       </c>
       <c r="E9">
         <v>82246000.0</v>
       </c>
       <c r="F9">
         <v>478000.0</v>
       </c>
       <c r="G9">
         <v>36660000.0</v>
       </c>
       <c r="H9">
-        <v>10232000.0</v>
+        <v>-24967000.0</v>
       </c>
       <c r="I9">
         <v>73965000.0</v>
       </c>
       <c r="J9">
         <v>-45092000.0</v>
       </c>
       <c r="K9">
         <v>-74092000.0</v>
       </c>
       <c r="L9">
-        <v>100455000.0</v>
+        <v>10553000.0</v>
       </c>
       <c r="M9">
         <v>-119589000.0</v>
       </c>
       <c r="N9">
         <v>30511000.0</v>
       </c>
       <c r="O9">
         <v>-98793000.0</v>
       </c>
       <c r="P9">
         <v>23226000.0</v>
       </c>
       <c r="Q9">
         <v>463000.0</v>
       </c>
       <c r="R9">
-        <v>-11284000.0</v>
+        <v>1475000.0</v>
       </c>
       <c r="S9">
         <v>-1820000.0</v>
       </c>
       <c r="T9">
         <v>27225000.0</v>
       </c>
       <c r="U9">
         <v>33000.0</v>
       </c>
       <c r="V9">
         <v>-18537000.0</v>
       </c>
       <c r="W9">
         <v>-31799000.0</v>
       </c>
       <c r="X9">
         <v>19871000.0</v>
       </c>
       <c r="Y9">
-        <v>-3463000.0</v>
+        <v>147248000.0</v>
       </c>
       <c r="Z9">
-        <v>44845000.0</v>
+        <v>44553000.0</v>
       </c>
       <c r="AA9">
-        <v>-10152000.0</v>
+        <v>-130990000.0</v>
       </c>
       <c r="AB9">
-        <v>7170000.0</v>
+        <v>8324000.0</v>
       </c>
       <c r="AC9">
-        <v>16654000.0</v>
+        <v>1517000.0</v>
       </c>
       <c r="AD9">
-        <v>-10760000.0</v>
+        <v>-12206000.0</v>
       </c>
       <c r="AE9">
-        <v>-11007000.0</v>
+        <v>-6803000.0</v>
       </c>
       <c r="AF9">
-        <v>83163000.0</v>
+        <v>43481000.0</v>
       </c>
       <c r="AG9">
-        <v>12014000.0</v>
+        <v>-31613000.0</v>
       </c>
       <c r="AH9">
         <v>-30425000.0</v>
       </c>
       <c r="AI9">
-        <v>22892000.0</v>
+        <v>107378000.0</v>
       </c>
       <c r="AJ9">
         <v>-2163000.0</v>
       </c>
       <c r="AK9">
         <v>40124000.0</v>
       </c>
       <c r="AL9">
         <v>42865000.0</v>
       </c>
       <c r="AM9">
         <v>33630000.0</v>
       </c>
       <c r="AN9">
         <v>415000.0</v>
       </c>
       <c r="AO9">
         <v>31910000.0</v>
       </c>
       <c r="AP9">
         <v>154540000.0</v>
       </c>
       <c r="AQ9">
         <v>-7086000.0</v>
       </c>
@@ -42419,63 +42509,63 @@
       <c r="ES13"/>
     </row>
     <row r="14" spans="1:149">
       <c r="A14" t="s">
         <v>269</v>
       </c>
       <c r="B14">
         <v>139582000.0</v>
       </c>
       <c r="C14">
         <v>137340000.0</v>
       </c>
       <c r="D14">
         <v>147988000.0</v>
       </c>
       <c r="E14">
         <v>147260000.0</v>
       </c>
       <c r="F14">
         <v>146169000.0</v>
       </c>
       <c r="G14">
         <v>135687000.0</v>
       </c>
       <c r="H14">
-        <v>84977000.0</v>
+        <v>127827000.0</v>
       </c>
       <c r="I14">
         <v>106149000.0</v>
       </c>
       <c r="J14">
         <v>68273000.0</v>
       </c>
       <c r="K14">
         <v>66345000.0</v>
       </c>
       <c r="L14">
-        <v>82933000.0</v>
+        <v>71697000.0</v>
       </c>
       <c r="M14">
         <v>66343000.0</v>
       </c>
       <c r="N14">
         <v>40315000.0</v>
       </c>
       <c r="O14">
         <v>16214000.0</v>
       </c>
       <c r="P14">
         <v>27893000.0</v>
       </c>
       <c r="Q14">
         <v>33039000.0</v>
       </c>
       <c r="R14">
         <v>40891000.0</v>
       </c>
       <c r="S14">
         <v>39704000.0</v>
       </c>
       <c r="T14">
         <v>39117000.0</v>
       </c>
@@ -42491,117 +42581,117 @@
       <c r="X14">
         <v>90477000.0</v>
       </c>
       <c r="Y14">
         <v>90606000.0</v>
       </c>
       <c r="Z14">
         <v>89365000.0</v>
       </c>
       <c r="AA14">
         <v>103681000.0</v>
       </c>
       <c r="AB14">
         <v>106740000.0</v>
       </c>
       <c r="AC14">
         <v>112755000.0</v>
       </c>
       <c r="AD14">
         <v>111148000.0</v>
       </c>
       <c r="AE14">
         <v>109578000.0</v>
       </c>
       <c r="AF14">
-        <v>-77778000.0</v>
+        <v>114226000.0</v>
       </c>
       <c r="AG14">
         <v>113868000.0</v>
       </c>
       <c r="AH14">
         <v>129681000.0</v>
       </c>
       <c r="AI14">
         <v>128755000.0</v>
       </c>
       <c r="AJ14">
         <v>138071000.0</v>
       </c>
       <c r="AK14">
         <v>137607000.0</v>
       </c>
       <c r="AL14">
         <v>136594000.0</v>
       </c>
       <c r="AM14">
         <v>135718000.0</v>
       </c>
       <c r="AN14">
         <v>155160000.0</v>
       </c>
       <c r="AO14">
         <v>155242000.0</v>
       </c>
       <c r="AP14">
         <v>150946000.0</v>
       </c>
       <c r="AQ14">
         <v>149719000.0</v>
       </c>
       <c r="AR14">
         <v>160392000.0</v>
       </c>
       <c r="AS14">
         <v>160652000.0</v>
       </c>
       <c r="AT14">
         <v>159123000.0</v>
       </c>
       <c r="AU14">
         <v>154138000.0</v>
       </c>
       <c r="AV14">
-        <v>-68833000.0</v>
+        <v>167167000.0</v>
       </c>
       <c r="AW14">
         <v>397081000.0</v>
       </c>
       <c r="AX14">
-        <v>53394000.0</v>
+        <v>249701000.0</v>
       </c>
       <c r="AY14">
         <v>245905000.0</v>
       </c>
       <c r="AZ14">
-        <v>-131034000.0</v>
+        <v>236966000.0</v>
       </c>
       <c r="BA14">
         <v>223711000.0</v>
       </c>
       <c r="BB14">
-        <v>212589000.0</v>
+        <v>209082000.0</v>
       </c>
       <c r="BC14">
         <v>206156000.0</v>
       </c>
       <c r="BD14">
         <v>208842000.0</v>
       </c>
       <c r="BE14">
         <v>195087000.0</v>
       </c>
       <c r="BF14">
         <v>183615000.0</v>
       </c>
       <c r="BG14">
         <v>171077000.0</v>
       </c>
       <c r="BH14">
         <v>171186000.0</v>
       </c>
       <c r="BI14">
         <v>166213000.0</v>
       </c>
       <c r="BJ14">
         <v>163119000.0</v>
       </c>
@@ -43013,51 +43103,53 @@
       </c>
       <c r="BH15">
         <v>36079000.0</v>
       </c>
       <c r="BI15">
         <v>42312000.0</v>
       </c>
       <c r="BJ15">
         <v>37221000.0</v>
       </c>
       <c r="BK15">
         <v>34920000.0</v>
       </c>
       <c r="BL15">
         <v>33456000.0</v>
       </c>
       <c r="BM15">
         <v>170563000.0</v>
       </c>
       <c r="BN15">
         <v>11371000.0</v>
       </c>
       <c r="BO15">
         <v>11935000.0</v>
       </c>
-      <c r="BP15"/>
+      <c r="BP15">
+        <v>10469090.0</v>
+      </c>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15">
         <v>10470000.0</v>
       </c>
       <c r="BT15">
         <v>10560000.0</v>
       </c>
       <c r="BU15">
         <v>10728000.0</v>
       </c>
       <c r="BV15">
         <v>212164000.0</v>
       </c>
       <c r="BW15">
         <v>10746000.0</v>
       </c>
       <c r="BX15">
         <v>10669000.0</v>
       </c>
       <c r="BY15">
         <v>10740000.0</v>
       </c>
       <c r="BZ15">
         <v>5379000.0</v>
@@ -43485,81 +43577,81 @@
       <c r="CX16">
         <v>218600000.0</v>
       </c>
       <c r="CY16">
         <v>220727000.0</v>
       </c>
       <c r="CZ16">
         <v>173235000.0</v>
       </c>
       <c r="DA16">
         <v>198694000.0</v>
       </c>
       <c r="DB16">
         <v>126649000.0</v>
       </c>
       <c r="DC16">
         <v>57863000.0</v>
       </c>
       <c r="DD16">
         <v>132800000.0</v>
       </c>
       <c r="DE16">
         <v>149400000.0</v>
       </c>
       <c r="DF16">
-        <v>-23200000.0</v>
+        <v>161300000.0</v>
       </c>
       <c r="DG16">
         <v>355500000.0</v>
       </c>
       <c r="DH16">
         <v>255500000.0</v>
       </c>
       <c r="DI16">
         <v>57000000.0</v>
       </c>
       <c r="DJ16">
         <v>78400000.0</v>
       </c>
       <c r="DK16">
         <v>107300000.0</v>
       </c>
       <c r="DL16">
         <v>-68300000.0</v>
       </c>
       <c r="DM16">
         <v>-58200000.0</v>
       </c>
       <c r="DN16">
         <v>-87500000.0</v>
       </c>
       <c r="DO16">
         <v>96900000.0</v>
       </c>
       <c r="DP16">
-        <v>5700000.0</v>
+        <v>149600000.0</v>
       </c>
       <c r="DQ16">
         <v>111300000.0</v>
       </c>
       <c r="DR16">
         <v>6400000.0</v>
       </c>
       <c r="DS16">
         <v>26200000.0</v>
       </c>
       <c r="DT16">
         <v>-14700000.0</v>
       </c>
       <c r="DU16">
         <v>-5500000.0</v>
       </c>
       <c r="DV16">
         <v>-6900000.0</v>
       </c>
       <c r="DW16">
         <v>73600000.0</v>
       </c>
       <c r="DX16">
         <v>-400000.0</v>
       </c>
@@ -44555,51 +44647,53 @@
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
       <c r="EC20"/>
       <c r="ED20"/>
       <c r="EE20"/>
       <c r="EF20"/>
       <c r="EG20"/>
       <c r="EH20"/>
       <c r="EI20"/>
       <c r="EJ20"/>
       <c r="EK20"/>
       <c r="EL20"/>
       <c r="EM20"/>
       <c r="EN20"/>
       <c r="EO20"/>
       <c r="EP20"/>
       <c r="EQ20"/>
       <c r="ER20"/>
       <c r="ES20"/>
     </row>
     <row r="21" spans="1:149">
       <c r="A21" t="s">
         <v>276</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>-14120000.0</v>
+      </c>
       <c r="C21">
         <v>-98406000.0</v>
       </c>
       <c r="D21">
         <v>-5411000.0</v>
       </c>
       <c r="E21">
         <v>-6338000.0</v>
       </c>
       <c r="F21">
         <v>-6168000.0</v>
       </c>
       <c r="G21">
         <v>-6019000.0</v>
       </c>
       <c r="H21">
         <v>-6064000.0</v>
       </c>
       <c r="I21">
         <v>789000000.0</v>
       </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
@@ -44845,126 +44939,126 @@
       <c r="X22">
         <v>-2822720000.0</v>
       </c>
       <c r="Y22">
         <v>-50868000.0</v>
       </c>
       <c r="Z22">
         <v>-42194000.0</v>
       </c>
       <c r="AA22">
         <v>-1062677000.0</v>
       </c>
       <c r="AB22">
         <v>-32870000.0</v>
       </c>
       <c r="AC22">
         <v>-444871000.0</v>
       </c>
       <c r="AD22">
         <v>-151960000.0</v>
       </c>
       <c r="AE22">
         <v>-70889000.0</v>
       </c>
       <c r="AF22">
-        <v>166222000.0</v>
+        <v>-33061999.0</v>
       </c>
       <c r="AG22">
         <v>-81591000.0</v>
       </c>
       <c r="AH22">
         <v>-628063000.0</v>
       </c>
       <c r="AI22">
         <v>-142334000.0</v>
       </c>
       <c r="AJ22">
         <v>-24675000.0</v>
       </c>
       <c r="AK22">
         <v>-96792000.0</v>
       </c>
       <c r="AL22">
-        <v>-93350000.0</v>
+        <v>-91864000.0</v>
       </c>
       <c r="AM22">
         <v>-301694000.0</v>
       </c>
       <c r="AN22">
         <v>-1302850000.0</v>
       </c>
       <c r="AO22">
         <v>-55081000.0</v>
       </c>
       <c r="AP22">
         <v>322866000.0</v>
       </c>
       <c r="AQ22">
-        <v>105485000.0</v>
+        <v>101663000.0</v>
       </c>
       <c r="AR22">
-        <v>-152241000.0</v>
+        <v>-56229000.0</v>
       </c>
       <c r="AS22">
         <v>325807000.0</v>
       </c>
       <c r="AT22">
         <v>159031000.0</v>
       </c>
       <c r="AU22">
-        <v>178403000.0</v>
+        <v>198450000.0</v>
       </c>
       <c r="AV22">
-        <v>-609569000.0</v>
+        <v>-419007000.0</v>
       </c>
       <c r="AW22">
         <v>127175000.0</v>
       </c>
       <c r="AX22">
         <v>234559000.0</v>
       </c>
       <c r="AY22">
-        <v>256326000.0</v>
+        <v>302231000.0</v>
       </c>
       <c r="AZ22">
         <v>174060000.0</v>
       </c>
       <c r="BA22">
         <v>281957000.0</v>
       </c>
       <c r="BB22">
-        <v>176620000.0</v>
+        <v>244329000.0</v>
       </c>
       <c r="BC22">
-        <v>150060000.0</v>
+        <v>167713000.0</v>
       </c>
       <c r="BD22">
-        <v>127577000.0</v>
+        <v>219949000.0</v>
       </c>
       <c r="BE22">
-        <v>114774000.0</v>
+        <v>207146000.0</v>
       </c>
       <c r="BF22">
         <v>159818000.0</v>
       </c>
       <c r="BG22">
         <v>120175000.0</v>
       </c>
       <c r="BH22">
         <v>127003000.0</v>
       </c>
       <c r="BI22">
         <v>135317000.0</v>
       </c>
       <c r="BJ22">
         <v>54083000.0</v>
       </c>
       <c r="BK22">
         <v>54495000.0</v>
       </c>
       <c r="BL22">
         <v>98758000.0</v>
       </c>
       <c r="BM22">
         <v>86020000.0</v>
       </c>
@@ -45204,165 +45298,165 @@
       </c>
       <c r="EN22">
         <v>-3100000.0</v>
       </c>
       <c r="EO22">
         <v>-600000.0</v>
       </c>
       <c r="EP22">
         <v>-3000000.0</v>
       </c>
       <c r="EQ22">
         <v>-2100000.0</v>
       </c>
       <c r="ER22">
         <v>-3500000.0</v>
       </c>
       <c r="ES22">
         <v>700000.0</v>
       </c>
     </row>
     <row r="23" spans="1:149">
       <c r="A23" t="s">
         <v>277</v>
       </c>
       <c r="B23">
-        <v>-71831000.0</v>
+        <v>-61547000.0</v>
       </c>
       <c r="C23">
         <v>-9670000.0</v>
       </c>
       <c r="D23">
         <v>44000.0</v>
       </c>
       <c r="E23">
         <v>-266000.0</v>
       </c>
       <c r="F23">
         <v>-374000.0</v>
       </c>
       <c r="G23">
         <v>-9035000.0</v>
       </c>
       <c r="H23">
-        <v>-8075000.0</v>
+        <v>-8890000.0</v>
       </c>
       <c r="I23">
         <v>9036000.0</v>
       </c>
       <c r="J23">
         <v>-196000.0</v>
       </c>
       <c r="K23">
         <v>-53431000.0</v>
       </c>
       <c r="L23">
         <v>317000.0</v>
       </c>
       <c r="M23">
         <v>-203000.0</v>
       </c>
       <c r="N23">
-        <v>-50558000.0</v>
+        <v>-25725000.0</v>
       </c>
       <c r="O23">
         <v>-8306000.0</v>
       </c>
       <c r="P23">
-        <v>-70345000.0</v>
+        <v>-70886000.0</v>
       </c>
       <c r="Q23">
         <v>344000.0</v>
       </c>
       <c r="R23">
         <v>322000.0</v>
       </c>
       <c r="S23">
-        <v>-4808000.0</v>
+        <v>-4926000.0</v>
       </c>
       <c r="T23">
         <v>83000.0</v>
       </c>
       <c r="U23">
         <v>376000.0</v>
       </c>
       <c r="V23">
         <v>271000.0</v>
       </c>
       <c r="W23">
         <v>-1000.0</v>
       </c>
       <c r="X23">
         <v>101131000.0</v>
       </c>
       <c r="Y23">
         <v>-42047000.0</v>
       </c>
       <c r="Z23">
         <v>-101132000.0</v>
       </c>
       <c r="AA23">
         <v>-1010000.0</v>
       </c>
       <c r="AB23">
-        <v>-106744000.0</v>
+        <v>25109000.0</v>
       </c>
       <c r="AC23">
         <v>-8573000.0</v>
       </c>
       <c r="AD23">
         <v>-12518000.0</v>
       </c>
       <c r="AE23">
-        <v>-5110000.0</v>
+        <v>-90000.0</v>
       </c>
       <c r="AF23">
-        <v>-15197000.0</v>
+        <v>12382000.0</v>
       </c>
       <c r="AG23">
         <v>-525000.0</v>
       </c>
       <c r="AH23">
-        <v>-10645000.0</v>
+        <v>-10027000.0</v>
       </c>
       <c r="AI23">
-        <v>-16851000.0</v>
+        <v>-14184000.0</v>
       </c>
       <c r="AJ23">
-        <v>-30546000.0</v>
+        <v>26293000.0</v>
       </c>
       <c r="AK23">
         <v>-20900000.0</v>
       </c>
       <c r="AL23">
         <v>-21000.0</v>
       </c>
       <c r="AM23">
-        <v>-5435000.0</v>
+        <v>-42000.0</v>
       </c>
       <c r="AN23">
-        <v>959668000.0</v>
+        <v>959567000.0</v>
       </c>
       <c r="AO23">
         <v>-20892000.0</v>
       </c>
       <c r="AP23">
         <v>-19575000.0</v>
       </c>
       <c r="AQ23">
         <v>-21513000.0</v>
       </c>
       <c r="AR23">
         <v>-13636000.0</v>
       </c>
       <c r="AS23">
         <v>-12564000.0</v>
       </c>
       <c r="AT23">
         <v>-26630000.0</v>
       </c>
       <c r="AU23">
         <v>-36318000.0</v>
       </c>
       <c r="AV23">
         <v>1291000.0</v>
       </c>
@@ -45381,63 +45475,63 @@
       <c r="BA23">
         <v>-22917000.0</v>
       </c>
       <c r="BB23">
         <v>386559000.0</v>
       </c>
       <c r="BC23">
         <v>201521000.0</v>
       </c>
       <c r="BD23">
         <v>67239000.0</v>
       </c>
       <c r="BE23">
         <v>198720000.0</v>
       </c>
       <c r="BF23">
         <v>-1342000.0</v>
       </c>
       <c r="BG23">
         <v>397664000.0</v>
       </c>
       <c r="BH23">
         <v>315884000.0</v>
       </c>
       <c r="BI23">
-        <v>575827000.0</v>
+        <v>335827000.0</v>
       </c>
       <c r="BJ23">
         <v>466343000.0</v>
       </c>
       <c r="BK23">
         <v>715109000.0</v>
       </c>
       <c r="BL23">
         <v>19801000.0</v>
       </c>
       <c r="BM23">
-        <v>1277025000.0</v>
+        <v>1145695000.0</v>
       </c>
       <c r="BN23">
         <v>1244000.0</v>
       </c>
       <c r="BO23">
         <v>-95494000.0</v>
       </c>
       <c r="BP23">
         <v>-60982910.0</v>
       </c>
       <c r="BQ23">
         <v>-88558000.0</v>
       </c>
       <c r="BR23">
         <v>2787000.0</v>
       </c>
       <c r="BS23">
         <v>-238953000.0</v>
       </c>
       <c r="BT23">
         <v>156474000.0</v>
       </c>
       <c r="BU23">
         <v>-247833000.0</v>
       </c>
@@ -45674,58 +45768,58 @@
       <c r="A24" t="s">
         <v>278</v>
       </c>
       <c r="B24">
         <v>1584000.0</v>
       </c>
       <c r="C24">
         <v>206400000.0</v>
       </c>
       <c r="D24">
         <v>45356000.0</v>
       </c>
       <c r="E24">
         <v>85708000.0</v>
       </c>
       <c r="F24">
         <v>23000000.0</v>
       </c>
       <c r="G24">
         <v>15391000.0</v>
       </c>
       <c r="H24">
         <v>12026000.0</v>
       </c>
       <c r="I24">
-        <v>-387675000.0</v>
+        <v>-386985000.0</v>
       </c>
       <c r="J24">
-        <v>8528000.0</v>
+        <v>7838000.0</v>
       </c>
       <c r="K24"/>
       <c r="L24">
-        <v>18809000.0</v>
+        <v>43073000.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24">
         <v>367728000.0</v>
       </c>
       <c r="Q24">
         <v>15756000.0</v>
       </c>
       <c r="R24">
         <v>1509000.0</v>
       </c>
       <c r="S24">
         <v>14247000.0</v>
       </c>
       <c r="T24">
         <v>276077000.0</v>
       </c>
       <c r="U24">
         <v>287000.0</v>
       </c>
       <c r="V24">
         <v>30729000.0</v>
       </c>
@@ -46082,216 +46176,216 @@
       <c r="EM24">
         <v>100000.0</v>
       </c>
       <c r="EN24">
         <v>100000.0</v>
       </c>
       <c r="EO24">
         <v>100000.0</v>
       </c>
       <c r="EP24">
         <v>100000.0</v>
       </c>
       <c r="EQ24"/>
       <c r="ER24">
         <v>300000.0</v>
       </c>
       <c r="ES24">
         <v>12200000.0</v>
       </c>
     </row>
     <row r="25" spans="1:149">
       <c r="A25" t="s">
         <v>279</v>
       </c>
       <c r="B25">
-        <v>41261000.0</v>
+        <v>58109000.0</v>
       </c>
       <c r="C25">
         <v>-87196000.0</v>
       </c>
       <c r="D25">
         <v>25954000.0</v>
       </c>
       <c r="E25">
         <v>60103000.0</v>
       </c>
       <c r="F25">
         <v>-3407000.0</v>
       </c>
       <c r="G25">
         <v>-11469000.0</v>
       </c>
       <c r="H25">
-        <v>53370000.0</v>
+        <v>-3807000.0</v>
       </c>
       <c r="I25">
         <v>-4391000.0</v>
       </c>
       <c r="J25">
         <v>-24828000.0</v>
       </c>
       <c r="K25">
         <v>1705000.0</v>
       </c>
       <c r="L25">
-        <v>-26520000.0</v>
+        <v>-15284000.0</v>
       </c>
       <c r="M25">
         <v>-3161000.0</v>
       </c>
       <c r="N25">
         <v>30617000.0</v>
       </c>
       <c r="O25">
-        <v>17586000.0</v>
+        <v>1184000.0</v>
       </c>
       <c r="P25">
         <v>-70736000.0</v>
       </c>
       <c r="Q25">
         <v>-774000.0</v>
       </c>
       <c r="R25">
         <v>-2174000.0</v>
       </c>
       <c r="S25">
         <v>-7957000.0</v>
       </c>
       <c r="T25">
         <v>-187724000.0</v>
       </c>
       <c r="U25">
-        <v>103498000.0</v>
+        <v>4537999.0</v>
       </c>
       <c r="V25">
-        <v>25287000.0</v>
+        <v>-61839000.0</v>
       </c>
       <c r="W25">
-        <v>-161850000.0</v>
+        <v>-290476000.0</v>
       </c>
       <c r="X25">
-        <v>2942743000.0</v>
+        <v>2748535000.0</v>
       </c>
       <c r="Y25">
-        <v>150373000.0</v>
+        <v>-8566000.0</v>
       </c>
       <c r="Z25">
-        <v>-70396000.0</v>
+        <v>-56532000.0</v>
       </c>
       <c r="AA25">
-        <v>992497000.0</v>
+        <v>1116322000.0</v>
       </c>
       <c r="AB25">
-        <v>89209000.0</v>
+        <v>90700000.0</v>
       </c>
       <c r="AC25">
-        <v>316909000.0</v>
+        <v>328483000.0</v>
       </c>
       <c r="AD25">
-        <v>59780000.0</v>
+        <v>62556000.0</v>
       </c>
       <c r="AE25">
-        <v>-26066000.0</v>
+        <v>-28403000.0</v>
       </c>
       <c r="AF25">
-        <v>-96504000.0</v>
+        <v>-49826000.0</v>
       </c>
       <c r="AG25">
-        <v>8026000.0</v>
+        <v>3380000.0</v>
       </c>
       <c r="AH25">
-        <v>490495000.0</v>
+        <v>456817000.0</v>
       </c>
       <c r="AI25">
-        <v>97163000.0</v>
+        <v>6502000.0</v>
       </c>
       <c r="AJ25">
-        <v>-16190000.0</v>
+        <v>-6152000.0</v>
       </c>
       <c r="AK25">
-        <v>53872000.0</v>
+        <v>12994000.0</v>
       </c>
       <c r="AL25">
-        <v>48020000.0</v>
+        <v>11390000.0</v>
       </c>
       <c r="AM25">
-        <v>276979000.0</v>
+        <v>17920000.0</v>
       </c>
       <c r="AN25">
         <v>1333847000.0</v>
       </c>
       <c r="AO25">
-        <v>16022000.0</v>
+        <v>-1612000.0</v>
       </c>
       <c r="AP25">
-        <v>-59207000.0</v>
+        <v>20455000.0</v>
       </c>
       <c r="AQ25">
-        <v>-52790000.0</v>
+        <v>-24616000.0</v>
       </c>
       <c r="AR25">
-        <v>462746000.0</v>
+        <v>326894000.0</v>
       </c>
       <c r="AS25">
-        <v>-50827000.0</v>
+        <v>7873000.0</v>
       </c>
       <c r="AT25">
         <v>1078000.0</v>
       </c>
       <c r="AU25">
-        <v>10559000.0</v>
+        <v>676000.0</v>
       </c>
       <c r="AV25">
-        <v>1001479000.0</v>
+        <v>569917000.0</v>
       </c>
       <c r="AW25">
         <v>-110424000.0</v>
       </c>
       <c r="AX25">
-        <v>236595000.0</v>
+        <v>26906000.0</v>
       </c>
       <c r="AY25">
-        <v>8311000.0</v>
+        <v>-30370000.0</v>
       </c>
       <c r="AZ25">
-        <v>423610000.0</v>
+        <v>30165000.0</v>
       </c>
       <c r="BA25">
-        <v>-57086000.0</v>
+        <v>-23191000.0</v>
       </c>
       <c r="BB25">
-        <v>52313000.0</v>
+        <v>-7119000.0</v>
       </c>
       <c r="BC25">
-        <v>27819000.0</v>
+        <v>10166000.0</v>
       </c>
       <c r="BD25">
-        <v>113770000.0</v>
+        <v>-1762000.0</v>
       </c>
       <c r="BE25">
-        <v>85697000.0</v>
+        <v>58190000.0</v>
       </c>
       <c r="BF25">
         <v>37202000.0</v>
       </c>
       <c r="BG25">
         <v>-6832000.0</v>
       </c>
       <c r="BH25">
         <v>-7563000.0</v>
       </c>
       <c r="BI25">
         <v>238000.0</v>
       </c>
       <c r="BJ25">
         <v>1693000.0</v>
       </c>
       <c r="BK25">
         <v>-22843000.0</v>
       </c>
       <c r="BL25">
         <v>-2105000.0</v>
       </c>
       <c r="BM25">
         <v>-9409000.0</v>
       </c>
@@ -46528,51 +46622,53 @@
         <v>300000.0</v>
       </c>
       <c r="EN25">
         <v>-3300000.0</v>
       </c>
       <c r="EO25">
         <v>500000.0</v>
       </c>
       <c r="EP25">
         <v>300000.0</v>
       </c>
       <c r="EQ25">
         <v>100000.0</v>
       </c>
       <c r="ER25">
         <v>4200000.0</v>
       </c>
       <c r="ES25">
         <v>-2300000.0</v>
       </c>
     </row>
     <row r="26" spans="1:149">
       <c r="A26" t="s">
         <v>280</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>0.0</v>
+      </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>20640000.0</v>
       </c>
       <c r="E26">
         <v>-266000.0</v>
       </c>
       <c r="F26">
         <v>-374000.0</v>
       </c>
       <c r="G26">
         <v>-20000000.0</v>
       </c>
       <c r="H26">
         <v>-49989000.0</v>
       </c>
       <c r="I26">
         <v>-250000000.0</v>
       </c>
       <c r="J26">
         <v>-196000.0</v>
       </c>
       <c r="K26">
@@ -46843,68 +46939,70 @@
       <c r="EB26"/>
       <c r="EC26"/>
       <c r="ED26"/>
       <c r="EE26">
         <v>-1700000.0</v>
       </c>
       <c r="EF26"/>
       <c r="EG26"/>
       <c r="EH26"/>
       <c r="EI26"/>
       <c r="EJ26"/>
       <c r="EK26"/>
       <c r="EL26"/>
       <c r="EM26"/>
       <c r="EN26"/>
       <c r="EO26"/>
       <c r="EP26"/>
       <c r="EQ26"/>
       <c r="ER26"/>
       <c r="ES26"/>
     </row>
     <row r="27" spans="1:149">
       <c r="A27" t="s">
         <v>281</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>10734000.0</v>
+      </c>
       <c r="C27">
         <v>9521000.0</v>
       </c>
       <c r="D27">
         <v>7425000.0</v>
       </c>
       <c r="E27">
         <v>7513000.0</v>
       </c>
       <c r="F27">
         <v>8523000.0</v>
       </c>
       <c r="G27">
         <v>7051000.0</v>
       </c>
       <c r="H27">
-        <v>-6489000.0</v>
+        <v>7838000.0</v>
       </c>
       <c r="I27">
         <v>21632000.0</v>
       </c>
       <c r="J27">
         <v>6789000.0</v>
       </c>
       <c r="K27">
         <v>7538000.0</v>
       </c>
       <c r="L27">
         <v>9622000.0</v>
       </c>
       <c r="M27">
         <v>9204000.0</v>
       </c>
       <c r="N27">
         <v>9203000.0</v>
       </c>
       <c r="O27">
         <v>9651000.0</v>
       </c>
       <c r="P27">
         <v>14344000.0</v>
       </c>
@@ -46932,123 +47030,123 @@
       <c r="X27">
         <v>1817000.0</v>
       </c>
       <c r="Y27">
         <v>1500000.0</v>
       </c>
       <c r="Z27">
         <v>2607000.0</v>
       </c>
       <c r="AA27">
         <v>3245000.0</v>
       </c>
       <c r="AB27">
         <v>4315000.0</v>
       </c>
       <c r="AC27">
         <v>2511000.0</v>
       </c>
       <c r="AD27">
         <v>4959000.0</v>
       </c>
       <c r="AE27">
         <v>2952000.0</v>
       </c>
       <c r="AF27">
-        <v>948000.0</v>
+        <v>5328000.0</v>
       </c>
       <c r="AG27">
         <v>5930000.0</v>
       </c>
       <c r="AH27">
         <v>6453000.0</v>
       </c>
       <c r="AI27">
         <v>6282000.0</v>
       </c>
       <c r="AJ27">
-        <v>7327000.0</v>
+        <v>7258000.0</v>
       </c>
       <c r="AK27">
         <v>6601000.0</v>
       </c>
       <c r="AL27">
         <v>7890000.0</v>
       </c>
       <c r="AM27">
         <v>7297000.0</v>
       </c>
       <c r="AN27">
         <v>7498000.0</v>
       </c>
       <c r="AO27">
         <v>7657000.0</v>
       </c>
       <c r="AP27">
         <v>16264000.0</v>
       </c>
       <c r="AQ27">
-        <v>10958000.0</v>
+        <v>9119000.0</v>
       </c>
       <c r="AR27">
         <v>8876000.0</v>
       </c>
       <c r="AS27">
         <v>9149000.0</v>
       </c>
       <c r="AT27">
         <v>9747000.0</v>
       </c>
       <c r="AU27">
         <v>11400000.0</v>
       </c>
       <c r="AV27">
-        <v>3957000.0</v>
+        <v>8957000.0</v>
       </c>
       <c r="AW27">
         <v>10915000.0</v>
       </c>
       <c r="AX27">
         <v>13495000.0</v>
       </c>
       <c r="AY27">
-        <v>13022000.0</v>
+        <v>9053000.0</v>
       </c>
       <c r="AZ27">
         <v>3149000.0</v>
       </c>
       <c r="BA27">
         <v>13136000.0</v>
       </c>
       <c r="BB27">
         <v>23316000.0</v>
       </c>
       <c r="BC27">
         <v>10155000.0</v>
       </c>
       <c r="BD27">
-        <v>11148000.0</v>
+        <v>7148000.0</v>
       </c>
       <c r="BE27">
         <v>10942000.0</v>
       </c>
       <c r="BF27">
         <v>9087000.0</v>
       </c>
       <c r="BG27">
         <v>8753000.0</v>
       </c>
       <c r="BH27">
         <v>5047000.0</v>
       </c>
       <c r="BI27">
         <v>10469000.0</v>
       </c>
       <c r="BJ27">
         <v>8117000.0</v>
       </c>
       <c r="BK27">
         <v>8271000.0</v>
       </c>
       <c r="BL27">
         <v>8024000.0</v>
       </c>
@@ -47198,66 +47296,66 @@
       <c r="O28">
         <v>-170521000.0</v>
       </c>
       <c r="P28">
         <v>-581802000.0</v>
       </c>
       <c r="Q28">
         <v>218516000.0</v>
       </c>
       <c r="R28">
         <v>322000.0</v>
       </c>
       <c r="S28">
         <v>-4808000.0</v>
       </c>
       <c r="T28">
         <v>-189917000.0</v>
       </c>
       <c r="U28">
         <v>376000.0</v>
       </c>
       <c r="V28">
         <v>12771000.0</v>
       </c>
       <c r="W28">
-        <v>-191165000.0</v>
+        <v>-191166000.0</v>
       </c>
       <c r="X28">
         <v>-1000.0</v>
       </c>
       <c r="Y28">
         <v>-1000.0</v>
       </c>
       <c r="Z28">
         <v>-1136000.0</v>
       </c>
       <c r="AA28">
         <v>108577000.0</v>
       </c>
       <c r="AB28">
-        <v>-206744000.0</v>
+        <v>-100000000.0</v>
       </c>
       <c r="AC28">
         <v>76409000.0</v>
       </c>
       <c r="AD28">
         <v>-12516000.0</v>
       </c>
       <c r="AE28">
         <v>-57873000.0</v>
       </c>
       <c r="AF28">
         <v>-35440000.0</v>
       </c>
       <c r="AG28">
         <v>-844000.0</v>
       </c>
       <c r="AH28">
         <v>-10747000.0</v>
       </c>
       <c r="AI28">
         <v>-222365000.0</v>
       </c>
       <c r="AJ28">
         <v>-30598000.0</v>
       </c>
@@ -47321,63 +47419,63 @@
       <c r="BD28">
         <v>-37859000.0</v>
       </c>
       <c r="BE28">
         <v>165525000.0</v>
       </c>
       <c r="BF28">
         <v>-36869000.0</v>
       </c>
       <c r="BG28">
         <v>361294000.0</v>
       </c>
       <c r="BH28">
         <v>279805000.0</v>
       </c>
       <c r="BI28">
         <v>293515000.0</v>
       </c>
       <c r="BJ28">
         <v>429122000.0</v>
       </c>
       <c r="BK28">
         <v>680189000.0</v>
       </c>
       <c r="BL28">
-        <v>4369000.0</v>
+        <v>-13655000.0</v>
       </c>
       <c r="BM28">
         <v>975132000.0</v>
       </c>
       <c r="BN28">
         <v>-10127000.0</v>
       </c>
       <c r="BO28">
         <v>-107429000.0</v>
       </c>
       <c r="BP28">
-        <v>-84281000.0</v>
+        <v>-71452000.0</v>
       </c>
       <c r="BQ28">
         <v>-88558000.0</v>
       </c>
       <c r="BR28">
         <v>2787000.0</v>
       </c>
       <c r="BS28">
         <v>-249423000.0</v>
       </c>
       <c r="BT28">
         <v>145914000.0</v>
       </c>
       <c r="BU28">
         <v>-258561000.0</v>
       </c>
       <c r="BV28">
         <v>-204281000.0</v>
       </c>
       <c r="BW28">
         <v>-89718000.0</v>
       </c>
       <c r="BX28">
         <v>-66492000.0</v>
       </c>
@@ -48096,51 +48194,51 @@
       <c r="O30">
         <v>-62734000.0</v>
       </c>
       <c r="P30">
         <v>469251000.0</v>
       </c>
       <c r="Q30">
         <v>-29710000.0</v>
       </c>
       <c r="R30">
         <v>-30971000.0</v>
       </c>
       <c r="S30">
         <v>-32798000.0</v>
       </c>
       <c r="T30">
         <v>239416000.0</v>
       </c>
       <c r="U30">
         <v>-42459000.0</v>
       </c>
       <c r="V30">
         <v>26027000.0</v>
       </c>
       <c r="W30">
-        <v>-29536000.0</v>
+        <v>-29111000.0</v>
       </c>
       <c r="X30">
         <v>-10345000.0</v>
       </c>
       <c r="Y30">
         <v>-42047000.0</v>
       </c>
       <c r="Z30">
         <v>-32667000.0</v>
       </c>
       <c r="AA30">
         <v>-36461000.0</v>
       </c>
       <c r="AB30">
         <v>-42873000.0</v>
       </c>
       <c r="AC30">
         <v>-70170000.0</v>
       </c>
       <c r="AD30">
         <v>-54124000.0</v>
       </c>
       <c r="AE30">
         <v>-88863000.0</v>
       </c>