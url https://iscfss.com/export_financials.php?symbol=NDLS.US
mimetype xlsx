--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -256,50 +259,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -938,78 +944,79 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q62"/>
+  <dimension ref="A1:R62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1017,2908 +1024,3052 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="2" spans="1:17">
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B2">
+        <v>16545000.0</v>
+      </c>
+      <c r="C2">
         <v>13194000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>16691000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>15308000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>15543000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>6402000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>9351000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>7854000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>10929000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>10601000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>15073000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>10865000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>8167000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>9393000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>6900000.0</v>
       </c>
-      <c r="P2"/>
       <c r="Q2"/>
+      <c r="R2"/>
     </row>
-    <row r="3" spans="1:17">
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
+      <c r="R3"/>
     </row>
-    <row r="4" spans="1:17">
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
+      <c r="R4"/>
     </row>
-    <row r="5" spans="1:17">
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
-[...1 lines deleted...]
-      </c>
+      <c r="G5"/>
       <c r="H5">
+        <v>0.0</v>
+      </c>
+      <c r="I5">
         <v>-183896000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-169444000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-51000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-134000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-129327000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-106243000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-24000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-52000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
+      <c r="R5"/>
     </row>
-    <row r="6" spans="1:17">
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
-      <c r="J6">
-[...1 lines deleted...]
-      </c>
+      <c r="J6"/>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6">
         <v>0.0</v>
       </c>
-      <c r="N6"/>
+      <c r="N6">
+        <v>0.0</v>
+      </c>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
+      <c r="R6"/>
     </row>
-    <row r="7" spans="1:17">
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B7">
+        <v>155058000.0</v>
+      </c>
+      <c r="C7">
         <v>190754000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>218726000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>218111000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>228816000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>238348000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>248299000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
+      <c r="R7"/>
     </row>
-    <row r="8" spans="1:17">
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B8">
+        <v>62000.0</v>
+      </c>
+      <c r="C8">
         <v>482000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>474000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>485000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>481000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>468000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>466000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>464000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
+      <c r="R8"/>
     </row>
-    <row r="9" spans="1:17">
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>211267000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>207226000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>202970000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>200585000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>198352000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>171613000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>124272000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>120634000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>120929000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>116647000.0</v>
       </c>
-      <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
+      <c r="R9"/>
     </row>
-    <row r="10" spans="1:17">
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B10">
+        <v>1265000.0</v>
+      </c>
+      <c r="C10">
         <v>1149000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>3013000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1523000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2255000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>7840000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>10459000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>4655000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3361000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1837000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1912000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1906000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>968000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>581000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>523000.0</v>
       </c>
-      <c r="P10"/>
       <c r="Q10"/>
+      <c r="R10"/>
     </row>
-    <row r="11" spans="1:17">
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
+      <c r="R11"/>
     </row>
-    <row r="12" spans="1:17">
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B12">
+        <v>1265000.0</v>
+      </c>
+      <c r="C12">
         <v>1149000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3013000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1523000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2255000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>7840000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>10459000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4655000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3361000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1837000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1912000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1906000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>968000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>581000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>523000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
+      <c r="R12"/>
     </row>
-    <row r="13" spans="1:17">
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B13">
+        <v>62000.0</v>
+      </c>
+      <c r="C13">
         <v>482000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>474000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>485000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>481000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>468000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>466000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>464000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>436000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>303000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>301000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>298000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>295000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>232000.0</v>
       </c>
       <c r="O13">
         <v>232000.0</v>
       </c>
-      <c r="P13"/>
+      <c r="P13">
+        <v>232000.0</v>
+      </c>
       <c r="Q13"/>
+      <c r="R13"/>
     </row>
-    <row r="14" spans="1:17">
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B14">
+        <v>5848405.0</v>
+      </c>
+      <c r="C14">
         <v>5683216.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>5732965.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>5739223.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>5765673.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>5534059.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>5622055.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>5291195.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>37759497.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>27808708.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>28938901.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>31001099.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>27688629.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3574516.0</v>
       </c>
       <c r="O14">
         <v>3574516.0</v>
       </c>
       <c r="P14">
         <v>3574516.0</v>
       </c>
       <c r="Q14">
+        <v>3574516.0</v>
+      </c>
+      <c r="R14">
         <v>25000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:17">
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>485000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>481000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>468000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>466000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>464000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>436000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>303000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>301000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>298000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>295000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>232000.0</v>
       </c>
       <c r="O15">
         <v>232000.0</v>
       </c>
-      <c r="P15"/>
+      <c r="P15">
+        <v>232000.0</v>
+      </c>
       <c r="Q15"/>
+      <c r="R15"/>
     </row>
-    <row r="16" spans="1:17">
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B16">
+        <v>2236000.0</v>
+      </c>
+      <c r="C16">
         <v>2000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2222000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2430000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2850000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2978000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2953000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>3284000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>4078000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>3857000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>3348000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2701000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2289000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2182000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1875000.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
+      <c r="R16"/>
     </row>
-    <row r="17" spans="1:17">
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-      <c r="K17">
+      <c r="K17"/>
+      <c r="L17">
         <v>664000.0</v>
       </c>
-      <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
+      <c r="R17"/>
     </row>
-    <row r="18" spans="1:17">
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>229000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>269000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>240000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>200000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>37467000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>39288000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>45364000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>39597000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>42010000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>29992000.0</v>
       </c>
-      <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
+      <c r="R18"/>
     </row>
-    <row r="19" spans="1:17">
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
+      <c r="R19"/>
     </row>
-    <row r="20" spans="1:17">
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B20">
         <v>7154000.0</v>
       </c>
       <c r="C20">
         <v>7154000.0</v>
       </c>
       <c r="D20">
         <v>7154000.0</v>
       </c>
       <c r="E20">
         <v>7154000.0</v>
       </c>
       <c r="F20">
         <v>7154000.0</v>
       </c>
       <c r="G20">
         <v>7154000.0</v>
       </c>
       <c r="H20">
-        <v>6400000.0</v>
+        <v>7154000.0</v>
       </c>
       <c r="I20">
         <v>6400000.0</v>
       </c>
       <c r="J20">
         <v>6400000.0</v>
       </c>
       <c r="K20">
         <v>6400000.0</v>
       </c>
       <c r="L20">
         <v>6400000.0</v>
       </c>
       <c r="M20">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="N20"/>
+        <v>6400000.0</v>
+      </c>
+      <c r="N20">
+        <v>0.0</v>
+      </c>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
+      <c r="R20"/>
     </row>
-    <row r="21" spans="1:17">
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B21">
+        <v>420000.0</v>
+      </c>
+      <c r="C21">
         <v>495000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>538000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>608000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>668000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>757000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>883000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1291000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1565000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1715000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1809000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1927000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>351000.0</v>
       </c>
-      <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
+      <c r="R21"/>
     </row>
-    <row r="22" spans="1:17">
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B22">
+        <v>10218000.0</v>
+      </c>
+      <c r="C22">
         <v>10500000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>10251000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>10044000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>9404000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>9643000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>9871000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>9646000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>9929000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>11285000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>10494000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>9415000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>7223000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>6042000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>4595000.0</v>
       </c>
-      <c r="P22"/>
       <c r="Q22"/>
+      <c r="R22"/>
     </row>
-    <row r="23" spans="1:17">
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B23">
+        <v>261671000.0</v>
+      </c>
+      <c r="C23">
         <v>324648000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>368095000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>343843000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>341459000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>353631000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>378519000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>172032000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>185233000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>209461000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>239961000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>238903000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>169469000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>156995000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>126325000.0</v>
       </c>
-      <c r="P23"/>
       <c r="Q23"/>
+      <c r="R23"/>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B24">
+        <v>108776000.0</v>
+      </c>
+      <c r="C24">
         <v>100742000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>80218000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>46051000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>18931000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>40949000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>40497000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>44183000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>57624000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>84676000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>67732000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>27500000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>6312000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>93731000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>77523000.0</v>
       </c>
-      <c r="P24"/>
       <c r="Q24"/>
+      <c r="R24"/>
     </row>
-    <row r="25" spans="1:17">
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>46051000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>18931000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>40949000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>40497000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>44183000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>57624000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>84676000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>67732000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>27500000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>6312000.0</v>
       </c>
-      <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
+      <c r="R25"/>
     </row>
-    <row r="26" spans="1:17">
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
+      <c r="R26"/>
     </row>
-    <row r="27" spans="1:17">
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
+      <c r="R27"/>
     </row>
-    <row r="28" spans="1:17">
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B28">
+        <v>262569000.0</v>
+      </c>
+      <c r="C28">
         <v>290347000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>295931000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>262639000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>247523000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>272582000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>279087000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>40247000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>54263000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>82839000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>65820000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>25594000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>5344000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>93900000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>77750000.0</v>
       </c>
-      <c r="P28"/>
       <c r="Q28"/>
+      <c r="R28"/>
     </row>
-    <row r="29" spans="1:17">
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B29">
+        <v>63471000.0</v>
+      </c>
+      <c r="C29">
         <v>95163000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>107378000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>84415000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>58595000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>71773000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>91818000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>97583000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>93485000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
+      <c r="R29"/>
     </row>
-    <row r="30" spans="1:17">
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B30">
+        <v>4376000.0</v>
+      </c>
+      <c r="C30">
         <v>4387000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>5481000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>6619000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>4066000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3472000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3606000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2576000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2510000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>5694000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>5810000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>5184000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>4832000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>5561000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>4429000.0</v>
       </c>
-      <c r="P30"/>
       <c r="Q30"/>
+      <c r="R30"/>
     </row>
-    <row r="31" spans="1:17">
+    <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>30602000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>29811000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>21788000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>42534000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>44990000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>27896000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>17703000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>85563000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>131788000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>124473000.0</v>
       </c>
-      <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
+      <c r="R31"/>
     </row>
-    <row r="32" spans="1:17">
+    <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B32">
+        <v>-42952000.0</v>
+      </c>
+      <c r="C32">
         <v>-45525000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-44890000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-42477000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-54020000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-34415000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-28712000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-9796000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-21811000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
+      <c r="R32"/>
     </row>
-    <row r="33" spans="1:17">
+    <row r="33" spans="1:18">
       <c r="A33" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B33">
+        <v>242778000.0</v>
+      </c>
+      <c r="C33">
         <v>304456000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>345471000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>322207000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>318897000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>329917000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>349197000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>148681000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>163175000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>183673000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>214560000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>216127000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>151136000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>140841000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>113446000.0</v>
       </c>
-      <c r="P33"/>
       <c r="Q33"/>
+      <c r="R33"/>
     </row>
-    <row r="34" spans="1:17">
+    <row r="34" spans="1:18">
       <c r="A34" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B34">
+        <v>9115000.0</v>
+      </c>
+      <c r="C34">
         <v>6769000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>6663000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>195086000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>208044000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>224614000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>229217000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>4554000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>8591000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>4570000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>5946000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>3447000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>2860000.0</v>
       </c>
-      <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
+      <c r="R34"/>
     </row>
-    <row r="35" spans="1:17">
+    <row r="35" spans="1:18">
       <c r="A35" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B35">
+        <v>245131000.0</v>
+      </c>
+      <c r="C35">
         <v>264510000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>273421000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>241366000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>227244000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>265803000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>269914000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>86204000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>105503000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>134610000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>113275000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>72957000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>20831000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>119227000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>98245000.0</v>
       </c>
-      <c r="P35"/>
       <c r="Q35"/>
+      <c r="R35"/>
     </row>
-    <row r="36" spans="1:17">
+    <row r="36" spans="1:18">
       <c r="A36" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B36">
+        <v>1526000.0</v>
+      </c>
+      <c r="C36">
         <v>1749000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1746000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1667000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>3359000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>3471000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>2576000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>2216000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>2617000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>2025000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1974000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>2227000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-16478000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>1763000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>4119000.0</v>
       </c>
-      <c r="P36"/>
       <c r="Q36"/>
+      <c r="R36"/>
     </row>
-    <row r="37" spans="1:17">
+    <row r="37" spans="1:18">
       <c r="A37" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
-      <c r="J37">
-[...1 lines deleted...]
-      </c>
+      <c r="J37"/>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37">
         <v>0.0</v>
       </c>
-      <c r="N37"/>
+      <c r="N37">
+        <v>0.0</v>
+      </c>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
+      <c r="R37"/>
     </row>
-    <row r="38" spans="1:17">
+    <row r="38" spans="1:18">
       <c r="A38" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>1667000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>3359000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>175375000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>2576000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>2216000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>2617000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>2025000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>2638000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>2227000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>1855000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>4554000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>9615000.0</v>
       </c>
-      <c r="P38"/>
       <c r="Q38"/>
+      <c r="R38"/>
     </row>
-    <row r="39" spans="1:17">
+    <row r="39" spans="1:18">
       <c r="A39" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B39">
+        <v>3034000.0</v>
+      </c>
+      <c r="C39">
         <v>4156000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>3879000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>3450000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>6837000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>2759000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>5386000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>6474000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>41000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>203000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>219000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>139000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>75000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>3970000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>3332000.0</v>
       </c>
-      <c r="P39"/>
       <c r="Q39"/>
+      <c r="R39"/>
     </row>
-    <row r="40" spans="1:17">
+    <row r="40" spans="1:18">
       <c r="A40" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B40">
+        <v>14930000.0</v>
+      </c>
+      <c r="C40">
         <v>16492000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>16160000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>15584000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>27585000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>19730000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>21695000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>21026000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>7605000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>11622000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>3348000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>2701000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>2289000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>13617000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>11032000.0</v>
       </c>
-      <c r="P40"/>
       <c r="Q40"/>
+      <c r="R40"/>
     </row>
-    <row r="41" spans="1:17">
+    <row r="41" spans="1:18">
       <c r="A41" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>4475000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>3416000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>224854000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>4122000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>42021000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>47879000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>49934000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>45543000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>38945000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>31706000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>25496000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>20722000.0</v>
       </c>
-      <c r="P41"/>
       <c r="Q41"/>
+      <c r="R41"/>
     </row>
-    <row r="42" spans="1:17">
+    <row r="42" spans="1:18">
       <c r="A42" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B42">
+        <v>181658000.0</v>
+      </c>
+      <c r="C42">
         <v>178396000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>174930000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>176267000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>172226000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>167970000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>165585000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>163352000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>306057000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>89272000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>85634000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>247408000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>113870000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>11186000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>8863000.0</v>
       </c>
-      <c r="P42"/>
       <c r="Q42"/>
+      <c r="R42"/>
     </row>
-    <row r="43" spans="1:17">
+    <row r="43" spans="1:18">
       <c r="A43" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
+      <c r="R43"/>
     </row>
-    <row r="44" spans="1:17">
+    <row r="44" spans="1:18">
       <c r="A44" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
-      <c r="J44">
-[...1 lines deleted...]
-      </c>
+      <c r="J44"/>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44">
         <v>0.0</v>
       </c>
       <c r="N44">
+        <v>0.0</v>
+      </c>
+      <c r="O44">
         <v>3601000.0</v>
       </c>
-      <c r="O44">
+      <c r="P44">
         <v>2572000.0</v>
       </c>
-      <c r="P44"/>
       <c r="Q44"/>
+      <c r="R44"/>
     </row>
-    <row r="45" spans="1:17">
+    <row r="45" spans="1:18">
       <c r="A45" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B45">
+        <v>519907000.0</v>
+      </c>
+      <c r="C45">
         <v>569565000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>599215000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>555235000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>533166000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>122917000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>338584000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>138774000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>152593000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>173533000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>203713000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>205573000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>167614000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>136287000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>103831000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
+      <c r="R45"/>
     </row>
-    <row r="46" spans="1:17">
+    <row r="46" spans="1:18">
       <c r="A46" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B46">
+        <v>233678000.0</v>
+      </c>
+      <c r="C46">
         <v>295058000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>336033000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>312778000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>307716000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>318535000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>338584000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>138774000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>152593000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>173533000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>203713000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>205573000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>167614000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>136287000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>103831000.0</v>
       </c>
-      <c r="P46"/>
       <c r="Q46"/>
+      <c r="R46"/>
     </row>
-    <row r="47" spans="1:17">
+    <row r="47" spans="1:18">
       <c r="A47" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>312778000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>307716000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>318535000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>128867000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>138774000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>152593000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>173533000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>203713000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>205573000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>167614000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>136287000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>103831000.0</v>
       </c>
-      <c r="P47"/>
       <c r="Q47"/>
+      <c r="R47"/>
     </row>
-    <row r="48" spans="1:17">
+    <row r="48" spans="1:18">
       <c r="A48" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B48">
+        <v>-227025000.0</v>
+      </c>
+      <c r="C48">
         <v>-184457000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-148244000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-138388000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-135074000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-138739000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-115480000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-111135000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-101188000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-63706000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>7971000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>21736000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>10308000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>2614000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-1520000.0</v>
       </c>
-      <c r="P48"/>
       <c r="Q48"/>
+      <c r="R48"/>
     </row>
-    <row r="49" spans="1:17">
+    <row r="49" spans="1:18">
       <c r="A49" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-138388000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>-135074000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>-138739000.0</v>
       </c>
-      <c r="G49">
+      <c r="H49">
         <v>-115480000.0</v>
       </c>
-      <c r="H49">
+      <c r="I49">
         <v>-111135000.0</v>
       </c>
-      <c r="I49">
+      <c r="J49">
         <v>-101188000.0</v>
       </c>
-      <c r="J49">
+      <c r="K49">
         <v>-63706000.0</v>
       </c>
-      <c r="K49">
+      <c r="L49">
         <v>7971000.0</v>
       </c>
-      <c r="L49">
+      <c r="M49">
         <v>21736000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>10308000.0</v>
       </c>
-      <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
+      <c r="R49"/>
     </row>
-    <row r="50" spans="1:17">
+    <row r="50" spans="1:18">
       <c r="A50" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>2031000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>1125000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>750000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>719000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>57624000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>84676000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>67732000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>27136000.0</v>
       </c>
-      <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
+      <c r="R50"/>
     </row>
-    <row r="51" spans="1:17">
+    <row r="51" spans="1:18">
       <c r="A51" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B51">
+        <v>263834000.0</v>
+      </c>
+      <c r="C51">
         <v>291496000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>298944000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>264162000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>249778000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>280422000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>289546000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>44902000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>78881000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>107629000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>78877000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>37064000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>17732000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>94481000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>78273000.0</v>
       </c>
-      <c r="P51"/>
       <c r="Q51"/>
+      <c r="R51"/>
     </row>
-    <row r="52" spans="1:17">
+    <row r="52" spans="1:18">
       <c r="A52" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B52">
+        <v>28134000.0</v>
+      </c>
+      <c r="C52">
         <v>34031000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>32441000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>30791000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>30604000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>29019000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>24035000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>983000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>21257000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>22953000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>11145000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>9564000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>11420000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>750000.0</v>
       </c>
       <c r="O52">
         <v>750000.0</v>
       </c>
-      <c r="P52"/>
+      <c r="P52">
+        <v>750000.0</v>
+      </c>
       <c r="Q52"/>
+      <c r="R52"/>
     </row>
-    <row r="53" spans="1:17">
+    <row r="53" spans="1:18">
       <c r="A53" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
-[...1 lines deleted...]
-      </c>
+      <c r="J53"/>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53">
         <v>0.0</v>
       </c>
-      <c r="N53"/>
+      <c r="N53">
+        <v>0.0</v>
+      </c>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
+      <c r="R53"/>
     </row>
-    <row r="54" spans="1:17">
+    <row r="54" spans="1:18">
       <c r="A54" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
-      <c r="J54">
-[...1 lines deleted...]
-      </c>
+      <c r="J54"/>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54">
         <v>0.0</v>
       </c>
-      <c r="N54"/>
+      <c r="N54">
+        <v>0.0</v>
+      </c>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
+      <c r="R54"/>
     </row>
-    <row r="55" spans="1:17">
+    <row r="55" spans="1:18">
       <c r="A55" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B55">
+        <v>261671000.0</v>
+      </c>
+      <c r="C55">
         <v>324648000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>368095000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>343843000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>341459000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>353631000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>378519000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>172032000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>185233000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>209461000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>239961000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>238903000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>169469000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>156995000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>126325000.0</v>
       </c>
-      <c r="P55"/>
       <c r="Q55"/>
+      <c r="R55"/>
     </row>
-    <row r="56" spans="1:17">
+    <row r="56" spans="1:18">
       <c r="A56" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B56">
+        <v>18893000.0</v>
+      </c>
+      <c r="C56">
         <v>20192000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>22624000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>21636000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>22562000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>23714000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>29322000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>23351000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>22058000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>25788000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>25401000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>22776000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>18333000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>16154000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>12879000.0</v>
       </c>
-      <c r="P56"/>
       <c r="Q56"/>
+      <c r="R56"/>
     </row>
-    <row r="57" spans="1:17">
+    <row r="57" spans="1:18">
       <c r="A57" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B57">
+        <v>61845000.0</v>
+      </c>
+      <c r="C57">
         <v>65717000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>67514000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>64113000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>76582000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>58129000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>58034000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>33147000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>43869000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>49033000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>32914000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>25831000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>24165000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>23760000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>20557000.0</v>
       </c>
-      <c r="P57"/>
       <c r="Q57"/>
+      <c r="R57"/>
     </row>
-    <row r="58" spans="1:17">
+    <row r="58" spans="1:18">
       <c r="A58" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B58">
+        <v>306976000.0</v>
+      </c>
+      <c r="C58">
         <v>330227000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>340935000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>305479000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>303826000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>323932000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>327948000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>119351000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>149372000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>183643000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>146189000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>98788000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>44996000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>142987000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>118802000.0</v>
       </c>
-      <c r="P58"/>
       <c r="Q58"/>
+      <c r="R58"/>
     </row>
-    <row r="59" spans="1:17">
+    <row r="59" spans="1:18">
       <c r="A59" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
-      <c r="J59">
-[...1 lines deleted...]
-      </c>
+      <c r="J59"/>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59">
         <v>0.0</v>
       </c>
-      <c r="N59"/>
+      <c r="N59">
+        <v>0.0</v>
+      </c>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
+      <c r="R59"/>
     </row>
-    <row r="60" spans="1:17">
+    <row r="60" spans="1:18">
       <c r="A60" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B60">
+        <v>-45305000.0</v>
+      </c>
+      <c r="C60">
         <v>-5579000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>27160000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>38364000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>37633000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>29699000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>50571000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>52681000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>35861000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>25818000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>93772000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>140115000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>124473000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>14008000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>7523000.0</v>
       </c>
-      <c r="P60"/>
       <c r="Q60"/>
+      <c r="R60"/>
     </row>
-    <row r="61" spans="1:17">
+    <row r="61" spans="1:18">
       <c r="A61" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
-      <c r="D61">
-[...1 lines deleted...]
-      </c>
+      <c r="D61"/>
       <c r="E61">
         <v>-35000000.0</v>
       </c>
       <c r="F61">
         <v>-35000000.0</v>
       </c>
       <c r="G61">
         <v>-35000000.0</v>
       </c>
       <c r="H61">
         <v>-35000000.0</v>
       </c>
       <c r="I61">
         <v>-35000000.0</v>
       </c>
       <c r="J61">
         <v>-35000000.0</v>
       </c>
       <c r="K61">
         <v>-35000000.0</v>
       </c>
       <c r="L61">
+        <v>-35000000.0</v>
+      </c>
+      <c r="M61">
         <v>-2848000.0</v>
       </c>
-      <c r="M61">
+      <c r="N61">
         <v>-2777000.0</v>
       </c>
-      <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
+      <c r="R61"/>
     </row>
-    <row r="62" spans="1:17">
+    <row r="62" spans="1:18">
       <c r="A62" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
+      <c r="R62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BF62"/>
+  <dimension ref="A1:BH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:58">
+    <row r="1" spans="1:60">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C1" t="s">
-        <v>79</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>81</v>
       </c>
       <c r="F1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G1" t="s">
-        <v>82</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>84</v>
       </c>
       <c r="J1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K1" t="s">
-        <v>85</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>87</v>
       </c>
       <c r="N1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O1" t="s">
-        <v>88</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>90</v>
       </c>
       <c r="R1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="S1" t="s">
-        <v>91</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>92</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>93</v>
       </c>
       <c r="V1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W1" t="s">
-        <v>94</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>95</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>96</v>
       </c>
       <c r="Z1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AA1" t="s">
-        <v>97</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>98</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>99</v>
       </c>
       <c r="AD1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AE1" t="s">
-        <v>100</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>101</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>102</v>
       </c>
       <c r="AH1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AI1" t="s">
-        <v>103</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>104</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>105</v>
       </c>
       <c r="AL1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AM1" t="s">
-        <v>106</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>107</v>
       </c>
       <c r="AO1" t="s">
         <v>108</v>
       </c>
       <c r="AP1" t="s">
-        <v>10</v>
+        <v>109</v>
       </c>
       <c r="AQ1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AR1" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="AS1" t="s">
         <v>111</v>
       </c>
       <c r="AT1" t="s">
-        <v>11</v>
+        <v>112</v>
       </c>
       <c r="AU1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AV1" t="s">
-        <v>113</v>
+        <v>12</v>
       </c>
       <c r="AW1" t="s">
         <v>114</v>
       </c>
       <c r="AX1" t="s">
-        <v>12</v>
+        <v>115</v>
       </c>
       <c r="AY1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AZ1" t="s">
-        <v>116</v>
+        <v>13</v>
       </c>
       <c r="BA1" t="s">
         <v>117</v>
       </c>
       <c r="BB1" t="s">
-        <v>13</v>
+        <v>118</v>
       </c>
       <c r="BC1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="BD1" t="s">
-        <v>119</v>
+        <v>14</v>
       </c>
       <c r="BE1" t="s">
         <v>120</v>
       </c>
       <c r="BF1" t="s">
-        <v>14</v>
+        <v>121</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
       </c>
     </row>
-    <row r="2" spans="1:58">
+    <row r="2" spans="1:60">
       <c r="A2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B2">
+        <v>16361000.0</v>
+      </c>
+      <c r="C2">
+        <v>16545000.0</v>
+      </c>
+      <c r="D2">
         <v>18792000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>18835000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>17135000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>13194000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>20042000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>17900000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>17575000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>16691000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>22071000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>14537000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>15524000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>15308000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>15599000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>15279000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>15307000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>15543000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>12440000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>12586000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>11458000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>6402000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>13138000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>11380000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>9350000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>9351000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>8145000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>7567000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>10563000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>7854000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>7294000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>6345000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>9664000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>10929000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>9718000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>9350000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>11017000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>10601000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>9298000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>9584000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>28089000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>10081000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>15073000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>11263000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>11364000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>10828000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>10865000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>11713000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>9022000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>8588000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>8167000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>8817000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>8879000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>8841000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>9393000.0</v>
       </c>
-      <c r="BC2"/>
-      <c r="BD2"/>
       <c r="BE2"/>
-      <c r="BF2">
+      <c r="BF2"/>
+      <c r="BG2"/>
+      <c r="BH2">
         <v>6900000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:58">
+    <row r="3" spans="1:60">
       <c r="A3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -3933,54 +4084,56 @@
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
+      <c r="BG3"/>
+      <c r="BH3"/>
     </row>
-    <row r="4" spans="1:58">
+    <row r="4" spans="1:60">
       <c r="A4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -3995,808 +4148,834 @@
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
     </row>
-    <row r="5" spans="1:58">
+    <row r="5" spans="1:60">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
+      <c r="H5"/>
       <c r="I5"/>
-      <c r="J5"/>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-      <c r="O5">
-[...1 lines deleted...]
-      </c>
+      <c r="O5"/>
       <c r="P5"/>
-      <c r="Q5"/>
+      <c r="Q5">
+        <v>0.0</v>
+      </c>
       <c r="R5"/>
-      <c r="S5">
-[...2 lines deleted...]
-      <c r="T5">
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5">
+        <v>0.0</v>
+      </c>
+      <c r="V5">
         <v>-215881000.0</v>
       </c>
-      <c r="U5"/>
-[...1 lines deleted...]
-      <c r="W5">
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5">
         <v>-203705000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-201872000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-197355000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-195355000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-190605000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-187871000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-183896000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-181741000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-177500000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-173700000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-169400000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-71000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-60000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-51000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-51000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-31000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-7000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-29000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-29000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-134000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-92000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-12000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-11000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-129300000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-122870000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-116800000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-111400000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-106243000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-101200000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-96831000.0</v>
       </c>
-      <c r="BA5">
-[...2 lines deleted...]
-      <c r="BB5">
+      <c r="BC5">
+        <v>0.0</v>
+      </c>
+      <c r="BD5">
         <v>-24000.0</v>
       </c>
-      <c r="BC5"/>
-      <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
     </row>
-    <row r="6" spans="1:58">
+    <row r="6" spans="1:60">
       <c r="A6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
-      <c r="AK6">
-[...1 lines deleted...]
-      </c>
+      <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6">
         <v>0.0</v>
       </c>
-      <c r="AN6">
-[...2 lines deleted...]
-      <c r="AO6"/>
+      <c r="AN6"/>
+      <c r="AO6">
+        <v>0.0</v>
+      </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
-      <c r="AQ6">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ6"/>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
-      <c r="BA6"/>
-      <c r="BB6"/>
+      <c r="BA6">
+        <v>0.0</v>
+      </c>
+      <c r="BB6">
+        <v>0.0</v>
+      </c>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
     </row>
-    <row r="7" spans="1:58">
+    <row r="7" spans="1:60">
       <c r="A7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B7">
+        <v>143439000.0</v>
+      </c>
+      <c r="C7">
+        <v>155058000.0</v>
+      </c>
+      <c r="D7">
         <v>162438000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>172455000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>183274000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>190754000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>200508000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>207916000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>211267000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>218726000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>222050000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>218281000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>217411000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>218111000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>226120000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>223790000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>226100000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>228816000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>232303000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>235076000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>232013000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>238348000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>245889000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>258465000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>253349000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>248299000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>251588000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>255683000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>258869000.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
     </row>
-    <row r="8" spans="1:58">
+    <row r="8" spans="1:60">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B8">
+        <v>62000.0</v>
+      </c>
+      <c r="C8">
+        <v>62000.0</v>
+      </c>
+      <c r="D8">
         <v>492000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>489000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>484000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>482000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>481000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>480000.0</v>
       </c>
-      <c r="H8">
-[...2 lines deleted...]
-      <c r="I8">
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8">
         <v>474000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>474000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>489000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>488000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>485000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>484000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>484000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>483000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>481000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>481000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>480000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
     </row>
-    <row r="9" spans="1:58">
+    <row r="9" spans="1:60">
       <c r="A9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>213398000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>211946000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>211267000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>210260000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>209561000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>208065000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>207226000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>205957000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>204996000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>203362000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>202970000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>202314000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>201601000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>200755000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>200585000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>199878000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>199978000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>199110000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>198352000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>197666000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>172936000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>172240000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>171613000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>171233000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>170923000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>158910000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>124272000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>123889000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>122482000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>122482000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>121240000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>120634000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>120065000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>123418000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>122361000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>120929000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>120003000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>119184000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>117539000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>116647000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>114318000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>114307000.0</v>
       </c>
-      <c r="BA9"/>
-      <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
     </row>
-    <row r="10" spans="1:58">
+    <row r="10" spans="1:60">
       <c r="A10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B10">
+        <v>1444000.0</v>
+      </c>
+      <c r="C10">
+        <v>1265000.0</v>
+      </c>
+      <c r="D10">
         <v>4694000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>2264000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>1396000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>1149000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>3308000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>1806000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>1334000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>3013000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>2530000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>3142000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>2064000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>1523000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>1840000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>1789000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>1601000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>2255000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>3149000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>17324000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>3117000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>7840000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>8621000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>62076000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>50530000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>10459000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>3086000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>3338000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>1800000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>4655000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>1918000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>3640000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>2624000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>3361000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>2088000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>3158000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>3248000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>1837000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>1966000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>1893000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>1905000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>1905000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>1912000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>2016000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>2001000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>1638000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>1906000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>2248000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>710000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>668000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>968000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>589000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>618000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>978000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>581000.0</v>
       </c>
-      <c r="BC10"/>
-      <c r="BD10"/>
       <c r="BE10"/>
-      <c r="BF10">
+      <c r="BF10"/>
+      <c r="BG10"/>
+      <c r="BH10">
         <v>523000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:58">
+    <row r="11" spans="1:60">
       <c r="A11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -4811,1068 +4990,1098 @@
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
     </row>
-    <row r="12" spans="1:58">
+    <row r="12" spans="1:60">
       <c r="A12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B12">
+        <v>1444000.0</v>
+      </c>
+      <c r="C12">
+        <v>1265000.0</v>
+      </c>
+      <c r="D12">
         <v>4694000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>2264000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>1396000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>1149000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>3308000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>1806000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>1334000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>3013000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>2530000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>3142000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>2064000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1523000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>1840000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1789000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1601000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>2255000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>3149000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>17324000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>3117000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>7840000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>8621000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>62076000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>50530000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>10459000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>3086000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>3338000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>1800000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>4655000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>1918000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>3640000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>2624000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>3361000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>2088000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>3158000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>3248000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>1837000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>1966000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>1893000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>1893000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>1905000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>1912000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>2016000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>2001000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>1638000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>1906000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>2248000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>710000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>668000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>968000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>589000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>618000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>978000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>581000.0</v>
       </c>
-      <c r="BC12"/>
-      <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
+      <c r="BG12"/>
+      <c r="BH12"/>
     </row>
-    <row r="13" spans="1:58">
+    <row r="13" spans="1:60">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B13">
+        <v>62000.0</v>
+      </c>
+      <c r="C13">
+        <v>62000.0</v>
+      </c>
+      <c r="D13">
         <v>492000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>489000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>484000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>482000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>481000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>480000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>478000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>474000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>474000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>489000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>488000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>485000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>484000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>484000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>483000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>481000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>481000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>480000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>479000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>468000.0</v>
       </c>
       <c r="W13">
         <v>468000.0</v>
       </c>
       <c r="X13">
+        <v>468000.0</v>
+      </c>
+      <c r="Y13">
+        <v>468000.0</v>
+      </c>
+      <c r="Z13">
         <v>466000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>466000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>465000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>465000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>464000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>464000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>463000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>437000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>436000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>436000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>435000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>435000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>392000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>303000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>303000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>302000.0</v>
       </c>
       <c r="AO13">
         <v>302000.0</v>
       </c>
       <c r="AP13">
+        <v>302000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>302000.0</v>
+      </c>
+      <c r="AR13">
         <v>301000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>301000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>300000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>299000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AV13">
         <v>298000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AW13">
         <v>298000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AX13">
         <v>297000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AY13">
         <v>297000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>295000.0</v>
       </c>
-      <c r="AY13">
+      <c r="BA13">
         <v>294000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>294000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BC13">
         <v>232000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BD13">
         <v>232000.0</v>
       </c>
-      <c r="BC13"/>
-      <c r="BD13"/>
       <c r="BE13"/>
-      <c r="BF13">
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13">
         <v>232000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:58">
+    <row r="14" spans="1:60">
       <c r="A14" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B14">
+        <v>5861370.0</v>
+      </c>
+      <c r="C14">
+        <v>5848405.0</v>
+      </c>
+      <c r="D14">
         <v>5807356.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>5770249.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>5722919.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>5683216.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>5704958.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>5681369.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>5634919.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>5619489.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>5751081.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>46363208.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>5764438.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>5797635.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>5774689.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>5763590.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>5715813.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>5711105.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>46382509.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>5780771.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>5637254.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>5529800.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>44358763.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>5526594.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>5517778.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>5499174.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>5612397.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>5634486.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>5491654.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>5669093.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>5603670.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>5146616.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>41128473.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>41119841.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>41109827.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>40779277.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>28073333.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>27803388.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>3475253.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>3472012.0</v>
       </c>
-      <c r="AN14"/>
-      <c r="AO14">
+      <c r="AP14"/>
+      <c r="AQ14">
         <v>3465224.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>27708421.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>3531732.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>3840013.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>3730401.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>30884874.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>3861738.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>3882972.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>3882416.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>31068792.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>31063213.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>24189814.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3574516.0</v>
       </c>
       <c r="BC14">
         <v>3574516.0</v>
       </c>
       <c r="BD14">
         <v>3574516.0</v>
       </c>
       <c r="BE14">
         <v>3574516.0</v>
       </c>
-      <c r="BF14"/>
+      <c r="BF14">
+        <v>3574516.0</v>
+      </c>
+      <c r="BG14">
+        <v>3574516.0</v>
+      </c>
+      <c r="BH14"/>
     </row>
-    <row r="15" spans="1:58">
+    <row r="15" spans="1:60">
       <c r="A15" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>489000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>488000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>485000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>484000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>484000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>483000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>481000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>481000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>480000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>479000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>468000.0</v>
       </c>
       <c r="W15">
         <v>468000.0</v>
       </c>
       <c r="X15">
+        <v>468000.0</v>
+      </c>
+      <c r="Y15">
+        <v>468000.0</v>
+      </c>
+      <c r="Z15">
         <v>466000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>466000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>465000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>465000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>464000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>464000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>463000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="AG15">
         <v>400000.0</v>
       </c>
       <c r="AH15">
         <v>400000.0</v>
       </c>
       <c r="AI15">
         <v>400000.0</v>
       </c>
       <c r="AJ15">
         <v>400000.0</v>
       </c>
       <c r="AK15">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="AL15">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="AM15">
         <v>300000.0</v>
       </c>
       <c r="AN15">
-        <v>302000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="AO15">
         <v>300000.0</v>
       </c>
       <c r="AP15">
-        <v>300000.0</v>
+        <v>302000.0</v>
       </c>
       <c r="AQ15">
         <v>300000.0</v>
       </c>
       <c r="AR15">
         <v>300000.0</v>
       </c>
       <c r="AS15">
-        <v>299000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="AT15">
         <v>300000.0</v>
       </c>
       <c r="AU15">
-        <v>298000.0</v>
+        <v>299000.0</v>
       </c>
       <c r="AV15">
         <v>300000.0</v>
       </c>
       <c r="AW15">
+        <v>298000.0</v>
+      </c>
+      <c r="AX15">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>295000.0</v>
       </c>
       <c r="AY15">
         <v>300000.0</v>
       </c>
       <c r="AZ15">
+        <v>295000.0</v>
+      </c>
+      <c r="BA15">
+        <v>300000.0</v>
+      </c>
+      <c r="BB15">
         <v>294000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>232000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>232000.0</v>
       </c>
-      <c r="BC15"/>
-      <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
     </row>
-    <row r="16" spans="1:58">
+    <row r="16" spans="1:60">
       <c r="A16" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B16">
+        <v>2876000.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
         <v>2985000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>1957000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>2043000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>2000000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>1801000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>1919000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>2067000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>2222000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>1805000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-43660000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>2073000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>2430000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>2095000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>2447000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>2367000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>2850000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>2189000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>2561000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>2750000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>2978000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>3908000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>3590000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>3043000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>2953000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>1446000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>1647000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>1906000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>3284000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>2520000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>2766000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>3395000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>4078000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>2768000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>2987000.0</v>
       </c>
-      <c r="AJ16"/>
-      <c r="AK16">
+      <c r="AL16"/>
+      <c r="AM16">
         <v>3857000.0</v>
       </c>
-      <c r="AL16"/>
-      <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
-      <c r="AP16">
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16">
         <v>3348000.0</v>
       </c>
-      <c r="AQ16"/>
-      <c r="AR16"/>
       <c r="AS16"/>
-      <c r="AT16">
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16">
         <v>2701000.0</v>
       </c>
-      <c r="AU16"/>
-      <c r="AV16"/>
       <c r="AW16"/>
-      <c r="AX16">
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16">
         <v>2289000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>1633000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>1650000.0</v>
       </c>
-      <c r="BA16"/>
-      <c r="BB16">
+      <c r="BC16"/>
+      <c r="BD16">
         <v>2182000.0</v>
       </c>
-      <c r="BC16"/>
-      <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
     </row>
-    <row r="17" spans="1:58">
+    <row r="17" spans="1:60">
       <c r="A17" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
-      <c r="AO17">
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17">
         <v>664000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>664000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>1314000.0</v>
       </c>
-      <c r="AR17"/>
-      <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
     </row>
-    <row r="18" spans="1:58">
+    <row r="18" spans="1:60">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
-[...4 lines deleted...]
-      </c>
+      <c r="M18"/>
+      <c r="N18"/>
       <c r="O18">
         <v>229000.0</v>
       </c>
       <c r="P18">
+        <v>228000.0</v>
+      </c>
+      <c r="Q18">
+        <v>229000.0</v>
+      </c>
+      <c r="R18">
         <v>185000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>269000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>281000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>256000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>230000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>240000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>272000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>247000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>214000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>200000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>197000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>133000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>133000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>37467000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>37745000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>38061000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>38756000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>39288000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>39457000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>39460000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>38580000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>45364000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>44546000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>42851000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>42851000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>41201000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>39597000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>40514000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>43777000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>42112000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>42010000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>33745000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>31643000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>30242000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>29992000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>27596000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>25447000.0</v>
       </c>
-      <c r="BA18"/>
-      <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
     </row>
-    <row r="19" spans="1:58">
+    <row r="19" spans="1:60">
       <c r="A19" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -5887,54 +6096,56 @@
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
     </row>
-    <row r="20" spans="1:58">
+    <row r="20" spans="1:60">
       <c r="A20" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B20">
         <v>7154000.0</v>
       </c>
       <c r="C20">
         <v>7154000.0</v>
       </c>
       <c r="D20">
         <v>7154000.0</v>
       </c>
       <c r="E20">
         <v>7154000.0</v>
       </c>
       <c r="F20">
         <v>7154000.0</v>
       </c>
       <c r="G20">
         <v>7154000.0</v>
       </c>
       <c r="H20">
         <v>7154000.0</v>
       </c>
       <c r="I20">
         <v>7154000.0</v>
       </c>
@@ -5974,947 +6185,979 @@
       <c r="U20">
         <v>7154000.0</v>
       </c>
       <c r="V20">
         <v>7154000.0</v>
       </c>
       <c r="W20">
         <v>7154000.0</v>
       </c>
       <c r="X20">
         <v>7154000.0</v>
       </c>
       <c r="Y20">
         <v>7154000.0</v>
       </c>
       <c r="Z20">
         <v>7154000.0</v>
       </c>
       <c r="AA20">
         <v>7154000.0</v>
       </c>
       <c r="AB20">
         <v>7154000.0</v>
       </c>
       <c r="AC20">
-        <v>6400000.0</v>
+        <v>7154000.0</v>
       </c>
       <c r="AD20">
-        <v>6400000.0</v>
+        <v>7154000.0</v>
       </c>
       <c r="AE20">
         <v>6400000.0</v>
       </c>
       <c r="AF20">
         <v>6400000.0</v>
       </c>
       <c r="AG20">
         <v>6400000.0</v>
       </c>
       <c r="AH20">
         <v>6400000.0</v>
       </c>
       <c r="AI20">
         <v>6400000.0</v>
       </c>
       <c r="AJ20">
         <v>6400000.0</v>
       </c>
       <c r="AK20">
         <v>6400000.0</v>
       </c>
       <c r="AL20">
         <v>6400000.0</v>
       </c>
       <c r="AM20">
         <v>6400000.0</v>
       </c>
       <c r="AN20">
         <v>6400000.0</v>
       </c>
       <c r="AO20">
         <v>6400000.0</v>
       </c>
       <c r="AP20">
         <v>6400000.0</v>
       </c>
       <c r="AQ20">
         <v>6400000.0</v>
       </c>
       <c r="AR20">
         <v>6400000.0</v>
       </c>
       <c r="AS20">
         <v>6400000.0</v>
       </c>
       <c r="AT20">
         <v>6400000.0</v>
       </c>
       <c r="AU20">
+        <v>6400000.0</v>
+      </c>
+      <c r="AV20">
+        <v>6400000.0</v>
+      </c>
+      <c r="AW20">
         <v>6543000.0</v>
       </c>
-      <c r="AV20">
-[...4 lines deleted...]
-      </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
-      <c r="BA20"/>
-      <c r="BB20"/>
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
     </row>
-    <row r="21" spans="1:58">
+    <row r="21" spans="1:60">
       <c r="A21" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B21">
+        <v>406000.0</v>
+      </c>
+      <c r="C21">
+        <v>420000.0</v>
+      </c>
+      <c r="D21">
         <v>426000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>466000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>497000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>495000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>504000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>515000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>525000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>538000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>569000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>584000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>597000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>608000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>624000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>640000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>654000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>668000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>722000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>732000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>745000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>757000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>840000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>855000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>868000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>883000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>963000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>1057000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>1179000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>1291000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>1384000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>1422000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>1521000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>1565000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>1586000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>1603000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>1627000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>1715000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>1738000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>1761000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>1783000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>1783000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>1809000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>1956000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>1971000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>1960000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>1927000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>1789000.0</v>
       </c>
-      <c r="AV21">
-[...4 lines deleted...]
-      </c>
       <c r="AX21">
+        <v>0.0</v>
+      </c>
+      <c r="AY21">
+        <v>0.0</v>
+      </c>
+      <c r="AZ21">
         <v>351000.0</v>
       </c>
-      <c r="AY21">
-[...6 lines deleted...]
-      <c r="BB21"/>
+      <c r="BA21">
+        <v>0.0</v>
+      </c>
+      <c r="BB21">
+        <v>0.0</v>
+      </c>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
     </row>
-    <row r="22" spans="1:58">
+    <row r="22" spans="1:60">
       <c r="A22" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B22">
+        <v>9580000.0</v>
+      </c>
+      <c r="C22">
+        <v>10218000.0</v>
+      </c>
+      <c r="D22">
         <v>10409000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>10653000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>11112000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>10500000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>10435000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>10421000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>10191000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>10251000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>10307000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>10195000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>9936000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>10044000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>10051000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>9930000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>9719000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>9404000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>9708000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>9527000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>9415000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>9643000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>9680000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>9510000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>9538000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>9871000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>9875000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>9860000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>9870000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>9646000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>9897000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>10089000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>9948000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>9929000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>9965000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>10075000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>9730000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>11285000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>11212000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>10795000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>10725000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>10725000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>10494000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>10381000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>9909000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>9692000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>9415000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>9154000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>8262000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>7623000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>7223000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>7082000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>6569000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>6425000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>6042000.0</v>
       </c>
-      <c r="BC22"/>
-      <c r="BD22"/>
       <c r="BE22"/>
-      <c r="BF22">
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22">
         <v>4595000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:58">
+    <row r="23" spans="1:60">
       <c r="A23" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B23">
+        <v>246315000.0</v>
+      </c>
+      <c r="C23">
+        <v>261671000.0</v>
+      </c>
+      <c r="D23">
         <v>280572000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>294575000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>319450000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>324648000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>340535000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>346293000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>360377000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>368095000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>368830000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>357574000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>349044000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>343843000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>343248000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>338581000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>337772000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>341459000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>344499000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>360155000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>343179000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>353631000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>363170000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>422395000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>414179000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>378519000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>377627000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>381356000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>384566000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>172032000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>172332000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>178053000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>179337000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>185233000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>187073000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>197442000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>203589000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>209461000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>239595000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>233892000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>233892000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>243981000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>239961000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>234180000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>242686000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>235329000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>238903000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>227518000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>202628000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>192311000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>169469000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>181810000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>171687000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>166054000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>156995000.0</v>
       </c>
-      <c r="BC23"/>
-      <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
+      <c r="BG23"/>
+      <c r="BH23"/>
     </row>
-    <row r="24" spans="1:58">
+    <row r="24" spans="1:60">
       <c r="A24" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B24">
+        <v>105597000.0</v>
+      </c>
+      <c r="C24">
+        <v>108776000.0</v>
+      </c>
+      <c r="D24">
         <v>108158000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>106441000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>100623000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>100742000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>88358000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>84780000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="J24"/>
+      <c r="K24">
         <v>80218000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>64040000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>63202000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>51216000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>46051000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>36141000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>31142000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>32306000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>18931000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>20789000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>35754000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>36018000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>40949000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>41213000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>93040000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>85382000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>40497000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>41963000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>43714000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>47035000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>44183000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>47097000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>62743000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>62871000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>57624000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>63861000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>60888000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>52800000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>84676000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>83990000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>78503000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>78503000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>74091000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>67732000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>60404000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>29922000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>22460000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>27500000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>21500000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>9629000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>6600000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>6312000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>1714000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>207000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>99509000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>93731000.0</v>
       </c>
-      <c r="BC24"/>
-      <c r="BD24"/>
       <c r="BE24"/>
-      <c r="BF24">
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24">
         <v>77523000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:58">
+    <row r="25" spans="1:60">
       <c r="A25" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>63202000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>51216000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>46051000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>36141000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>31142000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>32306000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>18931000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>20789000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>35754000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>36018000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>40949000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>41213000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>93040000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>85382000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>40497000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>41963000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>43714000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>47035000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>44183000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>47097000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>62743000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>62871000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>57624000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>63861000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>60888000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>52800000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>84676000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>83990000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>78503000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>78503000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>74091000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>67732000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>60404000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>29922000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>22460000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>27500000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>21500000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>9629000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>6600000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>6312000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>1714000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>207000.0</v>
       </c>
-      <c r="BA25"/>
-      <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
     </row>
-    <row r="26" spans="1:58">
+    <row r="26" spans="1:60">
       <c r="A26" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -6929,54 +7172,56 @@
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
     </row>
-    <row r="27" spans="1:58">
+    <row r="27" spans="1:60">
       <c r="A27" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -6991,2310 +7236,2386 @@
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
     </row>
-    <row r="28" spans="1:58">
+    <row r="28" spans="1:60">
       <c r="A28" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B28">
+        <v>252231000.0</v>
+      </c>
+      <c r="C28">
+        <v>267589000.0</v>
+      </c>
+      <c r="D28">
         <v>271403000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>276632000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>282501000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>290347000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>285558000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>290890000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>292227000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>295931000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>283560000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>60060000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>266563000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>262639000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>260421000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>253143000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>258618000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>247523000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>17640000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>255006000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>266039000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>272582000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>32592000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>288052000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>287569000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>279087000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>291590000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>296997000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>304854000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>40247000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>45867000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>59759000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>60247000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>54263000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>61773000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>57730000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>49552000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>82839000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>82024000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>76610000.0</v>
       </c>
-      <c r="AN28"/>
-      <c r="AO28">
+      <c r="AP28"/>
+      <c r="AQ28">
         <v>72186000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>65820000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>58388000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>27921000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>20822000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>25594000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>19252000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>8919000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>5932000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>5344000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>1125000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-411000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>99281000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>93900000.0</v>
       </c>
-      <c r="BC28"/>
-      <c r="BD28"/>
       <c r="BE28"/>
       <c r="BF28"/>
+      <c r="BG28"/>
+      <c r="BH28"/>
     </row>
-    <row r="29" spans="1:58">
+    <row r="29" spans="1:60">
       <c r="A29" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B29">
+        <v>57554000.0</v>
+      </c>
+      <c r="C29">
+        <v>63471000.0</v>
+      </c>
+      <c r="D29">
         <v>69259000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>75666000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>86718000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>95163000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>92093000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>94423000.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29">
+      <c r="J29"/>
+      <c r="K29">
         <v>107378000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>96555000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>99282000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>87147000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>84415000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>72522000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>66029000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>66164000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>58595000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>20789000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>72697000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>65268000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>71773000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>75013000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>126066000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>131038000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
     </row>
-    <row r="30" spans="1:58">
+    <row r="30" spans="1:60">
       <c r="A30" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B30">
+        <v>4605000.0</v>
+      </c>
+      <c r="C30">
+        <v>4376000.0</v>
+      </c>
+      <c r="D30">
         <v>4445000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>4104000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>4446000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>4387000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>4493000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>4318000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>2835000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>5481000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>5144000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>4920000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>4948000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>6619000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>5349000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>4178000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>4532000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>4066000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>3918000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>4418000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>3394000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>3472000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>3442000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>2586000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>2081000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>3606000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>2470000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>2735000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>2445000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>2576000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>2081000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>1836000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>1791000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>2510000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>2366000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>3142000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>3630000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>5694000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>5500000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>5446000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>6224000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>5214000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>5810000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>3867000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>4311000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>3849000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>5184000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>3910000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>4160000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>3985000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>4832000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>5842000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>5514000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>5222000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>5561000.0</v>
       </c>
-      <c r="BC30"/>
-      <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
+      <c r="BG30"/>
+      <c r="BH30"/>
     </row>
-    <row r="31" spans="1:58">
+    <row r="31" spans="1:60">
       <c r="A31" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>28342000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>28180000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>30602000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>36381000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>34887000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>24237000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>37633000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>41102000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>35443000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>20226000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>21788000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>24868000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>24267000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>36884000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>42534000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>42929000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>38692000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>37263000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>44990000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>44191000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>18347000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>23486000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>27896000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>27910000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>35929000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>37171000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>17703000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>62694000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>71127000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>71127000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>83928000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>85563000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>89144000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>128250000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>130425000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>131788000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>127323000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>131892000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>126720000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>124473000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>122512000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>119236000.0</v>
       </c>
-      <c r="BA31"/>
-      <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
     </row>
-    <row r="32" spans="1:58">
+    <row r="32" spans="1:60">
       <c r="A32" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B32">
+        <v>-46292000.0</v>
+      </c>
+      <c r="C32">
+        <v>-42952000.0</v>
+      </c>
+      <c r="D32">
         <v>-46831000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>-47106000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>-49606000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>-45525000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>-52815000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>-48839000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>-50273000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>-44890000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>-52821000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>-40720000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>-46880000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>-42477000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>-44806000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>-49472000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>-47977000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>-54020000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>-46846000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>-35797000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>-43645000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>-34415000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>-35249000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>16760000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>14757000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
     </row>
-    <row r="33" spans="1:58">
+    <row r="33" spans="1:60">
       <c r="A33" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B33">
+        <v>228255000.0</v>
+      </c>
+      <c r="C33">
+        <v>242778000.0</v>
+      </c>
+      <c r="D33">
         <v>256753000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>273309000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>298942000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>304456000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>317126000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>323804000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>338137000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>345471000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>346062000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>333750000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>327958000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>322207000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>321597000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>318086000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>318141000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>318897000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>323038000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>325191000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>323709000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>329917000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>337475000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>344661000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>349323000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>349197000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>357905000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>360626000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>367385000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>148681000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>151732000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>154977000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>159343000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>163175000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>165316000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>174185000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>179767000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>183673000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>212459000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>211950000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>211950000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>217265000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>214560000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>210082000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>219511000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>212412000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>216127000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>205516000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>183396000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>174487000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>151136000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>163298000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>154410000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>148687000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>140841000.0</v>
       </c>
-      <c r="BC33"/>
-      <c r="BD33"/>
       <c r="BE33"/>
       <c r="BF33"/>
+      <c r="BG33"/>
+      <c r="BH33"/>
     </row>
-    <row r="34" spans="1:58">
+    <row r="34" spans="1:60">
       <c r="A34" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B34">
+        <v>8231000.0</v>
+      </c>
+      <c r="C34">
+        <v>9115000.0</v>
+      </c>
+      <c r="D34">
         <v>9466000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>10157000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>10882000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>6769000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>4895000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>5486000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>265960000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>6663000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>6434000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>6725000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>7181000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>195086000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>204041000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>202356000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>205628000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>208044000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>214301000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>10964000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>215691000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>224614000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>227879000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>235858000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>233578000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>229217000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>233432000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>238763000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>242604000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>4554000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>5390000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AG34">
         <v>7037000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AH34">
         <v>7746000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AI34">
         <v>8591000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AJ34">
         <v>9444000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AK34">
         <v>10663000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AL34">
         <v>18006000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AM34">
         <v>4570000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AN34">
         <v>4769000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AO34">
         <v>5161000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AP34">
         <v>5161000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AQ34">
         <v>5307000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AR34">
         <v>5946000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AS34">
         <v>3512000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AT34">
         <v>3532000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AU34">
         <v>3583000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AV34">
         <v>3447000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AW34">
         <v>4619000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AX34">
         <v>4582000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AY34">
         <v>4235000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AZ34">
         <v>2860000.0</v>
       </c>
-      <c r="AY34">
+      <c r="BA34">
         <v>2426000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BB34">
         <v>2351000.0</v>
       </c>
-      <c r="BA34"/>
-      <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
     </row>
-    <row r="35" spans="1:58">
+    <row r="35" spans="1:60">
       <c r="A35" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B35">
+        <v>230006000.0</v>
+      </c>
+      <c r="C35">
+        <v>245131000.0</v>
+      </c>
+      <c r="D35">
         <v>248821000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>256978000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>263241000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>264510000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>260576000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>265322000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>265960000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>273421000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>260726000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>256950000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>245147000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>241366000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>240410000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>233727000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>238119000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>227244000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>235090000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>253951000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>251939000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>265803000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>269364000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>329145000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>319174000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>269914000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>275592000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>282610000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>289772000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>86204000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>90232000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>107841000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>109373000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>105503000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>112762000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>111011000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>120884000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>134610000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>133305000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>126515000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>126515000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>120599000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>113275000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>104430000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>77231000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>68155000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>72957000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>59864000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>45854000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>41077000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>20831000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>31736000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>28005000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>125049000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>119227000.0</v>
       </c>
-      <c r="BC35"/>
-      <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
+      <c r="BG35"/>
+      <c r="BH35"/>
     </row>
-    <row r="36" spans="1:58">
+    <row r="36" spans="1:60">
       <c r="A36" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B36">
+        <v>1338000.0</v>
+      </c>
+      <c r="C36">
+        <v>235204000.0</v>
+      </c>
+      <c r="D36">
         <v>1561000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>1559000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>1690000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>1749000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>1751000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>1788000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>1861000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>1746000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>1679000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>1774000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>1697000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>1667000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>1343000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>1311000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>1520000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>3359000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>3437000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>3496000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>3403000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>3471000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>3066000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>2567000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>2378000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>2576000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>2346000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>2376000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>2360000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>2216000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>2573000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>2548000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>2575000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>2617000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>2120000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>2070000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>2045000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>2025000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>2017000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>1958000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>1958000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>1961000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>1974000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>2314000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>2360000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>2167000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>2227000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>2079000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>2979000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>2171000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>-16478000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>2132000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1703000.0</v>
       </c>
       <c r="BB36">
         <v>1763000.0</v>
       </c>
-      <c r="BC36"/>
-      <c r="BD36"/>
+      <c r="BC36">
+        <v>1703000.0</v>
+      </c>
+      <c r="BD36">
+        <v>1763000.0</v>
+      </c>
       <c r="BE36"/>
       <c r="BF36"/>
+      <c r="BG36"/>
+      <c r="BH36"/>
     </row>
-    <row r="37" spans="1:58">
+    <row r="37" spans="1:60">
       <c r="A37" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
-      <c r="AK37">
-[...1 lines deleted...]
-      </c>
+      <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37">
         <v>0.0</v>
       </c>
-      <c r="AN37">
-[...2 lines deleted...]
-      <c r="AO37"/>
+      <c r="AN37"/>
+      <c r="AO37">
+        <v>0.0</v>
+      </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
-      <c r="AQ37">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ37"/>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
-      <c r="BA37"/>
-      <c r="BB37"/>
+      <c r="BA37">
+        <v>0.0</v>
+      </c>
+      <c r="BB37">
+        <v>0.0</v>
+      </c>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
     </row>
-    <row r="38" spans="1:58">
+    <row r="38" spans="1:60">
       <c r="A38" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
-[...1 lines deleted...]
-      </c>
+      <c r="K38"/>
       <c r="L38"/>
       <c r="M38">
+        <v>1774000.0</v>
+      </c>
+      <c r="N38"/>
+      <c r="O38">
         <v>1667000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>321597000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>318086000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>1520000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>318897000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>323038000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>325191000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>323709000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>175375000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>3066000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>2567000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>2378000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>2576000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>2346000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>2376000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>2360000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>2216000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>2573000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>2548000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>2575000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>10582000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>10106000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>10073000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>10072000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>10140000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>10155000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>10119000.0</v>
       </c>
-      <c r="AN38">
-[...2 lines deleted...]
-      <c r="AO38">
+      <c r="AP38">
+        <v>0.0</v>
+      </c>
+      <c r="AQ38">
         <v>10808000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>10847000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>11984000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>10731000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>10527000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>10554000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>10411000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>2979000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>2171000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>1855000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>4885000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>4516000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>4456000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>4554000.0</v>
       </c>
-      <c r="BC38"/>
-      <c r="BD38"/>
       <c r="BE38"/>
-      <c r="BF38">
+      <c r="BF38"/>
+      <c r="BG38"/>
+      <c r="BH38">
         <v>9615000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:58">
+    <row r="39" spans="1:60">
       <c r="A39" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B39">
+        <v>2431000.0</v>
+      </c>
+      <c r="C39">
+        <v>13252000.0</v>
+      </c>
+      <c r="D39">
         <v>4271000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>4245000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>3554000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>4156000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>5173000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>5944000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>7880000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>3879000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>4787000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>23824000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>4138000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>3450000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>4411000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>4598000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>3779000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>6837000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>117000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>3695000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>3544000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>2759000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>39000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>3562000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>2707000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>5386000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>4291000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>4797000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>3066000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>6474000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>6704000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>7511000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>5631000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>41000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>7338000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>6882000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>7214000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>203000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>8458000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>3808000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>3030000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>8872000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>219000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>7834000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>6954000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>7738000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>139000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>6690000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>6100000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>5548000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>75000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>58000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>4576000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>4742000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>3970000.0</v>
       </c>
-      <c r="BC39"/>
-      <c r="BD39"/>
       <c r="BE39"/>
-      <c r="BF39">
+      <c r="BF39"/>
+      <c r="BG39"/>
+      <c r="BH39">
         <v>3332000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:58">
+    <row r="40" spans="1:60">
       <c r="A40" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B40">
+        <v>17532000.0</v>
+      </c>
+      <c r="C40">
+        <v>17166000.0</v>
+      </c>
+      <c r="D40">
         <v>17307000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>15185000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>19099000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>16492000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>20893000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>18219000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>20149000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>16160000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>19641000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>64544000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>19552000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>15584000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>18614000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>22648000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>18943000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>27585000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>23464000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>26015000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>19958000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>19730000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>16544000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>18112000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>13221000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>21695000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>25959000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>-16769000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>21069000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>21026000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>19623000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>34276000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7605000.0</v>
       </c>
       <c r="AH40">
         <v>7605000.0</v>
       </c>
       <c r="AI40">
         <v>7605000.0</v>
       </c>
       <c r="AJ40">
+        <v>7605000.0</v>
+      </c>
+      <c r="AK40">
+        <v>7605000.0</v>
+      </c>
+      <c r="AL40">
         <v>37988000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>11622000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>26160000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>18505000.0</v>
       </c>
-      <c r="AN40"/>
-      <c r="AO40">
+      <c r="AP40"/>
+      <c r="AQ40">
         <v>21190000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>3348000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>20987000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>17470000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>17561000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>2701000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>20286000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>15860000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>15926000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>2289000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>1633000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>1650000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>16069000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>11435000.0</v>
       </c>
-      <c r="BC40"/>
-      <c r="BD40"/>
       <c r="BE40"/>
-      <c r="BF40">
+      <c r="BF40"/>
+      <c r="BG40"/>
+      <c r="BH40">
         <v>12907000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:58">
+    <row r="41" spans="1:60">
       <c r="A41" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>4446000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
         <v>4475000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>204269000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>202585000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>4319000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>208313000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>214301000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>218197000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>315054000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>224854000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>6369000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>4782000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>4178000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>4122000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>4314000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>4694000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>5125000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>41621000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>43135000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>45098000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>46502000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>47463000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>48236000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>49417000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>55960000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>49499000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>48854000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>47593000.0</v>
       </c>
-      <c r="AN41"/>
-      <c r="AO41">
+      <c r="AP41"/>
+      <c r="AQ41">
         <v>46508000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>45543000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>44026000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>42341000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>40727000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>38945000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>38364000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>36225000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>34477000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>31706000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>30022000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>27798000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>26340000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>25496000.0</v>
       </c>
-      <c r="BC41"/>
-      <c r="BD41"/>
       <c r="BE41"/>
-      <c r="BF41">
+      <c r="BF41"/>
+      <c r="BG41"/>
+      <c r="BH41">
         <v>20722000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:58">
+    <row r="42" spans="1:60">
       <c r="A42" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B42">
+        <v>182337000.0</v>
+      </c>
+      <c r="C42">
+        <v>181658000.0</v>
+      </c>
+      <c r="D42">
         <v>180826000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>179802000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>179125000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>178396000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>178018000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>177172000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>175810000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>174930000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>174148000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>178398000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>176946000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>176267000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>175260000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>174561000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>173065000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>172226000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>170957000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>169996000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>168362000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>167970000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>167314000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>166601000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>165755000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>165585000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>164878000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>164978000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>164110000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>163352000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>162666000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>137936000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>310940000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>306013000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>136233000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>135923000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>112412000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>89272000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>88889000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>87482000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>-7000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>86240000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>85634000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>85065000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>114287000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>119513000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>247381000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>117155000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>116336000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>114691000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>113870000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>114318000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>114307000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>11575000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>7585000.0</v>
       </c>
-      <c r="BC42"/>
-      <c r="BD42"/>
       <c r="BE42"/>
       <c r="BF42"/>
+      <c r="BG42"/>
+      <c r="BH42"/>
     </row>
-    <row r="43" spans="1:58">
+    <row r="43" spans="1:60">
       <c r="A43" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -9309,2507 +9630,2579 @@
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
     </row>
-    <row r="44" spans="1:58">
+    <row r="44" spans="1:60">
       <c r="A44" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
-      <c r="AJ44">
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44">
         <v>11498000.0</v>
       </c>
-      <c r="AK44">
-[...2 lines deleted...]
-      <c r="AL44"/>
       <c r="AM44">
         <v>0.0</v>
       </c>
-      <c r="AN44">
-[...2 lines deleted...]
-      <c r="AO44"/>
+      <c r="AN44"/>
+      <c r="AO44">
+        <v>0.0</v>
+      </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
-      <c r="AQ44">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ44"/>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
+        <v>0.0</v>
+      </c>
+      <c r="BB44">
+        <v>0.0</v>
+      </c>
+      <c r="BC44">
         <v>3601000.0</v>
       </c>
-      <c r="BB44">
+      <c r="BD44">
         <v>3601000.0</v>
       </c>
-      <c r="BC44"/>
-      <c r="BD44"/>
       <c r="BE44"/>
-      <c r="BF44">
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44">
         <v>2572000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:58">
+    <row r="45" spans="1:60">
       <c r="A45" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B45">
+        <v>490472000.0</v>
+      </c>
+      <c r="C45">
+        <v>519907000.0</v>
+      </c>
+      <c r="D45">
         <v>531494000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>541906000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>567792000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>569565000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>580565000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>580465000.0</v>
       </c>
-      <c r="H45"/>
-      <c r="I45">
+      <c r="J45"/>
+      <c r="K45">
         <v>599215000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>594228000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>576337000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>566334000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>555235000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>550053000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>313809000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>312407000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>122917000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>326415000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>334085000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>338923000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>338584000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>347442000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>350039000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>356692000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>138774000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>141375000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>144600000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>148800000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>152600000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>155200000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>164100000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>169700000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>173500000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>202300000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>201800000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>206457000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>206500000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>203700000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>198100000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>208780000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>201885000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>205600000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>195105000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>180400000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>172300000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>167614000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>158400000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>149894000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>144231000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>136287000.0</v>
       </c>
-      <c r="BC45"/>
-      <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
     </row>
-    <row r="46" spans="1:58">
+    <row r="46" spans="1:60">
       <c r="A46" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B46">
+        <v>219357000.0</v>
+      </c>
+      <c r="C46">
+        <v>233678000.0</v>
+      </c>
+      <c r="D46">
         <v>247612000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>264130000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>289601000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>295058000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>307717000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>314347000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>328597000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>336033000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>336660000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>324238000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>318510000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>312778000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>312476000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>308981000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>308813000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>307716000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>311725000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>313809000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>312407000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>318535000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>326415000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>334085000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>338923000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>338584000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>347442000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>350039000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>356692000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>138774000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>141375000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>144607000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>148847000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>152593000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>155210000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>164112000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>169695000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>173533000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>202304000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>201831000.0</v>
       </c>
-      <c r="AN46"/>
-      <c r="AO46">
+      <c r="AP46"/>
+      <c r="AQ46">
         <v>206457000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>203713000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>198098000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>208780000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>201885000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>205573000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>195105000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>180417000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>172316000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>167614000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>158413000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>149894000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>144231000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>136287000.0</v>
       </c>
-      <c r="BC46"/>
-      <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
+      <c r="BG46"/>
+      <c r="BH46"/>
     </row>
-    <row r="47" spans="1:58">
+    <row r="47" spans="1:60">
       <c r="A47" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
-[...1 lines deleted...]
-      </c>
+      <c r="K47"/>
       <c r="L47"/>
       <c r="M47">
+        <v>324238000.0</v>
+      </c>
+      <c r="N47"/>
+      <c r="O47">
         <v>312778000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>312476000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>308981000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>308813000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>307716000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>311725000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>313809000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>312407000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>318535000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>326415000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>334085000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>128669000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>128867000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>134682000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>134692000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>138381000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>138774000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>141375000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>144607000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>148847000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>152593000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>155210000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>164112000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>169695000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>173533000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>202304000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>201831000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>201831000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>206457000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>203713000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>198098000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>208780000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>201885000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>205573000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>195105000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>180417000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>172316000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>167614000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>158413000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>149894000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>144231000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>136287000.0</v>
       </c>
-      <c r="BC47"/>
-      <c r="BD47"/>
       <c r="BE47"/>
-      <c r="BF47">
+      <c r="BF47"/>
+      <c r="BG47"/>
+      <c r="BH47">
         <v>103831000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:58">
+    <row r="48" spans="1:60">
       <c r="A48" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B48">
+        <v>-230442000.0</v>
+      </c>
+      <c r="C48">
+        <v>-227025000.0</v>
+      </c>
+      <c r="D48">
         <v>-220217000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-211066000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-193514000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-184457000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-174764000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-168009000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-154384000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-148244000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-142107000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-142807000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-141503000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-138388000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-139363000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-140158000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-141503000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-135074000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-130336000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-135033000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-140716000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-138739000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-134920000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-134793000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-121315000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-115480000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-114297000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-118540000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-118978000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-111135000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-111154000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-112204000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-106269000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-101188000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-100701000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-92366000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-90551000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-63706000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-18329000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-8489000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-8489000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>5598000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>7971000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>12226000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>22046000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>18984000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>21736000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>18202000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>15259000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>11732000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>10308000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>7900000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>4635000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>3538000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>2614000.0</v>
       </c>
-      <c r="BC48"/>
-      <c r="BD48"/>
       <c r="BE48"/>
       <c r="BF48"/>
+      <c r="BG48"/>
+      <c r="BH48"/>
     </row>
-    <row r="49" spans="1:58">
+    <row r="49" spans="1:60">
       <c r="A49" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-142807000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-141503000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-138388000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-139363000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-140158000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-141503000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-135074000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-130336000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-135033000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-140716000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-138739000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>-134920000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>-134793000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>-121315000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>-115480000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>-114297000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>-118540000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>-118978000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>-111135000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>-111154000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>-112204000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>-106269000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>-101188000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>-100701000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>-92366000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>-90551000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>-63706000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>-18329000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>-8489000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>-8489000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>5598000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>7971000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>12226000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>22046000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>18984000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AV49">
         <v>21736000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>18202000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>15259000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AY49">
         <v>11732000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AZ49">
         <v>10308000.0</v>
       </c>
-      <c r="AY49">
+      <c r="BA49">
         <v>7900000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BB49">
         <v>4635000.0</v>
       </c>
-      <c r="BA49"/>
-      <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
     </row>
-    <row r="50" spans="1:58">
+    <row r="50" spans="1:60">
       <c r="A50" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
-      <c r="P50">
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50">
         <v>1813000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>2031000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>1500000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>1500000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>1125000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>1125000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>938000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>750000.0</v>
       </c>
       <c r="Y50">
         <v>750000.0</v>
       </c>
       <c r="Z50">
+        <v>750000.0</v>
+      </c>
+      <c r="AA50">
+        <v>750000.0</v>
+      </c>
+      <c r="AB50">
         <v>1125000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>938000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>750000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>719000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>688000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AG50">
         <v>656000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>62871000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>57624000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>63861000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>60888000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>52800000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>84676000.0</v>
       </c>
-      <c r="AL50"/>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>67732000.0</v>
       </c>
-      <c r="AQ50"/>
-      <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50">
         <v>27136000.0</v>
       </c>
-      <c r="AU50"/>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
     </row>
-    <row r="51" spans="1:58">
+    <row r="51" spans="1:60">
       <c r="A51" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B51">
+        <v>253675000.0</v>
+      </c>
+      <c r="C51">
+        <v>268854000.0</v>
+      </c>
+      <c r="D51">
         <v>276097000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>278896000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>283897000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>291496000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>288866000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>292696000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>293561000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>298944000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>286090000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>92325000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>268627000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>264162000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>262261000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>254932000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>260219000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>249778000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>51003000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>272330000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>269156000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>280422000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>68567000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>350128000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>338099000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>289546000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>294676000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>300335000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>306654000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>44902000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>47785000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>63399000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>80764000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>78881000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>82185000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>83445000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>52800000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>107629000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>83990000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>78503000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>74091000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>74091000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>78877000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>60404000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>29922000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>22460000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>37064000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>21500000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>9629000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>6600000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>17732000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>17193000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>12474000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>100259000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>94481000.0</v>
       </c>
-      <c r="BC51"/>
-      <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
+      <c r="BG51"/>
+      <c r="BH51"/>
     </row>
-    <row r="52" spans="1:58">
+    <row r="52" spans="1:60">
       <c r="A52" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B52">
+        <v>27583000.0</v>
+      </c>
+      <c r="C52">
+        <v>28134000.0</v>
+      </c>
+      <c r="D52">
         <v>31566000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>32395000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>31837000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>34031000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>33488000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>33290000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>32722000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>32441000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>32072000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>29123000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>30817000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>30791000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>30149000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>29593000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>30991000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>30604000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>30214000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>29599000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>28949000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>29019000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>27354000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>27892000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>24485000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>24035000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>23556000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>44500000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>22278000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>983000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>688000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>656000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>17893000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>21257000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>18324000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>22557000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>52800000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>22953000.0</v>
       </c>
-      <c r="AL52"/>
-      <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
-      <c r="AP52">
+      <c r="AP52"/>
+      <c r="AQ52"/>
+      <c r="AR52">
         <v>11145000.0</v>
       </c>
-      <c r="AQ52"/>
-      <c r="AR52"/>
       <c r="AS52"/>
-      <c r="AT52">
+      <c r="AT52"/>
+      <c r="AU52"/>
+      <c r="AV52">
         <v>9564000.0</v>
       </c>
-      <c r="AU52"/>
-      <c r="AV52"/>
       <c r="AW52"/>
-      <c r="AX52">
+      <c r="AX52"/>
+      <c r="AY52"/>
+      <c r="AZ52">
         <v>11420000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>15479000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>12267000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>750000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>750000.0</v>
       </c>
-      <c r="BC52"/>
-      <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
     </row>
-    <row r="53" spans="1:58">
+    <row r="53" spans="1:60">
       <c r="A53" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
-      <c r="AK53">
-[...1 lines deleted...]
-      </c>
+      <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53">
         <v>0.0</v>
       </c>
-      <c r="AN53">
-[...2 lines deleted...]
-      <c r="AO53"/>
+      <c r="AN53"/>
+      <c r="AO53">
+        <v>0.0</v>
+      </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
-      <c r="AQ53">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ53"/>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
       <c r="AX53">
         <v>0.0</v>
       </c>
       <c r="AY53">
         <v>0.0</v>
       </c>
       <c r="AZ53">
         <v>0.0</v>
       </c>
-      <c r="BA53"/>
-      <c r="BB53"/>
+      <c r="BA53">
+        <v>0.0</v>
+      </c>
+      <c r="BB53">
+        <v>0.0</v>
+      </c>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53"/>
     </row>
-    <row r="54" spans="1:58">
+    <row r="54" spans="1:60">
       <c r="A54" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
-      <c r="AK54">
-[...1 lines deleted...]
-      </c>
+      <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54">
         <v>0.0</v>
       </c>
-      <c r="AN54">
-[...2 lines deleted...]
-      <c r="AO54"/>
+      <c r="AN54"/>
+      <c r="AO54">
+        <v>0.0</v>
+      </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
-      <c r="AQ54">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ54"/>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
-      <c r="BA54"/>
-      <c r="BB54"/>
+      <c r="BA54">
+        <v>0.0</v>
+      </c>
+      <c r="BB54">
+        <v>0.0</v>
+      </c>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
     </row>
-    <row r="55" spans="1:58">
+    <row r="55" spans="1:60">
       <c r="A55" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B55">
+        <v>246315000.0</v>
+      </c>
+      <c r="C55">
+        <v>261671000.0</v>
+      </c>
+      <c r="D55">
         <v>280572000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>294575000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>319450000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>324648000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>340535000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>346293000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>360377000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>368095000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>368830000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>357574000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>349044000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>343843000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>343248000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>338581000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>337772000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>341459000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>344499000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>360155000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>343179000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>353631000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>363170000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>422395000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>414179000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>378519000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>377627000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>381356000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>384566000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>172032000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>172332000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>178053000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>179337000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>185233000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>187073000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>197442000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>203589000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>209461000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>239595000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>233892000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>217265000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>243981000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>239961000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>234180000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>242686000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>235329000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>238903000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>227518000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>202628000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>192311000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>169469000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>181810000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>171687000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>166054000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>156995000.0</v>
       </c>
-      <c r="BC55"/>
-      <c r="BD55"/>
       <c r="BE55"/>
-      <c r="BF55">
+      <c r="BF55"/>
+      <c r="BG55"/>
+      <c r="BH55">
         <v>126325000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:58">
+    <row r="56" spans="1:60">
       <c r="A56" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B56">
+        <v>18060000.0</v>
+      </c>
+      <c r="C56">
+        <v>18893000.0</v>
+      </c>
+      <c r="D56">
         <v>23819000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>21266000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>20508000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>20192000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>23409000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>22489000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>22240000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>22624000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>22768000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>23824000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>21086000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>21636000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>21651000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>20495000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>19631000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>22562000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>21461000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>34964000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>19470000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>23714000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>25695000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>77734000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>64856000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>29322000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>19722000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>20730000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>17181000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>23351000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>20600000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>23076000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>19994000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>22058000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>21757000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>23257000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>23822000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>25788000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>27136000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>21942000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>26716000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>26716000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>25401000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>24098000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>23175000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>22917000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>22776000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>22002000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>19232000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>17824000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>18333000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>18512000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>17277000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>17367000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>16154000.0</v>
       </c>
-      <c r="BC56"/>
-      <c r="BD56"/>
       <c r="BE56"/>
       <c r="BF56"/>
+      <c r="BG56"/>
+      <c r="BH56"/>
     </row>
-    <row r="57" spans="1:58">
+    <row r="57" spans="1:60">
       <c r="A57" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B57">
+        <v>64352000.0</v>
+      </c>
+      <c r="C57">
+        <v>61845000.0</v>
+      </c>
+      <c r="D57">
         <v>70650000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>68372000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>70114000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>65717000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>76224000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>71328000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>72513000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>67514000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>75589000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>64544000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>67966000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>64113000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>66457000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>69967000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>67608000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>76582000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>68307000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>70761000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>63115000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>58129000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>60944000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>60974000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>50099000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>58034000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>50989000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>51843000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>49198000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>33147000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>30125000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>44043000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>38557000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>43869000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>38415000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>42499000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>49005000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>49033000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>35458000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>28089000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>31271000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>31271000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>32914000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>32250000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>28834000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>28389000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>25831000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>31999000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>24882000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>24514000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>24165000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>27562000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>24446000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>25660000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>23760000.0</v>
       </c>
-      <c r="BC57"/>
-      <c r="BD57"/>
       <c r="BE57"/>
-      <c r="BF57">
+      <c r="BF57"/>
+      <c r="BG57"/>
+      <c r="BH57">
         <v>20557000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:58">
+    <row r="58" spans="1:60">
       <c r="A58" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B58">
+        <v>294358000.0</v>
+      </c>
+      <c r="C58">
+        <v>306976000.0</v>
+      </c>
+      <c r="D58">
         <v>319471000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>325350000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>333355000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>330227000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>336800000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>336650000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>338473000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>340935000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>336315000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>321494000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>313113000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>305479000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>306867000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>303694000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>305727000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>303826000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>303397000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>324712000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>315054000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>323932000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>330308000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>390119000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>369273000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>327948000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>326581000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>334453000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>338970000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>119351000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>120357000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>151884000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>147930000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>149372000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>151177000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>153510000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>169889000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>183643000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>168763000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>154604000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>151870000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>151870000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>146189000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>136680000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>106065000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>96544000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>98788000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>91863000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>70736000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>65591000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>44996000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>59298000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>52451000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>150709000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>142987000.0</v>
       </c>
-      <c r="BC58"/>
-      <c r="BD58"/>
       <c r="BE58"/>
-      <c r="BF58">
+      <c r="BF58"/>
+      <c r="BG58"/>
+      <c r="BH58">
         <v>118802000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:58">
+    <row r="59" spans="1:60">
       <c r="A59" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
-      <c r="AK59">
-[...1 lines deleted...]
-      </c>
+      <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59">
         <v>0.0</v>
       </c>
-      <c r="AN59">
-[...2 lines deleted...]
-      <c r="AO59"/>
+      <c r="AN59"/>
+      <c r="AO59">
+        <v>0.0</v>
+      </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
-      <c r="AQ59">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ59"/>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
-      <c r="BA59"/>
-      <c r="BB59"/>
+      <c r="BA59">
+        <v>0.0</v>
+      </c>
+      <c r="BB59">
+        <v>0.0</v>
+      </c>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
     </row>
-    <row r="60" spans="1:58">
+    <row r="60" spans="1:60">
       <c r="A60" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B60">
+        <v>-48043000.0</v>
+      </c>
+      <c r="C60">
+        <v>-45305000.0</v>
+      </c>
+      <c r="D60">
         <v>-38899000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>-30775000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>-13905000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>-5579000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>3735000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>9643000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>21904000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>27160000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>32515000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>36080000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>35931000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>38364000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>36381000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>34887000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>32045000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>37633000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>41102000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>35443000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>28125000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>29699000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>32862000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>32276000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>44906000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>50571000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>51046000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>46903000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>45596000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>52681000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>51975000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>26169000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>31407000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>35861000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>35896000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>43932000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>33700000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>25818000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>70832000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>79288000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>79288000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>92111000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>93772000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>97500000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>136621000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>138785000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>140115000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>135655000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>131892000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>126720000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>124473000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>122512000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>119236000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>15345000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>14008000.0</v>
       </c>
-      <c r="BC60"/>
-      <c r="BD60"/>
       <c r="BE60"/>
-      <c r="BF60">
+      <c r="BF60"/>
+      <c r="BG60"/>
+      <c r="BH60">
         <v>7523000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:58">
+    <row r="61" spans="1:60">
       <c r="A61" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
-      <c r="M61">
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61">
         <v>-35000000.0</v>
       </c>
-      <c r="N61"/>
-[...6 lines deleted...]
-      </c>
+      <c r="P61"/>
+      <c r="Q61"/>
       <c r="R61">
         <v>-35000000.0</v>
       </c>
       <c r="S61">
         <v>-35000000.0</v>
       </c>
       <c r="T61">
         <v>-35000000.0</v>
       </c>
       <c r="U61">
         <v>-35000000.0</v>
       </c>
       <c r="V61">
         <v>-35000000.0</v>
       </c>
       <c r="W61">
         <v>-35000000.0</v>
       </c>
       <c r="X61">
         <v>-35000000.0</v>
       </c>
       <c r="Y61">
         <v>-35000000.0</v>
       </c>
       <c r="Z61">
@@ -11845,2116 +12238,2211 @@
       <c r="AJ61">
         <v>-35000000.0</v>
       </c>
       <c r="AK61">
         <v>-35000000.0</v>
       </c>
       <c r="AL61">
         <v>-35000000.0</v>
       </c>
       <c r="AM61">
         <v>-35000000.0</v>
       </c>
       <c r="AN61">
         <v>-35000000.0</v>
       </c>
       <c r="AO61">
         <v>-35000000.0</v>
       </c>
       <c r="AP61">
         <v>-35000000.0</v>
       </c>
       <c r="AQ61">
         <v>-35000000.0</v>
       </c>
       <c r="AR61">
+        <v>-35000000.0</v>
+      </c>
+      <c r="AS61">
+        <v>-35000000.0</v>
+      </c>
+      <c r="AT61">
         <v>-9131000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AU61">
         <v>-2848000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2848000.0</v>
       </c>
       <c r="AV61">
         <v>-2848000.0</v>
       </c>
       <c r="AW61">
+        <v>2848000.0</v>
+      </c>
+      <c r="AX61">
         <v>-2848000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
+        <v>-2848000.0</v>
+      </c>
+      <c r="AZ61">
         <v>-2777000.0</v>
       </c>
-      <c r="AY61">
-[...6 lines deleted...]
-      <c r="BB61"/>
+      <c r="BA61">
+        <v>0.0</v>
+      </c>
+      <c r="BB61">
+        <v>0.0</v>
+      </c>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
     </row>
-    <row r="62" spans="1:58">
+    <row r="62" spans="1:60">
       <c r="A62" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
-      <c r="AJ62">
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62">
         <v>11498000.0</v>
       </c>
-      <c r="AK62"/>
-      <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P32"/>
+  <dimension ref="A1:Q32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
     </row>
-    <row r="2" spans="1:16">
+    <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B2">
+        <v>451054000.0</v>
+      </c>
+      <c r="C2">
         <v>324316000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>419194000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>429315000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>393075000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>342116000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>383291000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>385443000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>387602000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>420772000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>377449000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>322829000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>275183000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>236996000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>199130000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>173245000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:16">
+    <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B3">
+        <v>27047000.0</v>
+      </c>
+      <c r="C3">
         <v>29066000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>26792000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>23268000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>22333000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>21709000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>22086000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>22872000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>24613000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>28134000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>27802000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>24787000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>20623000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>16719000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>14501000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>13932000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:16">
+    <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
+      <c r="Q4"/>
     </row>
-    <row r="5" spans="1:16">
+    <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B5">
+        <v>-5102000.0</v>
+      </c>
+      <c r="C5">
         <v>-27778000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-5029000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-832000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>5817000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-20029000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>4693000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-4384000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-33850000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-67528000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-21067000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>18915000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>13628000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>13406000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>11741000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>6646000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:16">
+    <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B6">
+        <v>21945000.0</v>
+      </c>
+      <c r="C6">
         <v>1288000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>21763000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>22436000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>28150000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1680000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>26779000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>18488000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-9237000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-39394000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>6735000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>43702000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>34251000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>30125000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>26242000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>20578000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:16">
+    <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
+      <c r="Q7"/>
     </row>
-    <row r="8" spans="1:16">
+    <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-      <c r="G8">
+      <c r="G8"/>
+      <c r="H8">
         <v>-23000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>248000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>-13632000.0</v>
       </c>
-      <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
+      <c r="Q8"/>
     </row>
-    <row r="9" spans="1:16">
+    <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B9">
+        <v>44035000.0</v>
+      </c>
+      <c r="C9">
         <v>168955000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>84211000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>80165000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>82077000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>51539000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>79120000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>72398000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>68890000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>66702000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>78002000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>80912000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>75741000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>63414000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>56936000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>47587000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:16">
+    <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B10">
+        <v>-42504000.0</v>
+      </c>
+      <c r="C10">
         <v>-36159000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-9832000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-3277000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3735000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-23175000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1751000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-8689000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-37689000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-70444000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-22499000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>18550000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>11432000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>8378000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>5609000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2012000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:16">
+    <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B11">
+        <v>64000.0</v>
+      </c>
+      <c r="C11">
         <v>54000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>24000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>37000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>70000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>84000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>104000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-248000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-207000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1233000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-8734000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>7122000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>4767000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3215000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1780000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-366000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:16">
+    <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B12">
+        <v>10915000.0</v>
+      </c>
+      <c r="C12">
         <v>8381000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4803000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2445000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2082000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3146000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2942000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4305000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3839000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2916000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1432000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>365000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2196000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>5028000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>6132000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1819000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:16">
+    <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-      <c r="G13">
+      <c r="G13"/>
+      <c r="H13">
         <v>2942000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>1432000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
+      <c r="Q13"/>
     </row>
-    <row r="14" spans="1:16">
+    <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
+      <c r="Q14"/>
     </row>
-    <row r="15" spans="1:16">
+    <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B15">
+        <v>-42568000.0</v>
+      </c>
+      <c r="C15">
         <v>-36213000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-9856000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-3314000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>3665000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-23259000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1647000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-8441000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-45449000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-71677000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-13765000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>11428000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>6665000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>5163000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>3829000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>2378000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:16">
+    <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-3314000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3665000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-23259000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1647000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-8441000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-45449000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-71677000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-13765000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>11428000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>6665000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>5163000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>3829000.0</v>
       </c>
-      <c r="P16"/>
+      <c r="Q16"/>
     </row>
-    <row r="17" spans="1:16">
+    <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B17">
+        <v>-42568000.0</v>
+      </c>
+      <c r="C17">
         <v>-36213000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-2744000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-3314000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>3665000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-23259000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>1647000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-8441000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-37482000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-71677000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-13765000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>11428000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>6665000.0</v>
       </c>
-      <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
+      <c r="Q17"/>
     </row>
-    <row r="18" spans="1:16">
+    <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B18">
+        <v>-10915000.0</v>
+      </c>
+      <c r="C18">
         <v>-8381000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-3985000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-2445000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2082000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-3146000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-2942000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-4305000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-3839000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-2916000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
+      <c r="Q18"/>
     </row>
-    <row r="19" spans="1:16">
+    <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-      <c r="G19">
+      <c r="G19"/>
+      <c r="H19">
         <v>-746000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-626000.0</v>
       </c>
-      <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>-624000.0</v>
       </c>
-      <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
+      <c r="Q19"/>
     </row>
-    <row r="20" spans="1:16">
+    <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>1662000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>665000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>443000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>402000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>50000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>935000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>3131000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>4407000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>4425000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>3809000.0</v>
       </c>
-      <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
+      <c r="Q20"/>
     </row>
-    <row r="21" spans="1:16">
+    <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B21">
+        <v>-5102000.0</v>
+      </c>
+      <c r="C21">
         <v>-27778000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-5029000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-832000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>5817000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-20029000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>5439000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-3758000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-33850000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-67528000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-21067000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>18915000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>14252000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>16052000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>12016000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>3831000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:16">
+    <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
+      <c r="Q22"/>
     </row>
-    <row r="23" spans="1:16">
+    <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B23">
+        <v>500191000.0</v>
+      </c>
+      <c r="C23">
         <v>521049000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>508434000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>510312000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>469335000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>413684000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>456972000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>454457000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>452896000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>507691000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>446902000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>383435000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>335508000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>283080000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>242421000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>214186000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:16">
+    <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>-7967000.0</v>
       </c>
-      <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
+      <c r="Q24"/>
     </row>
-    <row r="25" spans="1:16">
+    <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B25">
+        <v>27047000.0</v>
+      </c>
+      <c r="C25">
         <v>29066000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>25271000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>23268000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>22333000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>21709000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>22086000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>22872000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>24613000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
+      <c r="Q25"/>
     </row>
-    <row r="26" spans="1:16">
+    <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
-[...1 lines deleted...]
-      </c>
+      <c r="J26"/>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
-      <c r="N26"/>
+      <c r="N26">
+        <v>0.0</v>
+      </c>
       <c r="O26"/>
       <c r="P26"/>
+      <c r="Q26"/>
     </row>
-    <row r="27" spans="1:16">
+    <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>2215000.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
+      <c r="Q27"/>
     </row>
-    <row r="28" spans="1:16">
+    <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B28">
+        <v>49137000.0</v>
+      </c>
+      <c r="C28">
         <v>50824000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>51833000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>49903000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>48200000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>43319000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>43446000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>46092000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>39746000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>55654000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>37244000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>31394000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>35893000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>29365000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>28790000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>27009000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:16">
+    <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B29">
+        <v>64000.0</v>
+      </c>
+      <c r="C29">
         <v>54000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>122000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>37000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>70000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>84000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>104000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-248000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-207000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1233000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-8734000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
+      <c r="Q29"/>
     </row>
-    <row r="30" spans="1:16">
+    <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B30">
+        <v>49137000.0</v>
+      </c>
+      <c r="C30">
         <v>196733000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>89240000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>80997000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>76260000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>71568000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>73681000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>69014000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>65294000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>86919000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>69453000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>60606000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>60325000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>46084000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>43291000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>40941000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:16">
+    <row r="31" spans="1:17">
       <c r="A31" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B31">
+        <v>-37402000.0</v>
+      </c>
+      <c r="C31">
         <v>-8381000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-4803000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-2445000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-2082000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-3146000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-3688000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-4931000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-3839000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-2916000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1432000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-365000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-2820000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-7674000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-6407000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-4634000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:16">
+    <row r="32" spans="1:17">
       <c r="A32" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B32">
+        <v>495089000.0</v>
+      </c>
+      <c r="C32">
         <v>493271000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>503405000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>509480000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>475152000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>393655000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>462411000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>457841000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>456492000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>487474000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>455451000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>403741000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>350924000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>300410000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>256066000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>220832000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BI32"/>
+  <dimension ref="A1:BK32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:61">
+    <row r="1" spans="1:63">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C1" t="s">
-        <v>79</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>81</v>
       </c>
       <c r="F1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G1" t="s">
-        <v>82</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>84</v>
       </c>
       <c r="J1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K1" t="s">
-        <v>85</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>87</v>
       </c>
       <c r="N1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O1" t="s">
-        <v>88</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>90</v>
       </c>
       <c r="R1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="S1" t="s">
-        <v>91</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>92</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>93</v>
       </c>
       <c r="V1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W1" t="s">
-        <v>94</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>95</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>96</v>
       </c>
       <c r="Z1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AA1" t="s">
-        <v>97</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>98</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>99</v>
       </c>
       <c r="AD1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AE1" t="s">
-        <v>100</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>101</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>102</v>
       </c>
       <c r="AH1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AI1" t="s">
-        <v>103</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>104</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>105</v>
       </c>
       <c r="AL1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AM1" t="s">
-        <v>106</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>107</v>
       </c>
       <c r="AO1" t="s">
         <v>108</v>
       </c>
       <c r="AP1" t="s">
-        <v>10</v>
+        <v>109</v>
       </c>
       <c r="AQ1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AR1" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="AS1" t="s">
         <v>111</v>
       </c>
       <c r="AT1" t="s">
-        <v>11</v>
+        <v>112</v>
       </c>
       <c r="AU1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AV1" t="s">
-        <v>113</v>
+        <v>12</v>
       </c>
       <c r="AW1" t="s">
         <v>114</v>
       </c>
       <c r="AX1" t="s">
-        <v>12</v>
+        <v>115</v>
       </c>
       <c r="AY1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AZ1" t="s">
-        <v>116</v>
+        <v>13</v>
       </c>
       <c r="BA1" t="s">
         <v>117</v>
       </c>
       <c r="BB1" t="s">
-        <v>13</v>
+        <v>118</v>
       </c>
       <c r="BC1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="BD1" t="s">
-        <v>119</v>
+        <v>14</v>
       </c>
       <c r="BE1" t="s">
         <v>120</v>
       </c>
       <c r="BF1" t="s">
-        <v>14</v>
+        <v>121</v>
       </c>
       <c r="BG1" t="s">
-        <v>152</v>
+        <v>122</v>
       </c>
       <c r="BH1" t="s">
-        <v>153</v>
+        <v>15</v>
       </c>
       <c r="BI1" t="s">
         <v>154</v>
       </c>
+      <c r="BJ1" t="s">
+        <v>155</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>156</v>
+      </c>
     </row>
-    <row r="2" spans="1:61">
+    <row r="2" spans="1:63">
       <c r="A2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B2">
+        <v>109350000.0</v>
+      </c>
+      <c r="C2">
+        <v>205055000.0</v>
+      </c>
+      <c r="D2">
         <v>79284000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>83532000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>83183000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>105835000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>104755000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>105347000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>103411000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>103872000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>104654000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>104316000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>106352000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>113257000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>108421000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>108358000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>99279000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>98809000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>100797000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>100332000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>93137000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>91026000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>88284000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>74622000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>88184000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>92964000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>96764000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>98494000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>95069000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>94976000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>96614000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>98364000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>95489000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>94549000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>95372000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>94852000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>102829000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>112832000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>106347000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>103764000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>71480000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>97829000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>98483000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>98542000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>92650000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>87776000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>85790000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>85779000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>78142000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>73117000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>71408000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>69657000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>69555000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>65550000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>63453000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>60267000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>59107000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>55472000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>201751000.0</v>
       </c>
-      <c r="BG2">
-[...4 lines deleted...]
-      </c>
       <c r="BI2">
         <v>0.0</v>
       </c>
+      <c r="BJ2">
+        <v>0.0</v>
+      </c>
+      <c r="BK2">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:61">
+    <row r="3" spans="1:63">
       <c r="A3" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B3">
+        <v>5981000.0</v>
+      </c>
+      <c r="C3">
+        <v>6214000.0</v>
+      </c>
+      <c r="D3">
         <v>6604000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>7139000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>7090000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>7081000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>7248000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>7367000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>7370000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>7479000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>6626000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>6437000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>6250000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>5958000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>5826000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>5763000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>5721000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>5599000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>5571000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>5576000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>5587000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>5436000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>5541000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>5397000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>5335000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>5460000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>5458000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>5661000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>5507000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>5465000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>5790000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>5797000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>5820000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>5884000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>6183000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>6279000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>6267000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>7151000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>7006000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>7071000.0</v>
       </c>
-      <c r="AN3"/>
-      <c r="AO3">
+      <c r="AP3"/>
+      <c r="AQ3">
         <v>6906000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>6842000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>7116000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>6924000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>6919000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>6818000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>6454000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>5905000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>5610000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>5550000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>5238000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>5035000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>4801000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>4554000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>4334000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>4099000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>3732000.0</v>
       </c>
-      <c r="BF3"/>
-      <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
+      <c r="BJ3"/>
+      <c r="BK3"/>
     </row>
-    <row r="4" spans="1:61">
+    <row r="4" spans="1:63">
       <c r="A4" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...4 lines deleted...]
-      </c>
+      <c r="AC4"/>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
-      <c r="AO4"/>
+      <c r="AO4">
+        <v>0.0</v>
+      </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
-      <c r="AQ4">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ4"/>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
@@ -13965,485 +14453,499 @@
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
+      <c r="BJ4">
+        <v>0.0</v>
+      </c>
+      <c r="BK4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:61">
+    <row r="5" spans="1:63">
       <c r="A5" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B5">
+        <v>1922000.0</v>
+      </c>
+      <c r="C5">
+        <v>22382000.0</v>
+      </c>
+      <c r="D5">
         <v>-6319000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-14778000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-6387000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-7364000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-4800000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-11518000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-4096000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-4556000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>2034000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-280000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-2227000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>1836000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>1529000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>1878000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-6075000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-4348000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>5320000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>6210000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-1365000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-3372000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>722000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-12525000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-4854000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-499000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>5044000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>1238000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-1090000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>950000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>3924000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-4788000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-2678000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>87000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-7483000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-808000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-25646000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-44315000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-9062000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-11312000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-11312000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-2839000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-6462000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-15301000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>5266000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-4318000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>5473000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>5045000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>6134000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>2670000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>4538000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>5919000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>6934000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>2773000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>3983000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>4205000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>5199000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>3481000.0</v>
       </c>
-      <c r="BF5">
-[...4 lines deleted...]
-      </c>
       <c r="BH5">
         <v>0.0</v>
       </c>
       <c r="BI5">
         <v>0.0</v>
       </c>
+      <c r="BJ5">
+        <v>0.0</v>
+      </c>
+      <c r="BK5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:61">
+    <row r="6" spans="1:63">
       <c r="A6" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B6">
+        <v>7903000.0</v>
+      </c>
+      <c r="C6">
+        <v>28596000.0</v>
+      </c>
+      <c r="D6">
         <v>285000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-7639000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>703000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-283000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>2448000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-4151000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>3274000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>2923000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>8660000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>6157000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>4023000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>7794000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>7355000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>7641000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-354000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>1251000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>10891000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>11786000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>4222000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>2064000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>6263000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-7128000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>481000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>4961000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>10502000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>6899000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>4417000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>6415000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>9714000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>1009000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>3142000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>5971000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-1300000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>5471000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-19379000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-37164000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-2056000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-4241000.0</v>
       </c>
-      <c r="AN6"/>
-      <c r="AO6">
+      <c r="AP6"/>
+      <c r="AQ6">
         <v>4067000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>380000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-8185000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>12190000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>2601000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>12291000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>11499000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>12039000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>8280000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>10088000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>11157000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>11969000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>7574000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>8537000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>8539000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>9298000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>7213000.0</v>
       </c>
-      <c r="BF6"/>
-      <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
     </row>
-    <row r="7" spans="1:61">
+    <row r="7" spans="1:63">
       <c r="A7" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...4 lines deleted...]
-      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
-      <c r="AO7"/>
+      <c r="AO7">
+        <v>0.0</v>
+      </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
-      <c r="AQ7">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ7"/>
       <c r="AR7">
         <v>0.0</v>
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
@@ -14454,127 +14956,129 @@
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
       <c r="BG7">
         <v>0.0</v>
       </c>
       <c r="BH7">
         <v>0.0</v>
       </c>
       <c r="BI7">
         <v>0.0</v>
       </c>
+      <c r="BJ7">
+        <v>0.0</v>
+      </c>
+      <c r="BK7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:61">
+    <row r="8" spans="1:63">
       <c r="A8" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-      <c r="Y8">
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8">
         <v>-23000.0</v>
       </c>
-      <c r="Z8"/>
-      <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8">
         <v>248000.0</v>
       </c>
-      <c r="AD8">
-[...4 lines deleted...]
-      </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
-      <c r="AO8"/>
+      <c r="AO8">
+        <v>0.0</v>
+      </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
-      <c r="AQ8">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ8"/>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
@@ -14585,934 +15089,962 @@
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
       <c r="BG8">
         <v>0.0</v>
       </c>
       <c r="BH8">
         <v>0.0</v>
       </c>
       <c r="BI8">
         <v>0.0</v>
       </c>
+      <c r="BJ8">
+        <v>0.0</v>
+      </c>
+      <c r="BK8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:61">
+    <row r="9" spans="1:63">
       <c r="A9" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B9">
+        <v>14436000.0</v>
+      </c>
+      <c r="C9">
+        <v>-82279000.0</v>
+      </c>
+      <c r="D9">
         <v>42802000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>42901000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>40611000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>15939000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>17996000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>22005000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>17984000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>20448000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>23200000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>20838000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>19725000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>23213000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>20960000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>22709000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>13283000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>15991000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>24329000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>25317000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>16440000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>16142000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>17698000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>5535000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>12164000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>20907000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>21540000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>21696000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>14977000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>18217000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>20113000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>19031000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>15037000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>18225000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>18839000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>17940000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>13886000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>16568000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>16334000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>17643000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>49927000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>16157000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>18645000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>18786000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>22583000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>17985000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>22756000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>20437000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>21317000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>16402000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>20060000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>19279000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>19684000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>15730000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>14476000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>16832000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>16387000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>14416000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>54315000.0</v>
       </c>
-      <c r="BG9">
-[...4 lines deleted...]
-      </c>
       <c r="BI9">
         <v>0.0</v>
       </c>
+      <c r="BJ9">
+        <v>0.0</v>
+      </c>
+      <c r="BK9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:61">
+    <row r="10" spans="1:63">
       <c r="A10" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B10">
+        <v>-3410000.0</v>
+      </c>
+      <c r="C10">
+        <v>-6793000.0</v>
+      </c>
+      <c r="D10">
         <v>-9146000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-17531000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-9034000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-9687000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-6882000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-13515000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-6075000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-6158000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>848000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-1334000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-3188000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>1052000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>794000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>1389000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-6512000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-4716000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>4726000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>5712000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-1987000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-3808000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-100000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-13445000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-5822000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-1143000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>4307000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>438000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-1851000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>30000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>1039000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-5942000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-3816000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-924000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-8376000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-1735000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-26654000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-45267000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-9800000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-11910000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-11910000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-3467000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-7077000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-15693000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>4818000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-4547000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>5277000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>4933000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>5905000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>2436000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>4541000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>5448000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-77000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>1519000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>2234000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>240000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>3707000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>2197000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>5609000.0</v>
       </c>
-      <c r="BG10">
-[...4 lines deleted...]
-      </c>
       <c r="BI10">
         <v>0.0</v>
       </c>
+      <c r="BJ10">
+        <v>0.0</v>
+      </c>
+      <c r="BK10">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:61">
+    <row r="11" spans="1:63">
       <c r="A11" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B11">
+        <v>7000.0</v>
+      </c>
+      <c r="C11">
+        <v>15000.0</v>
+      </c>
+      <c r="D11">
         <v>5000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>21000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>23000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>6000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>-127000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>110000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>65000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-21000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>148000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-30000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-73000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>77000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-1000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>44000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-83000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>22000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>29000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>29000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-10000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>11000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>27000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>33000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>13000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>40000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>64000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>2884000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>420000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>11000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-11000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-7000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-241000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-437000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-41000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>80000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>191000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>109000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>41000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>2177000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>2177000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-1094000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-2823000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-5872000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>1756000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-1795000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>1742000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>1990000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>2378000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>1012000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>2134000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>2183000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>-145000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>595000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>675000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>107000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>1527000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>906000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>1780000.0</v>
       </c>
-      <c r="BG11">
-[...4 lines deleted...]
-      </c>
       <c r="BI11">
         <v>0.0</v>
       </c>
+      <c r="BJ11">
+        <v>0.0</v>
+      </c>
+      <c r="BK11">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:61">
+    <row r="12" spans="1:63">
       <c r="A12" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B12">
+        <v>2598000.0</v>
+      </c>
+      <c r="C12">
+        <v>2688000.0</v>
+      </c>
+      <c r="D12">
         <v>2827000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>2753000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>2647000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>2323000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>2082000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>1997000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>1979000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>1602000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>1186000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>1054000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>961000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>784000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>735000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>489000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>437000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>368000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>594000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>498000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>622000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>436000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>822000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>920000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>968000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>644000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>737000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>800000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>761000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>920000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>1093000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>1154000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>1138000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>1011000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>893000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>927000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>1008000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>952000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>738000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>598000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>598000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>628000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>613000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>391000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>198000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>229000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>197000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>112000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>36000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>20000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>42000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>132000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>1014000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>1053000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>1134000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>1118000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>1492000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>1284000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>6432000.0</v>
       </c>
-      <c r="BG12">
-[...4 lines deleted...]
-      </c>
       <c r="BI12">
         <v>0.0</v>
       </c>
+      <c r="BJ12">
+        <v>0.0</v>
+      </c>
+      <c r="BK12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:61">
+    <row r="13" spans="1:63">
       <c r="A13" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13">
         <v>968000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>644000.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
     </row>
-    <row r="14" spans="1:61">
+    <row r="14" spans="1:63">
       <c r="A14" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-      <c r="AC14">
-[...4 lines deleted...]
-      </c>
+      <c r="AC14"/>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
-      <c r="AO14"/>
+      <c r="AO14">
+        <v>0.0</v>
+      </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
-      <c r="AQ14">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ14"/>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
         <v>0.0</v>
       </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
@@ -15523,1200 +16055,1232 @@
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
+      <c r="BJ14">
+        <v>0.0</v>
+      </c>
+      <c r="BK14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:61">
+    <row r="15" spans="1:63">
       <c r="A15" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B15">
+        <v>-3417000.0</v>
+      </c>
+      <c r="C15">
+        <v>-6808000.0</v>
+      </c>
+      <c r="D15">
         <v>-9151000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-17552000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-9057000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-9693000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-6755000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-13625000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-6140000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-6137000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>700000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-1304000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-3115000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>975000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>795000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>1345000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-6429000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-4738000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>4697000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>5683000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-1977000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-3819000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-127000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-13478000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-5835000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-1183000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>4243000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>438000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-1851000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>19000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>1050000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-5935000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-3575000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-487000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-8335000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-8816000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-27810000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-45376000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-9841000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-14087000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-14087000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-2373000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-4254000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-9821000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>3062000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>-2752000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>3534000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>2943000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>3527000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>1424000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>2408000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>3265000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>68000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>924000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>1559000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>133000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>2180000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>1291000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>1834000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>1995000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>1720000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>180000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:61">
+    <row r="16" spans="1:63">
       <c r="A16" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-1304000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-3115000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>975000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>795000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>1345000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-6429000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-4738000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>4697000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>5683000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-1977000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-3819000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-127000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-13478000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-5835000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-1183000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>4243000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>438000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-1851000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>19000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>1050000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-5935000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-3575000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-488000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-8335000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>-8816000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-27810000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>-45376000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>-9841000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>-14087000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>-14087000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>-2373000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>-4254000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>-9821000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>3062000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>-2752000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>3534000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>2943000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>3527000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>1424000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>2408000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>3265000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>68000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>924000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>1559000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>133000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>2180000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>1291000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>1834000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>1995000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>1720000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>180000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:61">
+    <row r="17" spans="1:63">
       <c r="A17" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B17">
+        <v>-3417000.0</v>
+      </c>
+      <c r="C17">
+        <v>-6808000.0</v>
+      </c>
+      <c r="D17">
         <v>-9151000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-17552000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-9057000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-9693000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-6755000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-13625000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-6140000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-6137000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>700000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-1304000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-3115000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>975000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>795000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>1345000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-6429000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-4738000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>4697000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>5683000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-1977000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-3819000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-127000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-13478000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-5835000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-1183000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>4243000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>438000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-1851000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>19000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>1050000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-5935000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-3575000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>-487000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-8335000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>-1815000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-26845000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-45376000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>-9841000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>-14087000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>-14087000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>-2373000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>-4254000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>-9821000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>3062000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>-2752000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>3534000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>2943000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>3527000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>1424000.0</v>
       </c>
-      <c r="AX17">
-[...2 lines deleted...]
-      <c r="AY17">
+      <c r="AZ17">
+        <v>0.0</v>
+      </c>
+      <c r="BA17">
         <v>3265000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>68000.0</v>
       </c>
-      <c r="BA17">
-[...4 lines deleted...]
-      </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
         <v>0.0</v>
       </c>
+      <c r="BJ17">
+        <v>0.0</v>
+      </c>
+      <c r="BK17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:61">
+    <row r="18" spans="1:63">
       <c r="A18" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B18">
+        <v>-2598000.0</v>
+      </c>
+      <c r="C18">
+        <v>-2688000.0</v>
+      </c>
+      <c r="D18">
         <v>-2827000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-2753000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-2647000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-2323000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-2082000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-1997000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-1979000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-1602000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-1186000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-1054000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-961000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-784000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-735000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-489000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-437000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-368000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-594000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-498000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-622000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-436000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-822000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-920000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-968000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-644000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-737000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-800000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-761000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
     </row>
-    <row r="19" spans="1:61">
+    <row r="19" spans="1:63">
       <c r="A19" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-      <c r="Y19">
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19">
         <v>-746000.0</v>
       </c>
-      <c r="Z19"/>
-      <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-      <c r="AE19">
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19">
         <v>-626000.0</v>
       </c>
-      <c r="AF19"/>
-      <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
     </row>
-    <row r="20" spans="1:61">
+    <row r="20" spans="1:63">
       <c r="A20" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20">
         <v>609000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>492000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>564000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>337000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>353000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>408000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>319000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>125000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>163000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>58000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>60000.0</v>
       </c>
-      <c r="V20">
+      <c r="X20">
         <v>239000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>73000.0</v>
       </c>
       <c r="Y20">
         <v>71000.0</v>
       </c>
       <c r="Z20">
+        <v>73000.0</v>
+      </c>
+      <c r="AA20">
+        <v>71000.0</v>
+      </c>
+      <c r="AB20">
         <v>266000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AC20">
         <v>65000.0</v>
       </c>
-      <c r="AB20"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
+        <v>0.0</v>
+      </c>
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
         <v>3000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AH20">
         <v>47000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AI20">
         <v>75000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AJ20">
         <v>69000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AK20">
         <v>246000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AL20">
         <v>545000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AM20">
         <v>442000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AN20">
         <v>856000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AO20">
         <v>796000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AP20">
         <v>796000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AQ20">
         <v>1037000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AR20">
         <v>1257000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AS20">
         <v>1108000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AT20">
         <v>1162000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AU20">
         <v>880000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AV20">
         <v>1143000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AW20">
         <v>1142000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AX20">
         <v>1027000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AY20">
         <v>1113000.0</v>
       </c>
-      <c r="AX20">
-[...2 lines deleted...]
-      <c r="AY20">
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
         <v>1183000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BB20">
         <v>769000.0</v>
       </c>
-      <c r="BA20">
-[...4 lines deleted...]
-      </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:61">
+    <row r="21" spans="1:63">
       <c r="A21" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B21">
+        <v>1922000.0</v>
+      </c>
+      <c r="C21">
+        <v>22382000.0</v>
+      </c>
+      <c r="D21">
         <v>-6319000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-14778000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-6387000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-7364000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-4800000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-11518000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-4096000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-4556000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>2034000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-280000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-2227000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>1836000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>1529000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>1878000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-6075000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-4348000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>5320000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>6210000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-1365000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-3372000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>722000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-12525000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-4854000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>247000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>5044000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>1238000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-1090000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>950000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>2132000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-4162000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-2678000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>87000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-7483000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-808000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-25646000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-44315000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-9062000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-11312000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-11312000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-2839000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-6464000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-15302000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>5016000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-4318000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>5474000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>5045000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>5941000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>2456000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>5162000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>5580000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>937000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>2572000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>3368000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>4004000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>5199000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>3481000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>12016000.0</v>
       </c>
-      <c r="BG21">
-[...4 lines deleted...]
-      </c>
       <c r="BI21">
         <v>0.0</v>
       </c>
+      <c r="BJ21">
+        <v>0.0</v>
+      </c>
+      <c r="BK21">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:61">
+    <row r="22" spans="1:63">
       <c r="A22" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...4 lines deleted...]
-      </c>
+      <c r="AC22"/>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
-      <c r="AO22"/>
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
-      <c r="AQ22">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ22"/>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
@@ -16727,556 +17291,572 @@
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
+      <c r="BK22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:61">
+    <row r="23" spans="1:63">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B23">
+        <v>121864000.0</v>
+      </c>
+      <c r="C23">
+        <v>100394000.0</v>
+      </c>
+      <c r="D23">
         <v>128405000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>141211000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>130181000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>129138000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>127551000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>138870000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>125491000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>128876000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>125820000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>125434000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>128304000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>134634000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>127852000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>129189000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>118637000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>119148000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>119806000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>119439000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>110942000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>110540000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>105260000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>92682000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>105202000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>113624000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>112924000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>116068000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>110716000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>111053000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>112803000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>118977000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>111624000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>110388000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>111431000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>110770000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>120307000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>140951000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>129460000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>121471000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>18319000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>115809000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>116791000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>116151000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>109967000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>103993000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>102339000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>100920000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>93325000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>86849000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>85978000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>83017000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>88005000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>78507000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>73946000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>72894000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>70013000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>66227000.0</v>
       </c>
-      <c r="BF23">
-[...4 lines deleted...]
-      </c>
       <c r="BH23">
         <v>0.0</v>
       </c>
       <c r="BI23">
         <v>0.0</v>
       </c>
+      <c r="BJ23">
+        <v>0.0</v>
+      </c>
+      <c r="BK23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:61">
+    <row r="24" spans="1:63">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-      <c r="AG24">
-[...1 lines deleted...]
-      </c>
+      <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24">
+        <v>-15933000.0</v>
+      </c>
+      <c r="AJ24"/>
+      <c r="AK24">
         <v>7001000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>965000.0</v>
       </c>
-      <c r="AK24"/>
-      <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
     </row>
-    <row r="25" spans="1:61">
+    <row r="25" spans="1:63">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B25">
+        <v>5981000.0</v>
+      </c>
+      <c r="C25">
+        <v>6214000.0</v>
+      </c>
+      <c r="D25">
         <v>6604000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>7139000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>7090000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>7081000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>7248000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>7367000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>7370000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>7479000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>6626000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>6437000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>6250000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>5958000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>5826000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>5763000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>5721000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>5599000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>5571000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>5576000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>5587000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>5436000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>5541000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>5397000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>5335000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>5460000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>5458000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>5661000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>5507000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>5465000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>5790000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>5797000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>5820000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>5884000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>6183000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>6279000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>6267000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>7151000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>7006000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>7071000.0</v>
       </c>
-      <c r="AN25"/>
-      <c r="AO25">
+      <c r="AP25"/>
+      <c r="AQ25">
         <v>6906000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>6843000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>7116000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>6924000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>6919000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>6818000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>6454000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>5905000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>5610000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>5549000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>5238000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>5035000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>4801000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>4554000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>4334000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>4099000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>3732000.0</v>
       </c>
-      <c r="BF25"/>
-      <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
     </row>
-    <row r="26" spans="1:61">
+    <row r="26" spans="1:63">
       <c r="A26" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
-[...4 lines deleted...]
-      </c>
+      <c r="AC26"/>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
-      <c r="AO26"/>
+      <c r="AO26">
+        <v>0.0</v>
+      </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
-      <c r="AQ26">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ26"/>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
@@ -17287,65 +17867,71 @@
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
+      <c r="BK26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:61">
+    <row r="27" spans="1:63">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27">
         <v>531000.0</v>
       </c>
-      <c r="H27"/>
-      <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
@@ -17354,5232 +17940,5411 @@
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
     </row>
-    <row r="28" spans="1:61">
+    <row r="28" spans="1:63">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B28">
+        <v>12514000.0</v>
+      </c>
+      <c r="C28">
+        <v>11651000.0</v>
+      </c>
+      <c r="D28">
         <v>12272000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>12404000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>12810000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>11321000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>12892000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>13568000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>13044000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>13865000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>11864000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>12463000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>13641000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>13723000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>11596000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>12744000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>11840000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>11441000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>12187000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>12978000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>10929000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>11461000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>10827000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>10034000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>10554000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>11022000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>10702000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>11913000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>10140000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>10612000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>10399000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>14813000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>10315000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>9880000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>9876000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>9639000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>11211000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>20526000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>15251000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>10636000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>42124000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>11074000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>10209000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>10492000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>10394000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>8418000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>8588000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>7545000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>9278000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>7009000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>8084000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>6939000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>12646000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>8156000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>5939000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>8293000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>6807000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>7023000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>27798000.0</v>
       </c>
-      <c r="BG28">
-[...4 lines deleted...]
-      </c>
       <c r="BI28">
         <v>0.0</v>
       </c>
+      <c r="BJ28">
+        <v>0.0</v>
+      </c>
+      <c r="BK28">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:61">
+    <row r="29" spans="1:63">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B29">
+        <v>7000.0</v>
+      </c>
+      <c r="C29">
+        <v>15000.0</v>
+      </c>
+      <c r="D29">
         <v>5000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>21000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>23000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>6000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-127000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>110000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>65000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-21000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>148000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-30000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-73000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>77000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-1000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>44000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-83000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>22000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>29000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>29000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-10000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>11000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>27000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>33000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>13000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>40000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>64000.0</v>
       </c>
-      <c r="AA29">
-[...4 lines deleted...]
-      </c>
       <c r="AC29">
+        <v>0.0</v>
+      </c>
+      <c r="AD29">
+        <v>0.0</v>
+      </c>
+      <c r="AE29">
         <v>259000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
     </row>
-    <row r="30" spans="1:61">
+    <row r="30" spans="1:63">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B30">
+        <v>12514000.0</v>
+      </c>
+      <c r="C30">
+        <v>-104661000.0</v>
+      </c>
+      <c r="D30">
         <v>49121000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>57679000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>46998000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>23303000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>22796000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>33523000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>22080000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>25004000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>21166000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>21118000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>21952000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>21377000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>19431000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>20831000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>19358000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>20339000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>19009000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>19107000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>17805000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>19514000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>16976000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>18060000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>17018000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>20660000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>16160000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>17574000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>15647000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>16077000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>16189000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>20613000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>16135000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>15839000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>16059000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>15918000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>17478000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>28119000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>23113000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>17707000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>61239000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>17980000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>18308000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>17609000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>17317000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>16217000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>16549000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>15141000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>15183000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>13732000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>14570000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>13360000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>18450000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>12957000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>10493000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>12627000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>10906000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>10755000.0</v>
       </c>
-      <c r="BF30">
-[...4 lines deleted...]
-      </c>
       <c r="BH30">
         <v>0.0</v>
       </c>
       <c r="BI30">
         <v>0.0</v>
       </c>
+      <c r="BJ30">
+        <v>0.0</v>
+      </c>
+      <c r="BK30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:61">
+    <row r="31" spans="1:63">
       <c r="A31" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B31">
+        <v>-5332000.0</v>
+      </c>
+      <c r="C31">
+        <v>-29175000.0</v>
+      </c>
+      <c r="D31">
         <v>-2827000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-2753000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-2647000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-2323000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-2082000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-1997000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-1979000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-1602000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-1186000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-1054000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-961000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-784000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-735000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-489000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-437000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-368000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-594000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-498000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-622000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-436000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-822000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-920000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-968000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-1390000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-737000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-800000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-761000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-920000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-1093000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-1780000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-1138000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-1011000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-893000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-927000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-1008000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-952000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-738000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-598000.0</v>
       </c>
-      <c r="AN31">
-[...2 lines deleted...]
-      <c r="AO31">
+      <c r="AP31">
+        <v>0.0</v>
+      </c>
+      <c r="AQ31">
         <v>-628000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-614000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-391000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-198000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-229000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-197000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-112000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-36000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-20000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-621000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-132000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-3586000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-1254000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-1749000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-3764000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-1492000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-1284000.0</v>
       </c>
-      <c r="BF31">
-[...4 lines deleted...]
-      </c>
       <c r="BH31">
         <v>0.0</v>
       </c>
       <c r="BI31">
         <v>0.0</v>
       </c>
+      <c r="BJ31">
+        <v>0.0</v>
+      </c>
+      <c r="BK31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:61">
+    <row r="32" spans="1:63">
       <c r="A32" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B32">
+        <v>123786000.0</v>
+      </c>
+      <c r="C32">
+        <v>122776000.0</v>
+      </c>
+      <c r="D32">
         <v>122086000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>126433000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>123794000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>121774000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>122751000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>127352000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>121395000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>124320000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>127854000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>125154000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>126077000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>136470000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>129381000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>131067000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>112562000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>114800000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>125126000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>125649000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>109577000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>107168000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>105982000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>80157000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>100348000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>113871000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>118304000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>120190000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>110046000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>113193000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>116727000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>117395000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>110526000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>112774000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>114211000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>112792000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>116715000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>129400000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>122681000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>121407000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>121407000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>113986000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>117128000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>117328000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>115233000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>105761000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>108546000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>106216000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>99459000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>89519000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>91468000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>88936000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>89239000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>81280000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>77929000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>77099000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>75494000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>69888000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>70491000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>64530000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>62992000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>58053000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P30"/>
+  <dimension ref="A1:Q30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
     </row>
-    <row r="2" spans="1:16">
+    <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B2">
+        <v>1149000.0</v>
+      </c>
+      <c r="C2">
         <v>3013000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1523000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2255000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>7840000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>10459000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4655000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3361000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1837000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1912000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1906000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>968000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>581000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>523000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>13302000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>415000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:16">
+    <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B3">
+        <v>12395000</v>
+      </c>
+      <c r="C3">
         <v>28767000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>52043000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>33886000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>18776000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>11782000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>18791000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>14338000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>20828000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>43335000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>50721000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>72060000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>54429000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>47384000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>30047000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>26933000</v>
       </c>
     </row>
-    <row r="4" spans="1:16">
+    <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-732000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>-5585000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>-2619000.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>5804000.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>1294000.0</v>
       </c>
-      <c r="I4">
+      <c r="J4">
         <v>1524000.0</v>
       </c>
-      <c r="J4">
+      <c r="K4">
         <v>-75000.0</v>
       </c>
-      <c r="K4">
+      <c r="L4">
         <v>6000.0</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>938000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>387000.0</v>
       </c>
-      <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
+      <c r="Q4"/>
     </row>
-    <row r="5" spans="1:16">
+    <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-1912000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>881000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>7223000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>4286000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>5872000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>34237000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>45255000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>27465000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-452000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>184000.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
+      <c r="Q5"/>
     </row>
-    <row r="6" spans="1:16">
+    <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B6">
+        <v>116000.0</v>
+      </c>
+      <c r="C6">
         <v>-1864000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1490000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-732000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-5585000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-2619000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>5804000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1294000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1524000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-75000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>6000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>938000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>387000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>58000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-12779000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>12887000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:16">
+    <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B7">
+        <v>-3273000.0</v>
+      </c>
+      <c r="C7">
         <v>-3930000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2156000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-17669000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2452000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>3184000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-4723000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-19636000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-15709000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>19680000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>8853000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>3913000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>6485000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>2209000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>3320000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>384000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:16">
+    <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>-2576000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-491000.0</v>
       </c>
-      <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
+      <c r="Q8"/>
     </row>
-    <row r="9" spans="1:16">
+    <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B9">
+        <v>-171000.0</v>
+      </c>
+      <c r="C9">
         <v>1086000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1201000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-2576000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-491000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-392000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-630000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>91000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>2976000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-443000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-437000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-75000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>538000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-1104000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>166000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-2384000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:16">
+    <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B10">
+        <v>-613000.0</v>
+      </c>
+      <c r="C10">
         <v>-702000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-303000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-743000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-382000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>61000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-625000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-541000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-387000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-790000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-1058000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-1840000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-1181000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-1447000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-680000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-572000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:16">
+    <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-10177000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>5576000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>682000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-576000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-17975000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-18630000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>20751000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>11373000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>7596000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>8646000.0</v>
       </c>
-      <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
+      <c r="Q11"/>
     </row>
-    <row r="12" spans="1:16">
+    <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>4288000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4139000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2337000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2768000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2952000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1286000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2924000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>-7409000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>7407000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>7987000.0</v>
       </c>
-      <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
+      <c r="Q12"/>
     </row>
-    <row r="13" spans="1:16">
+    <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-13719000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-1300000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>4743000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-3956000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-17497000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-17176000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>22789000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>7747000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>3191000.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
+      <c r="Q13"/>
     </row>
-    <row r="14" spans="1:16">
+    <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B14">
+        <v>27047000.0</v>
+      </c>
+      <c r="C14">
         <v>29066000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>26792000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>23268000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>22333000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>21709000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>22086000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>22872000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>24613000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>28134000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>27802000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>24787000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>20623000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>16719000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>14501000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>13932000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:16">
+    <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-      <c r="J15">
-[...1 lines deleted...]
-      </c>
+      <c r="J15"/>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
+        <v>0.0</v>
+      </c>
+      <c r="N15">
         <v>138339000.0</v>
       </c>
-      <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
+      <c r="Q15"/>
     </row>
-    <row r="16" spans="1:16">
+    <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B16">
+        <v>1265000.0</v>
+      </c>
+      <c r="C16">
         <v>1149000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>3013000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1523000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2255000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>7840000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>10459000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4655000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>3361000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1837000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1912000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1906000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>968000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>581000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>523000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>13302000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:16">
+    <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-      <c r="I17">
+      <c r="I17"/>
+      <c r="J17">
         <v>-15000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>41000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-134000.0</v>
       </c>
-      <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
+      <c r="Q17"/>
     </row>
-    <row r="18" spans="1:16">
+    <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B18">
+        <v>-5111000.0</v>
+      </c>
+      <c r="C18">
         <v>-21206000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-24548000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-24329000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>17389000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2658000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>11269000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-8992000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-16726000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-18598000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-6215000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-23033000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-10795000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-15315000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-2125000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-2328000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:16">
+    <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>174</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-26714000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-47959000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-32309000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-18370000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-10945000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-18439000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-13838000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-20828000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-42757000.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
+      <c r="Q19"/>
     </row>
-    <row r="20" spans="1:16">
+    <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
-[...1 lines deleted...]
-      </c>
+      <c r="F20"/>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
         <v>22992000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
+      <c r="Q20"/>
     </row>
-    <row r="21" spans="1:16">
+    <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B21">
+        <v>5384000.0</v>
+      </c>
+      <c r="C21">
         <v>18379000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>32115000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>24366000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-21556000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>456000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-4875000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-13955000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-27517000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>16804000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>40497000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>21187000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-88293000.0</v>
       </c>
-      <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
+      <c r="Q21"/>
     </row>
-    <row r="22" spans="1:16">
+    <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B22">
+        <v>-42568000.0</v>
+      </c>
+      <c r="C22">
         <v>-36213000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-9856000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-3314000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3665000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-23259000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1647000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-8441000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-37482000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-71677000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-13765000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>11428000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>6665000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>5163000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>3829000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2378000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:16">
+    <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B23">
+        <v>-157000.0</v>
+      </c>
+      <c r="C23">
         <v>-1090000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-1339000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1433000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>101000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-905000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1169000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>22028000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>15734000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>753000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>609000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2855000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2059000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-727000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-6591000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-201989000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:16">
+    <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>178</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>2053000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>243000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1577000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>406000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>837000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1739000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="I24">
         <v>500000.0</v>
       </c>
       <c r="J24">
+        <v>500000.0</v>
+      </c>
+      <c r="K24">
         <v>578000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>628000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>15708000.0</v>
       </c>
-      <c r="M24">
-[...2 lines deleted...]
-      <c r="N24"/>
+      <c r="N24">
+        <v>0.0</v>
+      </c>
       <c r="O24"/>
       <c r="P24"/>
+      <c r="Q24"/>
     </row>
-    <row r="25" spans="1:16">
+    <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B25">
+        <v>23079000.0</v>
+      </c>
+      <c r="C25">
         <v>14894000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>4142000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2984000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3576000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>4953000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>8539000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>7855000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>31394000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>45182000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>29025000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1239000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1425000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>4137000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3425000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2720000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:16">
+    <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
+        <v>0.0</v>
+      </c>
+      <c r="D26">
         <v>-4981000.0</v>
       </c>
-      <c r="D26">
-[...1 lines deleted...]
-      </c>
       <c r="E26">
         <v>0.0</v>
       </c>
-      <c r="F26"/>
-      <c r="G26">
+      <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26"/>
+      <c r="H26">
         <v>-252000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>23741000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>45782000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1100000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-35000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-71000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-2777000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-48000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-133000.0</v>
       </c>
-      <c r="P26"/>
+      <c r="Q26"/>
     </row>
-    <row r="27" spans="1:16">
+    <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B27">
+        <v>2999000.0</v>
+      </c>
+      <c r="C27">
         <v>3723000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>4235000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4328000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>4110000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2497000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2443000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2979000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1514000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>2319000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1469000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1330000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>4230000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1234000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1327000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>5610000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:16">
+    <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B28">
+        <v>5227000.0</v>
+      </c>
+      <c r="C28">
         <v>17289000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>25795000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>22020000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-23380000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-798000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-5817000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>9786000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>18265000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>17904000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>6355000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>23971000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>11182000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>15373000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-10654000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>15215000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:16">
+    <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B29">
+        <v>7284000.0</v>
+      </c>
+      <c r="C29">
         <v>7561000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>27495000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>9557000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>36165000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>9124000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>30060000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>5346000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4102000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>24737000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>44506000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>49027000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>43634000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>32069000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>27922000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>24605000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:16">
+    <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B30">
+        <v>-12395000.0</v>
+      </c>
+      <c r="C30">
         <v>-26714000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-51800000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-32309000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-18370000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-10945000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-18439000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-13838000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-20828000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-42757000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-50721000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-72060000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-54429000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-47384000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-30047000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-26933000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BI30"/>
+  <dimension ref="A1:BK30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:61">
+    <row r="1" spans="1:63">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C1" t="s">
-        <v>79</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>81</v>
       </c>
       <c r="F1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G1" t="s">
-        <v>82</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>84</v>
       </c>
       <c r="J1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K1" t="s">
-        <v>85</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>87</v>
       </c>
       <c r="N1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O1" t="s">
-        <v>88</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>90</v>
       </c>
       <c r="R1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="S1" t="s">
-        <v>91</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>92</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>93</v>
       </c>
       <c r="V1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W1" t="s">
-        <v>94</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>95</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>96</v>
       </c>
       <c r="Z1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AA1" t="s">
-        <v>97</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>98</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>99</v>
       </c>
       <c r="AD1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AE1" t="s">
-        <v>100</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>101</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>102</v>
       </c>
       <c r="AH1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AI1" t="s">
-        <v>103</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>104</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>105</v>
       </c>
       <c r="AL1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AM1" t="s">
-        <v>106</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>107</v>
       </c>
       <c r="AO1" t="s">
         <v>108</v>
       </c>
       <c r="AP1" t="s">
-        <v>10</v>
+        <v>109</v>
       </c>
       <c r="AQ1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AR1" t="s">
-        <v>110</v>
+        <v>11</v>
       </c>
       <c r="AS1" t="s">
         <v>111</v>
       </c>
       <c r="AT1" t="s">
-        <v>11</v>
+        <v>112</v>
       </c>
       <c r="AU1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AV1" t="s">
-        <v>113</v>
+        <v>12</v>
       </c>
       <c r="AW1" t="s">
         <v>114</v>
       </c>
       <c r="AX1" t="s">
-        <v>12</v>
+        <v>115</v>
       </c>
       <c r="AY1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AZ1" t="s">
-        <v>116</v>
+        <v>13</v>
       </c>
       <c r="BA1" t="s">
         <v>117</v>
       </c>
       <c r="BB1" t="s">
-        <v>13</v>
+        <v>118</v>
       </c>
       <c r="BC1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="BD1" t="s">
-        <v>119</v>
+        <v>14</v>
       </c>
       <c r="BE1" t="s">
         <v>120</v>
       </c>
       <c r="BF1" t="s">
-        <v>14</v>
+        <v>121</v>
       </c>
       <c r="BG1" t="s">
-        <v>152</v>
+        <v>122</v>
       </c>
       <c r="BH1" t="s">
-        <v>153</v>
+        <v>15</v>
       </c>
       <c r="BI1" t="s">
         <v>154</v>
       </c>
+      <c r="BJ1" t="s">
+        <v>155</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>156</v>
+      </c>
     </row>
-    <row r="2" spans="1:61">
+    <row r="2" spans="1:63">
       <c r="A2" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B2">
+        <v>1265000.0</v>
+      </c>
+      <c r="C2">
+        <v>4694000.0</v>
+      </c>
+      <c r="D2">
         <v>2264000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1396000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1149000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>3308000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1806000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1334000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>3013000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>2530000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>3142000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>2064000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1523000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1840000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1789000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1601000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>2255000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>3149000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>17324000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>3117000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>7840000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>8621000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>62076000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>50530000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>10459000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>3086000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>3338000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1800000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>4655000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>1918000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>3640000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>2624000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>3361000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>2088000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>3158000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>3248000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>1837000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>1966000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>1893000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>1905000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>1900000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>1912000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>2016000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>2001000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>1638000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>1906000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>2248000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>710000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>668000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>968000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>589000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>618000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>978000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>581000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>609000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>1017000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>462000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>523000.0</v>
       </c>
-      <c r="BF2"/>
-      <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
+      <c r="BJ2"/>
+      <c r="BK2"/>
     </row>
-    <row r="3" spans="1:61">
+    <row r="3" spans="1:63">
       <c r="A3" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B3">
+        <v>2077000</v>
+      </c>
+      <c r="C3">
+        <v>2340000</v>
+      </c>
+      <c r="D3">
         <v>3737000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>3400000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>2918000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>3793000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>7147000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>9180000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>8647000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>15321000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>12809000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>13477000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>10436000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>11337000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>5825000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>8312000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>8412000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>5811000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>5489000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>4743000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>2733000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1895000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>3077000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>2891000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>3919000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>3616000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>5571000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>4053000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>5551000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>4401000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>2886000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>2246000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>4805000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>3360000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>5255000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>5612000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>6601000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>9551000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>9768000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>11697000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>11697000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>12319000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>14477000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>13755000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>12706000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>9783000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>18494000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>29107000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>12949000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>11510000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>14641000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>14136000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>12310000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>13342000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>16859000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>11595000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>10188000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>8742000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>30047000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BI3">
         <v>0</v>
       </c>
+      <c r="BJ3">
+        <v>0</v>
+      </c>
+      <c r="BK3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:61">
+    <row r="4" spans="1:63">
       <c r="A4" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>1078000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>541000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-317000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>51000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>188000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-654000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-894000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-14175000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>14207000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-4723000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>-781000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>-53455000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>11546000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>40071000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>7373000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>-252000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>1538000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>-2855000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>2737000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>-1722000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>1016000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>-737000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>1273000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>-1070000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>-90000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>1411000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>-129000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>73000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>-12000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>-12000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>-7000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>-104000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>15000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>363000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>-268000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>-342000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>1538000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>42000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>-300000.0</v>
       </c>
-      <c r="AX4"/>
-      <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
     </row>
-    <row r="5" spans="1:61">
+    <row r="5" spans="1:63">
       <c r="A5" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>-320000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-991000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-2083000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-219000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-658000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>1048000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>2388000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-1868000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>1872000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-1511000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>957000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-4357000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>5857000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>4766000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>3450000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-637000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>1606000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-133000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>2636000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>1726000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-272000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>1782000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>4313000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>9379000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>1666000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>18879000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>29603000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-3243000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>16362000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>16362000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>2533000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>1283000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>17318000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>1480000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>7384000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>930000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>167000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-1190000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-359000.0</v>
       </c>
-      <c r="AX5"/>
-      <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
     </row>
-    <row r="6" spans="1:61">
+    <row r="6" spans="1:63">
       <c r="A6" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B6">
+        <v>179000.0</v>
+      </c>
+      <c r="C6">
+        <v>-4694000.0</v>
+      </c>
+      <c r="D6">
         <v>2430000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>868000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>247000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-2159000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>1502000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>472000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-1679000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>483000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-612000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>1078000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>541000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-317000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>51000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>188000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-654000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-894000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-14175000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>14207000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-4723000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-781000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-53455000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>11546000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>40071000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>7373000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-252000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>1538000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-2855000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>2737000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-1722000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>1016000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-737000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>1273000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-1070000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-90000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>1411000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-129000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>73000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-12000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-34000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-7000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-104000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>15000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>363000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-268000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-342000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>1538000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>42000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-300000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>379000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-29000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-360000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>397000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-28000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-408000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>555000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-61000.0</v>
       </c>
-      <c r="BF6"/>
-      <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
     </row>
-    <row r="7" spans="1:61">
+    <row r="7" spans="1:63">
       <c r="A7" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B7">
+        <v>1129000.0</v>
+      </c>
+      <c r="C7">
+        <v>-5534000.0</v>
+      </c>
+      <c r="D7">
         <v>1793000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-4261000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>4729000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-10917000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>3941000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-1040000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>4086000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-3614000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>7537000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-4137000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>2370000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-6840000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-6308000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>2475000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-6996000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>2538000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-5450000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>6634000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-1270000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-3027000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-4599000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>11963000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-1153000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>4329000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-3430000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-1084000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-4538000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>2174000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-16541000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>-56000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-5213000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>3532000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-6703000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-6008000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-6530000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>14021000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>4774000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>861000.0</v>
       </c>
-      <c r="AN7"/>
-      <c r="AO7">
+      <c r="AP7"/>
+      <c r="AQ7">
         <v>24000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-1562000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>7338000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-1371000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>4448000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-535000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>6316000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-4712000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>2844000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-1501000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>3867000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>2805000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>1314000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>-2850000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>4428000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>216000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>415000.0</v>
       </c>
-      <c r="BF7"/>
-      <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
     </row>
-    <row r="8" spans="1:61">
+    <row r="8" spans="1:63">
       <c r="A8" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
         <v>-181000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>1606000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>-1366000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>-1155000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>458000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>-513000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>-60000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>90000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-592000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>71000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8">
+      <c r="W8"/>
+      <c r="X8">
         <v>-960000.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>-387000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>1577000.0</v>
       </c>
-      <c r="Y8"/>
-      <c r="Z8">
+      <c r="AA8"/>
+      <c r="AB8">
         <v>265000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>-505000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>362000.0</v>
       </c>
-      <c r="AC8"/>
-      <c r="AD8">
+      <c r="AE8"/>
+      <c r="AF8">
         <v>-348000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>92000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AH8">
         <v>745000.0</v>
       </c>
-      <c r="AG8"/>
-      <c r="AH8">
+      <c r="AI8"/>
+      <c r="AJ8">
         <v>677000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AK8">
         <v>490000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AL8">
         <v>1975000.0</v>
       </c>
-      <c r="AK8"/>
-      <c r="AL8">
+      <c r="AM8"/>
+      <c r="AN8">
         <v>577000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AO8">
         <v>-159000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AP8">
         <v>-159000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AQ8">
         <v>-224000.0</v>
       </c>
-      <c r="AP8"/>
-      <c r="AQ8">
+      <c r="AR8"/>
+      <c r="AS8">
         <v>444000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AT8">
         <v>-466000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AU8">
         <v>708000.0</v>
       </c>
-      <c r="AT8"/>
-      <c r="AU8">
+      <c r="AV8"/>
+      <c r="AW8">
         <v>249000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AX8">
         <v>-175000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AY8">
         <v>244000.0</v>
       </c>
-      <c r="AX8"/>
-      <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
     </row>
-    <row r="9" spans="1:61">
+    <row r="9" spans="1:63">
       <c r="A9" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B9">
+        <v>-227000.0</v>
+      </c>
+      <c r="C9">
+        <v>45000.0</v>
+      </c>
+      <c r="D9">
         <v>-340000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>342000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-218000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>73000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-175000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>376000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>812000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-475000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>251000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-181000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>1606000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-1366000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-1155000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>458000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-513000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-60000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>90000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-592000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>71000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-622000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-960000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-387000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>1577000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-752000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>265000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-505000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>362000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-398000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-348000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>92000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>745000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-166000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>677000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>490000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>1975000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-637000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>577000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-159000.0</v>
       </c>
-      <c r="AN9">
-[...2 lines deleted...]
-      <c r="AO9">
+      <c r="AP9">
+        <v>0.0</v>
+      </c>
+      <c r="AQ9">
         <v>-224000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-1123000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>444000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-466000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>708000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>-393000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>249000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-175000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>244000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>1814000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>-1323000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>-292000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>339000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>-1640000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>-838000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>-45000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>1419000.0</v>
       </c>
-      <c r="BF9"/>
-      <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
     </row>
-    <row r="10" spans="1:61">
+    <row r="10" spans="1:63">
       <c r="A10" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B10">
+        <v>4000.0</v>
+      </c>
+      <c r="C10">
+        <v>-230000.0</v>
+      </c>
+      <c r="D10">
         <v>79000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>282000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-744000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-206000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-68000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-269000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-159000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>24000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-112000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-292000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>77000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-34000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-121000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-273000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-315000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-161000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-220000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-112000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>111000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-14000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-231000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>2000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>304000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-276000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-2000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-124000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-223000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>106000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>104000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-707000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-44000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-29000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>110000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-345000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-123000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-73000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-416000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-70000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-70000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-231000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-113000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-472000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-196000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-277000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-201000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-600000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-639000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-400000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-141000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-513000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-144000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-383000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-422000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-360000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-479000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>-186000.0</v>
       </c>
-      <c r="BF10"/>
-      <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10"/>
     </row>
-    <row r="11" spans="1:61">
+    <row r="11" spans="1:63">
       <c r="A11" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-2712000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>2076000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-2784000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-4488000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>3815000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-6720000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>2468000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-2909000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-483000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>677000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-1992000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>954000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>8770000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-7050000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>5438000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-2193000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>578000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-4399000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>1997000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-16776000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>3081000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-6277000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>4452000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-7022000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-7259000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-8801000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>17734000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>8454000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-4128000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-4128000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-1309000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>4141000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>6492000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-1973000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>2713000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>-213000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>6750000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>-2514000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>3573000.0</v>
       </c>
-      <c r="AX11"/>
-      <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
     </row>
-    <row r="12" spans="1:61">
+    <row r="12" spans="1:63">
       <c r="A12" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>1446000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1229000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>975000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>735000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1542000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1036000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>662000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1178000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1463000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>710000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>361000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>676000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>1128000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>172000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>924000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>3000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1115000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>726000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>357000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>628000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>1632000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>335000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>-137000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>207000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>727000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>489000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>-221000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>1213000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>1584000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>1584000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>348000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>-619000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>-5871000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>475000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>-1394000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>999000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>2354000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>3914000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>140000.0</v>
       </c>
-      <c r="AX12"/>
-      <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
     </row>
-    <row r="13" spans="1:61">
+    <row r="13" spans="1:63">
       <c r="A13" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>-3835000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-3835000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-5520000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-4862000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>2116000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-5453000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>1261000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-5413000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>7847000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-4995000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>2369000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-4295000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>9545000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-2876000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>3999000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-4161000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>3675000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-7469000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>1937000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-17034000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>4027000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-6427000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-17176000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>-6478000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>-4878000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>419000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>22789000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>-3841000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>5218000.0</v>
       </c>
-      <c r="AN13"/>
-      <c r="AO13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>1788000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>7747000.0</v>
       </c>
-      <c r="AQ13"/>
-      <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13">
         <v>3191000.0</v>
       </c>
-      <c r="AU13"/>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
     </row>
-    <row r="14" spans="1:61">
+    <row r="14" spans="1:63">
       <c r="A14" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B14">
+        <v>5981000.0</v>
+      </c>
+      <c r="C14">
+        <v>6214000.0</v>
+      </c>
+      <c r="D14">
         <v>6604000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>7139000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>7090000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>7081000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>7248000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>7367000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>7370000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>7479000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>6626000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>6437000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>6250000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>5958000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>5826000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>5763000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>5721000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>5599000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>5571000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>5576000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>5587000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>5436000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>5541000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>5397000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>5335000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>5460000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>5458000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>5661000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>5507000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>5465000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>5790000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>5797000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>5820000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>5884000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>6183000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>6279000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>6267000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>7151000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>7006000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>7071000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>7100000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>6906000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>6843000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>7116000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>6924000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>6919000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>6818000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>6454000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>5905000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>5610000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>5549000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>5238000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>5035000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>4801000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>4554000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>4334000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>4099000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>3732000.0</v>
       </c>
-      <c r="BF14"/>
-      <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
     </row>
-    <row r="15" spans="1:61">
+    <row r="15" spans="1:63">
       <c r="A15" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
-      <c r="AK15">
-[...1 lines deleted...]
-      </c>
+      <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15">
         <v>0.0</v>
       </c>
-      <c r="AN15">
-[...2 lines deleted...]
-      <c r="AO15"/>
+      <c r="AN15"/>
+      <c r="AO15">
+        <v>0.0</v>
+      </c>
       <c r="AP15">
+        <v>0.0</v>
+      </c>
+      <c r="AQ15"/>
+      <c r="AR15">
         <v>99538000.0</v>
       </c>
-      <c r="AQ15">
-[...4 lines deleted...]
-      </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
+        <v>0.0</v>
+      </c>
+      <c r="AU15">
+        <v>0.0</v>
+      </c>
+      <c r="AV15">
         <v>96746000.0</v>
       </c>
-      <c r="AU15">
-[...4 lines deleted...]
-      </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
-      <c r="BA15"/>
-      <c r="BB15"/>
+      <c r="BA15">
+        <v>0.0</v>
+      </c>
+      <c r="BB15">
+        <v>0.0</v>
+      </c>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
     </row>
-    <row r="16" spans="1:61">
+    <row r="16" spans="1:63">
       <c r="A16" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B16">
+        <v>1444000.0</v>
+      </c>
+      <c r="C16">
+        <v>1265000.0</v>
+      </c>
+      <c r="D16">
         <v>4694000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>2264000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>1396000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>1149000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>3308000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>1806000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>1334000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>3013000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>2530000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>3142000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>2064000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>1523000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>1840000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>1789000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1601000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>2255000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>3149000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>17324000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>3117000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>7840000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>8621000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>62076000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>50530000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>10459000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>3086000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>3338000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>1800000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>4655000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>1918000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>3640000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>2624000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>3361000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>2088000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>3158000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>3248000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>1837000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>1966000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>1893000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>1900000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>1905000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>1912000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>2016000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>2001000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>1638000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>1906000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>2248000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>710000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>668000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>968000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>589000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>618000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>978000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>581000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>609000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>1017000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>462000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>523000.0</v>
       </c>
-      <c r="BG16"/>
-      <c r="BH16"/>
       <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
     </row>
-    <row r="17" spans="1:61">
+    <row r="17" spans="1:63">
       <c r="A17" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-      <c r="AG17">
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17">
         <v>-11000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-6000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>2000.0</v>
       </c>
-      <c r="AJ17"/>
-      <c r="AK17">
+      <c r="AL17"/>
+      <c r="AM17">
         <v>-1000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>-85000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>22000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>22000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>105000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>-42000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>-80000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>-12000.0</v>
       </c>
-      <c r="AS17"/>
-      <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
     </row>
-    <row r="18" spans="1:61">
+    <row r="18" spans="1:63">
       <c r="A18" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B18">
+        <v>3939000.0</v>
+      </c>
+      <c r="C18">
+        <v>-3413000.0</v>
+      </c>
+      <c r="D18">
         <v>1439000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-4252000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>1115000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-13777000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-1330000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-4457000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-1642000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-15157000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>4136000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-10313000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-3214000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-9600000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-4048000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>3791000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-14472000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>458000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>1161000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>14724000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>1046000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-1085000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-1470000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>4474000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-4577000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>10175000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>1690000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>4841000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-5437000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>5813000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-10591000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>1595000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-5809000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>7671000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-3953000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-5767000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-14677000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-878000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-5985000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-5095000.0</v>
       </c>
-      <c r="AN18"/>
-      <c r="AO18">
+      <c r="AP18"/>
+      <c r="AQ18">
         <v>-6640000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-7857000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>1475000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-3376000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>3543000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-6920000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-10765000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-4095000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-1253000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-3469000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-1400000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-545000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-5381000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-10167000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>465000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-2970000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>-2643000.0</v>
       </c>
-      <c r="BF18"/>
-      <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
     </row>
-    <row r="19" spans="1:61">
+    <row r="19" spans="1:63">
       <c r="A19" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>174</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-3737000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-3400000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-2918000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-3793000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-7147000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-7127000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-8647000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-15178000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-12809000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-13377000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-10436000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-11337000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-5825000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-8312000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-6835000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-5811000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-5083000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-4743000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-2733000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-1058000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-3077000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-2891000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-3919000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-3616000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-5571000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-3701000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-5551000.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
     </row>
-    <row r="20" spans="1:61">
+    <row r="20" spans="1:63">
       <c r="A20" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -22597,1718 +23362,1772 @@
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
     </row>
-    <row r="21" spans="1:61">
+    <row r="21" spans="1:63">
       <c r="A21" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B21">
+        <v>-3679000.0</v>
+      </c>
+      <c r="C21">
+        <v>-32000.0</v>
+      </c>
+      <c r="D21">
         <v>1074000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>5159000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-817000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>12484000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>2805000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>11896000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>5075000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>9814000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>4595000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-3088000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>13045000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-1438000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-15076000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-573000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-5042000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-188000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-51750000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>7582000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>44812000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-2687000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-1688000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-3258000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>2758000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-4713000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-15657000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>1377000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>5038000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-7076000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>2870000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>7986000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-31297000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>539000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>5550000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>4383000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>4383000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>6332000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>7731000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>30455000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>7352000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-5041000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>5999000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>11871000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>3029000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>288000.0</v>
       </c>
-      <c r="AX21"/>
-      <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
     </row>
-    <row r="22" spans="1:61">
+    <row r="22" spans="1:63">
       <c r="A22" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B22">
+        <v>-3417000.0</v>
+      </c>
+      <c r="C22">
+        <v>-6808000.0</v>
+      </c>
+      <c r="D22">
         <v>-9151000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-17552000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-9057000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-9693000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-6755000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-13625000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-6140000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-6137000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>700000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-1304000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-3115000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>975000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>795000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>1345000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-6429000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-4738000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>4697000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>5683000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-1977000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-3819000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-127000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-13478000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-5835000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-1183000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>4243000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>438000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-1851000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>19000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>1050000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-5935000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-3575000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-487000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-8335000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-1815000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-26845000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-45376000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-9841000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-14087000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-14087000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-2373000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-4254000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-9821000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>3062000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-2752000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>3534000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>2943000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>3527000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>1424000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>2408000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>3265000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>68000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>924000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>1559000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>133000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>2180000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>1291000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>3829000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>1995000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>1720000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>180000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:61">
+    <row r="23" spans="1:63">
       <c r="A23" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>177</v>
+      </c>
+      <c r="B23">
+        <v>-81000.0</v>
+      </c>
       <c r="C23">
+        <v>16000.0</v>
+      </c>
+      <c r="D23"/>
+      <c r="E23">
         <v>-39000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-51000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-866000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>27000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>10000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-261000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-695000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>41000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-44000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-641000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>17000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-56000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-45000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-299000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>582000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-202000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>56000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-335000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>49000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>49000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-1002000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-1000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>32000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-49000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-256000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>21000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>89000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>24026000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-1921000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>34000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-276000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>19000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-99000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>16064000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-214000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>93000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>678000.0</v>
       </c>
-      <c r="AN23"/>
-      <c r="AO23">
+      <c r="AP23"/>
+      <c r="AQ23">
         <v>196000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>2801000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-3846000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>424000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>1230000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>579000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>432000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>1108000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>736000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>2059000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>27895000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>36133000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>37703000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>25000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-752000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>23521000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>25235000.0</v>
       </c>
-      <c r="BF23"/>
-      <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
+      <c r="BJ23"/>
+      <c r="BK23"/>
     </row>
-    <row r="24" spans="1:61">
+    <row r="24" spans="1:63">
       <c r="A24" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
-[...1 lines deleted...]
-      </c>
+      <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
-        <v>143000.0</v>
+        <v>2053000.0</v>
       </c>
       <c r="J24"/>
       <c r="K24">
+        <v>143000.0</v>
+      </c>
+      <c r="L24"/>
+      <c r="M24">
         <v>100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1577000.0</v>
       </c>
       <c r="N24">
         <v>100000.0</v>
       </c>
       <c r="O24">
         <v>1577000.0</v>
       </c>
       <c r="P24">
+        <v>100000.0</v>
+      </c>
+      <c r="Q24">
         <v>1577000.0</v>
       </c>
-      <c r="Q24"/>
       <c r="R24">
-        <v>406000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1577000.0</v>
+      </c>
+      <c r="S24"/>
       <c r="T24">
         <v>406000.0</v>
       </c>
       <c r="U24">
-        <v>837000.0</v>
+        <v>406000.0</v>
       </c>
       <c r="V24">
-        <v>837000.0</v>
+        <v>406000.0</v>
       </c>
       <c r="W24">
         <v>837000.0</v>
       </c>
       <c r="X24">
         <v>837000.0</v>
       </c>
       <c r="Y24">
+        <v>837000.0</v>
+      </c>
+      <c r="Z24">
+        <v>837000.0</v>
+      </c>
+      <c r="AA24">
         <v>-4161000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1739000.0</v>
       </c>
       <c r="AB24">
         <v>1387000.0</v>
       </c>
       <c r="AC24">
-        <v>500000.0</v>
+        <v>1739000.0</v>
       </c>
       <c r="AD24">
-        <v>500000.0</v>
+        <v>1387000.0</v>
       </c>
       <c r="AE24">
         <v>500000.0</v>
       </c>
       <c r="AF24">
         <v>500000.0</v>
       </c>
-      <c r="AG24"/>
-      <c r="AH24"/>
+      <c r="AG24">
+        <v>500000.0</v>
+      </c>
+      <c r="AH24">
+        <v>500000.0</v>
+      </c>
       <c r="AI24"/>
       <c r="AJ24"/>
-      <c r="AK24">
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24">
         <v>78000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>500000.0</v>
       </c>
-      <c r="AM24">
-[...4 lines deleted...]
-      </c>
       <c r="AO24">
+        <v>0.0</v>
+      </c>
+      <c r="AP24">
+        <v>0.0</v>
+      </c>
+      <c r="AQ24">
         <v>500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-628000.0</v>
       </c>
       <c r="AR24">
         <v>-628000.0</v>
       </c>
       <c r="AS24">
-        <v>0.0</v>
+        <v>-628000.0</v>
       </c>
       <c r="AT24">
+        <v>-628000.0</v>
+      </c>
+      <c r="AU24">
+        <v>0.0</v>
+      </c>
+      <c r="AV24">
         <v>2085000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-13623000.0</v>
       </c>
-      <c r="AV24">
-[...4 lines deleted...]
-      </c>
       <c r="AX24">
         <v>0.0</v>
       </c>
       <c r="AY24">
         <v>0.0</v>
       </c>
       <c r="AZ24">
         <v>0.0</v>
       </c>
-      <c r="BA24"/>
-      <c r="BB24"/>
+      <c r="BA24">
+        <v>0.0</v>
+      </c>
+      <c r="BB24">
+        <v>0.0</v>
+      </c>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
     </row>
-    <row r="25" spans="1:61">
+    <row r="25" spans="1:63">
       <c r="A25" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B25">
+        <v>2317000.0</v>
+      </c>
+      <c r="C25">
+        <v>5064000.0</v>
+      </c>
+      <c r="D25">
         <v>4815000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>13069000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>458000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>3239000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>700000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>10568000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>438000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>1692000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1240000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>722000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>488000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>669000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>714000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>978000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>608000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>2208000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>654000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-15000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>729000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1659000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>116000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>2355000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>823000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>4518000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>987000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>125000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>125000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>1829000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>1368000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>3029000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>1629000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>2239000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>9950000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>662000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>18543000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>32604000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>631000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>11173000.0</v>
       </c>
-      <c r="AN25"/>
-      <c r="AO25">
+      <c r="AP25"/>
+      <c r="AQ25">
         <v>29000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>6212000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>16468000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>1795000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>6094000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>505000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>275000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>220000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>25000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>711000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-132000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-79000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>193000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>513000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>2846000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>144000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>172000.0</v>
       </c>
-      <c r="BF25"/>
-      <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
     </row>
-    <row r="26" spans="1:61">
+    <row r="26" spans="1:63">
       <c r="A26" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
-[...1 lines deleted...]
-      </c>
+      <c r="E26"/>
       <c r="F26"/>
-      <c r="G26"/>
+      <c r="G26">
+        <v>0.0</v>
+      </c>
       <c r="H26"/>
-      <c r="I26">
-[...2 lines deleted...]
-      <c r="J26">
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
         <v>-4981000.0</v>
       </c>
-      <c r="K26"/>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26">
         <v>-1000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-252000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-49000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>-21000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>21000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-70000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>24101000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>-35000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>40000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>20000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>20000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>-2212000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>48050000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>30000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>190000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>680000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>678000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>200000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>-2848000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>-28016000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>-4136000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>1230000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>71000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>432000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>1160000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>-71000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>-2777000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>-136000.0</v>
       </c>
-      <c r="AZ26">
-[...3 lines deleted...]
-      <c r="BB26"/>
+      <c r="BB26">
+        <v>0.0</v>
+      </c>
       <c r="BC26"/>
       <c r="BD26"/>
-      <c r="BE26">
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26">
         <v>-48000.0</v>
       </c>
-      <c r="BF26"/>
-      <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
     </row>
-    <row r="27" spans="1:61">
+    <row r="27" spans="1:63">
       <c r="A27" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B27">
+        <v>760000.0</v>
+      </c>
+      <c r="C27">
+        <v>386000.0</v>
+      </c>
+      <c r="D27">
         <v>1110000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>732000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>790000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>333000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>810000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>1343000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>1186000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>763000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>694000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>1476000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1302000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>974000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>751000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>1498000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>1120000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>674000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>1153000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>1563000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>720000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>593000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>651000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>1094000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>159000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>663000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>-61000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>1115000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>726000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>747000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>640000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>1012000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>580000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>321000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>248000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>647000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>298000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>298000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>1172000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>501000.0</v>
       </c>
-      <c r="AN27"/>
-      <c r="AO27">
+      <c r="AP27"/>
+      <c r="AQ27">
         <v>348000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>433000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>411000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>464000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>161000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>302000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>363000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>525000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>140000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>165000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>132000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>3570000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>363000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>313000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>315000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>297000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>309000.0</v>
       </c>
-      <c r="BF27"/>
-      <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
     </row>
-    <row r="28" spans="1:61">
+    <row r="28" spans="1:63">
       <c r="A28" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B28">
+        <v>-3760000.0</v>
+      </c>
+      <c r="C28">
+        <v>-16000.0</v>
+      </c>
+      <c r="D28">
         <v>991000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>5120000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-868000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>11618000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>2832000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>2876000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-37000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>15497000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-4748000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>11291000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>3755000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>9283000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>4099000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-3603000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>12241000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-1352000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-15742000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-517000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-5769000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-533000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-51985000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>7072000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>44648000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-2802000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-1942000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-3655000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>2582000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-3076000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>8369000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-579000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>5072000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-6387000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>2889000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>5675000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>16088000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>672000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>5643000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>5061000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>5061000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>6528000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>7795000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-1380000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>3751000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-3811000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>6578000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>12303000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>4137000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>953000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>3848000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>1371000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>185000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>5778000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>10139000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-873000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>3525000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>2582000.0</v>
       </c>
-      <c r="BF28"/>
-      <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
+      <c r="BJ28"/>
+      <c r="BK28"/>
     </row>
-    <row r="29" spans="1:61">
+    <row r="29" spans="1:63">
       <c r="A29" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B29">
+        <v>6016000.0</v>
+      </c>
+      <c r="C29">
+        <v>-1073000.0</v>
+      </c>
+      <c r="D29">
         <v>5176000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-852000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>4033000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-9984000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>5817000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>4723000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>7005000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>164000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>16945000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>3164000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>7222000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1737000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1777000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>12103000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-6060000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>6269000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>6650000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>19467000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>3779000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>810000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1607000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>7365000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-658000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>13791000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>7261000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>8894000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>114000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>10214000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-7705000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>3841000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-1004000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>11031000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>1302000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-155000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-8076000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>8673000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>3783000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>6602000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>6602000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>5679000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>6620000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>15230000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>9330000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>13326000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>11574000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>18342000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>8854000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>10257000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>11172000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>12736000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>11765000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>7961000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>6692000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>12060000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>7218000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>6099000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>27922000.0</v>
       </c>
-      <c r="BG29"/>
-      <c r="BH29"/>
       <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
     </row>
-    <row r="30" spans="1:61">
+    <row r="30" spans="1:63">
       <c r="A30" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B30">
+        <v>-2077000.0</v>
+      </c>
+      <c r="C30">
+        <v>-2340000.0</v>
+      </c>
+      <c r="D30">
         <v>-3737000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-3400000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-2918000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-3793000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-7147000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-7127000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-8647000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-15178000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-12809000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-13377000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-10436000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-11337000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-5825000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-8312000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-6835000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-5811000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-5083000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-4743000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-2733000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-1058000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-3077000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-2891000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-3919000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-3616000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-5571000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-3701000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-5551000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-4401000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-2386000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-2246000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-4805000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-3360000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-5255000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-5612000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-6601000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-9473000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-9268000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-11697000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-11697000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-12319000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-14477000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-13755000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-12706000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-9783000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-18494000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-29107000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-12949000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-11510000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-14641000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-14136000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-12310000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-13342000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-16859000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-11595000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-10188000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-8742000.0</v>
       </c>
-      <c r="BF30"/>
-      <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>