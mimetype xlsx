--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="185">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="186">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -259,50 +259,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3653,421 +3656,427 @@
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BH62"/>
+  <dimension ref="A1:BI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:60">
+    <row r="1" spans="1:61">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>79</v>
       </c>
       <c r="C1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="E1" t="s">
         <v>81</v>
       </c>
       <c r="F1" t="s">
         <v>82</v>
       </c>
       <c r="G1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="I1" t="s">
         <v>84</v>
       </c>
       <c r="J1" t="s">
         <v>85</v>
       </c>
       <c r="K1" t="s">
+        <v>86</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="M1" t="s">
         <v>87</v>
       </c>
       <c r="N1" t="s">
         <v>88</v>
       </c>
       <c r="O1" t="s">
+        <v>89</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Q1" t="s">
         <v>90</v>
       </c>
       <c r="R1" t="s">
         <v>91</v>
       </c>
       <c r="S1" t="s">
+        <v>92</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="U1" t="s">
         <v>93</v>
       </c>
       <c r="V1" t="s">
         <v>94</v>
       </c>
       <c r="W1" t="s">
+        <v>95</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="Y1" t="s">
         <v>96</v>
       </c>
       <c r="Z1" t="s">
         <v>97</v>
       </c>
       <c r="AA1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AC1" t="s">
         <v>99</v>
       </c>
       <c r="AD1" t="s">
         <v>100</v>
       </c>
       <c r="AE1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AG1" t="s">
         <v>102</v>
       </c>
       <c r="AH1" t="s">
         <v>103</v>
       </c>
       <c r="AI1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AK1" t="s">
         <v>105</v>
       </c>
       <c r="AL1" t="s">
         <v>106</v>
       </c>
       <c r="AM1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AO1" t="s">
         <v>108</v>
       </c>
       <c r="AP1" t="s">
         <v>109</v>
       </c>
       <c r="AQ1" t="s">
         <v>110</v>
       </c>
       <c r="AR1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AT1" t="s">
         <v>112</v>
       </c>
       <c r="AU1" t="s">
         <v>113</v>
       </c>
       <c r="AV1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AX1" t="s">
         <v>115</v>
       </c>
       <c r="AY1" t="s">
         <v>116</v>
       </c>
       <c r="AZ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BB1" t="s">
         <v>118</v>
       </c>
       <c r="BC1" t="s">
         <v>119</v>
       </c>
       <c r="BD1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BF1" t="s">
         <v>121</v>
       </c>
       <c r="BG1" t="s">
         <v>122</v>
       </c>
       <c r="BH1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="2" spans="1:60">
+    <row r="2" spans="1:61">
       <c r="A2" t="s">
         <v>18</v>
       </c>
       <c r="B2">
+        <v>16592000.0</v>
+      </c>
+      <c r="C2">
         <v>16361000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>16545000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>18792000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>18835000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>17135000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>13194000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>20042000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>17900000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>17575000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>16691000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>22071000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>14537000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>15524000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>15308000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>15599000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>15279000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>15307000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>15543000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>12440000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>12586000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>11458000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>6402000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>13138000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>11380000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>9350000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>9351000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>8145000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>7567000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>10563000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>7854000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>7294000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>6345000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>9664000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>10929000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>9718000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>9350000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>11017000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>10601000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>9298000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>9584000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>28089000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>10081000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>15073000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>11263000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>11364000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>10828000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>10865000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>11713000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>9022000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>8588000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>8167000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>8817000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>8879000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>8841000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>9393000.0</v>
       </c>
-      <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
-      <c r="BH2">
+      <c r="BH2"/>
+      <c r="BI2">
         <v>6900000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:60">
+    <row r="3" spans="1:61">
       <c r="A3" t="s">
         <v>19</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4086,52 +4095,53 @@
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
+      <c r="BI3"/>
     </row>
-    <row r="4" spans="1:60">
+    <row r="4" spans="1:61">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4150,830 +4160,843 @@
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
+      <c r="BI4"/>
     </row>
-    <row r="5" spans="1:60">
+    <row r="5" spans="1:61">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
-      <c r="J5">
-[...2 lines deleted...]
-      <c r="K5"/>
+      <c r="J5"/>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
-      <c r="Q5">
-[...2 lines deleted...]
-      <c r="R5"/>
+      <c r="Q5"/>
+      <c r="R5">
+        <v>0.0</v>
+      </c>
       <c r="S5"/>
       <c r="T5"/>
-      <c r="U5">
-[...1 lines deleted...]
-      </c>
+      <c r="U5"/>
       <c r="V5">
+        <v>0.0</v>
+      </c>
+      <c r="W5">
         <v>-215881000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
-      <c r="Y5">
+      <c r="Y5"/>
+      <c r="Z5">
         <v>-203705000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-201872000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-197355000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-195355000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-190605000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-187871000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-183896000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-181741000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-177500000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-173700000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-169400000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-71000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-60000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-51000.0</v>
       </c>
       <c r="AM5">
         <v>-51000.0</v>
       </c>
       <c r="AN5">
+        <v>-51000.0</v>
+      </c>
+      <c r="AO5">
         <v>-31000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-7000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-29000.0</v>
       </c>
       <c r="AQ5">
         <v>-29000.0</v>
       </c>
       <c r="AR5">
+        <v>-29000.0</v>
+      </c>
+      <c r="AS5">
         <v>-134000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-92000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-12000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-11000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-129300000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-122870000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-116800000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-111400000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-106243000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-101200000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-96831000.0</v>
       </c>
-      <c r="BC5">
-[...1 lines deleted...]
-      </c>
       <c r="BD5">
+        <v>0.0</v>
+      </c>
+      <c r="BE5">
         <v>-24000.0</v>
       </c>
-      <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
+      <c r="BI5"/>
     </row>
-    <row r="6" spans="1:60">
+    <row r="6" spans="1:61">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
-      <c r="AM6">
-[...5 lines deleted...]
-      </c>
+      <c r="AM6"/>
+      <c r="AN6">
+        <v>0.0</v>
+      </c>
+      <c r="AO6"/>
       <c r="AP6">
         <v>0.0</v>
       </c>
-      <c r="AQ6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AQ6">
+        <v>0.0</v>
+      </c>
+      <c r="AR6"/>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
-      <c r="BC6"/>
+      <c r="BC6">
+        <v>0.0</v>
+      </c>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
+      <c r="BI6"/>
     </row>
-    <row r="7" spans="1:60">
+    <row r="7" spans="1:61">
       <c r="A7" t="s">
         <v>23</v>
       </c>
       <c r="B7">
+        <v>139920000.0</v>
+      </c>
+      <c r="C7">
         <v>143439000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>155058000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>162438000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>172455000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>183274000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>190754000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>200508000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>207916000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>211267000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>218726000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>222050000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>218281000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>217411000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>218111000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>226120000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>223790000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>226100000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>228816000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>232303000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>235076000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>232013000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>238348000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>245889000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>258465000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>253349000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>248299000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>251588000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>255683000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>258869000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
+      <c r="BI7"/>
     </row>
-    <row r="8" spans="1:60">
+    <row r="8" spans="1:61">
       <c r="A8" t="s">
         <v>24</v>
       </c>
       <c r="B8">
-        <v>62000.0</v>
+        <v>63000.0</v>
       </c>
       <c r="C8">
         <v>62000.0</v>
       </c>
       <c r="D8">
+        <v>62000.0</v>
+      </c>
+      <c r="E8">
         <v>492000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>489000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>484000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>482000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>481000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>480000.0</v>
       </c>
-      <c r="J8">
-[...1 lines deleted...]
-      </c>
       <c r="K8">
-        <v>474000.0</v>
+        <v>0.0</v>
       </c>
       <c r="L8">
         <v>474000.0</v>
       </c>
       <c r="M8">
+        <v>474000.0</v>
+      </c>
+      <c r="N8">
         <v>489000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>488000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>485000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>484000.0</v>
       </c>
       <c r="Q8">
         <v>484000.0</v>
       </c>
       <c r="R8">
+        <v>484000.0</v>
+      </c>
+      <c r="S8">
         <v>483000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>481000.0</v>
       </c>
       <c r="T8">
         <v>481000.0</v>
       </c>
       <c r="U8">
+        <v>481000.0</v>
+      </c>
+      <c r="V8">
         <v>480000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
+      <c r="BI8"/>
     </row>
-    <row r="9" spans="1:60">
+    <row r="9" spans="1:61">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>213398000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>211946000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>211267000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>210260000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>209561000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>208065000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>207226000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>205957000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>204996000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>203362000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>202970000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>202314000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>201601000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>200755000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>200585000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>199878000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>199978000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>199110000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>198352000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>197666000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>172936000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>172240000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>171613000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>171233000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>170923000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>158910000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>124272000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>123889000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122482000.0</v>
       </c>
       <c r="AP9">
         <v>122482000.0</v>
       </c>
       <c r="AQ9">
+        <v>122482000.0</v>
+      </c>
+      <c r="AR9">
         <v>121240000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>120634000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>120065000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>123418000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>122361000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>120929000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>120003000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>119184000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>117539000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>116647000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>114318000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>114307000.0</v>
       </c>
-      <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
+      <c r="BI9"/>
     </row>
-    <row r="10" spans="1:60">
+    <row r="10" spans="1:61">
       <c r="A10" t="s">
         <v>26</v>
       </c>
       <c r="B10">
+        <v>1299000.0</v>
+      </c>
+      <c r="C10">
         <v>1444000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1265000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>4694000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2264000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1396000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1149000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3308000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1806000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1334000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3013000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2530000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>3142000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2064000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1523000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1840000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1789000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1601000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>2255000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>3149000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>17324000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>3117000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>7840000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>8621000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>62076000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>50530000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>10459000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>3086000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>3338000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1800000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>4655000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1918000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>3640000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>2624000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>3361000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>2088000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>3158000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>3248000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1837000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1966000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1893000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1905000.0</v>
       </c>
       <c r="AQ10">
         <v>1905000.0</v>
       </c>
       <c r="AR10">
+        <v>1905000.0</v>
+      </c>
+      <c r="AS10">
         <v>1912000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>2016000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>2001000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1638000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1906000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>2248000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>710000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>668000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>968000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>589000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>618000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>978000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>581000.0</v>
       </c>
-      <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
-      <c r="BH10">
+      <c r="BH10"/>
+      <c r="BI10">
         <v>523000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:60">
+    <row r="11" spans="1:61">
       <c r="A11" t="s">
         <v>27</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4992,1094 +5015,1110 @@
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
+      <c r="BI11"/>
     </row>
-    <row r="12" spans="1:60">
+    <row r="12" spans="1:61">
       <c r="A12" t="s">
         <v>28</v>
       </c>
       <c r="B12">
+        <v>1299000.0</v>
+      </c>
+      <c r="C12">
         <v>1444000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1265000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>4694000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2264000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1396000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1149000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3308000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1806000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1334000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3013000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2530000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3142000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2064000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1523000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1840000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1789000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1601000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2255000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3149000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>17324000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3117000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>7840000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>8621000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>62076000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>50530000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>10459000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>3086000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3338000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1800000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>4655000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1918000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3640000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2624000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3361000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2088000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3158000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>3248000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1837000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1966000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1893000.0</v>
       </c>
       <c r="AP12">
         <v>1893000.0</v>
       </c>
       <c r="AQ12">
+        <v>1893000.0</v>
+      </c>
+      <c r="AR12">
         <v>1905000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1912000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>2016000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>2001000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1638000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1906000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2248000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>710000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>668000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>968000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>589000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>618000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>978000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>581000.0</v>
       </c>
-      <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
+      <c r="BI12"/>
     </row>
-    <row r="13" spans="1:60">
+    <row r="13" spans="1:61">
       <c r="A13" t="s">
         <v>29</v>
       </c>
       <c r="B13">
-        <v>62000.0</v>
+        <v>63000.0</v>
       </c>
       <c r="C13">
         <v>62000.0</v>
       </c>
       <c r="D13">
+        <v>62000.0</v>
+      </c>
+      <c r="E13">
         <v>492000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>489000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>484000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>482000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>481000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>480000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>478000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>474000.0</v>
       </c>
       <c r="L13">
         <v>474000.0</v>
       </c>
       <c r="M13">
+        <v>474000.0</v>
+      </c>
+      <c r="N13">
         <v>489000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>488000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>485000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>484000.0</v>
       </c>
       <c r="Q13">
         <v>484000.0</v>
       </c>
       <c r="R13">
+        <v>484000.0</v>
+      </c>
+      <c r="S13">
         <v>483000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>481000.0</v>
       </c>
       <c r="T13">
         <v>481000.0</v>
       </c>
       <c r="U13">
+        <v>481000.0</v>
+      </c>
+      <c r="V13">
         <v>480000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>479000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>468000.0</v>
       </c>
       <c r="X13">
         <v>468000.0</v>
       </c>
       <c r="Y13">
         <v>468000.0</v>
       </c>
       <c r="Z13">
-        <v>466000.0</v>
+        <v>468000.0</v>
       </c>
       <c r="AA13">
         <v>466000.0</v>
       </c>
       <c r="AB13">
-        <v>465000.0</v>
+        <v>466000.0</v>
       </c>
       <c r="AC13">
         <v>465000.0</v>
       </c>
       <c r="AD13">
-        <v>464000.0</v>
+        <v>465000.0</v>
       </c>
       <c r="AE13">
         <v>464000.0</v>
       </c>
       <c r="AF13">
+        <v>464000.0</v>
+      </c>
+      <c r="AG13">
         <v>463000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>437000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>436000.0</v>
       </c>
       <c r="AI13">
         <v>436000.0</v>
       </c>
       <c r="AJ13">
-        <v>435000.0</v>
+        <v>436000.0</v>
       </c>
       <c r="AK13">
         <v>435000.0</v>
       </c>
       <c r="AL13">
+        <v>435000.0</v>
+      </c>
+      <c r="AM13">
         <v>392000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>303000.0</v>
       </c>
       <c r="AN13">
         <v>303000.0</v>
       </c>
       <c r="AO13">
-        <v>302000.0</v>
+        <v>303000.0</v>
       </c>
       <c r="AP13">
         <v>302000.0</v>
       </c>
       <c r="AQ13">
         <v>302000.0</v>
       </c>
       <c r="AR13">
-        <v>301000.0</v>
+        <v>302000.0</v>
       </c>
       <c r="AS13">
         <v>301000.0</v>
       </c>
       <c r="AT13">
+        <v>301000.0</v>
+      </c>
+      <c r="AU13">
         <v>300000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>299000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>298000.0</v>
       </c>
       <c r="AW13">
         <v>298000.0</v>
       </c>
       <c r="AX13">
-        <v>297000.0</v>
+        <v>298000.0</v>
       </c>
       <c r="AY13">
         <v>297000.0</v>
       </c>
       <c r="AZ13">
+        <v>297000.0</v>
+      </c>
+      <c r="BA13">
         <v>295000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>294000.0</v>
       </c>
       <c r="BB13">
         <v>294000.0</v>
       </c>
       <c r="BC13">
-        <v>232000.0</v>
+        <v>294000.0</v>
       </c>
       <c r="BD13">
         <v>232000.0</v>
       </c>
-      <c r="BE13"/>
+      <c r="BE13">
+        <v>232000.0</v>
+      </c>
       <c r="BF13"/>
       <c r="BG13"/>
-      <c r="BH13">
+      <c r="BH13"/>
+      <c r="BI13">
         <v>232000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:60">
+    <row r="14" spans="1:61">
       <c r="A14" t="s">
         <v>30</v>
       </c>
       <c r="B14">
+        <v>5927281.0</v>
+      </c>
+      <c r="C14">
         <v>5861370.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>5848405.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>5807356.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>5770249.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>5722919.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>5683216.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>5704958.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>5681369.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>5634919.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>5619489.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>5751081.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>46363208.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>5764438.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>5797635.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>5774689.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>5763590.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>5715813.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>5711105.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>46382509.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>5780771.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>5637254.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>5529800.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>44358763.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>5526594.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>5517778.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>5499174.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>5612397.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>5634486.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>5491654.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>5669093.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>5603670.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>5146616.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>41128473.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>41119841.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>41109827.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>40779277.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>28073333.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>27803388.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>3475253.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>3472012.0</v>
       </c>
-      <c r="AP14"/>
-      <c r="AQ14">
+      <c r="AQ14"/>
+      <c r="AR14">
         <v>3465224.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>27708421.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>3531732.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>3840013.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>3730401.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>30884874.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>3861738.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>3882972.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>3882416.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>31068792.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>31063213.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>24189814.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3574516.0</v>
       </c>
       <c r="BD14">
         <v>3574516.0</v>
       </c>
       <c r="BE14">
         <v>3574516.0</v>
       </c>
       <c r="BF14">
         <v>3574516.0</v>
       </c>
       <c r="BG14">
         <v>3574516.0</v>
       </c>
-      <c r="BH14"/>
+      <c r="BH14">
+        <v>3574516.0</v>
+      </c>
+      <c r="BI14"/>
     </row>
-    <row r="15" spans="1:60">
+    <row r="15" spans="1:61">
       <c r="A15" t="s">
         <v>31</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>489000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>488000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>485000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>484000.0</v>
       </c>
       <c r="Q15">
         <v>484000.0</v>
       </c>
       <c r="R15">
+        <v>484000.0</v>
+      </c>
+      <c r="S15">
         <v>483000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>481000.0</v>
       </c>
       <c r="T15">
         <v>481000.0</v>
       </c>
       <c r="U15">
+        <v>481000.0</v>
+      </c>
+      <c r="V15">
         <v>480000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>479000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>468000.0</v>
       </c>
       <c r="X15">
         <v>468000.0</v>
       </c>
       <c r="Y15">
         <v>468000.0</v>
       </c>
       <c r="Z15">
-        <v>466000.0</v>
+        <v>468000.0</v>
       </c>
       <c r="AA15">
         <v>466000.0</v>
       </c>
       <c r="AB15">
-        <v>465000.0</v>
+        <v>466000.0</v>
       </c>
       <c r="AC15">
         <v>465000.0</v>
       </c>
       <c r="AD15">
-        <v>464000.0</v>
+        <v>465000.0</v>
       </c>
       <c r="AE15">
         <v>464000.0</v>
       </c>
       <c r="AF15">
+        <v>464000.0</v>
+      </c>
+      <c r="AG15">
         <v>463000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="AH15">
         <v>400000.0</v>
       </c>
       <c r="AI15">
         <v>400000.0</v>
       </c>
       <c r="AJ15">
         <v>400000.0</v>
       </c>
       <c r="AK15">
         <v>400000.0</v>
       </c>
       <c r="AL15">
         <v>400000.0</v>
       </c>
       <c r="AM15">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="AN15">
         <v>300000.0</v>
       </c>
       <c r="AO15">
         <v>300000.0</v>
       </c>
       <c r="AP15">
+        <v>300000.0</v>
+      </c>
+      <c r="AQ15">
         <v>302000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="AR15">
         <v>300000.0</v>
       </c>
       <c r="AS15">
         <v>300000.0</v>
       </c>
       <c r="AT15">
         <v>300000.0</v>
       </c>
       <c r="AU15">
+        <v>300000.0</v>
+      </c>
+      <c r="AV15">
         <v>299000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>300000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>298000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="AY15">
         <v>300000.0</v>
       </c>
       <c r="AZ15">
+        <v>300000.0</v>
+      </c>
+      <c r="BA15">
         <v>295000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>300000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>294000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>232000.0</v>
       </c>
       <c r="BD15">
         <v>232000.0</v>
       </c>
-      <c r="BE15"/>
+      <c r="BE15">
+        <v>232000.0</v>
+      </c>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
+      <c r="BI15"/>
     </row>
-    <row r="16" spans="1:60">
+    <row r="16" spans="1:61">
       <c r="A16" t="s">
         <v>32</v>
       </c>
-      <c r="B16">
+      <c r="B16"/>
+      <c r="C16">
         <v>2876000.0</v>
       </c>
-      <c r="C16"/>
       <c r="D16">
-        <v>2985000.0</v>
+        <v>2236000.0</v>
       </c>
       <c r="E16">
+        <v>1885000.0</v>
+      </c>
+      <c r="F16">
         <v>1957000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2043000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1801000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1919000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2067000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>2222000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1805000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-43660000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2073000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>2430000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2095000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>2447000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>2367000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2850000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2189000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2561000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2750000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>2978000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>3908000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>3590000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>3043000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>2953000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1446000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1647000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1906000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>3284000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>2520000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>2766000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>3395000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>4078000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>2768000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>2987000.0</v>
       </c>
-      <c r="AL16"/>
-      <c r="AM16">
+      <c r="AM16"/>
+      <c r="AN16">
         <v>3857000.0</v>
       </c>
-      <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
-      <c r="AR16">
+      <c r="AR16"/>
+      <c r="AS16">
         <v>3348000.0</v>
       </c>
-      <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
-      <c r="AV16">
+      <c r="AV16"/>
+      <c r="AW16">
         <v>2701000.0</v>
       </c>
-      <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
-      <c r="AZ16">
+      <c r="AZ16"/>
+      <c r="BA16">
         <v>2289000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1633000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1650000.0</v>
       </c>
-      <c r="BC16"/>
-      <c r="BD16">
+      <c r="BD16"/>
+      <c r="BE16">
         <v>2182000.0</v>
       </c>
-      <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
+      <c r="BI16"/>
     </row>
-    <row r="17" spans="1:60">
+    <row r="17" spans="1:61">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
-      <c r="AQ17">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ17"/>
       <c r="AR17">
         <v>664000.0</v>
       </c>
       <c r="AS17">
+        <v>664000.0</v>
+      </c>
+      <c r="AT17">
         <v>1314000.0</v>
       </c>
-      <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
+      <c r="BI17"/>
     </row>
-    <row r="18" spans="1:60">
+    <row r="18" spans="1:61">
       <c r="A18" t="s">
         <v>34</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>229000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>228000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>229000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>185000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>269000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>281000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>256000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>230000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>240000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>272000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>247000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>214000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>200000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>197000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>133000.0</v>
       </c>
       <c r="AD18">
         <v>133000.0</v>
       </c>
       <c r="AE18">
+        <v>133000.0</v>
+      </c>
+      <c r="AF18">
         <v>37467000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>37745000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>38061000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>38756000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>39288000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>39457000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>39460000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>38580000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>45364000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>44546000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42851000.0</v>
       </c>
       <c r="AP18">
         <v>42851000.0</v>
       </c>
       <c r="AQ18">
+        <v>42851000.0</v>
+      </c>
+      <c r="AR18">
         <v>41201000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>39597000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>40514000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>43777000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>42112000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>42010000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>33745000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>31643000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>30242000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>29992000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>27596000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>25447000.0</v>
       </c>
-      <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
+      <c r="BI18"/>
     </row>
-    <row r="19" spans="1:60">
+    <row r="19" spans="1:61">
       <c r="A19" t="s">
         <v>35</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -6098,52 +6137,53 @@
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
+      <c r="BI19"/>
     </row>
-    <row r="20" spans="1:60">
+    <row r="20" spans="1:61">
       <c r="A20" t="s">
         <v>36</v>
       </c>
       <c r="B20">
         <v>7154000.0</v>
       </c>
       <c r="C20">
         <v>7154000.0</v>
       </c>
       <c r="D20">
         <v>7154000.0</v>
       </c>
       <c r="E20">
         <v>7154000.0</v>
       </c>
       <c r="F20">
         <v>7154000.0</v>
       </c>
       <c r="G20">
         <v>7154000.0</v>
       </c>
       <c r="H20">
         <v>7154000.0</v>
       </c>
       <c r="I20">
@@ -6191,51 +6231,51 @@
       <c r="W20">
         <v>7154000.0</v>
       </c>
       <c r="X20">
         <v>7154000.0</v>
       </c>
       <c r="Y20">
         <v>7154000.0</v>
       </c>
       <c r="Z20">
         <v>7154000.0</v>
       </c>
       <c r="AA20">
         <v>7154000.0</v>
       </c>
       <c r="AB20">
         <v>7154000.0</v>
       </c>
       <c r="AC20">
         <v>7154000.0</v>
       </c>
       <c r="AD20">
         <v>7154000.0</v>
       </c>
       <c r="AE20">
-        <v>6400000.0</v>
+        <v>7154000.0</v>
       </c>
       <c r="AF20">
         <v>6400000.0</v>
       </c>
       <c r="AG20">
         <v>6400000.0</v>
       </c>
       <c r="AH20">
         <v>6400000.0</v>
       </c>
       <c r="AI20">
         <v>6400000.0</v>
       </c>
       <c r="AJ20">
         <v>6400000.0</v>
       </c>
       <c r="AK20">
         <v>6400000.0</v>
       </c>
       <c r="AL20">
         <v>6400000.0</v>
       </c>
       <c r="AM20">
         <v>6400000.0</v>
       </c>
@@ -6245,917 +6285,933 @@
       <c r="AO20">
         <v>6400000.0</v>
       </c>
       <c r="AP20">
         <v>6400000.0</v>
       </c>
       <c r="AQ20">
         <v>6400000.0</v>
       </c>
       <c r="AR20">
         <v>6400000.0</v>
       </c>
       <c r="AS20">
         <v>6400000.0</v>
       </c>
       <c r="AT20">
         <v>6400000.0</v>
       </c>
       <c r="AU20">
         <v>6400000.0</v>
       </c>
       <c r="AV20">
         <v>6400000.0</v>
       </c>
       <c r="AW20">
+        <v>6400000.0</v>
+      </c>
+      <c r="AX20">
         <v>6543000.0</v>
       </c>
-      <c r="AX20">
-[...1 lines deleted...]
-      </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
-      <c r="BC20"/>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
+      <c r="BI20"/>
     </row>
-    <row r="21" spans="1:60">
+    <row r="21" spans="1:61">
       <c r="A21" t="s">
         <v>37</v>
       </c>
       <c r="B21">
+        <v>396000.0</v>
+      </c>
+      <c r="C21">
         <v>406000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>420000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>426000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>466000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>497000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>495000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>504000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>515000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>525000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>538000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>569000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>584000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>597000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>608000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>624000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>640000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>654000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>668000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>722000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>732000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>745000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>757000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>840000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>855000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>868000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>883000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>963000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1057000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1179000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1291000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1384000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1422000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1521000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1565000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1586000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1603000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1627000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1715000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1738000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1761000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1783000.0</v>
       </c>
       <c r="AQ21">
         <v>1783000.0</v>
       </c>
       <c r="AR21">
+        <v>1783000.0</v>
+      </c>
+      <c r="AS21">
         <v>1809000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1956000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1971000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>1960000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>1927000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>1789000.0</v>
       </c>
-      <c r="AX21">
-[...1 lines deleted...]
-      </c>
       <c r="AY21">
         <v>0.0</v>
       </c>
       <c r="AZ21">
+        <v>0.0</v>
+      </c>
+      <c r="BA21">
         <v>351000.0</v>
       </c>
-      <c r="BA21">
-[...1 lines deleted...]
-      </c>
       <c r="BB21">
         <v>0.0</v>
       </c>
-      <c r="BC21"/>
+      <c r="BC21">
+        <v>0.0</v>
+      </c>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
+      <c r="BI21"/>
     </row>
-    <row r="22" spans="1:60">
+    <row r="22" spans="1:61">
       <c r="A22" t="s">
         <v>38</v>
       </c>
       <c r="B22">
+        <v>9306000.0</v>
+      </c>
+      <c r="C22">
         <v>9580000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>10218000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>10409000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>10653000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>11112000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>10500000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>10435000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>10421000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>10191000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>10251000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>10307000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>10195000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>9936000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>10044000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>10051000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>9930000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>9719000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>9404000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>9708000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>9527000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>9415000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>9643000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>9680000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>9510000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>9538000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>9871000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>9875000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>9860000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>9870000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>9646000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>9897000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>10089000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>9948000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>9929000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>9965000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>10075000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>9730000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>11285000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>11212000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>10795000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10725000.0</v>
       </c>
       <c r="AQ22">
         <v>10725000.0</v>
       </c>
       <c r="AR22">
+        <v>10725000.0</v>
+      </c>
+      <c r="AS22">
         <v>10494000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>10381000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>9909000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>9692000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>9415000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>9154000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>8262000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>7623000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>7223000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>7082000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>6569000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>6425000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>6042000.0</v>
       </c>
-      <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
-      <c r="BH22">
+      <c r="BH22"/>
+      <c r="BI22">
         <v>4595000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:60">
+    <row r="23" spans="1:61">
       <c r="A23" t="s">
         <v>39</v>
       </c>
       <c r="B23">
+        <v>235774000.0</v>
+      </c>
+      <c r="C23">
         <v>246315000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>261671000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>280572000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>294575000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>319450000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>324648000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>340535000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>346293000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>360377000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>368095000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>368830000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>357574000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>349044000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>343843000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>343248000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>338581000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>337772000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>341459000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>344499000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>360155000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>343179000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>353631000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>363170000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>422395000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>414179000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>378519000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>377627000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>381356000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>384566000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>172032000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>172332000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>178053000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>179337000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>185233000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>187073000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>197442000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>203589000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>209461000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>239595000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>233892000.0</v>
       </c>
       <c r="AP23">
         <v>233892000.0</v>
       </c>
       <c r="AQ23">
+        <v>233892000.0</v>
+      </c>
+      <c r="AR23">
         <v>243981000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>239961000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>234180000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>242686000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>235329000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>238903000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>227518000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>202628000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>192311000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>169469000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>181810000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>171687000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>166054000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>156995000.0</v>
       </c>
-      <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
+      <c r="BI23"/>
     </row>
-    <row r="24" spans="1:60">
+    <row r="24" spans="1:61">
       <c r="A24" t="s">
         <v>40</v>
       </c>
       <c r="B24">
+        <v>104406000.0</v>
+      </c>
+      <c r="C24">
         <v>105597000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>108776000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>108158000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>106441000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>100623000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>100742000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>88358000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>84780000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>80218000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>64040000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>63202000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>51216000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>46051000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>36141000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>31142000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>32306000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>18931000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>20789000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>35754000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>36018000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>40949000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>41213000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>93040000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>85382000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>40497000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>41963000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>43714000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>47035000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>44183000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>47097000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>62743000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>62871000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>57624000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>63861000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>60888000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>52800000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>84676000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>83990000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78503000.0</v>
       </c>
       <c r="AP24">
         <v>78503000.0</v>
       </c>
       <c r="AQ24">
+        <v>78503000.0</v>
+      </c>
+      <c r="AR24">
         <v>74091000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>67732000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>60404000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>29922000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>22460000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>27500000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>21500000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>9629000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>6600000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>6312000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>1714000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>207000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>99509000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>93731000.0</v>
       </c>
-      <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
-      <c r="BH24">
+      <c r="BH24"/>
+      <c r="BI24">
         <v>77523000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:60">
+    <row r="25" spans="1:61">
       <c r="A25" t="s">
         <v>41</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>63202000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>51216000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>46051000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>36141000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>31142000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>32306000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>18931000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>20789000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>35754000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>36018000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>40949000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>41213000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>93040000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>85382000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>40497000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>41963000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>43714000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>47035000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>44183000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>47097000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>62743000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>62871000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>57624000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>63861000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>60888000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>52800000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>84676000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>83990000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78503000.0</v>
       </c>
       <c r="AP25">
         <v>78503000.0</v>
       </c>
       <c r="AQ25">
+        <v>78503000.0</v>
+      </c>
+      <c r="AR25">
         <v>74091000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>67732000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>60404000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>29922000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>22460000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>27500000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>21500000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>9629000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>6600000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>6312000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1714000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>207000.0</v>
       </c>
-      <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
+      <c r="BI25"/>
     </row>
-    <row r="26" spans="1:60">
+    <row r="26" spans="1:61">
       <c r="A26" t="s">
         <v>42</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -7174,52 +7230,53 @@
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
+      <c r="BI26"/>
     </row>
-    <row r="27" spans="1:60">
+    <row r="27" spans="1:61">
       <c r="A27" t="s">
         <v>43</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -7238,2382 +7295,2420 @@
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
+      <c r="BI27"/>
     </row>
-    <row r="28" spans="1:60">
+    <row r="28" spans="1:61">
       <c r="A28" t="s">
         <v>44</v>
       </c>
       <c r="B28">
+        <v>241234000.0</v>
+      </c>
+      <c r="C28">
         <v>252231000.0</v>
       </c>
-      <c r="C28">
-[...1 lines deleted...]
-      </c>
       <c r="D28">
-        <v>271403000.0</v>
+        <v>262569000.0</v>
       </c>
       <c r="E28">
+        <v>265902000.0</v>
+      </c>
+      <c r="F28">
         <v>276632000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>282501000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>290347000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>285558000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>290890000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>292227000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>295931000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>283560000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>60060000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>266563000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>262639000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>260421000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>253143000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>258618000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>247523000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>17640000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>255006000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>266039000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>272582000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>32592000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>288052000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>287569000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>279087000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>291590000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>296997000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>304854000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>40247000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>45867000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>59759000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>60247000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>54263000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>61773000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>57730000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>49552000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>82839000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>82024000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>76610000.0</v>
       </c>
-      <c r="AP28"/>
-      <c r="AQ28">
+      <c r="AQ28"/>
+      <c r="AR28">
         <v>72186000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>65820000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>58388000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>27921000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>20822000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>25594000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>19252000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>8919000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>5932000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>5344000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1125000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-411000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>99281000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>93900000.0</v>
       </c>
-      <c r="BE28"/>
       <c r="BF28"/>
       <c r="BG28"/>
       <c r="BH28"/>
+      <c r="BI28"/>
     </row>
-    <row r="29" spans="1:60">
+    <row r="29" spans="1:61">
       <c r="A29" t="s">
         <v>45</v>
       </c>
       <c r="B29">
+        <v>53390000.0</v>
+      </c>
+      <c r="C29">
         <v>57554000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>63471000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>69259000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>75666000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>86718000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>95163000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>92093000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>94423000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>107378000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>96555000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>99282000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>87147000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>84415000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>72522000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>66029000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>66164000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>58595000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>20789000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>72697000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>65268000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>71773000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>75013000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>126066000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>131038000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
+      <c r="BI29"/>
     </row>
-    <row r="30" spans="1:60">
+    <row r="30" spans="1:61">
       <c r="A30" t="s">
         <v>46</v>
       </c>
       <c r="B30">
+        <v>5116000.0</v>
+      </c>
+      <c r="C30">
         <v>4605000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4376000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>4445000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>4104000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>4446000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>4387000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>4493000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>4318000.0</v>
       </c>
-      <c r="J30">
-[...1 lines deleted...]
-      </c>
       <c r="K30">
+        <v>4694000.0</v>
+      </c>
+      <c r="L30">
         <v>5481000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>5144000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>4920000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>4948000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>6619000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>5349000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>4178000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>4532000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>4066000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>3918000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>4418000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>3394000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>3472000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3442000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2586000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2081000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>3606000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>2470000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>2735000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>2445000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>2576000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>2081000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1836000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1791000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>2510000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>2366000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>3142000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>3630000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>5694000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>5500000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>5446000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>6224000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>5214000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>5810000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>3867000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>4311000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>3849000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>5184000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>3910000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>4160000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>3985000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>4832000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>5842000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>5514000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>5222000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>5561000.0</v>
       </c>
-      <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
+      <c r="BI30"/>
     </row>
-    <row r="31" spans="1:60">
+    <row r="31" spans="1:61">
       <c r="A31" t="s">
         <v>47</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>28342000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>28180000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>30602000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>36381000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>34887000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>24237000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>37633000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>41102000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>35443000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>20226000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>21788000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>24868000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>24267000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>36884000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>42534000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>42929000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>38692000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>37263000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>44990000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>44191000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>18347000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>23486000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>27896000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>27910000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>35929000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>37171000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>17703000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>62694000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71127000.0</v>
       </c>
       <c r="AP31">
         <v>71127000.0</v>
       </c>
       <c r="AQ31">
+        <v>71127000.0</v>
+      </c>
+      <c r="AR31">
         <v>83928000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>85563000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>89144000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>128250000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>130425000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>131788000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>127323000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>131892000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>126720000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>124473000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>122512000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>119236000.0</v>
       </c>
-      <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
+      <c r="BI31"/>
     </row>
-    <row r="32" spans="1:60">
+    <row r="32" spans="1:61">
       <c r="A32" t="s">
         <v>48</v>
       </c>
       <c r="B32">
+        <v>-44448000.0</v>
+      </c>
+      <c r="C32">
         <v>-46292000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-42952000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-46831000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-47106000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-49606000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-45525000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-52815000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-48839000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-50273000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-44890000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-52821000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-40720000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-46880000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-42477000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-44806000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-49472000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-47977000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-54020000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-46846000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-35797000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-43645000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-34415000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-35249000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>16760000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>14757000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
+      <c r="BI32"/>
     </row>
-    <row r="33" spans="1:60">
+    <row r="33" spans="1:61">
       <c r="A33" t="s">
         <v>49</v>
       </c>
       <c r="B33">
+        <v>217250000.0</v>
+      </c>
+      <c r="C33">
         <v>228255000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>242778000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>256753000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>273309000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>298942000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>304456000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>317126000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>323804000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>338137000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>345471000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>346062000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>333750000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>327958000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>322207000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>321597000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>318086000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>318141000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>318897000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>323038000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>325191000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>323709000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>329917000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>337475000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>344661000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>349323000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>349197000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>357905000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>360626000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>367385000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>148681000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>151732000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>154977000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>159343000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>163175000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>165316000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>174185000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>179767000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>183673000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>212459000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>211950000.0</v>
       </c>
       <c r="AP33">
         <v>211950000.0</v>
       </c>
       <c r="AQ33">
+        <v>211950000.0</v>
+      </c>
+      <c r="AR33">
         <v>217265000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>214560000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>210082000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>219511000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>212412000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>216127000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>205516000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>183396000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>174487000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>151136000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>163298000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>154410000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>148687000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>140841000.0</v>
       </c>
-      <c r="BE33"/>
       <c r="BF33"/>
       <c r="BG33"/>
       <c r="BH33"/>
+      <c r="BI33"/>
     </row>
-    <row r="34" spans="1:60">
+    <row r="34" spans="1:61">
       <c r="A34" t="s">
         <v>50</v>
       </c>
       <c r="B34">
+        <v>7019000.0</v>
+      </c>
+      <c r="C34">
         <v>8231000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>9115000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>9466000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>10157000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>10882000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>6769000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>4895000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>5486000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>265960000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>6663000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>6434000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>6725000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>7181000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>195086000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>204041000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>202356000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>205628000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>208044000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>214301000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>10964000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>215691000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>224614000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>227879000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>235858000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>233578000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>229217000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>233432000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>238763000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>242604000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>4554000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>5390000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>7037000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>7746000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>8591000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>9444000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>10663000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>18006000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>4570000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>4769000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5161000.0</v>
       </c>
       <c r="AP34">
         <v>5161000.0</v>
       </c>
       <c r="AQ34">
+        <v>5161000.0</v>
+      </c>
+      <c r="AR34">
         <v>5307000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>5946000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>3512000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>3532000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>3583000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>3447000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>4619000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>4582000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>4235000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>2860000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>2426000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>2351000.0</v>
       </c>
-      <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
+      <c r="BI34"/>
     </row>
-    <row r="35" spans="1:60">
+    <row r="35" spans="1:61">
       <c r="A35" t="s">
         <v>51</v>
       </c>
       <c r="B35">
+        <v>223818000.0</v>
+      </c>
+      <c r="C35">
         <v>230006000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>245131000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>248821000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>256978000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>263241000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>264510000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>260576000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>265322000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>265960000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>273421000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>260726000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>256950000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>245147000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>241366000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>240410000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>233727000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>238119000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>227244000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>235090000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>253951000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>251939000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>265803000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>269364000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>329145000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>319174000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>269914000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>275592000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>282610000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>289772000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>86204000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>90232000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>107841000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>109373000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>105503000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>112762000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>111011000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>120884000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>134610000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>133305000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>126515000.0</v>
       </c>
       <c r="AP35">
         <v>126515000.0</v>
       </c>
       <c r="AQ35">
+        <v>126515000.0</v>
+      </c>
+      <c r="AR35">
         <v>120599000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>113275000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>104430000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>77231000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>68155000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>72957000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>59864000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>45854000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>41077000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>20831000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>31736000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>28005000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>125049000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>119227000.0</v>
       </c>
-      <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
+      <c r="BI35"/>
     </row>
-    <row r="36" spans="1:60">
+    <row r="36" spans="1:61">
       <c r="A36" t="s">
         <v>52</v>
       </c>
       <c r="B36">
+        <v>1079000.0</v>
+      </c>
+      <c r="C36">
         <v>1338000.0</v>
       </c>
-      <c r="C36">
-[...1 lines deleted...]
-      </c>
       <c r="D36">
+        <v>1526000.0</v>
+      </c>
+      <c r="E36">
         <v>1561000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1559000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1690000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1749000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1751000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1788000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1861000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1746000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>1679000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1774000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>1697000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1667000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>1343000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>1311000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>1520000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>3359000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>3437000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>3496000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>3403000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>3471000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>3066000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>2567000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>2378000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>2576000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>2346000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>2376000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>2360000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>2216000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>2573000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>2548000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>2575000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>2617000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>2120000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>2070000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>2045000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>2025000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>2017000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1958000.0</v>
       </c>
       <c r="AP36">
         <v>1958000.0</v>
       </c>
       <c r="AQ36">
+        <v>1958000.0</v>
+      </c>
+      <c r="AR36">
         <v>1961000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>1974000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>2314000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>2360000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>2167000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>2227000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>2079000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>2979000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>2171000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>-16478000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>2132000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>1763000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>1703000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>1763000.0</v>
       </c>
-      <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
+      <c r="BI36"/>
     </row>
-    <row r="37" spans="1:60">
+    <row r="37" spans="1:61">
       <c r="A37" t="s">
         <v>53</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
-      <c r="AM37">
-[...5 lines deleted...]
-      </c>
+      <c r="AM37"/>
+      <c r="AN37">
+        <v>0.0</v>
+      </c>
+      <c r="AO37"/>
       <c r="AP37">
         <v>0.0</v>
       </c>
-      <c r="AQ37"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AQ37">
+        <v>0.0</v>
+      </c>
+      <c r="AR37"/>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
-      <c r="BC37"/>
+      <c r="BC37">
+        <v>0.0</v>
+      </c>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
+      <c r="BI37"/>
     </row>
-    <row r="38" spans="1:60">
+    <row r="38" spans="1:61">
       <c r="A38" t="s">
         <v>54</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>1774000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>1667000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>321597000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>318086000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1520000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>318897000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>323038000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>325191000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>323709000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>175375000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>3066000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>2567000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>2378000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>2576000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>2346000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>2376000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>2360000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>2216000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>2573000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>2548000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>2575000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>10582000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>10106000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>10073000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>10072000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>10140000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>10155000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>10119000.0</v>
       </c>
-      <c r="AP38">
-[...1 lines deleted...]
-      </c>
       <c r="AQ38">
+        <v>0.0</v>
+      </c>
+      <c r="AR38">
         <v>10808000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>10847000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>11984000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>10731000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>10527000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>10554000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>10411000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>2979000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>2171000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>1855000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>4885000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>4516000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>4456000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>4554000.0</v>
       </c>
-      <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
-      <c r="BH38">
+      <c r="BH38"/>
+      <c r="BI38">
         <v>9615000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:60">
+    <row r="39" spans="1:61">
       <c r="A39" t="s">
         <v>55</v>
       </c>
       <c r="B39">
+        <v>2803000.0</v>
+      </c>
+      <c r="C39">
         <v>2431000.0</v>
       </c>
-      <c r="C39">
-[...1 lines deleted...]
-      </c>
       <c r="D39">
+        <v>3034000.0</v>
+      </c>
+      <c r="E39">
         <v>4271000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>4245000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>3554000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>4156000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>5173000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>5944000.0</v>
       </c>
-      <c r="J39">
-[...1 lines deleted...]
-      </c>
       <c r="K39">
+        <v>6021000.0</v>
+      </c>
+      <c r="L39">
         <v>3879000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>4787000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>23824000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>4138000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>3450000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>4411000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>4598000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>3779000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>6837000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>117000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>3695000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>3544000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>2759000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>39000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>3562000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>2707000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>5386000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>4291000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>4797000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>3066000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>6474000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>6704000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>7511000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>5631000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>41000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>7338000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>6882000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>7214000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>203000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>8458000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>3808000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>3030000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>8872000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>219000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>7834000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>6954000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>7738000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>139000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>6690000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>6100000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>5548000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>75000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>58000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>4576000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>4742000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>3970000.0</v>
       </c>
-      <c r="BE39"/>
       <c r="BF39"/>
       <c r="BG39"/>
-      <c r="BH39">
+      <c r="BH39"/>
+      <c r="BI39">
         <v>3332000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:60">
+    <row r="40" spans="1:61">
       <c r="A40" t="s">
         <v>56</v>
       </c>
       <c r="B40">
+        <v>20303000.0</v>
+      </c>
+      <c r="C40">
         <v>17532000.0</v>
       </c>
-      <c r="C40">
-[...1 lines deleted...]
-      </c>
       <c r="D40">
-        <v>17307000.0</v>
+        <v>14930000.0</v>
       </c>
       <c r="E40">
+        <v>18407000.0</v>
+      </c>
+      <c r="F40">
         <v>15185000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>19099000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>16492000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>20893000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>18219000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>20149000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>16160000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>19641000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>64544000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>19552000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>15584000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>18614000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>22648000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>18943000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>27585000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>23464000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>26015000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>19958000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>19730000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>16544000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>18112000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>13221000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>21695000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>25959000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-16769000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>21069000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>21026000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>19623000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>34276000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7605000.0</v>
       </c>
       <c r="AI40">
         <v>7605000.0</v>
       </c>
       <c r="AJ40">
         <v>7605000.0</v>
       </c>
       <c r="AK40">
         <v>7605000.0</v>
       </c>
       <c r="AL40">
+        <v>7605000.0</v>
+      </c>
+      <c r="AM40">
         <v>37988000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>11622000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>26160000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>18505000.0</v>
       </c>
-      <c r="AP40"/>
-      <c r="AQ40">
+      <c r="AQ40"/>
+      <c r="AR40">
         <v>21190000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>3348000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>20987000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>17470000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>17561000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>2701000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>20286000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>15860000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>15926000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>2289000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>1633000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>1650000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>16069000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>11435000.0</v>
       </c>
-      <c r="BE40"/>
       <c r="BF40"/>
       <c r="BG40"/>
-      <c r="BH40">
+      <c r="BH40"/>
+      <c r="BI40">
         <v>12907000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:60">
+    <row r="41" spans="1:61">
       <c r="A41" t="s">
         <v>57</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>4446000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>4475000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>204269000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>202585000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>4319000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>208313000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>214301000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>218197000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>315054000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>224854000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>6369000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>4782000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>4178000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>4122000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>4314000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>4694000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>5125000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>41621000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>43135000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>45098000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>46502000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>47463000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>48236000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>49417000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>55960000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>49499000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>48854000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>47593000.0</v>
       </c>
-      <c r="AP41"/>
-      <c r="AQ41">
+      <c r="AQ41"/>
+      <c r="AR41">
         <v>46508000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>45543000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>44026000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>42341000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>40727000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>38945000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>38364000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>36225000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>34477000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>31706000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>30022000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>27798000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>26340000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>25496000.0</v>
       </c>
-      <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
-      <c r="BH41">
+      <c r="BH41"/>
+      <c r="BI41">
         <v>20722000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:60">
+    <row r="42" spans="1:61">
       <c r="A42" t="s">
         <v>58</v>
       </c>
       <c r="B42">
+        <v>183314000.0</v>
+      </c>
+      <c r="C42">
         <v>182337000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>181658000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>180826000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>179802000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>179125000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>178396000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>178018000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>177172000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>175810000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>174930000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>174148000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>178398000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>176946000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>176267000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>175260000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>174561000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>173065000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>172226000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>170957000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>169996000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>168362000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>167970000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>167314000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>166601000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>165755000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>165585000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>164878000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>164978000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>164110000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>163352000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>162666000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>137936000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>310940000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>306013000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>136233000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>135923000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>112412000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>89272000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>88889000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>87482000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>-7000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>86240000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>85634000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>85065000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>114287000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>119513000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>247381000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>117155000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>116336000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>114691000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>113870000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>114318000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>114307000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>11575000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>7585000.0</v>
       </c>
-      <c r="BE42"/>
       <c r="BF42"/>
       <c r="BG42"/>
       <c r="BH42"/>
+      <c r="BI42"/>
     </row>
-    <row r="43" spans="1:60">
+    <row r="43" spans="1:61">
       <c r="A43" t="s">
         <v>59</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -9632,2580 +9727,2616 @@
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
+      <c r="BI43"/>
     </row>
-    <row r="44" spans="1:60">
+    <row r="44" spans="1:61">
       <c r="A44" t="s">
         <v>60</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
-      <c r="AL44">
+      <c r="AL44"/>
+      <c r="AM44">
         <v>11498000.0</v>
       </c>
-      <c r="AM44">
-[...5 lines deleted...]
-      </c>
+      <c r="AN44">
+        <v>0.0</v>
+      </c>
+      <c r="AO44"/>
       <c r="AP44">
         <v>0.0</v>
       </c>
-      <c r="AQ44"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AQ44">
+        <v>0.0</v>
+      </c>
+      <c r="AR44"/>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
-        <v>3601000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BD44">
         <v>3601000.0</v>
       </c>
-      <c r="BE44"/>
+      <c r="BE44">
+        <v>3601000.0</v>
+      </c>
       <c r="BF44"/>
       <c r="BG44"/>
-      <c r="BH44">
+      <c r="BH44"/>
+      <c r="BI44">
         <v>2572000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:60">
+    <row r="45" spans="1:61">
       <c r="A45" t="s">
         <v>61</v>
       </c>
       <c r="B45">
+        <v>488409000.0</v>
+      </c>
+      <c r="C45">
         <v>490472000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>519907000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>531494000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>541906000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>567792000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>569565000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>580565000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>580465000.0</v>
       </c>
-      <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45">
         <v>599215000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>594228000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>576337000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>566334000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>555235000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>550053000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>313809000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>312407000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>122917000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>326415000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>334085000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>338923000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>338584000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>347442000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>350039000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>356692000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>138774000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>141375000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>144600000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>148800000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>152600000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>155200000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>164100000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>169700000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>173500000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>202300000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>201800000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>206457000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>206500000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>203700000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>198100000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>208780000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>201885000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>205600000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>195105000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>180400000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>172300000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>167614000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>158400000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>149894000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>144231000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>136287000.0</v>
       </c>
-      <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
+      <c r="BI45"/>
     </row>
-    <row r="46" spans="1:60">
+    <row r="46" spans="1:61">
       <c r="A46" t="s">
         <v>62</v>
       </c>
       <c r="B46">
+        <v>208621000.0</v>
+      </c>
+      <c r="C46">
         <v>219357000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>233678000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>247612000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>264130000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>289601000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>295058000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>307717000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>314347000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>328597000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>336033000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>336660000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>324238000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>318510000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>312778000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>312476000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>308981000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>308813000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>307716000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>311725000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>313809000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>312407000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>318535000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>326415000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>334085000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>338923000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>338584000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>347442000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>350039000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>356692000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>138774000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>141375000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>144607000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>148847000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>152593000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>155210000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>164112000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>169695000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>173533000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>202304000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>201831000.0</v>
       </c>
-      <c r="AP46"/>
-      <c r="AQ46">
+      <c r="AQ46"/>
+      <c r="AR46">
         <v>206457000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>203713000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>198098000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>208780000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>201885000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>205573000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>195105000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>180417000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>172316000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>167614000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>158413000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>149894000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>144231000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>136287000.0</v>
       </c>
-      <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
+      <c r="BI46"/>
     </row>
-    <row r="47" spans="1:60">
+    <row r="47" spans="1:61">
       <c r="A47" t="s">
         <v>63</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>324238000.0</v>
       </c>
-      <c r="N47"/>
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47">
         <v>312778000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>312476000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>308981000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>308813000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>307716000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>311725000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>313809000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>312407000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>318535000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>326415000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>334085000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>128669000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>128867000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>134682000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>134692000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>138381000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>138774000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>141375000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>144607000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>148847000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>152593000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>155210000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>164112000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>169695000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>173533000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>202304000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>201831000.0</v>
       </c>
       <c r="AP47">
         <v>201831000.0</v>
       </c>
       <c r="AQ47">
+        <v>201831000.0</v>
+      </c>
+      <c r="AR47">
         <v>206457000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>203713000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>198098000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>208780000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>201885000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>205573000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>195105000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>180417000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>172316000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>167614000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>158413000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>149894000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>144231000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>136287000.0</v>
       </c>
-      <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
-      <c r="BH47">
+      <c r="BH47"/>
+      <c r="BI47">
         <v>103831000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:60">
+    <row r="48" spans="1:61">
       <c r="A48" t="s">
         <v>64</v>
       </c>
       <c r="B48">
+        <v>-234393000.0</v>
+      </c>
+      <c r="C48">
         <v>-230442000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-227025000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-220217000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-211066000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-193514000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-184457000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-174764000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-168009000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-154384000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-148244000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-142107000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-142807000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-141503000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-138388000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-139363000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-140158000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-141503000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-135074000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-130336000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-135033000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-140716000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-138739000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-134920000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-134793000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-121315000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-115480000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-114297000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-118540000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-118978000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-111135000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-111154000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-112204000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-106269000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-101188000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-100701000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-92366000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-90551000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-63706000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-18329000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8489000.0</v>
       </c>
       <c r="AP48">
         <v>-8489000.0</v>
       </c>
       <c r="AQ48">
+        <v>-8489000.0</v>
+      </c>
+      <c r="AR48">
         <v>5598000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>7971000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>12226000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>22046000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>18984000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>21736000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>18202000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>15259000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>11732000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>10308000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>7900000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>4635000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>3538000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>2614000.0</v>
       </c>
-      <c r="BE48"/>
       <c r="BF48"/>
       <c r="BG48"/>
       <c r="BH48"/>
+      <c r="BI48"/>
     </row>
-    <row r="49" spans="1:60">
+    <row r="49" spans="1:61">
       <c r="A49" t="s">
         <v>65</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-142807000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-141503000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-138388000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-139363000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-140158000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-141503000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-135074000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-130336000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-135033000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-140716000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-138739000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-134920000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-134793000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-121315000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-115480000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-114297000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-118540000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-118978000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-111135000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-111154000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-112204000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-106269000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-101188000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-100701000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-92366000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-90551000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-63706000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-18329000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8489000.0</v>
       </c>
       <c r="AP49">
         <v>-8489000.0</v>
       </c>
       <c r="AQ49">
+        <v>-8489000.0</v>
+      </c>
+      <c r="AR49">
         <v>5598000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>7971000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>12226000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>22046000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>18984000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>21736000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>18202000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>15259000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>11732000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>10308000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>7900000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>4635000.0</v>
       </c>
-      <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
+      <c r="BI49"/>
     </row>
-    <row r="50" spans="1:60">
+    <row r="50" spans="1:61">
       <c r="A50" t="s">
         <v>66</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
-      <c r="R50">
+      <c r="R50"/>
+      <c r="S50">
         <v>1813000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>2031000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="U50">
         <v>1500000.0</v>
       </c>
       <c r="V50">
-        <v>1125000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="W50">
         <v>1125000.0</v>
       </c>
       <c r="X50">
+        <v>1125000.0</v>
+      </c>
+      <c r="Y50">
         <v>938000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>750000.0</v>
       </c>
       <c r="Z50">
         <v>750000.0</v>
       </c>
       <c r="AA50">
         <v>750000.0</v>
       </c>
       <c r="AB50">
+        <v>750000.0</v>
+      </c>
+      <c r="AC50">
         <v>1125000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>938000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>750000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>719000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>688000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>656000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>62871000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>57624000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>63861000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>60888000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>52800000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>84676000.0</v>
       </c>
-      <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
-      <c r="AR50">
+      <c r="AR50"/>
+      <c r="AS50">
         <v>67732000.0</v>
       </c>
-      <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
-      <c r="AV50">
+      <c r="AV50"/>
+      <c r="AW50">
         <v>27136000.0</v>
       </c>
-      <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
+      <c r="BI50"/>
     </row>
-    <row r="51" spans="1:60">
+    <row r="51" spans="1:61">
       <c r="A51" t="s">
         <v>67</v>
       </c>
       <c r="B51">
+        <v>242533000.0</v>
+      </c>
+      <c r="C51">
         <v>253675000.0</v>
       </c>
-      <c r="C51">
-[...1 lines deleted...]
-      </c>
       <c r="D51">
-        <v>276097000.0</v>
+        <v>263834000.0</v>
       </c>
       <c r="E51">
+        <v>270596000.0</v>
+      </c>
+      <c r="F51">
         <v>278896000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>283897000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>291496000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>288866000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>292696000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>293561000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>298944000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>286090000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>92325000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>268627000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>264162000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>262261000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>254932000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>260219000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>249778000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>51003000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>272330000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>269156000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>280422000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>68567000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>350128000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>338099000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>289546000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>294676000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>300335000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>306654000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>44902000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>47785000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>63399000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>80764000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>78881000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>82185000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>83445000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>52800000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>107629000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>83990000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>78503000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74091000.0</v>
       </c>
       <c r="AQ51">
         <v>74091000.0</v>
       </c>
       <c r="AR51">
+        <v>74091000.0</v>
+      </c>
+      <c r="AS51">
         <v>78877000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>60404000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>29922000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>22460000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>37064000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>21500000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>9629000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>6600000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>17732000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>17193000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>12474000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>100259000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>94481000.0</v>
       </c>
-      <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
+      <c r="BI51"/>
     </row>
-    <row r="52" spans="1:60">
+    <row r="52" spans="1:61">
       <c r="A52" t="s">
         <v>68</v>
       </c>
       <c r="B52">
+        <v>26077000.0</v>
+      </c>
+      <c r="C52">
         <v>27583000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>28134000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>31566000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>32395000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>31837000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>34031000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>33488000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>33290000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>32722000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>32441000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>32072000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>29123000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>30817000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>30791000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>30149000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>29593000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>30991000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>30604000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>30214000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>29599000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>28949000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>29019000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>27354000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>27892000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>24485000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>24035000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>23556000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>44500000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>22278000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>983000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>688000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>656000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>17893000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>21257000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>18324000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>22557000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>52800000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>22953000.0</v>
       </c>
-      <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
-      <c r="AR52">
+      <c r="AR52"/>
+      <c r="AS52">
         <v>11145000.0</v>
       </c>
-      <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
-      <c r="AV52">
+      <c r="AV52"/>
+      <c r="AW52">
         <v>9564000.0</v>
       </c>
-      <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
-      <c r="AZ52">
+      <c r="AZ52"/>
+      <c r="BA52">
         <v>11420000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>15479000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>12267000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>750000.0</v>
       </c>
       <c r="BD52">
         <v>750000.0</v>
       </c>
-      <c r="BE52"/>
+      <c r="BE52">
+        <v>750000.0</v>
+      </c>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
+      <c r="BI52"/>
     </row>
-    <row r="53" spans="1:60">
+    <row r="53" spans="1:61">
       <c r="A53" t="s">
         <v>69</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
-      <c r="AM53">
-[...5 lines deleted...]
-      </c>
+      <c r="AM53"/>
+      <c r="AN53">
+        <v>0.0</v>
+      </c>
+      <c r="AO53"/>
       <c r="AP53">
         <v>0.0</v>
       </c>
-      <c r="AQ53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AQ53">
+        <v>0.0</v>
+      </c>
+      <c r="AR53"/>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
       <c r="AX53">
         <v>0.0</v>
       </c>
       <c r="AY53">
         <v>0.0</v>
       </c>
       <c r="AZ53">
         <v>0.0</v>
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
-      <c r="BC53"/>
+      <c r="BC53">
+        <v>0.0</v>
+      </c>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
+      <c r="BI53"/>
     </row>
-    <row r="54" spans="1:60">
+    <row r="54" spans="1:61">
       <c r="A54" t="s">
         <v>70</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
-      <c r="AM54">
-[...5 lines deleted...]
-      </c>
+      <c r="AM54"/>
+      <c r="AN54">
+        <v>0.0</v>
+      </c>
+      <c r="AO54"/>
       <c r="AP54">
         <v>0.0</v>
       </c>
-      <c r="AQ54"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AQ54">
+        <v>0.0</v>
+      </c>
+      <c r="AR54"/>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
-      <c r="BC54"/>
+      <c r="BC54">
+        <v>0.0</v>
+      </c>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
+      <c r="BI54"/>
     </row>
-    <row r="55" spans="1:60">
+    <row r="55" spans="1:61">
       <c r="A55" t="s">
         <v>71</v>
       </c>
       <c r="B55">
+        <v>235774000.0</v>
+      </c>
+      <c r="C55">
         <v>246315000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>261671000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>280572000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>294575000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>319450000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>324648000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>340535000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>346293000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>360377000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>368095000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>368830000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>357574000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>349044000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>343843000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>343248000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>338581000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>337772000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>341459000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>344499000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>360155000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>343179000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>353631000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>363170000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>422395000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>414179000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>378519000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>377627000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>381356000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>384566000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>172032000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>172332000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>178053000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>179337000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>185233000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>187073000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>197442000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>203589000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>209461000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>239595000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>233892000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>217265000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>243981000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>239961000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>234180000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>242686000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>235329000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>238903000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>227518000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>202628000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>192311000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>169469000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>181810000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>171687000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>166054000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>156995000.0</v>
       </c>
-      <c r="BE55"/>
       <c r="BF55"/>
       <c r="BG55"/>
-      <c r="BH55">
+      <c r="BH55"/>
+      <c r="BI55">
         <v>126325000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:60">
+    <row r="56" spans="1:61">
       <c r="A56" t="s">
         <v>72</v>
       </c>
       <c r="B56">
+        <v>18524000.0</v>
+      </c>
+      <c r="C56">
         <v>18060000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>18893000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>23819000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>21266000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>20508000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>20192000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>23409000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>22489000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>22240000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>22624000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>22768000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>23824000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>21086000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>21636000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>21651000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>20495000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>19631000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>22562000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>21461000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>34964000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>19470000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>23714000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>25695000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>77734000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>64856000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>29322000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>19722000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>20730000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>17181000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>23351000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>20600000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>23076000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>19994000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>22058000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>21757000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>23257000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>23822000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>25788000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>27136000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>21942000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26716000.0</v>
       </c>
       <c r="AQ56">
         <v>26716000.0</v>
       </c>
       <c r="AR56">
+        <v>26716000.0</v>
+      </c>
+      <c r="AS56">
         <v>25401000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>24098000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>23175000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>22917000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>22776000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>22002000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>19232000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>17824000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>18333000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>18512000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>17277000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>17367000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>16154000.0</v>
       </c>
-      <c r="BE56"/>
       <c r="BF56"/>
       <c r="BG56"/>
       <c r="BH56"/>
+      <c r="BI56"/>
     </row>
-    <row r="57" spans="1:60">
+    <row r="57" spans="1:61">
       <c r="A57" t="s">
         <v>73</v>
       </c>
       <c r="B57">
+        <v>62972000.0</v>
+      </c>
+      <c r="C57">
         <v>64352000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>61845000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>70650000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>68372000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>70114000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>65717000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>76224000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>71328000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>72513000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>67514000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>75589000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>64544000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>67966000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>64113000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>66457000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>69967000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>67608000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>76582000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>68307000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>70761000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>63115000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>58129000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>60944000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>60974000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>50099000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>58034000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>50989000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>51843000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>49198000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>33147000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>30125000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>44043000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>38557000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>43869000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>38415000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>42499000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>49005000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>49033000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>35458000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>28089000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31271000.0</v>
       </c>
       <c r="AQ57">
         <v>31271000.0</v>
       </c>
       <c r="AR57">
+        <v>31271000.0</v>
+      </c>
+      <c r="AS57">
         <v>32914000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>32250000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>28834000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>28389000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>25831000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>31999000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>24882000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>24514000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>24165000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>27562000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>24446000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>25660000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>23760000.0</v>
       </c>
-      <c r="BE57"/>
       <c r="BF57"/>
       <c r="BG57"/>
-      <c r="BH57">
+      <c r="BH57"/>
+      <c r="BI57">
         <v>20557000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:60">
+    <row r="58" spans="1:61">
       <c r="A58" t="s">
         <v>74</v>
       </c>
       <c r="B58">
+        <v>286790000.0</v>
+      </c>
+      <c r="C58">
         <v>294358000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>306976000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>319471000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>325350000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>333355000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>330227000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>336800000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>336650000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>338473000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>340935000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>336315000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>321494000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>313113000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>305479000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>306867000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>303694000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>305727000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>303826000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>303397000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>324712000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>315054000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>323932000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>330308000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>390119000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>369273000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>327948000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>326581000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>334453000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>338970000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>119351000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>120357000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>151884000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>147930000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>149372000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>151177000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>153510000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>169889000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>183643000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>168763000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>154604000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>151870000.0</v>
       </c>
       <c r="AQ58">
         <v>151870000.0</v>
       </c>
       <c r="AR58">
+        <v>151870000.0</v>
+      </c>
+      <c r="AS58">
         <v>146189000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>136680000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>106065000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>96544000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>98788000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>91863000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>70736000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>65591000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>44996000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>59298000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>52451000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>150709000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>142987000.0</v>
       </c>
-      <c r="BE58"/>
       <c r="BF58"/>
       <c r="BG58"/>
-      <c r="BH58">
+      <c r="BH58"/>
+      <c r="BI58">
         <v>118802000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:60">
+    <row r="59" spans="1:61">
       <c r="A59" t="s">
         <v>75</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
-      <c r="AM59">
-[...5 lines deleted...]
-      </c>
+      <c r="AM59"/>
+      <c r="AN59">
+        <v>0.0</v>
+      </c>
+      <c r="AO59"/>
       <c r="AP59">
         <v>0.0</v>
       </c>
-      <c r="AQ59"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AQ59">
+        <v>0.0</v>
+      </c>
+      <c r="AR59"/>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
-      <c r="BC59"/>
+      <c r="BC59">
+        <v>0.0</v>
+      </c>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
+      <c r="BI59"/>
     </row>
-    <row r="60" spans="1:60">
+    <row r="60" spans="1:61">
       <c r="A60" t="s">
         <v>76</v>
       </c>
       <c r="B60">
+        <v>-51016000.0</v>
+      </c>
+      <c r="C60">
         <v>-48043000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-45305000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-38899000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-30775000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-13905000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-5579000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>3735000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>9643000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>21904000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>27160000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>32515000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>36080000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>35931000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>38364000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>36381000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>34887000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>32045000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>37633000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>41102000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>35443000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>28125000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>29699000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>32862000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>32276000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>44906000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>50571000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>51046000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>46903000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>45596000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>52681000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>51975000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>26169000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>31407000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>35861000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>35896000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>43932000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>33700000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>25818000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>70832000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79288000.0</v>
       </c>
       <c r="AP60">
         <v>79288000.0</v>
       </c>
       <c r="AQ60">
+        <v>79288000.0</v>
+      </c>
+      <c r="AR60">
         <v>92111000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>93772000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>97500000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>136621000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>138785000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>140115000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>135655000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>131892000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>126720000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>124473000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>122512000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>119236000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>15345000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>14008000.0</v>
       </c>
-      <c r="BE60"/>
       <c r="BF60"/>
       <c r="BG60"/>
-      <c r="BH60">
+      <c r="BH60"/>
+      <c r="BI60">
         <v>7523000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:60">
+    <row r="61" spans="1:61">
       <c r="A61" t="s">
         <v>77</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-      <c r="O61">
+      <c r="O61"/>
+      <c r="P61">
         <v>-35000000.0</v>
       </c>
-      <c r="P61"/>
       <c r="Q61"/>
-      <c r="R61">
-[...1 lines deleted...]
-      </c>
+      <c r="R61"/>
       <c r="S61">
         <v>-35000000.0</v>
       </c>
       <c r="T61">
         <v>-35000000.0</v>
       </c>
       <c r="U61">
         <v>-35000000.0</v>
       </c>
       <c r="V61">
         <v>-35000000.0</v>
       </c>
       <c r="W61">
         <v>-35000000.0</v>
       </c>
       <c r="X61">
         <v>-35000000.0</v>
       </c>
       <c r="Y61">
         <v>-35000000.0</v>
       </c>
       <c r="Z61">
         <v>-35000000.0</v>
       </c>
       <c r="AA61">
@@ -12244,148 +12375,152 @@
       <c r="AL61">
         <v>-35000000.0</v>
       </c>
       <c r="AM61">
         <v>-35000000.0</v>
       </c>
       <c r="AN61">
         <v>-35000000.0</v>
       </c>
       <c r="AO61">
         <v>-35000000.0</v>
       </c>
       <c r="AP61">
         <v>-35000000.0</v>
       </c>
       <c r="AQ61">
         <v>-35000000.0</v>
       </c>
       <c r="AR61">
         <v>-35000000.0</v>
       </c>
       <c r="AS61">
         <v>-35000000.0</v>
       </c>
       <c r="AT61">
+        <v>-35000000.0</v>
+      </c>
+      <c r="AU61">
         <v>-9131000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2848000.0</v>
       </c>
       <c r="AV61">
         <v>-2848000.0</v>
       </c>
       <c r="AW61">
+        <v>-2848000.0</v>
+      </c>
+      <c r="AX61">
         <v>2848000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2848000.0</v>
       </c>
       <c r="AY61">
         <v>-2848000.0</v>
       </c>
       <c r="AZ61">
+        <v>-2848000.0</v>
+      </c>
+      <c r="BA61">
         <v>-2777000.0</v>
       </c>
-      <c r="BA61">
-[...1 lines deleted...]
-      </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
-      <c r="BC61"/>
+      <c r="BC61">
+        <v>0.0</v>
+      </c>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
+      <c r="BI61"/>
     </row>
-    <row r="62" spans="1:60">
+    <row r="62" spans="1:61">
       <c r="A62" t="s">
         <v>78</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
-      <c r="AL62">
+      <c r="AL62"/>
+      <c r="AM62">
         <v>11498000.0</v>
       </c>
-      <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
+      <c r="BI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -12446,51 +12581,51 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B2">
         <v>451054000.0</v>
       </c>
       <c r="C2">
         <v>324316000.0</v>
       </c>
       <c r="D2">
         <v>419194000.0</v>
       </c>
       <c r="E2">
         <v>429315000.0</v>
       </c>
       <c r="F2">
         <v>393075000.0</v>
       </c>
       <c r="G2">
         <v>342116000.0</v>
       </c>
       <c r="H2">
         <v>383291000.0</v>
       </c>
       <c r="I2">
         <v>385443000.0</v>
       </c>
@@ -12499,51 +12634,51 @@
       </c>
       <c r="K2">
         <v>420772000.0</v>
       </c>
       <c r="L2">
         <v>377449000.0</v>
       </c>
       <c r="M2">
         <v>322829000.0</v>
       </c>
       <c r="N2">
         <v>275183000.0</v>
       </c>
       <c r="O2">
         <v>236996000.0</v>
       </c>
       <c r="P2">
         <v>199130000.0</v>
       </c>
       <c r="Q2">
         <v>173245000.0</v>
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B3">
         <v>27047000.0</v>
       </c>
       <c r="C3">
         <v>29066000.0</v>
       </c>
       <c r="D3">
         <v>26792000.0</v>
       </c>
       <c r="E3">
         <v>23268000.0</v>
       </c>
       <c r="F3">
         <v>22333000.0</v>
       </c>
       <c r="G3">
         <v>21709000.0</v>
       </c>
       <c r="H3">
         <v>22086000.0</v>
       </c>
       <c r="I3">
         <v>22872000.0</v>
       </c>
@@ -12552,226 +12687,226 @@
       </c>
       <c r="K3">
         <v>28134000.0</v>
       </c>
       <c r="L3">
         <v>27802000.0</v>
       </c>
       <c r="M3">
         <v>24787000.0</v>
       </c>
       <c r="N3">
         <v>20623000.0</v>
       </c>
       <c r="O3">
         <v>16719000.0</v>
       </c>
       <c r="P3">
         <v>14501000.0</v>
       </c>
       <c r="Q3">
         <v>13932000.0</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B5">
-        <v>-5102000.0</v>
+        <v>-31589000.0</v>
       </c>
       <c r="C5">
         <v>-27778000.0</v>
       </c>
       <c r="D5">
         <v>-5029000.0</v>
       </c>
       <c r="E5">
         <v>-832000.0</v>
       </c>
       <c r="F5">
         <v>5817000.0</v>
       </c>
       <c r="G5">
         <v>-20029000.0</v>
       </c>
       <c r="H5">
         <v>4693000.0</v>
       </c>
       <c r="I5">
         <v>-4384000.0</v>
       </c>
       <c r="J5">
         <v>-33850000.0</v>
       </c>
       <c r="K5">
         <v>-67528000.0</v>
       </c>
       <c r="L5">
         <v>-21067000.0</v>
       </c>
       <c r="M5">
         <v>18915000.0</v>
       </c>
       <c r="N5">
         <v>13628000.0</v>
       </c>
       <c r="O5">
         <v>13406000.0</v>
       </c>
       <c r="P5">
         <v>11741000.0</v>
       </c>
       <c r="Q5">
         <v>6646000.0</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B6">
-        <v>21945000.0</v>
+        <v>-4542000.0</v>
       </c>
       <c r="C6">
         <v>1288000.0</v>
       </c>
       <c r="D6">
         <v>21763000.0</v>
       </c>
       <c r="E6">
         <v>22436000.0</v>
       </c>
       <c r="F6">
         <v>28150000.0</v>
       </c>
       <c r="G6">
         <v>1680000.0</v>
       </c>
       <c r="H6">
         <v>26779000.0</v>
       </c>
       <c r="I6">
         <v>18488000.0</v>
       </c>
       <c r="J6">
         <v>-9237000.0</v>
       </c>
       <c r="K6">
         <v>-39394000.0</v>
       </c>
       <c r="L6">
         <v>6735000.0</v>
       </c>
       <c r="M6">
         <v>43702000.0</v>
       </c>
       <c r="N6">
         <v>34251000.0</v>
       </c>
       <c r="O6">
         <v>30125000.0</v>
       </c>
       <c r="P6">
         <v>26242000.0</v>
       </c>
       <c r="Q6">
         <v>20578000.0</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>-23000.0</v>
       </c>
       <c r="I8">
         <v>248000.0</v>
       </c>
       <c r="J8">
         <v>-13632000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B9">
         <v>44035000.0</v>
       </c>
       <c r="C9">
         <v>168955000.0</v>
       </c>
       <c r="D9">
         <v>84211000.0</v>
       </c>
       <c r="E9">
         <v>80165000.0</v>
       </c>
       <c r="F9">
         <v>82077000.0</v>
       </c>
       <c r="G9">
         <v>51539000.0</v>
       </c>
       <c r="H9">
         <v>79120000.0</v>
       </c>
       <c r="I9">
         <v>72398000.0</v>
       </c>
@@ -12780,51 +12915,51 @@
       </c>
       <c r="K9">
         <v>66702000.0</v>
       </c>
       <c r="L9">
         <v>78002000.0</v>
       </c>
       <c r="M9">
         <v>80912000.0</v>
       </c>
       <c r="N9">
         <v>75741000.0</v>
       </c>
       <c r="O9">
         <v>63414000.0</v>
       </c>
       <c r="P9">
         <v>56936000.0</v>
       </c>
       <c r="Q9">
         <v>47587000.0</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B10">
         <v>-42504000.0</v>
       </c>
       <c r="C10">
         <v>-36159000.0</v>
       </c>
       <c r="D10">
         <v>-9832000.0</v>
       </c>
       <c r="E10">
         <v>-3277000.0</v>
       </c>
       <c r="F10">
         <v>3735000.0</v>
       </c>
       <c r="G10">
         <v>-23175000.0</v>
       </c>
       <c r="H10">
         <v>1751000.0</v>
       </c>
       <c r="I10">
         <v>-8689000.0</v>
       </c>
@@ -12833,51 +12968,51 @@
       </c>
       <c r="K10">
         <v>-70444000.0</v>
       </c>
       <c r="L10">
         <v>-22499000.0</v>
       </c>
       <c r="M10">
         <v>18550000.0</v>
       </c>
       <c r="N10">
         <v>11432000.0</v>
       </c>
       <c r="O10">
         <v>8378000.0</v>
       </c>
       <c r="P10">
         <v>5609000.0</v>
       </c>
       <c r="Q10">
         <v>2012000.0</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B11">
         <v>64000.0</v>
       </c>
       <c r="C11">
         <v>54000.0</v>
       </c>
       <c r="D11">
         <v>24000.0</v>
       </c>
       <c r="E11">
         <v>37000.0</v>
       </c>
       <c r="F11">
         <v>70000.0</v>
       </c>
       <c r="G11">
         <v>84000.0</v>
       </c>
       <c r="H11">
         <v>104000.0</v>
       </c>
       <c r="I11">
         <v>-248000.0</v>
       </c>
@@ -12886,51 +13021,51 @@
       </c>
       <c r="K11">
         <v>1233000.0</v>
       </c>
       <c r="L11">
         <v>-8734000.0</v>
       </c>
       <c r="M11">
         <v>7122000.0</v>
       </c>
       <c r="N11">
         <v>4767000.0</v>
       </c>
       <c r="O11">
         <v>3215000.0</v>
       </c>
       <c r="P11">
         <v>1780000.0</v>
       </c>
       <c r="Q11">
         <v>-366000.0</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B12">
         <v>10915000.0</v>
       </c>
       <c r="C12">
         <v>8381000.0</v>
       </c>
       <c r="D12">
         <v>4803000.0</v>
       </c>
       <c r="E12">
         <v>2445000.0</v>
       </c>
       <c r="F12">
         <v>2082000.0</v>
       </c>
       <c r="G12">
         <v>3146000.0</v>
       </c>
       <c r="H12">
         <v>2942000.0</v>
       </c>
       <c r="I12">
         <v>4305000.0</v>
       </c>
@@ -12939,97 +13074,97 @@
       </c>
       <c r="K12">
         <v>2916000.0</v>
       </c>
       <c r="L12">
         <v>1432000.0</v>
       </c>
       <c r="M12">
         <v>365000.0</v>
       </c>
       <c r="N12">
         <v>2196000.0</v>
       </c>
       <c r="O12">
         <v>5028000.0</v>
       </c>
       <c r="P12">
         <v>6132000.0</v>
       </c>
       <c r="Q12">
         <v>1819000.0</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>2942000.0</v>
       </c>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13">
         <v>1432000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B15">
         <v>-42568000.0</v>
       </c>
       <c r="C15">
         <v>-36213000.0</v>
       </c>
       <c r="D15">
         <v>-9856000.0</v>
       </c>
       <c r="E15">
         <v>-3314000.0</v>
       </c>
       <c r="F15">
         <v>3665000.0</v>
       </c>
       <c r="G15">
         <v>-23259000.0</v>
       </c>
       <c r="H15">
         <v>1647000.0</v>
       </c>
       <c r="I15">
         <v>-8441000.0</v>
       </c>
@@ -13038,252 +13173,252 @@
       </c>
       <c r="K15">
         <v>-71677000.0</v>
       </c>
       <c r="L15">
         <v>-13765000.0</v>
       </c>
       <c r="M15">
         <v>11428000.0</v>
       </c>
       <c r="N15">
         <v>6665000.0</v>
       </c>
       <c r="O15">
         <v>5163000.0</v>
       </c>
       <c r="P15">
         <v>3829000.0</v>
       </c>
       <c r="Q15">
         <v>2378000.0</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-3314000.0</v>
       </c>
       <c r="F16">
         <v>3665000.0</v>
       </c>
       <c r="G16">
         <v>-23259000.0</v>
       </c>
       <c r="H16">
         <v>1647000.0</v>
       </c>
       <c r="I16">
         <v>-8441000.0</v>
       </c>
       <c r="J16">
         <v>-45449000.0</v>
       </c>
       <c r="K16">
         <v>-71677000.0</v>
       </c>
       <c r="L16">
         <v>-13765000.0</v>
       </c>
       <c r="M16">
         <v>11428000.0</v>
       </c>
       <c r="N16">
         <v>6665000.0</v>
       </c>
       <c r="O16">
         <v>5163000.0</v>
       </c>
       <c r="P16">
         <v>3829000.0</v>
       </c>
       <c r="Q16"/>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B17">
         <v>-42568000.0</v>
       </c>
       <c r="C17">
         <v>-36213000.0</v>
       </c>
       <c r="D17">
         <v>-2744000.0</v>
       </c>
       <c r="E17">
         <v>-3314000.0</v>
       </c>
       <c r="F17">
         <v>3665000.0</v>
       </c>
       <c r="G17">
         <v>-23259000.0</v>
       </c>
       <c r="H17">
         <v>1647000.0</v>
       </c>
       <c r="I17">
         <v>-8441000.0</v>
       </c>
       <c r="J17">
         <v>-37482000.0</v>
       </c>
       <c r="K17">
         <v>-71677000.0</v>
       </c>
       <c r="L17">
         <v>-13765000.0</v>
       </c>
       <c r="M17">
         <v>11428000.0</v>
       </c>
       <c r="N17">
         <v>6665000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B18">
         <v>-10915000.0</v>
       </c>
       <c r="C18">
         <v>-8381000.0</v>
       </c>
       <c r="D18">
         <v>-3985000.0</v>
       </c>
       <c r="E18">
         <v>-2445000.0</v>
       </c>
       <c r="F18">
         <v>-2082000.0</v>
       </c>
       <c r="G18">
         <v>-3146000.0</v>
       </c>
       <c r="H18">
         <v>-2942000.0</v>
       </c>
       <c r="I18">
         <v>-4305000.0</v>
       </c>
       <c r="J18">
         <v>-3839000.0</v>
       </c>
       <c r="K18">
         <v>-2916000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19">
         <v>-746000.0</v>
       </c>
       <c r="I19">
         <v>-626000.0</v>
       </c>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19">
         <v>-624000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>1662000.0</v>
       </c>
       <c r="F20">
         <v>665000.0</v>
       </c>
       <c r="G20">
         <v>443000.0</v>
       </c>
       <c r="H20">
         <v>402000.0</v>
       </c>
       <c r="I20">
         <v>50000.0</v>
       </c>
       <c r="J20">
         <v>935000.0</v>
       </c>
       <c r="K20">
         <v>3131000.0</v>
       </c>
       <c r="L20">
         <v>4407000.0</v>
       </c>
       <c r="M20">
         <v>4425000.0</v>
       </c>
       <c r="N20">
         <v>3809000.0</v>
       </c>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B21">
         <v>-5102000.0</v>
       </c>
       <c r="C21">
         <v>-27778000.0</v>
       </c>
       <c r="D21">
         <v>-5029000.0</v>
       </c>
       <c r="E21">
         <v>-832000.0</v>
       </c>
       <c r="F21">
         <v>5817000.0</v>
       </c>
       <c r="G21">
         <v>-20029000.0</v>
       </c>
       <c r="H21">
         <v>5439000.0</v>
       </c>
       <c r="I21">
         <v>-3758000.0</v>
       </c>
@@ -13292,72 +13427,72 @@
       </c>
       <c r="K21">
         <v>-67528000.0</v>
       </c>
       <c r="L21">
         <v>-21067000.0</v>
       </c>
       <c r="M21">
         <v>18915000.0</v>
       </c>
       <c r="N21">
         <v>14252000.0</v>
       </c>
       <c r="O21">
         <v>16052000.0</v>
       </c>
       <c r="P21">
         <v>12016000.0</v>
       </c>
       <c r="Q21">
         <v>3831000.0</v>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B23">
         <v>500191000.0</v>
       </c>
       <c r="C23">
         <v>521049000.0</v>
       </c>
       <c r="D23">
         <v>508434000.0</v>
       </c>
       <c r="E23">
         <v>510312000.0</v>
       </c>
       <c r="F23">
         <v>469335000.0</v>
       </c>
       <c r="G23">
         <v>413684000.0</v>
       </c>
       <c r="H23">
         <v>456972000.0</v>
       </c>
       <c r="I23">
         <v>454457000.0</v>
       </c>
@@ -13366,165 +13501,165 @@
       </c>
       <c r="K23">
         <v>507691000.0</v>
       </c>
       <c r="L23">
         <v>446902000.0</v>
       </c>
       <c r="M23">
         <v>383435000.0</v>
       </c>
       <c r="N23">
         <v>335508000.0</v>
       </c>
       <c r="O23">
         <v>283080000.0</v>
       </c>
       <c r="P23">
         <v>242421000.0</v>
       </c>
       <c r="Q23">
         <v>214186000.0</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24">
         <v>-7967000.0</v>
       </c>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B25">
         <v>27047000.0</v>
       </c>
       <c r="C25">
         <v>29066000.0</v>
       </c>
       <c r="D25">
         <v>25271000.0</v>
       </c>
       <c r="E25">
         <v>23268000.0</v>
       </c>
       <c r="F25">
         <v>22333000.0</v>
       </c>
       <c r="G25">
         <v>21709000.0</v>
       </c>
       <c r="H25">
         <v>22086000.0</v>
       </c>
       <c r="I25">
         <v>22872000.0</v>
       </c>
       <c r="J25">
         <v>24613000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>2215000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B28">
         <v>49137000.0</v>
       </c>
       <c r="C28">
         <v>50824000.0</v>
       </c>
       <c r="D28">
         <v>51833000.0</v>
       </c>
       <c r="E28">
         <v>49903000.0</v>
       </c>
       <c r="F28">
         <v>48200000.0</v>
       </c>
       <c r="G28">
         <v>43319000.0</v>
       </c>
       <c r="H28">
         <v>43446000.0</v>
       </c>
       <c r="I28">
         <v>46092000.0</v>
       </c>
@@ -13533,94 +13668,94 @@
       </c>
       <c r="K28">
         <v>55654000.0</v>
       </c>
       <c r="L28">
         <v>37244000.0</v>
       </c>
       <c r="M28">
         <v>31394000.0</v>
       </c>
       <c r="N28">
         <v>35893000.0</v>
       </c>
       <c r="O28">
         <v>29365000.0</v>
       </c>
       <c r="P28">
         <v>28790000.0</v>
       </c>
       <c r="Q28">
         <v>27009000.0</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B29">
         <v>64000.0</v>
       </c>
       <c r="C29">
         <v>54000.0</v>
       </c>
       <c r="D29">
         <v>122000.0</v>
       </c>
       <c r="E29">
         <v>37000.0</v>
       </c>
       <c r="F29">
         <v>70000.0</v>
       </c>
       <c r="G29">
         <v>84000.0</v>
       </c>
       <c r="H29">
         <v>104000.0</v>
       </c>
       <c r="I29">
         <v>-248000.0</v>
       </c>
       <c r="J29">
         <v>-207000.0</v>
       </c>
       <c r="K29">
         <v>1233000.0</v>
       </c>
       <c r="L29">
         <v>-8734000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B30">
         <v>49137000.0</v>
       </c>
       <c r="C30">
         <v>196733000.0</v>
       </c>
       <c r="D30">
         <v>89240000.0</v>
       </c>
       <c r="E30">
         <v>80997000.0</v>
       </c>
       <c r="F30">
         <v>76260000.0</v>
       </c>
       <c r="G30">
         <v>71568000.0</v>
       </c>
       <c r="H30">
         <v>73681000.0</v>
       </c>
       <c r="I30">
         <v>69014000.0</v>
       </c>
@@ -13629,51 +13764,51 @@
       </c>
       <c r="K30">
         <v>86919000.0</v>
       </c>
       <c r="L30">
         <v>69453000.0</v>
       </c>
       <c r="M30">
         <v>60606000.0</v>
       </c>
       <c r="N30">
         <v>60325000.0</v>
       </c>
       <c r="O30">
         <v>46084000.0</v>
       </c>
       <c r="P30">
         <v>43291000.0</v>
       </c>
       <c r="Q30">
         <v>40941000.0</v>
       </c>
     </row>
     <row r="31" spans="1:17">
       <c r="A31" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B31">
         <v>-37402000.0</v>
       </c>
       <c r="C31">
         <v>-8381000.0</v>
       </c>
       <c r="D31">
         <v>-4803000.0</v>
       </c>
       <c r="E31">
         <v>-2445000.0</v>
       </c>
       <c r="F31">
         <v>-2082000.0</v>
       </c>
       <c r="G31">
         <v>-3146000.0</v>
       </c>
       <c r="H31">
         <v>-3688000.0</v>
       </c>
       <c r="I31">
         <v>-4931000.0</v>
       </c>
@@ -13682,51 +13817,51 @@
       </c>
       <c r="K31">
         <v>-2916000.0</v>
       </c>
       <c r="L31">
         <v>-1432000.0</v>
       </c>
       <c r="M31">
         <v>-365000.0</v>
       </c>
       <c r="N31">
         <v>-2820000.0</v>
       </c>
       <c r="O31">
         <v>-7674000.0</v>
       </c>
       <c r="P31">
         <v>-6407000.0</v>
       </c>
       <c r="Q31">
         <v>-4634000.0</v>
       </c>
     </row>
     <row r="32" spans="1:17">
       <c r="A32" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B32">
         <v>495089000.0</v>
       </c>
       <c r="C32">
         <v>493271000.0</v>
       </c>
       <c r="D32">
         <v>503405000.0</v>
       </c>
       <c r="E32">
         <v>509480000.0</v>
       </c>
       <c r="F32">
         <v>475152000.0</v>
       </c>
       <c r="G32">
         <v>393655000.0</v>
       </c>
       <c r="H32">
         <v>462411000.0</v>
       </c>
       <c r="I32">
         <v>457841000.0</v>
       </c>
@@ -13754,698 +13889,705 @@
       <c r="Q32">
         <v>220832000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BK32"/>
+  <dimension ref="A1:BL32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:63">
+    <row r="1" spans="1:64">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>79</v>
       </c>
       <c r="C1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="E1" t="s">
         <v>81</v>
       </c>
       <c r="F1" t="s">
         <v>82</v>
       </c>
       <c r="G1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="I1" t="s">
         <v>84</v>
       </c>
       <c r="J1" t="s">
         <v>85</v>
       </c>
       <c r="K1" t="s">
+        <v>86</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="M1" t="s">
         <v>87</v>
       </c>
       <c r="N1" t="s">
         <v>88</v>
       </c>
       <c r="O1" t="s">
+        <v>89</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Q1" t="s">
         <v>90</v>
       </c>
       <c r="R1" t="s">
         <v>91</v>
       </c>
       <c r="S1" t="s">
+        <v>92</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="U1" t="s">
         <v>93</v>
       </c>
       <c r="V1" t="s">
         <v>94</v>
       </c>
       <c r="W1" t="s">
+        <v>95</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="Y1" t="s">
         <v>96</v>
       </c>
       <c r="Z1" t="s">
         <v>97</v>
       </c>
       <c r="AA1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AC1" t="s">
         <v>99</v>
       </c>
       <c r="AD1" t="s">
         <v>100</v>
       </c>
       <c r="AE1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AG1" t="s">
         <v>102</v>
       </c>
       <c r="AH1" t="s">
         <v>103</v>
       </c>
       <c r="AI1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AK1" t="s">
         <v>105</v>
       </c>
       <c r="AL1" t="s">
         <v>106</v>
       </c>
       <c r="AM1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AO1" t="s">
         <v>108</v>
       </c>
       <c r="AP1" t="s">
         <v>109</v>
       </c>
       <c r="AQ1" t="s">
         <v>110</v>
       </c>
       <c r="AR1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AT1" t="s">
         <v>112</v>
       </c>
       <c r="AU1" t="s">
         <v>113</v>
       </c>
       <c r="AV1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AX1" t="s">
         <v>115</v>
       </c>
       <c r="AY1" t="s">
         <v>116</v>
       </c>
       <c r="AZ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BB1" t="s">
         <v>118</v>
       </c>
       <c r="BC1" t="s">
         <v>119</v>
       </c>
       <c r="BD1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BF1" t="s">
         <v>121</v>
       </c>
       <c r="BG1" t="s">
         <v>122</v>
       </c>
       <c r="BH1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="BJ1" t="s">
         <v>155</v>
       </c>
       <c r="BK1" t="s">
         <v>156</v>
       </c>
+      <c r="BL1" t="s">
+        <v>157</v>
+      </c>
     </row>
-    <row r="2" spans="1:63">
+    <row r="2" spans="1:64">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B2">
+        <v>77921000.0</v>
+      </c>
+      <c r="C2">
         <v>109350000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>205055000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>79284000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>83532000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>83183000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>105835000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>104755000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>105347000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>103411000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>103872000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>104654000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>104316000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>106352000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>113257000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>108421000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>108358000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>99279000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>98809000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>100797000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>100332000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>93137000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>91026000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>88284000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>74622000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>88184000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>92964000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>96764000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>98494000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>95069000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>94976000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>96614000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>98364000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>95489000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>94549000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>95372000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>94852000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>102829000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>112832000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>106347000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>103764000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>71480000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>97829000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>98483000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>98542000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>92650000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>87776000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>85790000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>85779000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>78142000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>73117000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>71408000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>69657000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>69555000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>65550000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>63453000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>60267000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>59107000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>55472000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>201751000.0</v>
       </c>
-      <c r="BI2">
-[...1 lines deleted...]
-      </c>
       <c r="BJ2">
         <v>0.0</v>
       </c>
       <c r="BK2">
         <v>0.0</v>
       </c>
+      <c r="BL2">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:63">
+    <row r="3" spans="1:64">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B3">
+        <v>5900000.0</v>
+      </c>
+      <c r="C3">
         <v>5981000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>6214000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>6604000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>7139000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>7090000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>7081000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>7248000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>7367000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>7370000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>7479000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>6626000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>6437000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>6250000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>5958000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>5826000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>5763000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>5721000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>5599000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>5571000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>5576000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>5587000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>5436000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>5541000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>5397000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>5335000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>5460000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>5458000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>5661000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>5507000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>5465000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>5790000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>5797000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>5820000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>5884000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>6183000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>6279000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>6267000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>7151000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>7006000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>7071000.0</v>
       </c>
-      <c r="AP3"/>
-      <c r="AQ3">
+      <c r="AQ3"/>
+      <c r="AR3">
         <v>6906000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>6842000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>7116000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>6924000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>6919000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>6818000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>6454000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>5905000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>5610000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>5550000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>5238000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>5035000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>4801000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>4554000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>4334000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>4099000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>3732000.0</v>
       </c>
-      <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
+      <c r="BL3"/>
     </row>
-    <row r="4" spans="1:63">
+    <row r="4" spans="1:64">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
-      <c r="AQ4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4"/>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
@@ -14459,496 +14601,503 @@
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
+      <c r="BL4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:63">
+    <row r="5" spans="1:64">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B5">
-        <v>1922000.0</v>
+        <v>-1540000.0</v>
       </c>
       <c r="C5">
-        <v>22382000.0</v>
+        <v>-812000.0</v>
       </c>
       <c r="D5">
+        <v>-4105000.0</v>
+      </c>
+      <c r="E5">
         <v>-6319000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-14778000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-6387000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-7364000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-4800000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-11518000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-4096000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-4556000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>2034000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-280000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-2227000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1836000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1529000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1878000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-6075000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-4348000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>5320000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>6210000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1365000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-3372000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>722000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-12525000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-4854000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-499000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>5044000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1238000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1090000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>950000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>3924000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-4788000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-2678000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>87000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-7483000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-808000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-25646000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-44315000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-9062000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11312000.0</v>
       </c>
       <c r="AP5">
         <v>-11312000.0</v>
       </c>
       <c r="AQ5">
+        <v>-11312000.0</v>
+      </c>
+      <c r="AR5">
         <v>-2839000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-6462000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-15301000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>5266000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-4318000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>5473000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>5045000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>6134000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>2670000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>4538000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>5919000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>6934000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>2773000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>3983000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>4205000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>5199000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>3481000.0</v>
       </c>
-      <c r="BH5">
-[...1 lines deleted...]
-      </c>
       <c r="BI5">
         <v>0.0</v>
       </c>
       <c r="BJ5">
         <v>0.0</v>
       </c>
       <c r="BK5">
         <v>0.0</v>
       </c>
+      <c r="BL5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:63">
+    <row r="6" spans="1:64">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B6">
-        <v>7903000.0</v>
+        <v>4360000.0</v>
       </c>
       <c r="C6">
-        <v>28596000.0</v>
+        <v>5169000.0</v>
       </c>
       <c r="D6">
+        <v>2109000.0</v>
+      </c>
+      <c r="E6">
         <v>285000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-7639000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>703000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-283000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2448000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-4151000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>3274000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>2923000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>8660000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>6157000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>4023000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>7794000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>7355000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>7641000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-354000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1251000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>10891000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>11786000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>4222000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>2064000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>6263000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-7128000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>481000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>4961000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>10502000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>6899000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>4417000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>6415000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>9714000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1009000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>3142000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>5971000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-1300000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>5471000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-19379000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-37164000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-2056000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-4241000.0</v>
       </c>
-      <c r="AP6"/>
-      <c r="AQ6">
+      <c r="AQ6"/>
+      <c r="AR6">
         <v>4067000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>380000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-8185000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>12190000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>2601000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>12291000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>11499000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>12039000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>8280000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>10088000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>11157000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>11969000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>7574000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>8537000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>8539000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>9298000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>7213000.0</v>
       </c>
-      <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
+      <c r="BL6"/>
     </row>
-    <row r="7" spans="1:63">
+    <row r="7" spans="1:64">
       <c r="A7" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
-      <c r="AQ7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AQ7">
+        <v>0.0</v>
+      </c>
+      <c r="AR7"/>
       <c r="AS7">
         <v>0.0</v>
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
@@ -14962,126 +15111,127 @@
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
       <c r="BG7">
         <v>0.0</v>
       </c>
       <c r="BH7">
         <v>0.0</v>
       </c>
       <c r="BI7">
         <v>0.0</v>
       </c>
       <c r="BJ7">
         <v>0.0</v>
       </c>
       <c r="BK7">
         <v>0.0</v>
       </c>
+      <c r="BL7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:63">
+    <row r="8" spans="1:64">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
+      <c r="AA8"/>
+      <c r="AB8">
         <v>-23000.0</v>
       </c>
-      <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
+      <c r="AE8"/>
+      <c r="AF8">
         <v>248000.0</v>
       </c>
-      <c r="AF8">
-[...1 lines deleted...]
-      </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
-      <c r="AQ8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
+      <c r="AR8"/>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
@@ -15095,959 +15245,973 @@
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
       <c r="BG8">
         <v>0.0</v>
       </c>
       <c r="BH8">
         <v>0.0</v>
       </c>
       <c r="BI8">
         <v>0.0</v>
       </c>
       <c r="BJ8">
         <v>0.0</v>
       </c>
       <c r="BK8">
         <v>0.0</v>
       </c>
+      <c r="BL8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:63">
+    <row r="9" spans="1:64">
       <c r="A9" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B9">
+        <v>49116000.0</v>
+      </c>
+      <c r="C9">
         <v>14436000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-82279000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>42802000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>42901000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>40611000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>15939000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>17996000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>22005000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>17984000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>20448000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>23200000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>20838000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>19725000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>23213000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>20960000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>22709000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>13283000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>15991000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>24329000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>25317000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>16440000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>16142000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>17698000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>5535000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>12164000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>20907000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>21540000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>21696000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>14977000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>18217000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>20113000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>19031000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>15037000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>18225000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>18839000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>17940000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>13886000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>16568000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>16334000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>17643000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>49927000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>16157000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>18645000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>18786000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>22583000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>17985000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>22756000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>20437000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>21317000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>16402000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>20060000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>19279000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>19684000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>15730000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>14476000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>16832000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>16387000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>14416000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>54315000.0</v>
       </c>
-      <c r="BI9">
-[...1 lines deleted...]
-      </c>
       <c r="BJ9">
         <v>0.0</v>
       </c>
       <c r="BK9">
         <v>0.0</v>
       </c>
+      <c r="BL9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:63">
+    <row r="10" spans="1:64">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B10">
+        <v>-3931000.0</v>
+      </c>
+      <c r="C10">
         <v>-3410000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-6793000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-9146000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-17531000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-9034000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-9687000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-6882000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-13515000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-6075000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-6158000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>848000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-1334000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-3188000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1052000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>794000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1389000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-6512000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-4716000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>4726000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>5712000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-1987000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-3808000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-100000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-13445000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-5822000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-1143000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>4307000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>438000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-1851000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>30000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1039000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-5942000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-3816000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-924000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-8376000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-1735000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-26654000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-45267000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-9800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11910000.0</v>
       </c>
       <c r="AP10">
         <v>-11910000.0</v>
       </c>
       <c r="AQ10">
+        <v>-11910000.0</v>
+      </c>
+      <c r="AR10">
         <v>-3467000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-7077000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-15693000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>4818000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-4547000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>5277000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>4933000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>5905000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>2436000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>4541000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>5448000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-77000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1519000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>2234000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>240000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>3707000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>2197000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>5609000.0</v>
       </c>
-      <c r="BI10">
-[...1 lines deleted...]
-      </c>
       <c r="BJ10">
         <v>0.0</v>
       </c>
       <c r="BK10">
         <v>0.0</v>
       </c>
+      <c r="BL10">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:63">
+    <row r="11" spans="1:64">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B11">
+        <v>20000.0</v>
+      </c>
+      <c r="C11">
         <v>7000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>15000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>5000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>21000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>23000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>6000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-127000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>110000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>65000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-21000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>148000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-30000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-73000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>77000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-1000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>44000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-83000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>22000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29000.0</v>
       </c>
       <c r="U11">
         <v>29000.0</v>
       </c>
       <c r="V11">
+        <v>29000.0</v>
+      </c>
+      <c r="W11">
         <v>-10000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>11000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>27000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>33000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>13000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>40000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>64000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>2884000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>420000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>11000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-11000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-7000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-241000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-437000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-41000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>80000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>191000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>109000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>41000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2177000.0</v>
       </c>
       <c r="AP11">
         <v>2177000.0</v>
       </c>
       <c r="AQ11">
+        <v>2177000.0</v>
+      </c>
+      <c r="AR11">
         <v>-1094000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-2823000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-5872000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>1756000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-1795000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>1742000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>1990000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>2378000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>1012000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>2134000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>2183000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-145000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>595000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>675000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>107000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>1527000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>906000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>1780000.0</v>
       </c>
-      <c r="BI11">
-[...1 lines deleted...]
-      </c>
       <c r="BJ11">
         <v>0.0</v>
       </c>
       <c r="BK11">
         <v>0.0</v>
       </c>
+      <c r="BL11">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:63">
+    <row r="12" spans="1:64">
       <c r="A12" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B12">
+        <v>2391000.0</v>
+      </c>
+      <c r="C12">
         <v>2598000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2688000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2827000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2753000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2647000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2323000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2082000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1997000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1979000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1602000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1186000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1054000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>961000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>784000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>735000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>489000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>437000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>368000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>594000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>498000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>622000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>436000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>822000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>920000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>968000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>644000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>737000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>800000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>761000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>920000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1093000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1154000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1138000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1011000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>893000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>927000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1008000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>952000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>738000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>598000.0</v>
       </c>
       <c r="AP12">
         <v>598000.0</v>
       </c>
       <c r="AQ12">
+        <v>598000.0</v>
+      </c>
+      <c r="AR12">
         <v>628000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>613000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>391000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>198000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>229000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>197000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>112000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>36000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>20000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>42000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>132000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1014000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1053000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1134000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1118000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1492000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1284000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>6432000.0</v>
       </c>
-      <c r="BI12">
-[...1 lines deleted...]
-      </c>
       <c r="BJ12">
         <v>0.0</v>
       </c>
       <c r="BK12">
         <v>0.0</v>
       </c>
+      <c r="BL12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:63">
+    <row r="13" spans="1:64">
       <c r="A13" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>968000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>644000.0</v>
       </c>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
+      <c r="BL13"/>
     </row>
-    <row r="14" spans="1:63">
+    <row r="14" spans="1:64">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
-      <c r="AQ14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14"/>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
         <v>0.0</v>
       </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
@@ -16061,1229 +16225,1245 @@
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
+      <c r="BL14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:63">
+    <row r="15" spans="1:64">
       <c r="A15" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B15">
+        <v>-3951000.0</v>
+      </c>
+      <c r="C15">
         <v>-3417000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-6808000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-9151000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-17552000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-9057000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-9693000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-6755000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-13625000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-6140000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-6137000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>700000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-1304000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-3115000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>975000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>795000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1345000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-6429000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-4738000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>4697000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>5683000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-1977000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-3819000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-127000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-13478000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-5835000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-1183000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>4243000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>438000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-1851000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>19000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1050000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-5935000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-3575000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-487000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-8335000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-8816000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-27810000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-45376000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-9841000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14087000.0</v>
       </c>
       <c r="AP15">
         <v>-14087000.0</v>
       </c>
       <c r="AQ15">
+        <v>-14087000.0</v>
+      </c>
+      <c r="AR15">
         <v>-2373000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-4254000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-9821000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>3062000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-2752000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>3534000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>2943000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>3527000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>1424000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>2408000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>3265000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>68000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>924000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>1559000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>133000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>2180000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>1291000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>1834000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>1995000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>1720000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>180000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:63">
+    <row r="16" spans="1:64">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-1304000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-3115000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>975000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>795000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1345000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-6429000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-4738000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>4697000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>5683000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-1977000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-3819000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-127000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-13478000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-5835000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-1183000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>4243000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>438000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-1851000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>19000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1050000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-5935000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-3575000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-488000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-8335000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-8816000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-27810000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-45376000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-9841000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14087000.0</v>
       </c>
       <c r="AP16">
         <v>-14087000.0</v>
       </c>
       <c r="AQ16">
+        <v>-14087000.0</v>
+      </c>
+      <c r="AR16">
         <v>-2373000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-4254000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-9821000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>3062000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-2752000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>3534000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>2943000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>3527000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1424000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>2408000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>3265000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>68000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>924000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1559000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>133000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>2180000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>1291000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>1834000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>1995000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>1720000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>180000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:63">
+    <row r="17" spans="1:64">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B17">
+        <v>-3951000.0</v>
+      </c>
+      <c r="C17">
         <v>-3417000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-6808000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-9151000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-17552000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-9057000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-9693000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-6755000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-13625000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-6140000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-6137000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>700000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-1304000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-3115000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>975000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>795000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>1345000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-6429000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-4738000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>4697000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>5683000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-1977000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-3819000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-127000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-13478000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-5835000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-1183000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>4243000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>438000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-1851000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>19000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>1050000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-5935000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-3575000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-487000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-8335000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-1815000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-26845000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-45376000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-9841000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14087000.0</v>
       </c>
       <c r="AP17">
         <v>-14087000.0</v>
       </c>
       <c r="AQ17">
+        <v>-14087000.0</v>
+      </c>
+      <c r="AR17">
         <v>-2373000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-4254000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-9821000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>3062000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-2752000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>3534000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>2943000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>3527000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>1424000.0</v>
       </c>
-      <c r="AZ17">
-[...1 lines deleted...]
-      </c>
       <c r="BA17">
+        <v>0.0</v>
+      </c>
+      <c r="BB17">
         <v>3265000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>68000.0</v>
       </c>
-      <c r="BC17">
-[...1 lines deleted...]
-      </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
         <v>0.0</v>
       </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
+      <c r="BL17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:63">
+    <row r="18" spans="1:64">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B18">
+        <v>-2391000.0</v>
+      </c>
+      <c r="C18">
         <v>-2598000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-2688000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-2827000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2753000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2647000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-2323000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-2082000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1997000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1979000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1602000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1186000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1054000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-961000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-784000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-735000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-489000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-437000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-368000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-594000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-498000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-622000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-436000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-822000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-920000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-968000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-644000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-737000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-800000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-761000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
+      <c r="BL18"/>
     </row>
-    <row r="19" spans="1:63">
+    <row r="19" spans="1:64">
       <c r="A19" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-      <c r="AA19">
+      <c r="AA19"/>
+      <c r="AB19">
         <v>-746000.0</v>
       </c>
-      <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-      <c r="AG19">
+      <c r="AG19"/>
+      <c r="AH19">
         <v>-626000.0</v>
       </c>
-      <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
+      <c r="BL19"/>
     </row>
-    <row r="20" spans="1:63">
+    <row r="20" spans="1:64">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>609000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>492000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>564000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>337000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>353000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>408000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>319000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>125000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>163000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>58000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>60000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>239000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>71000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>73000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>71000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>266000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>65000.0</v>
       </c>
-      <c r="AD20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
         <v>3000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>47000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>75000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>69000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>246000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>545000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>442000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>856000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>796000.0</v>
       </c>
       <c r="AP20">
         <v>796000.0</v>
       </c>
       <c r="AQ20">
+        <v>796000.0</v>
+      </c>
+      <c r="AR20">
         <v>1037000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>1257000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>1108000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>1162000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>880000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>1143000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>1142000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>1027000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>1113000.0</v>
       </c>
-      <c r="AZ20">
-[...1 lines deleted...]
-      </c>
       <c r="BA20">
+        <v>0.0</v>
+      </c>
+      <c r="BB20">
         <v>1183000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>769000.0</v>
       </c>
-      <c r="BC20">
-[...1 lines deleted...]
-      </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
+      <c r="BL20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:63">
+    <row r="21" spans="1:64">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B21">
+        <v>-1540000.0</v>
+      </c>
+      <c r="C21">
         <v>1922000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>22382000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-6319000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-14778000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-6387000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-7364000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-4800000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-11518000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-4096000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-4556000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2034000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-280000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-2227000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1836000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1529000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1878000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-6075000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-4348000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>5320000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>6210000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-1365000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-3372000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>722000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-12525000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-4854000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>247000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>5044000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1238000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-1090000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>950000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>2132000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-4162000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-2678000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>87000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-7483000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-808000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-25646000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-44315000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-9062000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11312000.0</v>
       </c>
       <c r="AP21">
         <v>-11312000.0</v>
       </c>
       <c r="AQ21">
+        <v>-11312000.0</v>
+      </c>
+      <c r="AR21">
         <v>-2839000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-6464000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-15302000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>5016000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-4318000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>5474000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>5045000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>5941000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>2456000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>5162000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>5580000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>937000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>2572000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>3368000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>4004000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>5199000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>3481000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>12016000.0</v>
       </c>
-      <c r="BI21">
-[...1 lines deleted...]
-      </c>
       <c r="BJ21">
         <v>0.0</v>
       </c>
       <c r="BK21">
         <v>0.0</v>
       </c>
+      <c r="BL21">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:63">
+    <row r="22" spans="1:64">
       <c r="A22" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
-      <c r="AQ22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22"/>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
@@ -17297,569 +17477,577 @@
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
+      <c r="BL22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:63">
+    <row r="23" spans="1:64">
       <c r="A23" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B23">
+        <v>128577000.0</v>
+      </c>
+      <c r="C23">
         <v>121864000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>100394000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>128405000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>141211000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>130181000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>129138000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>127551000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>138870000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>125491000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>128876000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>125820000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>125434000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>128304000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>134634000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>127852000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>129189000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>118637000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>119148000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>119806000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>119439000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>110942000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>110540000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>105260000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>92682000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>105202000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>113624000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>112924000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>116068000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>110716000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>111053000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>112803000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>118977000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>111624000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>110388000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>111431000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>110770000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>120307000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>140951000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>129460000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>121471000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>18319000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>115809000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>116791000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>116151000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>109967000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>103993000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>102339000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>100920000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>93325000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>86849000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>85978000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>83017000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>88005000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>78507000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>73946000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>72894000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>70013000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>66227000.0</v>
       </c>
-      <c r="BH23">
-[...1 lines deleted...]
-      </c>
       <c r="BI23">
         <v>0.0</v>
       </c>
       <c r="BJ23">
         <v>0.0</v>
       </c>
       <c r="BK23">
         <v>0.0</v>
       </c>
+      <c r="BL23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:63">
+    <row r="24" spans="1:64">
       <c r="A24" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-      <c r="AI24">
+      <c r="AI24"/>
+      <c r="AJ24">
         <v>-15933000.0</v>
       </c>
-      <c r="AJ24"/>
-      <c r="AK24">
+      <c r="AK24"/>
+      <c r="AL24">
         <v>7001000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>965000.0</v>
       </c>
-      <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
+      <c r="BL24"/>
     </row>
-    <row r="25" spans="1:63">
+    <row r="25" spans="1:64">
       <c r="A25" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B25">
+        <v>5900000.0</v>
+      </c>
+      <c r="C25">
         <v>5981000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>6214000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>6604000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>7139000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>7090000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>7081000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>7248000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>7367000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>7370000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>7479000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>6626000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>6437000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>6250000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>5958000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>5826000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>5763000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>5721000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>5599000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>5571000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>5576000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5587000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>5436000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>5541000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>5397000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>5335000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>5460000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>5458000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>5661000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>5507000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>5465000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>5790000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>5797000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>5820000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>5884000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>6183000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>6279000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>6267000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>7151000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>7006000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>7071000.0</v>
       </c>
-      <c r="AP25"/>
-      <c r="AQ25">
+      <c r="AQ25"/>
+      <c r="AR25">
         <v>6906000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>6843000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>7116000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>6924000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>6919000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>6818000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>6454000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>5905000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>5610000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>5549000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>5238000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>5035000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>4801000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>4554000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>4334000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>4099000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>3732000.0</v>
       </c>
-      <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
+      <c r="BL25"/>
     </row>
-    <row r="26" spans="1:63">
+    <row r="26" spans="1:64">
       <c r="A26" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
-      <c r="AQ26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26"/>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
@@ -17873,66 +18061,69 @@
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
         <v>0.0</v>
       </c>
+      <c r="BL26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:63">
+    <row r="27" spans="1:64">
       <c r="A27" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>531000.0</v>
       </c>
-      <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
@@ -17942,939 +18133,955 @@
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
+      <c r="BL27"/>
     </row>
-    <row r="28" spans="1:63">
+    <row r="28" spans="1:64">
       <c r="A28" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B28">
+        <v>13857000.0</v>
+      </c>
+      <c r="C28">
         <v>12514000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>11651000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>12272000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>12404000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>12810000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>11321000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>12892000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>13568000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>13044000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>13865000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>11864000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>12463000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>13641000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>13723000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>11596000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>12744000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>11840000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>11441000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>12187000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>12978000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>10929000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>11461000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>10827000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>10034000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>10554000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>11022000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>10702000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>11913000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>10140000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>10612000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>10399000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>14813000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>10315000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>9880000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>9876000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>9639000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>11211000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>20526000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>15251000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>10636000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>42124000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>11074000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>10209000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>10492000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>10394000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>8418000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>8588000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>7545000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>9278000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>7009000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>8084000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>6939000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>12646000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>8156000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>5939000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>8293000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>6807000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>7023000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>27798000.0</v>
       </c>
-      <c r="BI28">
-[...1 lines deleted...]
-      </c>
       <c r="BJ28">
         <v>0.0</v>
       </c>
       <c r="BK28">
         <v>0.0</v>
       </c>
+      <c r="BL28">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:63">
+    <row r="29" spans="1:64">
       <c r="A29" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B29">
+        <v>20000.0</v>
+      </c>
+      <c r="C29">
         <v>7000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>15000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>21000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>23000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>6000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-127000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>110000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>65000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-21000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>148000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-30000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-73000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>77000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-1000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>44000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-83000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>22000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29000.0</v>
       </c>
       <c r="U29">
         <v>29000.0</v>
       </c>
       <c r="V29">
+        <v>29000.0</v>
+      </c>
+      <c r="W29">
         <v>-10000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>11000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>27000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>33000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>13000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>40000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>64000.0</v>
       </c>
-      <c r="AC29">
-[...1 lines deleted...]
-      </c>
       <c r="AD29">
         <v>0.0</v>
       </c>
       <c r="AE29">
+        <v>0.0</v>
+      </c>
+      <c r="AF29">
         <v>259000.0</v>
       </c>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
+      <c r="BL29"/>
     </row>
-    <row r="30" spans="1:63">
+    <row r="30" spans="1:64">
       <c r="A30" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B30">
+        <v>50656000.0</v>
+      </c>
+      <c r="C30">
         <v>12514000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-104661000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>49121000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>57679000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>46998000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>23303000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>22796000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>33523000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>22080000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>25004000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>21166000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>21118000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>21952000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>21377000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>19431000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>20831000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>19358000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>20339000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>19009000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>19107000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>17805000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>19514000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>16976000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>18060000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>17018000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>20660000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>16160000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>17574000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>15647000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>16077000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>16189000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>20613000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>16135000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>15839000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>16059000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>15918000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>17478000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>28119000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>23113000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>17707000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>61239000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>17980000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>18308000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>17609000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>17317000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>16217000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>16549000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>15141000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>15183000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>13732000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>14570000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>13360000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>18450000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>12957000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>10493000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>12627000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>10906000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>10755000.0</v>
       </c>
-      <c r="BH30">
-[...1 lines deleted...]
-      </c>
       <c r="BI30">
         <v>0.0</v>
       </c>
       <c r="BJ30">
         <v>0.0</v>
       </c>
       <c r="BK30">
         <v>0.0</v>
       </c>
+      <c r="BL30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:63">
+    <row r="31" spans="1:64">
       <c r="A31" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B31">
+        <v>-2391000.0</v>
+      </c>
+      <c r="C31">
         <v>-5332000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-29175000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-2827000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-2753000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-2647000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-2323000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-2082000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1997000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-1979000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1602000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1186000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1054000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-961000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-784000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-735000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-489000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-437000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-368000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-594000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-498000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-622000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-436000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-822000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-920000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-968000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-1390000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-737000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-800000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-761000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-920000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-1093000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-1780000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-1138000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-1011000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-893000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-927000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-1008000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-952000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-738000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-598000.0</v>
       </c>
-      <c r="AP31">
-[...1 lines deleted...]
-      </c>
       <c r="AQ31">
+        <v>0.0</v>
+      </c>
+      <c r="AR31">
         <v>-628000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-614000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-391000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-198000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-229000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-197000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-112000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-36000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-20000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-621000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-132000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-3586000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-1254000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-1749000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-3764000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-1492000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-1284000.0</v>
       </c>
-      <c r="BH31">
-[...1 lines deleted...]
-      </c>
       <c r="BI31">
         <v>0.0</v>
       </c>
       <c r="BJ31">
         <v>0.0</v>
       </c>
       <c r="BK31">
         <v>0.0</v>
       </c>
+      <c r="BL31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:63">
+    <row r="32" spans="1:64">
       <c r="A32" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B32">
+        <v>127037000.0</v>
+      </c>
+      <c r="C32">
         <v>123786000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>122776000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>122086000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>126433000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>123794000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>121774000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>122751000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>127352000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>121395000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>124320000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>127854000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>125154000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>126077000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>136470000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>129381000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>131067000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>112562000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>114800000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>125126000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>125649000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>109577000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>107168000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>105982000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>80157000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>100348000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>113871000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>118304000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>120190000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>110046000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>113193000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>116727000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>117395000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>110526000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>112774000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>114211000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>112792000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>116715000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>129400000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>122681000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>121407000.0</v>
       </c>
       <c r="AP32">
         <v>121407000.0</v>
       </c>
       <c r="AQ32">
+        <v>121407000.0</v>
+      </c>
+      <c r="AR32">
         <v>113986000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>117128000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>117328000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>115233000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>105761000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>108546000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>106216000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>99459000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>89519000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>91468000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>88936000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>89239000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>81280000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>77929000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>77099000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>75494000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>69888000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>70491000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>64530000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>62992000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>58053000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q30"/>
@@ -18937,51 +19144,51 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B2">
         <v>1149000.0</v>
       </c>
       <c r="C2">
         <v>3013000.0</v>
       </c>
       <c r="D2">
         <v>1523000.0</v>
       </c>
       <c r="E2">
         <v>2255000.0</v>
       </c>
       <c r="F2">
         <v>7840000.0</v>
       </c>
       <c r="G2">
         <v>10459000.0</v>
       </c>
       <c r="H2">
         <v>4655000.0</v>
       </c>
       <c r="I2">
         <v>3361000.0</v>
       </c>
@@ -18990,51 +19197,51 @@
       </c>
       <c r="K2">
         <v>1912000.0</v>
       </c>
       <c r="L2">
         <v>1906000.0</v>
       </c>
       <c r="M2">
         <v>968000.0</v>
       </c>
       <c r="N2">
         <v>581000.0</v>
       </c>
       <c r="O2">
         <v>523000.0</v>
       </c>
       <c r="P2">
         <v>13302000.0</v>
       </c>
       <c r="Q2">
         <v>415000.0</v>
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B3">
         <v>12395000</v>
       </c>
       <c r="C3">
         <v>28767000</v>
       </c>
       <c r="D3">
         <v>52043000</v>
       </c>
       <c r="E3">
         <v>33886000</v>
       </c>
       <c r="F3">
         <v>18776000</v>
       </c>
       <c r="G3">
         <v>11782000</v>
       </c>
       <c r="H3">
         <v>18791000</v>
       </c>
       <c r="I3">
         <v>14338000</v>
       </c>
@@ -19043,133 +19250,133 @@
       </c>
       <c r="K3">
         <v>43335000</v>
       </c>
       <c r="L3">
         <v>50721000</v>
       </c>
       <c r="M3">
         <v>72060000</v>
       </c>
       <c r="N3">
         <v>54429000</v>
       </c>
       <c r="O3">
         <v>47384000</v>
       </c>
       <c r="P3">
         <v>30047000</v>
       </c>
       <c r="Q3">
         <v>26933000</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-732000.0</v>
       </c>
       <c r="F4">
         <v>-5585000.0</v>
       </c>
       <c r="G4">
         <v>-2619000.0</v>
       </c>
       <c r="H4">
         <v>5804000.0</v>
       </c>
       <c r="I4">
         <v>1294000.0</v>
       </c>
       <c r="J4">
         <v>1524000.0</v>
       </c>
       <c r="K4">
         <v>-75000.0</v>
       </c>
       <c r="L4">
         <v>6000.0</v>
       </c>
       <c r="M4">
         <v>938000.0</v>
       </c>
       <c r="N4">
         <v>387000.0</v>
       </c>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-1912000.0</v>
       </c>
       <c r="F5">
         <v>881000.0</v>
       </c>
       <c r="G5">
         <v>7223000.0</v>
       </c>
       <c r="H5">
         <v>4286000.0</v>
       </c>
       <c r="I5">
         <v>5872000.0</v>
       </c>
       <c r="J5">
         <v>34237000.0</v>
       </c>
       <c r="K5">
         <v>45255000.0</v>
       </c>
       <c r="L5">
         <v>27465000.0</v>
       </c>
       <c r="M5">
         <v>-452000.0</v>
       </c>
       <c r="N5">
         <v>184000.0</v>
       </c>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B6">
         <v>116000.0</v>
       </c>
       <c r="C6">
         <v>-1864000.0</v>
       </c>
       <c r="D6">
         <v>1490000.0</v>
       </c>
       <c r="E6">
         <v>-732000.0</v>
       </c>
       <c r="F6">
         <v>-5585000.0</v>
       </c>
       <c r="G6">
         <v>-2619000.0</v>
       </c>
       <c r="H6">
         <v>5804000.0</v>
       </c>
       <c r="I6">
         <v>1294000.0</v>
       </c>
@@ -19178,51 +19385,51 @@
       </c>
       <c r="K6">
         <v>-75000.0</v>
       </c>
       <c r="L6">
         <v>6000.0</v>
       </c>
       <c r="M6">
         <v>938000.0</v>
       </c>
       <c r="N6">
         <v>387000.0</v>
       </c>
       <c r="O6">
         <v>58000.0</v>
       </c>
       <c r="P6">
         <v>-12779000.0</v>
       </c>
       <c r="Q6">
         <v>12887000.0</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B7">
         <v>-3273000.0</v>
       </c>
       <c r="C7">
         <v>-3930000.0</v>
       </c>
       <c r="D7">
         <v>2156000.0</v>
       </c>
       <c r="E7">
         <v>-17669000.0</v>
       </c>
       <c r="F7">
         <v>2452000.0</v>
       </c>
       <c r="G7">
         <v>3184000.0</v>
       </c>
       <c r="H7">
         <v>-4723000.0</v>
       </c>
       <c r="I7">
         <v>-19636000.0</v>
       </c>
@@ -19231,76 +19438,76 @@
       </c>
       <c r="K7">
         <v>19680000.0</v>
       </c>
       <c r="L7">
         <v>8853000.0</v>
       </c>
       <c r="M7">
         <v>3913000.0</v>
       </c>
       <c r="N7">
         <v>6485000.0</v>
       </c>
       <c r="O7">
         <v>2209000.0</v>
       </c>
       <c r="P7">
         <v>3320000.0</v>
       </c>
       <c r="Q7">
         <v>384000.0</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-2576000.0</v>
       </c>
       <c r="F8">
         <v>-491000.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B9">
         <v>-171000.0</v>
       </c>
       <c r="C9">
         <v>1086000.0</v>
       </c>
       <c r="D9">
         <v>1201000.0</v>
       </c>
       <c r="E9">
         <v>-2576000.0</v>
       </c>
       <c r="F9">
         <v>-491000.0</v>
       </c>
       <c r="G9">
         <v>-392000.0</v>
       </c>
       <c r="H9">
         <v>-630000.0</v>
       </c>
       <c r="I9">
         <v>91000.0</v>
       </c>
@@ -19309,51 +19516,51 @@
       </c>
       <c r="K9">
         <v>-443000.0</v>
       </c>
       <c r="L9">
         <v>-437000.0</v>
       </c>
       <c r="M9">
         <v>-75000.0</v>
       </c>
       <c r="N9">
         <v>538000.0</v>
       </c>
       <c r="O9">
         <v>-1104000.0</v>
       </c>
       <c r="P9">
         <v>166000.0</v>
       </c>
       <c r="Q9">
         <v>-2384000.0</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B10">
         <v>-613000.0</v>
       </c>
       <c r="C10">
         <v>-702000.0</v>
       </c>
       <c r="D10">
         <v>-303000.0</v>
       </c>
       <c r="E10">
         <v>-743000.0</v>
       </c>
       <c r="F10">
         <v>-382000.0</v>
       </c>
       <c r="G10">
         <v>61000.0</v>
       </c>
       <c r="H10">
         <v>-625000.0</v>
       </c>
       <c r="I10">
         <v>-541000.0</v>
       </c>
@@ -19362,172 +19569,172 @@
       </c>
       <c r="K10">
         <v>-790000.0</v>
       </c>
       <c r="L10">
         <v>-1058000.0</v>
       </c>
       <c r="M10">
         <v>-1840000.0</v>
       </c>
       <c r="N10">
         <v>-1181000.0</v>
       </c>
       <c r="O10">
         <v>-1447000.0</v>
       </c>
       <c r="P10">
         <v>-680000.0</v>
       </c>
       <c r="Q10">
         <v>-572000.0</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-10177000.0</v>
       </c>
       <c r="F11">
         <v>5576000.0</v>
       </c>
       <c r="G11">
         <v>682000.0</v>
       </c>
       <c r="H11">
         <v>-576000.0</v>
       </c>
       <c r="I11">
         <v>-17975000.0</v>
       </c>
       <c r="J11">
         <v>-18630000.0</v>
       </c>
       <c r="K11">
         <v>20751000.0</v>
       </c>
       <c r="L11">
         <v>11373000.0</v>
       </c>
       <c r="M11">
         <v>7596000.0</v>
       </c>
       <c r="N11">
         <v>8646000.0</v>
       </c>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>4288000.0</v>
       </c>
       <c r="F12">
         <v>4139000.0</v>
       </c>
       <c r="G12">
         <v>2337000.0</v>
       </c>
       <c r="H12">
         <v>2768000.0</v>
       </c>
       <c r="I12">
         <v>2952000.0</v>
       </c>
       <c r="J12">
         <v>1286000.0</v>
       </c>
       <c r="K12">
         <v>2924000.0</v>
       </c>
       <c r="L12">
         <v>-7409000.0</v>
       </c>
       <c r="M12">
         <v>7407000.0</v>
       </c>
       <c r="N12">
         <v>7987000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-13719000.0</v>
       </c>
       <c r="F13">
         <v>-1300000.0</v>
       </c>
       <c r="G13">
         <v>4743000.0</v>
       </c>
       <c r="H13">
         <v>-3956000.0</v>
       </c>
       <c r="I13">
         <v>-17497000.0</v>
       </c>
       <c r="J13">
         <v>-17176000.0</v>
       </c>
       <c r="K13">
         <v>22789000.0</v>
       </c>
       <c r="L13">
         <v>7747000.0</v>
       </c>
       <c r="M13">
         <v>3191000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B14">
         <v>27047000.0</v>
       </c>
       <c r="C14">
         <v>29066000.0</v>
       </c>
       <c r="D14">
         <v>26792000.0</v>
       </c>
       <c r="E14">
         <v>23268000.0</v>
       </c>
       <c r="F14">
         <v>22333000.0</v>
       </c>
       <c r="G14">
         <v>21709000.0</v>
       </c>
       <c r="H14">
         <v>22086000.0</v>
       </c>
       <c r="I14">
         <v>22872000.0</v>
       </c>
@@ -19536,80 +19743,80 @@
       </c>
       <c r="K14">
         <v>28134000.0</v>
       </c>
       <c r="L14">
         <v>27802000.0</v>
       </c>
       <c r="M14">
         <v>24787000.0</v>
       </c>
       <c r="N14">
         <v>20623000.0</v>
       </c>
       <c r="O14">
         <v>16719000.0</v>
       </c>
       <c r="P14">
         <v>14501000.0</v>
       </c>
       <c r="Q14">
         <v>13932000.0</v>
       </c>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>138339000.0</v>
       </c>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B16">
         <v>1265000.0</v>
       </c>
       <c r="C16">
         <v>1149000.0</v>
       </c>
       <c r="D16">
         <v>3013000.0</v>
       </c>
       <c r="E16">
         <v>1523000.0</v>
       </c>
       <c r="F16">
         <v>2255000.0</v>
       </c>
       <c r="G16">
         <v>7840000.0</v>
       </c>
       <c r="H16">
         <v>10459000.0</v>
       </c>
       <c r="I16">
         <v>4655000.0</v>
       </c>
@@ -19618,78 +19825,78 @@
       </c>
       <c r="K16">
         <v>1837000.0</v>
       </c>
       <c r="L16">
         <v>1912000.0</v>
       </c>
       <c r="M16">
         <v>1906000.0</v>
       </c>
       <c r="N16">
         <v>968000.0</v>
       </c>
       <c r="O16">
         <v>581000.0</v>
       </c>
       <c r="P16">
         <v>523000.0</v>
       </c>
       <c r="Q16">
         <v>13302000.0</v>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>-15000.0</v>
       </c>
       <c r="K17">
         <v>41000.0</v>
       </c>
       <c r="L17">
         <v>-134000.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B18">
         <v>-5111000.0</v>
       </c>
       <c r="C18">
         <v>-21206000.0</v>
       </c>
       <c r="D18">
         <v>-24548000.0</v>
       </c>
       <c r="E18">
         <v>-24329000.0</v>
       </c>
       <c r="F18">
         <v>17389000.0</v>
       </c>
       <c r="G18">
         <v>-2658000.0</v>
       </c>
       <c r="H18">
         <v>11269000.0</v>
       </c>
       <c r="I18">
         <v>-8992000.0</v>
       </c>
@@ -19698,164 +19905,164 @@
       </c>
       <c r="K18">
         <v>-18598000.0</v>
       </c>
       <c r="L18">
         <v>-6215000.0</v>
       </c>
       <c r="M18">
         <v>-23033000.0</v>
       </c>
       <c r="N18">
         <v>-10795000.0</v>
       </c>
       <c r="O18">
         <v>-15315000.0</v>
       </c>
       <c r="P18">
         <v>-2125000.0</v>
       </c>
       <c r="Q18">
         <v>-2328000.0</v>
       </c>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-26714000.0</v>
       </c>
       <c r="D19">
         <v>-47959000.0</v>
       </c>
       <c r="E19">
         <v>-32309000.0</v>
       </c>
       <c r="F19">
         <v>-18370000.0</v>
       </c>
       <c r="G19">
         <v>-10945000.0</v>
       </c>
       <c r="H19">
         <v>-18439000.0</v>
       </c>
       <c r="I19">
         <v>-13838000.0</v>
       </c>
       <c r="J19">
         <v>-20828000.0</v>
       </c>
       <c r="K19">
         <v>-42757000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>22992000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B21">
         <v>5384000.0</v>
       </c>
       <c r="C21">
         <v>18379000.0</v>
       </c>
       <c r="D21">
         <v>32115000.0</v>
       </c>
       <c r="E21">
         <v>24366000.0</v>
       </c>
       <c r="F21">
         <v>-21556000.0</v>
       </c>
       <c r="G21">
         <v>456000.0</v>
       </c>
       <c r="H21">
         <v>-4875000.0</v>
       </c>
       <c r="I21">
         <v>-13955000.0</v>
       </c>
       <c r="J21">
         <v>-27517000.0</v>
       </c>
       <c r="K21">
         <v>16804000.0</v>
       </c>
       <c r="L21">
         <v>40497000.0</v>
       </c>
       <c r="M21">
         <v>21187000.0</v>
       </c>
       <c r="N21">
         <v>-88293000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B22">
         <v>-42568000.0</v>
       </c>
       <c r="C22">
         <v>-36213000.0</v>
       </c>
       <c r="D22">
         <v>-9856000.0</v>
       </c>
       <c r="E22">
         <v>-3314000.0</v>
       </c>
       <c r="F22">
         <v>3665000.0</v>
       </c>
       <c r="G22">
         <v>-23259000.0</v>
       </c>
       <c r="H22">
         <v>1647000.0</v>
       </c>
       <c r="I22">
         <v>-8441000.0</v>
       </c>
@@ -19864,51 +20071,51 @@
       </c>
       <c r="K22">
         <v>-71677000.0</v>
       </c>
       <c r="L22">
         <v>-13765000.0</v>
       </c>
       <c r="M22">
         <v>11428000.0</v>
       </c>
       <c r="N22">
         <v>6665000.0</v>
       </c>
       <c r="O22">
         <v>5163000.0</v>
       </c>
       <c r="P22">
         <v>3829000.0</v>
       </c>
       <c r="Q22">
         <v>2378000.0</v>
       </c>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B23">
         <v>-157000.0</v>
       </c>
       <c r="C23">
         <v>-1090000.0</v>
       </c>
       <c r="D23">
         <v>-1339000.0</v>
       </c>
       <c r="E23">
         <v>-1433000.0</v>
       </c>
       <c r="F23">
         <v>101000.0</v>
       </c>
       <c r="G23">
         <v>-905000.0</v>
       </c>
       <c r="H23">
         <v>-1169000.0</v>
       </c>
       <c r="I23">
         <v>22028000.0</v>
       </c>
@@ -19917,198 +20124,198 @@
       </c>
       <c r="K23">
         <v>753000.0</v>
       </c>
       <c r="L23">
         <v>609000.0</v>
       </c>
       <c r="M23">
         <v>2855000.0</v>
       </c>
       <c r="N23">
         <v>2059000.0</v>
       </c>
       <c r="O23">
         <v>-727000.0</v>
       </c>
       <c r="P23">
         <v>-6591000.0</v>
       </c>
       <c r="Q23">
         <v>-201989000.0</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>2053000.0</v>
       </c>
       <c r="D24">
         <v>243000.0</v>
       </c>
       <c r="E24">
         <v>1577000.0</v>
       </c>
       <c r="F24">
         <v>406000.0</v>
       </c>
       <c r="G24">
         <v>837000.0</v>
       </c>
       <c r="H24">
         <v>1739000.0</v>
       </c>
       <c r="I24">
         <v>500000.0</v>
       </c>
       <c r="J24">
         <v>500000.0</v>
       </c>
       <c r="K24">
         <v>578000.0</v>
       </c>
       <c r="L24">
         <v>628000.0</v>
       </c>
       <c r="M24">
         <v>15708000.0</v>
       </c>
       <c r="N24">
         <v>0.0</v>
       </c>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B25">
-        <v>23079000.0</v>
+        <v>23039000.0</v>
       </c>
       <c r="C25">
         <v>14894000.0</v>
       </c>
       <c r="D25">
         <v>4142000.0</v>
       </c>
       <c r="E25">
         <v>2984000.0</v>
       </c>
       <c r="F25">
         <v>3576000.0</v>
       </c>
       <c r="G25">
         <v>4953000.0</v>
       </c>
       <c r="H25">
         <v>8539000.0</v>
       </c>
       <c r="I25">
         <v>7855000.0</v>
       </c>
       <c r="J25">
         <v>31394000.0</v>
       </c>
       <c r="K25">
         <v>45182000.0</v>
       </c>
       <c r="L25">
         <v>29025000.0</v>
       </c>
       <c r="M25">
         <v>1239000.0</v>
       </c>
       <c r="N25">
         <v>1425000.0</v>
       </c>
       <c r="O25">
         <v>4137000.0</v>
       </c>
       <c r="P25">
         <v>3425000.0</v>
       </c>
       <c r="Q25">
         <v>2720000.0</v>
       </c>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>-4981000.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26"/>
       <c r="H26">
         <v>-252000.0</v>
       </c>
       <c r="I26">
         <v>23741000.0</v>
       </c>
       <c r="J26">
         <v>45782000.0</v>
       </c>
       <c r="K26">
         <v>1100000.0</v>
       </c>
       <c r="L26">
         <v>-35000000.0</v>
       </c>
       <c r="M26">
         <v>-71000.0</v>
       </c>
       <c r="N26">
         <v>-2777000.0</v>
       </c>
       <c r="O26">
         <v>-48000.0</v>
       </c>
       <c r="P26">
         <v>-133000.0</v>
       </c>
       <c r="Q26"/>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B27">
         <v>2999000.0</v>
       </c>
       <c r="C27">
         <v>3723000.0</v>
       </c>
       <c r="D27">
         <v>4235000.0</v>
       </c>
       <c r="E27">
         <v>4328000.0</v>
       </c>
       <c r="F27">
         <v>4110000.0</v>
       </c>
       <c r="G27">
         <v>2497000.0</v>
       </c>
       <c r="H27">
         <v>2443000.0</v>
       </c>
       <c r="I27">
         <v>2979000.0</v>
       </c>
@@ -20117,51 +20324,51 @@
       </c>
       <c r="K27">
         <v>2319000.0</v>
       </c>
       <c r="L27">
         <v>1469000.0</v>
       </c>
       <c r="M27">
         <v>1330000.0</v>
       </c>
       <c r="N27">
         <v>4230000.0</v>
       </c>
       <c r="O27">
         <v>1234000.0</v>
       </c>
       <c r="P27">
         <v>1327000.0</v>
       </c>
       <c r="Q27">
         <v>5610000.0</v>
       </c>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B28">
         <v>5227000.0</v>
       </c>
       <c r="C28">
         <v>17289000.0</v>
       </c>
       <c r="D28">
         <v>25795000.0</v>
       </c>
       <c r="E28">
         <v>22020000.0</v>
       </c>
       <c r="F28">
         <v>-23380000.0</v>
       </c>
       <c r="G28">
         <v>-798000.0</v>
       </c>
       <c r="H28">
         <v>-5817000.0</v>
       </c>
       <c r="I28">
         <v>9786000.0</v>
       </c>
@@ -20170,51 +20377,51 @@
       </c>
       <c r="K28">
         <v>17904000.0</v>
       </c>
       <c r="L28">
         <v>6355000.0</v>
       </c>
       <c r="M28">
         <v>23971000.0</v>
       </c>
       <c r="N28">
         <v>11182000.0</v>
       </c>
       <c r="O28">
         <v>15373000.0</v>
       </c>
       <c r="P28">
         <v>-10654000.0</v>
       </c>
       <c r="Q28">
         <v>15215000.0</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B29">
         <v>7284000.0</v>
       </c>
       <c r="C29">
         <v>7561000.0</v>
       </c>
       <c r="D29">
         <v>27495000.0</v>
       </c>
       <c r="E29">
         <v>9557000.0</v>
       </c>
       <c r="F29">
         <v>36165000.0</v>
       </c>
       <c r="G29">
         <v>9124000.0</v>
       </c>
       <c r="H29">
         <v>30060000.0</v>
       </c>
       <c r="I29">
         <v>5346000.0</v>
       </c>
@@ -20223,51 +20430,51 @@
       </c>
       <c r="K29">
         <v>24737000.0</v>
       </c>
       <c r="L29">
         <v>44506000.0</v>
       </c>
       <c r="M29">
         <v>49027000.0</v>
       </c>
       <c r="N29">
         <v>43634000.0</v>
       </c>
       <c r="O29">
         <v>32069000.0</v>
       </c>
       <c r="P29">
         <v>27922000.0</v>
       </c>
       <c r="Q29">
         <v>24605000.0</v>
       </c>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B30">
         <v>-12395000.0</v>
       </c>
       <c r="C30">
         <v>-26714000.0</v>
       </c>
       <c r="D30">
         <v>-51800000.0</v>
       </c>
       <c r="E30">
         <v>-32309000.0</v>
       </c>
       <c r="F30">
         <v>-18370000.0</v>
       </c>
       <c r="G30">
         <v>-10945000.0</v>
       </c>
       <c r="H30">
         <v>-18439000.0</v>
       </c>
       <c r="I30">
         <v>-13838000.0</v>
       </c>
@@ -20295,3056 +20502,3095 @@
       <c r="Q30">
         <v>-26933000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BK30"/>
+  <dimension ref="A1:BL30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:63">
+    <row r="1" spans="1:64">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>79</v>
       </c>
       <c r="C1" t="s">
+        <v>80</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="E1" t="s">
         <v>81</v>
       </c>
       <c r="F1" t="s">
         <v>82</v>
       </c>
       <c r="G1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="I1" t="s">
         <v>84</v>
       </c>
       <c r="J1" t="s">
         <v>85</v>
       </c>
       <c r="K1" t="s">
+        <v>86</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="M1" t="s">
         <v>87</v>
       </c>
       <c r="N1" t="s">
         <v>88</v>
       </c>
       <c r="O1" t="s">
+        <v>89</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="Q1" t="s">
         <v>90</v>
       </c>
       <c r="R1" t="s">
         <v>91</v>
       </c>
       <c r="S1" t="s">
+        <v>92</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="U1" t="s">
         <v>93</v>
       </c>
       <c r="V1" t="s">
         <v>94</v>
       </c>
       <c r="W1" t="s">
+        <v>95</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="Y1" t="s">
         <v>96</v>
       </c>
       <c r="Z1" t="s">
         <v>97</v>
       </c>
       <c r="AA1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AC1" t="s">
         <v>99</v>
       </c>
       <c r="AD1" t="s">
         <v>100</v>
       </c>
       <c r="AE1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AG1" t="s">
         <v>102</v>
       </c>
       <c r="AH1" t="s">
         <v>103</v>
       </c>
       <c r="AI1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AK1" t="s">
         <v>105</v>
       </c>
       <c r="AL1" t="s">
         <v>106</v>
       </c>
       <c r="AM1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AO1" t="s">
         <v>108</v>
       </c>
       <c r="AP1" t="s">
         <v>109</v>
       </c>
       <c r="AQ1" t="s">
         <v>110</v>
       </c>
       <c r="AR1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AT1" t="s">
         <v>112</v>
       </c>
       <c r="AU1" t="s">
         <v>113</v>
       </c>
       <c r="AV1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AX1" t="s">
         <v>115</v>
       </c>
       <c r="AY1" t="s">
         <v>116</v>
       </c>
       <c r="AZ1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="BB1" t="s">
         <v>118</v>
       </c>
       <c r="BC1" t="s">
         <v>119</v>
       </c>
       <c r="BD1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="BF1" t="s">
         <v>121</v>
       </c>
       <c r="BG1" t="s">
         <v>122</v>
       </c>
       <c r="BH1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="BJ1" t="s">
         <v>155</v>
       </c>
       <c r="BK1" t="s">
         <v>156</v>
       </c>
+      <c r="BL1" t="s">
+        <v>157</v>
+      </c>
     </row>
-    <row r="2" spans="1:63">
+    <row r="2" spans="1:64">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B2">
+        <v>1444000.0</v>
+      </c>
+      <c r="C2">
         <v>1265000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4694000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2264000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1396000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1149000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3308000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1806000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1334000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3013000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2530000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3142000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2064000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1523000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1840000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1789000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1601000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2255000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3149000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>17324000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3117000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>7840000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>8621000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>62076000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>50530000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>10459000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3086000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3338000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1800000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>4655000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1918000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3640000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2624000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3361000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2088000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>3158000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3248000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1837000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1966000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1893000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1905000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1900000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1912000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2016000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2001000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1638000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1906000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2248000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>710000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>668000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>968000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>589000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>618000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>978000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>581000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>609000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1017000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>462000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>523000.0</v>
       </c>
-      <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
+      <c r="BL2"/>
     </row>
-    <row r="3" spans="1:63">
+    <row r="3" spans="1:64">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B3">
+        <v>1509000</v>
+      </c>
+      <c r="C3">
         <v>2077000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2340000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3737000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3400000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2918000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3793000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>7147000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>9180000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>8647000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>15321000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>12809000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>13477000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>10436000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>11337000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>5825000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>8312000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>8412000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>5811000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>5489000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>4743000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2733000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1895000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>3077000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2891000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>3919000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>3616000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>5571000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>4053000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>5551000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>4401000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2886000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2246000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>4805000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>3360000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>5255000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>5612000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>6601000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>9551000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>9768000</v>
-      </c>
-[...1 lines deleted...]
-        <v>11697000</v>
       </c>
       <c r="AP3">
         <v>11697000</v>
       </c>
       <c r="AQ3">
+        <v>11697000</v>
+      </c>
+      <c r="AR3">
         <v>12319000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>14477000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>13755000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>12706000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>9783000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>18494000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>29107000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>12949000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>11510000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>14641000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>14136000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>12310000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>13342000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>16859000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>11595000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>10188000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>8742000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>30047000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BJ3">
         <v>0</v>
       </c>
       <c r="BK3">
         <v>0</v>
       </c>
+      <c r="BL3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:63">
+    <row r="4" spans="1:64">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>1078000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>541000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-317000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>51000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>188000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-654000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-894000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-14175000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>14207000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-4723000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-781000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-53455000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>11546000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>40071000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>7373000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-252000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>1538000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-2855000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>2737000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-1722000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>1016000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-737000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>1273000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-1070000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-90000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>1411000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-129000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>73000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12000.0</v>
       </c>
       <c r="AP4">
         <v>-12000.0</v>
       </c>
       <c r="AQ4">
+        <v>-12000.0</v>
+      </c>
+      <c r="AR4">
         <v>-7000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-104000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>15000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>363000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-268000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-342000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>1538000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>42000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-300000.0</v>
       </c>
-      <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
+      <c r="BL4"/>
     </row>
-    <row r="5" spans="1:63">
+    <row r="5" spans="1:64">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-320000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-991000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-2083000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-219000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-658000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1048000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>2388000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-1868000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1872000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1511000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>957000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-4357000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>5857000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>4766000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>3450000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-637000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1606000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-133000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>2636000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>1726000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-272000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1782000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>4313000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>9379000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>1666000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>18879000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>29603000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-3243000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16362000.0</v>
       </c>
       <c r="AP5">
         <v>16362000.0</v>
       </c>
       <c r="AQ5">
+        <v>16362000.0</v>
+      </c>
+      <c r="AR5">
         <v>2533000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>1283000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>17318000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>1480000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>7384000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>930000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>167000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-1190000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-359000.0</v>
       </c>
-      <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
+      <c r="BL5"/>
     </row>
-    <row r="6" spans="1:63">
+    <row r="6" spans="1:64">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B6">
+        <v>-145000.0</v>
+      </c>
+      <c r="C6">
         <v>179000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-4694000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2430000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>868000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>247000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-2159000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1502000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>472000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-1679000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>483000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-612000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1078000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>541000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-317000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>51000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>188000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-654000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-894000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-14175000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>14207000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-4723000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-781000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-53455000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>11546000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>40071000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>7373000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-252000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>1538000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-2855000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>2737000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-1722000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1016000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-737000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>1273000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-1070000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-90000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>1411000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-129000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>73000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-12000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-34000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-7000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-104000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>15000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>363000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-268000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-342000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>1538000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>42000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-300000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>379000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-29000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-360000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>397000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-28000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-408000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>555000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-61000.0</v>
       </c>
-      <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
+      <c r="BL6"/>
     </row>
-    <row r="7" spans="1:63">
+    <row r="7" spans="1:64">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B7">
+        <v>-4314000.0</v>
+      </c>
+      <c r="C7">
         <v>1129000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-5534000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1793000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-4261000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>4729000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-10917000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>3941000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-1040000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>4086000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-3614000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>7537000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-4137000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>2370000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-6840000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-6308000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>2475000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-6996000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>2538000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-5450000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>6634000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-1270000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-3027000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-4599000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>11963000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-1153000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>4329000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-3430000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-1084000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-4538000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>2174000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-16541000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-56000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-5213000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>3532000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-6703000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-6008000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-6530000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>14021000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>4774000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>861000.0</v>
       </c>
-      <c r="AP7"/>
-      <c r="AQ7">
+      <c r="AQ7"/>
+      <c r="AR7">
         <v>24000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-1562000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>7338000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-1371000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>4448000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-535000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>6316000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-4712000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>2844000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-1501000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>3867000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>2805000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>1314000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-2850000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>4428000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>216000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>415000.0</v>
       </c>
-      <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
+      <c r="BL7"/>
     </row>
-    <row r="8" spans="1:63">
+    <row r="8" spans="1:64">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-181000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>1606000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-1366000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-1155000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>458000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-513000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-60000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>90000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-592000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>71000.0</v>
       </c>
-      <c r="W8"/>
-      <c r="X8">
+      <c r="X8"/>
+      <c r="Y8">
         <v>-960000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-387000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>1577000.0</v>
       </c>
-      <c r="AA8"/>
-      <c r="AB8">
+      <c r="AB8"/>
+      <c r="AC8">
         <v>265000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-505000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>362000.0</v>
       </c>
-      <c r="AE8"/>
-      <c r="AF8">
+      <c r="AF8"/>
+      <c r="AG8">
         <v>-348000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>92000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>745000.0</v>
       </c>
-      <c r="AI8"/>
-      <c r="AJ8">
+      <c r="AJ8"/>
+      <c r="AK8">
         <v>677000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>490000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>1975000.0</v>
       </c>
-      <c r="AM8"/>
-      <c r="AN8">
+      <c r="AN8"/>
+      <c r="AO8">
         <v>577000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-159000.0</v>
       </c>
       <c r="AP8">
         <v>-159000.0</v>
       </c>
       <c r="AQ8">
+        <v>-159000.0</v>
+      </c>
+      <c r="AR8">
         <v>-224000.0</v>
       </c>
-      <c r="AR8"/>
-      <c r="AS8">
+      <c r="AS8"/>
+      <c r="AT8">
         <v>444000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-466000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>708000.0</v>
       </c>
-      <c r="AV8"/>
-      <c r="AW8">
+      <c r="AW8"/>
+      <c r="AX8">
         <v>249000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-175000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>244000.0</v>
       </c>
-      <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
+      <c r="BL8"/>
     </row>
-    <row r="9" spans="1:63">
+    <row r="9" spans="1:64">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B9">
+        <v>-498000.0</v>
+      </c>
+      <c r="C9">
         <v>-227000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>45000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-340000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>342000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-218000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>73000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-175000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>376000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>812000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-475000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>251000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-181000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1606000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-1366000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-1155000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>458000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-513000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-60000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>90000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-592000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>71000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-622000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-960000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-387000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1577000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-752000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>265000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-505000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>362000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-398000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-348000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>92000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>745000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-166000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>677000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>490000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1975000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-637000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>577000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-159000.0</v>
       </c>
-      <c r="AP9">
-[...1 lines deleted...]
-      </c>
       <c r="AQ9">
+        <v>0.0</v>
+      </c>
+      <c r="AR9">
         <v>-224000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-1123000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>444000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-466000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>708000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-393000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>249000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-175000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>244000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>1814000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-1323000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-292000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>339000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-1640000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-838000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-45000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>1419000.0</v>
       </c>
-      <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
+      <c r="BL9"/>
     </row>
-    <row r="10" spans="1:63">
+    <row r="10" spans="1:64">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B10">
+        <v>220000.0</v>
+      </c>
+      <c r="C10">
         <v>4000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-230000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>79000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>282000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-744000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-206000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-68000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-269000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-159000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>24000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-112000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-292000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>77000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-34000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-121000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-273000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-315000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-161000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-220000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-112000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>111000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-14000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-231000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>2000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>304000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-276000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-2000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-124000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-223000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>106000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>104000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-707000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-44000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-29000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>110000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-345000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-123000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-73000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-416000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-70000.0</v>
       </c>
       <c r="AP10">
         <v>-70000.0</v>
       </c>
       <c r="AQ10">
+        <v>-70000.0</v>
+      </c>
+      <c r="AR10">
         <v>-231000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-113000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-472000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-196000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-277000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-201000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-600000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-639000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-400000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-141000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-513000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-144000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-383000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-422000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-360000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-479000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-186000.0</v>
       </c>
-      <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
+      <c r="BL10"/>
     </row>
-    <row r="11" spans="1:63">
+    <row r="11" spans="1:64">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-2712000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>2076000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-2784000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-4488000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>3815000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-6720000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2468000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-2909000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-483000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>677000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-1992000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>954000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>8770000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-7050000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>5438000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-2193000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>578000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-4399000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1997000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-16776000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>3081000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-6277000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>4452000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-7022000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-7259000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-8801000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>17734000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>8454000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4128000.0</v>
       </c>
       <c r="AP11">
         <v>-4128000.0</v>
       </c>
       <c r="AQ11">
+        <v>-4128000.0</v>
+      </c>
+      <c r="AR11">
         <v>-1309000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>4141000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>6492000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-1973000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>2713000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-213000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>6750000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-2514000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>3573000.0</v>
       </c>
-      <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
+      <c r="BL11"/>
     </row>
-    <row r="12" spans="1:63">
+    <row r="12" spans="1:64">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>1446000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1229000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>975000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>735000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1542000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1036000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>662000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1178000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1463000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>710000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>361000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>676000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1128000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>172000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>924000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>3000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1115000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>726000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>357000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>628000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1632000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>335000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-137000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>207000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>727000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>489000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-221000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1213000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1584000.0</v>
       </c>
       <c r="AP12">
         <v>1584000.0</v>
       </c>
       <c r="AQ12">
+        <v>1584000.0</v>
+      </c>
+      <c r="AR12">
         <v>348000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>-619000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>-5871000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>475000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>-1394000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>999000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2354000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>3914000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>140000.0</v>
       </c>
-      <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
+      <c r="BL12"/>
     </row>
-    <row r="13" spans="1:63">
+    <row r="13" spans="1:64">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>-3835000.0</v>
       </c>
       <c r="O13">
+        <v>-3835000.0</v>
+      </c>
+      <c r="P13">
         <v>-5520000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-4862000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>2116000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-5453000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1261000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-5413000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>7847000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-4995000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2369000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-4295000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>9545000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-2876000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>3999000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-4161000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>3675000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-7469000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>1937000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-17034000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>4027000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-6427000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-17176000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-6478000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-4878000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>419000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>22789000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-3841000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>5218000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>1788000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>7747000.0</v>
       </c>
-      <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
-      <c r="AV13">
+      <c r="AV13"/>
+      <c r="AW13">
         <v>3191000.0</v>
       </c>
-      <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
+      <c r="BL13"/>
     </row>
-    <row r="14" spans="1:63">
+    <row r="14" spans="1:64">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B14">
+        <v>5900000.0</v>
+      </c>
+      <c r="C14">
         <v>5981000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>6214000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>6604000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>7139000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>7090000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>7081000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>7248000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>7367000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>7370000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>7479000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>6626000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>6437000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>6250000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>5958000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>5826000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>5763000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>5721000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>5599000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>5571000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>5576000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>5587000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>5436000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>5541000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>5397000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>5335000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>5460000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>5458000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>5661000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>5507000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>5465000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>5790000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>5797000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>5820000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>5884000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>6183000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>6279000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>6267000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>7151000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>7006000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>7071000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>7100000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>6906000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>6843000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>7116000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>6924000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>6919000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>6818000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>6454000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>5905000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>5610000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>5549000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>5238000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>5035000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>4801000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>4554000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>4334000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>4099000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>3732000.0</v>
       </c>
-      <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
+      <c r="BL14"/>
     </row>
-    <row r="15" spans="1:63">
+    <row r="15" spans="1:64">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
-      <c r="AM15">
-[...5 lines deleted...]
-      </c>
+      <c r="AM15"/>
+      <c r="AN15">
+        <v>0.0</v>
+      </c>
+      <c r="AO15"/>
       <c r="AP15">
         <v>0.0</v>
       </c>
-      <c r="AQ15"/>
-      <c r="AR15">
+      <c r="AQ15">
+        <v>0.0</v>
+      </c>
+      <c r="AR15"/>
+      <c r="AS15">
         <v>99538000.0</v>
       </c>
-      <c r="AS15">
-[...1 lines deleted...]
-      </c>
       <c r="AT15">
         <v>0.0</v>
       </c>
       <c r="AU15">
         <v>0.0</v>
       </c>
       <c r="AV15">
+        <v>0.0</v>
+      </c>
+      <c r="AW15">
         <v>96746000.0</v>
       </c>
-      <c r="AW15">
-[...1 lines deleted...]
-      </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
-      <c r="BC15"/>
+      <c r="BC15">
+        <v>0.0</v>
+      </c>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
+      <c r="BL15"/>
     </row>
-    <row r="16" spans="1:63">
+    <row r="16" spans="1:64">
       <c r="A16" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B16">
+        <v>1299000.0</v>
+      </c>
+      <c r="C16">
         <v>1444000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1265000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>4694000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2264000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1396000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1149000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>3308000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1806000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1334000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>3013000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2530000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>3142000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2064000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1523000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1840000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1789000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1601000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2255000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>3149000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>17324000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>3117000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>7840000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>8621000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>62076000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>50530000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>10459000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>3086000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>3338000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1800000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>4655000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1918000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>3640000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>2624000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>3361000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>2088000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>3158000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>3248000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1837000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1966000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1893000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1900000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1905000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1912000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>2016000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>2001000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1638000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1906000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>2248000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>710000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>668000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>968000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>589000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>618000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>978000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>581000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>609000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1017000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>462000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>523000.0</v>
       </c>
-      <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
+      <c r="BL16"/>
     </row>
-    <row r="17" spans="1:63">
+    <row r="17" spans="1:64">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-      <c r="AI17">
+      <c r="AI17"/>
+      <c r="AJ17">
         <v>-11000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-6000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>2000.0</v>
       </c>
-      <c r="AL17"/>
-      <c r="AM17">
+      <c r="AM17"/>
+      <c r="AN17">
         <v>-1000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-85000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22000.0</v>
       </c>
       <c r="AP17">
         <v>22000.0</v>
       </c>
       <c r="AQ17">
+        <v>22000.0</v>
+      </c>
+      <c r="AR17">
         <v>105000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-42000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-80000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-12000.0</v>
       </c>
-      <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
+      <c r="BL17"/>
     </row>
-    <row r="18" spans="1:63">
+    <row r="18" spans="1:64">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B18">
+        <v>1796000.0</v>
+      </c>
+      <c r="C18">
         <v>3939000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-3413000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1439000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-4252000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1115000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-13777000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1330000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-4457000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1642000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-15157000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>4136000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-10313000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-3214000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-9600000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-4048000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>3791000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-14472000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>458000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1161000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>14724000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>1046000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1085000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1470000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>4474000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-4577000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>10175000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1690000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>4841000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-5437000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>5813000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-10591000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>1595000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-5809000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>7671000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-3953000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-5767000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-14677000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-878000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-5985000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-5095000.0</v>
       </c>
-      <c r="AP18"/>
-      <c r="AQ18">
+      <c r="AQ18"/>
+      <c r="AR18">
         <v>-6640000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-7857000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>1475000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-3376000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>3543000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-6920000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-10765000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-4095000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-1253000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-3469000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-1400000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-545000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-5381000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-10167000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>465000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-2970000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-2643000.0</v>
       </c>
-      <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
+      <c r="BL18"/>
     </row>
-    <row r="19" spans="1:63">
+    <row r="19" spans="1:64">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-3737000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-3400000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-2918000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-3793000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-7147000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-7127000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-8647000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-15178000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-12809000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-13377000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-10436000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-11337000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-5825000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-8312000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-6835000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-5811000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-5083000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-4743000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-2733000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-1058000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-3077000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-2891000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-3919000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-3616000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-5571000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-3701000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-5551000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
+      <c r="BL19"/>
     </row>
-    <row r="20" spans="1:63">
+    <row r="20" spans="1:64">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -23364,1770 +23610,1797 @@
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
+      <c r="BL20"/>
     </row>
-    <row r="21" spans="1:63">
+    <row r="21" spans="1:64">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B21">
+        <v>-1809000.0</v>
+      </c>
+      <c r="C21">
         <v>-3679000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-32000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1074000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>5159000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-817000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>12484000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2805000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>11896000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>5075000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>9814000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>4595000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-3088000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>13045000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-1438000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-15076000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-573000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-5042000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-188000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-51750000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>7582000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>44812000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-2687000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-1688000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-3258000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>2758000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-4713000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-15657000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1377000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>5038000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-7076000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>2870000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>7986000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-31297000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>539000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>5550000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4383000.0</v>
       </c>
       <c r="AP21">
         <v>4383000.0</v>
       </c>
       <c r="AQ21">
+        <v>4383000.0</v>
+      </c>
+      <c r="AR21">
         <v>6332000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>7731000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>30455000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>7352000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-5041000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>5999000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>11871000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>3029000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>288000.0</v>
       </c>
-      <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
+      <c r="BL21"/>
     </row>
-    <row r="22" spans="1:63">
+    <row r="22" spans="1:64">
       <c r="A22" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B22">
+        <v>-3951000.0</v>
+      </c>
+      <c r="C22">
         <v>-3417000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-6808000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-9151000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-17552000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-9057000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-9693000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-6755000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-13625000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-6140000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-6137000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>700000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-1304000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-3115000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>975000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>795000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1345000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-6429000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-4738000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>4697000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>5683000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-1977000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-3819000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-127000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-13478000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-5835000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-1183000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>4243000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>438000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-1851000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>19000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1050000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-5935000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-3575000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-487000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-8335000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-1815000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-26845000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-45376000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-9841000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14087000.0</v>
       </c>
       <c r="AP22">
         <v>-14087000.0</v>
       </c>
       <c r="AQ22">
+        <v>-14087000.0</v>
+      </c>
+      <c r="AR22">
         <v>-2373000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-4254000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-9821000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>3062000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-2752000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>3534000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>2943000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>3527000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>1424000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>2408000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>3265000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>68000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>924000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>1559000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>133000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>2180000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>1291000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>3829000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>1995000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>1720000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>180000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:63">
+    <row r="23" spans="1:64">
       <c r="A23" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B23">
+        <v>-132000.0</v>
+      </c>
+      <c r="C23">
         <v>-81000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>16000.0</v>
       </c>
-      <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23">
         <v>-39000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-51000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-866000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>27000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>10000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-261000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-695000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>41000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-44000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-641000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>17000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-56000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-45000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-299000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>582000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-202000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>56000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-335000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000.0</v>
       </c>
       <c r="X23">
         <v>49000.0</v>
       </c>
       <c r="Y23">
+        <v>49000.0</v>
+      </c>
+      <c r="Z23">
         <v>-1002000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-1000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>32000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-49000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-256000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>21000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>89000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>24026000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-1921000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>34000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-276000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>19000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-99000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>16064000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-214000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>93000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>678000.0</v>
       </c>
-      <c r="AP23"/>
-      <c r="AQ23">
+      <c r="AQ23"/>
+      <c r="AR23">
         <v>196000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2801000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-3846000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>424000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1230000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>579000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>432000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1108000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>736000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2059000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>27895000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>36133000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>37703000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>25000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-752000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>23521000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>25235000.0</v>
       </c>
-      <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
+      <c r="BL23"/>
     </row>
-    <row r="24" spans="1:63">
+    <row r="24" spans="1:64">
       <c r="A24" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>2053000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>143000.0</v>
       </c>
-      <c r="L24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M24"/>
       <c r="N24">
         <v>100000.0</v>
       </c>
       <c r="O24">
+        <v>100000.0</v>
+      </c>
+      <c r="P24">
         <v>1577000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1577000.0</v>
       </c>
       <c r="R24">
         <v>1577000.0</v>
       </c>
-      <c r="S24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S24">
+        <v>1577000.0</v>
+      </c>
+      <c r="T24"/>
       <c r="U24">
         <v>406000.0</v>
       </c>
       <c r="V24">
         <v>406000.0</v>
       </c>
       <c r="W24">
-        <v>837000.0</v>
+        <v>406000.0</v>
       </c>
       <c r="X24">
         <v>837000.0</v>
       </c>
       <c r="Y24">
         <v>837000.0</v>
       </c>
       <c r="Z24">
         <v>837000.0</v>
       </c>
       <c r="AA24">
+        <v>837000.0</v>
+      </c>
+      <c r="AB24">
         <v>-4161000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1387000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1739000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1387000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="AF24">
         <v>500000.0</v>
       </c>
       <c r="AG24">
         <v>500000.0</v>
       </c>
       <c r="AH24">
         <v>500000.0</v>
       </c>
-      <c r="AI24"/>
+      <c r="AI24">
+        <v>500000.0</v>
+      </c>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
-      <c r="AM24">
+      <c r="AM24"/>
+      <c r="AN24">
         <v>78000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>500000.0</v>
       </c>
-      <c r="AO24">
-[...1 lines deleted...]
-      </c>
       <c r="AP24">
         <v>0.0</v>
       </c>
       <c r="AQ24">
+        <v>0.0</v>
+      </c>
+      <c r="AR24">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-628000.0</v>
       </c>
       <c r="AS24">
         <v>-628000.0</v>
       </c>
       <c r="AT24">
         <v>-628000.0</v>
       </c>
       <c r="AU24">
-        <v>0.0</v>
+        <v>-628000.0</v>
       </c>
       <c r="AV24">
+        <v>0.0</v>
+      </c>
+      <c r="AW24">
         <v>2085000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-13623000.0</v>
       </c>
-      <c r="AX24">
-[...1 lines deleted...]
-      </c>
       <c r="AY24">
         <v>0.0</v>
       </c>
       <c r="AZ24">
         <v>0.0</v>
       </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
       <c r="BB24">
         <v>0.0</v>
       </c>
-      <c r="BC24"/>
+      <c r="BC24">
+        <v>0.0</v>
+      </c>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
+      <c r="BL24"/>
     </row>
-    <row r="25" spans="1:63">
+    <row r="25" spans="1:64">
       <c r="A25" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B25">
-        <v>2317000.0</v>
+        <v>5649000.0</v>
       </c>
       <c r="C25">
-        <v>5064000.0</v>
+        <v>1557000.0</v>
       </c>
       <c r="D25">
+        <v>4678000.0</v>
+      </c>
+      <c r="E25">
         <v>4815000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>13069000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>458000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>3239000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>700000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>10568000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>438000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1692000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1240000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>722000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>488000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>669000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>714000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>978000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>608000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2208000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>654000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-15000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>729000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1659000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>116000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2355000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>823000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>4518000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>987000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125000.0</v>
       </c>
       <c r="AD25">
         <v>125000.0</v>
       </c>
       <c r="AE25">
+        <v>125000.0</v>
+      </c>
+      <c r="AF25">
         <v>1829000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1368000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>3029000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1629000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>2239000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>9950000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>662000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>18543000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>32604000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>631000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>11173000.0</v>
       </c>
-      <c r="AP25"/>
-      <c r="AQ25">
+      <c r="AQ25"/>
+      <c r="AR25">
         <v>29000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>6212000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>16468000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1795000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>6094000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>505000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>275000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>220000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>25000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>711000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-132000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-79000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>193000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>513000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>2846000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>144000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>172000.0</v>
       </c>
-      <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
+      <c r="BL25"/>
     </row>
-    <row r="26" spans="1:63">
+    <row r="26" spans="1:64">
       <c r="A26" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
-[...2 lines deleted...]
-      <c r="H26"/>
+      <c r="G26"/>
+      <c r="H26">
+        <v>0.0</v>
+      </c>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
-[...1 lines deleted...]
-      </c>
+      <c r="K26"/>
       <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
         <v>-4981000.0</v>
       </c>
-      <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>-1000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-252000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-49000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-21000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>21000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-70000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>24101000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-35000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>40000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000.0</v>
       </c>
       <c r="AJ26">
         <v>20000.0</v>
       </c>
       <c r="AK26">
+        <v>20000.0</v>
+      </c>
+      <c r="AL26">
         <v>-2212000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>48050000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>30000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>190000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>680000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>678000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>200000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-2848000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-28016000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-4136000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>1230000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>71000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>432000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>1160000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-71000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-2777000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-136000.0</v>
       </c>
-      <c r="BB26">
-[...2 lines deleted...]
-      <c r="BC26"/>
+      <c r="BC26">
+        <v>0.0</v>
+      </c>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-      <c r="BG26">
+      <c r="BG26"/>
+      <c r="BH26">
         <v>-48000.0</v>
       </c>
-      <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
+      <c r="BL26"/>
     </row>
-    <row r="27" spans="1:63">
+    <row r="27" spans="1:64">
       <c r="A27" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B27">
+        <v>1110000.0</v>
+      </c>
+      <c r="C27">
         <v>760000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>386000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1110000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>732000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>790000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>333000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>810000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1343000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1186000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>763000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>694000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1476000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1302000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>974000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>751000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1498000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1120000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>674000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1153000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1563000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>720000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>593000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>651000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1094000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>159000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>663000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>-61000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1115000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>726000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>747000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>640000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1012000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>580000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>321000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>248000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>647000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>298000.0</v>
       </c>
       <c r="AM27">
         <v>298000.0</v>
       </c>
       <c r="AN27">
+        <v>298000.0</v>
+      </c>
+      <c r="AO27">
         <v>1172000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>501000.0</v>
       </c>
-      <c r="AP27"/>
-      <c r="AQ27">
+      <c r="AQ27"/>
+      <c r="AR27">
         <v>348000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>433000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>411000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>464000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>161000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>302000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>363000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>525000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>140000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>165000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>132000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>3570000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>363000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>313000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>315000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>297000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>309000.0</v>
       </c>
-      <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
+      <c r="BL27"/>
     </row>
-    <row r="28" spans="1:63">
+    <row r="28" spans="1:64">
       <c r="A28" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B28">
+        <v>-1941000.0</v>
+      </c>
+      <c r="C28">
         <v>-3760000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-16000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>991000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5120000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-868000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>11618000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2832000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2876000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-37000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>15497000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-4748000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>11291000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3755000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>9283000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>4099000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-3603000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>12241000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-1352000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-15742000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-517000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-5769000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-533000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-51985000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>7072000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>44648000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-2802000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-1942000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-3655000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2582000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-3076000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>8369000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-579000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>5072000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-6387000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2889000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>5675000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>16088000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>672000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>5643000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5061000.0</v>
       </c>
       <c r="AP28">
         <v>5061000.0</v>
       </c>
       <c r="AQ28">
+        <v>5061000.0</v>
+      </c>
+      <c r="AR28">
         <v>6528000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>7795000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-1380000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>3751000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-3811000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>6578000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>12303000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>4137000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>953000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>3848000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1371000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>185000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>5778000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>10139000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-873000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>3525000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>2582000.0</v>
       </c>
-      <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
+      <c r="BL28"/>
     </row>
-    <row r="29" spans="1:63">
+    <row r="29" spans="1:64">
       <c r="A29" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B29">
+        <v>3305000.0</v>
+      </c>
+      <c r="C29">
         <v>6016000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-1073000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5176000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-852000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4033000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-9984000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>5817000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>4723000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>7005000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>164000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>16945000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3164000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>7222000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1737000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1777000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>12103000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-6060000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>6269000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>6650000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>19467000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3779000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>810000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1607000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>7365000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-658000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>13791000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>7261000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>8894000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>114000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>10214000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-7705000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>3841000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-1004000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>11031000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>1302000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-155000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-8076000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>8673000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>3783000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6602000.0</v>
       </c>
       <c r="AP29">
         <v>6602000.0</v>
       </c>
       <c r="AQ29">
+        <v>6602000.0</v>
+      </c>
+      <c r="AR29">
         <v>5679000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>6620000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>15230000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>9330000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>13326000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>11574000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>18342000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>8854000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>10257000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>11172000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>12736000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>11765000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>7961000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>6692000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>12060000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>7218000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>6099000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>27922000.0</v>
       </c>
-      <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
+      <c r="BL29"/>
     </row>
-    <row r="30" spans="1:63">
+    <row r="30" spans="1:64">
       <c r="A30" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B30">
+        <v>-1509000.0</v>
+      </c>
+      <c r="C30">
         <v>-2077000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-2340000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-3737000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-3400000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-2918000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-3793000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-7147000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-7127000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-8647000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-15178000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-12809000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-13377000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-10436000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-11337000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-5825000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-8312000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-6835000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-5811000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-5083000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-4743000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-2733000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-1058000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-3077000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-2891000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-3919000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-3616000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-5571000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-3701000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-5551000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-4401000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-2386000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-2246000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-4805000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-3360000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-5255000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-5612000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-6601000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-9473000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-9268000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11697000.0</v>
       </c>
       <c r="AP30">
         <v>-11697000.0</v>
       </c>
       <c r="AQ30">
+        <v>-11697000.0</v>
+      </c>
+      <c r="AR30">
         <v>-12319000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-14477000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-13755000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-12706000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-9783000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-18494000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-29107000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-12949000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-11510000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-14641000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-14136000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-12310000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-13342000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-16859000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-11595000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-10188000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-8742000.0</v>
       </c>
-      <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
+      <c r="BL30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>