--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="229">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -292,50 +292,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5441,699 +5444,705 @@
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DB62"/>
+  <dimension ref="A1:DC62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:106">
+    <row r="1" spans="1:107">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
+      <c r="DC1" t="s">
+        <v>169</v>
+      </c>
     </row>
-    <row r="2" spans="1:106">
+    <row r="2" spans="1:107">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2">
+        <v>252000000.0</v>
+      </c>
+      <c r="C2">
         <v>245000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>280000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>256000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>246000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>255000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>269000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>289000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>301000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>266000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>332000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>286000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>199000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>183000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>185000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>189000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>175000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>186000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>185000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>166000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>168000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>183000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>175000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>145000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>129000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>183000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>148000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>146000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>149000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>218000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>198000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>176000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>174000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>237000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>177000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>168000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>149000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>187000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>175000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>159000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>172000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>175000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>158000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>173000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>188000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>207000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>189000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>182000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>188000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>227000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>228000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>255000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>252000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>217000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>172000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>149000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>160000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>147000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>164000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>175000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>180000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>151000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>372000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>138000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>172000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>152000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>483000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>229000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>236000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>242000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>242356000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>287773000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>219866000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>208837000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>218688000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>127530000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>256588000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>200903000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>170753000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>118390000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>112092000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>112635000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>118884000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>56186000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>46217000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>42778000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>40180000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>37288000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>22669000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>24556000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>29959000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>44742000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>47001000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>61917000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>99758000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>89824000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>115353000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>112384000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>123136000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>103742000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>124851000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>125590000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>111133000.0</v>
       </c>
-      <c r="CZ2"/>
       <c r="DA2"/>
       <c r="DB2"/>
+      <c r="DC2"/>
     </row>
-    <row r="3" spans="1:106">
+    <row r="3" spans="1:107">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6198,52 +6207,53 @@
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
+      <c r="DC3"/>
     </row>
-    <row r="4" spans="1:106">
+    <row r="4" spans="1:107">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6308,633 +6318,640 @@
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
+      <c r="DC4"/>
     </row>
-    <row r="5" spans="1:106">
+    <row r="5" spans="1:107">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5">
+        <v>-1874000000.0</v>
+      </c>
+      <c r="C5">
         <v>-1807000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-1773000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-1847000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1869000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1896000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-2099000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1952000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-2011000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-2044000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1924000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-2102000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-2119000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-2006000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1991000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-2092000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1905000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1670000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1587000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-1511000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-1452000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1505000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1368000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1632000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1715000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1909000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1686000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1833000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-1666000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1645000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-1530000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1184000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-1191000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-1060000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-862000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-825000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-892000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-987000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-979000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-882000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-860000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-770000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-864000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-847000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-805000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-883000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-682000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-325000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-142000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-71000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-67000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-51000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-139000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-218000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-185000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-222000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-368000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-218000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-350000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-346000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-62000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-82000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-272000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-268000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-647000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-438000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-406000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-331000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-600000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-766000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-619010000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-36702000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-4695000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>2888000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-4697000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-10692000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>190507000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>95602000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>136204000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>71168000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-31888000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-1247000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>589000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>1046000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>584000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-195000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>481000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>836000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-395000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>1029000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>1865000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>351000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>4404000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-1001000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>691000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-3586000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-2615000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-6746000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-4261000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-806000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-4125000.0</v>
       </c>
-      <c r="CX5"/>
-      <c r="CY5">
+      <c r="CY5"/>
+      <c r="CZ5">
         <v>-1892000.0</v>
       </c>
-      <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
+      <c r="DC5"/>
     </row>
-    <row r="6" spans="1:106">
+    <row r="6" spans="1:107">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ6">
         <v>3024000000.0</v>
       </c>
-      <c r="AJ6">
-[...1 lines deleted...]
-      </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
+        <v>0.0</v>
+      </c>
+      <c r="AN6">
         <v>3104000000.0</v>
       </c>
-      <c r="AN6">
-[...1 lines deleted...]
-      </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
+        <v>0.0</v>
+      </c>
+      <c r="BD6">
         <v>5209000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>5136000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>4970000000.0</v>
       </c>
-      <c r="BF6">
-[...1 lines deleted...]
-      </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
+        <v>0.0</v>
+      </c>
+      <c r="BM6">
         <v>5078000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>4693000000.0</v>
       </c>
-      <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
+      <c r="DC6"/>
     </row>
-    <row r="7" spans="1:106">
+    <row r="7" spans="1:107">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7">
+        <v>482000000.0</v>
+      </c>
+      <c r="C7">
         <v>488000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>462000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>454000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>453000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>393000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>388000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>399000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>409000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>413000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>417000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>412000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>427000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>442000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>452000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>456000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>470000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>478000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>386000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>398000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>397000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>406000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>389000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>397000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>403000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>310000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>331000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>327000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>343000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>357000000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -6966,116 +6983,119 @@
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
+      <c r="DC7"/>
     </row>
-    <row r="8" spans="1:106">
+    <row r="8" spans="1:107">
       <c r="A8" t="s">
         <v>35</v>
       </c>
       <c r="B8">
         <v>6000000.0</v>
       </c>
       <c r="C8">
         <v>6000000.0</v>
       </c>
       <c r="D8">
         <v>6000000.0</v>
       </c>
       <c r="E8">
         <v>6000000.0</v>
       </c>
       <c r="F8">
         <v>6000000.0</v>
       </c>
       <c r="G8">
         <v>6000000.0</v>
       </c>
       <c r="H8">
         <v>6000000.0</v>
       </c>
       <c r="I8">
         <v>6000000.0</v>
       </c>
       <c r="J8">
         <v>6000000.0</v>
       </c>
       <c r="K8">
         <v>6000000.0</v>
       </c>
       <c r="L8">
-        <v>5000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="M8">
         <v>5000000.0</v>
       </c>
       <c r="N8">
         <v>5000000.0</v>
       </c>
       <c r="O8">
         <v>5000000.0</v>
       </c>
       <c r="P8">
         <v>5000000.0</v>
       </c>
       <c r="Q8">
-        <v>2000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="R8">
         <v>2000000.0</v>
       </c>
       <c r="S8">
         <v>2000000.0</v>
       </c>
       <c r="T8">
         <v>2000000.0</v>
       </c>
       <c r="U8">
         <v>2000000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>2000000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7116,580 +7136,585 @@
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
+      <c r="DC8"/>
     </row>
-    <row r="9" spans="1:106">
+    <row r="9" spans="1:107">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>1363000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1312000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1445000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1408000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1385000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1510000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1952000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1983000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2435000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>2405000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>2547000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>2524000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>2533000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>2527000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>2632000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>2585000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>2713000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>2732000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>2716000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>2676000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>2712000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>2926000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>3024000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>3012000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>3011000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>2963000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>3104000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>3046000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>3062000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>3001000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>3011000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>3032000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>3257000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>3243000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>3222000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>4354000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>4328000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>4302000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>4278000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>4270000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>4261000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>3776000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>3771000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>3804000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>3797000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>3798000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>3793000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>3790000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>3780000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>3784000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>3780000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>3776000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>3774000000.0</v>
       </c>
-      <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
+      <c r="DC9"/>
     </row>
-    <row r="10" spans="1:106">
+    <row r="10" spans="1:107">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
+        <v>520000000.0</v>
+      </c>
+      <c r="C10">
         <v>564000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>814000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>470000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>732000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>690000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>592000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>266000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>416000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>388000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>453000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>5340000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>5347000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>373000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>502000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>301000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>454000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>486000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>393000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>303000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>390000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>774000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>2745000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>584000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>711000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1015000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>332000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>304000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>333000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>472000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>545000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>324000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>322000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>405000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>377000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>530000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>356000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>386000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>403000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>257000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>344000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>331000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>301000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>290000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>324000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>328000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>427000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>286000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>314000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>384000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>398000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>300000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>379000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>591000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>497000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>438000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>491000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>525000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>506000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>543000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>578000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>439000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>315000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>336000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>526000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>535000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>594000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>311000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>419000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>333000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>374000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>737900000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>739999000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>736020000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1325314000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>1258662000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>574998000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>493249000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>321995000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>440545000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>488817000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>374905000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>165237000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>288764000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>304286000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>83941000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>58186000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>47986000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>222385000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>133608000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>148929000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>127836000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>269107000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>277307000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>204271000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>274170000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>330835000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>172411000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>293731000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>329099000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>344848000.0</v>
       </c>
-      <c r="CX10"/>
-      <c r="CY10">
+      <c r="CY10"/>
+      <c r="CZ10">
         <v>262257000.0</v>
       </c>
-      <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
+      <c r="DC10"/>
     </row>
-    <row r="11" spans="1:106">
+    <row r="11" spans="1:107">
       <c r="A11" t="s">
         <v>38</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7754,414 +7779,418 @@
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
+      <c r="DC11"/>
     </row>
-    <row r="12" spans="1:106">
+    <row r="12" spans="1:107">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12">
+        <v>2787000000.0</v>
+      </c>
+      <c r="C12">
         <v>748000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>842000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2529000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2014000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2554000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>776000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>468000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>590000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>561000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>641000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>5612000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>5635000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>570000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>683000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>430000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>615000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>711000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>601000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>488000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>625000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>989000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2940000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>761000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>917000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1269000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>623000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>505000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>592000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>692000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>813000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>526000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>635000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>629000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>612000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>737000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>656000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>606000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>648000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>495000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>599000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>590000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>502000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>483000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>588000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>522000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>601000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>455000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>517000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>581000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>587000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>490000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>549000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>809000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>720000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>595000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>687000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>740000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>785000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>837000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>898000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>722000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>568000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>2336000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>836000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>2642000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>902000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>4137000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>3689000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>4605000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>601000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>931962000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>876970000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>857228000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>1325314000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>1267863000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>2269982000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>2025027000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>1950204000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>1860371000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>1704342000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>596180000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>344606000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>545246000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>550340000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>345597000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>261699000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>262568000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>423311000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>396952000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>358398000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>349376000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>530602000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>520481000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>445070000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>474326000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>464597000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>307139000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>521760000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>329099000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>344848000.0</v>
       </c>
-      <c r="CX12"/>
-      <c r="CY12">
+      <c r="CY12"/>
+      <c r="CZ12">
         <v>262257000.0</v>
       </c>
-      <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
+      <c r="DC12"/>
     </row>
-    <row r="13" spans="1:106">
+    <row r="13" spans="1:107">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13">
         <v>6000000.0</v>
       </c>
       <c r="C13">
         <v>6000000.0</v>
       </c>
       <c r="D13">
         <v>6000000.0</v>
       </c>
       <c r="E13">
         <v>6000000.0</v>
       </c>
       <c r="F13">
         <v>6000000.0</v>
       </c>
       <c r="G13">
         <v>6000000.0</v>
       </c>
       <c r="H13">
         <v>6000000.0</v>
       </c>
       <c r="I13">
         <v>6000000.0</v>
       </c>
       <c r="J13">
         <v>6000000.0</v>
       </c>
       <c r="K13">
         <v>6000000.0</v>
       </c>
       <c r="L13">
-        <v>5000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="M13">
         <v>5000000.0</v>
       </c>
       <c r="N13">
         <v>5000000.0</v>
       </c>
       <c r="O13">
         <v>5000000.0</v>
       </c>
       <c r="P13">
         <v>5000000.0</v>
       </c>
       <c r="Q13">
-        <v>2000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="R13">
         <v>2000000.0</v>
       </c>
       <c r="S13">
         <v>2000000.0</v>
       </c>
       <c r="T13">
         <v>2000000.0</v>
       </c>
       <c r="U13">
         <v>2000000.0</v>
       </c>
       <c r="V13">
         <v>2000000.0</v>
       </c>
       <c r="W13">
         <v>2000000.0</v>
       </c>
       <c r="X13">
         <v>2000000.0</v>
       </c>
       <c r="Y13">
         <v>2000000.0</v>
       </c>
@@ -8279,501 +8308,505 @@
       <c r="BK13">
         <v>2000000.0</v>
       </c>
       <c r="BL13">
         <v>2000000.0</v>
       </c>
       <c r="BM13">
         <v>2000000.0</v>
       </c>
       <c r="BN13">
         <v>2000000.0</v>
       </c>
       <c r="BO13">
         <v>2000000.0</v>
       </c>
       <c r="BP13">
         <v>2000000.0</v>
       </c>
       <c r="BQ13">
         <v>2000000.0</v>
       </c>
       <c r="BR13">
         <v>2000000.0</v>
       </c>
       <c r="BS13">
+        <v>2000000.0</v>
+      </c>
+      <c r="BT13">
         <v>2023000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>2011000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>2004000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>2001000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>1393000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1307000.0</v>
       </c>
       <c r="BY13">
         <v>1307000.0</v>
       </c>
       <c r="BZ13">
         <v>1307000.0</v>
       </c>
       <c r="CA13">
         <v>1307000.0</v>
       </c>
       <c r="CB13">
         <v>1307000.0</v>
       </c>
       <c r="CC13">
+        <v>1307000.0</v>
+      </c>
+      <c r="CD13">
         <v>1308000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1307000.0</v>
       </c>
       <c r="CE13">
         <v>1307000.0</v>
       </c>
       <c r="CF13">
         <v>1307000.0</v>
       </c>
       <c r="CG13">
         <v>1307000.0</v>
       </c>
       <c r="CH13">
         <v>1307000.0</v>
       </c>
       <c r="CI13">
-        <v>1306000.0</v>
+        <v>1307000.0</v>
       </c>
       <c r="CJ13">
         <v>1306000.0</v>
       </c>
       <c r="CK13">
         <v>1306000.0</v>
       </c>
       <c r="CL13">
         <v>1306000.0</v>
       </c>
       <c r="CM13">
         <v>1306000.0</v>
       </c>
       <c r="CN13">
         <v>1306000.0</v>
       </c>
       <c r="CO13">
         <v>1306000.0</v>
       </c>
       <c r="CP13">
         <v>1306000.0</v>
       </c>
       <c r="CQ13">
+        <v>1306000.0</v>
+      </c>
+      <c r="CR13">
         <v>1305000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1304000.0</v>
       </c>
       <c r="CS13">
         <v>1304000.0</v>
       </c>
       <c r="CT13">
+        <v>1304000.0</v>
+      </c>
+      <c r="CU13">
         <v>127819000.0</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>1302000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>1290000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1287000.0</v>
       </c>
       <c r="CX13">
         <v>1287000.0</v>
       </c>
       <c r="CY13">
+        <v>1287000.0</v>
+      </c>
+      <c r="CZ13">
         <v>1237000.0</v>
       </c>
-      <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
+      <c r="DC13"/>
     </row>
-    <row r="14" spans="1:106">
+    <row r="14" spans="1:107">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14">
+        <v>567800000.0</v>
+      </c>
+      <c r="C14">
         <v>571700000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>576500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>579000000.0</v>
       </c>
       <c r="E14">
         <v>579000000.0</v>
       </c>
       <c r="F14">
+        <v>579000000.0</v>
+      </c>
+      <c r="G14">
         <v>579189522.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>579017204.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>579017000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>578950776.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>578931090.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>550600000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>494111962.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>493631085.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>494769011.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>497000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>496339086.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>496580127.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>501744414.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>509100000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>510600000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>499314471.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>501276246.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>501900000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>502500000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>498300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500400000.0</v>
       </c>
       <c r="AA14">
         <v>500400000.0</v>
       </c>
       <c r="AB14">
-        <v>501000000.0</v>
+        <v>500400000.0</v>
       </c>
       <c r="AC14">
         <v>501000000.0</v>
       </c>
       <c r="AD14">
         <v>501000000.0</v>
       </c>
       <c r="AE14">
+        <v>501000000.0</v>
+      </c>
+      <c r="AF14">
         <v>493500000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>501900000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>502200000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>507000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>509100000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>510000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>505500000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>510600000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>497400000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>508500000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>504600000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>505200000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>506700000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>514500000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>516300000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>518100000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>517500000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>519600000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>517500000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>521100000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>519300000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>516300000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>510300000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>509100000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>507300000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>511558698.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>519000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>534000000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>519000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>542773326.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>543000000.0</v>
       </c>
       <c r="BJ14">
         <v>543000000.0</v>
       </c>
       <c r="BK14">
+        <v>543000000.0</v>
+      </c>
+      <c r="BL14">
         <v>528000000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>612218673.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>627000000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>644284071.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>633496014.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>645093180.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>642000000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>642859122.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>605835618.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>642455259.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>643232040.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>528551637.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>485451999.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>429490385.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>431753846.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>392485714.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>343425000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>412172727.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>384092308.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>324337500.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>259470000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>307987500.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>270623077.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>250246154.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>232371429.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>243337500.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>185700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>274800000.0</v>
       </c>
       <c r="CM14">
         <v>274800000.0</v>
       </c>
       <c r="CN14">
+        <v>274800000.0</v>
+      </c>
+      <c r="CO14">
         <v>236361905.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>234327273.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>287400000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>235020798.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>237000000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>237337500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>234116739.0</v>
       </c>
       <c r="CU14">
         <v>234116739.0</v>
       </c>
       <c r="CV14">
+        <v>234116739.0</v>
+      </c>
+      <c r="CW14">
         <v>340500000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>367162500.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>124728571.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>367149999.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>367150000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>301993333.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>298581818.0</v>
       </c>
     </row>
-    <row r="15" spans="1:106">
+    <row r="15" spans="1:107">
       <c r="A15" t="s">
         <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>5000000.0</v>
       </c>
       <c r="O15">
         <v>5000000.0</v>
       </c>
       <c r="P15">
         <v>5000000.0</v>
       </c>
       <c r="Q15">
-        <v>2000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="R15">
         <v>2000000.0</v>
       </c>
       <c r="S15">
         <v>2000000.0</v>
       </c>
       <c r="T15">
         <v>2000000.0</v>
       </c>
       <c r="U15">
         <v>2000000.0</v>
       </c>
       <c r="V15">
         <v>2000000.0</v>
       </c>
       <c r="W15">
         <v>2000000.0</v>
       </c>
       <c r="X15">
         <v>2000000.0</v>
       </c>
       <c r="Y15">
         <v>2000000.0</v>
       </c>
@@ -8891,827 +8924,835 @@
       <c r="BK15">
         <v>2000000.0</v>
       </c>
       <c r="BL15">
         <v>2000000.0</v>
       </c>
       <c r="BM15">
         <v>2000000.0</v>
       </c>
       <c r="BN15">
         <v>2000000.0</v>
       </c>
       <c r="BO15">
         <v>2000000.0</v>
       </c>
       <c r="BP15">
         <v>2000000.0</v>
       </c>
       <c r="BQ15">
         <v>2000000.0</v>
       </c>
       <c r="BR15">
         <v>2000000.0</v>
       </c>
       <c r="BS15">
+        <v>2000000.0</v>
+      </c>
+      <c r="BT15">
         <v>2023000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>2011000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>2004000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>2001000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>1393000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1307000.0</v>
       </c>
       <c r="BY15">
         <v>1307000.0</v>
       </c>
       <c r="BZ15">
         <v>1307000.0</v>
       </c>
       <c r="CA15">
         <v>1307000.0</v>
       </c>
       <c r="CB15">
         <v>1307000.0</v>
       </c>
       <c r="CC15">
+        <v>1307000.0</v>
+      </c>
+      <c r="CD15">
         <v>1308000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1307000.0</v>
       </c>
       <c r="CE15">
         <v>1307000.0</v>
       </c>
       <c r="CF15">
         <v>1307000.0</v>
       </c>
       <c r="CG15">
         <v>1307000.0</v>
       </c>
       <c r="CH15">
         <v>1307000.0</v>
       </c>
       <c r="CI15">
-        <v>1306000.0</v>
+        <v>1307000.0</v>
       </c>
       <c r="CJ15">
         <v>1306000.0</v>
       </c>
       <c r="CK15">
         <v>1306000.0</v>
       </c>
       <c r="CL15">
         <v>1306000.0</v>
       </c>
       <c r="CM15">
         <v>1306000.0</v>
       </c>
       <c r="CN15">
         <v>1306000.0</v>
       </c>
       <c r="CO15">
         <v>1306000.0</v>
       </c>
       <c r="CP15">
         <v>1306000.0</v>
       </c>
       <c r="CQ15">
+        <v>1306000.0</v>
+      </c>
+      <c r="CR15">
         <v>1305000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1304000.0</v>
       </c>
       <c r="CS15">
         <v>1304000.0</v>
       </c>
       <c r="CT15">
+        <v>1304000.0</v>
+      </c>
+      <c r="CU15">
         <v>127819000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>1302000.0</v>
       </c>
-      <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
+      <c r="DC15"/>
     </row>
-    <row r="16" spans="1:106">
+    <row r="16" spans="1:107">
       <c r="A16" t="s">
         <v>43</v>
       </c>
       <c r="B16">
+        <v>931000000.0</v>
+      </c>
+      <c r="C16">
         <v>1093000000.0</v>
       </c>
-      <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>719000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>848000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>981000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>711000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>663000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>736000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>866000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>594000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>451000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>558000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>664000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>357000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>415000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>512000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>619000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>329000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>380000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>451000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>519000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>235000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>290000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>351000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>416000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>211000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>267000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>333000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>402000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>194000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>257000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>310000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>386000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>189000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>204000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>265000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>322000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>162000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>216000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>275000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>304000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>127000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>164000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>231000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>282000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>177000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>191000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>230000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>276000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>151000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>187000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>222000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>250000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>139000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>165000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>201000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>237000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>124000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>152000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>202000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>237000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>122000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>156000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>188000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>221000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>105000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>137000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>171000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>189000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>86328000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>124152000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>164506000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>203195000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>60537000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>93779000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>128671000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>161606000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>56447000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>86658000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>114869000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>140602000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>53593000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>84622000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>115338000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>143197000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>59537000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>84013000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>105856000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>126563000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>59739000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>83953000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>108605000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>134178000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>64633000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>90785000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>117308000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>141258000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>65366000.0</v>
       </c>
-      <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
+      <c r="DC16"/>
     </row>
-    <row r="17" spans="1:106">
+    <row r="17" spans="1:107">
       <c r="A17" t="s">
         <v>44</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
-      <c r="AN17">
+      <c r="AN17"/>
+      <c r="AO17">
         <v>768000000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>741000000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>604000000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>619000000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>630000000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>621000000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>652000000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>536000000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>585000000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>482000000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>415000000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>404000000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>399000000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>478000000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>291000000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>294000000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>303000000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>392000000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>326000000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>392000000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>385000000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>273000000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>358000000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BL17">
         <v>433000000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BM17">
         <v>403000000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>640000000.0</v>
       </c>
-      <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
+      <c r="DC17"/>
     </row>
-    <row r="18" spans="1:106">
+    <row r="18" spans="1:107">
       <c r="A18" t="s">
         <v>45</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>474000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>463000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>456000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>470000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>464000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>431000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>406000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>395000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>337000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>542000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>502000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>513000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>506000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>507000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>552000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>525000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>510000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>503000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>501000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>137000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>99000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>706000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>748000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>883000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>893000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>866000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>891000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>1171000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>1182000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>866000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>802000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>814000000.0</v>
       </c>
       <c r="AS18">
         <v>814000000.0</v>
       </c>
       <c r="AT18">
+        <v>814000000.0</v>
+      </c>
+      <c r="AU18">
         <v>797000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>841000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>898000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>929000000.0</v>
       </c>
       <c r="AX18">
         <v>929000000.0</v>
       </c>
       <c r="AY18">
+        <v>929000000.0</v>
+      </c>
+      <c r="AZ18">
         <v>851000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>868000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>835000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>850000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>869000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>846000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>821000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>857000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>824000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>836000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>882000000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>888000000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>868000000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>882000000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>801000000.0</v>
       </c>
-      <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
+      <c r="DC18"/>
     </row>
-    <row r="19" spans="1:106">
+    <row r="19" spans="1:107">
       <c r="A19" t="s">
         <v>46</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9776,1876 +9817,1891 @@
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
+      <c r="DC19"/>
     </row>
-    <row r="20" spans="1:106">
+    <row r="20" spans="1:107">
       <c r="A20" t="s">
         <v>47</v>
       </c>
       <c r="B20">
+        <v>14245000000.0</v>
+      </c>
+      <c r="C20">
         <v>14307000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>14371000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>14336000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>14328000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>14179000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>13957000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>14165000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>13984000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>13974000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>14112000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>7988000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>8020000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>8103000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>8099000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>7946000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>8151000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>8338000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>8433000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>8510000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>8585000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>8508000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>6850000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>6600000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>6488000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>6326000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>6366000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>6232000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>6382000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>6380000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>6363000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>6369000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>6355000000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>6549000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>6586000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>6154000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>6237000000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>6070000000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>6027000000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>6206000000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>6236000000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>5663000000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>5395000000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>5421000000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>5469000000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>5350000000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>5538000000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>5802000000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>6068000000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>6173000000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>6186000000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>6191000000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>6048000000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>5309000000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>5335000000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>5286000000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>5103000000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>5210000000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>5061000000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>5046000000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>5345000000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>5339000000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>5127000000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>5041000000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>4526000000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>4770000000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>4800000000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>4922000000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>4591000000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>4381000000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>4492422000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>4681759000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>4074588000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BW20">
         <v>3918636000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>980736000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>975740000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>1029031000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>1028926000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>1028746000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>999285000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>988277000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>988462000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>961893000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>143810000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>142417000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>141958000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>141381000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CK20">
         <v>141730000.0</v>
       </c>
-      <c r="CK20">
+      <c r="CL20">
         <v>812000.0</v>
       </c>
-      <c r="CL20">
+      <c r="CM20">
         <v>841000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CN20">
         <v>871000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CO20">
         <v>1944000.0</v>
       </c>
-      <c r="CO20">
+      <c r="CP20">
         <v>1981000.0</v>
       </c>
-      <c r="CP20">
+      <c r="CQ20">
         <v>18692000.0</v>
       </c>
-      <c r="CQ20">
+      <c r="CR20">
         <v>10138000.0</v>
       </c>
-      <c r="CR20">
+      <c r="CS20">
         <v>17575000.0</v>
       </c>
-      <c r="CS20">
+      <c r="CT20">
         <v>18251000.0</v>
       </c>
-      <c r="CT20">
+      <c r="CU20">
         <v>18969000.0</v>
       </c>
-      <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
+      <c r="DC20"/>
     </row>
-    <row r="21" spans="1:106">
+    <row r="21" spans="1:107">
       <c r="A21" t="s">
         <v>48</v>
       </c>
       <c r="B21">
+        <v>6223000000.0</v>
+      </c>
+      <c r="C21">
         <v>6376000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>6511000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>6620000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>6741000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>6830000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>6905000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>7072000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>7171000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>7291000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>7443000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2446000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2490000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2545000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>2581000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>2583000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>2670000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>2751000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>2813000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>2885000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>2943000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2967000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>2255000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>2218000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>2215000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>2200000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>2249000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>2239000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>2304000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>2329000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>2300000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>2328000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>2351000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>2432000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>2468000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>2091000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>2102000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>2082000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>2094000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>2740000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>2771000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>2085000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>1959000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>1981000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>2009000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1995000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>2077000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>2213000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>2313000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>2362000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>2386000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>2409000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>2383000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>1619000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>1650000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>1645000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>1625000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>1680000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>1648000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>1657000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>1767000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>1773000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>1719000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>1680000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>1513000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>1607000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>1631000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>1675000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>1581000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>1536000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>1582864000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>2407257000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>2039653000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>2214228000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>181612000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>186511000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>189794000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>194706000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>199619000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>204604000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>207251000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>216475000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>1177371000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>181806000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>181701000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>182481000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>182172000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>184129000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>812000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>841000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>871000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>1944000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>6145000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>18692000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>16643000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>17575000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>18251000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>18969000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>19469000.0</v>
       </c>
-      <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
-      <c r="CY21">
+      <c r="CY21"/>
+      <c r="CZ21">
         <v>16200000.0</v>
       </c>
-      <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
+      <c r="DC21"/>
     </row>
-    <row r="22" spans="1:106">
+    <row r="22" spans="1:107">
       <c r="A22" t="s">
         <v>49</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22">
         <v>-13000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-20000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>5960000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>7157000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>7112000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>7043000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-11000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>8718000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>6601000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>5940000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>4231000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>3619000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>3775000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>3979000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>3411000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>3128000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>3270000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>3026000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>2451000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>3191000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>3341000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>4783000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>4271000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>4475000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>4318000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>4307000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>4214000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>3689000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>3711000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>3316000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>3342000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>3433000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>3635000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>2308000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>2242000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>2383000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>2677000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>2259000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>2570000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>2640000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>2354000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>2057000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>2069000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>1545000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>358000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>327000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>97000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52000000.0</v>
       </c>
       <c r="BF22">
         <v>52000000.0</v>
       </c>
       <c r="BG22">
+        <v>52000000.0</v>
+      </c>
+      <c r="BH22">
         <v>59000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>1494000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>1500000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>2363000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>73000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>70000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>55000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>66000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>85000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>198000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>194000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>172000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>41300000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>36595000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>18066000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>15987000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>10794000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>104729000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>18039000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>18086000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>11098000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>11450000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>14324000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>13330000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>9953000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>11266000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>7468000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>22739000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>24209000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>29633000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>37202000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>38831000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>40460000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>53947000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>50272000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>53492000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>53048000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>50824000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>58107000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>50113000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>51170000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>46236000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>37791000.0</v>
       </c>
-      <c r="CX22"/>
-      <c r="CY22">
+      <c r="CY22"/>
+      <c r="CZ22">
         <v>32367000.0</v>
       </c>
-      <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
+      <c r="DC22"/>
     </row>
-    <row r="23" spans="1:106">
+    <row r="23" spans="1:107">
       <c r="A23" t="s">
         <v>50</v>
       </c>
       <c r="B23">
+        <v>27341000000.0</v>
+      </c>
+      <c r="C23">
         <v>27301000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>31053000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>30654000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>30383000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>30647000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>30395000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>30560000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>30210000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>30267000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>32294000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>24350000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>25657000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>20775000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>20868000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>22941000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>22596000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>20823000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>20115000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>18397000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>17983000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>18490000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>17979000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>14831000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>14559000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>14798000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>13924000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>12980000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>14132000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>14503000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>15700000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>14855000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>15141000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>15790000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>15354000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>15072000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>14660000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>14490000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>14150000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>14808000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>15099000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>13717000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>11861000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>11770000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>12104000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>12242000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>12087000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>12692000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>13116000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>12978000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>12577000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>12486000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>11953000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>9188000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>9132000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>8920000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>8927000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>9021000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>14091000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>13157000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>14217000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>18065000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>16207000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>10355000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>9910000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>10519000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>10722000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>12342000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>11660000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>12453000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>12752000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>10218646000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>8968985000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>8791307000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>2979397000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>3000018000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>4005313000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>3767243000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>3716452000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>3542395000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>3415234000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>2346547000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>2046786000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>1113238000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>1072006000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>887489000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>814820000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>850535000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>855085000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>873471000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>851254000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>909844000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>1166302000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>1210615000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>1175914000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>1191554000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>1233189000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>1105243000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>1326251000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>1318455000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>1366668000.0</v>
       </c>
-      <c r="CX23"/>
-      <c r="CY23">
+      <c r="CY23"/>
+      <c r="CZ23">
         <v>1164399000.0</v>
       </c>
-      <c r="CZ23"/>
       <c r="DA23"/>
       <c r="DB23"/>
+      <c r="DC23"/>
     </row>
-    <row r="24" spans="1:106">
+    <row r="24" spans="1:107">
       <c r="A24" t="s">
         <v>51</v>
       </c>
       <c r="B24">
+        <v>8492000000.0</v>
+      </c>
+      <c r="C24">
         <v>8526000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>8573000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>8667000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>8678000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>8926000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>9081000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>9359000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>9249000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>9765000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>10163000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>9703000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>9792000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>4762000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>4735000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>4573000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>4696000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>4800000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>4812000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>5447000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>5480000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>5455000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>5541000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>3571000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>3482000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>2962000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>2996000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>2939000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>3022000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>2328000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>2956000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>3072000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>3079000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>3155000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>3727000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>3589000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>3058000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>3242000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>3603000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>3689000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>3731000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>2565000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>2364000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>2415000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>2281000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>2306000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>2313000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>2345000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>2408000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>2084000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>2589000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>2673000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>2647000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>1829000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>1931000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>1941000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>1951000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>1962000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>2072000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>2168000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>2069000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>2150000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>2181000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>1846000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>1912000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>1986000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>1867000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>1920000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>2090000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>2229000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>2293756000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>2349919000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>1545145000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>1574590000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>118438000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>443088000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>1487795000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>1490371000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>1492947000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>1594510000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>1612565000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>1183147000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>1184928000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>467333000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>467239000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>265000000.0</v>
       </c>
       <c r="CI24">
         <v>265000000.0</v>
       </c>
       <c r="CJ24">
         <v>265000000.0</v>
       </c>
       <c r="CK24">
         <v>265000000.0</v>
       </c>
       <c r="CL24">
         <v>265000000.0</v>
       </c>
       <c r="CM24">
         <v>265000000.0</v>
       </c>
       <c r="CN24">
+        <v>265000000.0</v>
+      </c>
+      <c r="CO24">
         <v>271290000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>422219000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>436827000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>437424000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>449168000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>452591000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>300151000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>300673000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>286500000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>283431000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>36957000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>34107000.0</v>
       </c>
-      <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
+      <c r="DC24"/>
     </row>
-    <row r="25" spans="1:106">
+    <row r="25" spans="1:107">
       <c r="A25" t="s">
         <v>52</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>9792000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>4762000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>4735000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>4573000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>4696000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>4800000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>4812000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>5447000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>5480000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>5455000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>5541000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3571000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>3482000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2962000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2996000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2939000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>3022000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2328000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2956000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>3072000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>3079000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>3155000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>3727000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>3589000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>3058000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>3242000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>3603000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>3689000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>3731000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>2565000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>2364000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>2415000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>2281000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>2306000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>2313000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>2345000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>2408000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>2084000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>2589000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>2673000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>2647000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1829000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1931000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1941000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>1951000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>1962000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>2072000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>2168000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>2069000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>2150000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>2181000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1846000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>1912000000.0</v>
       </c>
-      <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
+      <c r="DC25"/>
     </row>
-    <row r="26" spans="1:106">
+    <row r="26" spans="1:107">
       <c r="A26" t="s">
         <v>53</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>205000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>208000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>215000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>197000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>179000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>207000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>217000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>285000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>283000000.0</v>
       </c>
-      <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-      <c r="AM26">
+      <c r="AM26"/>
+      <c r="AN26">
         <v>268000000.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>204000000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>163000000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
@@ -11660,52 +11716,53 @@
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
+      <c r="DC26"/>
     </row>
-    <row r="27" spans="1:106">
+    <row r="27" spans="1:107">
       <c r="A27" t="s">
         <v>54</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -11770,443 +11827,449 @@
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
+      <c r="DC27"/>
     </row>
-    <row r="28" spans="1:106">
+    <row r="28" spans="1:107">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
+        <v>8697000000.0</v>
+      </c>
+      <c r="C28">
         <v>8881000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>9114000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>9082000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>8899000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>9029000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>9276000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>9991000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>9790000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>10014000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>10418000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4775000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>5012000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>5178000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>5349000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>5527000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>5732000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>5889000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>5823000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>6022000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>5708000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>5522000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3185000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3384000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3174000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3403000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>3386000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>3501000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3499000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3452000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>3286000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>3556000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>3525000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>3710000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>3830000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>3213000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>3196000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>3235000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>3200000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>3452000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>3387000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>2234000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>2063000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>2145000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1957000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1978000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1886000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>2059000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>2094000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>2130000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>2236000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>2418000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>2406000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>1375000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1479000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1548000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1505000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>1482000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>1611000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>1670000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>1631000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>1851000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>2006000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>1650000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>1526000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>1556000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>1498000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>1778000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>1896000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>2121000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>2150000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>1818269000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>903584000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>907476000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-1206876000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-815574000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>923478000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>1007803000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>1181633000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>1165658000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>1135596000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>815742000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>1027191000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>178569000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>162953000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>181059000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>206814000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>217014000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>42615000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>131392000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>117678000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>154319000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>164052000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>174903000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>248878000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>179046000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>125832000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>131968000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>11396000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-38494000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-56310000.0</v>
       </c>
-      <c r="CX28"/>
-      <c r="CY28">
+      <c r="CY28"/>
+      <c r="CZ28">
         <v>-208779000.0</v>
       </c>
-      <c r="CZ28"/>
       <c r="DA28"/>
       <c r="DB28"/>
+      <c r="DC28"/>
     </row>
-    <row r="29" spans="1:106">
+    <row r="29" spans="1:107">
       <c r="A29" t="s">
         <v>56</v>
       </c>
       <c r="B29">
+        <v>20749000000.0</v>
+      </c>
+      <c r="C29">
         <v>20990000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>21231000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>21121000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>20989000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>20872000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>20671000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>20930000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>20695000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>20798000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>21270000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>16170000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>16167000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>11276000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>11550000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>11247000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>11558000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>11911000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>12225000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>12272000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>12361000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>12222000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>11974000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>9582000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>9236000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>9504000000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -12242,661 +12305,668 @@
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
+      <c r="DC29"/>
     </row>
-    <row r="30" spans="1:106">
+    <row r="30" spans="1:107">
       <c r="A30" t="s">
         <v>57</v>
       </c>
       <c r="B30">
+        <v>1182000000.0</v>
+      </c>
+      <c r="C30">
         <v>985000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>943000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>865000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>896000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>986000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1022000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>944000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>960000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>925000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>929000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>595000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>597000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>666000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>677000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>638000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>652000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>621000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>588000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>552000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>559000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>574000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>566000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>504000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>523000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>568000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>422000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>399000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>415000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>447000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>384000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>356000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>405000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>486000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>356000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>320000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>392000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>467000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>429000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>349000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>399000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>333000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>316000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>278000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>323000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>344000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>389000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>370000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>395000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>434000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>393000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>372000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>362000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>317000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>333000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>327000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>341000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>327000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>308000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>347000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>344000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>327000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>298000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>308000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>361000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>377000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>301000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>379000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>383000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>355000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>338564000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>375625000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>354931000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>403614000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>249524000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>274144000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>284606000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>299197000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>233266000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>228387000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>234485000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>241067000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>207632000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>133295000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>112879000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>108035000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>107487000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>92282000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>74192000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>111452000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>119136000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>133726000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>146363000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>152486000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>177745000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>186152000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>204526000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>241045000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>194040000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>207378000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>223431000.0</v>
       </c>
-      <c r="CX30"/>
-      <c r="CY30">
+      <c r="CY30"/>
+      <c r="CZ30">
         <v>180910000.0</v>
       </c>
-      <c r="CZ30"/>
       <c r="DA30"/>
       <c r="DB30"/>
+      <c r="DC30"/>
     </row>
-    <row r="31" spans="1:106">
+    <row r="31" spans="1:107">
       <c r="A31" t="s">
         <v>58</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>-3967000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-4275000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-4481000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-4529000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-4654000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-4979000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-5076000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-4851000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-5050000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-4868000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-5143000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-2672000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-2807000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-2949000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-3130000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-2976000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-3144000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-3135000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-3215000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-3214000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-3095000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-3164000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-3256000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-3167000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-2510000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-2763000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-2800000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-2691000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-3192000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-3290000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-2051000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-1745000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-1856000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-1762000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-1801000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-1822000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-1898000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-2176000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-2296000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-2388000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-2545000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-2569000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-1728000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-1777000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-1796000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-1767000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-1738000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-1733000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-1716000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-1962000000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-2086000000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-2128000000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-1654000000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-1356000000.0</v>
       </c>
-      <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
+      <c r="DC31"/>
     </row>
-    <row r="32" spans="1:106">
+    <row r="32" spans="1:107">
       <c r="A32" t="s">
         <v>59</v>
       </c>
       <c r="B32">
+        <v>28000000.0</v>
+      </c>
+      <c r="C32">
         <v>-17000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>42000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-108000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-305000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-153000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-116000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-375000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-482000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-72000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>71000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>5303000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>5067000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-164000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-231000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-484000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-653000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-673000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-449000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-99000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>122000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>98000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>2736000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>649000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>467000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>-180000000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -12932,2964 +13002,2989 @@
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
+      <c r="DC32"/>
     </row>
-    <row r="33" spans="1:106">
+    <row r="33" spans="1:107">
       <c r="A33" t="s">
         <v>60</v>
       </c>
       <c r="B33">
+        <v>25613000000.0</v>
+      </c>
+      <c r="C33">
         <v>22927000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>23050000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>23057000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>23031000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>22829000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>22609000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>23002000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>22901000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>22946000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>23198000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>11999000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>12079000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>12235000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>12264000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>12090000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>12378000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>12645000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>12692000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>12901000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>12966000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>12836000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>10319000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>10021000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>9843000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>9528000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>9634000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>9481000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>9769000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>9767000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>9330000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>9398000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>9414000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>10152000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>10257000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>9626000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>9739000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>9543000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>9590000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>10462000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>10503000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>8995000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>8577000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>8610000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>8658000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>8554000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>8687000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>9135000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>9398000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>9459000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9414000000.0</v>
       </c>
       <c r="AZ33">
         <v>9414000000.0</v>
       </c>
       <c r="BA33">
+        <v>9414000000.0</v>
+      </c>
+      <c r="BB33">
         <v>9343000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>7580000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>7640000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>7591000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>7517000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>7615000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>7518000000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>7480000000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>7788000000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>7890000000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>7697000000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>7475000000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>7022000000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>7298000000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>7268000000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>7430000000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>7223000000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>7151000000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>7259423000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>7897734000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>6805399000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>6856293000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>1297380000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>1289088000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>1392601000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>1398421000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>1403906000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>1407600000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>1426546000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>1457259000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>1449823000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>367001000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>375635000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>391868000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>408623000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>451685000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>308840000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>312287000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>321637000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>353458000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>415178000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>457660000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>478908000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>470013000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>496007000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>499992000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>511079000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>488727000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>479949000.0</v>
       </c>
-      <c r="CX33"/>
-      <c r="CY33">
+      <c r="CY33"/>
+      <c r="CZ33">
         <v>419939000.0</v>
       </c>
-      <c r="CZ33"/>
       <c r="DA33"/>
       <c r="DB33"/>
+      <c r="DC33"/>
     </row>
-    <row r="34" spans="1:106">
+    <row r="34" spans="1:107">
       <c r="A34" t="s">
         <v>61</v>
       </c>
       <c r="B34">
+        <v>253000000.0</v>
+      </c>
+      <c r="C34">
         <v>247000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>241000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>234000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>237000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>216000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>230000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>222000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>221000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>222000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>220000000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>199000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>206000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>225000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>226000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>223000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>244000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>241000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>234000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>207000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>203000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>603000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>576000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>572000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>565000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>481000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>510000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>497000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>518000000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>537000000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>224000000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>245000000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>273000000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>168000000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>162000000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>142000000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>146000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>144000000.0</v>
       </c>
       <c r="AM34">
         <v>144000000.0</v>
       </c>
       <c r="AN34">
+        <v>144000000.0</v>
+      </c>
+      <c r="AO34">
         <v>140000000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>161000000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>160000000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>142000000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>143000000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>147000000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>154000000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>159000000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>137000000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>148000000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>147000000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>153000000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>182000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>192000000.0</v>
       </c>
       <c r="BB34">
         <v>192000000.0</v>
       </c>
       <c r="BC34">
+        <v>192000000.0</v>
+      </c>
+      <c r="BD34">
         <v>196000000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>192000000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>198000000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>182000000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>179000000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>177000000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>187000000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>195000000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BL34">
         <v>198000000.0</v>
       </c>
-      <c r="BL34">
+      <c r="BM34">
         <v>182000000.0</v>
       </c>
-      <c r="BM34">
+      <c r="BN34">
         <v>170000000.0</v>
       </c>
-      <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
+      <c r="DC34"/>
     </row>
-    <row r="35" spans="1:106">
+    <row r="35" spans="1:107">
       <c r="A35" t="s">
         <v>62</v>
       </c>
       <c r="B35">
+        <v>11774000000.0</v>
+      </c>
+      <c r="C35">
         <v>14832000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>10860000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>10919000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>10908000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>11121000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>11293000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>11546000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>11511000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>12055000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>12442000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>10823000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>10899000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>5892000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>5869000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>5722000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>5874000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>5950000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>5838000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>6447000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>6417000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>6600000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>6619000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>4656000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>4553000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>3950000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>4058000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>3961000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>4050000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>3368000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>3681000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>3454000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>3442000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>4029000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>4637000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>4614000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>4097000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>4252000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>4638000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>5000000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>5074000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>3591000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>3308000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>3372000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>3242000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>3257000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>3313000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>3380000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>3485000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>3160000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>3593000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>3723000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>3674000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>2871000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>2996000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>2979000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>2970000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>3001000000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>3075000000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>3181000000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>3138000000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>3233000000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>3247000000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>2910000000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>2883000000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>3018000000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>2911000000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>3000000000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>3139000000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>3236000000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>3375221000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>3699130000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>2645025000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>2752264000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>359917000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>694471000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>1780053000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>1783953000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>1798466000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>1874922000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>1894669000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>1465439000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>1467453000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>658716000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>656255000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>443009000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>449941000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>453115000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>446352000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>451526000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>452927000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>462107000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>622001000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>638418000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>616063000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>646475000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>645034000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>492775000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>508934000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>497273000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>501089000.0</v>
       </c>
-      <c r="CX35"/>
-      <c r="CY35">
+      <c r="CY35"/>
+      <c r="CZ35">
         <v>221464000.0</v>
       </c>
-      <c r="CZ35"/>
       <c r="DA35"/>
       <c r="DB35"/>
+      <c r="DC35"/>
     </row>
-    <row r="36" spans="1:106">
+    <row r="36" spans="1:107">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
+        <v>3897000000.0</v>
+      </c>
+      <c r="C36">
         <v>1020000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>993000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>972000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>865000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>818000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>779000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>793000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>790000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>706000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>665000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>626000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>623000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>631000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>608000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>595000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>581000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>575000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>571000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>628000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>562000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>483000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>82000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>381000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>89000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>303000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>289000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>303000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>328000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>310000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>291000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>330000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>338000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>371000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>-1000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>391000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>383000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>398000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>122000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>406000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>143000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>102000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>77000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>273000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>65000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>77000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81000000.0</v>
       </c>
       <c r="AV36">
         <v>81000000.0</v>
       </c>
       <c r="AW36">
+        <v>81000000.0</v>
+      </c>
+      <c r="AX36">
         <v>83000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>243000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>170000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>166000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>207000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>146000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>150000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>154000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>199000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>204000000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>216000000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>224000000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>238000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>254000000.0</v>
       </c>
       <c r="BK36">
         <v>254000000.0</v>
       </c>
       <c r="BL36">
+        <v>254000000.0</v>
+      </c>
+      <c r="BM36">
         <v>191000000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>189000000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>237000000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>253000000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>265000000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>266000000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>349000000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>407000000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>424006000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>367581000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>376695000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>7230000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>6778000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>12395000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>12633000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>13286000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>14613000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>12446000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>16714000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>16540000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>1659000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>1070000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>1023000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>3846000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>6433000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>23458000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>11013000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>5744000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>2688000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>5834000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>10424000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>31069000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>20083000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>31511000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>38549000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>37790000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>-204324000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>-237352000.0</v>
       </c>
-      <c r="CX36"/>
-      <c r="CY36">
+      <c r="CY36"/>
+      <c r="CZ36">
         <v>-228304000.0</v>
       </c>
-      <c r="CZ36"/>
       <c r="DA36"/>
       <c r="DB36"/>
+      <c r="DC36"/>
     </row>
-    <row r="37" spans="1:106">
+    <row r="37" spans="1:107">
       <c r="A37" t="s">
         <v>64</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-      <c r="M37">
-[...1 lines deleted...]
-      </c>
+      <c r="M37"/>
       <c r="N37">
         <v>12000000.0</v>
       </c>
       <c r="O37">
+        <v>12000000.0</v>
+      </c>
+      <c r="P37">
         <v>13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="Q37">
         <v>9000000.0</v>
       </c>
       <c r="R37">
         <v>9000000.0</v>
       </c>
       <c r="S37">
-        <v>10000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="T37">
         <v>10000000.0</v>
       </c>
       <c r="U37">
+        <v>10000000.0</v>
+      </c>
+      <c r="V37">
         <v>11000000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="X37">
         <v>3000000.0</v>
       </c>
       <c r="Y37">
         <v>3000000.0</v>
       </c>
       <c r="Z37">
+        <v>3000000.0</v>
+      </c>
+      <c r="AA37">
         <v>2000000.0</v>
       </c>
-      <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
-        <v>1000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AU37">
         <v>1000000.0</v>
       </c>
       <c r="AV37">
         <v>1000000.0</v>
       </c>
       <c r="AW37">
+        <v>1000000.0</v>
+      </c>
+      <c r="AX37">
         <v>2000000.0</v>
       </c>
-      <c r="AX37">
+      <c r="AY37">
         <v>1000000.0</v>
       </c>
-      <c r="AY37">
-[...1 lines deleted...]
-      </c>
       <c r="AZ37">
-        <v>1000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BA37">
         <v>1000000.0</v>
       </c>
       <c r="BB37">
+        <v>1000000.0</v>
+      </c>
+      <c r="BC37">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="BD37">
         <v>1000000.0</v>
       </c>
       <c r="BE37">
-        <v>9000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="BF37">
         <v>9000000.0</v>
       </c>
       <c r="BG37">
+        <v>9000000.0</v>
+      </c>
+      <c r="BH37">
         <v>10000000.0</v>
       </c>
-      <c r="BH37">
+      <c r="BI37">
         <v>9000000.0</v>
       </c>
-      <c r="BI37">
+      <c r="BJ37">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="BK37">
         <v>11000000.0</v>
       </c>
       <c r="BL37">
         <v>11000000.0</v>
       </c>
       <c r="BM37">
+        <v>11000000.0</v>
+      </c>
+      <c r="BN37">
         <v>10000000.0</v>
       </c>
-      <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
+      <c r="DC37"/>
     </row>
-    <row r="38" spans="1:106">
+    <row r="38" spans="1:107">
       <c r="A38" t="s">
         <v>65</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>31053000000.0</v>
       </c>
-      <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>7000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>626000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>155000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>631000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>132000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>595000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>581000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>575000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>571000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>628000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>203000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>483000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>739000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>85000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>89000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>87000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>84000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>95000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>113000000.0</v>
       </c>
       <c r="AD38">
         <v>113000000.0</v>
       </c>
       <c r="AE38">
+        <v>113000000.0</v>
+      </c>
+      <c r="AF38">
         <v>112000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>123000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>121000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>9768000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>9857000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>9247000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>9355000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>9167000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>9228000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>10120000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>10171000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>8669000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>8254000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>8305000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>8363000000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>8273000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>8395000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>8847000000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>9118000000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>9193000000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>9146000000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>9165000000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>9116000000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>7365000000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>7429000000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>7388000000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>7319000000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>7420000000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>7325000000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>7312000000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>7623000000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>7724000000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>7533000000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>7315000000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>6868000000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>7137000000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>7104000000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>7265000000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>7053000000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>6986000000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>7076480000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>7704934000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>6645343000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>6666507000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>1232857000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>1227078000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>1332064000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>1336528000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>1338637000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>1344651000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>1332241000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>1349496000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>1327247000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>240620000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>240959000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>229758000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>234783000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>246350000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>94214000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>84280000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>78694000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>74997000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>86191000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>102229000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>117683000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>110821000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>126152000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>127718000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>132246000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>108318000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>107745000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>97151000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>93622000.0</v>
       </c>
-      <c r="CZ38"/>
       <c r="DA38"/>
       <c r="DB38"/>
+      <c r="DC38"/>
     </row>
-    <row r="39" spans="1:106">
+    <row r="39" spans="1:107">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39">
+        <v>-2241000000.0</v>
+      </c>
+      <c r="C39">
         <v>2641000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>6218000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>4203000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>4442000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>4278000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>5988000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>6146000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>5759000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>5835000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>7526000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>6144000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>7346000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>7304000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>7244000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>9783000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>8951000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>6846000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>6234000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>4456000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>3833000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>4091000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>175000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>3545000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>148000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>3433000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>3245000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>2595000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>3356000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>3597000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>5173000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>4575000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>4687000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>4523000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>4542000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>4389000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>3873000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>3874000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>167000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>3502000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>165000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>164000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>158000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>2399000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>152000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>145000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>151000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>162000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>166000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>2504000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>2183000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>2210000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>1699000000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>482000000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>439000000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>407000000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>382000000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>339000000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>5488000000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>4493000000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>5187000000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>9126000000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>7644000000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>236000000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>1691000000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>202000000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>2167000000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>396000000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>365000000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>342000000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>4488000000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>1013325000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>931685000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>674172000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>107179000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>168923000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>58124000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>44598000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>129076000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>46037000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>49861000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>52041000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>44725000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>67696000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>33152000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>41989000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>37011000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>43767000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>48714000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>52731000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>52083000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>73284000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>74159000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>79988000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>74191000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>61063000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>68059000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>57067000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>64419000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>293251000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>318440000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>52690000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>301293000.0</v>
       </c>
-      <c r="CZ39"/>
       <c r="DA39"/>
       <c r="DB39"/>
+      <c r="DC39"/>
     </row>
-    <row r="40" spans="1:106">
+    <row r="40" spans="1:107">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
+        <v>3053000000.0</v>
+      </c>
+      <c r="C40">
         <v>2867000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>7250000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>6299000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>6063000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>6335000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>6523000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>6482000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>6206000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>6037000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>7808000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>6335000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>7614000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>7510000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>7629000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>9932000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>9164000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>6949000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>6340000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>4569000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>4055000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>4419000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>3368000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>3726000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>3302000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>3705000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>3477000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>2740000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>3582000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>3782000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>5303000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>4558000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>4896000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>4453000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>4416000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>4197000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>4079000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>3998000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>3430000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>3659000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>3572000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>3783000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>2366000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>2495000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>2456000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>2768000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>2310000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>2648000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>2714000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>2645000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>2376000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>2220000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>1804000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>510000000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>571000000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>446000000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>581000000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>430000000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>5552000000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>4608000000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>5397000000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>9267000000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>7969000000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>1933000000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>1834000000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>2092000000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>2524000000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>3836000000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>3376000000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>4304000000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>4511644000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>1142943000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>1112993000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>-109359871000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>97830000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>142732000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>226348000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>168326000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>222654000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>132859000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>102420000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>98120000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>145351000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>107367000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>90480000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>89983000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>108599000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>119037000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>117787000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>108824000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>146326000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>125843000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>144543000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>91562000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>115345000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>97042000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>96989000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>111875000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>101967000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>286156000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>344801000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>230695000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>262862000.0</v>
       </c>
-      <c r="CZ40"/>
       <c r="DA40"/>
       <c r="DB40"/>
+      <c r="DC40"/>
     </row>
-    <row r="41" spans="1:106">
+    <row r="41" spans="1:107">
       <c r="A41" t="s">
         <v>68</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>708000000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>680000000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>688000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>682000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>693000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>708000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>672000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>640000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>602000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>540000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>739000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>689000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>688000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>668000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>678000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>731000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>695000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>685000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>683000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>725000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>382000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>372000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>274000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>308000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>299000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>307000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>308000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>315000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>331000000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>360000000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>348000000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>342000000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>354000000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>355000000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>364000000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>374000000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>358000000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>380000000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>369000000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>296000000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>334000000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>338000000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>340000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>352000000.0</v>
       </c>
       <c r="BD41">
         <v>352000000.0</v>
       </c>
       <c r="BE41">
+        <v>352000000.0</v>
+      </c>
+      <c r="BF41">
         <v>358000000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>355000000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>333000000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>335000000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>357000000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>367000000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>368000000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>351000000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>327000000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>340000000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>346000000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>339000000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>361000000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>332000000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>409532000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>328725000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>235182000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>251842000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>149668000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>160324000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>196916000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>197075000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>189728000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>192084000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>192883000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>189264000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>187374000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>152828000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>157672000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>152766000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>155427000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>152799000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>140445000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>145980000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>147010000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>138915000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>148763000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>148997000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>129399000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>146535000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>151066000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>153027000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>166280000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>174527000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>177251000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>171353000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>155241000.0</v>
       </c>
-      <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
+      <c r="DC41"/>
     </row>
-    <row r="42" spans="1:106">
+    <row r="42" spans="1:107">
       <c r="A42" t="s">
         <v>69</v>
       </c>
       <c r="B42">
+        <v>3569000000.0</v>
+      </c>
+      <c r="C42">
         <v>3880000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>4406000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>4641000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>4719000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>4778000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>4883000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>4834000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>4887000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>4915000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>4909000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>809000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>780000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>757000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>930000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>898000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>876000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1021000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>1512000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>1558000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>2012000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>1990000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>2171000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>2157000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>2166000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>2163000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>2296000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>2257000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>2386000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>2405000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>2419000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>2385000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>2422000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>2637000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>2777000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>2771000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>2786000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>2742000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>2928000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>2877000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>2896000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>2856000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>2900000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>2927000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>3153000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>3149000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>3181000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>3209000000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>3211000000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>3276000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>3273000000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>3247000000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>3234000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>2717000000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>2713000000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>2741000000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>2780000000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>2892000000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>2933000000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>3021000000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>3010000000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>2998000000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>2984000000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>3466000000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>3562000000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>3685000000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>3726000000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>3712000000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>3582000000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>3567000000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>3559000000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>3475817000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>3464554000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>3455935000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>1181189000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>838667000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>824717000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>814552000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>806847000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>795025000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>789635000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>118237000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>-229700000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>-261541000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>-285468000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>-305191000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>-306059000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>-308008000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>-307927000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>-308532000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>-308842000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>-309230000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>-309597000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>-310216000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>-311217000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>-311458000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>-311623000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>-313082000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>108457000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>99843000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>98315000.0</v>
       </c>
-      <c r="CX42"/>
-      <c r="CY42">
+      <c r="CY42"/>
+      <c r="CZ42">
         <v>273387000.0</v>
       </c>
-      <c r="CZ42"/>
       <c r="DA42"/>
       <c r="DB42"/>
+      <c r="DC42"/>
     </row>
-    <row r="43" spans="1:106">
+    <row r="43" spans="1:107">
       <c r="A43" t="s">
         <v>70</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -15954,88 +16049,87 @@
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
+      <c r="DC43"/>
     </row>
-    <row r="44" spans="1:106">
+    <row r="44" spans="1:107">
       <c r="A44" t="s">
         <v>71</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -16059,1715 +16153,1731 @@
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
+        <v>0.0</v>
+      </c>
+      <c r="BD44">
         <v>5209000000.0</v>
       </c>
-      <c r="BD44">
+      <c r="BE44">
         <v>5136000000.0</v>
       </c>
-      <c r="BE44">
+      <c r="BF44">
         <v>4970000000.0</v>
       </c>
-      <c r="BF44">
-[...1 lines deleted...]
-      </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
+        <v>0.0</v>
+      </c>
+      <c r="BM44">
         <v>5078000000.0</v>
       </c>
-      <c r="BM44">
+      <c r="BN44">
         <v>4693000000.0</v>
       </c>
-      <c r="BN44">
+      <c r="BO44">
         <v>16000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="BP44">
         <v>15000000.0</v>
       </c>
-      <c r="BQ44"/>
+      <c r="BQ44">
+        <v>15000000.0</v>
+      </c>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
-      <c r="CE44">
+      <c r="CE44"/>
+      <c r="CF44">
         <v>95017000.0</v>
       </c>
-      <c r="CF44">
+      <c r="CG44">
         <v>104913000.0</v>
       </c>
-      <c r="CG44">
+      <c r="CH44">
         <v>104253000.0</v>
       </c>
-      <c r="CH44">
+      <c r="CI44">
         <v>131060000.0</v>
       </c>
-      <c r="CI44">
+      <c r="CJ44">
         <v>130134000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>133840000.0</v>
       </c>
       <c r="CK44">
         <v>133840000.0</v>
       </c>
       <c r="CL44">
         <v>133840000.0</v>
       </c>
       <c r="CM44">
         <v>133840000.0</v>
       </c>
       <c r="CN44">
         <v>133840000.0</v>
       </c>
       <c r="CO44">
         <v>133840000.0</v>
       </c>
       <c r="CP44">
         <v>133840000.0</v>
       </c>
       <c r="CQ44">
         <v>133840000.0</v>
       </c>
       <c r="CR44">
+        <v>133840000.0</v>
+      </c>
+      <c r="CS44">
         <v>131399000.0</v>
       </c>
-      <c r="CS44">
+      <c r="CT44">
         <v>128958000.0</v>
       </c>
-      <c r="CT44">
+      <c r="CU44">
         <v>126516000.0</v>
       </c>
-      <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
+      <c r="DC44"/>
     </row>
-    <row r="45" spans="1:106">
+    <row r="45" spans="1:107">
       <c r="A45" t="s">
         <v>72</v>
       </c>
       <c r="B45">
+        <v>1248000000.0</v>
+      </c>
+      <c r="C45">
         <v>1224000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1920000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1129000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1097000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1002000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1574000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>972000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>956000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>975000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>1640000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>939000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>946000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>956000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>976000000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>966000000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>876000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>878000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>856000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>822000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>801000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>699000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>730000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>707000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>755000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>748000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>376000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>371000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>370000000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>384000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>400000000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>379000000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>384000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>376000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>362000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>342000000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>332000000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>326000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>323000000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>305000000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>295000000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>281000000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>292000000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>288000000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>280000000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>266000000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>268000000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>249000000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>227000000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>215000000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>211000000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>203000000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>198000000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>195000000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>193000000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>168000000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>165000000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>166000000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>164000000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>160000000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>154000000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>161000000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>164000000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>165000000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>170000000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>165000000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>182943000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>192800000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>160056000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>189786000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>64523000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>62010000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>60537000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>61893000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>65269000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>62949000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>94305000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>107763000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>122576000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>126381000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>134676000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>162110000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>173840000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>205335000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>214626000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>228007000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>242943000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>278461000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>328987000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>355431000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>361225000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>359192000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>369855000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>372274000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>378833000.0</v>
       </c>
-      <c r="CV45"/>
       <c r="CW45"/>
       <c r="CX45"/>
       <c r="CY45"/>
       <c r="CZ45"/>
       <c r="DA45"/>
       <c r="DB45"/>
+      <c r="DC45"/>
     </row>
-    <row r="46" spans="1:106">
+    <row r="46" spans="1:107">
       <c r="A46" t="s">
         <v>73</v>
       </c>
       <c r="B46">
+        <v>1248000000.0</v>
+      </c>
+      <c r="C46">
         <v>1224000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1175000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1129000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1097000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1002000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>968000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>972000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>956000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>975000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>978000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>939000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>946000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>956000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>976000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>966000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>976000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>981000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>875000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>878000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>876000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>878000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>856000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>822000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>801000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>699000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>730000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>707000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>755000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>748000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>376000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>371000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>370000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>384000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>400000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>379000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>384000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>376000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>362000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>342000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>332000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>326000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>323000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>305000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>295000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>281000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>292000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>288000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>280000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>266000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>268000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>249000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>227000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>215000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>211000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>203000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>198000000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>195000000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>193000000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>168000000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>165000000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>166000000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>164000000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>160000000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>154000000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>161000000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>164000000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>165000000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>170000000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>165000000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>182943000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>192800000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>160056000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>189786000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>64523000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>62010000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>60537000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>61893000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>65269000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>62949000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>94305000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>107763000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>122576000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>126381000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>134676000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>162110000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>173840000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>205335000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>214626000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>228007000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>242943000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>278461000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>328987000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>355431000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>361225000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>359192000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>369855000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>372274000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>378833000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>380409000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>372204000.0</v>
       </c>
-      <c r="CX46"/>
-      <c r="CY46">
+      <c r="CY46"/>
+      <c r="CZ46">
         <v>326317000.0</v>
       </c>
-      <c r="CZ46"/>
       <c r="DA46"/>
       <c r="DB46"/>
+      <c r="DC46"/>
     </row>
-    <row r="47" spans="1:106">
+    <row r="47" spans="1:107">
       <c r="A47" t="s">
         <v>74</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>939000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>536000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>529000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>532000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>966000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>976000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>981000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>875000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>878000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>876000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>482000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>475000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>435000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>396000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>375000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>384000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>361000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>390000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>370000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>376000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>371000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>370000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>384000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>400000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>379000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>384000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>376000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>362000000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>342000000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>332000000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>326000000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>323000000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>305000000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>295000000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>281000000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>292000000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>288000000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>280000000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>266000000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>268000000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>249000000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>227000000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>215000000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>211000000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>203000000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>198000000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>195000000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>193000000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>168000000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>165000000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>166000000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>164000000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>160000000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>154000000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>161000000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>164000000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>165000000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>170000000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>165000000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>182943000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>192800000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>160056000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>189786000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>64523000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>62010000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>60537000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>61893000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>65269000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>62949000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>94305000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>107763000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>122576000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>126381000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>134676000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>162110000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>173840000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>205335000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>214626000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>228007000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>242943000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>278461000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>328987000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>355431000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>361225000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>359192000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>369855000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>372274000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>378833000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>380409000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>372204000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>368689000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>326317000.0</v>
       </c>
-      <c r="CZ47"/>
       <c r="DA47"/>
       <c r="DB47"/>
+      <c r="DC47"/>
     </row>
-    <row r="48" spans="1:106">
+    <row r="48" spans="1:107">
       <c r="A48" t="s">
         <v>75</v>
       </c>
       <c r="B48">
+        <v>10287000000.0</v>
+      </c>
+      <c r="C48">
         <v>9954000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>9588000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>9223000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>8955000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>8658000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>8401000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>8184000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>8016000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>7932000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>7825000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>7755000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>7569000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>7411000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>7207000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>7064000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>6869000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>6660000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>6465000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>6296000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>6098000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>5845000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>5628000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>5484000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>5301000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>5140000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>5027000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>4901000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>4829000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>4732000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>4558000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>4399000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>4309000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>4146000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>3970000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>3787000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>3680000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>3595000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>3479000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>3757000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>3679000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>3609000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>3571000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>3464000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>3366000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>3276000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>3292000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>3231000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>3134000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>3032000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>2976000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>2857000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>2765000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>2699000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>2678000000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>2614000000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>2547000000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>2476000000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>2391000000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>2310000000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>2200000000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>2108000000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>2004000000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>1867000000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>1766000000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>1670000000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>1610000000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>1567000000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>1507000000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>1438000000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>1350278000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>1313514000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>1253398000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>1151761000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>1030398000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>951435000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>586441000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>530313000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>512997000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>449962000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>419736000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>403092000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>385794000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>369692000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>353266000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>341541000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>330701000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>329108000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>335597000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>334359000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>332527000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>356067000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>396617000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>448169000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>446253000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>448375000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>438105000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>431776000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>412890000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>426147000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>418202000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>406051000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>372427000.0</v>
       </c>
-      <c r="CZ48"/>
       <c r="DA48"/>
       <c r="DB48"/>
+      <c r="DC48"/>
     </row>
-    <row r="49" spans="1:106">
+    <row r="49" spans="1:107">
       <c r="A49" t="s">
         <v>76</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>7569000000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>7411000000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>7207000000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>7064000000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>6869000000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>6660000000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>6465000000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>6296000000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>6098000000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>5845000000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>5628000000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>5484000000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>5301000000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>5140000000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>5027000000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>4901000000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>4829000000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>4732000000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>4558000000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>4399000000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>4309000000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>4146000000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>3970000000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>3787000000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>3680000000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>3595000000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>3479000000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>3757000000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>3679000000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>3609000000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>3571000000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>3464000000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>3366000000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>3276000000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>3292000000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>3231000000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>3134000000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>3032000000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>2976000000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>2857000000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>2765000000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>2699000000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>2678000000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>2614000000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>2547000000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>2476000000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>2391000000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>2310000000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>2200000000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>2108000000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>2004000000.0</v>
       </c>
-      <c r="BL49">
+      <c r="BM49">
         <v>1867000000.0</v>
       </c>
-      <c r="BM49">
+      <c r="BN49">
         <v>1766000000.0</v>
       </c>
-      <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
+      <c r="DC49"/>
     </row>
-    <row r="50" spans="1:106">
+    <row r="50" spans="1:107">
       <c r="A50" t="s">
         <v>77</v>
       </c>
       <c r="B50">
-        <v>431000000.0</v>
+        <v>269000000.0</v>
       </c>
       <c r="C50">
         <v>431000000.0</v>
       </c>
       <c r="D50">
         <v>431000000.0</v>
       </c>
       <c r="E50">
+        <v>431000000.0</v>
+      </c>
+      <c r="F50">
         <v>500000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>400000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>399000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>499000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>548000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>224000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>291000000.0</v>
       </c>
-      <c r="L50"/>
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50">
         <v>140000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>347000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>664000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>799000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>1020000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>1098000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>1018000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>480000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>221000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>435000000.0</v>
       </c>
-      <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-      <c r="Z50">
+      <c r="Z50"/>
+      <c r="AA50">
         <v>1146000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>391000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>539000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>467000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>1239000000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
-      <c r="AG50">
+      <c r="AG50"/>
+      <c r="AH50">
         <v>3847000000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>4115000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>4207000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>3743000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>3552000000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>3621000000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>3603000000.0</v>
       </c>
-      <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>2364000000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>2297000000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
@@ -17782,1018 +17892,1026 @@
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
+      <c r="DC50"/>
     </row>
-    <row r="51" spans="1:106">
+    <row r="51" spans="1:107">
       <c r="A51" t="s">
         <v>78</v>
       </c>
       <c r="B51">
+        <v>9243000000.0</v>
+      </c>
+      <c r="C51">
         <v>9445000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>9928000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>9552000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>9631000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>9719000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>9868000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>10257000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>10206000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>10402000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>10871000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>10115000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>10359000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>5551000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>5851000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>5828000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>6186000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>6375000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>6216000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>6325000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>6098000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>6296000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>6687000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>3968000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>3949000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>4418000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>3718000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>3805000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>3832000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>3924000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>3831000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>3880000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>3847000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>4115000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>4207000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>3743000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>3552000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>3621000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>3918000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>3709000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>4020000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>2732000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>2657000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>2435000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>2552000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>2489000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>2617000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>2518000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>2700000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>2514000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>2634000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>2718000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>2785000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>1966000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>1976000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>1986000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>1996000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>2007000000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>2117000000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>2213000000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>2209000000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>2290000000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>2321000000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>1986000000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>2052000000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>2091000000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>2092000000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>2089000000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>2315000000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>2454000000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>2524000000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>2556169000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>1643583000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>1643496000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>118438000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>443088000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>1498476000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>1501052000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>1503628000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>1606203000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>1624413000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>1190647000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>1192428000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>467333000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>467239000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>265000000.0</v>
       </c>
       <c r="CI51">
         <v>265000000.0</v>
       </c>
       <c r="CJ51">
         <v>265000000.0</v>
       </c>
       <c r="CK51">
         <v>265000000.0</v>
       </c>
       <c r="CL51">
         <v>265000000.0</v>
       </c>
       <c r="CM51">
+        <v>265000000.0</v>
+      </c>
+      <c r="CN51">
         <v>266607000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>282155000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>433159000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>452210000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>453149000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>453216000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>456667000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>304379000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>305127000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>290605000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>288538000.0</v>
       </c>
-      <c r="CX51"/>
-      <c r="CY51">
+      <c r="CY51"/>
+      <c r="CZ51">
         <v>53478000.0</v>
       </c>
-      <c r="CZ51"/>
       <c r="DA51"/>
       <c r="DB51"/>
+      <c r="DC51"/>
     </row>
-    <row r="52" spans="1:106">
+    <row r="52" spans="1:107">
       <c r="A52" t="s">
         <v>79</v>
       </c>
       <c r="B52">
-        <v>431000000.0</v>
+        <v>269000000.0</v>
       </c>
       <c r="C52">
         <v>431000000.0</v>
       </c>
       <c r="D52">
         <v>431000000.0</v>
       </c>
       <c r="E52">
+        <v>431000000.0</v>
+      </c>
+      <c r="F52">
         <v>500000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>400000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>399000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>499000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>548000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>224000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>291000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>230000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>140000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>347000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>664000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>799000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>1020000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>1097000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>1018000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>480000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>221000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>435000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>1146000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>247000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>467000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>1146000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>391000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>539000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>467000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>1239000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>875000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>808000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>768000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>960000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>480000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>154000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>494000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>379000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>315000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>20000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>289000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>167000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>293000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>20000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>271000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>183000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>304000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>173000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>292000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>430000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45000000.0</v>
       </c>
       <c r="AZ52">
         <v>45000000.0</v>
       </c>
       <c r="BA52">
+        <v>45000000.0</v>
+      </c>
+      <c r="BB52">
         <v>138000000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>137000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45000000.0</v>
       </c>
       <c r="BD52">
         <v>45000000.0</v>
       </c>
       <c r="BE52">
         <v>45000000.0</v>
       </c>
       <c r="BF52">
         <v>45000000.0</v>
       </c>
       <c r="BG52">
         <v>45000000.0</v>
       </c>
       <c r="BH52">
         <v>45000000.0</v>
       </c>
       <c r="BI52">
-        <v>140000000.0</v>
+        <v>45000000.0</v>
       </c>
       <c r="BJ52">
         <v>140000000.0</v>
       </c>
       <c r="BK52">
         <v>140000000.0</v>
       </c>
       <c r="BL52">
         <v>140000000.0</v>
       </c>
       <c r="BM52">
         <v>140000000.0</v>
       </c>
       <c r="BN52">
+        <v>140000000.0</v>
+      </c>
+      <c r="BO52">
         <v>105000000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>225000000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>169000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>225000000.0</v>
       </c>
       <c r="BR52">
         <v>225000000.0</v>
       </c>
       <c r="BS52">
         <v>225000000.0</v>
       </c>
       <c r="BT52">
+        <v>225000000.0</v>
+      </c>
+      <c r="BU52">
         <v>206250000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>98438000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>68906000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>97830000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>123017000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10681000.0</v>
       </c>
       <c r="BZ52">
         <v>10681000.0</v>
       </c>
       <c r="CA52">
         <v>10681000.0</v>
       </c>
       <c r="CB52">
+        <v>10681000.0</v>
+      </c>
+      <c r="CC52">
         <v>11693000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>11848000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7500000.0</v>
       </c>
       <c r="CE52">
         <v>7500000.0</v>
       </c>
       <c r="CF52">
+        <v>7500000.0</v>
+      </c>
+      <c r="CG52">
         <v>86836000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>71948000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>69377000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>91850000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>110232000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>109606000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>99391000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>1607000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>10865000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>10940000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>15383000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>15725000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>4048000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>4076000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>4228000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>4454000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>4105000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>5107000.0</v>
       </c>
-      <c r="CX52"/>
-      <c r="CY52">
+      <c r="CY52"/>
+      <c r="CZ52">
         <v>19371000.0</v>
       </c>
-      <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
+      <c r="DC52"/>
     </row>
-    <row r="53" spans="1:106">
+    <row r="53" spans="1:107">
       <c r="A53" t="s">
         <v>80</v>
       </c>
       <c r="B53">
+        <v>2267000000.0</v>
+      </c>
+      <c r="C53">
         <v>184000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>28000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>2059000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>1282000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>1864000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>184000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>202000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>174000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>173000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>188000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>272000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>288000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>197000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>181000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>129000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>161000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>225000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>208000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>185000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>235000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>215000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>195000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>177000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>206000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>254000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>291000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>201000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>259000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>220000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>268000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>202000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>313000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>224000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>235000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>207000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>300000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>220000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>245000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>238000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>255000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>259000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>201000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>193000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>264000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>194000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>174000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>169000000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>203000000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>197000000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>189000000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>190000000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>170000000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>218000000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>223000000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>157000000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>196000000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>215000000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>279000000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>294000000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>320000000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>283000000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>253000000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>2000000000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>310000000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>2107000000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>308000000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>3826000000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>3270000000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>4272000000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>227000000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>194062000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>136971000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>121208000.0</v>
       </c>
-      <c r="BW53"/>
-      <c r="BX53">
+      <c r="BX53"/>
+      <c r="BY53">
         <v>9201000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>1694984000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>1531778000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>1628209000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>1419826000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>1215525000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>221275000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>179369000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>256482000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>246054000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>261656000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>203513000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>214582000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>200926000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>263344000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>209469000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>221540000.0</v>
       </c>
-      <c r="CO53">
+      <c r="CP53">
         <v>261495000.0</v>
       </c>
-      <c r="CP53">
+      <c r="CQ53">
         <v>243174000.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CR53">
         <v>240799000.0</v>
       </c>
-      <c r="CR53">
+      <c r="CS53">
         <v>200156000.0</v>
       </c>
-      <c r="CS53">
+      <c r="CT53">
         <v>133762000.0</v>
       </c>
-      <c r="CT53">
+      <c r="CU53">
         <v>134728000.0</v>
       </c>
-      <c r="CU53">
+      <c r="CV53">
         <v>228029000.0</v>
       </c>
-      <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
-      <c r="CY53">
+      <c r="CY53"/>
+      <c r="CZ53">
         <v>254057000.0</v>
       </c>
-      <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
+      <c r="DC53"/>
     </row>
-    <row r="54" spans="1:106">
+    <row r="54" spans="1:107">
       <c r="A54" t="s">
         <v>81</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -18817,2153 +18935,2173 @@
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
+        <v>0.0</v>
+      </c>
+      <c r="BD54">
         <v>5209000000.0</v>
       </c>
-      <c r="BD54">
+      <c r="BE54">
         <v>5136000000.0</v>
       </c>
-      <c r="BE54">
+      <c r="BF54">
         <v>4970000000.0</v>
       </c>
-      <c r="BF54">
-[...1 lines deleted...]
-      </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
+        <v>0.0</v>
+      </c>
+      <c r="BM54">
         <v>5078000000.0</v>
       </c>
-      <c r="BM54">
+      <c r="BN54">
         <v>4693000000.0</v>
       </c>
-      <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
+      <c r="DC54"/>
     </row>
-    <row r="55" spans="1:106">
+    <row r="55" spans="1:107">
       <c r="A55" t="s">
         <v>82</v>
       </c>
       <c r="B55">
+        <v>27341000000.0</v>
+      </c>
+      <c r="C55">
         <v>27301000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>31053000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>30654000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>30383000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>30647000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>30395000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>30560000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>30210000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>30267000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>32294000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>24350000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>25657000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>20775000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>20868000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>22941000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>22596000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>20823000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>20115000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>18397000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>17983000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>18490000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>17979000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>14831000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>14559000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>14798000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>13924000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>12980000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>14132000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>14503000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>15700000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>14855000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>15141000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>15790000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>15786000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>15072000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>14660000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>14490000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>14150000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>14808000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>15099000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>13717000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>11861000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>11770000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>12104000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>12242000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>12087000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>12692000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>13116000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>12978000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>12577000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>12486000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>11953000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>9188000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>9132000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>8920000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>8927000000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>9021000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>14091000000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>13157000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>14217000000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>18065000000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>16207000000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>10355000000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>9910000000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>10519000000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>10722000000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>12342000000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>11660000000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>12453000000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>12694875000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>10218646000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>8968985000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>8791307000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>2979397000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>3000018000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>4005313000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>3767243000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>3716452000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>3542395000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>3415234000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>2346547000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>2046786000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>1113238000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>1072006000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>887489000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>814820000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>850535000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>855085000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>873471000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>851254000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>909844000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>1166302000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>1210615000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>1175914000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>1191554000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>1233189000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>1105243000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>1326251000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>1318455000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>1366668000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>1335196000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>1164399000.0</v>
       </c>
-      <c r="CZ55"/>
       <c r="DA55"/>
       <c r="DB55"/>
+      <c r="DC55"/>
     </row>
-    <row r="56" spans="1:106">
+    <row r="56" spans="1:107">
       <c r="A56" t="s">
         <v>83</v>
       </c>
       <c r="B56">
+        <v>1728000000.0</v>
+      </c>
+      <c r="C56">
         <v>4374000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>8003000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>7597000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>7352000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>7818000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>7786000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>7558000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>7309000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>7321000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>9096000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>12351000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>13578000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>8540000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>8604000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>10851000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>10218000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>8178000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>7423000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>5496000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>5017000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>5654000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>7660000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>4810000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>4716000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>5270000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>4290000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>3499000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>4363000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>4736000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>6370000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>5457000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>5727000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>5638000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>5529000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>5446000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>4921000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>4947000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>4560000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>4346000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>4596000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>4722000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>3284000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>3160000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>3446000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>3688000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>3400000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>3557000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>3718000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>3519000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>3163000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>3072000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>2610000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>1608000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>1492000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>1329000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>1410000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>1406000000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>6573000000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>5677000000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>6429000000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>10175000000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>8510000000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>2880000000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>2888000000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>3221000000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>3454000000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>4912000000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>4437000000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>5302000000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>5435452000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>2320912000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>2163586000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>1935014000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>1682017000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>1710930000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>2612712000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>2368822000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>2312546000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>2134795000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>1988688000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>889288000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>596963000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>746237000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>696371000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>495621000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>406197000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>398850000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>546245000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>561184000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>529617000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>556386000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>751124000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>752955000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>697006000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>721541000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>737182000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>605251000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>815172000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>829728000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>886719000.0</v>
       </c>
-      <c r="CX56"/>
-      <c r="CY56">
+      <c r="CY56"/>
+      <c r="CZ56">
         <v>744460000.0</v>
       </c>
-      <c r="CZ56"/>
       <c r="DA56"/>
       <c r="DB56"/>
+      <c r="DC56"/>
     </row>
-    <row r="57" spans="1:106">
+    <row r="57" spans="1:107">
       <c r="A57" t="s">
         <v>84</v>
       </c>
       <c r="B57">
+        <v>3574000000.0</v>
+      </c>
+      <c r="C57">
         <v>431000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>7961000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>7705000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>7657000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>7971000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>7902000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>7933000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>7791000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>7393000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>9025000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>7048000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>8511000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>8704000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>8835000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>11335000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>10871000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>8851000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>7872000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>5595000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>4895000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>5556000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>4924000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>4161000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>4249000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>5450000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>4227000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>3692000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>4531000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>5641000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>6570000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>5799000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>6157000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>6036000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>5262000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>4723000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>4987000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>4886000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>4082000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>4054000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>4308000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>4429000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>2944000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>2852000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>3146000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>3440000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>2980000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>3194000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>3424000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>3578000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>2800000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>2707000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>2416000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>1114000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>927000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>805000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>987000000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>859000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>6030000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>4980000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>5919000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>9795000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>8231000000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>2367000000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>2334000000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>2570000000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>2867000000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>4371000000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>4008000000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>4960000000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>5061209000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>1761118000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>1595803000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>1414067000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>411197000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>524830000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>622288000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>541516000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>460535000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>349600000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>341229000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>358857000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>325328000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>248175000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>252035000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>275958000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>208316000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>240338000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>246312000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>259943000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>237631000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>265403000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>311089000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>303040000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>295461000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>281699000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>333726000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>369745000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>293552000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>290261000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>349908000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>356285000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>282233000.0</v>
       </c>
-      <c r="CZ57"/>
       <c r="DA57"/>
       <c r="DB57"/>
+      <c r="DC57"/>
     </row>
-    <row r="58" spans="1:106">
+    <row r="58" spans="1:107">
       <c r="A58" t="s">
         <v>85</v>
       </c>
       <c r="B58">
+        <v>15348000000.0</v>
+      </c>
+      <c r="C58">
         <v>15263000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>18821000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>18624000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>18565000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>19092000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>19195000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>19479000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>19302000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>19448000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>21467000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>17871000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>19410000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>14596000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>14704000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>17057000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>16745000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>14801000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>13710000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>12042000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>11312000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>12156000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>11543000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>8817000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>8802000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>9400000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>8285000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>7653000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>8581000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>9009000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>10251000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>9253000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>9599000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>10065000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>9899000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>9337000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>9084000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>9138000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>8720000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>9054000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>9382000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>8020000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>6252000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>6224000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>6388000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>6697000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>6293000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>6574000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>6909000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>6738000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>6393000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>6430000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>6090000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>3985000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>3923000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>3784000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>3957000000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>3860000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>9105000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>8161000000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>9057000000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>13028000000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>11478000000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>5277000000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>5217000000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>5588000000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>5778000000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>7371000000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>7147000000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>8196000000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>8436430000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>5460248000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>4240828000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>4166331000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>771114000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>1219301000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>2402341000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>2325469000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>2259001000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>2224522000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>2235898000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>1824296000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>1792781000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>906891000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>908290000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>718967000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>658257000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>693453000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>692664000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>711469000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>690558000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>727510000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>933090000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>941458000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>911524000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>928174000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>978760000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>862520000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>802486000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>787534000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>850997000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>604065000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>503697000.0</v>
       </c>
-      <c r="CZ58"/>
       <c r="DA58"/>
       <c r="DB58"/>
+      <c r="DC58"/>
     </row>
-    <row r="59" spans="1:106">
+    <row r="59" spans="1:107">
       <c r="A59" t="s">
         <v>86</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
+        <v>0.0</v>
+      </c>
+      <c r="AJ59">
         <v>5887000000.0</v>
       </c>
-      <c r="AJ59">
-[...1 lines deleted...]
-      </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
+        <v>0.0</v>
+      </c>
+      <c r="AN59">
         <v>5430000000.0</v>
       </c>
-      <c r="AN59">
-[...1 lines deleted...]
-      </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
+        <v>0.0</v>
+      </c>
+      <c r="BD59">
         <v>5209000000.0</v>
       </c>
-      <c r="BD59">
+      <c r="BE59">
         <v>5136000000.0</v>
       </c>
-      <c r="BE59">
+      <c r="BF59">
         <v>4970000000.0</v>
       </c>
-      <c r="BF59">
-[...1 lines deleted...]
-      </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
+        <v>0.0</v>
+      </c>
+      <c r="BM59">
         <v>5078000000.0</v>
       </c>
-      <c r="BM59">
+      <c r="BN59">
         <v>4693000000.0</v>
       </c>
-      <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
+      <c r="DC59"/>
     </row>
-    <row r="60" spans="1:106">
+    <row r="60" spans="1:107">
       <c r="A60" t="s">
         <v>87</v>
       </c>
       <c r="B60">
+        <v>11988000000.0</v>
+      </c>
+      <c r="C60">
         <v>12033000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>12227000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>12023000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>11811000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>11546000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>11191000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>11072000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>10898000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>10809000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>10816000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>6467000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>6235000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>6167000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>6151000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>5875000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>5842000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>6013000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>6395000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>6345000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>6660000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>6332000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>6433000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>6011000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>5754000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>5396000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>5639000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>5327000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>5551000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>5494000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>5449000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>5602000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>5542000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>5725000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>5880000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>5735000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>5576000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>5352000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>5430000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>5754000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>5717000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>5697000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>5609000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>5546000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>5716000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>5544000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>5793000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>6117000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>6205000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>6239000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>6184000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>6055000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>5862000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>5200000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>5208000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>5135000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>4961000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>5152000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>4976000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>4987000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>5150000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>5026000000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>4718000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>5067000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>4683000000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>4919000000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>4932000000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>4950000000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>4491000000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>4241000000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>4286000000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>4754640000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>4715261000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>4612585000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>2208283000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>1780717000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>1602972000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>1441774000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>1457355000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>1317462000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>1178791000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>521389000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>253007000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>205191000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>163716000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>168522000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>156563000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>157082000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>162421000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>162002000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>160696000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>182334000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>226570000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>272098000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>270872000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>266034000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>254129000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>239767000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>518388000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>526474000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>513679000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>718852000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>645159000.0</v>
       </c>
-      <c r="CZ60"/>
       <c r="DA60"/>
       <c r="DB60"/>
+      <c r="DC60"/>
     </row>
-    <row r="61" spans="1:106">
+    <row r="61" spans="1:107">
       <c r="A61" t="s">
         <v>88</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
-      <c r="P61">
+      <c r="P61"/>
+      <c r="Q61">
         <v>-510000000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-509000000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-489000000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-437000000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-425000000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-423000000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-415000000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-376000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-367000000.0</v>
       </c>
       <c r="Y61">
         <v>-367000000.0</v>
       </c>
       <c r="Z61">
+        <v>-367000000.0</v>
+      </c>
+      <c r="AA61">
         <v>-364000000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-336000000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-328000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-327000000.0</v>
       </c>
       <c r="AD61">
         <v>-327000000.0</v>
       </c>
       <c r="AE61">
+        <v>-327000000.0</v>
+      </c>
+      <c r="AF61">
         <v>-297000000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-291000000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-290000000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-289000000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-247000000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-241000000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-225000000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-221000000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-176000000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-169000000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-166000000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-145000000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-111000000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-105000000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-104000000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-94000000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-41000000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-1145000000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-1117000000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-1026000000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-1005000000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-1023000000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-1027000000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-1059000000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-1058000000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-1063000000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-1017000000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-906000000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-860000000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BI61">
         <v>-769000000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-770000000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-786000000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-796000000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BM61">
         <v>-310000000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BN61">
         <v>-212000000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BO61">
         <v>-58000000.0</v>
       </c>
-      <c r="BO61">
+      <c r="BP61">
         <v>-10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11000000.0</v>
       </c>
       <c r="BQ61">
         <v>-11000000.0</v>
       </c>
       <c r="BR61">
         <v>-11000000.0</v>
       </c>
       <c r="BS61">
+        <v>-11000000.0</v>
+      </c>
+      <c r="BT61">
         <v>-10350000.0</v>
       </c>
-      <c r="BT61">
+      <c r="BU61">
         <v>-13147000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BV61">
         <v>-9896000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BW61">
         <v>-9259000.0</v>
       </c>
-      <c r="BW61">
+      <c r="BX61">
         <v>-8035000.0</v>
       </c>
-      <c r="BX61">
+      <c r="BY61">
         <v>-225169000.0</v>
       </c>
-      <c r="BY61">
+      <c r="BZ61">
         <v>-231871000.0</v>
       </c>
-      <c r="BZ61">
+      <c r="CA61">
         <v>-236668000.0</v>
       </c>
-      <c r="CA61">
+      <c r="CB61">
         <v>-239752000.0</v>
       </c>
-      <c r="CB61">
+      <c r="CC61">
         <v>-245881000.0</v>
       </c>
-      <c r="CC61">
+      <c r="CD61">
         <v>-249594000.0</v>
       </c>
-      <c r="CD61">
+      <c r="CE61">
         <v>-488910000.0</v>
       </c>
-      <c r="CE61">
+      <c r="CF61">
         <v>-613369000.0</v>
       </c>
-      <c r="CF61">
+      <c r="CG61">
         <v>-625021000.0</v>
       </c>
-      <c r="CG61">
+      <c r="CH61">
         <v>-643592000.0</v>
       </c>
-      <c r="CH61">
+      <c r="CI61">
         <v>-661405000.0</v>
       </c>
-      <c r="CI61">
+      <c r="CJ61">
         <v>-662002000.0</v>
       </c>
-      <c r="CJ61">
+      <c r="CK61">
         <v>-666543000.0</v>
       </c>
-      <c r="CK61">
+      <c r="CL61">
         <v>-666542000.0</v>
       </c>
-      <c r="CL61">
+      <c r="CM61">
         <v>-667850000.0</v>
       </c>
-      <c r="CM61">
+      <c r="CN61">
         <v>-667765000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-668431000.0</v>
       </c>
       <c r="CO61">
         <v>-668431000.0</v>
       </c>
       <c r="CP61">
+        <v>-668431000.0</v>
+      </c>
+      <c r="CQ61">
         <v>-669601000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-669454000.0</v>
       </c>
       <c r="CR61">
         <v>-669454000.0</v>
       </c>
       <c r="CS61">
         <v>-669454000.0</v>
       </c>
       <c r="CT61">
         <v>-669454000.0</v>
       </c>
       <c r="CU61">
-        <v>-240000000.0</v>
+        <v>-669454000.0</v>
       </c>
       <c r="CV61">
         <v>-240000000.0</v>
       </c>
       <c r="CW61">
         <v>-240000000.0</v>
       </c>
-      <c r="CX61"/>
+      <c r="CX61">
+        <v>-240000000.0</v>
+      </c>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
+      <c r="DC61"/>
     </row>
-    <row r="62" spans="1:106">
+    <row r="62" spans="1:107">
       <c r="A62" t="s">
         <v>89</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -21028,50 +21166,51 @@
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
+      <c r="DC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -21152,51 +21291,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B2">
         <v>4279000000.0</v>
       </c>
       <c r="C2">
         <v>4411000000.0</v>
       </c>
       <c r="D2">
         <v>3518000000.0</v>
       </c>
       <c r="E2">
         <v>3887000000.0</v>
       </c>
       <c r="F2">
         <v>3654000000.0</v>
       </c>
       <c r="G2">
         <v>3683000000.0</v>
       </c>
       <c r="H2">
         <v>2594000000.0</v>
       </c>
       <c r="I2">
         <v>2622000000.0</v>
       </c>
@@ -21237,51 +21376,51 @@
         <v>970381000.0</v>
       </c>
       <c r="V2">
         <v>353908000.0</v>
       </c>
       <c r="W2">
         <v>55845000.0</v>
       </c>
       <c r="X2">
         <v>190309000.0</v>
       </c>
       <c r="Y2">
         <v>226789000.0</v>
       </c>
       <c r="Z2">
         <v>210552000.0</v>
       </c>
       <c r="AA2">
         <v>573391000.0</v>
       </c>
       <c r="AB2"/>
       <c r="AC2"/>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B3">
         <v>633000000.0</v>
       </c>
       <c r="C3">
         <v>613000000.0</v>
       </c>
       <c r="D3">
         <v>323000000.0</v>
       </c>
       <c r="E3">
         <v>258000000.0</v>
       </c>
       <c r="F3">
         <v>278000000.0</v>
       </c>
       <c r="G3">
         <v>202000000.0</v>
       </c>
       <c r="H3">
         <v>190000000.0</v>
       </c>
       <c r="I3">
         <v>210000000.0</v>
       </c>
@@ -21322,84 +21461,84 @@
         <v>70916000.0</v>
       </c>
       <c r="V3">
         <v>68344000.0</v>
       </c>
       <c r="W3">
         <v>76336000.0</v>
       </c>
       <c r="X3">
         <v>89933000.0</v>
       </c>
       <c r="Y3">
         <v>91657000.0</v>
       </c>
       <c r="Z3">
         <v>100283000.0</v>
       </c>
       <c r="AA3">
         <v>65645000.0</v>
       </c>
       <c r="AB3"/>
       <c r="AC3"/>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B5">
         <v>2494000000.0</v>
       </c>
       <c r="C5">
         <v>1847000000.0</v>
       </c>
       <c r="D5">
         <v>1673000000.0</v>
       </c>
       <c r="E5">
         <v>1595000000.0</v>
       </c>
       <c r="F5">
         <v>1649000000.0</v>
       </c>
       <c r="G5">
         <v>1305000000.0</v>
       </c>
       <c r="H5">
         <v>1134000000.0</v>
       </c>
       <c r="I5">
         <v>1204000000.0</v>
       </c>
@@ -21444,51 +21583,51 @@
       </c>
       <c r="W5">
         <v>8183000.0</v>
       </c>
       <c r="X5">
         <v>-57264000.0</v>
       </c>
       <c r="Y5">
         <v>111847000.0</v>
       </c>
       <c r="Z5">
         <v>61131000.0</v>
       </c>
       <c r="AA5">
         <v>196020000.0</v>
       </c>
       <c r="AB5">
         <v>134512000.0</v>
       </c>
       <c r="AC5">
         <v>53658000.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B6">
         <v>3127000000.0</v>
       </c>
       <c r="C6">
         <v>2460000000.0</v>
       </c>
       <c r="D6">
         <v>1996000000.0</v>
       </c>
       <c r="E6">
         <v>1853000000.0</v>
       </c>
       <c r="F6">
         <v>1927000000.0</v>
       </c>
       <c r="G6">
         <v>1507000000.0</v>
       </c>
       <c r="H6">
         <v>1324000000.0</v>
       </c>
       <c r="I6">
         <v>1414000000.0</v>
       </c>
@@ -21533,123 +21672,123 @@
       </c>
       <c r="W6">
         <v>84519000.0</v>
       </c>
       <c r="X6">
         <v>32669000.0</v>
       </c>
       <c r="Y6">
         <v>203504000.0</v>
       </c>
       <c r="Z6">
         <v>161414000.0</v>
       </c>
       <c r="AA6">
         <v>261665000.0</v>
       </c>
       <c r="AB6">
         <v>134512000.0</v>
       </c>
       <c r="AC6">
         <v>53658000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>-290000000.0</v>
       </c>
       <c r="J8">
         <v>89000000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8">
         <v>9558000.0</v>
       </c>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B9">
         <v>3939000000.0</v>
       </c>
       <c r="C9">
         <v>2989000000.0</v>
       </c>
       <c r="D9">
         <v>2546000000.0</v>
       </c>
       <c r="E9">
         <v>2339000000.0</v>
       </c>
       <c r="F9">
         <v>2232000000.0</v>
       </c>
       <c r="G9">
         <v>1942000000.0</v>
       </c>
       <c r="H9">
         <v>1664000000.0</v>
       </c>
       <c r="I9">
         <v>1655000000.0</v>
       </c>
@@ -21694,51 +21833,51 @@
       </c>
       <c r="W9">
         <v>484596000.0</v>
       </c>
       <c r="X9">
         <v>589845000.0</v>
       </c>
       <c r="Y9">
         <v>787154000.0</v>
       </c>
       <c r="Z9">
         <v>857232000.0</v>
       </c>
       <c r="AA9">
         <v>832711000.0</v>
       </c>
       <c r="AB9">
         <v>634248000.0</v>
       </c>
       <c r="AC9">
         <v>450823000.0</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B10">
         <v>2145000000.0</v>
       </c>
       <c r="C10">
         <v>1449000000.0</v>
       </c>
       <c r="D10">
         <v>1401000000.0</v>
       </c>
       <c r="E10">
         <v>1475000000.0</v>
       </c>
       <c r="F10">
         <v>1534000000.0</v>
       </c>
       <c r="G10">
         <v>1212000000.0</v>
       </c>
       <c r="H10">
         <v>1019000000.0</v>
       </c>
       <c r="I10">
         <v>1064000000.0</v>
       </c>
@@ -21779,51 +21918,51 @@
         <v>213145000.0</v>
       </c>
       <c r="V10">
         <v>106262000.0</v>
       </c>
       <c r="W10">
         <v>2553000.0</v>
       </c>
       <c r="X10">
         <v>-66352000.0</v>
       </c>
       <c r="Y10">
         <v>105942000.0</v>
       </c>
       <c r="Z10">
         <v>78795000.0</v>
       </c>
       <c r="AA10">
         <v>214873000.0</v>
       </c>
       <c r="AB10"/>
       <c r="AC10"/>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B11">
         <v>356000000.0</v>
       </c>
       <c r="C11">
         <v>334000000.0</v>
       </c>
       <c r="D11">
         <v>344000000.0</v>
       </c>
       <c r="E11">
         <v>352000000.0</v>
       </c>
       <c r="F11">
         <v>347000000.0</v>
       </c>
       <c r="G11">
         <v>279000000.0</v>
       </c>
       <c r="H11">
         <v>245000000.0</v>
       </c>
       <c r="I11">
         <v>606000000.0</v>
       </c>
@@ -21868,51 +22007,51 @@
       </c>
       <c r="W11">
         <v>749000.0</v>
       </c>
       <c r="X11">
         <v>-21240000.0</v>
       </c>
       <c r="Y11">
         <v>40921000.0</v>
       </c>
       <c r="Z11">
         <v>38332000.0</v>
       </c>
       <c r="AA11">
         <v>90477000.0</v>
       </c>
       <c r="AB11">
         <v>-86149000.0</v>
       </c>
       <c r="AC11">
         <v>-34955000.0</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B12">
         <v>88000000.0</v>
       </c>
       <c r="C12">
         <v>398000000.0</v>
       </c>
       <c r="D12">
         <v>272000000.0</v>
       </c>
       <c r="E12">
         <v>120000000.0</v>
       </c>
       <c r="F12">
         <v>115000000.0</v>
       </c>
       <c r="G12">
         <v>101000000.0</v>
       </c>
       <c r="H12">
         <v>124000000.0</v>
       </c>
       <c r="I12">
         <v>150000000.0</v>
       </c>
@@ -21957,51 +22096,51 @@
       </c>
       <c r="W12">
         <v>11484000.0</v>
       </c>
       <c r="X12">
         <v>18555000.0</v>
       </c>
       <c r="Y12">
         <v>19590000.0</v>
       </c>
       <c r="Z12">
         <v>9647000.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B13">
         <v>39000000.0</v>
       </c>
       <c r="C13">
         <v>28000000.0</v>
       </c>
       <c r="D13">
         <v>90000000.0</v>
       </c>
       <c r="E13">
         <v>7000000.0</v>
       </c>
       <c r="F13">
         <v>1000000.0</v>
       </c>
       <c r="G13">
         <v>4000000.0</v>
       </c>
       <c r="H13">
         <v>10000000.0</v>
       </c>
       <c r="I13">
         <v>10000000.0</v>
       </c>
@@ -22012,51 +22151,51 @@
         <v>5000000.0</v>
       </c>
       <c r="L13">
         <v>90000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B14">
         <v>1000000.0</v>
       </c>
       <c r="C14">
         <v>2000000.0</v>
       </c>
       <c r="D14">
         <v>2000000.0</v>
       </c>
       <c r="E14">
         <v>2000000.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>3000000.0</v>
       </c>
       <c r="H14">
         <v>3000000.0</v>
       </c>
       <c r="I14">
         <v>3000000.0</v>
       </c>
@@ -22081,51 +22220,51 @@
       </c>
       <c r="Q14">
         <v>-6000000.0</v>
       </c>
       <c r="R14"/>
       <c r="S14">
         <v>1484000.0</v>
       </c>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14">
         <v>12480000.0</v>
       </c>
       <c r="Z14">
         <v>5704000.0</v>
       </c>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B15">
         <v>1789000000.0</v>
       </c>
       <c r="C15">
         <v>1117000000.0</v>
       </c>
       <c r="D15">
         <v>1059000000.0</v>
       </c>
       <c r="E15">
         <v>1125000000.0</v>
       </c>
       <c r="F15">
         <v>1187000000.0</v>
       </c>
       <c r="G15">
         <v>933000000.0</v>
       </c>
       <c r="H15">
         <v>774000000.0</v>
       </c>
       <c r="I15">
         <v>458000000.0</v>
       </c>
@@ -22170,51 +22309,51 @@
       </c>
       <c r="W15">
         <v>11362000.0</v>
       </c>
       <c r="X15">
         <v>-105447000.0</v>
       </c>
       <c r="Y15">
         <v>43128000.0</v>
       </c>
       <c r="Z15">
         <v>40463000.0</v>
       </c>
       <c r="AA15">
         <v>23306000.0</v>
       </c>
       <c r="AB15">
         <v>86149000.0</v>
       </c>
       <c r="AC15">
         <v>34955000.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>1125000000.0</v>
       </c>
       <c r="F16">
         <v>1187000000.0</v>
       </c>
       <c r="G16">
         <v>933000000.0</v>
       </c>
       <c r="H16">
         <v>774000000.0</v>
       </c>
       <c r="I16">
         <v>458000000.0</v>
       </c>
       <c r="J16">
         <v>734000000.0</v>
       </c>
       <c r="K16">
         <v>108000000.0</v>
       </c>
@@ -22245,51 +22384,51 @@
       <c r="T16">
         <v>518401000.0</v>
       </c>
       <c r="U16">
         <v>127203000.0</v>
       </c>
       <c r="V16">
         <v>55093000.0</v>
       </c>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16">
         <v>33363000.0</v>
       </c>
       <c r="Z16">
         <v>40463000.0</v>
       </c>
       <c r="AA16">
         <v>124396000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B17">
         <v>1787000000.0</v>
       </c>
       <c r="C17">
         <v>1115000000.0</v>
       </c>
       <c r="D17">
         <v>1101000000.0</v>
       </c>
       <c r="E17">
         <v>1123000000.0</v>
       </c>
       <c r="F17">
         <v>1187000000.0</v>
       </c>
       <c r="G17">
         <v>933000000.0</v>
       </c>
       <c r="H17">
         <v>774000000.0</v>
       </c>
       <c r="I17">
         <v>458000000.0</v>
       </c>
@@ -22310,51 +22449,51 @@
       </c>
       <c r="O17">
         <v>349000000.0</v>
       </c>
       <c r="P17">
         <v>383000000.0</v>
       </c>
       <c r="Q17">
         <v>526000000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B18">
         <v>-328000000.0</v>
       </c>
       <c r="C18">
         <v>-386000000.0</v>
       </c>
       <c r="D18">
         <v>-117000000.0</v>
       </c>
       <c r="E18">
         <v>-122000000.0</v>
       </c>
       <c r="F18">
         <v>-124000000.0</v>
       </c>
       <c r="G18">
         <v>-97000000.0</v>
       </c>
       <c r="H18">
         <v>-114000000.0</v>
       </c>
       <c r="I18">
         <v>-140000000.0</v>
       </c>
@@ -22363,51 +22502,51 @@
       </c>
       <c r="K18">
         <v>-130000000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>40000000.0</v>
       </c>
       <c r="F19">
         <v>218000000.0</v>
       </c>
       <c r="G19">
         <v>79000000.0</v>
       </c>
       <c r="H19">
         <v>126000000.0</v>
       </c>
       <c r="I19">
         <v>186000000.0</v>
       </c>
       <c r="J19">
         <v>24000000.0</v>
       </c>
       <c r="K19">
         <v>10000000.0</v>
       </c>
@@ -22422,51 +22561,51 @@
       </c>
       <c r="O19">
         <v>-5000000.0</v>
       </c>
       <c r="P19">
         <v>-4000000.0</v>
       </c>
       <c r="Q19">
         <v>-3000000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>97000000.0</v>
       </c>
       <c r="F20">
         <v>118000000.0</v>
       </c>
       <c r="G20">
         <v>81000000.0</v>
       </c>
       <c r="H20">
         <v>69000000.0</v>
       </c>
       <c r="I20">
         <v>21000000.0</v>
       </c>
       <c r="J20">
         <v>44000000.0</v>
       </c>
       <c r="K20">
         <v>695000000.0</v>
       </c>
@@ -22479,51 +22618,51 @@
       <c r="N20">
         <v>45000000.0</v>
       </c>
       <c r="O20">
         <v>84000000.0</v>
       </c>
       <c r="P20"/>
       <c r="Q20">
         <v>6000000.0</v>
       </c>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B21">
         <v>2331000000.0</v>
       </c>
       <c r="C21">
         <v>1798000000.0</v>
       </c>
       <c r="D21">
         <v>1578000000.0</v>
       </c>
       <c r="E21">
         <v>1564000000.0</v>
       </c>
       <c r="F21">
         <v>1441000000.0</v>
       </c>
       <c r="G21">
         <v>1234000000.0</v>
       </c>
       <c r="H21">
         <v>1017000000.0</v>
       </c>
       <c r="I21">
         <v>1028000000.0</v>
       </c>
@@ -22568,84 +22707,84 @@
       </c>
       <c r="W21">
         <v>8183000.0</v>
       </c>
       <c r="X21">
         <v>-57314000.0</v>
       </c>
       <c r="Y21">
         <v>111847000.0</v>
       </c>
       <c r="Z21">
         <v>61131000.0</v>
       </c>
       <c r="AA21">
         <v>196020000.0</v>
       </c>
       <c r="AB21">
         <v>134512000.0</v>
       </c>
       <c r="AC21">
         <v>53658000.0</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B23">
         <v>5887000000.0</v>
       </c>
       <c r="C23">
         <v>5602000000.0</v>
       </c>
       <c r="D23">
         <v>4486000000.0</v>
       </c>
       <c r="E23">
         <v>4662000000.0</v>
       </c>
       <c r="F23">
         <v>4445000000.0</v>
       </c>
       <c r="G23">
         <v>4391000000.0</v>
       </c>
       <c r="H23">
         <v>3241000000.0</v>
       </c>
       <c r="I23">
         <v>3249000000.0</v>
       </c>
@@ -22690,135 +22829,135 @@
       </c>
       <c r="W23">
         <v>532258000.0</v>
       </c>
       <c r="X23">
         <v>647159000.0</v>
       </c>
       <c r="Y23">
         <v>675307000.0</v>
       </c>
       <c r="Z23">
         <v>796101000.0</v>
       </c>
       <c r="AA23">
         <v>636691000.0</v>
       </c>
       <c r="AB23">
         <v>499736000.0</v>
       </c>
       <c r="AC23">
         <v>397165000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B25">
         <v>632000000.0</v>
       </c>
       <c r="C25">
         <v>613000000.0</v>
       </c>
       <c r="D25">
         <v>261000000.0</v>
       </c>
       <c r="E25">
         <v>258000000.0</v>
       </c>
       <c r="F25">
         <v>278000000.0</v>
       </c>
       <c r="G25">
         <v>202000000.0</v>
       </c>
       <c r="H25">
         <v>190000000.0</v>
       </c>
       <c r="I25">
         <v>210000000.0</v>
       </c>
       <c r="J25">
         <v>188000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.23</v>
       </c>
       <c r="E26">
         <v>0.24</v>
       </c>
       <c r="F26">
         <v>0.26</v>
       </c>
       <c r="G26">
         <v>0.22</v>
       </c>
       <c r="H26">
         <v>0.24</v>
       </c>
       <c r="I26">
         <v>0.24</v>
       </c>
       <c r="J26">
         <v>0.22</v>
       </c>
       <c r="K26">
@@ -22835,51 +22974,51 @@
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B27">
         <v>65000000.0</v>
       </c>
       <c r="C27">
         <v>54000000.0</v>
       </c>
       <c r="D27">
         <v>47000000.0</v>
       </c>
       <c r="E27">
         <v>51000000.0</v>
       </c>
       <c r="F27">
         <v>57000000.0</v>
       </c>
       <c r="G27">
         <v>39000000.0</v>
       </c>
       <c r="H27">
         <v>39000000.0</v>
       </c>
       <c r="I27">
         <v>37000000.0</v>
       </c>
@@ -22920,51 +23059,51 @@
         <v>20522000.0</v>
       </c>
       <c r="V27">
         <v>9036000.0</v>
       </c>
       <c r="W27">
         <v>12790000.0</v>
       </c>
       <c r="X27">
         <v>19515000.0</v>
       </c>
       <c r="Y27">
         <v>26931000.0</v>
       </c>
       <c r="Z27">
         <v>28017000.0</v>
       </c>
       <c r="AA27">
         <v>45908000.0</v>
       </c>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B28">
         <v>75000000.0</v>
       </c>
       <c r="C28">
         <v>373000000.0</v>
       </c>
       <c r="D28">
         <v>370000000.0</v>
       </c>
       <c r="E28">
         <v>369000000.0</v>
       </c>
       <c r="F28">
         <v>338000000.0</v>
       </c>
       <c r="G28">
         <v>386000000.0</v>
       </c>
       <c r="H28">
         <v>349000000.0</v>
       </c>
       <c r="I28">
         <v>359000000.0</v>
       </c>
@@ -23003,51 +23142,51 @@
       </c>
       <c r="U28">
         <v>381868000.0</v>
       </c>
       <c r="V28">
         <v>294547000.0</v>
       </c>
       <c r="W28">
         <v>341699000.0</v>
       </c>
       <c r="X28">
         <v>383247000.0</v>
       </c>
       <c r="Y28">
         <v>469698000.0</v>
       </c>
       <c r="Z28">
         <v>572885000.0</v>
       </c>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B29">
         <v>358000000.0</v>
       </c>
       <c r="C29">
         <v>334000000.0</v>
       </c>
       <c r="D29">
         <v>344000000.0</v>
       </c>
       <c r="E29">
         <v>352000000.0</v>
       </c>
       <c r="F29">
         <v>347000000.0</v>
       </c>
       <c r="G29">
         <v>279000000.0</v>
       </c>
       <c r="H29">
         <v>245000000.0</v>
       </c>
       <c r="I29">
         <v>606000000.0</v>
       </c>
@@ -23058,51 +23197,51 @@
         <v>28000000.0</v>
       </c>
       <c r="L29">
         <v>203000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B30">
         <v>1608000000.0</v>
       </c>
       <c r="C30">
         <v>1191000000.0</v>
       </c>
       <c r="D30">
         <v>968000000.0</v>
       </c>
       <c r="E30">
         <v>775000000.0</v>
       </c>
       <c r="F30">
         <v>791000000.0</v>
       </c>
       <c r="G30">
         <v>708000000.0</v>
       </c>
       <c r="H30">
         <v>647000000.0</v>
       </c>
       <c r="I30">
         <v>627000000.0</v>
       </c>
@@ -23147,51 +23286,51 @@
       </c>
       <c r="W30">
         <v>476413000.0</v>
       </c>
       <c r="X30">
         <v>647159000.0</v>
       </c>
       <c r="Y30">
         <v>675307000.0</v>
       </c>
       <c r="Z30">
         <v>796101000.0</v>
       </c>
       <c r="AA30">
         <v>636691000.0</v>
       </c>
       <c r="AB30">
         <v>499736000.0</v>
       </c>
       <c r="AC30">
         <v>397165000.0</v>
       </c>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B31">
         <v>-186000000.0</v>
       </c>
       <c r="C31">
         <v>-349000000.0</v>
       </c>
       <c r="D31">
         <v>-177000000.0</v>
       </c>
       <c r="E31">
         <v>-89000000.0</v>
       </c>
       <c r="F31">
         <v>93000000.0</v>
       </c>
       <c r="G31">
         <v>-22000000.0</v>
       </c>
       <c r="H31">
         <v>2000000.0</v>
       </c>
       <c r="I31">
         <v>36000000.0</v>
       </c>
@@ -23236,51 +23375,51 @@
       </c>
       <c r="W31">
         <v>-5630000.0</v>
       </c>
       <c r="X31">
         <v>-9038000.0</v>
       </c>
       <c r="Y31">
         <v>-5905000.0</v>
       </c>
       <c r="Z31">
         <v>17664000.0</v>
       </c>
       <c r="AA31">
         <v>18853000.0</v>
       </c>
       <c r="AB31">
         <v>-134512000.0</v>
       </c>
       <c r="AC31">
         <v>-53658000.0</v>
       </c>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B32">
         <v>8218000000.0</v>
       </c>
       <c r="C32">
         <v>7400000000.0</v>
       </c>
       <c r="D32">
         <v>6064000000.0</v>
       </c>
       <c r="E32">
         <v>6226000000.0</v>
       </c>
       <c r="F32">
         <v>5886000000.0</v>
       </c>
       <c r="G32">
         <v>5625000000.0</v>
       </c>
       <c r="H32">
         <v>4258000000.0</v>
       </c>
       <c r="I32">
         <v>4277000000.0</v>
       </c>
@@ -23344,1060 +23483,1067 @@
       <c r="AC32">
         <v>450823000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DB32"/>
+  <dimension ref="A1:DC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:106">
+    <row r="1" spans="1:107">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
+      <c r="DC1" t="s">
+        <v>169</v>
+      </c>
     </row>
-    <row r="2" spans="1:106">
+    <row r="2" spans="1:107">
       <c r="A2" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B2">
+        <v>1033000000.0</v>
+      </c>
+      <c r="C2">
         <v>730000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>688000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1088000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1229000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1274000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1219000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1168000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1048000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>973000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>907000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>838000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>834000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>938000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>994000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>975000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>964000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>955000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>910000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>804000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>850000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1090000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>928000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>937000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>930000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>889000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>651000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>680000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>648000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>620000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>711000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>568000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>623000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>722000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>612000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>570000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>597000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>587000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>599000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>548000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>535000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>555000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>511000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>522000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>463000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>540000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>582000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>486000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>517000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>556000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>505000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>479000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>517000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>465000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>881000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>473000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>527000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>528000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>416000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>508000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>422000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>402000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>405000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>385000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>496000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>411000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>447000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>461000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>522000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>526000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>620454000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>591000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>442000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>536000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>452936000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>442017000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>359521000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>369880000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>264390000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>231709000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>239881000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>234221000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>120947000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>89821000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>89225000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>53915000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>46668000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>9177000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>43809000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>44701000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>-271759000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>46527000000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>58248000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>56229000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>-376960000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>58776000000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>54874000000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>53211000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>-431229000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>166541000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>163276000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>159896000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>183840000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>144767000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>124066000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>118373000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:106">
+    <row r="3" spans="1:107">
       <c r="A3" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B3">
         <v>165000000.0</v>
       </c>
       <c r="C3">
+        <v>165000000.0</v>
+      </c>
+      <c r="D3">
         <v>161000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>158000000.0</v>
       </c>
       <c r="E3">
         <v>158000000.0</v>
       </c>
       <c r="F3">
+        <v>158000000.0</v>
+      </c>
+      <c r="G3">
         <v>156000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>153000000.0</v>
       </c>
       <c r="H3">
         <v>153000000.0</v>
       </c>
       <c r="I3">
         <v>153000000.0</v>
       </c>
       <c r="J3">
+        <v>153000000.0</v>
+      </c>
+      <c r="K3">
         <v>155000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>125000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>64000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>65000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>69000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63000000.0</v>
       </c>
       <c r="P3">
         <v>63000000.0</v>
       </c>
       <c r="Q3">
+        <v>63000000.0</v>
+      </c>
+      <c r="R3">
         <v>65000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>67000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>81000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>66000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>68000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>63000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>53000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>51000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>50000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>48000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47000000.0</v>
       </c>
       <c r="AB3">
         <v>47000000.0</v>
       </c>
       <c r="AC3">
-        <v>48000000.0</v>
+        <v>47000000.0</v>
       </c>
       <c r="AD3">
         <v>48000000.0</v>
       </c>
       <c r="AE3">
+        <v>48000000.0</v>
+      </c>
+      <c r="AF3">
         <v>51000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53000000.0</v>
       </c>
       <c r="AG3">
         <v>53000000.0</v>
       </c>
       <c r="AH3">
         <v>53000000.0</v>
       </c>
       <c r="AI3">
-        <v>48000000.0</v>
+        <v>53000000.0</v>
       </c>
       <c r="AJ3">
         <v>48000000.0</v>
       </c>
       <c r="AK3">
+        <v>48000000.0</v>
+      </c>
+      <c r="AL3">
         <v>47000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45000000.0</v>
       </c>
       <c r="AM3">
         <v>45000000.0</v>
       </c>
       <c r="AN3">
+        <v>45000000.0</v>
+      </c>
+      <c r="AO3">
         <v>46000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>41000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>38000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>36000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>35000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>33000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>34000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>33000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>35000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>34000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>35000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>34000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>33000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>28000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27000000.0</v>
       </c>
       <c r="BC3">
         <v>27000000.0</v>
       </c>
       <c r="BD3">
+        <v>27000000.0</v>
+      </c>
+      <c r="BE3">
         <v>26000000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>25000000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>26000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000000.0</v>
       </c>
       <c r="BH3">
         <v>28000000.0</v>
       </c>
       <c r="BI3">
+        <v>28000000.0</v>
+      </c>
+      <c r="BJ3">
         <v>26000000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>27000000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>17000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="BM3">
         <v>25000000.0</v>
       </c>
       <c r="BN3">
         <v>25000000.0</v>
       </c>
       <c r="BO3">
+        <v>25000000.0</v>
+      </c>
+      <c r="BP3">
         <v>16000000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>38000000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>26000000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>24000000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>26849000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>36000000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>22000000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>16000000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>9594000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>9661000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>9796000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>9839000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>10584000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>14313000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>21470000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>24549000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>20267000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>14951000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>14616000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>18510000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>21471000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>19053000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>16821000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>19532000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>11632000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>20991000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>24830000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>23346000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>22996000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>25606000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>25852000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>26612000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>34725000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>22894000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>21887000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>20777000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>20031000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>17076000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>15264000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>13274000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:106">
+    <row r="4" spans="1:107">
       <c r="A4" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -24579,727 +24725,734 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:106">
+    <row r="5" spans="1:107">
       <c r="A5" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B5">
+        <v>712000000.0</v>
+      </c>
+      <c r="C5">
         <v>556000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>661000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>613000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>640000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>580000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>536000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>454000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>440000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>415000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>384000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>488000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>371000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>431000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>353000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>412000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>427000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>403000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>342000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>402000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>484000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>421000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>289000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>379000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>340000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>297000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>276000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>242000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>268000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>350000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>363000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>244000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>323000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>274000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>241000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>266000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>245000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>250000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-374000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>236000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>178000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>223000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>242000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>234000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>220000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>42000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>126000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>208000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>193000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>186000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>265000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>203000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>161000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>83000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>177000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>158000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>149000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>161000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>146000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>200000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>162000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>184000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>185000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>168000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>172000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>114000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>86000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>110000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>140000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>169000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>196783000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>125000000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>172000000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>205000000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>101514000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>83849000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>98936000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>81364000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>68091000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>67859000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>36331000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>41811000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>33220000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>31362000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>26640000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>22758000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-18000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-8966000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>8563000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>8688000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>49933000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-12640000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-41667000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>10092000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-9000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>25474000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>47963000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>56663000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>10962000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>6754000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>32733000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>48001000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>7601000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>40877000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>72174000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>75791000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:106">
+    <row r="6" spans="1:107">
       <c r="A6" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B6">
+        <v>877000000.0</v>
+      </c>
+      <c r="C6">
         <v>721000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>822000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>771000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>798000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>736000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>689000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>607000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>593000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>570000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>509000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>552000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>436000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>500000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>416000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>475000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>492000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>470000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>423000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>468000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>552000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>484000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>342000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>430000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>390000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>345000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>323000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>289000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>316000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>398000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>414000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>297000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>376000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>327000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>289000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>314000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>292000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>295000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-329000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>282000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>219000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>261000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>278000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>269000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>253000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>76000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>159000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>243000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>227000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>221000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>299000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>236000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>189000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>110000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>204000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>184000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>174000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>187000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>174000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>228000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>188000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>211000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>202000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>193000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>197000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>139000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>102000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>148000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>166000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>193000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>223632000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>161000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>194000000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>221000000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>111108000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>93510000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>108732000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>91203000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>78675000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>82172000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>57801000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>66360000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>53487000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>46313000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>41256000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>41268000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>21453000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>10087000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>25384000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>28220000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>61565000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>8351000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-16837000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>33438000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>22987000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>51080000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>73815000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>83275000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>45687000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>29648000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>54620000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>68778000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>27632000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>57953000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>87438000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>89065000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:106">
+    <row r="7" spans="1:107">
       <c r="A7" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -25481,90 +25634,91 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:106">
+    <row r="8" spans="1:107">
       <c r="A8" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
+      <c r="AE8"/>
+      <c r="AF8">
         <v>-289000000.0</v>
       </c>
-      <c r="AF8">
-[...1 lines deleted...]
-      </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -25684,55 +25838,55 @@
       <c r="CA8">
         <v>0.0</v>
       </c>
       <c r="CB8">
         <v>0.0</v>
       </c>
       <c r="CC8">
         <v>0.0</v>
       </c>
       <c r="CD8">
         <v>0.0</v>
       </c>
       <c r="CE8">
         <v>0.0</v>
       </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
       <c r="CI8">
+        <v>0.0</v>
+      </c>
+      <c r="CJ8">
         <v>9558000.0</v>
       </c>
-      <c r="CJ8">
-[...1 lines deleted...]
-      </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
       <c r="CM8">
         <v>0.0</v>
       </c>
       <c r="CN8">
         <v>0.0</v>
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
@@ -25743,1423 +25897,1440 @@
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:106">
+    <row r="9" spans="1:107">
       <c r="A9" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B9">
+        <v>1499000000.0</v>
+      </c>
+      <c r="C9">
         <v>1407000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1392000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>870000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>861000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>816000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>811000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>734000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>744000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>701000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>740000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>613000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>599000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>595000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>588000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>582000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>588000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>580000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>557000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>553000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>562000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>561000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>534000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>476000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>468000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>464000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>414000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>416000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>413000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>419000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>425000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>396000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>404000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>429000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>412000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>395000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>397000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>382000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>374000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>381000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>362000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>350000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>354000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>349000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>344000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>318000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>338000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>332000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>348000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>342000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>344000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>326000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>297000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>279000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-129000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>273000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>288000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>276000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>421000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>436000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>415000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>413000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>401000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>372000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>390000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>360000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>369000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>349000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>367000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>369000000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>402555000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>399000000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>380000000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>278000000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>211550000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>209944000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>198680000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>192067000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>183050000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>171150000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>171151000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>162018000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>138628000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>130644000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>130461000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>126278000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>121386000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>114793000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>120013000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>128404000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>127777000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>141900000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>147574000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>162361000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>212369000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>187194000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>205137000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>211332000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>215451000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>31167000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>58030000.0</v>
       </c>
-      <c r="CX9">
-[...1 lines deleted...]
-      </c>
       <c r="CY9">
+        <v>0.0</v>
+      </c>
+      <c r="CZ9">
         <v>211472000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>202720000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>211504000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>207015000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:106">
+    <row r="10" spans="1:107">
       <c r="A10" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B10">
+        <v>653000000.0</v>
+      </c>
+      <c r="C10">
         <v>677000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>580000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>529000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>548000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>488000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>439000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>356000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>341000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>312000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>278000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>391000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>337000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>396000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>322000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>382000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>397000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>374000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>314000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>371000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>454000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>395000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>267000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>357000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>316000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>273000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>252000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>215000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>239000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>313000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>328000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>209000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>288000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>239000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>213000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>234000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>211000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>215000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-405000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>199000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>146000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>195000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>219000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>206000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>192000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>14000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>97000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>179000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>162000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>156000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>235000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>171000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>135000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>59000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>153000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>134000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>125000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>137000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>120000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>170000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>131000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>152000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>148000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>143000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>146000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>89000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>51000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>84000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>114000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>142000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>76517000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>96000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>148000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>195000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>132141000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>536581000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>94333000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>30848000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>105522000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>49904000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>27739000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>29980000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>29462000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>30693000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>24786000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>21321000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>-1613000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-10320000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>7361000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>7125000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>37415000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>-15501000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-44564000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>7628000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>628000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>24937000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>17078000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>41534000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-19222000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>13681000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>36335000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>26193000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>17207000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>45678000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>74410000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>46350000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:106">
+    <row r="11" spans="1:107">
       <c r="A11" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B11">
+        <v>146000000.0</v>
+      </c>
+      <c r="C11">
         <v>158000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>61000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>106000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>96000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>93000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>84000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>51000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>119000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>79000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>82000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>97000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>70000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>95000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>82000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>88000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>90000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>91000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>55000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>83000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>113000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>97000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>42000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>93000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>75000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>70000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>49000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65000000.0</v>
       </c>
       <c r="AC11">
         <v>65000000.0</v>
       </c>
       <c r="AD11">
+        <v>65000000.0</v>
+      </c>
+      <c r="AE11">
         <v>66000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>372000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>46000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>126000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>62000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-33000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>64000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>65000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>47000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-180000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>68000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>76000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>63000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>71000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>68000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>60000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>5000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>11000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>56000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>61000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>53000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>94000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>58000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>47000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>17000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>68000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>45000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>33000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>53000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>39000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>61000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>40000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>49000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>13000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>43000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>51000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>29000000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>9000000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>25000000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>46000000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>48000000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>39753000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>38000000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>47000000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>74000000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>53178000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>171588000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>38205000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>12532000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>42487000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>19678000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>11095000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>11992000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>12316000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>12891000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>10815000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>8550000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>514000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>-4835000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>2576000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>2494000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>-1923000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>-7758000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>-12182000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>1808000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>308000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>12226000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>8308000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>20207000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>-5965000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>5736000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>16753000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>21808000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>6489000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>23649000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>29181000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>31158000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:106">
+    <row r="12" spans="1:107">
       <c r="A12" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B12">
+        <v>86000000.0</v>
+      </c>
+      <c r="C12">
         <v>87000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>88000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>84000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92000000.0</v>
       </c>
       <c r="F12">
         <v>92000000.0</v>
       </c>
       <c r="G12">
+        <v>92000000.0</v>
+      </c>
+      <c r="H12">
         <v>97000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>98000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>99000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>103000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>106000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>97000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36000000.0</v>
       </c>
       <c r="N12">
         <v>36000000.0</v>
       </c>
       <c r="O12">
+        <v>36000000.0</v>
+      </c>
+      <c r="P12">
         <v>31000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000000.0</v>
       </c>
       <c r="Q12">
         <v>30000000.0</v>
       </c>
       <c r="R12">
+        <v>30000000.0</v>
+      </c>
+      <c r="S12">
         <v>29000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>28000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>30000000.0</v>
       </c>
-      <c r="U12">
-[...1 lines deleted...]
-      </c>
       <c r="V12">
+        <v>30000000.0</v>
+      </c>
+      <c r="W12">
         <v>29000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000000.0</v>
       </c>
       <c r="X12">
         <v>24000000.0</v>
       </c>
       <c r="Y12">
-        <v>26000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="Z12">
         <v>26000000.0</v>
       </c>
       <c r="AA12">
+        <v>26000000.0</v>
+      </c>
+      <c r="AB12">
         <v>28000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>29000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>31000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37000000.0</v>
       </c>
       <c r="AE12">
         <v>37000000.0</v>
       </c>
       <c r="AF12">
+        <v>37000000.0</v>
+      </c>
+      <c r="AG12">
         <v>38000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>37000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>38000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>28000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>34000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>36000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37000000.0</v>
       </c>
       <c r="AM12">
         <v>37000000.0</v>
       </c>
       <c r="AN12">
         <v>37000000.0</v>
       </c>
       <c r="AO12">
+        <v>37000000.0</v>
+      </c>
+      <c r="AP12">
         <v>32000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>28000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>23000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>28000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>27000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>28000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29000000.0</v>
       </c>
       <c r="AV12">
         <v>29000000.0</v>
       </c>
       <c r="AW12">
-        <v>30000000.0</v>
+        <v>29000000.0</v>
       </c>
       <c r="AX12">
         <v>30000000.0</v>
       </c>
       <c r="AY12">
         <v>30000000.0</v>
       </c>
       <c r="AZ12">
+        <v>30000000.0</v>
+      </c>
+      <c r="BA12">
         <v>32000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>26000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000000.0</v>
       </c>
       <c r="BC12">
         <v>24000000.0</v>
       </c>
       <c r="BD12">
         <v>24000000.0</v>
       </c>
       <c r="BE12">
         <v>24000000.0</v>
       </c>
       <c r="BF12">
         <v>24000000.0</v>
       </c>
       <c r="BG12">
+        <v>24000000.0</v>
+      </c>
+      <c r="BH12">
         <v>26000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>30000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>31000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>32000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>26000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>25000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>26000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="BO12">
         <v>25000000.0</v>
       </c>
       <c r="BP12">
+        <v>25000000.0</v>
+      </c>
+      <c r="BQ12">
         <v>26000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>25000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>27000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>34000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>29000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>24000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>10000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>72863000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>23434000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>23586000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>23468000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>91097000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>25655000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>24406000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>16444000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>20338000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>4740000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>4634000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>2862000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>11484000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>2873000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>2867000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>2873000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>18555000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>5281000000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>5348000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>5359000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>19590000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>6319000000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>3837000000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>3292000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>9647000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>2997000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>1970000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>480000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>453000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>718000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>476000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>483000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:106">
+    <row r="13" spans="1:107">
       <c r="A13" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B13">
+        <v>8000000.0</v>
+      </c>
+      <c r="C13">
         <v>6000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>7000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>8000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>12000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>11000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="H13">
         <v>8000000.0</v>
       </c>
       <c r="I13">
-        <v>6000000.0</v>
+        <v>8000000.0</v>
       </c>
       <c r="J13">
         <v>6000000.0</v>
       </c>
       <c r="K13">
+        <v>6000000.0</v>
+      </c>
+      <c r="L13">
         <v>29000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>72000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>8000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>6000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>4000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2000000.0</v>
       </c>
-      <c r="Q13">
-[...1 lines deleted...]
-      </c>
       <c r="R13">
         <v>0.0</v>
       </c>
       <c r="S13">
         <v>0.0</v>
       </c>
       <c r="T13">
         <v>0.0</v>
       </c>
       <c r="U13">
         <v>0.0</v>
       </c>
       <c r="V13">
+        <v>0.0</v>
+      </c>
+      <c r="W13">
         <v>1000000.0</v>
       </c>
-      <c r="W13">
-[...1 lines deleted...]
-      </c>
       <c r="X13">
         <v>0.0</v>
       </c>
       <c r="Y13">
+        <v>0.0</v>
+      </c>
+      <c r="Z13">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AA13">
         <v>2000000.0</v>
       </c>
       <c r="AB13">
-        <v>3000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="AC13">
         <v>3000000.0</v>
       </c>
       <c r="AD13">
         <v>3000000.0</v>
       </c>
-      <c r="AE13"/>
+      <c r="AE13">
+        <v>3000000.0</v>
+      </c>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -27191,266 +27362,267 @@
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
+      <c r="DC13"/>
     </row>
-    <row r="14" spans="1:106">
+    <row r="14" spans="1:107">
       <c r="A14" t="s">
-        <v>181</v>
-[...4 lines deleted...]
-      </c>
+        <v>182</v>
+      </c>
+      <c r="B14">
+        <v>0.0</v>
+      </c>
+      <c r="C14"/>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
+        <v>0.0</v>
+      </c>
+      <c r="I14">
         <v>1000000.0</v>
       </c>
-      <c r="I14">
-[...1 lines deleted...]
-      </c>
       <c r="J14">
-        <v>1000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="K14">
         <v>1000000.0</v>
       </c>
       <c r="L14">
-        <v>0.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="M14">
         <v>0.0</v>
       </c>
       <c r="N14">
-        <v>1000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="O14">
         <v>1000000.0</v>
       </c>
       <c r="P14">
-        <v>0.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="Q14">
         <v>0.0</v>
       </c>
       <c r="R14">
+        <v>0.0</v>
+      </c>
+      <c r="S14">
         <v>1000000.0</v>
       </c>
-      <c r="S14"/>
       <c r="T14"/>
-      <c r="U14">
+      <c r="U14"/>
+      <c r="V14">
         <v>11000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="X14">
         <v>3000000.0</v>
       </c>
       <c r="Y14">
         <v>3000000.0</v>
       </c>
       <c r="Z14">
-        <v>2000000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="AA14">
         <v>2000000.0</v>
       </c>
       <c r="AB14">
         <v>2000000.0</v>
       </c>
       <c r="AC14">
         <v>2000000.0</v>
       </c>
-      <c r="AD14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD14">
+        <v>2000000.0</v>
+      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
         <v>0.0</v>
       </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
+        <v>0.0</v>
+      </c>
+      <c r="AT14">
         <v>-1000000.0</v>
       </c>
-      <c r="AT14">
-[...1 lines deleted...]
-      </c>
       <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
         <v>-1000000.0</v>
       </c>
-      <c r="AV14">
-[...1 lines deleted...]
-      </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
+        <v>0.0</v>
+      </c>
+      <c r="AZ14">
         <v>-1000000.0</v>
       </c>
-      <c r="AZ14">
-[...1 lines deleted...]
-      </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
+        <v>0.0</v>
+      </c>
+      <c r="BD14">
         <v>-1000000.0</v>
       </c>
-      <c r="BD14">
-[...1 lines deleted...]
-      </c>
       <c r="BE14">
-        <v>-1000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BF14">
         <v>-1000000.0</v>
       </c>
       <c r="BG14">
         <v>-1000000.0</v>
       </c>
       <c r="BH14">
         <v>-1000000.0</v>
       </c>
       <c r="BI14">
         <v>-1000000.0</v>
       </c>
       <c r="BJ14">
         <v>-1000000.0</v>
       </c>
       <c r="BK14">
-        <v>0.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="BL14">
-        <v>-1000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BM14">
         <v>-1000000.0</v>
       </c>
       <c r="BN14">
-        <v>0.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="BO14">
         <v>0.0</v>
       </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
       <c r="BR14">
         <v>0.0</v>
       </c>
       <c r="BS14">
+        <v>0.0</v>
+      </c>
+      <c r="BT14">
         <v>1484000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>-1000000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>1000000.0</v>
       </c>
-      <c r="BV14">
-[...1 lines deleted...]
-      </c>
       <c r="BW14">
         <v>0.0</v>
       </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
       <c r="BZ14">
         <v>0.0</v>
       </c>
       <c r="CA14">
         <v>0.0</v>
       </c>
       <c r="CB14">
         <v>0.0</v>
       </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
@@ -27468,905 +27640,912 @@
       <c r="CI14">
         <v>0.0</v>
       </c>
       <c r="CJ14">
         <v>0.0</v>
       </c>
       <c r="CK14">
         <v>0.0</v>
       </c>
       <c r="CL14">
         <v>0.0</v>
       </c>
       <c r="CM14">
         <v>0.0</v>
       </c>
       <c r="CN14">
         <v>0.0</v>
       </c>
       <c r="CO14">
         <v>0.0</v>
       </c>
       <c r="CP14">
         <v>0.0</v>
       </c>
       <c r="CQ14">
+        <v>0.0</v>
+      </c>
+      <c r="CR14">
         <v>12480000.0</v>
       </c>
-      <c r="CR14">
-[...1 lines deleted...]
-      </c>
       <c r="CS14">
         <v>0.0</v>
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
+        <v>0.0</v>
+      </c>
+      <c r="CV14">
         <v>5704000.0</v>
       </c>
-      <c r="CV14">
-[...1 lines deleted...]
-      </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
       <c r="DB14">
         <v>0.0</v>
       </c>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:106">
+    <row r="15" spans="1:107">
       <c r="A15" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B15">
-        <v>519000000.0</v>
+        <v>507000000.0</v>
       </c>
       <c r="C15">
         <v>519000000.0</v>
       </c>
       <c r="D15">
+        <v>519000000.0</v>
+      </c>
+      <c r="E15">
         <v>423000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>452000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>395000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>355000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>306000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>222000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>234000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>197000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>294000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>267000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>302000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>241000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>294000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>307000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>284000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>259000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>288000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>341000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>298000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>225000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>264000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>241000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>203000000.0</v>
       </c>
       <c r="AA15">
         <v>203000000.0</v>
       </c>
       <c r="AB15">
+        <v>203000000.0</v>
+      </c>
+      <c r="AC15">
         <v>150000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>174000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>247000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-44000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>163000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>162000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>177000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>246000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>170000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>146000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>168000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-224000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>131000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>70000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>132000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>148000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>138000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>133000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>9000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>86000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>123000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>101000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>103000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>141000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>113000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>88000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>42000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>86000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>89000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>93000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>85000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>81000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>110000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>92000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>104000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>137000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>101000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>96000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>61000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>43000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>60000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>69000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>94000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>36764000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>58000000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>100000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>121000000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>78963000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>364993000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>56128000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>18316000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>63125000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>30226000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>16644000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>17298000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>16102000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>16426000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>11727000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>10844000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>7431000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>-5485000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>4785000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>4631000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>-20997000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>-38008000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>-49008000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>2566000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>320000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>10270000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>8770000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>21327000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>-13257000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>7945000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>19582000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>26193000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>10718000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>22029000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>45299000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>-54740000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:106">
+    <row r="16" spans="1:107">
       <c r="A16" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>294000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>267000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>302000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>240000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>294000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>307000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>284000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>259000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>288000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>341000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>298000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>225000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>264000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>241000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>203000000.0</v>
       </c>
       <c r="AA16">
         <v>203000000.0</v>
       </c>
       <c r="AB16">
+        <v>203000000.0</v>
+      </c>
+      <c r="AC16">
         <v>150000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>174000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>247000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-44000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>163000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>162000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>177000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>247000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>171000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>147000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>169000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-225000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>131000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>70000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>132000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>148000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>138000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>133000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>9000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>87000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>123000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>101000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>103000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>142000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>113000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>88000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>42000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>85000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>89000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>93000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>85000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>81000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>110000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>92000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>104000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>137000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>101000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>96000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>61000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>43000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>60000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>69000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>94000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>35000000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>59000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>100000000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>120000000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>78963000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>364993000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>56129000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>18316000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>63035000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>30226000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>16644000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>17298000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>16102000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>16426000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>11725000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>10840000.0</v>
       </c>
-      <c r="CI16">
-[...1 lines deleted...]
-      </c>
       <c r="CJ16">
+        <v>0.0</v>
+      </c>
+      <c r="CK16">
         <v>-1238000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>1238000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>1832000.0</v>
       </c>
-      <c r="CM16">
-[...1 lines deleted...]
-      </c>
       <c r="CN16">
         <v>0.0</v>
       </c>
       <c r="CO16">
+        <v>0.0</v>
+      </c>
+      <c r="CP16">
         <v>-5170000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>5170000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>23093000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>10270000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>6329000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>18886000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>32518000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>7945000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>19582000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>26193000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>10718000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>22029000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>45299000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>46350000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:106">
+    <row r="17" spans="1:107">
       <c r="A17" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B17">
+        <v>507000000.0</v>
+      </c>
+      <c r="C17">
         <v>519000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>518000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>423000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>452000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>395000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>355000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>305000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>222000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>233000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>196000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>294000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>267000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>301000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>240000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>294000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>307000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>283000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>259000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>288000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>341000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>298000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>225000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>264000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>241000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>203000000.0</v>
       </c>
       <c r="AA17">
         <v>203000000.0</v>
       </c>
       <c r="AB17">
+        <v>203000000.0</v>
+      </c>
+      <c r="AC17">
         <v>150000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>174000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>247000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-44000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>163000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>162000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>177000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>247000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>171000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>147000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>169000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-225000000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>131000000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>70000000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>134000000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>148000000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>138000000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>132000000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>9000000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>86000000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>123000000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>101000000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>103000000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>141000000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>113000000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>88000000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>42000000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>84000000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>89000000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>92000000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>84000000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>80000000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>109000000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>91000000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>103000000.0</v>
       </c>
-      <c r="BK17">
-[...1 lines deleted...]
-      </c>
       <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
         <v>100000000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>95000000.0</v>
       </c>
-      <c r="BN17">
-[...1 lines deleted...]
-      </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
@@ -28443,143 +28622,148 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:106">
+    <row r="18" spans="1:107">
       <c r="A18" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B18">
-        <v>-81000000.0</v>
+        <v>-78000000.0</v>
       </c>
       <c r="C18">
         <v>-81000000.0</v>
       </c>
       <c r="D18">
+        <v>-81000000.0</v>
+      </c>
+      <c r="E18">
         <v>-79000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-83000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-85000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-93000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-94000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-96000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-102000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-81000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-29000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-28000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-30000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-29000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-30000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-32000000.0</v>
       </c>
       <c r="R18">
         <v>-32000000.0</v>
       </c>
       <c r="S18">
+        <v>-32000000.0</v>
+      </c>
+      <c r="T18">
         <v>-31000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-33000000.0</v>
       </c>
       <c r="U18">
         <v>-33000000.0</v>
       </c>
       <c r="V18">
+        <v>-33000000.0</v>
+      </c>
+      <c r="W18">
         <v>-28000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-24000000.0</v>
       </c>
       <c r="X18">
         <v>-24000000.0</v>
       </c>
       <c r="Y18">
+        <v>-24000000.0</v>
+      </c>
+      <c r="Z18">
         <v>-25000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-24000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-25000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-26000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-28000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-34000000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -28611,419 +28795,419 @@
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
+      <c r="DC18"/>
     </row>
-    <row r="19" spans="1:106">
+    <row r="19" spans="1:107">
       <c r="A19" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>-9000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>20000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>6000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>16000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>17000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>1000000.0</v>
       </c>
-      <c r="S19"/>
-      <c r="T19">
+      <c r="T19"/>
+      <c r="U19">
         <v>48000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>111000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>59000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-27000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>55000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>27000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>24000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>19000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>18000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>14000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>75000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>125000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>1000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>56000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>4000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>7000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>6000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>5000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>6000000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-1000000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="AP19">
         <v>4000000.0</v>
       </c>
       <c r="AQ19">
+        <v>4000000.0</v>
+      </c>
+      <c r="AR19">
         <v>1000000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>3000000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>2000000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>15000000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="AW19">
         <v>1000000.0</v>
       </c>
       <c r="AX19">
+        <v>1000000.0</v>
+      </c>
+      <c r="AY19">
         <v>2000000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>31000000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>1000000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="BC19">
         <v>3000000.0</v>
       </c>
       <c r="BD19">
+        <v>3000000.0</v>
+      </c>
+      <c r="BE19">
         <v>-12000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="BF19">
         <v>2000000.0</v>
       </c>
       <c r="BG19">
+        <v>2000000.0</v>
+      </c>
+      <c r="BH19">
         <v>-14000000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>5000000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>4000000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>1000000.0</v>
       </c>
-      <c r="BK19"/>
-      <c r="BL19">
+      <c r="BL19"/>
+      <c r="BM19">
         <v>3000000.0</v>
       </c>
-      <c r="BM19">
+      <c r="BN19">
         <v>-7000000.0</v>
       </c>
-      <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
+      <c r="DC19"/>
     </row>
-    <row r="20" spans="1:106">
+    <row r="20" spans="1:107">
       <c r="A20" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>59000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>20000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>56000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>14000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>12000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>15000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>17000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>13000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>33000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>55000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>33000000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>12000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>17000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>19000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>15000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>40000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>5000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>9000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>15000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>6000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>-10000000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>10000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>24000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>3000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>11000000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>6000000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>597000000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>12000000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>68000000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>18000000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>15000000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>12000000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>5000000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>150000000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>83000000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>5000000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>14000000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>28000000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>26000000.0</v>
       </c>
-      <c r="AZ20">
-[...1 lines deleted...]
-      </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
         <v>19000000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>8000000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>10000000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>45000000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>21000000.0</v>
       </c>
-      <c r="BG20">
-[...1 lines deleted...]
-      </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
@@ -29121,407 +29305,411 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:106">
+    <row r="21" spans="1:107">
       <c r="A21" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B21">
+        <v>877000000.0</v>
+      </c>
+      <c r="C21">
         <v>657000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>630000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>586000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>568000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>547000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>517000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>448000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>423000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>410000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>353000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>431000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>382000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>412000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>349000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>398000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>412000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>405000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>344000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>356000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>376000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>365000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>318000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>326000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>315000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>275000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>260000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>226000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>256000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>275000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>241000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>246000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>269000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>273000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>243000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>262000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>242000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>246000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>213000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>233000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>174000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>219000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>245000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>231000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>217000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>27000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>173000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>207000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>191000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>184000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>238000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>202000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>159000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>90000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>174000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>170000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>175000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>171000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>160000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>195000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>158000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>183000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>175000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>165000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>179000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>112000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>148000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>131000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>159000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>166000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>187288000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>172000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>155000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>133000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>101514000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>83848000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>98936000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>81364000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>68091000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>67859000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>36330000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>41811000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>33220000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>31362000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>26323000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>22758000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>-18000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>-8966000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>8563000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>8604000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>49761000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>-12807000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>-41948000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>10092000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>-9000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>25474000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>47963000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>56663000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>-21446000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>6754000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>32733000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>42094000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>7601000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>40877000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>71751000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>75791000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:106">
+    <row r="22" spans="1:107">
       <c r="A22" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -29703,374 +29891,380 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:106">
+    <row r="23" spans="1:107">
       <c r="A23" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B23">
+        <v>1655000000.0</v>
+      </c>
+      <c r="C23">
         <v>1480000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1450000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1372000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1522000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1543000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1513000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1454000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1369000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1264000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1294000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1020000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1051000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1121000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1233000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1159000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1140000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1130000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1123000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1001000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1036000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1286000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1144000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1087000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1083000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1078000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>805000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>870000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>805000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>764000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>895000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>718000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>758000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>878000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>781000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>703000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>752000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>723000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>760000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>696000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>723000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>686000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>620000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>640000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>590000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>831000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>747000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>611000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>674000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>714000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>611000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>603000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>655000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>654000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>578000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>576000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>640000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>633000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>677000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>749000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>679000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>632000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>631000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>592000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>707000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>659000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>668000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>679000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>730000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>729000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>835721000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>818000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>667000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>681000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>562972000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>568113000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>459265000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>480583000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>379349000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>335000000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>374702000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>354428000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>226355000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>189103000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>193363000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>157435000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>168072000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>132936000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>111450000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>119800000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>78016000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>154707000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>189522000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>152269000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>212378000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>161720000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>157174000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>154669000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>236897000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>190954000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>188573000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>180673000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>203871000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>161843000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>139753000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>131224000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:106">
+    <row r="24" spans="1:107">
       <c r="A24" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -30133,411 +30327,413 @@
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
+      <c r="DC24"/>
     </row>
-    <row r="25" spans="1:106">
+    <row r="25" spans="1:107">
       <c r="A25" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B25">
+        <v>166000000.0</v>
+      </c>
+      <c r="C25">
         <v>165000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>161000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>158000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>157000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>156000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>153000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>152000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>153000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>155000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>125000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>64000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>65000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>69000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63000000.0</v>
       </c>
       <c r="P25">
         <v>63000000.0</v>
       </c>
       <c r="Q25">
+        <v>63000000.0</v>
+      </c>
+      <c r="R25">
         <v>65000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>67000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>80000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>67000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>68000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>63000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>53000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>51000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>50000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>48000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47000000.0</v>
       </c>
       <c r="AB25">
         <v>47000000.0</v>
       </c>
       <c r="AC25">
-        <v>48000000.0</v>
+        <v>47000000.0</v>
       </c>
       <c r="AD25">
         <v>48000000.0</v>
       </c>
       <c r="AE25">
+        <v>48000000.0</v>
+      </c>
+      <c r="AF25">
         <v>51000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53000000.0</v>
       </c>
       <c r="AG25">
         <v>53000000.0</v>
       </c>
       <c r="AH25">
         <v>53000000.0</v>
       </c>
       <c r="AI25">
-        <v>48000000.0</v>
+        <v>53000000.0</v>
       </c>
       <c r="AJ25">
         <v>48000000.0</v>
       </c>
       <c r="AK25">
+        <v>48000000.0</v>
+      </c>
+      <c r="AL25">
         <v>47000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45000000.0</v>
       </c>
       <c r="AM25">
         <v>45000000.0</v>
       </c>
       <c r="AN25">
+        <v>45000000.0</v>
+      </c>
+      <c r="AO25">
         <v>46000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>41000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>38000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>36000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>35000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>33000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>34000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>33000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>35000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>34000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>35000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>34000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>33000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>28000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27000000.0</v>
       </c>
       <c r="BC25">
         <v>27000000.0</v>
       </c>
       <c r="BD25">
+        <v>27000000.0</v>
+      </c>
+      <c r="BE25">
         <v>26000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>25000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>26000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000000.0</v>
       </c>
       <c r="BH25">
         <v>28000000.0</v>
       </c>
       <c r="BI25">
+        <v>28000000.0</v>
+      </c>
+      <c r="BJ25">
         <v>26000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>27000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>28000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="BM25">
         <v>25000000.0</v>
       </c>
       <c r="BN25">
         <v>25000000.0</v>
       </c>
       <c r="BO25">
+        <v>25000000.0</v>
+      </c>
+      <c r="BP25">
         <v>26000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>28000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>26000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>24000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>26849000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>27624000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>22193000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>15912000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>9594000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>9661000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>9796000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>9839000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>10584000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>14313000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>21470000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>24549000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>20267000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>14171000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>15396000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>18510000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>21471000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>19053000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>16821000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>19532000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>11632000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>29210000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>23013000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>26078000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>22996000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>25606000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>25852000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>26612000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>34725000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>22894000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20777000.0</v>
       </c>
       <c r="CX25">
         <v>20777000.0</v>
       </c>
       <c r="CY25">
+        <v>20777000.0</v>
+      </c>
+      <c r="CZ25">
         <v>20031000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>17076000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>15264000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>13274000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:106">
+    <row r="26" spans="1:107">
       <c r="A26" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
-[...1 lines deleted...]
-      </c>
+      <c r="E26"/>
       <c r="F26">
         <v>432000000.0</v>
       </c>
-      <c r="G26"/>
+      <c r="G26">
+        <v>432000000.0</v>
+      </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -30719,781 +30915,792 @@
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:106">
+    <row r="27" spans="1:107">
       <c r="A27" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B27">
+        <v>24000000.0</v>
+      </c>
+      <c r="C27">
         <v>20000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>24000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="F27">
         <v>14000000.0</v>
       </c>
       <c r="G27">
+        <v>14000000.0</v>
+      </c>
+      <c r="H27">
         <v>20000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>11000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>12000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>11000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>17000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>12000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="N27">
         <v>9000000.0</v>
       </c>
       <c r="O27">
+        <v>9000000.0</v>
+      </c>
+      <c r="P27">
         <v>20000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>10000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>11000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>10000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>25000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>12000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>9000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>10000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>19000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>7000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>4000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>9000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>10000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="AD27">
         <v>10000000.0</v>
       </c>
       <c r="AE27">
         <v>10000000.0</v>
       </c>
       <c r="AF27">
+        <v>10000000.0</v>
+      </c>
+      <c r="AG27">
         <v>7000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="AI27">
         <v>9000000.0</v>
       </c>
       <c r="AJ27">
+        <v>9000000.0</v>
+      </c>
+      <c r="AK27">
         <v>7000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>8000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="AN27">
         <v>8000000.0</v>
       </c>
       <c r="AO27">
         <v>8000000.0</v>
       </c>
       <c r="AP27">
+        <v>8000000.0</v>
+      </c>
+      <c r="AQ27">
         <v>6000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="AS27">
         <v>6000000.0</v>
       </c>
       <c r="AT27">
+        <v>6000000.0</v>
+      </c>
+      <c r="AU27">
         <v>7000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>9000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>5000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="AY27">
         <v>8000000.0</v>
       </c>
       <c r="AZ27">
+        <v>8000000.0</v>
+      </c>
+      <c r="BA27">
         <v>7000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>8000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="BD27">
         <v>6000000.0</v>
       </c>
       <c r="BE27">
         <v>6000000.0</v>
       </c>
       <c r="BF27">
         <v>6000000.0</v>
       </c>
       <c r="BG27">
+        <v>6000000.0</v>
+      </c>
+      <c r="BH27">
         <v>9000000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="BJ27">
         <v>5000000.0</v>
       </c>
       <c r="BK27">
+        <v>5000000.0</v>
+      </c>
+      <c r="BL27">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="BM27">
         <v>5000000.0</v>
       </c>
       <c r="BN27">
+        <v>5000000.0</v>
+      </c>
+      <c r="BO27">
         <v>4000000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="BQ27">
         <v>3000000.0</v>
       </c>
       <c r="BR27">
+        <v>3000000.0</v>
+      </c>
+      <c r="BS27">
         <v>2000000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>5688000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>7000000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>4000000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>2000000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>7575000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>4146000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>4227000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>4875000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>8184000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>3487000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>3820000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>5031000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>4194000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>1470000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>2026000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>1346000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>3794000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>2819000.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>3537000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>2640000.0</v>
       </c>
-      <c r="CM27">
+      <c r="CN27">
         <v>4909000.0</v>
       </c>
-      <c r="CN27">
+      <c r="CO27">
         <v>3549000.0</v>
       </c>
-      <c r="CO27">
+      <c r="CP27">
         <v>5352000.0</v>
       </c>
-      <c r="CP27">
+      <c r="CQ27">
         <v>4919000.0</v>
       </c>
-      <c r="CQ27">
+      <c r="CR27">
         <v>12952000.0</v>
       </c>
-      <c r="CR27">
+      <c r="CS27">
         <v>6121000.0</v>
       </c>
-      <c r="CS27">
+      <c r="CT27">
         <v>4216000.0</v>
       </c>
-      <c r="CT27">
+      <c r="CU27">
         <v>3822000.0</v>
       </c>
-      <c r="CU27">
+      <c r="CV27">
         <v>10420000.0</v>
       </c>
-      <c r="CV27">
+      <c r="CW27">
         <v>5948000.0</v>
       </c>
-      <c r="CW27">
+      <c r="CX27">
         <v>4947000.0</v>
       </c>
-      <c r="CX27">
+      <c r="CY27">
         <v>6702000.0</v>
       </c>
-      <c r="CY27"/>
-      <c r="CZ27">
+      <c r="CZ27"/>
+      <c r="DA27">
         <v>9161000.0</v>
       </c>
-      <c r="DA27">
+      <c r="DB27">
         <v>5615000.0</v>
       </c>
-      <c r="DB27">
+      <c r="DC27">
         <v>17258000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:106">
+    <row r="28" spans="1:107">
       <c r="A28" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B28">
+        <v>488000000.0</v>
+      </c>
+      <c r="C28">
         <v>541000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>179000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92000000.0</v>
       </c>
       <c r="E28">
         <v>92000000.0</v>
       </c>
       <c r="F28">
+        <v>92000000.0</v>
+      </c>
+      <c r="G28">
         <v>70000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>96000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>90000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>96000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>90000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>117000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>85000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>84000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>85000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>100000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>97000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>88000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>83000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>90000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>105000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>76000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>68000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>111000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>80000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>82000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>113000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>83000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>95000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>94000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>77000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>109000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>84000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>82000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>84000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>88000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>76000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>89000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>78000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>88000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>82000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>71000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>69000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>50000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>66000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>82000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>100000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>88000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>81000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>99000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>87000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>93000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>84000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>77000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>76000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>348000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64000000.0</v>
       </c>
       <c r="BE28">
         <v>64000000.0</v>
       </c>
       <c r="BF28">
+        <v>64000000.0</v>
+      </c>
+      <c r="BG28">
         <v>62000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>224000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>206000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>197000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>193000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>216000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>176000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>180000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>219000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>183000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>173000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>165000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>160000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>173235000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>176000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>186000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>118000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>92867000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>112288000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>85721000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>95989000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>121980000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>76925000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>100425000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>82510000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>70525000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>73674000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>76738000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>73609000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>84976000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>90949000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>79639000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>86135000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>72872000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>90749000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>102535000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>107380000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>134167000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>119236000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>128163000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>125544000.0</v>
       </c>
-      <c r="CU28">
-[...1 lines deleted...]
-      </c>
       <c r="CV28">
+        <v>0.0</v>
+      </c>
+      <c r="CW28">
         <v>5948000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>4947000.0</v>
       </c>
-      <c r="CX28">
-[...1 lines deleted...]
-      </c>
       <c r="CY28">
         <v>0.0</v>
       </c>
       <c r="CZ28">
         <v>0.0</v>
       </c>
       <c r="DA28">
         <v>0.0</v>
       </c>
       <c r="DB28">
         <v>0.0</v>
       </c>
+      <c r="DC28">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:106">
+    <row r="29" spans="1:107">
       <c r="A29" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B29">
+        <v>146000000.0</v>
+      </c>
+      <c r="C29">
         <v>158000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>62000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>106000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>96000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>93000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>84000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>51000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>119000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>79000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>82000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>97000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>70000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>95000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>82000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>88000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>90000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>91000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>55000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>83000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>113000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>97000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>43000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>93000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>75000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>70000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>49000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65000000.0</v>
       </c>
       <c r="AC29">
         <v>65000000.0</v>
       </c>
       <c r="AD29">
+        <v>65000000.0</v>
+      </c>
+      <c r="AE29">
         <v>66000000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -31525,1008 +31732,1018 @@
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
+      <c r="DC29"/>
     </row>
-    <row r="30" spans="1:106">
+    <row r="30" spans="1:107">
       <c r="A30" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B30">
+        <v>622000000.0</v>
+      </c>
+      <c r="C30">
         <v>750000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>762000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>284000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>293000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>269000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>294000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>286000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>321000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>291000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>387000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>182000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>217000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>183000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>239000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>184000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>176000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>175000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>213000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>197000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>186000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>196000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>216000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>150000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>153000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>189000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>154000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>190000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>157000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>144000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>184000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>150000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>135000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>156000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>169000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>133000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>155000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>136000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>161000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>148000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>188000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>131000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>109000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>118000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>127000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>291000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>165000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>125000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>157000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>158000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>106000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>124000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>138000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>189000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-303000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>103000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>113000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>105000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>261000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>241000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>257000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>230000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>226000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>207000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>211000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>248000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>221000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>218000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>208000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>203000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>215267000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>227000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>225000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>145000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>110036000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>126096000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>99744000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>110703000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>114959000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>103291000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>134821000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>120207000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>105408000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>99282000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>104138000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>103520000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>121404000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>123759000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>111450000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>119800000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>78016000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>154707000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>189522000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>152269000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>212378000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>161720000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>157174000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>154669000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>236897000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>24413000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>25297000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>180673000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>203871000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>161843000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>139753000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>131224000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:106">
+    <row r="31" spans="1:107">
       <c r="A31" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B31">
+        <v>-224000000.0</v>
+      </c>
+      <c r="C31">
         <v>20000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-50000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-57000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-20000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-59000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-78000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-92000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-82000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-98000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-75000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-40000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-45000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-16000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-27000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-16000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-15000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-31000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-30000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>15000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>78000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>30000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-51000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>31000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-2000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-8000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-11000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-17000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>38000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>87000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-37000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>19000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-34000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-30000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-28000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-31000000.0</v>
       </c>
       <c r="AL31">
         <v>-31000000.0</v>
       </c>
       <c r="AM31">
+        <v>-31000000.0</v>
+      </c>
+      <c r="AN31">
         <v>-618000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-34000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-28000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-24000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-26000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-25000000.0</v>
       </c>
       <c r="AS31">
         <v>-25000000.0</v>
       </c>
       <c r="AT31">
+        <v>-25000000.0</v>
+      </c>
+      <c r="AU31">
         <v>-13000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-76000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-28000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-29000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-28000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-3000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-31000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-24000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-31000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-21000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-36000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-50000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-34000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-40000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-25000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-27000000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-31000000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-27000000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-22000000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-33000000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-23000000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-97000000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-47000000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-45000000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-24000000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-110771000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-76000000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-7000000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>62000000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>30627000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>452733000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-4603000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-50516000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>37431000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-17955000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-8591000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-11831000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-3758000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-669000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-1537000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-1437000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-1595000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-1354000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-1202000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-1479000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-12346000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-2694000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-2616000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-2464000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>637000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-537000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-30885000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-15129000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>2224000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>6927000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>3602000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>15901000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>9606000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>4801000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>2659000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-29441000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:106">
+    <row r="32" spans="1:107">
       <c r="A32" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B32">
+        <v>2532000000.0</v>
+      </c>
+      <c r="C32">
         <v>2137000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2080000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1958000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2090000000.0</v>
       </c>
       <c r="F32">
         <v>2090000000.0</v>
       </c>
       <c r="G32">
+        <v>2090000000.0</v>
+      </c>
+      <c r="H32">
         <v>2030000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1902000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1792000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1674000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1647000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1451000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1433000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1533000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1582000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1557000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1552000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1535000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1467000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1357000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1412000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1651000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1462000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1413000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1398000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>1353000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1065000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1096000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>1061000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>1039000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>1136000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>964000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>1027000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>1151000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>1024000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>965000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>994000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>969000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>973000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>929000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>897000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>905000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>865000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>871000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>807000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>858000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>920000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>818000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>865000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>898000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>849000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>805000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>814000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>744000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>752000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>746000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>815000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>804000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>837000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>944000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>837000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>815000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>806000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>757000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>886000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>771000000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>816000000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>810000000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>889000000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>895000000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>1023009000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>990000000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>822000000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>814000000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>664486000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>651961000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>558201000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>561947000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>447440000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>402859000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>411032000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>396239000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>259575000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>220465000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>219686000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>180193000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>168054000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>123970000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>120013000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>128404000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>127777000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>141900000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>147574000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>162361000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>212369000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>187194000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>205137000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>211332000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>215451000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>197708000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>221306000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>222767000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>211472000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>202720000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>211504000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>207015000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA30"/>
@@ -32603,51 +32820,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B2">
         <v>5006000000.0</v>
       </c>
       <c r="C2">
         <v>7118000000.0</v>
       </c>
       <c r="D2">
         <v>6994000000.0</v>
       </c>
       <c r="E2">
         <v>5496000000.0</v>
       </c>
       <c r="F2">
         <v>5979000000.0</v>
       </c>
       <c r="G2">
         <v>362000000.0</v>
       </c>
       <c r="H2">
         <v>586000000.0</v>
       </c>
       <c r="I2">
         <v>399000000.0</v>
       </c>
@@ -32686,51 +32903,51 @@
       </c>
       <c r="U2">
         <v>165237000.0</v>
       </c>
       <c r="V2">
         <v>58186000.0</v>
       </c>
       <c r="W2">
         <v>148929000.0</v>
       </c>
       <c r="X2">
         <v>201463000.0</v>
       </c>
       <c r="Y2">
         <v>293731000.0</v>
       </c>
       <c r="Z2">
         <v>262257000.0</v>
       </c>
       <c r="AA2">
         <v>10598000.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B3">
         <v>266000000</v>
       </c>
       <c r="C3">
         <v>207000000</v>
       </c>
       <c r="D3">
         <v>158000000</v>
       </c>
       <c r="E3">
         <v>152000000</v>
       </c>
       <c r="F3">
         <v>163000000</v>
       </c>
       <c r="G3">
         <v>188000000</v>
       </c>
       <c r="H3">
         <v>127000000</v>
       </c>
       <c r="I3">
         <v>111000000</v>
       </c>
@@ -32769,51 +32986,51 @@
       </c>
       <c r="U3">
         <v>21035000</v>
       </c>
       <c r="V3">
         <v>25402000</v>
       </c>
       <c r="W3">
         <v>26029000</v>
       </c>
       <c r="X3">
         <v>31595000</v>
       </c>
       <c r="Y3">
         <v>85398000</v>
       </c>
       <c r="Z3">
         <v>122555000</v>
       </c>
       <c r="AA3">
         <v>195900000</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>2791000000.0</v>
       </c>
       <c r="F4">
         <v>-152000000.0</v>
       </c>
       <c r="G4">
         <v>2404000000.0</v>
       </c>
       <c r="H4">
         <v>-214000000.0</v>
       </c>
       <c r="I4">
         <v>197000000.0</v>
       </c>
       <c r="J4">
         <v>-34000000.0</v>
       </c>
       <c r="K4">
         <v>61000000.0</v>
       </c>
@@ -32826,51 +33043,51 @@
       <c r="N4">
         <v>-72000000.0</v>
       </c>
       <c r="O4">
         <v>-9000000.0</v>
       </c>
       <c r="P4">
         <v>191000000.0</v>
       </c>
       <c r="Q4">
         <v>-279000000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>114000000.0</v>
       </c>
       <c r="F5">
         <v>-34000000.0</v>
       </c>
       <c r="G5">
         <v>41000000.0</v>
       </c>
       <c r="H5">
         <v>-188000000.0</v>
       </c>
       <c r="I5">
         <v>8000000.0</v>
       </c>
       <c r="J5">
         <v>9000000.0</v>
       </c>
       <c r="K5">
         <v>560000000.0</v>
       </c>
@@ -32883,51 +33100,51 @@
       <c r="N5">
         <v>25000000.0</v>
       </c>
       <c r="O5">
         <v>114000000.0</v>
       </c>
       <c r="P5">
         <v>69000000.0</v>
       </c>
       <c r="Q5">
         <v>-77000000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B6">
         <v>-1072000000.0</v>
       </c>
       <c r="C6">
         <v>-2112000000.0</v>
       </c>
       <c r="D6">
         <v>124000000.0</v>
       </c>
       <c r="E6">
         <v>1498000000.0</v>
       </c>
       <c r="F6">
         <v>-483000000.0</v>
       </c>
       <c r="G6">
         <v>2420000000.0</v>
       </c>
       <c r="H6">
         <v>-224000000.0</v>
       </c>
       <c r="I6">
         <v>187000000.0</v>
       </c>
@@ -32966,51 +33183,51 @@
       </c>
       <c r="U6">
         <v>156758000.0</v>
       </c>
       <c r="V6">
         <v>107051000.0</v>
       </c>
       <c r="W6">
         <v>-90743000.0</v>
       </c>
       <c r="X6">
         <v>-52534000.0</v>
       </c>
       <c r="Y6">
         <v>-89460000.0</v>
       </c>
       <c r="Z6">
         <v>31474000.0</v>
       </c>
       <c r="AA6">
         <v>251659000.0</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B7">
         <v>-235000000.0</v>
       </c>
       <c r="C7">
         <v>46000000.0</v>
       </c>
       <c r="D7">
         <v>39000000.0</v>
       </c>
       <c r="E7">
         <v>168000000.0</v>
       </c>
       <c r="F7">
         <v>-469000000.0</v>
       </c>
       <c r="G7">
         <v>-9000000.0</v>
       </c>
       <c r="H7">
         <v>-48000000.0</v>
       </c>
       <c r="I7">
         <v>103000000.0</v>
       </c>
@@ -33049,51 +33266,51 @@
       </c>
       <c r="U7">
         <v>23780000.0</v>
       </c>
       <c r="V7">
         <v>-25534000.0</v>
       </c>
       <c r="W7">
         <v>-14245000.0</v>
       </c>
       <c r="X7">
         <v>51458000.0</v>
       </c>
       <c r="Y7">
         <v>-28534000.0</v>
       </c>
       <c r="Z7">
         <v>-83067000.0</v>
       </c>
       <c r="AA7">
         <v>118815000.0</v>
       </c>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-101000000.0</v>
       </c>
       <c r="F8">
         <v>-6000000.0</v>
       </c>
       <c r="G8">
         <v>-167000000.0</v>
       </c>
       <c r="H8">
         <v>-42000000.0</v>
       </c>
       <c r="I8">
         <v>-35000000.0</v>
       </c>
       <c r="J8">
         <v>25000000.0</v>
       </c>
       <c r="K8">
         <v>-24000000.0</v>
       </c>
@@ -33106,51 +33323,51 @@
       <c r="N8">
         <v>-55000000.0</v>
       </c>
       <c r="O8">
         <v>-30000000.0</v>
       </c>
       <c r="P8">
         <v>-11000000.0</v>
       </c>
       <c r="Q8">
         <v>5000000.0</v>
       </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B9">
         <v>91000000.0</v>
       </c>
       <c r="C9">
         <v>-193000000.0</v>
       </c>
       <c r="D9">
         <v>3000000.0</v>
       </c>
       <c r="E9">
         <v>-101000000.0</v>
       </c>
       <c r="F9">
         <v>-6000000.0</v>
       </c>
       <c r="G9">
         <v>-167000000.0</v>
       </c>
       <c r="H9">
         <v>-42000000.0</v>
       </c>
       <c r="I9">
         <v>-35000000.0</v>
       </c>
@@ -33183,51 +33400,51 @@
       </c>
       <c r="S9">
         <v>31553000.0</v>
       </c>
       <c r="T9"/>
       <c r="U9">
         <v>9524000.0</v>
       </c>
       <c r="V9"/>
       <c r="W9">
         <v>31464000.0</v>
       </c>
       <c r="X9">
         <v>47013000.0</v>
       </c>
       <c r="Y9">
         <v>42822000.0</v>
       </c>
       <c r="Z9"/>
       <c r="AA9">
         <v>-66521000.0</v>
       </c>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>-3000000.0</v>
       </c>
       <c r="E10">
         <v>101000000.0</v>
       </c>
       <c r="F10">
         <v>6000000.0</v>
       </c>
       <c r="G10">
         <v>167000000.0</v>
       </c>
       <c r="H10">
         <v>42000000.0</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
@@ -33240,51 +33457,51 @@
       <c r="N10">
         <v>0.0</v>
       </c>
       <c r="O10">
         <v>0.0</v>
       </c>
       <c r="P10">
         <v>0.0</v>
       </c>
       <c r="Q10">
         <v>0.0</v>
       </c>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>155000000.0</v>
       </c>
       <c r="F11">
         <v>-429000000.0</v>
       </c>
       <c r="G11">
         <v>117000000.0</v>
       </c>
       <c r="H11">
         <v>182000000.0</v>
       </c>
       <c r="I11">
         <v>171000000.0</v>
       </c>
       <c r="J11">
         <v>-137000000.0</v>
       </c>
       <c r="K11">
         <v>-3000000.0</v>
       </c>
@@ -33309,51 +33526,51 @@
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11">
         <v>3033000.0</v>
       </c>
       <c r="U11">
         <v>46961000.0</v>
       </c>
       <c r="V11">
         <v>20541000.0</v>
       </c>
       <c r="W11"/>
       <c r="X11">
         <v>14666000.0</v>
       </c>
       <c r="Y11"/>
       <c r="Z11">
         <v>22371000.0</v>
       </c>
       <c r="AA11">
         <v>78009000.0</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>157000000.0</v>
       </c>
       <c r="F12">
         <v>87000000.0</v>
       </c>
       <c r="G12">
         <v>126000000.0</v>
       </c>
       <c r="H12">
         <v>47000000.0</v>
       </c>
       <c r="I12">
         <v>216000000.0</v>
       </c>
       <c r="J12">
         <v>90000000.0</v>
       </c>
       <c r="K12">
         <v>-89000000.0</v>
       </c>
@@ -33368,100 +33585,100 @@
       </c>
       <c r="O12">
         <v>100000000.0</v>
       </c>
       <c r="P12">
         <v>78000000.0</v>
       </c>
       <c r="Q12">
         <v>53000000.0</v>
       </c>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12">
         <v>81886000.0</v>
       </c>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>234000000.0</v>
       </c>
       <c r="F13">
         <v>-552000000.0</v>
       </c>
       <c r="G13">
         <v>138000000.0</v>
       </c>
       <c r="H13">
         <v>58000000.0</v>
       </c>
       <c r="I13">
         <v>98000000.0</v>
       </c>
       <c r="J13">
         <v>-65000000.0</v>
       </c>
       <c r="K13">
         <v>-45000000.0</v>
       </c>
       <c r="L13">
         <v>14000000.0</v>
       </c>
       <c r="M13">
         <v>-64000000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B14">
         <v>632000000.0</v>
       </c>
       <c r="C14">
         <v>613000000.0</v>
       </c>
       <c r="D14">
         <v>323000000.0</v>
       </c>
       <c r="E14">
         <v>258000000.0</v>
       </c>
       <c r="F14">
         <v>278000000.0</v>
       </c>
       <c r="G14">
         <v>202000000.0</v>
       </c>
       <c r="H14">
         <v>190000000.0</v>
       </c>
       <c r="I14">
         <v>210000000.0</v>
       </c>
@@ -33500,51 +33717,51 @@
       </c>
       <c r="U14">
         <v>70916000.0</v>
       </c>
       <c r="V14">
         <v>68344000.0</v>
       </c>
       <c r="W14">
         <v>76877000.0</v>
       </c>
       <c r="X14">
         <v>89933000.0</v>
       </c>
       <c r="Y14">
         <v>101066000.0</v>
       </c>
       <c r="Z14">
         <v>100283000.0</v>
       </c>
       <c r="AA14">
         <v>65645000.0</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B15">
         <v>601000000.0</v>
       </c>
       <c r="C15">
         <v>541000000.0</v>
       </c>
       <c r="D15">
         <v>441000000.0</v>
       </c>
       <c r="E15">
         <v>383000000.0</v>
       </c>
       <c r="F15">
         <v>350000000.0</v>
       </c>
       <c r="G15">
         <v>320000000.0</v>
       </c>
       <c r="H15">
         <v>305000000.0</v>
       </c>
       <c r="I15">
         <v>280000000.0</v>
       </c>
@@ -33571,51 +33788,51 @@
       </c>
       <c r="Q15">
         <v>2409000000.0</v>
       </c>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15">
         <v>105059000.0</v>
       </c>
       <c r="V15">
         <v>3220000.0</v>
       </c>
       <c r="W15">
         <v>8354000.0</v>
       </c>
       <c r="X15">
         <v>8279000.0</v>
       </c>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B16">
         <v>3934000000.0</v>
       </c>
       <c r="C16">
         <v>5006000000.0</v>
       </c>
       <c r="D16">
         <v>7118000000.0</v>
       </c>
       <c r="E16">
         <v>6994000000.0</v>
       </c>
       <c r="F16">
         <v>5496000000.0</v>
       </c>
       <c r="G16">
         <v>2782000000.0</v>
       </c>
       <c r="H16">
         <v>362000000.0</v>
       </c>
       <c r="I16">
         <v>586000000.0</v>
       </c>
@@ -33654,96 +33871,96 @@
       </c>
       <c r="U16">
         <v>321995000.0</v>
       </c>
       <c r="V16">
         <v>165237000.0</v>
       </c>
       <c r="W16">
         <v>58186000.0</v>
       </c>
       <c r="X16">
         <v>148929000.0</v>
       </c>
       <c r="Y16">
         <v>204271000.0</v>
       </c>
       <c r="Z16">
         <v>293731000.0</v>
       </c>
       <c r="AA16">
         <v>262257000.0</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17">
         <v>-6000000.0</v>
       </c>
       <c r="L17">
         <v>-8000000.0</v>
       </c>
       <c r="M17">
         <v>-18000000.0</v>
       </c>
       <c r="N17">
         <v>-4000000.0</v>
       </c>
       <c r="O17">
         <v>10000000.0</v>
       </c>
       <c r="P17">
         <v>-7000000.0</v>
       </c>
       <c r="Q17">
         <v>-6000000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B18">
         <v>1989000000.0</v>
       </c>
       <c r="C18">
         <v>1732000000.0</v>
       </c>
       <c r="D18">
         <v>1538000000.0</v>
       </c>
       <c r="E18">
         <v>1554000000.0</v>
       </c>
       <c r="F18">
         <v>920000000.0</v>
       </c>
       <c r="G18">
         <v>1064000000.0</v>
       </c>
       <c r="H18">
         <v>836000000.0</v>
       </c>
       <c r="I18">
         <v>917000000.0</v>
       </c>
@@ -33782,51 +33999,51 @@
       </c>
       <c r="U18">
         <v>180040000.0</v>
       </c>
       <c r="V18">
         <v>95501000.0</v>
       </c>
       <c r="W18">
         <v>90996000.0</v>
       </c>
       <c r="X18">
         <v>73672000.0</v>
       </c>
       <c r="Y18">
         <v>71747000.0</v>
       </c>
       <c r="Z18">
         <v>-57525000.0</v>
       </c>
       <c r="AA18">
         <v>59654000.0</v>
       </c>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B19">
         <v>184000000.0</v>
       </c>
       <c r="C19">
         <v>-953000000.0</v>
       </c>
       <c r="D19">
         <v>-84000000.0</v>
       </c>
       <c r="E19">
         <v>-2000000.0</v>
       </c>
       <c r="F19">
         <v>-31000000.0</v>
       </c>
       <c r="G19">
         <v>141000000.0</v>
       </c>
       <c r="H19">
         <v>-25000000.0</v>
       </c>
       <c r="I19">
         <v>122000000.0</v>
       </c>
@@ -33845,82 +34062,82 @@
       <c r="N19">
         <v>47000000.0</v>
       </c>
       <c r="O19">
         <v>71000000.0</v>
       </c>
       <c r="P19">
         <v>-32000000.0</v>
       </c>
       <c r="Q19">
         <v>114000000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B21">
         <v>-826000000.0</v>
       </c>
       <c r="C21">
         <v>-812000000.0</v>
       </c>
       <c r="D21">
         <v>4977000000.0</v>
       </c>
       <c r="E21">
         <v>-334000000.0</v>
       </c>
       <c r="F21">
         <v>409000000.0</v>
       </c>
       <c r="G21">
         <v>1912000000.0</v>
       </c>
       <c r="H21">
         <v>-430000000.0</v>
       </c>
       <c r="I21">
         <v>-320000000.0</v>
       </c>
@@ -33939,51 +34156,51 @@
       <c r="N21">
         <v>606000000.0</v>
       </c>
       <c r="O21">
         <v>-145000000.0</v>
       </c>
       <c r="P21">
         <v>-248000000.0</v>
       </c>
       <c r="Q21">
         <v>193000000.0</v>
       </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B22">
         <v>1787000000.0</v>
       </c>
       <c r="C22">
         <v>1115000000.0</v>
       </c>
       <c r="D22">
         <v>1057000000.0</v>
       </c>
       <c r="E22">
         <v>1123000000.0</v>
       </c>
       <c r="F22">
         <v>1187000000.0</v>
       </c>
       <c r="G22">
         <v>933000000.0</v>
       </c>
       <c r="H22">
         <v>774000000.0</v>
       </c>
       <c r="I22">
         <v>458000000.0</v>
       </c>
@@ -34022,51 +34239,51 @@
       </c>
       <c r="U22">
         <v>127893000.0</v>
       </c>
       <c r="V22">
         <v>61690000.0</v>
       </c>
       <c r="W22">
         <v>1804000.0</v>
       </c>
       <c r="X22">
         <v>-105447000.0</v>
       </c>
       <c r="Y22">
         <v>43128000.0</v>
       </c>
       <c r="Z22">
         <v>40463000.0</v>
       </c>
       <c r="AA22">
         <v>23306000.0</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B23">
         <v>-841000000.0</v>
       </c>
       <c r="C23">
         <v>-1063000000.0</v>
       </c>
       <c r="D23">
         <v>-47000000.0</v>
       </c>
       <c r="E23">
         <v>3227000000.0</v>
       </c>
       <c r="F23">
         <v>2304000000.0</v>
       </c>
       <c r="G23">
         <v>-33000000.0</v>
       </c>
       <c r="H23">
         <v>-11000000.0</v>
       </c>
       <c r="I23">
         <v>-33000000.0</v>
       </c>
@@ -34105,51 +34322,51 @@
       </c>
       <c r="U23">
         <v>129817000.0</v>
       </c>
       <c r="V23">
         <v>-1612000.0</v>
       </c>
       <c r="W23">
         <v>-290000.0</v>
       </c>
       <c r="X23">
         <v>-140000.0</v>
       </c>
       <c r="Y23">
         <v>8837000.0</v>
       </c>
       <c r="Z23">
         <v>-13719000.0</v>
       </c>
       <c r="AA23">
         <v>288348000.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B24">
         <v>-1018000000.0</v>
       </c>
       <c r="C24">
         <v>-739000000.0</v>
       </c>
       <c r="D24">
         <v>-77000000.0</v>
       </c>
       <c r="E24">
         <v>203000000.0</v>
       </c>
       <c r="F24">
         <v>-2459000000.0</v>
       </c>
       <c r="G24">
         <v>-184000000.0</v>
       </c>
       <c r="H24">
         <v>-88000000.0</v>
       </c>
       <c r="I24">
         <v>382000000.0</v>
       </c>
@@ -34188,51 +34405,51 @@
       </c>
       <c r="U24">
         <v>7218000.0</v>
       </c>
       <c r="V24">
         <v>18040000.0</v>
       </c>
       <c r="W24">
         <v>11299000.0</v>
       </c>
       <c r="X24">
         <v>-2500000.0</v>
       </c>
       <c r="Y24">
         <v>-22100000.0</v>
       </c>
       <c r="Z24">
         <v>5224000.0</v>
       </c>
       <c r="AA24">
         <v>3108000.0</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B25">
         <v>-142000000.0</v>
       </c>
       <c r="C25">
         <v>91000000.0</v>
       </c>
       <c r="D25">
         <v>87000000.0</v>
       </c>
       <c r="E25">
         <v>13000000.0</v>
       </c>
       <c r="F25">
         <v>-97000000.0</v>
       </c>
       <c r="G25">
         <v>-2000000.0</v>
       </c>
       <c r="H25">
         <v>-67000000.0</v>
       </c>
       <c r="I25">
         <v>-154000000.0</v>
       </c>
@@ -34271,51 +34488,51 @@
       </c>
       <c r="U25">
         <v>-44789000.0</v>
       </c>
       <c r="V25">
         <v>12934000.0</v>
       </c>
       <c r="W25">
         <v>16602000.0</v>
       </c>
       <c r="X25">
         <v>67270000.0</v>
       </c>
       <c r="Y25">
         <v>24668000.0</v>
       </c>
       <c r="Z25">
         <v>23646000.0</v>
       </c>
       <c r="AA25">
         <v>114851000.0</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B26">
         <v>-616000000.0</v>
       </c>
       <c r="C26">
         <v>-145000000.0</v>
       </c>
       <c r="D26">
         <v>-269000000.0</v>
       </c>
       <c r="E26">
         <v>-711000000.0</v>
       </c>
       <c r="F26">
         <v>-1004000000.0</v>
       </c>
       <c r="G26">
         <v>-262000000.0</v>
       </c>
       <c r="H26">
         <v>-239000000.0</v>
       </c>
       <c r="I26">
         <v>-394000000.0</v>
       </c>
@@ -34350,51 +34567,51 @@
       <c r="T26">
         <v>16818000.0</v>
       </c>
       <c r="U26">
         <v>-105059000.0</v>
       </c>
       <c r="V26">
         <v>-38567000.0</v>
       </c>
       <c r="W26">
         <v>-85000.0</v>
       </c>
       <c r="X26">
         <v>-147000.0</v>
       </c>
       <c r="Y26">
         <v>-305155000.0</v>
       </c>
       <c r="Z26">
         <v>-240000000.0</v>
       </c>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B27">
         <v>165000000.0</v>
       </c>
       <c r="C27">
         <v>141000000.0</v>
       </c>
       <c r="D27">
         <v>122000000.0</v>
       </c>
       <c r="E27">
         <v>106000000.0</v>
       </c>
       <c r="F27">
         <v>90000000.0</v>
       </c>
       <c r="G27">
         <v>87000000.0</v>
       </c>
       <c r="H27">
         <v>79000000.0</v>
       </c>
       <c r="I27">
         <v>69000000.0</v>
       </c>
@@ -34431,51 +34648,51 @@
       <c r="T27">
         <v>16746000.0</v>
       </c>
       <c r="U27">
         <v>9871000.0</v>
       </c>
       <c r="V27">
         <v>10391000.0</v>
       </c>
       <c r="W27">
         <v>18001000.0</v>
       </c>
       <c r="X27">
         <v>-50000.0</v>
       </c>
       <c r="Y27">
         <v>3155000.0</v>
       </c>
       <c r="Z27">
         <v>6883000.0</v>
       </c>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B28">
         <v>-2953000000.0</v>
       </c>
       <c r="C28">
         <v>-2561000000.0</v>
       </c>
       <c r="D28">
         <v>4220000000.0</v>
       </c>
       <c r="E28">
         <v>1036000000.0</v>
       </c>
       <c r="F28">
         <v>1418000000.0</v>
       </c>
       <c r="G28">
         <v>1383000000.0</v>
       </c>
       <c r="H28">
         <v>-937000000.0</v>
       </c>
       <c r="I28">
         <v>-1027000000.0</v>
       </c>
@@ -34514,51 +34731,51 @@
       </c>
       <c r="U28">
         <v>1230066000.0</v>
       </c>
       <c r="V28">
         <v>939531000.0</v>
       </c>
       <c r="W28">
         <v>-6456000.0</v>
       </c>
       <c r="X28">
         <v>-157570000.0</v>
       </c>
       <c r="Y28">
         <v>-144080000.0</v>
       </c>
       <c r="Z28">
         <v>75640000.0</v>
       </c>
       <c r="AA28">
         <v>288348000.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B29">
         <v>2255000000.0</v>
       </c>
       <c r="C29">
         <v>1939000000.0</v>
       </c>
       <c r="D29">
         <v>1696000000.0</v>
       </c>
       <c r="E29">
         <v>1706000000.0</v>
       </c>
       <c r="F29">
         <v>1083000000.0</v>
       </c>
       <c r="G29">
         <v>1252000000.0</v>
       </c>
       <c r="H29">
         <v>963000000.0</v>
       </c>
       <c r="I29">
         <v>1028000000.0</v>
       </c>
@@ -34597,51 +34814,51 @@
       </c>
       <c r="U29">
         <v>201075000.0</v>
       </c>
       <c r="V29">
         <v>120903000.0</v>
       </c>
       <c r="W29">
         <v>117025000.0</v>
       </c>
       <c r="X29">
         <v>105267000.0</v>
       </c>
       <c r="Y29">
         <v>157145000.0</v>
       </c>
       <c r="Z29">
         <v>65030000.0</v>
       </c>
       <c r="AA29">
         <v>255554000.0</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B30">
         <v>-1100000000.0</v>
       </c>
       <c r="C30">
         <v>-953000000.0</v>
       </c>
       <c r="D30">
         <v>-5994000000.0</v>
       </c>
       <c r="E30">
         <v>49000000.0</v>
       </c>
       <c r="F30">
         <v>-2653000000.0</v>
       </c>
       <c r="G30">
         <v>-231000000.0</v>
       </c>
       <c r="H30">
         <v>-240000000.0</v>
       </c>
       <c r="I30">
         <v>196000000.0</v>
       </c>
@@ -34699,2625 +34916,2644 @@
       <c r="AA30">
         <v>-292243000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DB30"/>
+  <dimension ref="A1:DC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:106">
+    <row r="1" spans="1:107">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>90</v>
       </c>
       <c r="C1" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
         <v>93</v>
       </c>
       <c r="G1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
         <v>96</v>
       </c>
       <c r="K1" t="s">
+        <v>97</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
         <v>99</v>
       </c>
       <c r="O1" t="s">
+        <v>100</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
         <v>102</v>
       </c>
       <c r="S1" t="s">
+        <v>103</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
         <v>105</v>
       </c>
       <c r="W1" t="s">
+        <v>106</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
         <v>108</v>
       </c>
       <c r="AA1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
         <v>111</v>
       </c>
       <c r="AE1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
         <v>114</v>
       </c>
       <c r="AI1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
         <v>117</v>
       </c>
       <c r="AM1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
         <v>120</v>
       </c>
       <c r="AQ1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
         <v>123</v>
       </c>
       <c r="AU1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
         <v>126</v>
       </c>
       <c r="AY1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
         <v>129</v>
       </c>
       <c r="BC1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
         <v>132</v>
       </c>
       <c r="BG1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
         <v>135</v>
       </c>
       <c r="BK1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
         <v>138</v>
       </c>
       <c r="BO1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
         <v>141</v>
       </c>
       <c r="BS1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
         <v>144</v>
       </c>
       <c r="BW1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
         <v>147</v>
       </c>
       <c r="CA1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
         <v>150</v>
       </c>
       <c r="CE1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
         <v>153</v>
       </c>
       <c r="CI1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
         <v>156</v>
       </c>
       <c r="CM1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
         <v>159</v>
       </c>
       <c r="CQ1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
         <v>162</v>
       </c>
       <c r="CU1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
       <c r="CY1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
         <v>168</v>
       </c>
+      <c r="DC1" t="s">
+        <v>169</v>
+      </c>
     </row>
-    <row r="2" spans="1:106">
+    <row r="2" spans="1:107">
       <c r="A2" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B2">
+        <v>1136000000.0</v>
+      </c>
+      <c r="C2">
         <v>3934000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4441000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4201000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4731000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5006000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5795000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5477000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5230000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>7118000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>10834000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>11867000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>6842000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>6994000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>9234000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>8253000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>5915000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>5496000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>332000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>430000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>812000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2782000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>617000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>741000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1044000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>362000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>333000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>363000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>539000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>586000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>376000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>356000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>429000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>399000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>551000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>374000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>464000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>418000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>257000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>344000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>331000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>301000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>290000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>324000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>328000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>427000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>286000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>314000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>384000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>398000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>300000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>379000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>591000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>497000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>438000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>491000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>525000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>506000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>543000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>578000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>439000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>315000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>336000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>526000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>535000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>594000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>311000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>419000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>333000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>374000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>737900000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>739999000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>736020000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1325314000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1258662000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>574998000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>493249000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>321995000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>440545000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>488817000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>374905000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>165237000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>288764000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>304286000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>83941000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>58186000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>47986000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>222385000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>133608000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>148929000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>127836000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>269107000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>277307000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>204271000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>274170000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>330835000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>172411000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>293731000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>329099000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>344848000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>245111000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>262257000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>298002000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>355593000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>59630000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>10598000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:106">
+    <row r="3" spans="1:107">
       <c r="A3" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B3">
+        <v>77000000</v>
+      </c>
+      <c r="C3">
         <v>60000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>89000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>69000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>59000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>49000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>60000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>56000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>52000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>39000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>42000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>37000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>39000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>40000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>34000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>41000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>42000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>35000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>50000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>32000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>39000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>42000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>60000000</v>
       </c>
       <c r="X3">
         <v>60000000</v>
       </c>
       <c r="Y3">
+        <v>60000000</v>
+      </c>
+      <c r="Z3">
         <v>42000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>26000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>39000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>25000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>43000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>20000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>39000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>27000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>29000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>16000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>42000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>38000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>28000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>36000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>49000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>34000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>28000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>23000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>42000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>32000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>35000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>24000000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>47000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>27000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>35000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>31000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>35000000</v>
       </c>
       <c r="AZ3">
         <v>35000000</v>
       </c>
       <c r="BA3">
+        <v>35000000</v>
+      </c>
+      <c r="BB3">
         <v>25000000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>20000000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>24000000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>22000000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>25000000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>16000000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>37000000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>27000000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>14000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000</v>
       </c>
       <c r="BK3">
         <v>10000000</v>
       </c>
       <c r="BL3">
+        <v>10000000</v>
+      </c>
+      <c r="BM3">
         <v>12000000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>9000000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>11000000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>13000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000</v>
       </c>
       <c r="BQ3">
         <v>15000000</v>
       </c>
       <c r="BR3">
+        <v>15000000</v>
+      </c>
+      <c r="BS3">
         <v>16000000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>15684000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>12561000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>12545000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>13929000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>4812000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>5901000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>3699000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>4077000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>8775000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>6271000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>5339000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>650000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>11858000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>4512000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>3793000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>5239000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>12201000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>3732000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>4243000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>5853000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>3079000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>3685000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>8802000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>22187000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>6589000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>27979000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>20969000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>29861000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>23014000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>22657000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>43921000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>32963000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>95185000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>55287000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>25401000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>20027000</v>
       </c>
     </row>
-    <row r="4" spans="1:106">
+    <row r="4" spans="1:107">
       <c r="A4" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>5284000000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-181000000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-2671000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>2023000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>2856000000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>583000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>2290000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-94000000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-389000000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-1959000000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>2152000000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-130000000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-312000000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>694000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>22000000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-23000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-174000000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-39000000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>208000000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>19000000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-60000000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>30000000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-152000000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>172000000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-98000000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>44000000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>105000000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-87000000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>13000000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>30000000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>11000000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-203000000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>165000000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-99000000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>141000000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-28000000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-70000000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-14000000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>125000000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-79000000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-212000000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>94000000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>59000000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-53000000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-34000000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>19000000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>-37000000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>-35000000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>139000000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BK4">
         <v>124000000.0</v>
       </c>
-      <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
+      <c r="DC4"/>
     </row>
-    <row r="5" spans="1:106">
+    <row r="5" spans="1:107">
       <c r="A5" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-70000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>307000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-13000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-93000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-86000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>306000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-30000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-112000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-53000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>161000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-72000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-27000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-133000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>273000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-112000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-2000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>28000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-102000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-84000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-120000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>162000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>50000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-51000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>38000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>18000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>4000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>525000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>24000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-23000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>34000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-67000000.0</v>
       </c>
-      <c r="AR5"/>
       <c r="AS5"/>
-      <c r="AT5">
+      <c r="AT5"/>
+      <c r="AU5">
         <v>17000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>14000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-10000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>7000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-17000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>10000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>65000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-54000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>4000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>50000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>81000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>5000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-22000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>4000000.0</v>
       </c>
-      <c r="BH5"/>
-      <c r="BI5">
+      <c r="BI5"/>
+      <c r="BJ5">
         <v>74000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-9000000.0</v>
       </c>
-      <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
+      <c r="DC5"/>
     </row>
-    <row r="6" spans="1:106">
+    <row r="6" spans="1:107">
       <c r="A6" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B6">
+        <v>-336000000.0</v>
+      </c>
+      <c r="C6">
         <v>-2798000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-507000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>240000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-530000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-275000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-789000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>318000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>247000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-1888000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-3716000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-1033000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>5025000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-152000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-2240000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>981000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>2338000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>419000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>90000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-98000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-382000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-1970000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>2165000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-124000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-303000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>682000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>29000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-30000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-176000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-47000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>210000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>20000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-73000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>30000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-152000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>177000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-90000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>46000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>161000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-87000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>13000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>30000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>11000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-34000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-4000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-99000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>141000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-28000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-70000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-14000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>125000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-79000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-212000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>94000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>59000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-53000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-34000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>19000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-37000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-35000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>139000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>124000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-21000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-190000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-9000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-59000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>283000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-108000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>86000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-41000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-172140000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-2099000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-2000000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-589294000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>66652000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>683664000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>81749000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>171254000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-118550000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-48272000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>113912000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>209668000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-123527000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-15522000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>220345000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>25755000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>10200000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-174399000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>88777000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-15321000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>21093000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-141271000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-8200000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>73036000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-69899000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-56665000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>158424000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-121320000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-35368000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-15749000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>99737000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-17146000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-35745000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-57591000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>295963000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>49032000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:106">
+    <row r="7" spans="1:107">
       <c r="A7" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B7">
+        <v>-248000000.0</v>
+      </c>
+      <c r="C7">
         <v>-49000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-84000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-255000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>146000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>109000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>172000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-286000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>70000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>90000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>33000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-114000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-23000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>143000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>127000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-129000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-41000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>211000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-15000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-211000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-291000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>48000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>79000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-324000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>141000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>95000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>23000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-109000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-76000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>114000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>140000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-247000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>72000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>138000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-28000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-123000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>65000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-17000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-26000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-126000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>44000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>63000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-7000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-115000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-7000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>114000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>82000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-151000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>46000000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>22000000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>34000000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-102000000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-2000000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>83000000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>73000000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-122000000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>67000000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-24000000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>57000000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-157000000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>139000000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>41000000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>30000000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-101000000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>95000000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-145000000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>213000000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-173000000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>35000000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-27000000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>98341000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-201307000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-58003000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>157228000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-17473000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>15526000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>33636000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>30835000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>14075000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>9071000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-10365000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>10999000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-22328000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-29828000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-27618000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>54240000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-50474000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-10389000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>18250000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>28368000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>39697000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-28010000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-18563000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>58334000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-28744000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-45114000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-12488000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>57812000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-54431000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-50617000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>29688000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-7707000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>80268000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>23272000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-12109000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>27384000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:106">
+    <row r="8" spans="1:107">
       <c r="A8" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>62000000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>10000000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-32000000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>6000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-36000000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-39000000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-38000000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>8000000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>18000000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>6000000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-58000000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>18000000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>47000000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-174000000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-35000000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>13000000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>30000000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-50000000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-24000000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>41000000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>75000000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-127000000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-81000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72000000.0</v>
       </c>
       <c r="AK8">
         <v>72000000.0</v>
       </c>
       <c r="AL8">
+        <v>72000000.0</v>
+      </c>
+      <c r="AM8">
         <v>-38000000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-77000000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>59000000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-1000000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-5000000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-41000000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>60000000.0</v>
       </c>
-      <c r="AS8"/>
-      <c r="AT8">
+      <c r="AT8"/>
+      <c r="AU8">
         <v>36000000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-23000000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>17000000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>32000000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-42000000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-19000000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-14000000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-36000000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>14000000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>-4000000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>9000000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>-15000000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>-20000000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BH8">
         <v>33000000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BI8">
         <v>-1000000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BJ8">
         <v>-17000000.0</v>
       </c>
-      <c r="BJ8">
+      <c r="BK8">
         <v>-26000000.0</v>
       </c>
-      <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
+      <c r="DC8"/>
     </row>
-    <row r="9" spans="1:106">
+    <row r="9" spans="1:107">
       <c r="A9" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B9">
+        <v>-199000000.0</v>
+      </c>
+      <c r="C9">
         <v>-49000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-81000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-145000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>97000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>48000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-94000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>56000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-39000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-17000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-72000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>3000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>62000000.0</v>
       </c>
       <c r="N9">
         <v>62000000.0</v>
       </c>
       <c r="O9">
+        <v>62000000.0</v>
+      </c>
+      <c r="P9">
         <v>-32000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>6000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-36000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-39000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-38000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>8000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>18000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>6000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-58000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>18000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>47000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-174000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-35000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>13000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>30000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-50000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-24000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>41000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>75000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-127000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-19000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>47000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>12000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-29000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-77000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>59000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-1000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-5000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-41000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>42000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>18000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>36000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-23000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>17000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>32000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-42000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-19000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-14000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-36000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>14000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-4000000.0</v>
       </c>
-      <c r="BD9">
-[...1 lines deleted...]
-      </c>
       <c r="BE9">
         <v>0.0</v>
       </c>
       <c r="BF9">
         <v>0.0</v>
       </c>
       <c r="BG9">
         <v>0.0</v>
       </c>
       <c r="BH9">
         <v>0.0</v>
       </c>
       <c r="BI9">
+        <v>0.0</v>
+      </c>
+      <c r="BJ9">
         <v>-17000000.0</v>
       </c>
-      <c r="BJ9">
-[...1 lines deleted...]
-      </c>
       <c r="BK9">
+        <v>0.0</v>
+      </c>
+      <c r="BL9">
         <v>5000000.0</v>
       </c>
-      <c r="BL9">
-[...1 lines deleted...]
-      </c>
       <c r="BM9">
         <v>0.0</v>
       </c>
-      <c r="BN9"/>
-      <c r="BO9">
+      <c r="BN9">
+        <v>0.0</v>
+      </c>
+      <c r="BO9"/>
+      <c r="BP9">
         <v>33000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>9000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-25000000.0</v>
       </c>
-      <c r="BR9"/>
-      <c r="BS9">
+      <c r="BS9"/>
+      <c r="BT9">
         <v>31553000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>18122000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>50000000.0</v>
       </c>
-      <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
-      <c r="CA9">
+      <c r="CA9"/>
+      <c r="CB9">
         <v>9524000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>6366000.0</v>
       </c>
-      <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
-      <c r="CG9">
+      <c r="CG9"/>
+      <c r="CH9">
         <v>381000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>1679000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>31464000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>44267000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>44367000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>7493000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>47013000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>41405000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>28768000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>25191000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>42822000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>15932000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>32126000.0</v>
       </c>
-      <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
-      <c r="CY9">
+      <c r="CY9"/>
+      <c r="CZ9">
         <v>-9059000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>20372000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>-15434000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>-62400000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:106">
+    <row r="10" spans="1:107">
       <c r="A10" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>72000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-3000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-62000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-10000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>32000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-6000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>36000000.0</v>
       </c>
-      <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
-      <c r="AF10">
-[...1 lines deleted...]
-      </c>
+      <c r="AF10"/>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
       <c r="AI10">
         <v>0.0</v>
       </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
       <c r="AM10">
         <v>0.0</v>
       </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
@@ -37373,657 +37609,662 @@
       </c>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
         <v>0.0</v>
       </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
       <c r="BI10">
         <v>0.0</v>
       </c>
       <c r="BJ10">
         <v>0.0</v>
       </c>
       <c r="BK10">
         <v>0.0</v>
       </c>
       <c r="BL10">
         <v>0.0</v>
       </c>
       <c r="BM10">
         <v>0.0</v>
       </c>
-      <c r="BN10"/>
+      <c r="BN10">
+        <v>0.0</v>
+      </c>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
+      <c r="DC10"/>
     </row>
-    <row r="11" spans="1:106">
+    <row r="11" spans="1:107">
       <c r="A11" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11">
         <v>23000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-174000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>172000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-42000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>81000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-56000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>53000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-107000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-81000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-119000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>209000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-315000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>227000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-4000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>170000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-120000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-134000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>266000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>248000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-168000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-124000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>215000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>104000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-233000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-25000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>17000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>104000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-209000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>68000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>34000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>84000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-165000000.0</v>
       </c>
-      <c r="AS11"/>
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11">
         <v>61000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>140000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-158000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>7000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>81000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>48000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-152000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>88000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>76000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>68000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-211000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>77000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>19000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>15000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>-151000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>82000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>76000000.0</v>
       </c>
-      <c r="BK11"/>
       <c r="BL11"/>
-      <c r="BM11">
+      <c r="BM11"/>
+      <c r="BN11">
         <v>16000000.0</v>
       </c>
-      <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
-      <c r="BU11">
+      <c r="BU11"/>
+      <c r="BV11">
         <v>38653000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>17435000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>3033000.0</v>
       </c>
-      <c r="BX11"/>
-      <c r="BY11">
+      <c r="BY11"/>
+      <c r="BZ11">
         <v>54514000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>12021000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>46961000.0</v>
       </c>
-      <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
-      <c r="CE11">
+      <c r="CE11"/>
+      <c r="CF11">
         <v>20541000.0</v>
       </c>
-      <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
-      <c r="CM11">
+      <c r="CM11"/>
+      <c r="CN11">
         <v>14666000.0</v>
       </c>
-      <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
-      <c r="CU11">
+      <c r="CU11"/>
+      <c r="CV11">
         <v>22371000.0</v>
       </c>
-      <c r="CV11"/>
-      <c r="CW11">
+      <c r="CW11"/>
+      <c r="CX11">
         <v>8662000.0</v>
       </c>
-      <c r="CX11"/>
-      <c r="CY11">
+      <c r="CY11"/>
+      <c r="CZ11">
         <v>78009000.0</v>
       </c>
-      <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
+      <c r="DC11"/>
     </row>
-    <row r="12" spans="1:106">
+    <row r="12" spans="1:107">
       <c r="A12" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>68000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>52000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>64000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>45000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>44000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>59000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>88000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-45000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-15000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>78000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>5000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>9000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>34000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>66000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>13000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>40000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-72000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>213000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>45000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-49000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>7000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>34000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-1000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>10000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>47000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-103000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>10000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-14000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>18000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>36000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>26000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>-1000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>74000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>30000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000000.0</v>
       </c>
       <c r="AW12">
         <v>18000000.0</v>
       </c>
       <c r="AX12">
-        <v>23000000.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="AY12">
         <v>23000000.0</v>
       </c>
       <c r="AZ12">
+        <v>23000000.0</v>
+      </c>
+      <c r="BA12">
         <v>36000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>-9000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>-15000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>11000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>43000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>26000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>20000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>65000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>18000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>-6000000.0</v>
       </c>
-      <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
-      <c r="BV12">
+      <c r="BV12"/>
+      <c r="BW12">
         <v>73391000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>81886000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>145876000.0</v>
       </c>
-      <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
+      <c r="DC12"/>
     </row>
-    <row r="13" spans="1:106">
+    <row r="13" spans="1:107">
       <c r="A13" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>2000000.0</v>
       </c>
       <c r="O13">
+        <v>2000000.0</v>
+      </c>
+      <c r="P13">
         <v>237000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-47000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>94000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-50000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>68000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-167000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-228000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-225000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>169000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-294000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>226000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>37000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>138000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-63000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>39000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-56000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>204000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-226000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>128000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-8000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-73000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-139000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>112000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>4000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-11000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>20000000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>13000000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>34000000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>14000000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-64000000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -38038,1664 +38279,1681 @@
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
+      <c r="DC13"/>
     </row>
-    <row r="14" spans="1:106">
+    <row r="14" spans="1:107">
       <c r="A14" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B14">
+        <v>166000000.0</v>
+      </c>
+      <c r="C14">
         <v>165000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>161000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>158000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>157000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>156000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>153000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>152000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>153000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>155000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>125000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>64000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>65000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>69000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63000000.0</v>
       </c>
       <c r="P14">
         <v>63000000.0</v>
       </c>
       <c r="Q14">
+        <v>63000000.0</v>
+      </c>
+      <c r="R14">
         <v>65000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>67000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>81000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>66000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>68000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>63000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>53000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>51000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>50000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>48000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47000000.0</v>
       </c>
       <c r="AB14">
         <v>47000000.0</v>
       </c>
       <c r="AC14">
-        <v>48000000.0</v>
+        <v>47000000.0</v>
       </c>
       <c r="AD14">
         <v>48000000.0</v>
       </c>
       <c r="AE14">
+        <v>48000000.0</v>
+      </c>
+      <c r="AF14">
         <v>51000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53000000.0</v>
       </c>
       <c r="AG14">
         <v>53000000.0</v>
       </c>
       <c r="AH14">
         <v>53000000.0</v>
       </c>
       <c r="AI14">
-        <v>48000000.0</v>
+        <v>53000000.0</v>
       </c>
       <c r="AJ14">
         <v>48000000.0</v>
       </c>
       <c r="AK14">
+        <v>48000000.0</v>
+      </c>
+      <c r="AL14">
         <v>47000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45000000.0</v>
       </c>
       <c r="AM14">
         <v>45000000.0</v>
       </c>
       <c r="AN14">
+        <v>45000000.0</v>
+      </c>
+      <c r="AO14">
         <v>46000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>41000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>38000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>36000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>35000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>33000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>34000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>33000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>35000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>34000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>35000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>34000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>33000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>28000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27000000.0</v>
       </c>
       <c r="BC14">
         <v>27000000.0</v>
       </c>
       <c r="BD14">
+        <v>27000000.0</v>
+      </c>
+      <c r="BE14">
         <v>26000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>25000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>26000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000000.0</v>
       </c>
       <c r="BH14">
         <v>28000000.0</v>
       </c>
       <c r="BI14">
+        <v>28000000.0</v>
+      </c>
+      <c r="BJ14">
         <v>26000000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>27000000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>28000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="BM14">
         <v>25000000.0</v>
       </c>
       <c r="BN14">
         <v>25000000.0</v>
       </c>
       <c r="BO14">
+        <v>25000000.0</v>
+      </c>
+      <c r="BP14">
         <v>26000000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>28000000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>26000000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>24000000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>26849000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>27624000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>22193000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>15912000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>9594000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>9661000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>9796000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>9839000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>10584000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>14313000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>21470000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>24549000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>20267000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>14171000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>15396000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>18510000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>21471000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>19053000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>16821000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>19532000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>11632000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>29210000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>23013000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>26078000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>22996000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>25606000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>25852000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>26612000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>34725000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>22894000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>21887000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>20777000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>20031000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>17076000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>15264000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>13274000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:106">
+    <row r="15" spans="1:107">
       <c r="A15" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B15">
-        <v>153000000.0</v>
+        <v>174000000.0</v>
       </c>
       <c r="C15">
         <v>153000000.0</v>
       </c>
       <c r="D15">
-        <v>155000000.0</v>
+        <v>153000000.0</v>
       </c>
       <c r="E15">
         <v>155000000.0</v>
       </c>
       <c r="F15">
-        <v>138000000.0</v>
+        <v>155000000.0</v>
       </c>
       <c r="G15">
         <v>138000000.0</v>
       </c>
       <c r="H15">
         <v>138000000.0</v>
       </c>
       <c r="I15">
         <v>138000000.0</v>
       </c>
       <c r="J15">
-        <v>127000000.0</v>
+        <v>138000000.0</v>
       </c>
       <c r="K15">
         <v>127000000.0</v>
       </c>
       <c r="L15">
-        <v>108000000.0</v>
+        <v>127000000.0</v>
       </c>
       <c r="M15">
         <v>108000000.0</v>
       </c>
       <c r="N15">
-        <v>98000000.0</v>
+        <v>108000000.0</v>
       </c>
       <c r="O15">
         <v>98000000.0</v>
       </c>
       <c r="P15">
+        <v>98000000.0</v>
+      </c>
+      <c r="Q15">
         <v>99000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>97000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>89000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>90000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>91000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>88000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>81000000.0</v>
       </c>
       <c r="W15">
         <v>81000000.0</v>
       </c>
       <c r="X15">
         <v>81000000.0</v>
       </c>
       <c r="Y15">
+        <v>81000000.0</v>
+      </c>
+      <c r="Z15">
         <v>80000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>78000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>77000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>78000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>77000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>73000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>72000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>73000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>72000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63000000.0</v>
       </c>
       <c r="AI15">
         <v>63000000.0</v>
       </c>
       <c r="AJ15">
+        <v>63000000.0</v>
+      </c>
+      <c r="AK15">
         <v>64000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>63000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53000000.0</v>
       </c>
       <c r="AM15">
         <v>53000000.0</v>
       </c>
       <c r="AN15">
         <v>53000000.0</v>
       </c>
       <c r="AO15">
         <v>53000000.0</v>
       </c>
       <c r="AP15">
-        <v>41000000.0</v>
+        <v>53000000.0</v>
       </c>
       <c r="AQ15">
         <v>41000000.0</v>
       </c>
       <c r="AR15">
+        <v>41000000.0</v>
+      </c>
+      <c r="AS15">
         <v>40000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>43000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="AU15">
         <v>25000000.0</v>
       </c>
       <c r="AV15">
+        <v>25000000.0</v>
+      </c>
+      <c r="AW15">
         <v>26000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>25000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22000000.0</v>
       </c>
       <c r="AY15">
         <v>22000000.0</v>
       </c>
       <c r="AZ15">
         <v>22000000.0</v>
       </c>
       <c r="BA15">
         <v>22000000.0</v>
       </c>
       <c r="BB15">
+        <v>22000000.0</v>
+      </c>
+      <c r="BC15">
         <v>21000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>22000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>21000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>22000000.0</v>
       </c>
-      <c r="BF15">
-[...1 lines deleted...]
-      </c>
       <c r="BG15">
+        <v>0.0</v>
+      </c>
+      <c r="BH15">
         <v>250000000.0</v>
       </c>
-      <c r="BH15">
-[...1 lines deleted...]
-      </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
       <c r="BJ15">
+        <v>0.0</v>
+      </c>
+      <c r="BK15">
         <v>5000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>734000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>1000000.0</v>
       </c>
-      <c r="BM15">
-[...1 lines deleted...]
-      </c>
       <c r="BN15">
+        <v>0.0</v>
+      </c>
+      <c r="BO15">
         <v>1677000000.0</v>
       </c>
-      <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
-      <c r="BR15">
+      <c r="BR15"/>
+      <c r="BS15">
         <v>1000000.0</v>
       </c>
-      <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
-      <c r="CD15">
+      <c r="CD15"/>
+      <c r="CE15">
         <v>105059000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>714000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>716000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>786000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1004000.0</v>
       </c>
       <c r="CI15">
         <v>1004000.0</v>
       </c>
       <c r="CJ15">
         <v>1004000.0</v>
       </c>
       <c r="CK15">
+        <v>1004000.0</v>
+      </c>
+      <c r="CL15">
         <v>3547000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>2799000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>8279000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>2542000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>2544000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>650000.0</v>
       </c>
-      <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
-      <c r="CU15">
+      <c r="CU15"/>
+      <c r="CV15">
         <v>338921000.0</v>
       </c>
-      <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
+      <c r="DC15"/>
     </row>
-    <row r="16" spans="1:106">
+    <row r="16" spans="1:107">
       <c r="A16" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B16">
+        <v>800000000.0</v>
+      </c>
+      <c r="C16">
         <v>1136000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>3934000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>4441000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>4201000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>4731000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>5006000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>5795000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>5477000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>5230000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>7118000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>10834000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>11867000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>6842000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>6994000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>9234000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>8253000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>5915000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>422000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>332000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>430000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>812000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>2782000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>617000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>741000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1044000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>362000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>333000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>363000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>539000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>586000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>376000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>356000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>429000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>399000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>551000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>374000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>464000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>418000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>257000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>344000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>331000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>301000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>290000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>324000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>328000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>427000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>286000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>314000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>384000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>425000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>300000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>379000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>591000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>497000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>438000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>491000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>525000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>506000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>543000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>578000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>439000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>315000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>336000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>526000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>535000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>594000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>311000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>419000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>333000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>565760000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>737900000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>739999000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>736020000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>1325314000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>1258662000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>574998000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>493249000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>321995000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>440545000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>488817000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>374905000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>165237000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>288764000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>304286000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>83941000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>58186000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>47986000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>222385000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>133608000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>148929000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>127836000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>269107000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>277307000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>204271000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>274170000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>330835000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>172411000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>293731000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>329099000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>344848000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>245111000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>262257000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>298002000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>355593000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>59630000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:106">
+    <row r="17" spans="1:107">
       <c r="A17" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
-      <c r="AM17">
+      <c r="AM17"/>
+      <c r="AN17">
         <v>-7000000.0</v>
       </c>
-      <c r="AN17"/>
-      <c r="AO17">
+      <c r="AO17"/>
+      <c r="AP17">
         <v>-4000000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>5000000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-2000000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>2000000.0</v>
       </c>
-      <c r="AS17"/>
-      <c r="AT17">
+      <c r="AT17"/>
+      <c r="AU17">
         <v>-8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10000000.0</v>
       </c>
       <c r="AV17">
         <v>-10000000.0</v>
       </c>
-      <c r="AW17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AW17">
+        <v>-10000000.0</v>
+      </c>
+      <c r="AX17"/>
       <c r="AY17">
         <v>2000000.0</v>
       </c>
       <c r="AZ17">
         <v>2000000.0</v>
       </c>
       <c r="BA17">
+        <v>2000000.0</v>
+      </c>
+      <c r="BB17">
         <v>-2000000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-6000000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>4000000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>8000000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-9000000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>7000000.0</v>
       </c>
-      <c r="BG17"/>
-      <c r="BH17">
+      <c r="BH17"/>
+      <c r="BI17">
         <v>-12000000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>1000000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>4000000.0</v>
       </c>
-      <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
+      <c r="DC17"/>
     </row>
-    <row r="18" spans="1:106">
+    <row r="18" spans="1:107">
       <c r="A18" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B18">
+        <v>634000000.0</v>
+      </c>
+      <c r="C18">
         <v>629000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>536000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>152000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>687000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>614000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>645000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>188000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>408000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>491000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>375000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>263000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>375000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>525000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>460000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>191000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>333000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>570000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>334000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>200000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>34000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>352000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>375000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-64000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>399000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>354000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>300000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>76000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>143000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>317000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>321000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-13000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>250000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>359000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>258000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>57000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>242000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>208000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>220000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>27000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>113000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>228000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>171000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>34000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>140000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>207000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>233000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-3000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>165000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>152000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>202000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>47000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>81000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>129000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>214000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>16000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>185000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>92000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>196000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-21000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>245000000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>161000000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>173000000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>22000000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>230000000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-27000000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>341000000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-11000000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>126000000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>67000000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>225593000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-118633000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>43863000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>202183000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>51434000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-69208000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>98602000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>73919000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>45632000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>53111000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>28231000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>53066000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>5642000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>3890000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>5003000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>80966000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-14600000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>12297000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>45316000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>47983000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>19393000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>-25847000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>13996000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>66130000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>-1353000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>-10082000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>1333000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>81849000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>-53822000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>-39022000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>31935000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>3384000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>-37470000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>7090000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>23053000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>66981000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:106">
+    <row r="19" spans="1:107">
       <c r="A19" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B19">
+        <v>-19000000.0</v>
+      </c>
+      <c r="C19">
         <v>-158000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>26000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-145000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-59000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-258000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1008000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>73000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>214000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-232000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-5836000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>134000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-101000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-14000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-44000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>21000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>47000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-26000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-28000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>44000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-15000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-32000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>21000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>35000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>63000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>22000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-81000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>58000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-39000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>37000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>103000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>111000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-100000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>8000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-29000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>100000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-67000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>28000000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-21000000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>16000000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>90000000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-142000000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-10000000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>14000000.0</v>
       </c>
-      <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>-70000000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-12000000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>25000000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-10000000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-8000000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>30000000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-7000000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>18000000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>6000000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-62000000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>49000000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>5000000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>79000000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>11000000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>7000000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>-36000000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>-14000000.0</v>
       </c>
-      <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
+      <c r="DC19"/>
     </row>
-    <row r="20" spans="1:106">
+    <row r="20" spans="1:107">
       <c r="A20" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -39758,3080 +40016,3111 @@
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
+      <c r="DC20"/>
     </row>
-    <row r="21" spans="1:106">
+    <row r="21" spans="1:107">
       <c r="A21" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B21">
-        <v>0.0</v>
+        <v>-162000000.0</v>
       </c>
       <c r="C21">
+        <v>0.0</v>
+      </c>
+      <c r="D21">
         <v>-100000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-69000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-400000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-257000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-181000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-50000000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>4784000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-317000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-139000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-220000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-96000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>121000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-60000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>248000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-214000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>435000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1881000000.0</v>
       </c>
       <c r="X21">
         <v>1881000000.0</v>
       </c>
       <c r="Y21">
+        <v>1881000000.0</v>
+      </c>
+      <c r="Z21">
         <v>-663000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>694000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-148000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>72000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-119000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-235000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-35000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>41000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-193000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-133000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>441000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>145000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-175000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-166000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1540000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-40000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>30000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-230000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-53000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>115000000.0</v>
       </c>
-      <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>75000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-235000000.0</v>
       </c>
-      <c r="AV21"/>
-      <c r="AW21">
+      <c r="AW21"/>
+      <c r="AX21">
         <v>-114000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-121000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-98000000.0</v>
       </c>
       <c r="AZ21">
         <v>-98000000.0</v>
       </c>
       <c r="BA21">
+        <v>-98000000.0</v>
+      </c>
+      <c r="BB21">
         <v>813000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11000000.0</v>
       </c>
       <c r="BC21">
         <v>-11000000.0</v>
       </c>
       <c r="BD21">
+        <v>-11000000.0</v>
+      </c>
+      <c r="BE21">
         <v>-12000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-11000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-111000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-128000000.0</v>
       </c>
-      <c r="BH21"/>
-      <c r="BI21">
+      <c r="BI21"/>
+      <c r="BJ21">
         <v>-85000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-35000000.0</v>
       </c>
-      <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
+      <c r="DC21"/>
     </row>
-    <row r="22" spans="1:106">
+    <row r="22" spans="1:107">
       <c r="A22" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B22">
+        <v>507000000.0</v>
+      </c>
+      <c r="C22">
         <v>519000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>518000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>423000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>451000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>395000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>355000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>305000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>222000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>234000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>197000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>294000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>266000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>301000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>240000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>294000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>306000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>283000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>259000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>289000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>341000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>298000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>225000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>264000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>241000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>203000000.0</v>
       </c>
       <c r="AA22">
         <v>203000000.0</v>
       </c>
       <c r="AB22">
+        <v>203000000.0</v>
+      </c>
+      <c r="AC22">
         <v>150000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>174000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>247000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-44000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>163000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>162000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>177000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>246000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>171000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>148000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>169000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-225000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>131000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>70000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>132000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>148000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>138000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>132000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>9000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>86000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>122000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>102000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>103000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>141000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>113000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>88000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>42000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>85000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>88000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>92000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>84000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>81000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>108000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>92000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>104000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>135000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>100000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>94000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>60000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>42000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>59000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>68000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>94000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>36764000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>60116000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>101637000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>121363000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>78963000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>364993000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>56129000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>18316000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>63035000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>30226000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>16644000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>17988000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>17146000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>17802000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>13971000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>12771000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>-2127000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>-5485000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>4785000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>4631000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>-20997000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>-38008000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>-49008000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>2566000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>320000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>12711000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>8770000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>21327000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>-13257000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>7945000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>19582000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>26193000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>10718000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>22029000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>45299000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>-54740000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:106">
+    <row r="23" spans="1:107">
       <c r="A23" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B23">
+        <v>76000000.0</v>
+      </c>
+      <c r="C23">
         <v>-3498000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>69000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>946000000.0</v>
       </c>
-      <c r="E23">
-[...1 lines deleted...]
-      </c>
       <c r="F23">
-        <v>-573000000.0</v>
+        <v>-801000000.0</v>
       </c>
       <c r="G23">
+        <v>-548000000.0</v>
+      </c>
+      <c r="H23">
         <v>316000000.0</v>
       </c>
-      <c r="H23">
-[...1 lines deleted...]
-      </c>
       <c r="I23">
+        <v>17000000.0</v>
+      </c>
+      <c r="J23">
         <v>-88000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1317000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>810000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1144000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5165000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-2538000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1893000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2694000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>803000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2327000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-36000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-40000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>27000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>11000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-62000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-8000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>73000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-36000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>36000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-21000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>14000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>8000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-42000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>15000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-16000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-62000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>17000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-13000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>18000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>4000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-31000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>20000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>12000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>11000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-16000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="AV23">
         <v>12000000.0</v>
       </c>
       <c r="AW23">
         <v>12000000.0</v>
       </c>
       <c r="AX23">
+        <v>12000000.0</v>
+      </c>
+      <c r="AY23">
         <v>11000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>5000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-1000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>21000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>7000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="BE23">
         <v>-1000000.0</v>
       </c>
       <c r="BF23">
+        <v>-1000000.0</v>
+      </c>
+      <c r="BG23">
         <v>1000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>7000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-10000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>13000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>3000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>2000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-2000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>4000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-1000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-6000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-8000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>9000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>436000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>2045000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>2331000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>6818000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>4824000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>2517000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>2051000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>109610000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-103843000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>542449000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>13397000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>36969000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-40371000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>206812000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-22000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-37000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>13000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-49000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-217000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>2045000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-50000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>583000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>3018000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>798000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-1298000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-4326000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>5569000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-71049000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-9771000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-240000000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>43688000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>4206000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>868000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>284142000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>-29157000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:106">
+    <row r="24" spans="1:107">
       <c r="A24" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B24">
+        <v>-350000000.0</v>
+      </c>
+      <c r="C24">
         <v>965000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-663000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-109000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-125000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-209000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-952000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>145000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>265000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-197000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-138000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>159000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-19000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-79000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>152000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>239000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>182000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-329000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>55000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-17000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-66000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-1000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-35000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>13000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-12000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>7000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-57000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-1000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-7000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-6000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>6000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>103000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-6000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>8000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>30000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-31000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-1000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>28000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>4000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>16000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-4000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-10000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-37000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-3000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-57000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-6000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-12000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>25000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-3000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-7000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>1121000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-7000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-1121000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>6000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-77000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-40000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-57000000.0</v>
       </c>
-      <c r="BF24">
-[...1 lines deleted...]
-      </c>
       <c r="BG24">
+        <v>0.0</v>
+      </c>
+      <c r="BH24">
         <v>2000000.0</v>
       </c>
-      <c r="BH24">
-[...1 lines deleted...]
-      </c>
       <c r="BI24">
+        <v>0.0</v>
+      </c>
+      <c r="BJ24">
         <v>-2000000.0</v>
       </c>
-      <c r="BJ24">
-[...1 lines deleted...]
-      </c>
       <c r="BK24">
+        <v>0.0</v>
+      </c>
+      <c r="BL24">
         <v>-1000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>1000000.0</v>
       </c>
-      <c r="BM24">
-[...3 lines deleted...]
-      <c r="BO24">
+      <c r="BN24">
+        <v>0.0</v>
+      </c>
+      <c r="BO24"/>
+      <c r="BP24">
         <v>9000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-1000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>1000000.0</v>
       </c>
-      <c r="BR24"/>
-      <c r="BS24">
+      <c r="BS24"/>
+      <c r="BT24">
         <v>267000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>14611000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-210000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>263000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>53567000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>3910000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-67559000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>63823000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-23323000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>30243000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>64000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>234000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-4221000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>1200000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>17899000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>3063000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>11052000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-190000000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>19000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>228000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>604000.0</v>
       </c>
-      <c r="CN24"/>
-      <c r="CO24">
+      <c r="CO24"/>
+      <c r="CP24">
         <v>478000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>-2458000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>-9100000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>-600000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>-4000000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>-8400000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>-18882000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>-8442000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>9564000.0</v>
       </c>
-      <c r="CX24"/>
-      <c r="CY24">
+      <c r="CY24"/>
+      <c r="CZ24">
         <v>-8723000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>8076000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>3085000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>670000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:106">
+    <row r="25" spans="1:107">
       <c r="A25" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B25">
+        <v>237000000.0</v>
+      </c>
+      <c r="C25">
         <v>4000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-31000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-164000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-60000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-38000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-6000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>59000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>14000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>23000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>6000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>12000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>54000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>14000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>13000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-4000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-3000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>26000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-104000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-54000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>33000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-41000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-12000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>18000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-12000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>12000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>5000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-72000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-118000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>3000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-40000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-1000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-9000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>10000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>3000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>570000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-7000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-71000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>163000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-90000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-91000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-95000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>272000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>50000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-51000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>146000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-103000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-28000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-31000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>160000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-1000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>18000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>42000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>20000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>35000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>15000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>2000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>3000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>12000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-9000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>12000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>45000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>76000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>44000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>19000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>3000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>95029000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>359851000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-5000000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-53391000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-36055000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-466209000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>4390300.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>46553000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-59859000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>7670500.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>4296000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>252000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>2777000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>661800.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>8086100.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>1336000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>21864000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-690100.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>2553100.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>2358000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-16544000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-21820000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>65667100.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>1047000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>4810000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>6688700.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>18684000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>1190000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>14767000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>7062000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>11445000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>-9628000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>-64801000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>67598000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>6011000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>106043000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:106">
+    <row r="26" spans="1:107">
       <c r="A26" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B26">
+        <v>-355000000.0</v>
+      </c>
+      <c r="C26">
         <v>-548000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-286000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-115000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-100000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-115000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-21000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-87000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-58000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-24000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-110000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-2000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-28000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-199000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-5000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-2000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-166000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-467000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-58000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-475000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-248000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-162000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-36000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-34000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-30000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-122000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-8000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-150000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-50000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-30000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-6000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-54000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-241000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-99000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-28000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-19000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-2000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-156000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-7000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-55000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-16000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-29000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-67000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-255000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-25000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-30000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-57000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-28000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-93000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-21000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-8000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>70000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>825000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-10000000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-53000000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-50000000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-125000000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-50000000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-100000000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>1000000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>3000000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>5000000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-497000000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-100000000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-154000000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>-46000000.0</v>
       </c>
-      <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
-      <c r="BR26">
+      <c r="BR26"/>
+      <c r="BS26">
         <v>1000000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>7641000.0</v>
       </c>
-      <c r="BT26"/>
       <c r="BU26"/>
-      <c r="BV26">
+      <c r="BV26"/>
+      <c r="BW26">
         <v>816000000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>16818000.0</v>
       </c>
-      <c r="BX26"/>
       <c r="BY26"/>
-      <c r="BZ26">
+      <c r="BZ26"/>
+      <c r="CA26">
         <v>2178000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>27126000.0</v>
       </c>
-      <c r="CB26"/>
       <c r="CC26"/>
-      <c r="CD26">
+      <c r="CD26"/>
+      <c r="CE26">
         <v>19611000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>-38525000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>40312000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>-40312000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>-42000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>85000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>-1000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>1000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>-85000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>147000.0</v>
       </c>
-      <c r="CN26"/>
       <c r="CO26"/>
-      <c r="CP26">
+      <c r="CP26"/>
+      <c r="CQ26">
         <v>-147000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>124075000.0</v>
       </c>
-      <c r="CR26"/>
       <c r="CS26"/>
-      <c r="CT26">
+      <c r="CT26"/>
+      <c r="CU26">
         <v>-305155000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>-240000000.0</v>
       </c>
-      <c r="CV26"/>
-      <c r="CW26">
+      <c r="CW26"/>
+      <c r="CX26">
         <v>-240000000.0</v>
       </c>
-      <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
+      <c r="DC26"/>
     </row>
-    <row r="27" spans="1:106">
+    <row r="27" spans="1:107">
       <c r="A27" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B27">
+        <v>49000000.0</v>
+      </c>
+      <c r="C27">
         <v>38000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>43000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>41000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>46000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>35000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36000000.0</v>
       </c>
       <c r="H27">
         <v>36000000.0</v>
       </c>
       <c r="I27">
+        <v>36000000.0</v>
+      </c>
+      <c r="J27">
         <v>39000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>30000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>32000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>30000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>34000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>26000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>30000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>27000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>24000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>25000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>24000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>23000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>24000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>19000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>23000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>24000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>23000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>17000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>22000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>21000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>20000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>16000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000000.0</v>
       </c>
       <c r="AF27">
         <v>18000000.0</v>
       </c>
       <c r="AG27">
         <v>18000000.0</v>
       </c>
       <c r="AH27">
+        <v>18000000.0</v>
+      </c>
+      <c r="AI27">
         <v>15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000000.0</v>
       </c>
       <c r="AJ27">
         <v>18000000.0</v>
       </c>
       <c r="AK27">
+        <v>18000000.0</v>
+      </c>
+      <c r="AL27">
         <v>19000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>15000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>31000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>20000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>19000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>16000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>19000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>17000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>18000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>14000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>17000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>15000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>16000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>14000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>15000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>14000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="BB27">
         <v>9000000.0</v>
       </c>
       <c r="BC27">
-        <v>12000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="BD27">
         <v>12000000.0</v>
       </c>
       <c r="BE27">
         <v>12000000.0</v>
       </c>
       <c r="BF27">
-        <v>10000000.0</v>
+        <v>12000000.0</v>
       </c>
       <c r="BG27">
         <v>10000000.0</v>
       </c>
       <c r="BH27">
+        <v>10000000.0</v>
+      </c>
+      <c r="BI27">
         <v>9000000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>10000000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="BL27">
         <v>8000000.0</v>
       </c>
       <c r="BM27">
+        <v>8000000.0</v>
+      </c>
+      <c r="BN27">
         <v>9000000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>8000000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>10000000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>8000000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>9000000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>8000000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>25681000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>6000000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>7000000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>5000000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>16746000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>52000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>49700.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>3476000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>9871000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>47500.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>48000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>2756000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>3083000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>36200.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>36900.0</v>
       </c>
-      <c r="CH27"/>
-      <c r="CI27">
+      <c r="CI27"/>
+      <c r="CJ27">
         <v>16680000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>38100.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>36900.0</v>
       </c>
-      <c r="CL27"/>
-      <c r="CM27">
+      <c r="CM27"/>
+      <c r="CN27">
         <v>-50000.0</v>
       </c>
-      <c r="CN27">
+      <c r="CO27">
         <v>38300000.0</v>
       </c>
-      <c r="CO27">
+      <c r="CP27">
         <v>49900.0</v>
       </c>
-      <c r="CP27">
+      <c r="CQ27">
         <v>570000.0</v>
       </c>
-      <c r="CQ27">
+      <c r="CR27">
         <v>3155000.0</v>
       </c>
-      <c r="CR27">
+      <c r="CS27">
         <v>2301000.0</v>
       </c>
-      <c r="CS27">
+      <c r="CT27">
         <v>18388000.0</v>
       </c>
-      <c r="CT27">
+      <c r="CU27">
         <v>1309000.0</v>
       </c>
-      <c r="CU27">
+      <c r="CV27">
         <v>6883000.0</v>
       </c>
-      <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
+      <c r="DC27"/>
     </row>
-    <row r="28" spans="1:106">
+    <row r="28" spans="1:107">
       <c r="A28" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B28">
+        <v>-583000000.0</v>
+      </c>
+      <c r="C28">
         <v>-4184000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-567000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>159000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1462000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1083000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-24000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-204000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-458000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1875000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1201000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1397000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>5029000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-613000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-3239000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1572000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2335000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>368000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2119000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-321000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-532000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>152000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1791000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-114000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-762000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>468000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-208000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-156000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-271000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-302000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-121000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-71000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-498000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-337000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>365000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>46000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-272000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-192000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-91000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-130000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1155000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>68000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-141000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-133000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-92000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>4000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-70000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-42000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-220000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-153000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-109000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-121000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>812000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-35000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-82000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-86000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-158000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-159000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-220000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-9000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-69000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-27000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-165000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-172000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-190000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-68000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-4000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-121000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-133000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-78000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-16863000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>916045000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>1361000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>1128331000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>13088000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-1045848000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>3406000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>1559000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-93273000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-15347000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>1102253000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>236433000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>740729000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>17415000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>182011000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-624000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>852000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-992000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-3215000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-3101000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-3990000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-152489000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-3904000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>2813000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>1138000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>3303000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>153822000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-302343000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>32180000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>2067000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>1837000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>39556000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>6277000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>434000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>290456000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-8819000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:106">
+    <row r="29" spans="1:107">
       <c r="A29" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B29">
+        <v>711000000.0</v>
+      </c>
+      <c r="C29">
         <v>689000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>625000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>221000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>746000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>663000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>705000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>244000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>460000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>530000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>417000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>300000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>414000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>565000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>494000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>232000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>375000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>605000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>384000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>232000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>73000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>394000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>435000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-4000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>441000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>380000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>339000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>101000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>186000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>337000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>360000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>14000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>279000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>375000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>300000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>95000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>270000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>244000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>269000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>61000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>141000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>255000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>213000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>66000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>175000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>231000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>280000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>24000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>200000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>183000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>237000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>82000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>106000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>149000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>238000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>38000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>210000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>108000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>233000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>6000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>259000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>171000000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>183000000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>34000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>239000000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-16000000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>354000000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>4000000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>141000000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>83000000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>241277000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-106072000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>56408000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>216112000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>56246000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-63307000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>102301000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>77996000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>54407000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>59382000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>33570000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>53716000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>17500000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>8402000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>8796000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>86205000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>-2399000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>16029000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>49559000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>53836000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>16314000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>-22162000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>22798000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>88317000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>5236000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>17897000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>22302000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>111710000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>-30808000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>-16365000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>75856000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>36347000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>57715000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>62377000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>48454000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>87008000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:106">
+    <row r="30" spans="1:107">
       <c r="A30" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B30">
+        <v>-446000000.0</v>
+      </c>
+      <c r="C30">
         <v>747000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-638000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-145000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-59000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-258000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1008000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>73000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>214000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-232000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-5836000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>134000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-159000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-133000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>74000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>219000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>146000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-390000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-213000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-5000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>70000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-2505000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-74000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-12000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>9000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-154000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-109000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>32000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-89000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-74000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-31000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>76000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>159000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-8000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-817000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>31000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-96000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-8000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-66000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-18000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-1279000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-294000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-59000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>36000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-92000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-326000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-59000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-2000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-48000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-46000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-5000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-42000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-1128000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-14000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-101000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-13000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-77000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>63000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-50000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-20000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-52000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-24000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-39000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-65000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-47000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>33000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-64000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-8000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>63000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-44000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-366125000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-795018000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-53790000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-1933737000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-2682000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>1792819000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-23958000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>91699000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-79684000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-92307000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-1021911000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-80481000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-881756000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-41339000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>29538000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-59826000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>11747000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-189436000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>42433000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-66056000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>11577000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>33380000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-27094000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-18094000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-76273000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-77865000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-17700000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>69313000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-36740000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-1451000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>22044000.0</v>
       </c>
-      <c r="CX30"/>
-      <c r="CY30">
+      <c r="CY30"/>
+      <c r="CZ30">
         <v>-99737000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-120402000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-42947000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-29157000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>