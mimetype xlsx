--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="225">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="226">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
   <si>
@@ -289,50 +289,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4436,620 +4439,626 @@
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CX62"/>
+  <dimension ref="A1:CY62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:102">
+    <row r="1" spans="1:103">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>89</v>
       </c>
       <c r="C1" t="s">
         <v>90</v>
       </c>
       <c r="D1" t="s">
+        <v>91</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="F1" t="s">
         <v>92</v>
       </c>
       <c r="G1" t="s">
         <v>93</v>
       </c>
       <c r="H1" t="s">
+        <v>94</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="J1" t="s">
         <v>95</v>
       </c>
       <c r="K1" t="s">
         <v>96</v>
       </c>
       <c r="L1" t="s">
+        <v>97</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="N1" t="s">
         <v>98</v>
       </c>
       <c r="O1" t="s">
         <v>99</v>
       </c>
       <c r="P1" t="s">
+        <v>100</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="R1" t="s">
         <v>101</v>
       </c>
       <c r="S1" t="s">
         <v>102</v>
       </c>
       <c r="T1" t="s">
+        <v>103</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="V1" t="s">
         <v>104</v>
       </c>
       <c r="W1" t="s">
         <v>105</v>
       </c>
       <c r="X1" t="s">
+        <v>106</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Z1" t="s">
         <v>107</v>
       </c>
       <c r="AA1" t="s">
         <v>108</v>
       </c>
       <c r="AB1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AD1" t="s">
         <v>110</v>
       </c>
       <c r="AE1" t="s">
         <v>111</v>
       </c>
       <c r="AF1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AH1" t="s">
         <v>113</v>
       </c>
       <c r="AI1" t="s">
         <v>114</v>
       </c>
       <c r="AJ1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AL1" t="s">
         <v>116</v>
       </c>
       <c r="AM1" t="s">
         <v>117</v>
       </c>
       <c r="AN1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AP1" t="s">
         <v>119</v>
       </c>
       <c r="AQ1" t="s">
         <v>120</v>
       </c>
       <c r="AR1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AT1" t="s">
         <v>122</v>
       </c>
       <c r="AU1" t="s">
         <v>123</v>
       </c>
       <c r="AV1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AX1" t="s">
         <v>125</v>
       </c>
       <c r="AY1" t="s">
         <v>126</v>
       </c>
       <c r="AZ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BB1" t="s">
         <v>128</v>
       </c>
       <c r="BC1" t="s">
         <v>129</v>
       </c>
       <c r="BD1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BF1" t="s">
         <v>131</v>
       </c>
       <c r="BG1" t="s">
         <v>132</v>
       </c>
       <c r="BH1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BJ1" t="s">
         <v>134</v>
       </c>
       <c r="BK1" t="s">
         <v>135</v>
       </c>
       <c r="BL1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BN1" t="s">
         <v>137</v>
       </c>
       <c r="BO1" t="s">
         <v>138</v>
       </c>
       <c r="BP1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BR1" t="s">
         <v>140</v>
       </c>
       <c r="BS1" t="s">
         <v>141</v>
       </c>
       <c r="BT1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BV1" t="s">
         <v>143</v>
       </c>
       <c r="BW1" t="s">
         <v>144</v>
       </c>
       <c r="BX1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BZ1" t="s">
         <v>146</v>
       </c>
       <c r="CA1" t="s">
         <v>147</v>
       </c>
       <c r="CB1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CD1" t="s">
         <v>149</v>
       </c>
       <c r="CE1" t="s">
         <v>150</v>
       </c>
       <c r="CF1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CH1" t="s">
         <v>152</v>
       </c>
       <c r="CI1" t="s">
         <v>153</v>
       </c>
       <c r="CJ1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CL1" t="s">
         <v>155</v>
       </c>
       <c r="CM1" t="s">
         <v>156</v>
       </c>
       <c r="CN1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CP1" t="s">
         <v>158</v>
       </c>
       <c r="CQ1" t="s">
         <v>159</v>
       </c>
       <c r="CR1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CT1" t="s">
         <v>161</v>
       </c>
       <c r="CU1" t="s">
         <v>162</v>
       </c>
       <c r="CV1" t="s">
         <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
         <v>165</v>
       </c>
+      <c r="CY1" t="s">
+        <v>166</v>
+      </c>
     </row>
-    <row r="2" spans="1:102">
+    <row r="2" spans="1:103">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2">
+        <v>2998000.0</v>
+      </c>
+      <c r="C2">
         <v>2801000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3830000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1747000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>976000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2504000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2659000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1767000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5051000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3925000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3539000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3314000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2981000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3479000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2952000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>769000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>59000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>186000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>103000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>320000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>185000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>661000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2212000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2460000.0</v>
       </c>
-      <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
-      <c r="AB2">
+      <c r="AB2"/>
+      <c r="AC2">
         <v>2578000.0</v>
       </c>
-      <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
       <c r="AF2"/>
       <c r="AG2"/>
       <c r="AH2"/>
       <c r="AI2"/>
       <c r="AJ2"/>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
-      <c r="AN2">
+      <c r="AN2"/>
+      <c r="AO2">
         <v>1256000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>422985.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1272766.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>4728995.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>4440000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2091375.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1188640.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>3119526.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>978393.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>101688.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>246154.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>458259.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>353041.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>295623.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>271442.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>547978.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>343566.0</v>
       </c>
-      <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
-      <c r="BH2">
+      <c r="BH2"/>
+      <c r="BI2">
         <v>785845.0</v>
       </c>
-      <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
-      <c r="BR2">
+      <c r="BR2"/>
+      <c r="BS2">
         <v>118748.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>103686.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>104098.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>63783.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>95467.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>103906.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>74536.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>58794.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>115216.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>108126.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>80221.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>60873.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>100733.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>51085.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>45871.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>39495.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>29536.0</v>
       </c>
-      <c r="CI2"/>
-      <c r="CJ2">
+      <c r="CJ2"/>
+      <c r="CK2">
         <v>16543.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>7106.36</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>12464.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>13946.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>14069.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>21220.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>12340.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>9014.84</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>11641.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>11043.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>9588.06</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>16940.0</v>
       </c>
-      <c r="CV2"/>
       <c r="CW2"/>
       <c r="CX2"/>
+      <c r="CY2"/>
     </row>
-    <row r="3" spans="1:102">
+    <row r="3" spans="1:103">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5110,54 +5119,13450 @@
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
+      <c r="CY3"/>
+    </row>
+    <row r="4" spans="1:103">
+      <c r="A4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
+      <c r="CT4"/>
+      <c r="CU4"/>
+      <c r="CV4"/>
+      <c r="CW4"/>
+      <c r="CX4"/>
+      <c r="CY4"/>
+    </row>
+    <row r="5" spans="1:103">
+      <c r="A5" t="s">
+        <v>31</v>
+      </c>
+      <c r="B5">
+        <v>-911000.0</v>
+      </c>
+      <c r="C5">
+        <v>-911000.0</v>
+      </c>
+      <c r="D5">
+        <v>-911000.0</v>
+      </c>
+      <c r="E5">
+        <v>-911000.0</v>
+      </c>
+      <c r="F5">
+        <v>-911000.0</v>
+      </c>
+      <c r="G5">
+        <v>-911000.0</v>
+      </c>
+      <c r="H5">
+        <v>-911000.0</v>
+      </c>
+      <c r="I5">
+        <v>-911000.0</v>
+      </c>
+      <c r="J5">
+        <v>-911000.0</v>
+      </c>
+      <c r="K5">
+        <v>-911000.0</v>
+      </c>
+      <c r="L5">
+        <v>-911000.0</v>
+      </c>
+      <c r="M5">
+        <v>-911000.0</v>
+      </c>
+      <c r="N5">
+        <v>-911000.0</v>
+      </c>
+      <c r="O5">
+        <v>-1023000.0</v>
+      </c>
+      <c r="P5">
+        <v>-998000.0</v>
+      </c>
+      <c r="Q5">
+        <v>-993000.0</v>
+      </c>
+      <c r="R5">
+        <v>-1067000.0</v>
+      </c>
+      <c r="S5">
+        <v>-1049000.0</v>
+      </c>
+      <c r="T5">
+        <v>-1034000.0</v>
+      </c>
+      <c r="U5">
+        <v>-1159000.0</v>
+      </c>
+      <c r="V5">
+        <v>-835000.0</v>
+      </c>
+      <c r="W5">
+        <v>-742000.0</v>
+      </c>
+      <c r="X5">
+        <v>-485000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-355000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-120000.0</v>
+      </c>
+      <c r="AA5">
+        <v>-569000.0</v>
+      </c>
+      <c r="AB5">
+        <v>-338000.0</v>
+      </c>
+      <c r="AC5">
+        <v>-526000.0</v>
+      </c>
+      <c r="AD5">
+        <v>-461000.0</v>
+      </c>
+      <c r="AE5">
+        <v>-348000.0</v>
+      </c>
+      <c r="AF5">
+        <v>-623000.0</v>
+      </c>
+      <c r="AG5">
+        <v>-520000.0</v>
+      </c>
+      <c r="AH5">
+        <v>-658000.0</v>
+      </c>
+      <c r="AI5">
+        <v>-864000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-891000.0</v>
+      </c>
+      <c r="AK5">
+        <v>-606000.0</v>
+      </c>
+      <c r="AL5">
+        <v>-475000.0</v>
+      </c>
+      <c r="AM5">
+        <v>-384000.0</v>
+      </c>
+      <c r="AN5">
+        <v>-549000.0</v>
+      </c>
+      <c r="AO5">
+        <v>-615000.0</v>
+      </c>
+      <c r="AP5">
+        <v>8244561.0</v>
+      </c>
+      <c r="AQ5">
+        <v>9512246.0</v>
+      </c>
+      <c r="AR5">
+        <v>8592103.0</v>
+      </c>
+      <c r="AS5">
+        <v>-1042000.0</v>
+      </c>
+      <c r="AT5">
+        <v>6611031.0</v>
+      </c>
+      <c r="AU5">
+        <v>6848836.0</v>
+      </c>
+      <c r="AV5">
+        <v>3794405.0</v>
+      </c>
+      <c r="AW5">
+        <v>2867042.0</v>
+      </c>
+      <c r="AX5">
+        <v>2726294.0</v>
+      </c>
+      <c r="AY5">
+        <v>2830274.0</v>
+      </c>
+      <c r="AZ5">
+        <v>2967865.0</v>
+      </c>
+      <c r="BA5">
+        <v>2909815.0</v>
+      </c>
+      <c r="BB5">
+        <v>3002487.0</v>
+      </c>
+      <c r="BC5">
+        <v>2791411.0</v>
+      </c>
+      <c r="BD5">
+        <v>2821417.0</v>
+      </c>
+      <c r="BE5">
+        <v>2730292.0</v>
+      </c>
+      <c r="BF5">
+        <v>1691.87</v>
+      </c>
+      <c r="BG5">
+        <v>-1464.25</v>
+      </c>
+      <c r="BH5">
+        <v>-1035.94</v>
+      </c>
+      <c r="BI5">
+        <v>2641938.0</v>
+      </c>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5">
+        <v>490286.0</v>
+      </c>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5">
+        <v>211123.0</v>
+      </c>
+      <c r="CG5">
+        <v>200371.0</v>
+      </c>
+      <c r="CH5">
+        <v>158435.0</v>
+      </c>
+      <c r="CI5">
+        <v>159431.0</v>
+      </c>
+      <c r="CJ5"/>
+      <c r="CK5">
+        <v>143762.0</v>
+      </c>
+      <c r="CL5">
+        <v>59745.0</v>
+      </c>
+      <c r="CM5">
+        <v>38117.0</v>
+      </c>
+      <c r="CN5">
+        <v>6759.51</v>
+      </c>
+      <c r="CO5">
+        <v>155236.0</v>
+      </c>
+      <c r="CP5"/>
+      <c r="CQ5"/>
+      <c r="CR5"/>
+      <c r="CS5"/>
+      <c r="CT5"/>
+      <c r="CU5"/>
+      <c r="CV5"/>
+      <c r="CW5"/>
+      <c r="CX5"/>
+      <c r="CY5"/>
+    </row>
+    <row r="6" spans="1:103">
+      <c r="A6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+      <c r="BF6"/>
+      <c r="BG6"/>
+      <c r="BH6"/>
+      <c r="BI6"/>
+      <c r="BJ6"/>
+      <c r="BK6"/>
+      <c r="BL6"/>
+      <c r="BM6"/>
+      <c r="BN6"/>
+      <c r="BO6"/>
+      <c r="BP6"/>
+      <c r="BQ6"/>
+      <c r="BR6"/>
+      <c r="BS6"/>
+      <c r="BT6"/>
+      <c r="BU6"/>
+      <c r="BV6"/>
+      <c r="BW6"/>
+      <c r="BX6"/>
+      <c r="BY6"/>
+      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
+      <c r="CD6"/>
+      <c r="CE6"/>
+      <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
+      <c r="CM6"/>
+      <c r="CN6"/>
+      <c r="CO6"/>
+      <c r="CP6"/>
+      <c r="CQ6"/>
+      <c r="CR6"/>
+      <c r="CS6"/>
+      <c r="CT6"/>
+      <c r="CU6"/>
+      <c r="CV6"/>
+      <c r="CW6"/>
+      <c r="CX6"/>
+      <c r="CY6"/>
+    </row>
+    <row r="7" spans="1:103">
+      <c r="A7" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7">
+        <v>379000.0</v>
+      </c>
+      <c r="C7">
+        <v>413000.0</v>
+      </c>
+      <c r="D7">
+        <v>112000.0</v>
+      </c>
+      <c r="E7">
+        <v>131000.0</v>
+      </c>
+      <c r="F7">
+        <v>150000.0</v>
+      </c>
+      <c r="G7">
+        <v>167000.0</v>
+      </c>
+      <c r="H7">
+        <v>184000.0</v>
+      </c>
+      <c r="I7">
+        <v>200000.0</v>
+      </c>
+      <c r="J7">
+        <v>215000.0</v>
+      </c>
+      <c r="K7">
+        <v>230000.0</v>
+      </c>
+      <c r="L7">
+        <v>221000.0</v>
+      </c>
+      <c r="M7">
+        <v>235000.0</v>
+      </c>
+      <c r="N7">
+        <v>247000.0</v>
+      </c>
+      <c r="O7">
+        <v>66000.0</v>
+      </c>
+      <c r="P7">
+        <v>86000.0</v>
+      </c>
+      <c r="Q7">
+        <v>105000.0</v>
+      </c>
+      <c r="R7">
+        <v>123000.0</v>
+      </c>
+      <c r="S7">
+        <v>142000.0</v>
+      </c>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+      <c r="BF7"/>
+      <c r="BG7"/>
+      <c r="BH7"/>
+      <c r="BI7"/>
+      <c r="BJ7"/>
+      <c r="BK7"/>
+      <c r="BL7"/>
+      <c r="BM7"/>
+      <c r="BN7"/>
+      <c r="BO7"/>
+      <c r="BP7"/>
+      <c r="BQ7"/>
+      <c r="BR7"/>
+      <c r="BS7"/>
+      <c r="BT7"/>
+      <c r="BU7"/>
+      <c r="BV7"/>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
+      <c r="CN7"/>
+      <c r="CO7"/>
+      <c r="CP7"/>
+      <c r="CQ7"/>
+      <c r="CR7"/>
+      <c r="CS7"/>
+      <c r="CT7"/>
+      <c r="CU7"/>
+      <c r="CV7"/>
+      <c r="CW7"/>
+      <c r="CX7"/>
+      <c r="CY7"/>
+    </row>
+    <row r="8" spans="1:103">
+      <c r="A8" t="s">
+        <v>34</v>
+      </c>
+      <c r="B8">
+        <v>658235000.0</v>
+      </c>
+      <c r="C8">
+        <v>532208000.0</v>
+      </c>
+      <c r="D8">
+        <v>374398000.0</v>
+      </c>
+      <c r="E8">
+        <v>208551000.0</v>
+      </c>
+      <c r="F8">
+        <v>178172000.0</v>
+      </c>
+      <c r="G8">
+        <v>172235000.0</v>
+      </c>
+      <c r="H8">
+        <v>167275000.0</v>
+      </c>
+      <c r="I8">
+        <v>163823000.0</v>
+      </c>
+      <c r="J8">
+        <v>159854000.0</v>
+      </c>
+      <c r="K8">
+        <v>151810000.0</v>
+      </c>
+      <c r="L8">
+        <v>147697000.0</v>
+      </c>
+      <c r="M8">
+        <v>140421000.0</v>
+      </c>
+      <c r="N8">
+        <v>134445000.0</v>
+      </c>
+      <c r="O8">
+        <v>130995000.0</v>
+      </c>
+      <c r="P8">
+        <v>130684000.0</v>
+      </c>
+      <c r="Q8">
+        <v>129055000.0</v>
+      </c>
+      <c r="R8">
+        <v>123045000.0</v>
+      </c>
+      <c r="S8">
+        <v>120935000.0</v>
+      </c>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
+      <c r="CT8"/>
+      <c r="CU8"/>
+      <c r="CV8"/>
+      <c r="CW8"/>
+      <c r="CX8"/>
+      <c r="CY8"/>
+    </row>
+    <row r="9" spans="1:103">
+      <c r="A9" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9"/>
+      <c r="BI9"/>
+      <c r="BJ9"/>
+      <c r="BK9"/>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9"/>
+      <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
+      <c r="CQ9"/>
+      <c r="CR9"/>
+      <c r="CS9"/>
+      <c r="CT9"/>
+      <c r="CU9"/>
+      <c r="CV9"/>
+      <c r="CW9"/>
+      <c r="CX9"/>
+      <c r="CY9"/>
+    </row>
+    <row r="10" spans="1:103">
+      <c r="A10" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10">
+        <v>421261000.0</v>
+      </c>
+      <c r="C10">
+        <v>306363000.0</v>
+      </c>
+      <c r="D10">
+        <v>162759000.0</v>
+      </c>
+      <c r="E10">
+        <v>25554000.0</v>
+      </c>
+      <c r="F10">
+        <v>1294000.0</v>
+      </c>
+      <c r="G10">
+        <v>477000.0</v>
+      </c>
+      <c r="H10">
+        <v>150000.0</v>
+      </c>
+      <c r="I10">
+        <v>2012000.0</v>
+      </c>
+      <c r="J10">
+        <v>194000.0</v>
+      </c>
+      <c r="K10">
+        <v>634000.0</v>
+      </c>
+      <c r="L10">
+        <v>1098000.0</v>
+      </c>
+      <c r="M10">
+        <v>2341000.0</v>
+      </c>
+      <c r="N10">
+        <v>7145000.0</v>
+      </c>
+      <c r="O10">
+        <v>424000.0</v>
+      </c>
+      <c r="P10">
+        <v>3192000.0</v>
+      </c>
+      <c r="Q10">
+        <v>5280000.0</v>
+      </c>
+      <c r="R10">
+        <v>3464000.0</v>
+      </c>
+      <c r="S10">
+        <v>4866000.0</v>
+      </c>
+      <c r="T10">
+        <v>5868000.0</v>
+      </c>
+      <c r="U10">
+        <v>7317000.0</v>
+      </c>
+      <c r="V10">
+        <v>8626000.0</v>
+      </c>
+      <c r="W10">
+        <v>133000.0</v>
+      </c>
+      <c r="X10">
+        <v>542000.0</v>
+      </c>
+      <c r="Y10">
+        <v>307000.0</v>
+      </c>
+      <c r="Z10">
+        <v>48000.0</v>
+      </c>
+      <c r="AA10">
+        <v>56000.0</v>
+      </c>
+      <c r="AB10">
+        <v>46000.0</v>
+      </c>
+      <c r="AC10">
+        <v>357000.0</v>
+      </c>
+      <c r="AD10">
+        <v>126000.0</v>
+      </c>
+      <c r="AE10">
+        <v>813000.0</v>
+      </c>
+      <c r="AF10">
+        <v>2011000.0</v>
+      </c>
+      <c r="AG10">
+        <v>73000.0</v>
+      </c>
+      <c r="AH10">
+        <v>483000.0</v>
+      </c>
+      <c r="AI10">
+        <v>80000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>317000.0</v>
+      </c>
+      <c r="AK10">
+        <v>238000.0</v>
+      </c>
+      <c r="AL10">
+        <v>1870000.0</v>
+      </c>
+      <c r="AM10">
+        <v>729000.0</v>
+      </c>
+      <c r="AN10">
+        <v>1724000.0</v>
+      </c>
+      <c r="AO10">
+        <v>4412000.0</v>
+      </c>
+      <c r="AP10">
+        <v>2145760.0</v>
+      </c>
+      <c r="AQ10">
+        <v>2386748.0</v>
+      </c>
+      <c r="AR10">
+        <v>534568.0</v>
+      </c>
+      <c r="AS10">
+        <v>753000.0</v>
+      </c>
+      <c r="AT10">
+        <v>1957266.0</v>
+      </c>
+      <c r="AU10">
+        <v>2730830.0</v>
+      </c>
+      <c r="AV10">
+        <v>243159.0</v>
+      </c>
+      <c r="AW10">
+        <v>2809368.0</v>
+      </c>
+      <c r="AX10">
+        <v>3567582.0</v>
+      </c>
+      <c r="AY10">
+        <v>884894.0</v>
+      </c>
+      <c r="AZ10">
+        <v>56577.0</v>
+      </c>
+      <c r="BA10">
+        <v>33702.0</v>
+      </c>
+      <c r="BB10">
+        <v>3539.24</v>
+      </c>
+      <c r="BC10">
+        <v>132824.0</v>
+      </c>
+      <c r="BD10">
+        <v>14156.0</v>
+      </c>
+      <c r="BE10">
+        <v>13188.0</v>
+      </c>
+      <c r="BF10">
+        <v>167517.0</v>
+      </c>
+      <c r="BG10">
+        <v>641932.0</v>
+      </c>
+      <c r="BH10">
+        <v>1141958.0</v>
+      </c>
+      <c r="BI10">
+        <v>2231940.0</v>
+      </c>
+      <c r="BJ10">
+        <v>4054797.0</v>
+      </c>
+      <c r="BK10">
+        <v>4426456.0</v>
+      </c>
+      <c r="BL10">
+        <v>6088.39</v>
+      </c>
+      <c r="BM10">
+        <v>453510.0</v>
+      </c>
+      <c r="BN10">
+        <v>1097918.0</v>
+      </c>
+      <c r="BO10">
+        <v>387961.0</v>
+      </c>
+      <c r="BP10">
+        <v>160310.0</v>
+      </c>
+      <c r="BQ10">
+        <v>301126.0</v>
+      </c>
+      <c r="BR10">
+        <v>24698.0</v>
+      </c>
+      <c r="BS10">
+        <v>13893.0</v>
+      </c>
+      <c r="BT10">
+        <v>32102.0</v>
+      </c>
+      <c r="BU10">
+        <v>72811.0</v>
+      </c>
+      <c r="BV10">
+        <v>101817.0</v>
+      </c>
+      <c r="BW10">
+        <v>177254.0</v>
+      </c>
+      <c r="BX10">
+        <v>245230.0</v>
+      </c>
+      <c r="BY10">
+        <v>337688.0</v>
+      </c>
+      <c r="BZ10">
+        <v>352779.0</v>
+      </c>
+      <c r="CA10">
+        <v>529063.0</v>
+      </c>
+      <c r="CB10">
+        <v>538696.0</v>
+      </c>
+      <c r="CC10">
+        <v>19275.0</v>
+      </c>
+      <c r="CD10">
+        <v>27230.0</v>
+      </c>
+      <c r="CE10">
+        <v>26841.0</v>
+      </c>
+      <c r="CF10">
+        <v>116932.0</v>
+      </c>
+      <c r="CG10">
+        <v>169813.0</v>
+      </c>
+      <c r="CH10">
+        <v>288227.0</v>
+      </c>
+      <c r="CI10">
+        <v>20426.0</v>
+      </c>
+      <c r="CJ10"/>
+      <c r="CK10">
+        <v>122862.0</v>
+      </c>
+      <c r="CL10">
+        <v>286953.0</v>
+      </c>
+      <c r="CM10">
+        <v>2817.0</v>
+      </c>
+      <c r="CN10">
+        <v>5130.27</v>
+      </c>
+      <c r="CO10">
+        <v>100583.0</v>
+      </c>
+      <c r="CP10">
+        <v>28.61</v>
+      </c>
+      <c r="CQ10">
+        <v>976.94</v>
+      </c>
+      <c r="CR10">
+        <v>419.02</v>
+      </c>
+      <c r="CS10">
+        <v>1817.34</v>
+      </c>
+      <c r="CT10">
+        <v>4758.29</v>
+      </c>
+      <c r="CU10">
+        <v>7040.92</v>
+      </c>
+      <c r="CV10">
+        <v>3766.01</v>
+      </c>
+      <c r="CW10">
+        <v>2794.42</v>
+      </c>
+      <c r="CX10">
+        <v>10552.0</v>
+      </c>
+      <c r="CY10"/>
+    </row>
+    <row r="11" spans="1:103">
+      <c r="A11" t="s">
+        <v>37</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11"/>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11"/>
+      <c r="CQ11"/>
+      <c r="CR11"/>
+      <c r="CS11"/>
+      <c r="CT11"/>
+      <c r="CU11"/>
+      <c r="CV11"/>
+      <c r="CW11"/>
+      <c r="CX11"/>
+      <c r="CY11"/>
+    </row>
+    <row r="12" spans="1:103">
+      <c r="A12" t="s">
+        <v>38</v>
+      </c>
+      <c r="B12">
+        <v>421261000.0</v>
+      </c>
+      <c r="C12">
+        <v>306363000.0</v>
+      </c>
+      <c r="D12">
+        <v>162759000.0</v>
+      </c>
+      <c r="E12">
+        <v>25554000.0</v>
+      </c>
+      <c r="F12">
+        <v>1294000.0</v>
+      </c>
+      <c r="G12">
+        <v>477000.0</v>
+      </c>
+      <c r="H12">
+        <v>150000.0</v>
+      </c>
+      <c r="I12">
+        <v>2012000.0</v>
+      </c>
+      <c r="J12">
+        <v>194000.0</v>
+      </c>
+      <c r="K12">
+        <v>634000.0</v>
+      </c>
+      <c r="L12">
+        <v>1098000.0</v>
+      </c>
+      <c r="M12">
+        <v>2341000.0</v>
+      </c>
+      <c r="N12">
+        <v>7145000.0</v>
+      </c>
+      <c r="O12">
+        <v>424000.0</v>
+      </c>
+      <c r="P12">
+        <v>3192000.0</v>
+      </c>
+      <c r="Q12">
+        <v>5280000.0</v>
+      </c>
+      <c r="R12">
+        <v>3464000.0</v>
+      </c>
+      <c r="S12">
+        <v>4866000.0</v>
+      </c>
+      <c r="T12">
+        <v>5868000.0</v>
+      </c>
+      <c r="U12">
+        <v>7317000.0</v>
+      </c>
+      <c r="V12">
+        <v>8626000.0</v>
+      </c>
+      <c r="W12">
+        <v>133000.0</v>
+      </c>
+      <c r="X12">
+        <v>542000.0</v>
+      </c>
+      <c r="Y12">
+        <v>307000.0</v>
+      </c>
+      <c r="Z12">
+        <v>48000.0</v>
+      </c>
+      <c r="AA12">
+        <v>56000.0</v>
+      </c>
+      <c r="AB12">
+        <v>46000.0</v>
+      </c>
+      <c r="AC12">
+        <v>357000.0</v>
+      </c>
+      <c r="AD12">
+        <v>126000.0</v>
+      </c>
+      <c r="AE12">
+        <v>813000.0</v>
+      </c>
+      <c r="AF12">
+        <v>2011000.0</v>
+      </c>
+      <c r="AG12">
+        <v>73000.0</v>
+      </c>
+      <c r="AH12">
+        <v>483000.0</v>
+      </c>
+      <c r="AI12">
+        <v>80000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>317000.0</v>
+      </c>
+      <c r="AK12">
+        <v>238000.0</v>
+      </c>
+      <c r="AL12">
+        <v>1870000.0</v>
+      </c>
+      <c r="AM12">
+        <v>729000.0</v>
+      </c>
+      <c r="AN12">
+        <v>1724000.0</v>
+      </c>
+      <c r="AO12">
+        <v>4412000.0</v>
+      </c>
+      <c r="AP12">
+        <v>2175805.0</v>
+      </c>
+      <c r="AQ12">
+        <v>2433228.0</v>
+      </c>
+      <c r="AR12">
+        <v>582613.0</v>
+      </c>
+      <c r="AS12">
+        <v>753000.0</v>
+      </c>
+      <c r="AT12">
+        <v>1973831.0</v>
+      </c>
+      <c r="AU12">
+        <v>2753443.0</v>
+      </c>
+      <c r="AV12">
+        <v>264661.0</v>
+      </c>
+      <c r="AW12">
+        <v>2831863.0</v>
+      </c>
+      <c r="AX12">
+        <v>3578438.0</v>
+      </c>
+      <c r="AY12">
+        <v>896164.0</v>
+      </c>
+      <c r="AZ12">
+        <v>114740.0</v>
+      </c>
+      <c r="BA12">
+        <v>90727.0</v>
+      </c>
+      <c r="BB12">
+        <v>25653.0</v>
+      </c>
+      <c r="BC12">
+        <v>155441.0</v>
+      </c>
+      <c r="BD12">
+        <v>37017.0</v>
+      </c>
+      <c r="BE12">
+        <v>35310.0</v>
+      </c>
+      <c r="BF12">
+        <v>167517.0</v>
+      </c>
+      <c r="BG12">
+        <v>641932.0</v>
+      </c>
+      <c r="BH12">
+        <v>1141958.0</v>
+      </c>
+      <c r="BI12">
+        <v>2231940.0</v>
+      </c>
+      <c r="BJ12">
+        <v>4054797.0</v>
+      </c>
+      <c r="BK12">
+        <v>4426456.0</v>
+      </c>
+      <c r="BL12">
+        <v>6088.39</v>
+      </c>
+      <c r="BM12">
+        <v>453510.0</v>
+      </c>
+      <c r="BN12">
+        <v>1097918.0</v>
+      </c>
+      <c r="BO12">
+        <v>387961.0</v>
+      </c>
+      <c r="BP12">
+        <v>160310.0</v>
+      </c>
+      <c r="BQ12">
+        <v>301126.0</v>
+      </c>
+      <c r="BR12">
+        <v>24698.0</v>
+      </c>
+      <c r="BS12">
+        <v>13893.0</v>
+      </c>
+      <c r="BT12">
+        <v>32102.0</v>
+      </c>
+      <c r="BU12">
+        <v>72811.0</v>
+      </c>
+      <c r="BV12">
+        <v>101817.0</v>
+      </c>
+      <c r="BW12">
+        <v>177254.0</v>
+      </c>
+      <c r="BX12">
+        <v>245230.0</v>
+      </c>
+      <c r="BY12">
+        <v>337688.0</v>
+      </c>
+      <c r="BZ12">
+        <v>352779.0</v>
+      </c>
+      <c r="CA12">
+        <v>529063.0</v>
+      </c>
+      <c r="CB12">
+        <v>538696.0</v>
+      </c>
+      <c r="CC12">
+        <v>19275.0</v>
+      </c>
+      <c r="CD12">
+        <v>27230.0</v>
+      </c>
+      <c r="CE12">
+        <v>26841.0</v>
+      </c>
+      <c r="CF12">
+        <v>116932.0</v>
+      </c>
+      <c r="CG12">
+        <v>169813.0</v>
+      </c>
+      <c r="CH12">
+        <v>288227.0</v>
+      </c>
+      <c r="CI12">
+        <v>20426.0</v>
+      </c>
+      <c r="CJ12"/>
+      <c r="CK12">
+        <v>122862.0</v>
+      </c>
+      <c r="CL12">
+        <v>286953.0</v>
+      </c>
+      <c r="CM12">
+        <v>2817.0</v>
+      </c>
+      <c r="CN12">
+        <v>5130.27</v>
+      </c>
+      <c r="CO12">
+        <v>100583.0</v>
+      </c>
+      <c r="CP12">
+        <v>28.61</v>
+      </c>
+      <c r="CQ12">
+        <v>976.94</v>
+      </c>
+      <c r="CR12">
+        <v>419.02</v>
+      </c>
+      <c r="CS12">
+        <v>1817.34</v>
+      </c>
+      <c r="CT12">
+        <v>4758.29</v>
+      </c>
+      <c r="CU12">
+        <v>7040.92</v>
+      </c>
+      <c r="CV12">
+        <v>3766.01</v>
+      </c>
+      <c r="CW12">
+        <v>2984.77</v>
+      </c>
+      <c r="CX12">
+        <v>10752.0</v>
+      </c>
+      <c r="CY12"/>
+    </row>
+    <row r="13" spans="1:103">
+      <c r="A13" t="s">
+        <v>39</v>
+      </c>
+      <c r="B13">
+        <v>658235000.0</v>
+      </c>
+      <c r="C13">
+        <v>532208000.0</v>
+      </c>
+      <c r="D13">
+        <v>374398000.0</v>
+      </c>
+      <c r="E13">
+        <v>208551000.0</v>
+      </c>
+      <c r="F13">
+        <v>178172000.0</v>
+      </c>
+      <c r="G13">
+        <v>172235000.0</v>
+      </c>
+      <c r="H13">
+        <v>167275000.0</v>
+      </c>
+      <c r="I13">
+        <v>163823000.0</v>
+      </c>
+      <c r="J13">
+        <v>159854000.0</v>
+      </c>
+      <c r="K13">
+        <v>151810000.0</v>
+      </c>
+      <c r="L13">
+        <v>147697000.0</v>
+      </c>
+      <c r="M13">
+        <v>140421000.0</v>
+      </c>
+      <c r="N13">
+        <v>134445000.0</v>
+      </c>
+      <c r="O13">
+        <v>130995000.0</v>
+      </c>
+      <c r="P13">
+        <v>130684000.0</v>
+      </c>
+      <c r="Q13">
+        <v>129055000.0</v>
+      </c>
+      <c r="R13">
+        <v>123045000.0</v>
+      </c>
+      <c r="S13">
+        <v>120935000.0</v>
+      </c>
+      <c r="T13">
+        <v>115896000.0</v>
+      </c>
+      <c r="U13">
+        <v>113882000.0</v>
+      </c>
+      <c r="V13">
+        <v>90215000.0</v>
+      </c>
+      <c r="W13">
+        <v>86839000.0</v>
+      </c>
+      <c r="X13">
+        <v>85942000.0</v>
+      </c>
+      <c r="Y13">
+        <v>97682000.0</v>
+      </c>
+      <c r="Z13">
+        <v>83919000.0</v>
+      </c>
+      <c r="AA13">
+        <v>83872000.0</v>
+      </c>
+      <c r="AB13">
+        <v>83641000.0</v>
+      </c>
+      <c r="AC13">
+        <v>82939000.0</v>
+      </c>
+      <c r="AD13">
+        <v>80497000.0</v>
+      </c>
+      <c r="AE13">
+        <v>79320000.0</v>
+      </c>
+      <c r="AF13">
+        <v>78143000.0</v>
+      </c>
+      <c r="AG13">
+        <v>74683000.0</v>
+      </c>
+      <c r="AH13">
+        <v>73246000.0</v>
+      </c>
+      <c r="AI13">
+        <v>72583000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>70993000.0</v>
+      </c>
+      <c r="AK13">
+        <v>68029000.0</v>
+      </c>
+      <c r="AL13">
+        <v>66139000.0</v>
+      </c>
+      <c r="AM13">
+        <v>61059000.0</v>
+      </c>
+      <c r="AN13">
+        <v>58465000.0</v>
+      </c>
+      <c r="AO13">
+        <v>58401000.0</v>
+      </c>
+      <c r="AP13">
+        <v>46550930.0</v>
+      </c>
+      <c r="AQ13">
+        <v>41099215.0</v>
+      </c>
+      <c r="AR13">
+        <v>40067664.0</v>
+      </c>
+      <c r="AS13">
+        <v>47617000.0</v>
+      </c>
+      <c r="AT13">
+        <v>39662608.0</v>
+      </c>
+      <c r="AU13">
+        <v>40079416.0</v>
+      </c>
+      <c r="AV13">
+        <v>32086876.0</v>
+      </c>
+      <c r="AW13">
+        <v>33448134.0</v>
+      </c>
+      <c r="AX13">
+        <v>31158441.0</v>
+      </c>
+      <c r="AY13">
+        <v>28920487.0</v>
+      </c>
+      <c r="AZ13">
+        <v>28229427.0</v>
+      </c>
+      <c r="BA13">
+        <v>27673215.0</v>
+      </c>
+      <c r="BB13">
+        <v>28607988.0</v>
+      </c>
+      <c r="BC13">
+        <v>29259469.0</v>
+      </c>
+      <c r="BD13"/>
+      <c r="BE13">
+        <v>28232475.0</v>
+      </c>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13">
+        <v>1710710.0</v>
+      </c>
+      <c r="CX13">
+        <v>1763065.0</v>
+      </c>
+      <c r="CY13"/>
+    </row>
+    <row r="14" spans="1:103">
+      <c r="A14" t="s">
+        <v>40</v>
+      </c>
+      <c r="B14">
+        <v>136150592.0</v>
+      </c>
+      <c r="C14">
+        <v>116822155.0</v>
+      </c>
+      <c r="D14">
+        <v>76059283.0</v>
+      </c>
+      <c r="E14">
+        <v>48093143.0</v>
+      </c>
+      <c r="F14">
+        <v>41168372.0</v>
+      </c>
+      <c r="G14">
+        <v>41168372.0</v>
+      </c>
+      <c r="H14">
+        <v>38361344.0</v>
+      </c>
+      <c r="I14">
+        <v>38062647.0</v>
+      </c>
+      <c r="J14">
+        <v>35160333.0</v>
+      </c>
+      <c r="K14">
+        <v>33255557.0</v>
+      </c>
+      <c r="L14">
+        <v>31967091.0</v>
+      </c>
+      <c r="M14">
+        <v>31202131.0</v>
+      </c>
+      <c r="N14">
+        <v>28546379.0</v>
+      </c>
+      <c r="O14">
+        <v>28056263.0</v>
+      </c>
+      <c r="P14">
+        <v>27792631.0</v>
+      </c>
+      <c r="Q14">
+        <v>27667060.0</v>
+      </c>
+      <c r="R14">
+        <v>26576440.0</v>
+      </c>
+      <c r="S14">
+        <v>26139224.0</v>
+      </c>
+      <c r="T14">
+        <v>25802304.0</v>
+      </c>
+      <c r="U14">
+        <v>24194934.0</v>
+      </c>
+      <c r="V14">
+        <v>24193156.0</v>
+      </c>
+      <c r="W14">
+        <v>23906005.0</v>
+      </c>
+      <c r="X14">
+        <v>23687006.0</v>
+      </c>
+      <c r="Y14">
+        <v>23574009.0</v>
+      </c>
+      <c r="Z14">
+        <v>23487068.0</v>
+      </c>
+      <c r="AA14">
+        <v>23473861.0</v>
+      </c>
+      <c r="AB14">
+        <v>23375586.0</v>
+      </c>
+      <c r="AC14">
+        <v>22845802.0</v>
+      </c>
+      <c r="AD14">
+        <v>22536156.0</v>
+      </c>
+      <c r="AE14">
+        <v>22224788.0</v>
+      </c>
+      <c r="AF14">
+        <v>21535539.0</v>
+      </c>
+      <c r="AG14">
+        <v>21130525.0</v>
+      </c>
+      <c r="AH14">
+        <v>20941883.0</v>
+      </c>
+      <c r="AI14">
+        <v>20600026.0</v>
+      </c>
+      <c r="AJ14">
+        <v>20202300.0</v>
+      </c>
+      <c r="AK14">
+        <v>19491689.0</v>
+      </c>
+      <c r="AL14">
+        <v>19508140.0</v>
+      </c>
+      <c r="AM14">
+        <v>18362598.0</v>
+      </c>
+      <c r="AN14">
+        <v>18053006.0</v>
+      </c>
+      <c r="AO14">
+        <v>17228428.0</v>
+      </c>
+      <c r="AP14">
+        <v>16760539.0</v>
+      </c>
+      <c r="AQ14">
+        <v>15828765.0</v>
+      </c>
+      <c r="AR14">
+        <v>15759903.0</v>
+      </c>
+      <c r="AS14">
+        <v>14682214.0</v>
+      </c>
+      <c r="AT14">
+        <v>14202210.0</v>
+      </c>
+      <c r="AU14">
+        <v>12404863.0</v>
+      </c>
+      <c r="AV14">
+        <v>12338726.0</v>
+      </c>
+      <c r="AW14">
+        <v>11268182.0</v>
+      </c>
+      <c r="AX14">
+        <v>10515116.0</v>
+      </c>
+      <c r="AY14">
+        <v>9181745.0</v>
+      </c>
+      <c r="AZ14">
+        <v>8933961.0</v>
+      </c>
+      <c r="BA14">
+        <v>8872882.0</v>
+      </c>
+      <c r="BB14">
+        <v>8627534.0</v>
+      </c>
+      <c r="BC14">
+        <v>8629678.0</v>
+      </c>
+      <c r="BD14">
+        <v>8598346.0</v>
+      </c>
+      <c r="BE14">
+        <v>8478416.0</v>
+      </c>
+      <c r="BF14">
+        <v>8284040.0</v>
+      </c>
+      <c r="BG14">
+        <v>8135555.0</v>
+      </c>
+      <c r="BH14">
+        <v>5758991.0</v>
+      </c>
+      <c r="BI14">
+        <v>5758991.0</v>
+      </c>
+      <c r="BJ14">
+        <v>3729789.0</v>
+      </c>
+      <c r="BK14">
+        <v>2772013.0</v>
+      </c>
+      <c r="BL14">
+        <v>1814237.0</v>
+      </c>
+      <c r="BM14">
+        <v>1814237.0</v>
+      </c>
+      <c r="BN14">
+        <v>1546125.0</v>
+      </c>
+      <c r="BO14">
+        <v>1417496.0</v>
+      </c>
+      <c r="BP14">
+        <v>1406118.0</v>
+      </c>
+      <c r="BQ14">
+        <v>1011358.0</v>
+      </c>
+      <c r="BR14">
+        <v>903935.0</v>
+      </c>
+      <c r="BS14">
+        <v>903935.0</v>
+      </c>
+      <c r="BT14">
+        <v>903935.0</v>
+      </c>
+      <c r="BU14">
+        <v>903935.0</v>
+      </c>
+      <c r="BV14">
+        <v>903935.0</v>
+      </c>
+      <c r="BW14">
+        <v>903935.0</v>
+      </c>
+      <c r="BX14">
+        <v>903935.0</v>
+      </c>
+      <c r="BY14">
+        <v>903935.0</v>
+      </c>
+      <c r="BZ14">
+        <v>1191271.0</v>
+      </c>
+      <c r="CA14">
+        <v>1191271.0</v>
+      </c>
+      <c r="CB14">
+        <v>1191271.0</v>
+      </c>
+      <c r="CC14">
+        <v>1184771.0</v>
+      </c>
+      <c r="CD14">
+        <v>1178271.0</v>
+      </c>
+      <c r="CE14">
+        <v>1178271.0</v>
+      </c>
+      <c r="CF14">
+        <v>1178271.0</v>
+      </c>
+      <c r="CG14">
+        <v>1165771.0</v>
+      </c>
+      <c r="CH14">
+        <v>1153271.0</v>
+      </c>
+      <c r="CI14">
+        <v>773321.0</v>
+      </c>
+      <c r="CJ14">
+        <v>773321.0</v>
+      </c>
+      <c r="CK14">
+        <v>608334.0</v>
+      </c>
+      <c r="CL14">
+        <v>429300.0</v>
+      </c>
+      <c r="CM14">
+        <v>366600.0</v>
+      </c>
+      <c r="CN14">
+        <v>365300.0</v>
+      </c>
+      <c r="CO14">
+        <v>264658.0</v>
+      </c>
+      <c r="CP14">
+        <v>281234.0</v>
+      </c>
+      <c r="CQ14">
+        <v>281234.0</v>
+      </c>
+      <c r="CR14">
+        <v>281234.0</v>
+      </c>
+      <c r="CS14">
+        <v>281234.0</v>
+      </c>
+      <c r="CT14">
+        <v>281234.0</v>
+      </c>
+      <c r="CU14">
+        <v>281234.0</v>
+      </c>
+      <c r="CV14">
+        <v>281234.0</v>
+      </c>
+      <c r="CW14"/>
+      <c r="CX14">
+        <v>281234.0</v>
+      </c>
+      <c r="CY14">
+        <v>380595.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:103">
+      <c r="A15" t="s">
+        <v>41</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15"/>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15"/>
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15"/>
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15"/>
+      <c r="AZ15"/>
+      <c r="BA15"/>
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15"/>
+      <c r="BH15"/>
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15"/>
+      <c r="BL15"/>
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15"/>
+      <c r="BP15"/>
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15"/>
+      <c r="BT15"/>
+      <c r="BU15"/>
+      <c r="BV15"/>
+      <c r="BW15"/>
+      <c r="BX15"/>
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15"/>
+      <c r="CE15"/>
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
+      <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
+      <c r="CL15"/>
+      <c r="CM15"/>
+      <c r="CN15"/>
+      <c r="CO15"/>
+      <c r="CP15"/>
+      <c r="CQ15"/>
+      <c r="CR15"/>
+      <c r="CS15"/>
+      <c r="CT15"/>
+      <c r="CU15"/>
+      <c r="CV15"/>
+      <c r="CW15"/>
+      <c r="CX15"/>
+      <c r="CY15"/>
+    </row>
+    <row r="16" spans="1:103">
+      <c r="A16" t="s">
+        <v>42</v>
+      </c>
+      <c r="B16">
+        <v>6168000.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16">
+        <v>-2769000.0</v>
+      </c>
+      <c r="I16">
+        <v>76000.0</v>
+      </c>
+      <c r="J16">
+        <v>76000.0</v>
+      </c>
+      <c r="K16">
+        <v>76000.0</v>
+      </c>
+      <c r="L16">
+        <v>76000.0</v>
+      </c>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16">
+        <v>1.0</v>
+      </c>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+      <c r="BP16"/>
+      <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16"/>
+      <c r="BT16"/>
+      <c r="BU16"/>
+      <c r="BV16"/>
+      <c r="BW16"/>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
+      <c r="CN16"/>
+      <c r="CO16"/>
+      <c r="CP16"/>
+      <c r="CQ16"/>
+      <c r="CR16"/>
+      <c r="CS16"/>
+      <c r="CT16"/>
+      <c r="CU16"/>
+      <c r="CV16"/>
+      <c r="CW16"/>
+      <c r="CX16"/>
+      <c r="CY16"/>
+    </row>
+    <row r="17" spans="1:103">
+      <c r="A17" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
+      <c r="CT17"/>
+      <c r="CU17"/>
+      <c r="CV17"/>
+      <c r="CW17"/>
+      <c r="CX17"/>
+      <c r="CY17"/>
+    </row>
+    <row r="18" spans="1:103">
+      <c r="A18" t="s">
+        <v>44</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18">
+        <v>4338000.0</v>
+      </c>
+      <c r="P18">
+        <v>2809000.0</v>
+      </c>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
+      <c r="CV18"/>
+      <c r="CW18"/>
+      <c r="CX18"/>
+      <c r="CY18"/>
+    </row>
+    <row r="19" spans="1:103">
+      <c r="A19" t="s">
+        <v>45</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
+      <c r="CX19"/>
+      <c r="CY19"/>
+    </row>
+    <row r="20" spans="1:103">
+      <c r="A20" t="s">
+        <v>46</v>
+      </c>
+      <c r="B20">
+        <v>2220000.0</v>
+      </c>
+      <c r="C20">
+        <v>2220000.0</v>
+      </c>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20"/>
+      <c r="CR20"/>
+      <c r="CS20"/>
+      <c r="CT20"/>
+      <c r="CU20"/>
+      <c r="CV20"/>
+      <c r="CW20"/>
+      <c r="CX20"/>
+      <c r="CY20"/>
+    </row>
+    <row r="21" spans="1:103">
+      <c r="A21" t="s">
+        <v>47</v>
+      </c>
+      <c r="B21">
+        <v>5822000.0</v>
+      </c>
+      <c r="C21">
+        <v>5973000.0</v>
+      </c>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21"/>
+      <c r="CG21"/>
+      <c r="CH21"/>
+      <c r="CI21"/>
+      <c r="CJ21"/>
+      <c r="CK21"/>
+      <c r="CL21"/>
+      <c r="CM21"/>
+      <c r="CN21"/>
+      <c r="CO21"/>
+      <c r="CP21"/>
+      <c r="CQ21"/>
+      <c r="CR21"/>
+      <c r="CS21"/>
+      <c r="CT21"/>
+      <c r="CU21"/>
+      <c r="CV21"/>
+      <c r="CW21"/>
+      <c r="CX21"/>
+      <c r="CY21"/>
+    </row>
+    <row r="22" spans="1:103">
+      <c r="A22" t="s">
+        <v>48</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22">
+        <v>1.0</v>
+      </c>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22">
+        <v>0.58</v>
+      </c>
+      <c r="AQ22">
+        <v>2.59</v>
+      </c>
+      <c r="AR22">
+        <v>1.0</v>
+      </c>
+      <c r="AS22"/>
+      <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22">
+        <v>1.0</v>
+      </c>
+      <c r="AV22"/>
+      <c r="AW22">
+        <v>1.0</v>
+      </c>
+      <c r="AX22">
+        <v>1.0</v>
+      </c>
+      <c r="AY22">
+        <v>1.0</v>
+      </c>
+      <c r="AZ22">
+        <v>0.25</v>
+      </c>
+      <c r="BA22">
+        <v>-0.3</v>
+      </c>
+      <c r="BB22"/>
+      <c r="BC22">
+        <v>0.13</v>
+      </c>
+      <c r="BD22">
+        <v>1.0</v>
+      </c>
+      <c r="BE22">
+        <v>1.0</v>
+      </c>
+      <c r="BF22">
+        <v>2.0</v>
+      </c>
+      <c r="BG22">
+        <v>1.0</v>
+      </c>
+      <c r="BH22"/>
+      <c r="BI22">
+        <v>1.0</v>
+      </c>
+      <c r="BJ22">
+        <v>1.0</v>
+      </c>
+      <c r="BK22"/>
+      <c r="BL22">
+        <v>-0.39</v>
+      </c>
+      <c r="BM22">
+        <v>1.0</v>
+      </c>
+      <c r="BN22">
+        <v>0.32</v>
+      </c>
+      <c r="BO22">
+        <v>0.7</v>
+      </c>
+      <c r="BP22">
+        <v>0.11</v>
+      </c>
+      <c r="BQ22">
+        <v>0.48</v>
+      </c>
+      <c r="BR22">
+        <v>0.07</v>
+      </c>
+      <c r="BS22"/>
+      <c r="BT22">
+        <v>0.16</v>
+      </c>
+      <c r="BU22">
+        <v>0.74</v>
+      </c>
+      <c r="BV22">
+        <v>0.09</v>
+      </c>
+      <c r="BW22">
+        <v>0.35</v>
+      </c>
+      <c r="BX22">
+        <v>1.0</v>
+      </c>
+      <c r="BY22">
+        <v>0.32</v>
+      </c>
+      <c r="BZ22">
+        <v>1.1</v>
+      </c>
+      <c r="CA22">
+        <v>-0.1</v>
+      </c>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
+      <c r="CM22"/>
+      <c r="CN22"/>
+      <c r="CO22"/>
+      <c r="CP22"/>
+      <c r="CQ22"/>
+      <c r="CR22"/>
+      <c r="CS22"/>
+      <c r="CT22">
+        <v>0.0</v>
+      </c>
+      <c r="CU22">
+        <v>0.34</v>
+      </c>
+      <c r="CV22"/>
+      <c r="CW22"/>
+      <c r="CX22"/>
+      <c r="CY22"/>
+    </row>
+    <row r="23" spans="1:103">
+      <c r="A23" t="s">
+        <v>49</v>
+      </c>
+      <c r="B23">
+        <v>468973000.0</v>
+      </c>
+      <c r="C23">
+        <v>348013000.0</v>
+      </c>
+      <c r="D23">
+        <v>194685000.0</v>
+      </c>
+      <c r="E23">
+        <v>43819000.0</v>
+      </c>
+      <c r="F23">
+        <v>18470000.0</v>
+      </c>
+      <c r="G23">
+        <v>17853000.0</v>
+      </c>
+      <c r="H23">
+        <v>18323000.0</v>
+      </c>
+      <c r="I23">
+        <v>20070000.0</v>
+      </c>
+      <c r="J23">
+        <v>17614000.0</v>
+      </c>
+      <c r="K23">
+        <v>18240000.0</v>
+      </c>
+      <c r="L23">
+        <v>19255000.0</v>
+      </c>
+      <c r="M23">
+        <v>20930000.0</v>
+      </c>
+      <c r="N23">
+        <v>24456000.0</v>
+      </c>
+      <c r="O23">
+        <v>21901000.0</v>
+      </c>
+      <c r="P23">
+        <v>23246000.0</v>
+      </c>
+      <c r="Q23">
+        <v>22756000.0</v>
+      </c>
+      <c r="R23">
+        <v>21096000.0</v>
+      </c>
+      <c r="S23">
+        <v>22254000.0</v>
+      </c>
+      <c r="T23">
+        <v>23289000.0</v>
+      </c>
+      <c r="U23">
+        <v>24470000.0</v>
+      </c>
+      <c r="V23">
+        <v>19524000.0</v>
+      </c>
+      <c r="W23">
+        <v>11066000.0</v>
+      </c>
+      <c r="X23">
+        <v>11494000.0</v>
+      </c>
+      <c r="Y23">
+        <v>10997000.0</v>
+      </c>
+      <c r="Z23">
+        <v>10706000.0</v>
+      </c>
+      <c r="AA23">
+        <v>10718000.0</v>
+      </c>
+      <c r="AB23">
+        <v>10720000.0</v>
+      </c>
+      <c r="AC23">
+        <v>11085000.0</v>
+      </c>
+      <c r="AD23">
+        <v>11548000.0</v>
+      </c>
+      <c r="AE23">
+        <v>12184000.0</v>
+      </c>
+      <c r="AF23">
+        <v>13384000.0</v>
+      </c>
+      <c r="AG23">
+        <v>11229000.0</v>
+      </c>
+      <c r="AH23">
+        <v>11636000.0</v>
+      </c>
+      <c r="AI23">
+        <v>11178000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>11373000.0</v>
+      </c>
+      <c r="AK23">
+        <v>11351000.0</v>
+      </c>
+      <c r="AL23">
+        <v>12918000.0</v>
+      </c>
+      <c r="AM23">
+        <v>11758000.0</v>
+      </c>
+      <c r="AN23">
+        <v>13032000.0</v>
+      </c>
+      <c r="AO23">
+        <v>15246000.0</v>
+      </c>
+      <c r="AP23">
+        <v>34939747.0</v>
+      </c>
+      <c r="AQ23">
+        <v>34081059.0</v>
+      </c>
+      <c r="AR23">
+        <v>32169737.0</v>
+      </c>
+      <c r="AS23">
+        <v>11575000.0</v>
+      </c>
+      <c r="AT23">
+        <v>25159623.0</v>
+      </c>
+      <c r="AU23">
+        <v>23869714.0</v>
+      </c>
+      <c r="AV23">
+        <v>17879367.0</v>
+      </c>
+      <c r="AW23">
+        <v>16613559.0</v>
+      </c>
+      <c r="AX23">
+        <v>14963305.0</v>
+      </c>
+      <c r="AY23">
+        <v>12697108.0</v>
+      </c>
+      <c r="AZ23">
+        <v>12215298.0</v>
+      </c>
+      <c r="BA23">
+        <v>11906861.0</v>
+      </c>
+      <c r="BB23">
+        <v>14226074.0</v>
+      </c>
+      <c r="BC23">
+        <v>14655972.0</v>
+      </c>
+      <c r="BD23">
+        <v>14763847.0</v>
+      </c>
+      <c r="BE23">
+        <v>14324722.0</v>
+      </c>
+      <c r="BF23">
+        <v>14822059.0</v>
+      </c>
+      <c r="BG23">
+        <v>15194003.0</v>
+      </c>
+      <c r="BH23">
+        <v>15031655.0</v>
+      </c>
+      <c r="BI23">
+        <v>15990162.0</v>
+      </c>
+      <c r="BJ23">
+        <v>29255673.0</v>
+      </c>
+      <c r="BK23">
+        <v>22972512.0</v>
+      </c>
+      <c r="BL23">
+        <v>2169612.0</v>
+      </c>
+      <c r="BM23">
+        <v>2096034.0</v>
+      </c>
+      <c r="BN23">
+        <v>2207057.0</v>
+      </c>
+      <c r="BO23">
+        <v>531515.0</v>
+      </c>
+      <c r="BP23">
+        <v>220385.0</v>
+      </c>
+      <c r="BQ23">
+        <v>315080.0</v>
+      </c>
+      <c r="BR23">
+        <v>30536.0</v>
+      </c>
+      <c r="BS23">
+        <v>20222.0</v>
+      </c>
+      <c r="BT23">
+        <v>42604.0</v>
+      </c>
+      <c r="BU23">
+        <v>79037.0</v>
+      </c>
+      <c r="BV23">
+        <v>117289.0</v>
+      </c>
+      <c r="BW23">
+        <v>194441.0</v>
+      </c>
+      <c r="BX23">
+        <v>278365.0</v>
+      </c>
+      <c r="BY23">
+        <v>361614.0</v>
+      </c>
+      <c r="BZ23">
+        <v>1106101.0</v>
+      </c>
+      <c r="CA23">
+        <v>1249201.0</v>
+      </c>
+      <c r="CB23">
+        <v>562720.0</v>
+      </c>
+      <c r="CC23">
+        <v>74647.0</v>
+      </c>
+      <c r="CD23">
+        <v>45240.0</v>
+      </c>
+      <c r="CE23">
+        <v>55502.0</v>
+      </c>
+      <c r="CF23">
+        <v>196315.0</v>
+      </c>
+      <c r="CG23">
+        <v>249341.0</v>
+      </c>
+      <c r="CH23">
+        <v>669977.0</v>
+      </c>
+      <c r="CI23">
+        <v>409315.0</v>
+      </c>
+      <c r="CJ23"/>
+      <c r="CK23">
+        <v>450501.0</v>
+      </c>
+      <c r="CL23">
+        <v>367151.0</v>
+      </c>
+      <c r="CM23">
+        <v>91859.0</v>
+      </c>
+      <c r="CN23">
+        <v>122378.0</v>
+      </c>
+      <c r="CO23">
+        <v>150331.0</v>
+      </c>
+      <c r="CP23">
+        <v>9100.82</v>
+      </c>
+      <c r="CQ23">
+        <v>20304.0</v>
+      </c>
+      <c r="CR23">
+        <v>19341.0</v>
+      </c>
+      <c r="CS23">
+        <v>21411.0</v>
+      </c>
+      <c r="CT23">
+        <v>43834.0</v>
+      </c>
+      <c r="CU23">
+        <v>46342.0</v>
+      </c>
+      <c r="CV23">
+        <v>40389.0</v>
+      </c>
+      <c r="CW23">
+        <v>43134.0</v>
+      </c>
+      <c r="CX23">
+        <v>46564.0</v>
+      </c>
+      <c r="CY23"/>
+    </row>
+    <row r="24" spans="1:103">
+      <c r="A24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
+        <v>10561000.0</v>
+      </c>
+      <c r="N24">
+        <v>12263000.0</v>
+      </c>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24">
+        <v>4262000.0</v>
+      </c>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
+      <c r="CS24"/>
+      <c r="CT24"/>
+      <c r="CU24"/>
+      <c r="CV24"/>
+      <c r="CW24"/>
+      <c r="CX24"/>
+      <c r="CY24"/>
+    </row>
+    <row r="25" spans="1:103">
+      <c r="A25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
+      <c r="CS25"/>
+      <c r="CT25"/>
+      <c r="CU25"/>
+      <c r="CV25"/>
+      <c r="CW25"/>
+      <c r="CX25"/>
+      <c r="CY25"/>
+    </row>
+    <row r="26" spans="1:103">
+      <c r="A26" t="s">
+        <v>52</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>2000.0</v>
+      </c>
+      <c r="D26">
+        <v>3000.0</v>
+      </c>
+      <c r="E26">
+        <v>3000.0</v>
+      </c>
+      <c r="F26">
+        <v>3000.0</v>
+      </c>
+      <c r="G26">
+        <v>4000.0</v>
+      </c>
+      <c r="H26">
+        <v>4000.0</v>
+      </c>
+      <c r="I26">
+        <v>4000.0</v>
+      </c>
+      <c r="J26">
+        <v>7000.0</v>
+      </c>
+      <c r="K26">
+        <v>7000.0</v>
+      </c>
+      <c r="L26">
+        <v>8000.0</v>
+      </c>
+      <c r="M26">
+        <v>9000.0</v>
+      </c>
+      <c r="N26">
+        <v>7000.0</v>
+      </c>
+      <c r="O26">
+        <v>9000.0</v>
+      </c>
+      <c r="P26">
+        <v>10000.0</v>
+      </c>
+      <c r="Q26">
+        <v>10000.0</v>
+      </c>
+      <c r="R26">
+        <v>10000.0</v>
+      </c>
+      <c r="S26">
+        <v>11000.0</v>
+      </c>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
+      <c r="CS26"/>
+      <c r="CT26"/>
+      <c r="CU26"/>
+      <c r="CV26"/>
+      <c r="CW26"/>
+      <c r="CX26"/>
+      <c r="CY26"/>
+    </row>
+    <row r="27" spans="1:103">
+      <c r="A27" t="s">
+        <v>53</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
+      <c r="CV27"/>
+      <c r="CW27"/>
+      <c r="CX27"/>
+      <c r="CY27"/>
+    </row>
+    <row r="28" spans="1:103">
+      <c r="A28" t="s">
+        <v>54</v>
+      </c>
+      <c r="B28">
+        <v>-420882000.0</v>
+      </c>
+      <c r="C28">
+        <v>-305950000.0</v>
+      </c>
+      <c r="D28">
+        <v>-162647000.0</v>
+      </c>
+      <c r="E28">
+        <v>-25423000.0</v>
+      </c>
+      <c r="F28">
+        <v>-1144000.0</v>
+      </c>
+      <c r="G28">
+        <v>866000.0</v>
+      </c>
+      <c r="H28">
+        <v>5325000.0</v>
+      </c>
+      <c r="I28">
+        <v>5848000.0</v>
+      </c>
+      <c r="J28">
+        <v>1823000.0</v>
+      </c>
+      <c r="K28">
+        <v>5197000.0</v>
+      </c>
+      <c r="L28">
+        <v>6030000.0</v>
+      </c>
+      <c r="M28">
+        <v>8455000.0</v>
+      </c>
+      <c r="N28">
+        <v>6654000.0</v>
+      </c>
+      <c r="O28">
+        <v>2144000.0</v>
+      </c>
+      <c r="P28">
+        <v>-351000.0</v>
+      </c>
+      <c r="Q28">
+        <v>-1006000.0</v>
+      </c>
+      <c r="R28">
+        <v>1244000.0</v>
+      </c>
+      <c r="S28">
+        <v>1538000.0</v>
+      </c>
+      <c r="T28">
+        <v>3285000.0</v>
+      </c>
+      <c r="U28">
+        <v>3532000.0</v>
+      </c>
+      <c r="V28">
+        <v>4721000.0</v>
+      </c>
+      <c r="W28">
+        <v>6342000.0</v>
+      </c>
+      <c r="X28">
+        <v>4877000.0</v>
+      </c>
+      <c r="Y28">
+        <v>4951000.0</v>
+      </c>
+      <c r="Z28">
+        <v>4135000.0</v>
+      </c>
+      <c r="AA28">
+        <v>3390000.0</v>
+      </c>
+      <c r="AB28">
+        <v>2765000.0</v>
+      </c>
+      <c r="AC28">
+        <v>2935000.0</v>
+      </c>
+      <c r="AD28">
+        <v>4341000.0</v>
+      </c>
+      <c r="AE28">
+        <v>4806000.0</v>
+      </c>
+      <c r="AF28">
+        <v>4643000.0</v>
+      </c>
+      <c r="AG28">
+        <v>6269000.0</v>
+      </c>
+      <c r="AH28">
+        <v>6287000.0</v>
+      </c>
+      <c r="AI28">
+        <v>3551000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>4036000.0</v>
+      </c>
+      <c r="AK28">
+        <v>4994000.0</v>
+      </c>
+      <c r="AL28">
+        <v>4807000.0</v>
+      </c>
+      <c r="AM28">
+        <v>5628000.0</v>
+      </c>
+      <c r="AN28">
+        <v>5555000.0</v>
+      </c>
+      <c r="AO28">
+        <v>3054000.0</v>
+      </c>
+      <c r="AP28">
+        <v>5078806.0</v>
+      </c>
+      <c r="AQ28">
+        <v>3737142.0</v>
+      </c>
+      <c r="AR28">
+        <v>2187740.0</v>
+      </c>
+      <c r="AS28">
+        <v>747000.0</v>
+      </c>
+      <c r="AT28">
+        <v>-1957266.92</v>
+      </c>
+      <c r="AU28">
+        <v>-2730830.59</v>
+      </c>
+      <c r="AV28">
+        <v>-243159.71</v>
+      </c>
+      <c r="AW28">
+        <v>-2809368.35</v>
+      </c>
+      <c r="AX28">
+        <v>-3567582.19</v>
+      </c>
+      <c r="AY28">
+        <v>-884894.39</v>
+      </c>
+      <c r="AZ28">
+        <v>-56577.29</v>
+      </c>
+      <c r="BA28">
+        <v>-33702.1</v>
+      </c>
+      <c r="BB28">
+        <v>-3539.24</v>
+      </c>
+      <c r="BC28">
+        <v>-132824.7</v>
+      </c>
+      <c r="BD28">
+        <v>-14156.97</v>
+      </c>
+      <c r="BE28">
+        <v>-13188.48</v>
+      </c>
+      <c r="BF28">
+        <v>-167517.62</v>
+      </c>
+      <c r="BG28">
+        <v>-641932.42</v>
+      </c>
+      <c r="BH28">
+        <v>-1141958.18</v>
+      </c>
+      <c r="BI28">
+        <v>-2231940.49</v>
+      </c>
+      <c r="BJ28">
+        <v>-4048623.84</v>
+      </c>
+      <c r="BK28">
+        <v>-4426456.77</v>
+      </c>
+      <c r="BL28">
+        <v>-6088.39</v>
+      </c>
+      <c r="BM28">
+        <v>-453510.1</v>
+      </c>
+      <c r="BN28">
+        <v>-1092032.57</v>
+      </c>
+      <c r="BO28">
+        <v>-387961.04</v>
+      </c>
+      <c r="BP28">
+        <v>-160310.6</v>
+      </c>
+      <c r="BQ28">
+        <v>-301126.66</v>
+      </c>
+      <c r="BR28">
+        <v>-19946.94</v>
+      </c>
+      <c r="BS28">
+        <v>-13893.18</v>
+      </c>
+      <c r="BT28">
+        <v>-26434.91</v>
+      </c>
+      <c r="BU28">
+        <v>-66916.88</v>
+      </c>
+      <c r="BV28">
+        <v>-95988.54</v>
+      </c>
+      <c r="BW28">
+        <v>-171195.6</v>
+      </c>
+      <c r="BX28">
+        <v>-239187.15</v>
+      </c>
+      <c r="BY28">
+        <v>-332051.67</v>
+      </c>
+      <c r="BZ28">
+        <v>-347578.88</v>
+      </c>
+      <c r="CA28">
+        <v>-523915.58</v>
+      </c>
+      <c r="CB28">
+        <v>-533323.48</v>
+      </c>
+      <c r="CC28">
+        <v>-13890.68</v>
+      </c>
+      <c r="CD28">
+        <v>-22083.55</v>
+      </c>
+      <c r="CE28">
+        <v>-21675.56</v>
+      </c>
+      <c r="CF28">
+        <v>-111771.38</v>
+      </c>
+      <c r="CG28">
+        <v>-164915.43</v>
+      </c>
+      <c r="CH28">
+        <v>-283267.75</v>
+      </c>
+      <c r="CI28">
+        <v>-15435.81</v>
+      </c>
+      <c r="CJ28"/>
+      <c r="CK28">
+        <v>-115605.03</v>
+      </c>
+      <c r="CL28">
+        <v>-279574.75</v>
+      </c>
+      <c r="CM28">
+        <v>4643.85</v>
+      </c>
+      <c r="CN28">
+        <v>-692.96</v>
+      </c>
+      <c r="CO28">
+        <v>-96129.12</v>
+      </c>
+      <c r="CP28">
+        <v>4059.19</v>
+      </c>
+      <c r="CQ28">
+        <v>-976.94</v>
+      </c>
+      <c r="CR28">
+        <v>-419.02</v>
+      </c>
+      <c r="CS28">
+        <v>-1817.34</v>
+      </c>
+      <c r="CT28">
+        <v>-4758.29</v>
+      </c>
+      <c r="CU28">
+        <v>-7040.92</v>
+      </c>
+      <c r="CV28">
+        <v>-3766.01</v>
+      </c>
+      <c r="CW28">
+        <v>-2794.42</v>
+      </c>
+      <c r="CX28">
+        <v>-10552.45</v>
+      </c>
+      <c r="CY28"/>
+    </row>
+    <row r="29" spans="1:103">
+      <c r="A29" t="s">
+        <v>55</v>
+      </c>
+      <c r="B29">
+        <v>435394000.0</v>
+      </c>
+      <c r="C29">
+        <v>308698000.0</v>
+      </c>
+      <c r="D29">
+        <v>151511000.0</v>
+      </c>
+      <c r="E29">
+        <v>28323000.0</v>
+      </c>
+      <c r="F29">
+        <v>7531000.0</v>
+      </c>
+      <c r="G29">
+        <v>8067000.0</v>
+      </c>
+      <c r="H29">
+        <v>7672000.0</v>
+      </c>
+      <c r="I29">
+        <v>8660000.0</v>
+      </c>
+      <c r="J29">
+        <v>-387000.0</v>
+      </c>
+      <c r="K29">
+        <v>-576000.0</v>
+      </c>
+      <c r="L29">
+        <v>3000.0</v>
+      </c>
+      <c r="M29">
+        <v>-406000.0</v>
+      </c>
+      <c r="N29">
+        <v>1040000.0</v>
+      </c>
+      <c r="O29">
+        <v>17315000.0</v>
+      </c>
+      <c r="P29">
+        <v>19490000.0</v>
+      </c>
+      <c r="Q29">
+        <v>21834000.0</v>
+      </c>
+      <c r="R29">
+        <v>20253000.0</v>
+      </c>
+      <c r="S29">
+        <v>21654000.0</v>
+      </c>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29"/>
+      <c r="CX29"/>
+      <c r="CY29"/>
+    </row>
+    <row r="30" spans="1:103">
+      <c r="A30" t="s">
+        <v>56</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30"/>
+      <c r="D30"/>
+      <c r="E30"/>
+      <c r="F30"/>
+      <c r="G30"/>
+      <c r="H30"/>
+      <c r="I30"/>
+      <c r="J30"/>
+      <c r="K30"/>
+      <c r="L30"/>
+      <c r="M30"/>
+      <c r="N30"/>
+      <c r="O30"/>
+      <c r="P30"/>
+      <c r="Q30"/>
+      <c r="R30"/>
+      <c r="S30"/>
+      <c r="T30"/>
+      <c r="U30"/>
+      <c r="V30"/>
+      <c r="W30"/>
+      <c r="X30"/>
+      <c r="Y30"/>
+      <c r="Z30"/>
+      <c r="AA30"/>
+      <c r="AB30"/>
+      <c r="AC30"/>
+      <c r="AD30"/>
+      <c r="AE30"/>
+      <c r="AF30"/>
+      <c r="AG30"/>
+      <c r="AH30"/>
+      <c r="AI30"/>
+      <c r="AJ30"/>
+      <c r="AK30"/>
+      <c r="AL30">
+        <v>5000.0</v>
+      </c>
+      <c r="AM30">
+        <v>5000.0</v>
+      </c>
+      <c r="AN30">
+        <v>5000.0</v>
+      </c>
+      <c r="AO30">
+        <v>5000.0</v>
+      </c>
+      <c r="AP30">
+        <v>4870.42</v>
+      </c>
+      <c r="AQ30">
+        <v>2309.41</v>
+      </c>
+      <c r="AR30">
+        <v>113852.0</v>
+      </c>
+      <c r="AS30">
+        <v>14000.0</v>
+      </c>
+      <c r="AT30">
+        <v>28504.0</v>
+      </c>
+      <c r="AU30">
+        <v>127580.0</v>
+      </c>
+      <c r="AV30">
+        <v>90596.0</v>
+      </c>
+      <c r="AW30">
+        <v>43701.0</v>
+      </c>
+      <c r="AX30">
+        <v>10726.0</v>
+      </c>
+      <c r="AY30">
+        <v>17869.0</v>
+      </c>
+      <c r="AZ30">
+        <v>4826.58</v>
+      </c>
+      <c r="BA30">
+        <v>5483.01</v>
+      </c>
+      <c r="BB30">
+        <v>13877.0</v>
+      </c>
+      <c r="BC30">
+        <v>18244.0</v>
+      </c>
+      <c r="BD30">
+        <v>60586.0</v>
+      </c>
+      <c r="BE30">
+        <v>69368.0</v>
+      </c>
+      <c r="BF30">
+        <v>80739.0</v>
+      </c>
+      <c r="BG30">
+        <v>118859.0</v>
+      </c>
+      <c r="BH30">
+        <v>119091.0</v>
+      </c>
+      <c r="BI30">
+        <v>69002.0</v>
+      </c>
+      <c r="BJ30">
+        <v>145741.0</v>
+      </c>
+      <c r="BK30">
+        <v>99661.0</v>
+      </c>
+      <c r="BL30">
+        <v>37624.0</v>
+      </c>
+      <c r="BM30">
+        <v>18621.0</v>
+      </c>
+      <c r="BN30">
+        <v>22997.0</v>
+      </c>
+      <c r="BO30">
+        <v>12127.0</v>
+      </c>
+      <c r="BP30">
+        <v>8150.44</v>
+      </c>
+      <c r="BQ30">
+        <v>4635.0</v>
+      </c>
+      <c r="BR30">
+        <v>1625.09</v>
+      </c>
+      <c r="BS30">
+        <v>4689.4</v>
+      </c>
+      <c r="BT30">
+        <v>1655.02</v>
+      </c>
+      <c r="BU30">
+        <v>1466.89</v>
+      </c>
+      <c r="BV30">
+        <v>6818.23</v>
+      </c>
+      <c r="BW30">
+        <v>5210.54</v>
+      </c>
+      <c r="BX30">
+        <v>17542.0</v>
+      </c>
+      <c r="BY30">
+        <v>9105.68</v>
+      </c>
+      <c r="BZ30">
+        <v>5449.9</v>
+      </c>
+      <c r="CA30">
+        <v>9551.3</v>
+      </c>
+      <c r="CB30">
+        <v>1634.43</v>
+      </c>
+      <c r="CC30">
+        <v>32933.0</v>
+      </c>
+      <c r="CD30">
+        <v>18009.0</v>
+      </c>
+      <c r="CE30">
+        <v>25254.0</v>
+      </c>
+      <c r="CF30">
+        <v>16679.0</v>
+      </c>
+      <c r="CG30">
+        <v>18474.0</v>
+      </c>
+      <c r="CH30">
+        <v>13553.0</v>
+      </c>
+      <c r="CI30">
+        <v>15846.0</v>
+      </c>
+      <c r="CJ30"/>
+      <c r="CK30">
+        <v>13576.0</v>
+      </c>
+      <c r="CL30">
+        <v>8701.82</v>
+      </c>
+      <c r="CM30">
+        <v>13327.0</v>
+      </c>
+      <c r="CN30">
+        <v>10819.0</v>
+      </c>
+      <c r="CO30">
+        <v>1907.23</v>
+      </c>
+      <c r="CP30">
+        <v>1440.95</v>
+      </c>
+      <c r="CQ30">
+        <v>854.98</v>
+      </c>
+      <c r="CR30">
+        <v>502.19</v>
+      </c>
+      <c r="CS30">
+        <v>216.29</v>
+      </c>
+      <c r="CT30">
+        <v>1076.56</v>
+      </c>
+      <c r="CU30">
+        <v>11802.0</v>
+      </c>
+      <c r="CV30">
+        <v>327.84</v>
+      </c>
+      <c r="CW30">
+        <v>7142.13</v>
+      </c>
+      <c r="CX30">
+        <v>902.56</v>
+      </c>
+      <c r="CY30"/>
+    </row>
+    <row r="31" spans="1:103">
+      <c r="A31" t="s">
+        <v>57</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
+        <v>-10967000.0</v>
+      </c>
+      <c r="N31">
+        <v>-12512000.0</v>
+      </c>
+      <c r="O31">
+        <v>14813000.0</v>
+      </c>
+      <c r="P31">
+        <v>16735000.0</v>
+      </c>
+      <c r="Q31"/>
+      <c r="R31"/>
+      <c r="S31"/>
+      <c r="T31"/>
+      <c r="U31"/>
+      <c r="V31"/>
+      <c r="W31"/>
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31"/>
+      <c r="AB31"/>
+      <c r="AC31"/>
+      <c r="AD31"/>
+      <c r="AE31"/>
+      <c r="AF31"/>
+      <c r="AG31"/>
+      <c r="AH31"/>
+      <c r="AI31"/>
+      <c r="AJ31"/>
+      <c r="AK31"/>
+      <c r="AL31"/>
+      <c r="AM31"/>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+      <c r="CO31"/>
+      <c r="CP31"/>
+      <c r="CQ31"/>
+      <c r="CR31"/>
+      <c r="CS31"/>
+      <c r="CT31"/>
+      <c r="CU31"/>
+      <c r="CV31"/>
+      <c r="CW31"/>
+      <c r="CX31"/>
+      <c r="CY31"/>
+    </row>
+    <row r="32" spans="1:103">
+      <c r="A32" t="s">
+        <v>58</v>
+      </c>
+      <c r="B32">
+        <v>409874000.0</v>
+      </c>
+      <c r="C32">
+        <v>297868000.0</v>
+      </c>
+      <c r="D32">
+        <v>159567000.0</v>
+      </c>
+      <c r="E32">
+        <v>24844000.0</v>
+      </c>
+      <c r="F32">
+        <v>251000.0</v>
+      </c>
+      <c r="G32">
+        <v>-3087000.0</v>
+      </c>
+      <c r="H32">
+        <v>-6928000.0</v>
+      </c>
+      <c r="I32">
+        <v>-9036000.0</v>
+      </c>
+      <c r="J32">
+        <v>-8678000.0</v>
+      </c>
+      <c r="K32">
+        <v>-10629000.0</v>
+      </c>
+      <c r="L32">
+        <v>-10491000.0</v>
+      </c>
+      <c r="M32">
+        <v>164000.0</v>
+      </c>
+      <c r="N32">
+        <v>2563000.0</v>
+      </c>
+      <c r="O32">
+        <v>-6552000.0</v>
+      </c>
+      <c r="P32">
+        <v>-3130000.0</v>
+      </c>
+      <c r="Q32">
+        <v>1987000.0</v>
+      </c>
+      <c r="R32">
+        <v>-1379000.0</v>
+      </c>
+      <c r="S32">
+        <v>2611000.0</v>
+      </c>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32"/>
+      <c r="CQ32"/>
+      <c r="CR32"/>
+      <c r="CS32"/>
+      <c r="CT32"/>
+      <c r="CU32"/>
+      <c r="CV32"/>
+      <c r="CW32"/>
+      <c r="CX32"/>
+      <c r="CY32"/>
+    </row>
+    <row r="33" spans="1:103">
+      <c r="A33" t="s">
+        <v>59</v>
+      </c>
+      <c r="B33">
+        <v>45471000.0</v>
+      </c>
+      <c r="C33">
+        <v>40364000.0</v>
+      </c>
+      <c r="D33">
+        <v>31142000.0</v>
+      </c>
+      <c r="E33">
+        <v>17082000.0</v>
+      </c>
+      <c r="F33">
+        <v>17097000.0</v>
+      </c>
+      <c r="G33">
+        <v>17115000.0</v>
+      </c>
+      <c r="H33">
+        <v>17127000.0</v>
+      </c>
+      <c r="I33">
+        <v>17142000.0</v>
+      </c>
+      <c r="J33">
+        <v>17159000.0</v>
+      </c>
+      <c r="K33">
+        <v>17174000.0</v>
+      </c>
+      <c r="L33">
+        <v>17189000.0</v>
+      </c>
+      <c r="M33">
+        <v>17204000.0</v>
+      </c>
+      <c r="N33">
+        <v>17215000.0</v>
+      </c>
+      <c r="O33">
+        <v>21365000.0</v>
+      </c>
+      <c r="P33">
+        <v>19865000.0</v>
+      </c>
+      <c r="Q33">
+        <v>17074000.0</v>
+      </c>
+      <c r="R33">
+        <v>17091000.0</v>
+      </c>
+      <c r="S33">
+        <v>17109000.0</v>
+      </c>
+      <c r="T33">
+        <v>17127000.0</v>
+      </c>
+      <c r="U33">
+        <v>17129000.0</v>
+      </c>
+      <c r="V33">
+        <v>10874000.0</v>
+      </c>
+      <c r="W33">
+        <v>10882000.0</v>
+      </c>
+      <c r="X33">
+        <v>10893000.0</v>
+      </c>
+      <c r="Y33">
+        <v>10659000.0</v>
+      </c>
+      <c r="Z33">
+        <v>10656000.0</v>
+      </c>
+      <c r="AA33">
+        <v>10654000.0</v>
+      </c>
+      <c r="AB33">
+        <v>10654000.0</v>
+      </c>
+      <c r="AC33">
+        <v>10657000.0</v>
+      </c>
+      <c r="AD33">
+        <v>10660000.0</v>
+      </c>
+      <c r="AE33">
+        <v>10662000.0</v>
+      </c>
+      <c r="AF33">
+        <v>10666000.0</v>
+      </c>
+      <c r="AG33">
+        <v>10664000.0</v>
+      </c>
+      <c r="AH33">
+        <v>10669000.0</v>
+      </c>
+      <c r="AI33">
+        <v>10672000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>10669000.0</v>
+      </c>
+      <c r="AK33">
+        <v>10696000.0</v>
+      </c>
+      <c r="AL33">
+        <v>10715000.0</v>
+      </c>
+      <c r="AM33">
+        <v>10728000.0</v>
+      </c>
+      <c r="AN33">
+        <v>10737000.0</v>
+      </c>
+      <c r="AO33">
+        <v>10728000.0</v>
+      </c>
+      <c r="AP33">
+        <v>32618587.0</v>
+      </c>
+      <c r="AQ33">
+        <v>31628405.0</v>
+      </c>
+      <c r="AR33">
+        <v>31428563.0</v>
+      </c>
+      <c r="AS33">
+        <v>10750000.0</v>
+      </c>
+      <c r="AT33">
+        <v>23107236.0</v>
+      </c>
+      <c r="AU33">
+        <v>20957434.0</v>
+      </c>
+      <c r="AV33">
+        <v>17469076.0</v>
+      </c>
+      <c r="AW33">
+        <v>13712794.0</v>
+      </c>
+      <c r="AX33">
+        <v>11293167.0</v>
+      </c>
+      <c r="AY33">
+        <v>11717922.0</v>
+      </c>
+      <c r="AZ33">
+        <v>12086142.0</v>
+      </c>
+      <c r="BA33">
+        <v>11801741.0</v>
+      </c>
+      <c r="BB33">
+        <v>14160508.0</v>
+      </c>
+      <c r="BC33">
+        <v>14476314.0</v>
+      </c>
+      <c r="BD33">
+        <v>14645812.0</v>
+      </c>
+      <c r="BE33">
+        <v>14169108.0</v>
+      </c>
+      <c r="BF33">
+        <v>14524130.0</v>
+      </c>
+      <c r="BG33">
+        <v>14241044.0</v>
+      </c>
+      <c r="BH33">
+        <v>13568067.0</v>
+      </c>
+      <c r="BI33">
+        <v>13497166.0</v>
+      </c>
+      <c r="BJ33">
+        <v>24986087.0</v>
+      </c>
+      <c r="BK33">
+        <v>18378404.0</v>
+      </c>
+      <c r="BL33">
+        <v>2105115.0</v>
+      </c>
+      <c r="BM33">
+        <v>1580110.0</v>
+      </c>
+      <c r="BN33">
+        <v>1082413.0</v>
+      </c>
+      <c r="BO33">
+        <v>128991.0</v>
+      </c>
+      <c r="BP33">
+        <v>46052.0</v>
+      </c>
+      <c r="BQ33">
+        <v>3935.57</v>
+      </c>
+      <c r="BR33">
+        <v>1441.36</v>
+      </c>
+      <c r="BS33">
+        <v>1640.1</v>
+      </c>
+      <c r="BT33">
+        <v>2051.77</v>
+      </c>
+      <c r="BU33">
+        <v>2306.94</v>
+      </c>
+      <c r="BV33">
+        <v>2396.77</v>
+      </c>
+      <c r="BW33">
+        <v>2790.06</v>
+      </c>
+      <c r="BX33">
+        <v>3081.18</v>
+      </c>
+      <c r="BY33">
+        <v>3152.65</v>
+      </c>
+      <c r="BZ33">
+        <v>730444.0</v>
+      </c>
+      <c r="CA33">
+        <v>703466.0</v>
+      </c>
+      <c r="CB33">
+        <v>22389.0</v>
+      </c>
+      <c r="CC33">
+        <v>22437.0</v>
+      </c>
+      <c r="CD33"/>
+      <c r="CE33">
+        <v>3407.09</v>
+      </c>
+      <c r="CF33">
+        <v>62704.0</v>
+      </c>
+      <c r="CG33">
+        <v>61053.0</v>
+      </c>
+      <c r="CH33">
+        <v>368196.0</v>
+      </c>
+      <c r="CI33">
+        <v>373041.0</v>
+      </c>
+      <c r="CJ33"/>
+      <c r="CK33">
+        <v>314063.0</v>
+      </c>
+      <c r="CL33">
+        <v>71496.0</v>
+      </c>
+      <c r="CM33">
+        <v>75715.0</v>
+      </c>
+      <c r="CN33">
+        <v>106428.0</v>
+      </c>
+      <c r="CO33">
+        <v>47841.0</v>
+      </c>
+      <c r="CP33">
+        <v>7631.25</v>
+      </c>
+      <c r="CQ33">
+        <v>18472.0</v>
+      </c>
+      <c r="CR33">
+        <v>18420.0</v>
+      </c>
+      <c r="CS33">
+        <v>19378.0</v>
+      </c>
+      <c r="CT33">
+        <v>37497.0</v>
+      </c>
+      <c r="CU33">
+        <v>26527.0</v>
+      </c>
+      <c r="CV33">
+        <v>36295.0</v>
+      </c>
+      <c r="CW33">
+        <v>33007.0</v>
+      </c>
+      <c r="CX33">
+        <v>34910.0</v>
+      </c>
+      <c r="CY33"/>
+    </row>
+    <row r="34" spans="1:103">
+      <c r="A34" t="s">
+        <v>60</v>
+      </c>
+      <c r="B34">
+        <v>13508000.0</v>
+      </c>
+      <c r="C34">
+        <v>16187000.0</v>
+      </c>
+      <c r="D34">
+        <v>20376000.0</v>
+      </c>
+      <c r="E34">
+        <v>5880000.0</v>
+      </c>
+      <c r="F34">
+        <v>4327000.0</v>
+      </c>
+      <c r="G34">
+        <v>3064000.0</v>
+      </c>
+      <c r="H34">
+        <v>4633000.0</v>
+      </c>
+      <c r="I34">
+        <v>3817000.0</v>
+      </c>
+      <c r="J34">
+        <v>6667000.0</v>
+      </c>
+      <c r="K34">
+        <v>7622000.0</v>
+      </c>
+      <c r="L34">
+        <v>8428000.0</v>
+      </c>
+      <c r="M34">
+        <v>10521000.0</v>
+      </c>
+      <c r="N34">
+        <v>12314000.0</v>
+      </c>
+      <c r="O34"/>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+      <c r="CN34"/>
+      <c r="CO34"/>
+      <c r="CP34"/>
+      <c r="CQ34"/>
+      <c r="CR34"/>
+      <c r="CS34"/>
+      <c r="CT34"/>
+      <c r="CU34"/>
+      <c r="CV34"/>
+      <c r="CW34"/>
+      <c r="CX34"/>
+      <c r="CY34"/>
+    </row>
+    <row r="35" spans="1:103">
+      <c r="A35" t="s">
+        <v>61</v>
+      </c>
+      <c r="B35">
+        <v>20945000.0</v>
+      </c>
+      <c r="C35">
+        <v>30184000.0</v>
+      </c>
+      <c r="D35">
+        <v>39266000.0</v>
+      </c>
+      <c r="E35">
+        <v>12765000.0</v>
+      </c>
+      <c r="F35">
+        <v>8579000.0</v>
+      </c>
+      <c r="G35">
+        <v>5821000.0</v>
+      </c>
+      <c r="H35">
+        <v>6315000.0</v>
+      </c>
+      <c r="I35">
+        <v>5572000.0</v>
+      </c>
+      <c r="J35">
+        <v>9003000.0</v>
+      </c>
+      <c r="K35">
+        <v>10797000.0</v>
+      </c>
+      <c r="L35">
+        <v>11676000.0</v>
+      </c>
+      <c r="M35">
+        <v>26235000.0</v>
+      </c>
+      <c r="N35">
+        <v>30057000.0</v>
+      </c>
+      <c r="O35">
+        <v>0.0</v>
+      </c>
+      <c r="P35">
+        <v>0.0</v>
+      </c>
+      <c r="Q35">
+        <v>23000.0</v>
+      </c>
+      <c r="R35">
+        <v>44000.0</v>
+      </c>
+      <c r="S35">
+        <v>4328000.0</v>
+      </c>
+      <c r="T35">
+        <v>6685000.0</v>
+      </c>
+      <c r="U35">
+        <v>7339000.0</v>
+      </c>
+      <c r="V35">
+        <v>8092000.0</v>
+      </c>
+      <c r="W35">
+        <v>290000.0</v>
+      </c>
+      <c r="X35">
+        <v>420000.0</v>
+      </c>
+      <c r="Y35">
+        <v>344000.0</v>
+      </c>
+      <c r="Z35"/>
+      <c r="AA35"/>
+      <c r="AB35"/>
+      <c r="AC35">
+        <v>1012000.0</v>
+      </c>
+      <c r="AD35">
+        <v>2187000.0</v>
+      </c>
+      <c r="AE35">
+        <v>3339000.0</v>
+      </c>
+      <c r="AF35">
+        <v>5174000.0</v>
+      </c>
+      <c r="AG35">
+        <v>4106000.0</v>
+      </c>
+      <c r="AH35">
+        <v>4580000.0</v>
+      </c>
+      <c r="AI35">
+        <v>1609000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>2622000.0</v>
+      </c>
+      <c r="AK35">
+        <v>1978000.0</v>
+      </c>
+      <c r="AL35">
+        <v>6792000.0</v>
+      </c>
+      <c r="AM35">
+        <v>703000.0</v>
+      </c>
+      <c r="AN35">
+        <v>6526000.0</v>
+      </c>
+      <c r="AO35">
+        <v>6796000.0</v>
+      </c>
+      <c r="AP35">
+        <v>6198128.0</v>
+      </c>
+      <c r="AQ35">
+        <v>4029474.0</v>
+      </c>
+      <c r="AR35">
+        <v>726926.0</v>
+      </c>
+      <c r="AS35"/>
+      <c r="AT35"/>
+      <c r="AU35"/>
+      <c r="AV35"/>
+      <c r="AW35"/>
+      <c r="AX35"/>
+      <c r="AY35"/>
+      <c r="AZ35"/>
+      <c r="BA35"/>
+      <c r="BB35"/>
+      <c r="BC35"/>
+      <c r="BD35"/>
+      <c r="BE35"/>
+      <c r="BF35"/>
+      <c r="BG35"/>
+      <c r="BH35"/>
+      <c r="BI35">
+        <v>-0.04</v>
+      </c>
+      <c r="BJ35">
+        <v>5226544.0</v>
+      </c>
+      <c r="BK35">
+        <v>4388136.0</v>
+      </c>
+      <c r="BL35"/>
+      <c r="BM35"/>
+      <c r="BN35"/>
+      <c r="BO35"/>
+      <c r="BP35"/>
+      <c r="BQ35"/>
+      <c r="BR35"/>
+      <c r="BS35"/>
+      <c r="BT35"/>
+      <c r="BU35"/>
+      <c r="BV35"/>
+      <c r="BW35"/>
+      <c r="BX35"/>
+      <c r="BY35"/>
+      <c r="BZ35">
+        <v>70827.0</v>
+      </c>
+      <c r="CA35">
+        <v>70098.0</v>
+      </c>
+      <c r="CB35"/>
+      <c r="CC35"/>
+      <c r="CD35"/>
+      <c r="CE35"/>
+      <c r="CF35"/>
+      <c r="CG35"/>
+      <c r="CH35"/>
+      <c r="CI35"/>
+      <c r="CJ35"/>
+      <c r="CK35"/>
+      <c r="CL35"/>
+      <c r="CM35"/>
+      <c r="CN35"/>
+      <c r="CO35"/>
+      <c r="CP35"/>
+      <c r="CQ35"/>
+      <c r="CR35"/>
+      <c r="CS35"/>
+      <c r="CT35"/>
+      <c r="CU35"/>
+      <c r="CV35"/>
+      <c r="CW35"/>
+      <c r="CX35"/>
+      <c r="CY35"/>
+    </row>
+    <row r="36" spans="1:103">
+      <c r="A36" t="s">
+        <v>62</v>
+      </c>
+      <c r="B36">
+        <v>3606000.0</v>
+      </c>
+      <c r="C36">
+        <v>31757000.0</v>
+      </c>
+      <c r="D36">
+        <v>93000.0</v>
+      </c>
+      <c r="E36">
+        <v>37000.0</v>
+      </c>
+      <c r="F36">
+        <v>35000.0</v>
+      </c>
+      <c r="G36">
+        <v>35000.0</v>
+      </c>
+      <c r="H36">
+        <v>16956000.0</v>
+      </c>
+      <c r="I36">
+        <v>35000.0</v>
+      </c>
+      <c r="J36">
+        <v>35000.0</v>
+      </c>
+      <c r="K36">
+        <v>35000.0</v>
+      </c>
+      <c r="L36">
+        <v>35000.0</v>
+      </c>
+      <c r="M36">
+        <v>35000.0</v>
+      </c>
+      <c r="N36">
+        <v>35000.0</v>
+      </c>
+      <c r="O36">
+        <v>4373000.0</v>
+      </c>
+      <c r="P36">
+        <v>2844000.0</v>
+      </c>
+      <c r="Q36">
+        <v>35000.0</v>
+      </c>
+      <c r="R36">
+        <v>35000.0</v>
+      </c>
+      <c r="S36">
+        <v>35000.0</v>
+      </c>
+      <c r="T36">
+        <v>35000.0</v>
+      </c>
+      <c r="U36">
+        <v>35000.0</v>
+      </c>
+      <c r="V36">
+        <v>35000.0</v>
+      </c>
+      <c r="W36">
+        <v>35000.0</v>
+      </c>
+      <c r="X36">
+        <v>35000.0</v>
+      </c>
+      <c r="Y36">
+        <v>35000.0</v>
+      </c>
+      <c r="Z36">
+        <v>35000.0</v>
+      </c>
+      <c r="AA36">
+        <v>35000.0</v>
+      </c>
+      <c r="AB36">
+        <v>35000.0</v>
+      </c>
+      <c r="AC36">
+        <v>35000.0</v>
+      </c>
+      <c r="AD36">
+        <v>35000.0</v>
+      </c>
+      <c r="AE36">
+        <v>35000.0</v>
+      </c>
+      <c r="AF36">
+        <v>36000.0</v>
+      </c>
+      <c r="AG36">
+        <v>35000.0</v>
+      </c>
+      <c r="AH36">
+        <v>36000.0</v>
+      </c>
+      <c r="AI36">
+        <v>36000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>36000.0</v>
+      </c>
+      <c r="AK36">
+        <v>51000.0</v>
+      </c>
+      <c r="AL36">
+        <v>64000.0</v>
+      </c>
+      <c r="AM36">
+        <v>64000.0</v>
+      </c>
+      <c r="AN36">
+        <v>65000.0</v>
+      </c>
+      <c r="AO36">
+        <v>65000.0</v>
+      </c>
+      <c r="AP36">
+        <v>64842.0</v>
+      </c>
+      <c r="AQ36">
+        <v>62531.0</v>
+      </c>
+      <c r="AR36">
+        <v>63639.0</v>
+      </c>
+      <c r="AS36">
+        <v>67000.0</v>
+      </c>
+      <c r="AT36">
+        <v>51898.0</v>
+      </c>
+      <c r="AU36">
+        <v>45872.0</v>
+      </c>
+      <c r="AV36">
+        <v>50435.0</v>
+      </c>
+      <c r="AW36">
+        <v>62912.0</v>
+      </c>
+      <c r="AX36">
+        <v>40556.0</v>
+      </c>
+      <c r="AY36">
+        <v>75758.0</v>
+      </c>
+      <c r="AZ36">
+        <v>76829.0</v>
+      </c>
+      <c r="BA36">
+        <v>75326.0</v>
+      </c>
+      <c r="BB36">
+        <v>40348.0</v>
+      </c>
+      <c r="BC36">
+        <v>41605.0</v>
+      </c>
+      <c r="BD36">
+        <v>58522.0</v>
+      </c>
+      <c r="BE36">
+        <v>57858.0</v>
+      </c>
+      <c r="BF36">
+        <v>57542.0</v>
+      </c>
+      <c r="BG36">
+        <v>57331.0</v>
+      </c>
+      <c r="BH36">
+        <v>29852.0</v>
+      </c>
+      <c r="BI36">
+        <v>63259.0</v>
+      </c>
+      <c r="BJ36"/>
+      <c r="BK36"/>
+      <c r="BL36"/>
+      <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36"/>
+      <c r="BP36"/>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36"/>
+      <c r="BU36"/>
+      <c r="BV36"/>
+      <c r="BW36"/>
+      <c r="BX36"/>
+      <c r="BY36"/>
+      <c r="BZ36"/>
+      <c r="CA36"/>
+      <c r="CB36">
+        <v>22389.0</v>
+      </c>
+      <c r="CC36">
+        <v>22437.0</v>
+      </c>
+      <c r="CD36"/>
+      <c r="CE36"/>
+      <c r="CF36">
+        <v>58148.0</v>
+      </c>
+      <c r="CG36">
+        <v>55186.0</v>
+      </c>
+      <c r="CH36">
+        <v>28933.0</v>
+      </c>
+      <c r="CI36">
+        <v>29115.0</v>
+      </c>
+      <c r="CJ36"/>
+      <c r="CK36"/>
+      <c r="CL36"/>
+      <c r="CM36"/>
+      <c r="CN36">
+        <v>29841.0</v>
+      </c>
+      <c r="CO36">
+        <v>29211.0</v>
+      </c>
+      <c r="CP36"/>
+      <c r="CQ36">
+        <v>11259.0</v>
+      </c>
+      <c r="CR36">
+        <v>11169.0</v>
+      </c>
+      <c r="CS36">
+        <v>11689.0</v>
+      </c>
+      <c r="CT36">
+        <v>11115.0</v>
+      </c>
+      <c r="CU36"/>
+      <c r="CV36">
+        <v>11241.0</v>
+      </c>
+      <c r="CW36"/>
+      <c r="CX36">
+        <v>1.0</v>
+      </c>
+      <c r="CY36"/>
+    </row>
+    <row r="37" spans="1:103">
+      <c r="A37" t="s">
+        <v>63</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+      <c r="CN37"/>
+      <c r="CO37"/>
+      <c r="CP37"/>
+      <c r="CQ37"/>
+      <c r="CR37"/>
+      <c r="CS37"/>
+      <c r="CT37"/>
+      <c r="CU37"/>
+      <c r="CV37"/>
+      <c r="CW37"/>
+      <c r="CX37"/>
+      <c r="CY37"/>
+    </row>
+    <row r="38" spans="1:103">
+      <c r="A38" t="s">
+        <v>64</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
+        <v>35000.0</v>
+      </c>
+      <c r="N38">
+        <v>35000.0</v>
+      </c>
+      <c r="O38">
+        <v>4373000.0</v>
+      </c>
+      <c r="P38">
+        <v>2844000.0</v>
+      </c>
+      <c r="Q38">
+        <v>1.0</v>
+      </c>
+      <c r="R38"/>
+      <c r="S38"/>
+      <c r="T38"/>
+      <c r="U38"/>
+      <c r="V38"/>
+      <c r="W38"/>
+      <c r="X38"/>
+      <c r="Y38"/>
+      <c r="Z38"/>
+      <c r="AA38"/>
+      <c r="AB38"/>
+      <c r="AC38"/>
+      <c r="AD38"/>
+      <c r="AE38"/>
+      <c r="AF38"/>
+      <c r="AG38"/>
+      <c r="AH38"/>
+      <c r="AI38"/>
+      <c r="AJ38"/>
+      <c r="AK38"/>
+      <c r="AL38"/>
+      <c r="AM38"/>
+      <c r="AN38"/>
+      <c r="AO38"/>
+      <c r="AP38"/>
+      <c r="AQ38"/>
+      <c r="AR38">
+        <v>1.0</v>
+      </c>
+      <c r="AS38"/>
+      <c r="AT38"/>
+      <c r="AU38"/>
+      <c r="AV38">
+        <v>1.0</v>
+      </c>
+      <c r="AW38">
+        <v>1.0</v>
+      </c>
+      <c r="AX38">
+        <v>0.0</v>
+      </c>
+      <c r="AY38">
+        <v>0.0</v>
+      </c>
+      <c r="AZ38"/>
+      <c r="BA38">
+        <v>1.0</v>
+      </c>
+      <c r="BB38">
+        <v>0.0</v>
+      </c>
+      <c r="BC38">
+        <v>1.0</v>
+      </c>
+      <c r="BD38"/>
+      <c r="BE38">
+        <v>0.0</v>
+      </c>
+      <c r="BF38">
+        <v>0.0</v>
+      </c>
+      <c r="BG38">
+        <v>0.0</v>
+      </c>
+      <c r="BH38">
+        <v>1.0</v>
+      </c>
+      <c r="BI38">
+        <v>1.0</v>
+      </c>
+      <c r="BJ38">
+        <v>0.0</v>
+      </c>
+      <c r="BK38">
+        <v>1.0</v>
+      </c>
+      <c r="BL38">
+        <v>1.0</v>
+      </c>
+      <c r="BM38">
+        <v>0.0</v>
+      </c>
+      <c r="BN38">
+        <v>1.0</v>
+      </c>
+      <c r="BO38"/>
+      <c r="BP38">
+        <v>1.0</v>
+      </c>
+      <c r="BQ38">
+        <v>-0.57</v>
+      </c>
+      <c r="BR38">
+        <v>-0.36</v>
+      </c>
+      <c r="BS38">
+        <v>-0.1</v>
+      </c>
+      <c r="BT38">
+        <v>0.23</v>
+      </c>
+      <c r="BU38">
+        <v>0.06</v>
+      </c>
+      <c r="BV38">
+        <v>0.23</v>
+      </c>
+      <c r="BW38">
+        <v>-0.06</v>
+      </c>
+      <c r="BX38">
+        <v>-0.18</v>
+      </c>
+      <c r="BY38">
+        <v>-0.65</v>
+      </c>
+      <c r="BZ38"/>
+      <c r="CA38">
+        <v>0.0</v>
+      </c>
+      <c r="CB38"/>
+      <c r="CC38">
+        <v>1.0</v>
+      </c>
+      <c r="CD38"/>
+      <c r="CE38">
+        <v>-0.09</v>
+      </c>
+      <c r="CF38"/>
+      <c r="CG38">
+        <v>1.0</v>
+      </c>
+      <c r="CH38"/>
+      <c r="CI38">
+        <v>1.0</v>
+      </c>
+      <c r="CJ38"/>
+      <c r="CK38">
+        <v>0.0</v>
+      </c>
+      <c r="CL38"/>
+      <c r="CM38">
+        <v>0.0</v>
+      </c>
+      <c r="CN38">
+        <v>1.0</v>
+      </c>
+      <c r="CO38"/>
+      <c r="CP38">
+        <v>0.0</v>
+      </c>
+      <c r="CQ38">
+        <v>0.09</v>
+      </c>
+      <c r="CR38">
+        <v>-0.21</v>
+      </c>
+      <c r="CS38">
+        <v>-0.63</v>
+      </c>
+      <c r="CT38">
+        <v>0.55</v>
+      </c>
+      <c r="CU38"/>
+      <c r="CV38">
+        <v>0.15</v>
+      </c>
+      <c r="CW38">
+        <v>1.0</v>
+      </c>
+      <c r="CX38">
+        <v>0.0</v>
+      </c>
+      <c r="CY38"/>
+    </row>
+    <row r="39" spans="1:103">
+      <c r="A39" t="s">
+        <v>65</v>
+      </c>
+      <c r="B39">
+        <v>2241000.0</v>
+      </c>
+      <c r="C39">
+        <v>1286000.0</v>
+      </c>
+      <c r="D39">
+        <v>784000.0</v>
+      </c>
+      <c r="E39">
+        <v>1183000.0</v>
+      </c>
+      <c r="F39">
+        <v>79000.0</v>
+      </c>
+      <c r="G39">
+        <v>261000.0</v>
+      </c>
+      <c r="H39">
+        <v>1046000.0</v>
+      </c>
+      <c r="I39">
+        <v>916000.0</v>
+      </c>
+      <c r="J39">
+        <v>261000.0</v>
+      </c>
+      <c r="K39">
+        <v>432000.0</v>
+      </c>
+      <c r="L39">
+        <v>968000.0</v>
+      </c>
+      <c r="M39">
+        <v>1385000.0</v>
+      </c>
+      <c r="N39">
+        <v>96000.0</v>
+      </c>
+      <c r="O39">
+        <v>112000.0</v>
+      </c>
+      <c r="P39">
+        <v>189000.0</v>
+      </c>
+      <c r="Q39">
+        <v>402000.0</v>
+      </c>
+      <c r="R39">
+        <v>541000.0</v>
+      </c>
+      <c r="S39">
+        <v>279000.0</v>
+      </c>
+      <c r="T39">
+        <v>294000.0</v>
+      </c>
+      <c r="U39">
+        <v>24000.0</v>
+      </c>
+      <c r="V39">
+        <v>24000.0</v>
+      </c>
+      <c r="W39">
+        <v>51000.0</v>
+      </c>
+      <c r="X39">
+        <v>59000.0</v>
+      </c>
+      <c r="Y39">
+        <v>31000.0</v>
+      </c>
+      <c r="Z39">
+        <v>2000.0</v>
+      </c>
+      <c r="AA39">
+        <v>8000.0</v>
+      </c>
+      <c r="AB39">
+        <v>20000.0</v>
+      </c>
+      <c r="AC39">
+        <v>71000.0</v>
+      </c>
+      <c r="AD39">
+        <v>762000.0</v>
+      </c>
+      <c r="AE39">
+        <v>709000.0</v>
+      </c>
+      <c r="AF39">
+        <v>707000.0</v>
+      </c>
+      <c r="AG39">
+        <v>492000.0</v>
+      </c>
+      <c r="AH39">
+        <v>484000.0</v>
+      </c>
+      <c r="AI39">
+        <v>426000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>387000.0</v>
+      </c>
+      <c r="AK39">
+        <v>417000.0</v>
+      </c>
+      <c r="AL39">
+        <v>327999.0</v>
+      </c>
+      <c r="AM39">
+        <v>296000.0</v>
+      </c>
+      <c r="AN39">
+        <v>566000.0</v>
+      </c>
+      <c r="AO39">
+        <v>101000.0</v>
+      </c>
+      <c r="AP39">
+        <v>140484.0</v>
+      </c>
+      <c r="AQ39">
+        <v>17114.0</v>
+      </c>
+      <c r="AR39">
+        <v>44707.0</v>
+      </c>
+      <c r="AS39">
+        <v>58000.0</v>
+      </c>
+      <c r="AT39">
+        <v>50052.0</v>
+      </c>
+      <c r="AU39">
+        <v>31256.0</v>
+      </c>
+      <c r="AV39">
+        <v>55032.0</v>
+      </c>
+      <c r="AW39">
+        <v>25199.0</v>
+      </c>
+      <c r="AX39">
+        <v>80973.0</v>
+      </c>
+      <c r="AY39">
+        <v>65152.0</v>
+      </c>
+      <c r="AZ39">
+        <v>9589.17</v>
+      </c>
+      <c r="BA39">
+        <v>8909.29</v>
+      </c>
+      <c r="BB39">
+        <v>26035.0</v>
+      </c>
+      <c r="BC39">
+        <v>5971.87</v>
+      </c>
+      <c r="BD39">
+        <v>20431.0</v>
+      </c>
+      <c r="BE39">
+        <v>50935.0</v>
+      </c>
+      <c r="BF39">
+        <v>49671.0</v>
+      </c>
+      <c r="BG39">
+        <v>192167.0</v>
+      </c>
+      <c r="BH39">
+        <v>202538.0</v>
+      </c>
+      <c r="BI39">
+        <v>192052.0</v>
+      </c>
+      <c r="BJ39">
+        <v>69047.0</v>
+      </c>
+      <c r="BK39">
+        <v>67990.0</v>
+      </c>
+      <c r="BL39">
+        <v>20784.0</v>
+      </c>
+      <c r="BM39">
+        <v>43792.0</v>
+      </c>
+      <c r="BN39">
+        <v>3727.68</v>
+      </c>
+      <c r="BO39">
+        <v>2435.3</v>
+      </c>
+      <c r="BP39">
+        <v>5871.46</v>
+      </c>
+      <c r="BQ39">
+        <v>5383.52</v>
+      </c>
+      <c r="BR39">
+        <v>2771.84</v>
+      </c>
+      <c r="BS39">
+        <v>0.0</v>
+      </c>
+      <c r="BT39">
+        <v>6794.82</v>
+      </c>
+      <c r="BU39">
+        <v>2451.37</v>
+      </c>
+      <c r="BV39">
+        <v>6256.68</v>
+      </c>
+      <c r="BW39">
+        <v>9186.11</v>
+      </c>
+      <c r="BX39">
+        <v>12511.0</v>
+      </c>
+      <c r="BY39">
+        <v>11668.0</v>
+      </c>
+      <c r="BZ39">
+        <v>17427.0</v>
+      </c>
+      <c r="CA39">
+        <v>7120.8</v>
+      </c>
+      <c r="CB39">
+        <v>0.0</v>
+      </c>
+      <c r="CC39">
+        <v>0.0</v>
+      </c>
+      <c r="CD39"/>
+      <c r="CE39"/>
+      <c r="CF39">
+        <v>0.0</v>
+      </c>
+      <c r="CG39"/>
+      <c r="CH39">
+        <v>0.0</v>
+      </c>
+      <c r="CI39">
+        <v>0.0</v>
+      </c>
+      <c r="CJ39"/>
+      <c r="CK39">
+        <v>0.0</v>
+      </c>
+      <c r="CL39">
+        <v>0.0</v>
+      </c>
+      <c r="CM39"/>
+      <c r="CN39"/>
+      <c r="CO39">
+        <v>0.0</v>
+      </c>
+      <c r="CP39"/>
+      <c r="CQ39">
+        <v>0.0</v>
+      </c>
+      <c r="CR39"/>
+      <c r="CS39">
+        <v>0.0</v>
+      </c>
+      <c r="CT39">
+        <v>501.6</v>
+      </c>
+      <c r="CU39">
+        <v>971.75</v>
+      </c>
+      <c r="CV39">
+        <v>0.0</v>
+      </c>
+      <c r="CW39">
+        <v>0.0</v>
+      </c>
+      <c r="CX39">
+        <v>0.0</v>
+      </c>
+      <c r="CY39"/>
+    </row>
+    <row r="40" spans="1:103">
+      <c r="A40" t="s">
+        <v>66</v>
+      </c>
+      <c r="B40">
+        <v>4300000.0</v>
+      </c>
+      <c r="C40">
+        <v>6818000.0</v>
+      </c>
+      <c r="D40">
+        <v>48000.0</v>
+      </c>
+      <c r="E40">
+        <v>48000.0</v>
+      </c>
+      <c r="F40">
+        <v>48000.0</v>
+      </c>
+      <c r="G40">
+        <v>48000.0</v>
+      </c>
+      <c r="H40">
+        <v>77000.0</v>
+      </c>
+      <c r="I40">
+        <v>2441000.0</v>
+      </c>
+      <c r="J40">
+        <v>2109000.0</v>
+      </c>
+      <c r="K40">
+        <v>1998000.0</v>
+      </c>
+      <c r="L40">
+        <v>2040000.0</v>
+      </c>
+      <c r="M40">
+        <v>76000.0</v>
+      </c>
+      <c r="N40">
+        <v>79000.0</v>
+      </c>
+      <c r="O40">
+        <v>1041000.0</v>
+      </c>
+      <c r="P40">
+        <v>718000.0</v>
+      </c>
+      <c r="Q40">
+        <v>48000.0</v>
+      </c>
+      <c r="R40">
+        <v>661000.0</v>
+      </c>
+      <c r="S40">
+        <v>272000.0</v>
+      </c>
+      <c r="T40">
+        <v>207000.0</v>
+      </c>
+      <c r="U40">
+        <v>88000.0</v>
+      </c>
+      <c r="V40">
+        <v>303000.0</v>
+      </c>
+      <c r="W40">
+        <v>809000.0</v>
+      </c>
+      <c r="X40">
+        <v>683000.0</v>
+      </c>
+      <c r="Y40">
+        <v>638000.0</v>
+      </c>
+      <c r="Z40">
+        <v>3483000.0</v>
+      </c>
+      <c r="AA40">
+        <v>3494000.0</v>
+      </c>
+      <c r="AB40">
+        <v>3246000.0</v>
+      </c>
+      <c r="AC40">
+        <v>363000.0</v>
+      </c>
+      <c r="AD40">
+        <v>3123000.0</v>
+      </c>
+      <c r="AE40">
+        <v>2400000.0</v>
+      </c>
+      <c r="AF40">
+        <v>1729000.0</v>
+      </c>
+      <c r="AG40">
+        <v>1694000.0</v>
+      </c>
+      <c r="AH40">
+        <v>1886000.0</v>
+      </c>
+      <c r="AI40">
+        <v>2854000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>2691000.0</v>
+      </c>
+      <c r="AK40">
+        <v>3146000.0</v>
+      </c>
+      <c r="AL40">
+        <v>1904000.0</v>
+      </c>
+      <c r="AM40">
+        <v>2073000.0</v>
+      </c>
+      <c r="AN40">
+        <v>1740000.0</v>
+      </c>
+      <c r="AO40"/>
+      <c r="AP40">
+        <v>1.0</v>
+      </c>
+      <c r="AQ40">
+        <v>2.0</v>
+      </c>
+      <c r="AR40">
+        <v>1.0</v>
+      </c>
+      <c r="AS40"/>
+      <c r="AT40"/>
+      <c r="AU40">
+        <v>1.0</v>
+      </c>
+      <c r="AV40"/>
+      <c r="AW40"/>
+      <c r="AX40">
+        <v>221544.0</v>
+      </c>
+      <c r="AY40">
+        <v>323911.0</v>
+      </c>
+      <c r="AZ40">
+        <v>479740.0</v>
+      </c>
+      <c r="BA40">
+        <v>375314.0</v>
+      </c>
+      <c r="BB40">
+        <v>240690.0</v>
+      </c>
+      <c r="BC40">
+        <v>246163.0</v>
+      </c>
+      <c r="BD40">
+        <v>248809.0</v>
+      </c>
+      <c r="BE40">
+        <v>240773.0</v>
+      </c>
+      <c r="BF40">
+        <v>267278.0</v>
+      </c>
+      <c r="BG40">
+        <v>551652.0</v>
+      </c>
+      <c r="BH40">
+        <v>1140148.0</v>
+      </c>
+      <c r="BI40">
+        <v>346578.0</v>
+      </c>
+      <c r="BJ40">
+        <v>358872.0</v>
+      </c>
+      <c r="BK40">
+        <v>266710.0</v>
+      </c>
+      <c r="BL40">
+        <v>526125.0</v>
+      </c>
+      <c r="BM40">
+        <v>144271.0</v>
+      </c>
+      <c r="BN40">
+        <v>80010.0</v>
+      </c>
+      <c r="BO40">
+        <v>151478.0</v>
+      </c>
+      <c r="BP40">
+        <v>54580.0</v>
+      </c>
+      <c r="BQ40">
+        <v>50358.0</v>
+      </c>
+      <c r="BR40">
+        <v>134936.0</v>
+      </c>
+      <c r="BS40">
+        <v>4930.0</v>
+      </c>
+      <c r="BT40">
+        <v>0.14</v>
+      </c>
+      <c r="BU40">
+        <v>-0.07</v>
+      </c>
+      <c r="BV40">
+        <v>-0.2</v>
+      </c>
+      <c r="BW40">
+        <v>-0.77</v>
+      </c>
+      <c r="BX40">
+        <v>-0.51</v>
+      </c>
+      <c r="BY40">
+        <v>-0.45</v>
+      </c>
+      <c r="BZ40">
+        <v>-0.11</v>
+      </c>
+      <c r="CA40">
+        <v>-0.56</v>
+      </c>
+      <c r="CB40">
+        <v>-0.46</v>
+      </c>
+      <c r="CC40">
+        <v>-0.03</v>
+      </c>
+      <c r="CD40">
+        <v>-0.68</v>
+      </c>
+      <c r="CE40">
+        <v>-0.18</v>
+      </c>
+      <c r="CF40">
+        <v>0.38</v>
+      </c>
+      <c r="CG40">
+        <v>0.2</v>
+      </c>
+      <c r="CH40">
+        <v>4253.09</v>
+      </c>
+      <c r="CI40">
+        <v>7748.9</v>
+      </c>
+      <c r="CJ40"/>
+      <c r="CK40">
+        <v>12400.0</v>
+      </c>
+      <c r="CL40">
+        <v>27102.0</v>
+      </c>
+      <c r="CM40">
+        <v>76612.0</v>
+      </c>
+      <c r="CN40">
+        <v>37831.0</v>
+      </c>
+      <c r="CO40">
+        <v>54861.0</v>
+      </c>
+      <c r="CP40">
+        <v>19559.0</v>
+      </c>
+      <c r="CQ40">
+        <v>21474.0</v>
+      </c>
+      <c r="CR40">
+        <v>17521.0</v>
+      </c>
+      <c r="CS40">
+        <v>18337.0</v>
+      </c>
+      <c r="CT40">
+        <v>17436.0</v>
+      </c>
+      <c r="CU40">
+        <v>17466.0</v>
+      </c>
+      <c r="CV40">
+        <v>21776.0</v>
+      </c>
+      <c r="CW40">
+        <v>27261.0</v>
+      </c>
+      <c r="CX40">
+        <v>45128.0</v>
+      </c>
+      <c r="CY40"/>
+    </row>
+    <row r="41" spans="1:103">
+      <c r="A41" t="s">
+        <v>67</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
+        <v>15510000.0</v>
+      </c>
+      <c r="N41">
+        <v>17617000.0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41"/>
+      <c r="Q41"/>
+      <c r="R41"/>
+      <c r="S41"/>
+      <c r="T41"/>
+      <c r="U41"/>
+      <c r="V41"/>
+      <c r="W41"/>
+      <c r="X41"/>
+      <c r="Y41"/>
+      <c r="Z41"/>
+      <c r="AA41"/>
+      <c r="AB41"/>
+      <c r="AC41"/>
+      <c r="AD41"/>
+      <c r="AE41"/>
+      <c r="AF41"/>
+      <c r="AG41"/>
+      <c r="AH41"/>
+      <c r="AI41"/>
+      <c r="AJ41"/>
+      <c r="AK41"/>
+      <c r="AL41"/>
+      <c r="AM41"/>
+      <c r="AN41"/>
+      <c r="AO41"/>
+      <c r="AP41"/>
+      <c r="AQ41"/>
+      <c r="AR41"/>
+      <c r="AS41"/>
+      <c r="AT41"/>
+      <c r="AU41"/>
+      <c r="AV41"/>
+      <c r="AW41"/>
+      <c r="AX41"/>
+      <c r="AY41"/>
+      <c r="AZ41"/>
+      <c r="BA41"/>
+      <c r="BB41"/>
+      <c r="BC41"/>
+      <c r="BD41"/>
+      <c r="BE41"/>
+      <c r="BF41"/>
+      <c r="BG41"/>
+      <c r="BH41"/>
+      <c r="BI41"/>
+      <c r="BJ41"/>
+      <c r="BK41"/>
+      <c r="BL41"/>
+      <c r="BM41"/>
+      <c r="BN41"/>
+      <c r="BO41"/>
+      <c r="BP41"/>
+      <c r="BQ41"/>
+      <c r="BR41"/>
+      <c r="BS41"/>
+      <c r="BT41"/>
+      <c r="BU41"/>
+      <c r="BV41"/>
+      <c r="BW41"/>
+      <c r="BX41"/>
+      <c r="BY41"/>
+      <c r="BZ41"/>
+      <c r="CA41"/>
+      <c r="CB41"/>
+      <c r="CC41"/>
+      <c r="CD41"/>
+      <c r="CE41"/>
+      <c r="CF41"/>
+      <c r="CG41"/>
+      <c r="CH41"/>
+      <c r="CI41"/>
+      <c r="CJ41"/>
+      <c r="CK41"/>
+      <c r="CL41"/>
+      <c r="CM41"/>
+      <c r="CN41"/>
+      <c r="CO41"/>
+      <c r="CP41"/>
+      <c r="CQ41"/>
+      <c r="CR41"/>
+      <c r="CS41"/>
+      <c r="CT41"/>
+      <c r="CU41"/>
+      <c r="CV41"/>
+      <c r="CW41"/>
+      <c r="CX41"/>
+      <c r="CY41"/>
+    </row>
+    <row r="42" spans="1:103">
+      <c r="A42" t="s">
+        <v>68</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42"/>
+      <c r="D42"/>
+      <c r="E42"/>
+      <c r="F42"/>
+      <c r="G42"/>
+      <c r="H42"/>
+      <c r="I42"/>
+      <c r="J42"/>
+      <c r="K42"/>
+      <c r="L42"/>
+      <c r="M42">
+        <v>-911000.0</v>
+      </c>
+      <c r="N42">
+        <v>-911000.0</v>
+      </c>
+      <c r="O42">
+        <v>-1.0</v>
+      </c>
+      <c r="P42">
+        <v>-998000.0</v>
+      </c>
+      <c r="Q42"/>
+      <c r="R42"/>
+      <c r="S42"/>
+      <c r="T42"/>
+      <c r="U42"/>
+      <c r="V42">
+        <v>14142000.0</v>
+      </c>
+      <c r="W42">
+        <v>13844000.0</v>
+      </c>
+      <c r="X42">
+        <v>13462000.0</v>
+      </c>
+      <c r="Y42"/>
+      <c r="Z42">
+        <v>13269000.0</v>
+      </c>
+      <c r="AA42">
+        <v>13241000.0</v>
+      </c>
+      <c r="AB42">
+        <v>13050000.0</v>
+      </c>
+      <c r="AC42">
+        <v>13124000.0</v>
+      </c>
+      <c r="AD42">
+        <v>12994000.0</v>
+      </c>
+      <c r="AE42">
+        <v>12746000.0</v>
+      </c>
+      <c r="AF42">
+        <v>12561000.0</v>
+      </c>
+      <c r="AG42">
+        <v>12379000.0</v>
+      </c>
+      <c r="AH42">
+        <v>12163000.0</v>
+      </c>
+      <c r="AI42">
+        <v>11599000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>10876000.0</v>
+      </c>
+      <c r="AK42">
+        <v>10320000.0</v>
+      </c>
+      <c r="AL42">
+        <v>9711000.0</v>
+      </c>
+      <c r="AM42">
+        <v>9024000.0</v>
+      </c>
+      <c r="AN42">
+        <v>8847000.0</v>
+      </c>
+      <c r="AO42">
+        <v>8630000.0</v>
+      </c>
+      <c r="AP42">
+        <v>0.5</v>
+      </c>
+      <c r="AQ42">
+        <v>0.49</v>
+      </c>
+      <c r="AR42">
+        <v>1.31</v>
+      </c>
+      <c r="AS42">
+        <v>7250000.0</v>
+      </c>
+      <c r="AT42">
+        <v>1.05</v>
+      </c>
+      <c r="AU42">
+        <v>-0.18</v>
+      </c>
+      <c r="AV42">
+        <v>1.36</v>
+      </c>
+      <c r="AW42">
+        <v>0.67</v>
+      </c>
+      <c r="AX42">
+        <v>0.49</v>
+      </c>
+      <c r="AY42">
+        <v>1.13</v>
+      </c>
+      <c r="AZ42">
+        <v>1.36</v>
+      </c>
+      <c r="BA42">
+        <v>-0.19</v>
+      </c>
+      <c r="BB42">
+        <v>0.6</v>
+      </c>
+      <c r="BC42">
+        <v>0.57</v>
+      </c>
+      <c r="BD42">
+        <v>29210313.14</v>
+      </c>
+      <c r="BE42">
+        <v>-0.15</v>
+      </c>
+      <c r="BF42">
+        <v>31841137.0</v>
+      </c>
+      <c r="BG42">
+        <v>31049496.0</v>
+      </c>
+      <c r="BH42">
+        <v>29809892.0</v>
+      </c>
+      <c r="BI42">
+        <v>28858437.22</v>
+      </c>
+      <c r="BJ42">
+        <v>34875559.37</v>
+      </c>
+      <c r="BK42">
+        <v>28626565.58</v>
+      </c>
+      <c r="BL42">
+        <v>10007640.91</v>
+      </c>
+      <c r="BM42">
+        <v>9795923.84</v>
+      </c>
+      <c r="BN42">
+        <v>9675757.8</v>
+      </c>
+      <c r="BO42">
+        <v>7127491.0</v>
+      </c>
+      <c r="BP42">
+        <v>6337685.44</v>
+      </c>
+      <c r="BQ42">
+        <v>5830873.72</v>
+      </c>
+      <c r="BR42">
+        <v>4846519.36</v>
+      </c>
+      <c r="BS42">
+        <v>5005050.94</v>
+      </c>
+      <c r="BT42">
+        <v>5753964.67</v>
+      </c>
+      <c r="BU42">
+        <v>5984620.75</v>
+      </c>
+      <c r="BV42">
+        <v>5917756.67</v>
+      </c>
+      <c r="BW42">
+        <v>6118981.85</v>
+      </c>
+      <c r="BX42">
+        <v>6097314.07</v>
+      </c>
+      <c r="BY42">
+        <v>5680788.11</v>
+      </c>
+      <c r="BZ42">
+        <v>5056145.37</v>
+      </c>
+      <c r="CA42">
+        <v>4997957.29</v>
+      </c>
+      <c r="CB42">
+        <v>3980222.73</v>
+      </c>
+      <c r="CC42">
+        <v>3973628.61</v>
+      </c>
+      <c r="CD42">
+        <v>3797749.19</v>
+      </c>
+      <c r="CE42">
+        <v>3812137.08</v>
+      </c>
+      <c r="CF42">
+        <v>3594054.02</v>
+      </c>
+      <c r="CG42">
+        <v>3411012.64</v>
+      </c>
+      <c r="CH42">
+        <v>3439091.58</v>
+      </c>
+      <c r="CI42">
+        <v>3152893.74</v>
+      </c>
+      <c r="CJ42"/>
+      <c r="CK42">
+        <v>2843034.67</v>
+      </c>
+      <c r="CL42">
+        <v>2651107.27</v>
+      </c>
+      <c r="CM42">
+        <v>2320638.99</v>
+      </c>
+      <c r="CN42">
+        <v>2216499.61</v>
+      </c>
+      <c r="CO42">
+        <v>2043148.33</v>
+      </c>
+      <c r="CP42">
+        <v>1874994.21</v>
+      </c>
+      <c r="CQ42">
+        <v>1748117.59</v>
+      </c>
+      <c r="CR42">
+        <v>1731879.27</v>
+      </c>
+      <c r="CS42">
+        <v>1803217.94</v>
+      </c>
+      <c r="CT42">
+        <v>1714577.15</v>
+      </c>
+      <c r="CU42">
+        <v>1717722.28</v>
+      </c>
+      <c r="CV42">
+        <v>1709625.24</v>
+      </c>
+      <c r="CW42">
+        <v>-0.07</v>
+      </c>
+      <c r="CX42">
+        <v>13229.0</v>
+      </c>
+      <c r="CY42"/>
+    </row>
+    <row r="43" spans="1:103">
+      <c r="A43" t="s">
+        <v>69</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+      <c r="CN43"/>
+      <c r="CO43"/>
+      <c r="CP43"/>
+      <c r="CQ43"/>
+      <c r="CR43"/>
+      <c r="CS43"/>
+      <c r="CT43"/>
+      <c r="CU43"/>
+      <c r="CV43"/>
+      <c r="CW43"/>
+      <c r="CX43"/>
+      <c r="CY43"/>
+    </row>
+    <row r="44" spans="1:103">
+      <c r="A44" t="s">
+        <v>70</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+      <c r="CN44"/>
+      <c r="CO44"/>
+      <c r="CP44"/>
+      <c r="CQ44"/>
+      <c r="CR44"/>
+      <c r="CS44"/>
+      <c r="CT44"/>
+      <c r="CU44"/>
+      <c r="CV44"/>
+      <c r="CW44"/>
+      <c r="CX44"/>
+      <c r="CY44"/>
+    </row>
+    <row r="45" spans="1:103">
+      <c r="A45" t="s">
+        <v>71</v>
+      </c>
+      <c r="B45">
+        <v>33839000.0</v>
+      </c>
+      <c r="C45">
+        <v>32077000.0</v>
+      </c>
+      <c r="D45">
+        <v>31046000.0</v>
+      </c>
+      <c r="E45">
+        <v>17056000.0</v>
+      </c>
+      <c r="F45">
+        <v>17059000.0</v>
+      </c>
+      <c r="G45">
+        <v>17076000.0</v>
+      </c>
+      <c r="H45">
+        <v>17088000.0</v>
+      </c>
+      <c r="I45">
+        <v>17114000.0</v>
+      </c>
+      <c r="J45">
+        <v>17117000.0</v>
+      </c>
+      <c r="K45">
+        <v>17132000.0</v>
+      </c>
+      <c r="L45">
+        <v>17146000.0</v>
+      </c>
+      <c r="M45">
+        <v>17169000.0</v>
+      </c>
+      <c r="N45">
+        <v>17173000.0</v>
+      </c>
+      <c r="O45">
+        <v>16983000.0</v>
+      </c>
+      <c r="P45">
+        <v>17011000.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45"/>
+      <c r="BG45"/>
+      <c r="BH45"/>
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45"/>
+      <c r="BL45"/>
+      <c r="BM45"/>
+      <c r="BN45"/>
+      <c r="BO45"/>
+      <c r="BP45"/>
+      <c r="BQ45"/>
+      <c r="BR45"/>
+      <c r="BS45"/>
+      <c r="BT45"/>
+      <c r="BU45"/>
+      <c r="BV45"/>
+      <c r="BW45"/>
+      <c r="BX45"/>
+      <c r="BY45"/>
+      <c r="BZ45"/>
+      <c r="CA45"/>
+      <c r="CB45"/>
+      <c r="CC45"/>
+      <c r="CD45"/>
+      <c r="CE45"/>
+      <c r="CF45"/>
+      <c r="CG45"/>
+      <c r="CH45"/>
+      <c r="CI45"/>
+      <c r="CJ45"/>
+      <c r="CK45"/>
+      <c r="CL45"/>
+      <c r="CM45"/>
+      <c r="CN45"/>
+      <c r="CO45"/>
+      <c r="CP45"/>
+      <c r="CQ45"/>
+      <c r="CR45"/>
+      <c r="CS45"/>
+      <c r="CT45"/>
+      <c r="CU45"/>
+      <c r="CV45"/>
+      <c r="CW45"/>
+      <c r="CX45"/>
+      <c r="CY45"/>
+    </row>
+    <row r="46" spans="1:103">
+      <c r="A46" t="s">
+        <v>72</v>
+      </c>
+      <c r="B46">
+        <v>33823000.0</v>
+      </c>
+      <c r="C46">
+        <v>412000.0</v>
+      </c>
+      <c r="D46">
+        <v>31046000.0</v>
+      </c>
+      <c r="E46">
+        <v>17042000.0</v>
+      </c>
+      <c r="F46">
+        <v>17059000.0</v>
+      </c>
+      <c r="G46">
+        <v>17076000.0</v>
+      </c>
+      <c r="H46">
+        <v>167000.0</v>
+      </c>
+      <c r="I46">
+        <v>17103000.0</v>
+      </c>
+      <c r="J46">
+        <v>17117000.0</v>
+      </c>
+      <c r="K46">
+        <v>17132000.0</v>
+      </c>
+      <c r="L46">
+        <v>17146000.0</v>
+      </c>
+      <c r="M46">
+        <v>17160000.0</v>
+      </c>
+      <c r="N46">
+        <v>17173000.0</v>
+      </c>
+      <c r="O46">
+        <v>16983000.0</v>
+      </c>
+      <c r="P46">
+        <v>17011000.0</v>
+      </c>
+      <c r="Q46">
+        <v>17029000.0</v>
+      </c>
+      <c r="R46">
+        <v>17046000.0</v>
+      </c>
+      <c r="S46">
+        <v>17063000.0</v>
+      </c>
+      <c r="T46">
+        <v>17078000.0</v>
+      </c>
+      <c r="U46">
+        <v>17078000.0</v>
+      </c>
+      <c r="V46">
+        <v>10820000.0</v>
+      </c>
+      <c r="W46">
+        <v>10838000.0</v>
+      </c>
+      <c r="X46">
+        <v>10849000.0</v>
+      </c>
+      <c r="Y46">
+        <v>10617000.0</v>
+      </c>
+      <c r="Z46">
+        <v>10617000.0</v>
+      </c>
+      <c r="AA46">
+        <v>10617000.0</v>
+      </c>
+      <c r="AB46">
+        <v>10617000.0</v>
+      </c>
+      <c r="AC46">
+        <v>10617000.0</v>
+      </c>
+      <c r="AD46">
+        <v>10617000.0</v>
+      </c>
+      <c r="AE46">
+        <v>10617000.0</v>
+      </c>
+      <c r="AF46">
+        <v>10617000.0</v>
+      </c>
+      <c r="AG46">
+        <v>10617000.0</v>
+      </c>
+      <c r="AH46">
+        <v>10619000.0</v>
+      </c>
+      <c r="AI46">
+        <v>10619000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>10620000.0</v>
+      </c>
+      <c r="AK46">
+        <v>10622000.0</v>
+      </c>
+      <c r="AL46">
+        <v>10625000.0</v>
+      </c>
+      <c r="AM46">
+        <v>10627000.0</v>
+      </c>
+      <c r="AN46">
+        <v>10629000.0</v>
+      </c>
+      <c r="AO46">
+        <v>10631000.0</v>
+      </c>
+      <c r="AP46">
+        <v>32553745.0</v>
+      </c>
+      <c r="AQ46">
+        <v>31565874.0</v>
+      </c>
+      <c r="AR46">
+        <v>31364924.0</v>
+      </c>
+      <c r="AS46">
+        <v>10637000.0</v>
+      </c>
+      <c r="AT46">
+        <v>23055338.0</v>
+      </c>
+      <c r="AU46">
+        <v>20911562.0</v>
+      </c>
+      <c r="AV46">
+        <v>17418641.0</v>
+      </c>
+      <c r="AW46">
+        <v>13649882.0</v>
+      </c>
+      <c r="AX46">
+        <v>11252611.0</v>
+      </c>
+      <c r="AY46">
+        <v>11642164.0</v>
+      </c>
+      <c r="AZ46">
+        <v>12009313.0</v>
+      </c>
+      <c r="BA46">
+        <v>11726415.0</v>
+      </c>
+      <c r="BB46">
+        <v>14120160.0</v>
+      </c>
+      <c r="BC46">
+        <v>14434709.0</v>
+      </c>
+      <c r="BD46">
+        <v>14587290.0</v>
+      </c>
+      <c r="BE46">
+        <v>14111250.0</v>
+      </c>
+      <c r="BF46">
+        <v>14466588.0</v>
+      </c>
+      <c r="BG46">
+        <v>14183713.0</v>
+      </c>
+      <c r="BH46">
+        <v>13538215.0</v>
+      </c>
+      <c r="BI46">
+        <v>13433907.0</v>
+      </c>
+      <c r="BJ46">
+        <v>24986087.0</v>
+      </c>
+      <c r="BK46">
+        <v>18378404.0</v>
+      </c>
+      <c r="BL46">
+        <v>2105115.0</v>
+      </c>
+      <c r="BM46">
+        <v>1580110.0</v>
+      </c>
+      <c r="BN46">
+        <v>1082413.0</v>
+      </c>
+      <c r="BO46">
+        <v>128991.0</v>
+      </c>
+      <c r="BP46">
+        <v>46052.0</v>
+      </c>
+      <c r="BQ46">
+        <v>3935.57</v>
+      </c>
+      <c r="BR46">
+        <v>1441.36</v>
+      </c>
+      <c r="BS46">
+        <v>1640.1</v>
+      </c>
+      <c r="BT46">
+        <v>2051.77</v>
+      </c>
+      <c r="BU46">
+        <v>2306.94</v>
+      </c>
+      <c r="BV46">
+        <v>2396.77</v>
+      </c>
+      <c r="BW46">
+        <v>2790.06</v>
+      </c>
+      <c r="BX46">
+        <v>3081.18</v>
+      </c>
+      <c r="BY46">
+        <v>3152.65</v>
+      </c>
+      <c r="BZ46">
+        <v>730444.0</v>
+      </c>
+      <c r="CA46">
+        <v>703466.0</v>
+      </c>
+      <c r="CB46"/>
+      <c r="CC46"/>
+      <c r="CD46"/>
+      <c r="CE46">
+        <v>3407.09</v>
+      </c>
+      <c r="CF46">
+        <v>4555.97</v>
+      </c>
+      <c r="CG46">
+        <v>5866.75</v>
+      </c>
+      <c r="CH46">
+        <v>339263.0</v>
+      </c>
+      <c r="CI46">
+        <v>343926.0</v>
+      </c>
+      <c r="CJ46"/>
+      <c r="CK46">
+        <v>314063.0</v>
+      </c>
+      <c r="CL46">
+        <v>71496.0</v>
+      </c>
+      <c r="CM46">
+        <v>75715.0</v>
+      </c>
+      <c r="CN46">
+        <v>76587.0</v>
+      </c>
+      <c r="CO46">
+        <v>18630.0</v>
+      </c>
+      <c r="CP46">
+        <v>7631.25</v>
+      </c>
+      <c r="CQ46">
+        <v>7212.05</v>
+      </c>
+      <c r="CR46">
+        <v>7250.56</v>
+      </c>
+      <c r="CS46">
+        <v>7688.76</v>
+      </c>
+      <c r="CT46">
+        <v>26382.0</v>
+      </c>
+      <c r="CU46">
+        <v>26527.0</v>
+      </c>
+      <c r="CV46">
+        <v>25054.0</v>
+      </c>
+      <c r="CW46">
+        <v>19467.0</v>
+      </c>
+      <c r="CX46">
+        <v>20706.0</v>
+      </c>
+      <c r="CY46"/>
+    </row>
+    <row r="47" spans="1:103">
+      <c r="A47" t="s">
+        <v>73</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>17160000.0</v>
+      </c>
+      <c r="N47">
+        <v>17173000.0</v>
+      </c>
+      <c r="O47">
+        <v>16983000.0</v>
+      </c>
+      <c r="P47">
+        <v>17011000.0</v>
+      </c>
+      <c r="Q47"/>
+      <c r="R47"/>
+      <c r="S47"/>
+      <c r="T47"/>
+      <c r="U47"/>
+      <c r="V47"/>
+      <c r="W47"/>
+      <c r="X47"/>
+      <c r="Y47"/>
+      <c r="Z47"/>
+      <c r="AA47"/>
+      <c r="AB47"/>
+      <c r="AC47"/>
+      <c r="AD47"/>
+      <c r="AE47"/>
+      <c r="AF47"/>
+      <c r="AG47"/>
+      <c r="AH47"/>
+      <c r="AI47"/>
+      <c r="AJ47"/>
+      <c r="AK47"/>
+      <c r="AL47"/>
+      <c r="AM47"/>
+      <c r="AN47"/>
+      <c r="AO47"/>
+      <c r="AP47"/>
+      <c r="AQ47"/>
+      <c r="AR47"/>
+      <c r="AS47"/>
+      <c r="AT47"/>
+      <c r="AU47"/>
+      <c r="AV47"/>
+      <c r="AW47"/>
+      <c r="AX47"/>
+      <c r="AY47"/>
+      <c r="AZ47"/>
+      <c r="BA47"/>
+      <c r="BB47"/>
+      <c r="BC47"/>
+      <c r="BD47"/>
+      <c r="BE47"/>
+      <c r="BF47"/>
+      <c r="BG47"/>
+      <c r="BH47"/>
+      <c r="BI47"/>
+      <c r="BJ47"/>
+      <c r="BK47"/>
+      <c r="BL47"/>
+      <c r="BM47"/>
+      <c r="BN47"/>
+      <c r="BO47"/>
+      <c r="BP47"/>
+      <c r="BQ47"/>
+      <c r="BR47"/>
+      <c r="BS47"/>
+      <c r="BT47"/>
+      <c r="BU47"/>
+      <c r="BV47"/>
+      <c r="BW47"/>
+      <c r="BX47"/>
+      <c r="BY47"/>
+      <c r="BZ47"/>
+      <c r="CA47"/>
+      <c r="CB47"/>
+      <c r="CC47"/>
+      <c r="CD47"/>
+      <c r="CE47"/>
+      <c r="CF47"/>
+      <c r="CG47"/>
+      <c r="CH47"/>
+      <c r="CI47"/>
+      <c r="CJ47"/>
+      <c r="CK47"/>
+      <c r="CL47"/>
+      <c r="CM47"/>
+      <c r="CN47"/>
+      <c r="CO47"/>
+      <c r="CP47"/>
+      <c r="CQ47"/>
+      <c r="CR47"/>
+      <c r="CS47"/>
+      <c r="CT47"/>
+      <c r="CU47"/>
+      <c r="CV47"/>
+      <c r="CW47"/>
+      <c r="CX47"/>
+      <c r="CY47"/>
+    </row>
+    <row r="48" spans="1:103">
+      <c r="A48" t="s">
+        <v>74</v>
+      </c>
+      <c r="B48">
+        <v>-221930000.0</v>
+      </c>
+      <c r="C48">
+        <v>-222599000.0</v>
+      </c>
+      <c r="D48">
+        <v>-221976000.0</v>
+      </c>
+      <c r="E48">
+        <v>-179317000.0</v>
+      </c>
+      <c r="F48">
+        <v>-169730000.0</v>
+      </c>
+      <c r="G48">
+        <v>-164433000.0</v>
+      </c>
+      <c r="H48">
+        <v>-163983000.0</v>
+      </c>
+      <c r="I48">
+        <v>-161912000.0</v>
+      </c>
+      <c r="J48">
+        <v>-161037000.0</v>
+      </c>
+      <c r="K48">
+        <v>-156981000.0</v>
+      </c>
+      <c r="L48">
+        <v>-153690000.0</v>
+      </c>
+      <c r="M48">
+        <v>-150477000.0</v>
+      </c>
+      <c r="N48">
+        <v>-146046000.0</v>
+      </c>
+      <c r="O48">
+        <v>-115159000.0</v>
+      </c>
+      <c r="P48">
+        <v>-112951000.0</v>
+      </c>
+      <c r="Q48">
+        <v>-110397000.0</v>
+      </c>
+      <c r="R48">
+        <v>-106310000.0</v>
+      </c>
+      <c r="S48">
+        <v>-104494000.0</v>
+      </c>
+      <c r="T48">
+        <v>-101036000.0</v>
+      </c>
+      <c r="U48">
+        <v>-99510000.0</v>
+      </c>
+      <c r="V48">
+        <v>-97833000.0</v>
+      </c>
+      <c r="W48">
+        <v>-96820000.0</v>
+      </c>
+      <c r="X48">
+        <v>-95739000.0</v>
+      </c>
+      <c r="Y48">
+        <v>-94686000.0</v>
+      </c>
+      <c r="Z48">
+        <v>-94028000.0</v>
+      </c>
+      <c r="AA48">
+        <v>-92766000.0</v>
+      </c>
+      <c r="AB48">
+        <v>-91690000.0</v>
+      </c>
+      <c r="AC48">
+        <v>-90685000.0</v>
+      </c>
+      <c r="AD48">
+        <v>-89072000.0</v>
+      </c>
+      <c r="AE48">
+        <v>-87553000.0</v>
+      </c>
+      <c r="AF48">
+        <v>-85080000.0</v>
+      </c>
+      <c r="AG48">
+        <v>-83349000.0</v>
+      </c>
+      <c r="AH48">
+        <v>-81771000.0</v>
+      </c>
+      <c r="AI48">
+        <v>-78625000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>-76665000.0</v>
+      </c>
+      <c r="AK48">
+        <v>-74852000.0</v>
+      </c>
+      <c r="AL48">
+        <v>-71153000.0</v>
+      </c>
+      <c r="AM48">
+        <v>-66544000.0</v>
+      </c>
+      <c r="AN48">
+        <v>-62997000.0</v>
+      </c>
+      <c r="AO48">
+        <v>-60222000.0</v>
+      </c>
+      <c r="AP48">
+        <v>-28103239.5</v>
+      </c>
+      <c r="AQ48">
+        <v>-24488244.49</v>
+      </c>
+      <c r="AR48">
+        <v>-24521409.31</v>
+      </c>
+      <c r="AS48">
+        <v>-48814000.0</v>
+      </c>
+      <c r="AT48">
+        <v>-23819645.05</v>
+      </c>
+      <c r="AU48">
+        <v>-24918016.82</v>
+      </c>
+      <c r="AV48">
+        <v>-21940692.36</v>
+      </c>
+      <c r="AW48">
+        <v>-21537110.67</v>
+      </c>
+      <c r="AX48">
+        <v>-20057501.49</v>
+      </c>
+      <c r="AY48">
+        <v>-20467560.13</v>
+      </c>
+      <c r="AZ48">
+        <v>-20782477.36</v>
+      </c>
+      <c r="BA48">
+        <v>-20250137.81</v>
+      </c>
+      <c r="BB48">
+        <v>-18728733.6</v>
+      </c>
+      <c r="BC48">
+        <v>-18721580.57</v>
+      </c>
+      <c r="BD48">
+        <v>-18855882.14</v>
+      </c>
+      <c r="BE48">
+        <v>-18013575.85</v>
+      </c>
+      <c r="BF48">
+        <v>-17288048.63</v>
+      </c>
+      <c r="BG48">
+        <v>-16405681.68</v>
+      </c>
+      <c r="BH48">
+        <v>-15917349.91</v>
+      </c>
+      <c r="BI48">
+        <v>-16642637.22</v>
+      </c>
+      <c r="BJ48">
+        <v>-11211476.37</v>
+      </c>
+      <c r="BK48">
+        <v>-10308900.58</v>
+      </c>
+      <c r="BL48">
+        <v>-8364153.91</v>
+      </c>
+      <c r="BM48">
+        <v>-7844161.84</v>
+      </c>
+      <c r="BN48">
+        <v>-7554597.8</v>
+      </c>
+      <c r="BO48">
+        <v>-6747454.88</v>
+      </c>
+      <c r="BP48">
+        <v>-6171880.44</v>
+      </c>
+      <c r="BQ48">
+        <v>-5566152.72</v>
+      </c>
+      <c r="BR48">
+        <v>-4955671.18</v>
+      </c>
+      <c r="BS48">
+        <v>-5108506.98</v>
+      </c>
+      <c r="BT48">
+        <v>-5820715.1</v>
+      </c>
+      <c r="BU48">
+        <v>-6015576.73</v>
+      </c>
+      <c r="BV48">
+        <v>-5870079.67</v>
+      </c>
+      <c r="BW48">
+        <v>-6026066.85</v>
+      </c>
+      <c r="BX48">
+        <v>-5928899.07</v>
+      </c>
+      <c r="BY48">
+        <v>-5399347.11</v>
+      </c>
+      <c r="BZ48">
+        <v>-4084867.37</v>
+      </c>
+      <c r="CA48">
+        <v>-3939219.29</v>
+      </c>
+      <c r="CB48">
+        <v>-4021288.73</v>
+      </c>
+      <c r="CC48">
+        <v>-3984588.05</v>
+      </c>
+      <c r="CD48">
+        <v>-3818528.91</v>
+      </c>
+      <c r="CE48">
+        <v>-3862534.01</v>
+      </c>
+      <c r="CF48">
+        <v>-3665109.02</v>
+      </c>
+      <c r="CG48">
+        <v>-3412812.64</v>
+      </c>
+      <c r="CH48">
+        <v>-2976258.58</v>
+      </c>
+      <c r="CI48">
+        <v>-2945286.74</v>
+      </c>
+      <c r="CJ48"/>
+      <c r="CK48">
+        <v>-2572497.67</v>
+      </c>
+      <c r="CL48">
+        <v>-2385289.27</v>
+      </c>
+      <c r="CM48">
+        <v>-2363433.76</v>
+      </c>
+      <c r="CN48">
+        <v>-2157097.11</v>
+      </c>
+      <c r="CO48">
+        <v>-2121438.33</v>
+      </c>
+      <c r="CP48">
+        <v>-1910760.47</v>
+      </c>
+      <c r="CQ48">
+        <v>-1761628.27</v>
+      </c>
+      <c r="CR48">
+        <v>-1739074.38</v>
+      </c>
+      <c r="CS48">
+        <v>-1811785.03</v>
+      </c>
+      <c r="CT48">
+        <v>-1699223.15</v>
+      </c>
+      <c r="CU48">
+        <v>-1698435.28</v>
+      </c>
+      <c r="CV48">
+        <v>-1707952.44</v>
+      </c>
+      <c r="CW48">
+        <v>-1694836.93</v>
+      </c>
+      <c r="CX48">
+        <v>-1774858.23</v>
+      </c>
+      <c r="CY48"/>
+    </row>
+    <row r="49" spans="1:103">
+      <c r="A49" t="s">
+        <v>75</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+      <c r="CN49"/>
+      <c r="CO49"/>
+      <c r="CP49"/>
+      <c r="CQ49"/>
+      <c r="CR49"/>
+      <c r="CS49"/>
+      <c r="CT49"/>
+      <c r="CU49"/>
+      <c r="CV49"/>
+      <c r="CW49"/>
+      <c r="CX49"/>
+      <c r="CY49"/>
+    </row>
+    <row r="50" spans="1:103">
+      <c r="A50" t="s">
+        <v>76</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50">
+        <v>1176000.0</v>
+      </c>
+      <c r="H50">
+        <v>5291000.0</v>
+      </c>
+      <c r="I50">
+        <v>7660000.0</v>
+      </c>
+      <c r="J50">
+        <v>1707000.0</v>
+      </c>
+      <c r="K50">
+        <v>5506000.0</v>
+      </c>
+      <c r="L50">
+        <v>6907000.0</v>
+      </c>
+      <c r="M50"/>
+      <c r="N50">
+        <v>1289000.0</v>
+      </c>
+      <c r="O50">
+        <v>2502000.0</v>
+      </c>
+      <c r="P50">
+        <v>2755000.0</v>
+      </c>
+      <c r="Q50">
+        <v>2796000.0</v>
+      </c>
+      <c r="R50">
+        <v>4585000.0</v>
+      </c>
+      <c r="S50">
+        <v>2000000.0</v>
+      </c>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50"/>
+      <c r="AI50"/>
+      <c r="AJ50"/>
+      <c r="AK50"/>
+      <c r="AL50"/>
+      <c r="AM50"/>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+      <c r="CN50"/>
+      <c r="CO50"/>
+      <c r="CP50"/>
+      <c r="CQ50"/>
+      <c r="CR50"/>
+      <c r="CS50"/>
+      <c r="CT50"/>
+      <c r="CU50"/>
+      <c r="CV50"/>
+      <c r="CW50"/>
+      <c r="CX50"/>
+      <c r="CY50"/>
+    </row>
+    <row r="51" spans="1:103">
+      <c r="A51" t="s">
+        <v>77</v>
+      </c>
+      <c r="B51">
+        <v>379000.0</v>
+      </c>
+      <c r="C51">
+        <v>413000.0</v>
+      </c>
+      <c r="D51">
+        <v>112000.0</v>
+      </c>
+      <c r="E51">
+        <v>131000.0</v>
+      </c>
+      <c r="F51">
+        <v>150000.0</v>
+      </c>
+      <c r="G51">
+        <v>1343000.0</v>
+      </c>
+      <c r="H51">
+        <v>5475000.0</v>
+      </c>
+      <c r="I51">
+        <v>7860000.0</v>
+      </c>
+      <c r="J51">
+        <v>2017000.0</v>
+      </c>
+      <c r="K51">
+        <v>5831000.0</v>
+      </c>
+      <c r="L51">
+        <v>7128000.0</v>
+      </c>
+      <c r="M51">
+        <v>10796000.0</v>
+      </c>
+      <c r="N51">
+        <v>13799000.0</v>
+      </c>
+      <c r="O51">
+        <v>2568000.0</v>
+      </c>
+      <c r="P51">
+        <v>2841000.0</v>
+      </c>
+      <c r="Q51">
+        <v>4274000.0</v>
+      </c>
+      <c r="R51">
+        <v>4708000.0</v>
+      </c>
+      <c r="S51">
+        <v>6404000.0</v>
+      </c>
+      <c r="T51">
+        <v>9153000.0</v>
+      </c>
+      <c r="U51">
+        <v>10849000.0</v>
+      </c>
+      <c r="V51">
+        <v>13347000.0</v>
+      </c>
+      <c r="W51">
+        <v>6475000.0</v>
+      </c>
+      <c r="X51">
+        <v>5419000.0</v>
+      </c>
+      <c r="Y51">
+        <v>5258000.0</v>
+      </c>
+      <c r="Z51">
+        <v>4183000.0</v>
+      </c>
+      <c r="AA51">
+        <v>3446000.0</v>
+      </c>
+      <c r="AB51">
+        <v>2811000.0</v>
+      </c>
+      <c r="AC51">
+        <v>3292000.0</v>
+      </c>
+      <c r="AD51">
+        <v>4467000.0</v>
+      </c>
+      <c r="AE51">
+        <v>5619000.0</v>
+      </c>
+      <c r="AF51">
+        <v>6654000.0</v>
+      </c>
+      <c r="AG51">
+        <v>6342000.0</v>
+      </c>
+      <c r="AH51">
+        <v>6770000.0</v>
+      </c>
+      <c r="AI51">
+        <v>3631000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>4353000.0</v>
+      </c>
+      <c r="AK51">
+        <v>5232000.0</v>
+      </c>
+      <c r="AL51">
+        <v>6677000.0</v>
+      </c>
+      <c r="AM51">
+        <v>6357000.0</v>
+      </c>
+      <c r="AN51">
+        <v>7279000.0</v>
+      </c>
+      <c r="AO51">
+        <v>7466000.0</v>
+      </c>
+      <c r="AP51">
+        <v>7224567.0</v>
+      </c>
+      <c r="AQ51">
+        <v>6123890.0</v>
+      </c>
+      <c r="AR51">
+        <v>2722308.0</v>
+      </c>
+      <c r="AS51">
+        <v>1500000.0</v>
+      </c>
+      <c r="AT51"/>
+      <c r="AU51"/>
+      <c r="AV51"/>
+      <c r="AW51"/>
+      <c r="AX51"/>
+      <c r="AY51"/>
+      <c r="AZ51"/>
+      <c r="BA51"/>
+      <c r="BB51"/>
+      <c r="BC51"/>
+      <c r="BD51"/>
+      <c r="BE51"/>
+      <c r="BF51"/>
+      <c r="BG51"/>
+      <c r="BH51"/>
+      <c r="BI51"/>
+      <c r="BJ51">
+        <v>6173.41</v>
+      </c>
+      <c r="BK51"/>
+      <c r="BL51"/>
+      <c r="BM51"/>
+      <c r="BN51">
+        <v>5885.82</v>
+      </c>
+      <c r="BO51"/>
+      <c r="BP51"/>
+      <c r="BQ51"/>
+      <c r="BR51">
+        <v>4751.72</v>
+      </c>
+      <c r="BS51"/>
+      <c r="BT51">
+        <v>5667.86</v>
+      </c>
+      <c r="BU51">
+        <v>5895.07</v>
+      </c>
+      <c r="BV51">
+        <v>5829.2</v>
+      </c>
+      <c r="BW51">
+        <v>6058.77</v>
+      </c>
+      <c r="BX51">
+        <v>6043.51</v>
+      </c>
+      <c r="BY51">
+        <v>5636.45</v>
+      </c>
+      <c r="BZ51">
+        <v>5201.11</v>
+      </c>
+      <c r="CA51">
+        <v>5147.56</v>
+      </c>
+      <c r="CB51">
+        <v>5373.46</v>
+      </c>
+      <c r="CC51">
+        <v>5385.03</v>
+      </c>
+      <c r="CD51">
+        <v>5146.68</v>
+      </c>
+      <c r="CE51">
+        <v>5166.18</v>
+      </c>
+      <c r="CF51">
+        <v>5160.62</v>
+      </c>
+      <c r="CG51">
+        <v>4897.8</v>
+      </c>
+      <c r="CH51">
+        <v>4959.91</v>
+      </c>
+      <c r="CI51">
+        <v>4991.1</v>
+      </c>
+      <c r="CJ51"/>
+      <c r="CK51">
+        <v>7257.19</v>
+      </c>
+      <c r="CL51">
+        <v>7378.62</v>
+      </c>
+      <c r="CM51">
+        <v>7460.85</v>
+      </c>
+      <c r="CN51">
+        <v>4437.31</v>
+      </c>
+      <c r="CO51">
+        <v>4454.41</v>
+      </c>
+      <c r="CP51">
+        <v>4087.81</v>
+      </c>
+      <c r="CQ51"/>
+      <c r="CR51"/>
+      <c r="CS51"/>
+      <c r="CT51"/>
+      <c r="CU51"/>
+      <c r="CV51"/>
+      <c r="CW51"/>
+      <c r="CX51"/>
+      <c r="CY51"/>
+    </row>
+    <row r="52" spans="1:103">
+      <c r="A52" t="s">
+        <v>78</v>
+      </c>
+      <c r="B52">
+        <v>162000.0</v>
+      </c>
+      <c r="C52">
+        <v>162000.0</v>
+      </c>
+      <c r="D52">
+        <v>98000.0</v>
+      </c>
+      <c r="E52">
+        <v>98000.0</v>
+      </c>
+      <c r="F52">
+        <v>98000.0</v>
+      </c>
+      <c r="G52">
+        <v>1273000.0</v>
+      </c>
+      <c r="H52">
+        <v>5388000.0</v>
+      </c>
+      <c r="I52">
+        <v>7756000.0</v>
+      </c>
+      <c r="J52">
+        <v>1897000.0</v>
+      </c>
+      <c r="K52">
+        <v>5696000.0</v>
+      </c>
+      <c r="L52">
+        <v>6978000.0</v>
+      </c>
+      <c r="M52">
+        <v>71000.0</v>
+      </c>
+      <c r="N52">
+        <v>1359000.0</v>
+      </c>
+      <c r="O52">
+        <v>2568000.0</v>
+      </c>
+      <c r="P52">
+        <v>2841000.0</v>
+      </c>
+      <c r="Q52">
+        <v>4251000.0</v>
+      </c>
+      <c r="R52">
+        <v>4664000.0</v>
+      </c>
+      <c r="S52">
+        <v>2076000.0</v>
+      </c>
+      <c r="T52">
+        <v>2468000.0</v>
+      </c>
+      <c r="U52">
+        <v>3510000.0</v>
+      </c>
+      <c r="V52">
+        <v>5255000.0</v>
+      </c>
+      <c r="W52">
+        <v>6185000.0</v>
+      </c>
+      <c r="X52">
+        <v>4999000.0</v>
+      </c>
+      <c r="Y52">
+        <v>4914000.0</v>
+      </c>
+      <c r="Z52">
+        <v>4183000.0</v>
+      </c>
+      <c r="AA52">
+        <v>3446000.0</v>
+      </c>
+      <c r="AB52">
+        <v>2811000.0</v>
+      </c>
+      <c r="AC52">
+        <v>2280000.0</v>
+      </c>
+      <c r="AD52">
+        <v>2280000.0</v>
+      </c>
+      <c r="AE52">
+        <v>2280000.0</v>
+      </c>
+      <c r="AF52">
+        <v>1480000.0</v>
+      </c>
+      <c r="AG52">
+        <v>2236000.0</v>
+      </c>
+      <c r="AH52">
+        <v>2190000.0</v>
+      </c>
+      <c r="AI52">
+        <v>2022000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>1747000.0</v>
+      </c>
+      <c r="AK52">
+        <v>3336000.0</v>
+      </c>
+      <c r="AL52"/>
+      <c r="AM52">
+        <v>5827000.0</v>
+      </c>
+      <c r="AN52">
+        <v>1000000.0</v>
+      </c>
+      <c r="AO52">
+        <v>1000000.0</v>
+      </c>
+      <c r="AP52">
+        <v>1026438.0</v>
+      </c>
+      <c r="AQ52">
+        <v>2094415.0</v>
+      </c>
+      <c r="AR52">
+        <v>1995381.0</v>
+      </c>
+      <c r="AS52">
+        <v>1500000.0</v>
+      </c>
+      <c r="AT52"/>
+      <c r="AU52"/>
+      <c r="AV52"/>
+      <c r="AW52"/>
+      <c r="AX52"/>
+      <c r="AY52"/>
+      <c r="AZ52"/>
+      <c r="BA52"/>
+      <c r="BB52"/>
+      <c r="BC52"/>
+      <c r="BD52"/>
+      <c r="BE52"/>
+      <c r="BF52"/>
+      <c r="BG52"/>
+      <c r="BH52"/>
+      <c r="BI52"/>
+      <c r="BJ52">
+        <v>6173.41</v>
+      </c>
+      <c r="BK52"/>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52">
+        <v>5885.82</v>
+      </c>
+      <c r="BO52"/>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52">
+        <v>4751.72</v>
+      </c>
+      <c r="BS52"/>
+      <c r="BT52">
+        <v>5667.86</v>
+      </c>
+      <c r="BU52">
+        <v>5895.07</v>
+      </c>
+      <c r="BV52">
+        <v>5829.2</v>
+      </c>
+      <c r="BW52">
+        <v>6058.77</v>
+      </c>
+      <c r="BX52">
+        <v>6043.51</v>
+      </c>
+      <c r="BY52">
+        <v>5636.45</v>
+      </c>
+      <c r="BZ52">
+        <v>5201.11</v>
+      </c>
+      <c r="CA52">
+        <v>5147.56</v>
+      </c>
+      <c r="CB52">
+        <v>5373.46</v>
+      </c>
+      <c r="CC52">
+        <v>5385.03</v>
+      </c>
+      <c r="CD52">
+        <v>5146.68</v>
+      </c>
+      <c r="CE52">
+        <v>5166.18</v>
+      </c>
+      <c r="CF52">
+        <v>5160.62</v>
+      </c>
+      <c r="CG52">
+        <v>4897.8</v>
+      </c>
+      <c r="CH52">
+        <v>4959.91</v>
+      </c>
+      <c r="CI52">
+        <v>4991.1</v>
+      </c>
+      <c r="CJ52"/>
+      <c r="CK52">
+        <v>7257.19</v>
+      </c>
+      <c r="CL52">
+        <v>7378.62</v>
+      </c>
+      <c r="CM52">
+        <v>7460.85</v>
+      </c>
+      <c r="CN52">
+        <v>4437.31</v>
+      </c>
+      <c r="CO52">
+        <v>4454.41</v>
+      </c>
+      <c r="CP52">
+        <v>4087.81</v>
+      </c>
+      <c r="CQ52"/>
+      <c r="CR52"/>
+      <c r="CS52"/>
+      <c r="CT52"/>
+      <c r="CU52"/>
+      <c r="CV52"/>
+      <c r="CW52"/>
+      <c r="CX52"/>
+      <c r="CY52"/>
+    </row>
+    <row r="53" spans="1:103">
+      <c r="A53" t="s">
+        <v>79</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53"/>
+      <c r="N53"/>
+      <c r="O53"/>
+      <c r="P53"/>
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53"/>
+      <c r="AI53"/>
+      <c r="AJ53"/>
+      <c r="AK53"/>
+      <c r="AL53"/>
+      <c r="AM53"/>
+      <c r="AN53"/>
+      <c r="AO53"/>
+      <c r="AP53">
+        <v>30045.0</v>
+      </c>
+      <c r="AQ53">
+        <v>46480.0</v>
+      </c>
+      <c r="AR53">
+        <v>48044.0</v>
+      </c>
+      <c r="AS53">
+        <v>45920.0</v>
+      </c>
+      <c r="AT53">
+        <v>16564.0</v>
+      </c>
+      <c r="AU53">
+        <v>22612.0</v>
+      </c>
+      <c r="AV53">
+        <v>21501.0</v>
+      </c>
+      <c r="AW53">
+        <v>22495.0</v>
+      </c>
+      <c r="AX53">
+        <v>10855.0</v>
+      </c>
+      <c r="AY53">
+        <v>11270.0</v>
+      </c>
+      <c r="AZ53">
+        <v>58163.0</v>
+      </c>
+      <c r="BA53">
+        <v>57025.0</v>
+      </c>
+      <c r="BB53">
+        <v>22114.0</v>
+      </c>
+      <c r="BC53">
+        <v>22616.0</v>
+      </c>
+      <c r="BD53">
+        <v>22860.0</v>
+      </c>
+      <c r="BE53">
+        <v>22121.0</v>
+      </c>
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53"/>
+      <c r="BI53"/>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53"/>
+      <c r="BX53"/>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53"/>
+      <c r="CB53"/>
+      <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53"/>
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53"/>
+      <c r="CK53"/>
+      <c r="CL53"/>
+      <c r="CM53"/>
+      <c r="CN53"/>
+      <c r="CO53"/>
+      <c r="CP53"/>
+      <c r="CQ53"/>
+      <c r="CR53"/>
+      <c r="CS53"/>
+      <c r="CT53"/>
+      <c r="CU53"/>
+      <c r="CV53"/>
+      <c r="CW53">
+        <v>190.36</v>
+      </c>
+      <c r="CX53">
+        <v>199.68</v>
+      </c>
+      <c r="CY53"/>
+    </row>
+    <row r="54" spans="1:103">
+      <c r="A54" t="s">
+        <v>80</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+      <c r="CN54"/>
+      <c r="CO54"/>
+      <c r="CP54"/>
+      <c r="CQ54"/>
+      <c r="CR54"/>
+      <c r="CS54"/>
+      <c r="CT54"/>
+      <c r="CU54"/>
+      <c r="CV54"/>
+      <c r="CW54"/>
+      <c r="CX54"/>
+      <c r="CY54"/>
+    </row>
+    <row r="55" spans="1:103">
+      <c r="A55" t="s">
+        <v>81</v>
+      </c>
+      <c r="B55">
+        <v>468973000.0</v>
+      </c>
+      <c r="C55">
+        <v>348013000.0</v>
+      </c>
+      <c r="D55">
+        <v>194685000.0</v>
+      </c>
+      <c r="E55">
+        <v>43819000.0</v>
+      </c>
+      <c r="F55">
+        <v>18470000.0</v>
+      </c>
+      <c r="G55">
+        <v>17853000.0</v>
+      </c>
+      <c r="H55">
+        <v>18323000.0</v>
+      </c>
+      <c r="I55">
+        <v>20070000.0</v>
+      </c>
+      <c r="J55">
+        <v>17614000.0</v>
+      </c>
+      <c r="K55">
+        <v>18240000.0</v>
+      </c>
+      <c r="L55">
+        <v>19255000.0</v>
+      </c>
+      <c r="M55">
+        <v>20930000.0</v>
+      </c>
+      <c r="N55">
+        <v>24456000.0</v>
+      </c>
+      <c r="O55">
+        <v>21901000.0</v>
+      </c>
+      <c r="P55">
+        <v>23246000.0</v>
+      </c>
+      <c r="Q55">
+        <v>22756000.0</v>
+      </c>
+      <c r="R55">
+        <v>21096000.0</v>
+      </c>
+      <c r="S55">
+        <v>22254000.0</v>
+      </c>
+      <c r="T55">
+        <v>23289000.0</v>
+      </c>
+      <c r="U55">
+        <v>24470000.0</v>
+      </c>
+      <c r="V55">
+        <v>19524000.0</v>
+      </c>
+      <c r="W55">
+        <v>11066000.0</v>
+      </c>
+      <c r="X55">
+        <v>11494000.0</v>
+      </c>
+      <c r="Y55">
+        <v>10997000.0</v>
+      </c>
+      <c r="Z55">
+        <v>10706000.0</v>
+      </c>
+      <c r="AA55">
+        <v>10718000.0</v>
+      </c>
+      <c r="AB55">
+        <v>10720000.0</v>
+      </c>
+      <c r="AC55">
+        <v>11085000.0</v>
+      </c>
+      <c r="AD55">
+        <v>11548000.0</v>
+      </c>
+      <c r="AE55">
+        <v>12184000.0</v>
+      </c>
+      <c r="AF55">
+        <v>13384000.0</v>
+      </c>
+      <c r="AG55">
+        <v>11229000.0</v>
+      </c>
+      <c r="AH55">
+        <v>11636000.0</v>
+      </c>
+      <c r="AI55">
+        <v>11178000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>11373000.0</v>
+      </c>
+      <c r="AK55">
+        <v>11351000.0</v>
+      </c>
+      <c r="AL55">
+        <v>12918000.0</v>
+      </c>
+      <c r="AM55">
+        <v>11758000.0</v>
+      </c>
+      <c r="AN55">
+        <v>13032000.0</v>
+      </c>
+      <c r="AO55">
+        <v>15246000.0</v>
+      </c>
+      <c r="AP55">
+        <v>34939747.0</v>
+      </c>
+      <c r="AQ55">
+        <v>34081059.0</v>
+      </c>
+      <c r="AR55">
+        <v>32169737.0</v>
+      </c>
+      <c r="AS55">
+        <v>11575000.0</v>
+      </c>
+      <c r="AT55">
+        <v>25159623.0</v>
+      </c>
+      <c r="AU55">
+        <v>23869714.0</v>
+      </c>
+      <c r="AV55">
+        <v>17879367.0</v>
+      </c>
+      <c r="AW55">
+        <v>16613559.0</v>
+      </c>
+      <c r="AX55">
+        <v>14963305.0</v>
+      </c>
+      <c r="AY55">
+        <v>12697108.0</v>
+      </c>
+      <c r="AZ55">
+        <v>12215298.0</v>
+      </c>
+      <c r="BA55">
+        <v>11906861.0</v>
+      </c>
+      <c r="BB55">
+        <v>14226074.0</v>
+      </c>
+      <c r="BC55">
+        <v>14655972.0</v>
+      </c>
+      <c r="BD55">
+        <v>14763847.0</v>
+      </c>
+      <c r="BE55">
+        <v>14324722.0</v>
+      </c>
+      <c r="BF55">
+        <v>14822059.0</v>
+      </c>
+      <c r="BG55">
+        <v>15194003.0</v>
+      </c>
+      <c r="BH55">
+        <v>15031655.0</v>
+      </c>
+      <c r="BI55">
+        <v>15990162.0</v>
+      </c>
+      <c r="BJ55">
+        <v>29255673.0</v>
+      </c>
+      <c r="BK55">
+        <v>22972512.0</v>
+      </c>
+      <c r="BL55">
+        <v>2169612.0</v>
+      </c>
+      <c r="BM55">
+        <v>2096034.0</v>
+      </c>
+      <c r="BN55">
+        <v>2207057.0</v>
+      </c>
+      <c r="BO55">
+        <v>531515.0</v>
+      </c>
+      <c r="BP55">
+        <v>220385.0</v>
+      </c>
+      <c r="BQ55">
+        <v>315080.0</v>
+      </c>
+      <c r="BR55">
+        <v>30536.0</v>
+      </c>
+      <c r="BS55">
+        <v>20222.0</v>
+      </c>
+      <c r="BT55">
+        <v>42604.0</v>
+      </c>
+      <c r="BU55">
+        <v>79037.0</v>
+      </c>
+      <c r="BV55">
+        <v>117289.0</v>
+      </c>
+      <c r="BW55">
+        <v>194441.0</v>
+      </c>
+      <c r="BX55">
+        <v>278365.0</v>
+      </c>
+      <c r="BY55">
+        <v>361614.0</v>
+      </c>
+      <c r="BZ55">
+        <v>1106101.0</v>
+      </c>
+      <c r="CA55">
+        <v>1249201.0</v>
+      </c>
+      <c r="CB55">
+        <v>562720.0</v>
+      </c>
+      <c r="CC55">
+        <v>74647.0</v>
+      </c>
+      <c r="CD55">
+        <v>45240.0</v>
+      </c>
+      <c r="CE55">
+        <v>55502.0</v>
+      </c>
+      <c r="CF55">
+        <v>196315.0</v>
+      </c>
+      <c r="CG55">
+        <v>249341.0</v>
+      </c>
+      <c r="CH55">
+        <v>669977.0</v>
+      </c>
+      <c r="CI55">
+        <v>409315.0</v>
+      </c>
+      <c r="CJ55"/>
+      <c r="CK55">
+        <v>450501.0</v>
+      </c>
+      <c r="CL55">
+        <v>367151.0</v>
+      </c>
+      <c r="CM55">
+        <v>91859.0</v>
+      </c>
+      <c r="CN55">
+        <v>122378.0</v>
+      </c>
+      <c r="CO55">
+        <v>150331.0</v>
+      </c>
+      <c r="CP55">
+        <v>9100.82</v>
+      </c>
+      <c r="CQ55">
+        <v>20304.0</v>
+      </c>
+      <c r="CR55">
+        <v>19341.0</v>
+      </c>
+      <c r="CS55">
+        <v>21411.0</v>
+      </c>
+      <c r="CT55">
+        <v>43834.0</v>
+      </c>
+      <c r="CU55">
+        <v>46342.0</v>
+      </c>
+      <c r="CV55">
+        <v>40389.0</v>
+      </c>
+      <c r="CW55">
+        <v>43134.0</v>
+      </c>
+      <c r="CX55">
+        <v>46564.0</v>
+      </c>
+      <c r="CY55"/>
+    </row>
+    <row r="56" spans="1:103">
+      <c r="A56" t="s">
+        <v>82</v>
+      </c>
+      <c r="B56">
+        <v>423502000.0</v>
+      </c>
+      <c r="C56">
+        <v>307649000.0</v>
+      </c>
+      <c r="D56">
+        <v>163543000.0</v>
+      </c>
+      <c r="E56">
+        <v>26737000.0</v>
+      </c>
+      <c r="F56">
+        <v>1373000.0</v>
+      </c>
+      <c r="G56">
+        <v>738000.0</v>
+      </c>
+      <c r="H56">
+        <v>1196000.0</v>
+      </c>
+      <c r="I56">
+        <v>2928000.0</v>
+      </c>
+      <c r="J56">
+        <v>455000.0</v>
+      </c>
+      <c r="K56">
+        <v>1066000.0</v>
+      </c>
+      <c r="L56">
+        <v>2066000.0</v>
+      </c>
+      <c r="M56">
+        <v>3726000.0</v>
+      </c>
+      <c r="N56">
+        <v>7241000.0</v>
+      </c>
+      <c r="O56">
+        <v>536000.0</v>
+      </c>
+      <c r="P56">
+        <v>3381000.0</v>
+      </c>
+      <c r="Q56">
+        <v>5682000.0</v>
+      </c>
+      <c r="R56">
+        <v>4005000.0</v>
+      </c>
+      <c r="S56">
+        <v>5145000.0</v>
+      </c>
+      <c r="T56">
+        <v>6162000.0</v>
+      </c>
+      <c r="U56">
+        <v>7341000.0</v>
+      </c>
+      <c r="V56">
+        <v>8650000.0</v>
+      </c>
+      <c r="W56">
+        <v>184000.0</v>
+      </c>
+      <c r="X56">
+        <v>601000.0</v>
+      </c>
+      <c r="Y56">
+        <v>338000.0</v>
+      </c>
+      <c r="Z56">
+        <v>50000.0</v>
+      </c>
+      <c r="AA56">
+        <v>64000.0</v>
+      </c>
+      <c r="AB56">
+        <v>66000.0</v>
+      </c>
+      <c r="AC56">
+        <v>428000.0</v>
+      </c>
+      <c r="AD56">
+        <v>888000.0</v>
+      </c>
+      <c r="AE56">
+        <v>1522000.0</v>
+      </c>
+      <c r="AF56">
+        <v>2718000.0</v>
+      </c>
+      <c r="AG56">
+        <v>565000.0</v>
+      </c>
+      <c r="AH56">
+        <v>967000.0</v>
+      </c>
+      <c r="AI56">
+        <v>506000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>704000.0</v>
+      </c>
+      <c r="AK56">
+        <v>655000.0</v>
+      </c>
+      <c r="AL56">
+        <v>2203000.0</v>
+      </c>
+      <c r="AM56">
+        <v>1030000.0</v>
+      </c>
+      <c r="AN56">
+        <v>2295000.0</v>
+      </c>
+      <c r="AO56">
+        <v>4518000.0</v>
+      </c>
+      <c r="AP56">
+        <v>2321160.0</v>
+      </c>
+      <c r="AQ56">
+        <v>2452654.0</v>
+      </c>
+      <c r="AR56">
+        <v>741173.0</v>
+      </c>
+      <c r="AS56">
+        <v>825000.0</v>
+      </c>
+      <c r="AT56">
+        <v>2052387.0</v>
+      </c>
+      <c r="AU56">
+        <v>2912280.0</v>
+      </c>
+      <c r="AV56">
+        <v>410290.0</v>
+      </c>
+      <c r="AW56">
+        <v>2900764.0</v>
+      </c>
+      <c r="AX56">
+        <v>3670138.0</v>
+      </c>
+      <c r="AY56">
+        <v>979186.0</v>
+      </c>
+      <c r="AZ56">
+        <v>129156.0</v>
+      </c>
+      <c r="BA56">
+        <v>105119.0</v>
+      </c>
+      <c r="BB56">
+        <v>65566.0</v>
+      </c>
+      <c r="BC56">
+        <v>179657.0</v>
+      </c>
+      <c r="BD56">
+        <v>118035.0</v>
+      </c>
+      <c r="BE56">
+        <v>155614.0</v>
+      </c>
+      <c r="BF56">
+        <v>297929.0</v>
+      </c>
+      <c r="BG56">
+        <v>952959.0</v>
+      </c>
+      <c r="BH56">
+        <v>1463587.0</v>
+      </c>
+      <c r="BI56">
+        <v>2492995.0</v>
+      </c>
+      <c r="BJ56">
+        <v>4269586.0</v>
+      </c>
+      <c r="BK56">
+        <v>4594107.0</v>
+      </c>
+      <c r="BL56">
+        <v>64496.0</v>
+      </c>
+      <c r="BM56">
+        <v>515924.0</v>
+      </c>
+      <c r="BN56">
+        <v>1124643.0</v>
+      </c>
+      <c r="BO56">
+        <v>402524.0</v>
+      </c>
+      <c r="BP56">
+        <v>174332.0</v>
+      </c>
+      <c r="BQ56">
+        <v>311145.0</v>
+      </c>
+      <c r="BR56">
+        <v>29095.0</v>
+      </c>
+      <c r="BS56">
+        <v>18582.0</v>
+      </c>
+      <c r="BT56">
+        <v>40552.0</v>
+      </c>
+      <c r="BU56">
+        <v>76730.0</v>
+      </c>
+      <c r="BV56">
+        <v>114892.0</v>
+      </c>
+      <c r="BW56">
+        <v>191651.0</v>
+      </c>
+      <c r="BX56">
+        <v>275284.0</v>
+      </c>
+      <c r="BY56">
+        <v>358462.0</v>
+      </c>
+      <c r="BZ56">
+        <v>375657.0</v>
+      </c>
+      <c r="CA56">
+        <v>545735.0</v>
+      </c>
+      <c r="CB56">
+        <v>540331.0</v>
+      </c>
+      <c r="CC56">
+        <v>52209.0</v>
+      </c>
+      <c r="CD56">
+        <v>45240.0</v>
+      </c>
+      <c r="CE56">
+        <v>52095.0</v>
+      </c>
+      <c r="CF56">
+        <v>133611.0</v>
+      </c>
+      <c r="CG56">
+        <v>188287.0</v>
+      </c>
+      <c r="CH56">
+        <v>301781.0</v>
+      </c>
+      <c r="CI56">
+        <v>36273.0</v>
+      </c>
+      <c r="CJ56"/>
+      <c r="CK56">
+        <v>136438.0</v>
+      </c>
+      <c r="CL56">
+        <v>295655.0</v>
+      </c>
+      <c r="CM56">
+        <v>16144.0</v>
+      </c>
+      <c r="CN56">
+        <v>15949.0</v>
+      </c>
+      <c r="CO56">
+        <v>102490.0</v>
+      </c>
+      <c r="CP56">
+        <v>1469.57</v>
+      </c>
+      <c r="CQ56">
+        <v>1831.91</v>
+      </c>
+      <c r="CR56">
+        <v>921.21</v>
+      </c>
+      <c r="CS56">
+        <v>2033.63</v>
+      </c>
+      <c r="CT56">
+        <v>6336.45</v>
+      </c>
+      <c r="CU56">
+        <v>19815.0</v>
+      </c>
+      <c r="CV56">
+        <v>4093.85</v>
+      </c>
+      <c r="CW56">
+        <v>10126.0</v>
+      </c>
+      <c r="CX56">
+        <v>11654.0</v>
+      </c>
+      <c r="CY56"/>
+    </row>
+    <row r="57" spans="1:103">
+      <c r="A57" t="s">
+        <v>83</v>
+      </c>
+      <c r="B57">
+        <v>13628000.0</v>
+      </c>
+      <c r="C57">
+        <v>9781000.0</v>
+      </c>
+      <c r="D57">
+        <v>3976000.0</v>
+      </c>
+      <c r="E57">
+        <v>1893000.0</v>
+      </c>
+      <c r="F57">
+        <v>1122000.0</v>
+      </c>
+      <c r="G57">
+        <v>3825000.0</v>
+      </c>
+      <c r="H57">
+        <v>8124000.0</v>
+      </c>
+      <c r="I57">
+        <v>11964000.0</v>
+      </c>
+      <c r="J57">
+        <v>9133000.0</v>
+      </c>
+      <c r="K57">
+        <v>11695000.0</v>
+      </c>
+      <c r="L57">
+        <v>12557000.0</v>
+      </c>
+      <c r="M57">
+        <v>3562000.0</v>
+      </c>
+      <c r="N57">
+        <v>4678000.0</v>
+      </c>
+      <c r="O57">
+        <v>7088000.0</v>
+      </c>
+      <c r="P57">
+        <v>6511000.0</v>
+      </c>
+      <c r="Q57">
+        <v>5068000.0</v>
+      </c>
+      <c r="R57">
+        <v>5384000.0</v>
+      </c>
+      <c r="S57">
+        <v>2534000.0</v>
+      </c>
+      <c r="T57">
+        <v>2778000.0</v>
+      </c>
+      <c r="U57">
+        <v>3918000.0</v>
+      </c>
+      <c r="V57">
+        <v>5743000.0</v>
+      </c>
+      <c r="W57">
+        <v>7655000.0</v>
+      </c>
+      <c r="X57">
+        <v>7894000.0</v>
+      </c>
+      <c r="Y57">
+        <v>8012000.0</v>
+      </c>
+      <c r="Z57">
+        <v>7666000.0</v>
+      </c>
+      <c r="AA57">
+        <v>6940000.0</v>
+      </c>
+      <c r="AB57">
+        <v>6057000.0</v>
+      </c>
+      <c r="AC57">
+        <v>5221000.0</v>
+      </c>
+      <c r="AD57">
+        <v>5403000.0</v>
+      </c>
+      <c r="AE57">
+        <v>4680000.0</v>
+      </c>
+      <c r="AF57">
+        <v>3209000.0</v>
+      </c>
+      <c r="AG57">
+        <v>3930000.0</v>
+      </c>
+      <c r="AH57">
+        <v>4076000.0</v>
+      </c>
+      <c r="AI57">
+        <v>4876000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>4438000.0</v>
+      </c>
+      <c r="AK57">
+        <v>6482000.0</v>
+      </c>
+      <c r="AL57">
+        <v>1904000.0</v>
+      </c>
+      <c r="AM57">
+        <v>7900000.0</v>
+      </c>
+      <c r="AN57">
+        <v>2740000.0</v>
+      </c>
+      <c r="AO57">
+        <v>2256000.0</v>
+      </c>
+      <c r="AP57">
+        <v>2049366.0</v>
+      </c>
+      <c r="AQ57">
+        <v>3928367.0</v>
+      </c>
+      <c r="AR57">
+        <v>7304451.0</v>
+      </c>
+      <c r="AS57">
+        <v>6564000.0</v>
+      </c>
+      <c r="AT57">
+        <v>2705628.0</v>
+      </c>
+      <c r="AU57">
+        <v>1859479.0</v>
+      </c>
+      <c r="AV57">
+        <v>3938776.0</v>
+      </c>
+      <c r="AW57">
+        <v>1835492.0</v>
+      </c>
+      <c r="AX57">
+        <v>1136071.0</v>
+      </c>
+      <c r="AY57">
+        <v>1413906.0</v>
+      </c>
+      <c r="AZ57">
+        <v>1800482.0</v>
+      </c>
+      <c r="BA57">
+        <v>1573968.0</v>
+      </c>
+      <c r="BB57">
+        <v>1344332.0</v>
+      </c>
+      <c r="BC57">
+        <v>1326671.0</v>
+      </c>
+      <c r="BD57">
+        <v>1587998.0</v>
+      </c>
+      <c r="BE57">
+        <v>1375530.0</v>
+      </c>
+      <c r="BF57">
+        <v>267278.0</v>
+      </c>
+      <c r="BG57">
+        <v>551652.0</v>
+      </c>
+      <c r="BH57">
+        <v>1140148.0</v>
+      </c>
+      <c r="BI57">
+        <v>1132423.0</v>
+      </c>
+      <c r="BJ57">
+        <v>365046.0</v>
+      </c>
+      <c r="BK57">
+        <v>266710.0</v>
+      </c>
+      <c r="BL57">
+        <v>526125.0</v>
+      </c>
+      <c r="BM57">
+        <v>144271.0</v>
+      </c>
+      <c r="BN57">
+        <v>85896.0</v>
+      </c>
+      <c r="BO57">
+        <v>151478.0</v>
+      </c>
+      <c r="BP57">
+        <v>54580.0</v>
+      </c>
+      <c r="BQ57">
+        <v>50358.0</v>
+      </c>
+      <c r="BR57">
+        <v>139688.0</v>
+      </c>
+      <c r="BS57">
+        <v>123678.0</v>
+      </c>
+      <c r="BT57">
+        <v>109354.0</v>
+      </c>
+      <c r="BU57">
+        <v>109993.0</v>
+      </c>
+      <c r="BV57">
+        <v>69612.0</v>
+      </c>
+      <c r="BW57">
+        <v>101525.0</v>
+      </c>
+      <c r="BX57">
+        <v>109949.0</v>
+      </c>
+      <c r="BY57">
+        <v>80172.0</v>
+      </c>
+      <c r="BZ57">
+        <v>63995.0</v>
+      </c>
+      <c r="CA57">
+        <v>120363.0</v>
+      </c>
+      <c r="CB57">
+        <v>113499.0</v>
+      </c>
+      <c r="CC57">
+        <v>85606.0</v>
+      </c>
+      <c r="CD57">
+        <v>66019.0</v>
+      </c>
+      <c r="CE57">
+        <v>105899.0</v>
+      </c>
+      <c r="CF57">
+        <v>56246.0</v>
+      </c>
+      <c r="CG57">
+        <v>50769.0</v>
+      </c>
+      <c r="CH57">
+        <v>48708.0</v>
+      </c>
+      <c r="CI57">
+        <v>42276.0</v>
+      </c>
+      <c r="CJ57"/>
+      <c r="CK57">
+        <v>36201.0</v>
+      </c>
+      <c r="CL57">
+        <v>41587.0</v>
+      </c>
+      <c r="CM57">
+        <v>96537.0</v>
+      </c>
+      <c r="CN57">
+        <v>56215.0</v>
+      </c>
+      <c r="CO57">
+        <v>73385.0</v>
+      </c>
+      <c r="CP57">
+        <v>44867.0</v>
+      </c>
+      <c r="CQ57">
+        <v>33814.0</v>
+      </c>
+      <c r="CR57">
+        <v>26536.0</v>
+      </c>
+      <c r="CS57">
+        <v>29978.0</v>
+      </c>
+      <c r="CT57">
+        <v>28479.0</v>
+      </c>
+      <c r="CU57">
+        <v>27055.0</v>
+      </c>
+      <c r="CV57">
+        <v>38716.0</v>
+      </c>
+      <c r="CW57">
+        <v>27261.0</v>
+      </c>
+      <c r="CX57">
+        <v>45128.0</v>
+      </c>
+      <c r="CY57"/>
+    </row>
+    <row r="58" spans="1:103">
+      <c r="A58" t="s">
+        <v>84</v>
+      </c>
+      <c r="B58">
+        <v>34573000.0</v>
+      </c>
+      <c r="C58">
+        <v>39965000.0</v>
+      </c>
+      <c r="D58">
+        <v>43242000.0</v>
+      </c>
+      <c r="E58">
+        <v>14658000.0</v>
+      </c>
+      <c r="F58">
+        <v>9701000.0</v>
+      </c>
+      <c r="G58">
+        <v>9646000.0</v>
+      </c>
+      <c r="H58">
+        <v>14439000.0</v>
+      </c>
+      <c r="I58">
+        <v>17536000.0</v>
+      </c>
+      <c r="J58">
+        <v>18136000.0</v>
+      </c>
+      <c r="K58">
+        <v>22492000.0</v>
+      </c>
+      <c r="L58">
+        <v>24233000.0</v>
+      </c>
+      <c r="M58">
+        <v>29797000.0</v>
+      </c>
+      <c r="N58">
+        <v>34735000.0</v>
+      </c>
+      <c r="O58">
+        <v>7088000.0</v>
+      </c>
+      <c r="P58">
+        <v>6511000.0</v>
+      </c>
+      <c r="Q58">
+        <v>5091000.0</v>
+      </c>
+      <c r="R58">
+        <v>5428000.0</v>
+      </c>
+      <c r="S58">
+        <v>6862000.0</v>
+      </c>
+      <c r="T58">
+        <v>9463000.0</v>
+      </c>
+      <c r="U58">
+        <v>11257000.0</v>
+      </c>
+      <c r="V58">
+        <v>13835000.0</v>
+      </c>
+      <c r="W58">
+        <v>7945000.0</v>
+      </c>
+      <c r="X58">
+        <v>8314000.0</v>
+      </c>
+      <c r="Y58">
+        <v>8356000.0</v>
+      </c>
+      <c r="Z58">
+        <v>7666000.0</v>
+      </c>
+      <c r="AA58">
+        <v>6940000.0</v>
+      </c>
+      <c r="AB58">
+        <v>6057000.0</v>
+      </c>
+      <c r="AC58">
+        <v>6233000.0</v>
+      </c>
+      <c r="AD58">
+        <v>7590000.0</v>
+      </c>
+      <c r="AE58">
+        <v>8019000.0</v>
+      </c>
+      <c r="AF58">
+        <v>8383000.0</v>
+      </c>
+      <c r="AG58">
+        <v>8036000.0</v>
+      </c>
+      <c r="AH58">
+        <v>8656000.0</v>
+      </c>
+      <c r="AI58">
+        <v>6485000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>7060000.0</v>
+      </c>
+      <c r="AK58">
+        <v>8460000.0</v>
+      </c>
+      <c r="AL58">
+        <v>8696000.0</v>
+      </c>
+      <c r="AM58">
+        <v>8603000.0</v>
+      </c>
+      <c r="AN58">
+        <v>9266000.0</v>
+      </c>
+      <c r="AO58">
+        <v>9052000.0</v>
+      </c>
+      <c r="AP58">
+        <v>8247495.0</v>
+      </c>
+      <c r="AQ58">
+        <v>7957842.0</v>
+      </c>
+      <c r="AR58">
+        <v>8031378.0</v>
+      </c>
+      <c r="AS58">
+        <v>6564000.0</v>
+      </c>
+      <c r="AT58">
+        <v>2705628.0</v>
+      </c>
+      <c r="AU58">
+        <v>1859479.0</v>
+      </c>
+      <c r="AV58">
+        <v>3938776.0</v>
+      </c>
+      <c r="AW58">
+        <v>1835492.0</v>
+      </c>
+      <c r="AX58">
+        <v>1136071.0</v>
+      </c>
+      <c r="AY58">
+        <v>1413906.0</v>
+      </c>
+      <c r="AZ58">
+        <v>1800482.0</v>
+      </c>
+      <c r="BA58">
+        <v>1573968.0</v>
+      </c>
+      <c r="BB58">
+        <v>1344332.0</v>
+      </c>
+      <c r="BC58">
+        <v>1326671.0</v>
+      </c>
+      <c r="BD58">
+        <v>1587998.0</v>
+      </c>
+      <c r="BE58">
+        <v>1375530.0</v>
+      </c>
+      <c r="BF58">
+        <v>267278.0</v>
+      </c>
+      <c r="BG58">
+        <v>551652.0</v>
+      </c>
+      <c r="BH58">
+        <v>1140148.0</v>
+      </c>
+      <c r="BI58">
+        <v>1132423.0</v>
+      </c>
+      <c r="BJ58">
+        <v>5591590.0</v>
+      </c>
+      <c r="BK58">
+        <v>4654847.0</v>
+      </c>
+      <c r="BL58">
+        <v>526125.0</v>
+      </c>
+      <c r="BM58">
+        <v>144271.0</v>
+      </c>
+      <c r="BN58">
+        <v>85896.0</v>
+      </c>
+      <c r="BO58">
+        <v>151478.0</v>
+      </c>
+      <c r="BP58">
+        <v>54580.0</v>
+      </c>
+      <c r="BQ58">
+        <v>50358.0</v>
+      </c>
+      <c r="BR58">
+        <v>139688.0</v>
+      </c>
+      <c r="BS58">
+        <v>123678.0</v>
+      </c>
+      <c r="BT58">
+        <v>109354.0</v>
+      </c>
+      <c r="BU58">
+        <v>109993.0</v>
+      </c>
+      <c r="BV58">
+        <v>69612.0</v>
+      </c>
+      <c r="BW58">
+        <v>101525.0</v>
+      </c>
+      <c r="BX58">
+        <v>109949.0</v>
+      </c>
+      <c r="BY58">
+        <v>80172.0</v>
+      </c>
+      <c r="BZ58">
+        <v>134823.0</v>
+      </c>
+      <c r="CA58">
+        <v>190462.0</v>
+      </c>
+      <c r="CB58">
+        <v>113499.0</v>
+      </c>
+      <c r="CC58">
+        <v>85606.0</v>
+      </c>
+      <c r="CD58">
+        <v>66019.0</v>
+      </c>
+      <c r="CE58">
+        <v>105899.0</v>
+      </c>
+      <c r="CF58">
+        <v>56246.0</v>
+      </c>
+      <c r="CG58">
+        <v>50769.0</v>
+      </c>
+      <c r="CH58">
+        <v>48708.0</v>
+      </c>
+      <c r="CI58">
+        <v>42276.0</v>
+      </c>
+      <c r="CJ58"/>
+      <c r="CK58">
+        <v>36201.0</v>
+      </c>
+      <c r="CL58">
+        <v>41587.0</v>
+      </c>
+      <c r="CM58">
+        <v>96537.0</v>
+      </c>
+      <c r="CN58">
+        <v>56215.0</v>
+      </c>
+      <c r="CO58">
+        <v>73385.0</v>
+      </c>
+      <c r="CP58">
+        <v>44867.0</v>
+      </c>
+      <c r="CQ58">
+        <v>33814.0</v>
+      </c>
+      <c r="CR58">
+        <v>26536.0</v>
+      </c>
+      <c r="CS58">
+        <v>29978.0</v>
+      </c>
+      <c r="CT58">
+        <v>28479.0</v>
+      </c>
+      <c r="CU58">
+        <v>27055.0</v>
+      </c>
+      <c r="CV58">
+        <v>38716.0</v>
+      </c>
+      <c r="CW58">
+        <v>27261.0</v>
+      </c>
+      <c r="CX58">
+        <v>45128.0</v>
+      </c>
+      <c r="CY58"/>
+    </row>
+    <row r="59" spans="1:103">
+      <c r="A59" t="s">
+        <v>85</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+      <c r="CN59"/>
+      <c r="CO59"/>
+      <c r="CP59"/>
+      <c r="CQ59"/>
+      <c r="CR59"/>
+      <c r="CS59"/>
+      <c r="CT59"/>
+      <c r="CU59"/>
+      <c r="CV59"/>
+      <c r="CW59"/>
+      <c r="CX59"/>
+      <c r="CY59"/>
+    </row>
+    <row r="60" spans="1:103">
+      <c r="A60" t="s">
+        <v>86</v>
+      </c>
+      <c r="B60">
+        <v>435394000.0</v>
+      </c>
+      <c r="C60">
+        <v>308698000.0</v>
+      </c>
+      <c r="D60">
+        <v>151511000.0</v>
+      </c>
+      <c r="E60">
+        <v>28323000.0</v>
+      </c>
+      <c r="F60">
+        <v>7531000.0</v>
+      </c>
+      <c r="G60">
+        <v>6891000.0</v>
+      </c>
+      <c r="H60">
+        <v>2381000.0</v>
+      </c>
+      <c r="I60">
+        <v>1000000.0</v>
+      </c>
+      <c r="J60">
+        <v>-2094000.0</v>
+      </c>
+      <c r="K60">
+        <v>-6082000.0</v>
+      </c>
+      <c r="L60">
+        <v>-6904000.0</v>
+      </c>
+      <c r="M60">
+        <v>-10967000.0</v>
+      </c>
+      <c r="N60">
+        <v>-12512000.0</v>
+      </c>
+      <c r="O60">
+        <v>14813000.0</v>
+      </c>
+      <c r="P60">
+        <v>16735000.0</v>
+      </c>
+      <c r="Q60">
+        <v>17665000.0</v>
+      </c>
+      <c r="R60">
+        <v>15668000.0</v>
+      </c>
+      <c r="S60">
+        <v>15392000.0</v>
+      </c>
+      <c r="T60">
+        <v>13826000.0</v>
+      </c>
+      <c r="U60">
+        <v>13213000.0</v>
+      </c>
+      <c r="V60">
+        <v>5689000.0</v>
+      </c>
+      <c r="W60">
+        <v>3121000.0</v>
+      </c>
+      <c r="X60">
+        <v>3180000.0</v>
+      </c>
+      <c r="Y60">
+        <v>2641000.0</v>
+      </c>
+      <c r="Z60">
+        <v>3040000.0</v>
+      </c>
+      <c r="AA60">
+        <v>3778000.0</v>
+      </c>
+      <c r="AB60">
+        <v>4663000.0</v>
+      </c>
+      <c r="AC60">
+        <v>4852000.0</v>
+      </c>
+      <c r="AD60">
+        <v>3958000.0</v>
+      </c>
+      <c r="AE60">
+        <v>4165000.0</v>
+      </c>
+      <c r="AF60">
+        <v>5001000.0</v>
+      </c>
+      <c r="AG60">
+        <v>3193000.0</v>
+      </c>
+      <c r="AH60">
+        <v>2980000.0</v>
+      </c>
+      <c r="AI60">
+        <v>4693000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>4313000.0</v>
+      </c>
+      <c r="AK60">
+        <v>2891000.0</v>
+      </c>
+      <c r="AL60">
+        <v>4222000.0</v>
+      </c>
+      <c r="AM60">
+        <v>3155000.0</v>
+      </c>
+      <c r="AN60">
+        <v>3766000.0</v>
+      </c>
+      <c r="AO60">
+        <v>6194000.0</v>
+      </c>
+      <c r="AP60">
+        <v>26692252.0</v>
+      </c>
+      <c r="AQ60">
+        <v>26123217.0</v>
+      </c>
+      <c r="AR60">
+        <v>24138359.0</v>
+      </c>
+      <c r="AS60">
+        <v>5011000.0</v>
+      </c>
+      <c r="AT60">
+        <v>22453995.0</v>
+      </c>
+      <c r="AU60">
+        <v>22010235.0</v>
+      </c>
+      <c r="AV60">
+        <v>13940590.0</v>
+      </c>
+      <c r="AW60">
+        <v>14778066.0</v>
+      </c>
+      <c r="AX60">
+        <v>13827234.0</v>
+      </c>
+      <c r="AY60">
+        <v>11283202.0</v>
+      </c>
+      <c r="AZ60">
+        <v>10414816.0</v>
+      </c>
+      <c r="BA60">
+        <v>10332892.0</v>
+      </c>
+      <c r="BB60">
+        <v>12881742.0</v>
+      </c>
+      <c r="BC60">
+        <v>13329300.0</v>
+      </c>
+      <c r="BD60">
+        <v>13175848.0</v>
+      </c>
+      <c r="BE60">
+        <v>12949191.0</v>
+      </c>
+      <c r="BF60">
+        <v>14554781.0</v>
+      </c>
+      <c r="BG60">
+        <v>14642351.0</v>
+      </c>
+      <c r="BH60">
+        <v>13891507.0</v>
+      </c>
+      <c r="BI60">
+        <v>14857738.0</v>
+      </c>
+      <c r="BJ60">
+        <v>23664083.0</v>
+      </c>
+      <c r="BK60">
+        <v>18317665.0</v>
+      </c>
+      <c r="BL60">
+        <v>1643487.0</v>
+      </c>
+      <c r="BM60">
+        <v>1951762.0</v>
+      </c>
+      <c r="BN60">
+        <v>2121160.0</v>
+      </c>
+      <c r="BO60">
+        <v>380037.0</v>
+      </c>
+      <c r="BP60">
+        <v>165805.0</v>
+      </c>
+      <c r="BQ60">
+        <v>264721.0</v>
+      </c>
+      <c r="BR60">
+        <v>-109151.82</v>
+      </c>
+      <c r="BS60">
+        <v>-103456.04</v>
+      </c>
+      <c r="BT60">
+        <v>-66750.43</v>
+      </c>
+      <c r="BU60">
+        <v>-30955.98</v>
+      </c>
+      <c r="BV60">
+        <v>47677.0</v>
+      </c>
+      <c r="BW60">
+        <v>92915.0</v>
+      </c>
+      <c r="BX60">
+        <v>168415.0</v>
+      </c>
+      <c r="BY60">
+        <v>281441.0</v>
+      </c>
+      <c r="BZ60">
+        <v>971278.0</v>
+      </c>
+      <c r="CA60">
+        <v>1058738.0</v>
+      </c>
+      <c r="CB60">
+        <v>449220.0</v>
+      </c>
+      <c r="CC60">
+        <v>-10959.43</v>
+      </c>
+      <c r="CD60">
+        <v>-20779.72</v>
+      </c>
+      <c r="CE60">
+        <v>-50396.93</v>
+      </c>
+      <c r="CF60">
+        <v>140068.0</v>
+      </c>
+      <c r="CG60">
+        <v>198571.0</v>
+      </c>
+      <c r="CH60">
+        <v>621268.0</v>
+      </c>
+      <c r="CI60">
+        <v>367038.0</v>
+      </c>
+      <c r="CJ60"/>
+      <c r="CK60">
+        <v>414299.0</v>
+      </c>
+      <c r="CL60">
+        <v>325563.0</v>
+      </c>
+      <c r="CM60">
+        <v>-4677.78</v>
+      </c>
+      <c r="CN60">
+        <v>66162.0</v>
+      </c>
+      <c r="CO60">
+        <v>76946.0</v>
+      </c>
+      <c r="CP60">
+        <v>-35766.26</v>
+      </c>
+      <c r="CQ60">
+        <v>-13510.68</v>
+      </c>
+      <c r="CR60">
+        <v>-7195.11</v>
+      </c>
+      <c r="CS60">
+        <v>-8567.1</v>
+      </c>
+      <c r="CT60">
+        <v>15354.0</v>
+      </c>
+      <c r="CU60">
+        <v>19287.0</v>
+      </c>
+      <c r="CV60">
+        <v>1672.8</v>
+      </c>
+      <c r="CW60">
+        <v>15873.0</v>
+      </c>
+      <c r="CX60">
+        <v>1436.37</v>
+      </c>
+      <c r="CY60"/>
+    </row>
+    <row r="61" spans="1:103">
+      <c r="A61" t="s">
+        <v>87</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+      <c r="CL61"/>
+      <c r="CM61"/>
+      <c r="CN61"/>
+      <c r="CO61"/>
+      <c r="CP61"/>
+      <c r="CQ61"/>
+      <c r="CR61"/>
+      <c r="CS61"/>
+      <c r="CT61"/>
+      <c r="CU61"/>
+      <c r="CV61"/>
+      <c r="CW61"/>
+      <c r="CX61"/>
+      <c r="CY61"/>
+    </row>
+    <row r="62" spans="1:103">
+      <c r="A62" t="s">
+        <v>88</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
+      <c r="CN62"/>
+      <c r="CO62"/>
+      <c r="CP62"/>
+      <c r="CQ62"/>
+      <c r="CR62"/>
+      <c r="CS62"/>
+      <c r="CT62"/>
+      <c r="CU62"/>
+      <c r="CV62"/>
+      <c r="CW62"/>
+      <c r="CX62"/>
+      <c r="CY62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Y32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:25">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>26</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="2" spans="1:25">
+      <c r="A2" t="s">
+        <v>167</v>
+      </c>
+      <c r="B2">
+        <v>3000.0</v>
+      </c>
+      <c r="C2">
+        <v>4163000.0</v>
+      </c>
+      <c r="D2">
+        <v>3000.0</v>
+      </c>
+      <c r="E2">
+        <v>3000.0</v>
+      </c>
+      <c r="F2"/>
+      <c r="G2"/>
+      <c r="H2"/>
+      <c r="I2">
+        <v>6000.0</v>
+      </c>
+      <c r="J2">
+        <v>9000.0</v>
+      </c>
+      <c r="K2">
+        <v>9000.0</v>
+      </c>
+      <c r="L2">
+        <v>10000.0</v>
+      </c>
+      <c r="M2">
+        <v>6276.14</v>
+      </c>
+      <c r="N2">
+        <v>3041.81</v>
+      </c>
+      <c r="O2">
+        <v>4061.68</v>
+      </c>
+      <c r="P2">
+        <v>44176.0</v>
+      </c>
+      <c r="Q2">
+        <v>3402.05</v>
+      </c>
+      <c r="R2">
+        <v>302.08</v>
+      </c>
+      <c r="S2">
+        <v>997.66</v>
+      </c>
+      <c r="T2">
+        <v>522.79</v>
+      </c>
+      <c r="U2">
+        <v>4410.34</v>
+      </c>
+      <c r="V2">
+        <v>3937.01</v>
+      </c>
+      <c r="W2">
+        <v>5569.47</v>
+      </c>
+      <c r="X2"/>
+      <c r="Y2"/>
+    </row>
+    <row r="3" spans="1:25">
+      <c r="A3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B3">
+        <v>3000.0</v>
+      </c>
+      <c r="C3">
+        <v>2000.0</v>
+      </c>
+      <c r="D3">
+        <v>3000.0</v>
+      </c>
+      <c r="E3">
+        <v>3000.0</v>
+      </c>
+      <c r="F3"/>
+      <c r="G3"/>
+      <c r="H3"/>
+      <c r="I3">
+        <v>6000.0</v>
+      </c>
+      <c r="J3">
+        <v>9000.0</v>
+      </c>
+      <c r="K3">
+        <v>9000.0</v>
+      </c>
+      <c r="L3">
+        <v>10000.0</v>
+      </c>
+      <c r="M3">
+        <v>6276.14</v>
+      </c>
+      <c r="N3">
+        <v>3041.81</v>
+      </c>
+      <c r="O3">
+        <v>3741.89</v>
+      </c>
+      <c r="P3">
+        <v>4740.2</v>
+      </c>
+      <c r="Q3">
+        <v>3402.05</v>
+      </c>
+      <c r="R3">
+        <v>302.08</v>
+      </c>
+      <c r="S3">
+        <v>997.66</v>
+      </c>
+      <c r="T3">
+        <v>522.79</v>
+      </c>
+      <c r="U3">
+        <v>6450.37</v>
+      </c>
+      <c r="V3">
+        <v>16075.0</v>
+      </c>
+      <c r="W3">
+        <v>63200.0</v>
+      </c>
+      <c r="X3">
+        <v>47.94</v>
+      </c>
+      <c r="Y3">
+        <v>425.32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:25">
+      <c r="A4" t="s">
+        <v>169</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+    </row>
+    <row r="5" spans="1:25">
+      <c r="A5" t="s">
+        <v>170</v>
+      </c>
+      <c r="B5">
+        <v>-17934000.0</v>
+      </c>
+      <c r="C5">
+        <v>-7547000.0</v>
+      </c>
+      <c r="D5">
+        <v>-38276000.0</v>
+      </c>
+      <c r="E5">
+        <v>-8060000.0</v>
+      </c>
+      <c r="F5">
+        <v>-4092000.0</v>
+      </c>
+      <c r="G5">
+        <v>-3432000.0</v>
+      </c>
+      <c r="H5"/>
+      <c r="I5">
+        <v>-8122000.0</v>
+      </c>
+      <c r="J5">
+        <v>-14340000.0</v>
+      </c>
+      <c r="K5">
+        <v>-10891000.0</v>
+      </c>
+      <c r="L5">
+        <v>-25831000.0</v>
+      </c>
+      <c r="M5">
+        <v>-1603589.14</v>
+      </c>
+      <c r="N5">
+        <v>-2886314.81</v>
+      </c>
+      <c r="O5">
+        <v>-2194601.89</v>
+      </c>
+      <c r="P5">
+        <v>-7679938.2</v>
+      </c>
+      <c r="Q5">
+        <v>-1710975.05</v>
+      </c>
+      <c r="R5">
+        <v>-291241.08</v>
+      </c>
+      <c r="S5">
+        <v>-371206.66</v>
+      </c>
+      <c r="T5">
+        <v>-1227207.79</v>
+      </c>
+      <c r="U5">
+        <v>-333144.86</v>
+      </c>
+      <c r="V5">
+        <v>-263205.71</v>
+      </c>
+      <c r="W5">
+        <v>-445562.96</v>
+      </c>
+      <c r="X5">
+        <v>-209.97</v>
+      </c>
+      <c r="Y5">
+        <v>-21632.51</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25">
+      <c r="A6" t="s">
+        <v>171</v>
+      </c>
+      <c r="B6">
+        <v>-17931000.0</v>
+      </c>
+      <c r="C6">
+        <v>-7545000.0</v>
+      </c>
+      <c r="D6">
+        <v>-38273000.0</v>
+      </c>
+      <c r="E6">
+        <v>-8057000.0</v>
+      </c>
+      <c r="F6">
+        <v>-3281000.0</v>
+      </c>
+      <c r="G6">
+        <v>-3647000.0</v>
+      </c>
+      <c r="H6">
+        <v>-7070000.0</v>
+      </c>
+      <c r="I6">
+        <v>-8116000.0</v>
+      </c>
+      <c r="J6">
+        <v>-14331000.0</v>
+      </c>
+      <c r="K6">
+        <v>-10882000.0</v>
+      </c>
+      <c r="L6">
+        <v>-25821000.0</v>
+      </c>
+      <c r="M6">
+        <v>-1597313.0</v>
+      </c>
+      <c r="N6">
+        <v>-2883273.0</v>
+      </c>
+      <c r="O6">
+        <v>-2190860.0</v>
+      </c>
+      <c r="P6">
+        <v>-7675198.0</v>
+      </c>
+      <c r="Q6">
+        <v>-1707573.0</v>
+      </c>
+      <c r="R6">
+        <v>-290939.0</v>
+      </c>
+      <c r="S6">
+        <v>-370209.0</v>
+      </c>
+      <c r="T6">
+        <v>-1226685.0</v>
+      </c>
+      <c r="U6">
+        <v>-326694.49</v>
+      </c>
+      <c r="V6">
+        <v>-247130.71</v>
+      </c>
+      <c r="W6">
+        <v>-382362.96</v>
+      </c>
+      <c r="X6">
+        <v>-162.04</v>
+      </c>
+      <c r="Y6">
+        <v>-21207.19</v>
+      </c>
+    </row>
+    <row r="7" spans="1:25">
+      <c r="A7" t="s">
+        <v>172</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+    </row>
+    <row r="8" spans="1:25">
+      <c r="A8" t="s">
+        <v>173</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+    </row>
+    <row r="9" spans="1:25">
+      <c r="A9" t="s">
+        <v>174</v>
+      </c>
+      <c r="B9">
+        <v>-3000.0</v>
+      </c>
+      <c r="C9">
+        <v>-4163000.0</v>
+      </c>
+      <c r="D9">
+        <v>-3000.0</v>
+      </c>
+      <c r="E9">
+        <v>-3000.0</v>
+      </c>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9">
+        <v>-6000.0</v>
+      </c>
+      <c r="J9">
+        <v>-9000.0</v>
+      </c>
+      <c r="K9">
+        <v>-9000.0</v>
+      </c>
+      <c r="L9">
+        <v>-10000.0</v>
+      </c>
+      <c r="M9">
+        <v>-6276.14</v>
+      </c>
+      <c r="N9">
+        <v>-3041.81</v>
+      </c>
+      <c r="O9">
+        <v>-4061.68</v>
+      </c>
+      <c r="P9">
+        <v>-44176.0</v>
+      </c>
+      <c r="Q9">
+        <v>-3402.05</v>
+      </c>
+      <c r="R9">
+        <v>-302.08</v>
+      </c>
+      <c r="S9">
+        <v>-997.66</v>
+      </c>
+      <c r="T9">
+        <v>-522.79</v>
+      </c>
+      <c r="U9">
+        <v>12963.0</v>
+      </c>
+      <c r="V9">
+        <v>14944.0</v>
+      </c>
+      <c r="W9">
+        <v>14572.0</v>
+      </c>
+      <c r="X9">
+        <v>119.5</v>
+      </c>
+      <c r="Y9">
+        <v>269.98</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25">
+      <c r="A10" t="s">
+        <v>175</v>
+      </c>
+      <c r="B10">
+        <v>-17982000.0</v>
+      </c>
+      <c r="C10">
+        <v>-12037000.0</v>
+      </c>
+      <c r="D10">
+        <v>-40612000.0</v>
+      </c>
+      <c r="E10">
+        <v>-10887000.0</v>
+      </c>
+      <c r="F10">
+        <v>-4824000.0</v>
+      </c>
+      <c r="G10">
+        <v>-4001000.0</v>
+      </c>
+      <c r="H10">
+        <v>-7336000.0</v>
+      </c>
+      <c r="I10">
+        <v>-8497000.0</v>
+      </c>
+      <c r="J10">
+        <v>-14630000.0</v>
+      </c>
+      <c r="K10">
+        <v>-11408000.0</v>
+      </c>
+      <c r="L10">
+        <v>-25870000.0</v>
+      </c>
+      <c r="M10">
+        <v>-1603593.0</v>
+      </c>
+      <c r="N10">
+        <v>-2886314.0</v>
+      </c>
+      <c r="O10">
+        <v>-2194602.0</v>
+      </c>
+      <c r="P10">
+        <v>-7679942.0</v>
+      </c>
+      <c r="Q10">
+        <v>-1710975.0</v>
+      </c>
+      <c r="R10">
+        <v>-291241.0</v>
+      </c>
+      <c r="S10">
+        <v>-371202.0</v>
+      </c>
+      <c r="T10">
+        <v>-1227208.0</v>
+      </c>
+      <c r="U10">
+        <v>-236542.86</v>
+      </c>
+      <c r="V10">
+        <v>-613270.59</v>
+      </c>
+      <c r="W10">
+        <v>-463272.23</v>
+      </c>
+      <c r="X10">
+        <v>-0.67</v>
+      </c>
+      <c r="Y10">
+        <v>-0.28</v>
+      </c>
+    </row>
+    <row r="11" spans="1:25">
+      <c r="A11" t="s">
+        <v>176</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>-139000.0</v>
+      </c>
+      <c r="D11">
+        <v>-304000.0</v>
+      </c>
+      <c r="E11">
+        <v>2827000.0</v>
+      </c>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>-2755000.0</v>
+      </c>
+      <c r="M11">
+        <v>-41713.0</v>
+      </c>
+      <c r="N11">
+        <v>84605.0</v>
+      </c>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11">
+        <v>-72154.0</v>
+      </c>
+      <c r="U11">
+        <v>-4272.17</v>
+      </c>
+      <c r="V11"/>
+      <c r="W11">
+        <v>-34204.45</v>
+      </c>
+      <c r="X11">
+        <v>20106.0</v>
+      </c>
+      <c r="Y11">
+        <v>31433.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25">
+      <c r="A12" t="s">
+        <v>177</v>
+      </c>
+      <c r="B12">
+        <v>48000.0</v>
+      </c>
+      <c r="C12">
+        <v>4490000.0</v>
+      </c>
+      <c r="D12">
+        <v>2336000.0</v>
+      </c>
+      <c r="E12">
+        <v>2827000.0</v>
+      </c>
+      <c r="F12">
+        <v>1543000.0</v>
+      </c>
+      <c r="G12">
+        <v>354000.0</v>
+      </c>
+      <c r="H12">
+        <v>266000.0</v>
+      </c>
+      <c r="I12">
+        <v>375000.0</v>
+      </c>
+      <c r="J12">
+        <v>290000.0</v>
+      </c>
+      <c r="K12">
+        <v>517000.0</v>
+      </c>
+      <c r="L12">
+        <v>39000.0</v>
+      </c>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12">
+        <v>242.38</v>
+      </c>
+      <c r="Y12">
+        <v>649.18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25">
+      <c r="A13" t="s">
+        <v>178</v>
+      </c>
+      <c r="B13">
+        <v>94000.0</v>
+      </c>
+      <c r="C13">
+        <v>0.0</v>
+      </c>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+    </row>
+    <row r="14" spans="1:25">
+      <c r="A14" t="s">
+        <v>179</v>
+      </c>
+      <c r="B14">
+        <v>577000.0</v>
+      </c>
+      <c r="C14">
+        <v>463000.0</v>
+      </c>
+      <c r="D14">
+        <v>228000.0</v>
+      </c>
+      <c r="E14">
+        <v>0.0</v>
+      </c>
+      <c r="F14">
+        <v>0.0</v>
+      </c>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+    </row>
+    <row r="15" spans="1:25">
+      <c r="A15" t="s">
+        <v>180</v>
+      </c>
+      <c r="B15">
+        <v>-16303000.0</v>
+      </c>
+      <c r="C15">
+        <v>-11435000.0</v>
+      </c>
+      <c r="D15">
+        <v>-40080000.0</v>
+      </c>
+      <c r="E15">
+        <v>-10887000.0</v>
+      </c>
+      <c r="F15">
+        <v>-4824000.0</v>
+      </c>
+      <c r="G15">
+        <v>-4001000.0</v>
+      </c>
+      <c r="H15">
+        <v>-7336000.0</v>
+      </c>
+      <c r="I15">
+        <v>-8497000.0</v>
+      </c>
+      <c r="J15">
+        <v>-14630000.0</v>
+      </c>
+      <c r="K15">
+        <v>-11408000.0</v>
+      </c>
+      <c r="L15">
+        <v>-23115000.0</v>
+      </c>
+      <c r="M15">
+        <v>-1561880.0</v>
+      </c>
+      <c r="N15">
+        <v>-2970920.0</v>
+      </c>
+      <c r="O15">
+        <v>-2194602.0</v>
+      </c>
+      <c r="P15">
+        <v>-7679942.0</v>
+      </c>
+      <c r="Q15">
+        <v>-1710975.0</v>
+      </c>
+      <c r="R15">
+        <v>-291241.0</v>
+      </c>
+      <c r="S15">
+        <v>-371202.0</v>
+      </c>
+      <c r="T15">
+        <v>-1155054.0</v>
+      </c>
+      <c r="U15">
+        <v>-232270.69</v>
+      </c>
+      <c r="V15">
+        <v>-613270.59</v>
+      </c>
+      <c r="W15">
+        <v>-429067.78</v>
+      </c>
+      <c r="X15">
+        <v>-20106.67</v>
+      </c>
+      <c r="Y15">
+        <v>-31433.28</v>
+      </c>
+    </row>
+    <row r="16" spans="1:25">
+      <c r="A16" t="s">
+        <v>181</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
+        <v>-38301000.0</v>
+      </c>
+      <c r="E16">
+        <v>-10887000.0</v>
+      </c>
+      <c r="F16">
+        <v>-4824000.0</v>
+      </c>
+      <c r="G16">
+        <v>-4001000.0</v>
+      </c>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+    </row>
+    <row r="17" spans="1:25">
+      <c r="A17" t="s">
+        <v>182</v>
+      </c>
+      <c r="B17">
+        <v>-17982000.0</v>
+      </c>
+      <c r="C17">
+        <v>-11898000.0</v>
+      </c>
+      <c r="D17">
+        <v>-40308000.0</v>
+      </c>
+      <c r="E17">
+        <v>-9929000.0</v>
+      </c>
+      <c r="F17">
+        <v>-4390000.0</v>
+      </c>
+      <c r="G17">
+        <v>-4001000.0</v>
+      </c>
+      <c r="H17">
+        <v>-7336000.0</v>
+      </c>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+    </row>
+    <row r="18" spans="1:25">
+      <c r="A18" t="s">
+        <v>183</v>
+      </c>
+      <c r="B18">
+        <v>46000.0</v>
+      </c>
+      <c r="C18">
+        <v>-4490000.0</v>
+      </c>
+      <c r="D18">
+        <v>-2336000.0</v>
+      </c>
+      <c r="E18">
+        <v>-1906000.0</v>
+      </c>
+      <c r="F18">
+        <v>-1113000.0</v>
+      </c>
+      <c r="G18">
+        <v>-354000.0</v>
+      </c>
+      <c r="H18">
+        <v>-266000.0</v>
+      </c>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+    </row>
+    <row r="19" spans="1:25">
+      <c r="A19" t="s">
+        <v>184</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+    </row>
+    <row r="20" spans="1:25">
+      <c r="A20" t="s">
+        <v>185</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+    </row>
+    <row r="21" spans="1:25">
+      <c r="A21" t="s">
+        <v>186</v>
+      </c>
+      <c r="B21">
+        <v>-11958000.0</v>
+      </c>
+      <c r="C21">
+        <v>-13757000.0</v>
+      </c>
+      <c r="D21">
+        <v>-37410000.0</v>
+      </c>
+      <c r="E21">
+        <v>-7796000.0</v>
+      </c>
+      <c r="F21">
+        <v>-4092000.0</v>
+      </c>
+      <c r="G21">
+        <v>-3432000.0</v>
+      </c>
+      <c r="H21">
+        <v>-6436000.0</v>
+      </c>
+      <c r="I21">
+        <v>-6035000.0</v>
+      </c>
+      <c r="J21">
+        <v>-13773000.0</v>
+      </c>
+      <c r="K21">
+        <v>-9276000.0</v>
+      </c>
+      <c r="L21">
+        <v>-25329000.0</v>
+      </c>
+      <c r="M21">
+        <v>-1807576.0</v>
+      </c>
+      <c r="N21">
+        <v>-835853.0</v>
+      </c>
+      <c r="O21">
+        <v>-2446347.0</v>
+      </c>
+      <c r="P21">
+        <v>-2768705.0</v>
+      </c>
+      <c r="Q21">
+        <v>-1711474.0</v>
+      </c>
+      <c r="R21">
+        <v>-291241.0</v>
+      </c>
+      <c r="S21">
+        <v>-273235.0</v>
+      </c>
+      <c r="T21">
+        <v>-320672.0</v>
+      </c>
+      <c r="U21">
+        <v>-333144.86</v>
+      </c>
+      <c r="V21">
+        <v>-583046.27</v>
+      </c>
+      <c r="W21">
+        <v>-463272.23</v>
+      </c>
+      <c r="X21">
+        <v>-20106.67</v>
+      </c>
+      <c r="Y21">
+        <v>-31433.28</v>
+      </c>
+    </row>
+    <row r="22" spans="1:25">
+      <c r="A22" t="s">
+        <v>187</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+    </row>
+    <row r="23" spans="1:25">
+      <c r="A23" t="s">
+        <v>188</v>
+      </c>
+      <c r="B23">
+        <v>11958000.0</v>
+      </c>
+      <c r="C23">
+        <v>13757000.0</v>
+      </c>
+      <c r="D23">
+        <v>37410000.0</v>
+      </c>
+      <c r="E23">
+        <v>7796000.0</v>
+      </c>
+      <c r="F23">
+        <v>4092000.0</v>
+      </c>
+      <c r="G23">
+        <v>3432000.0</v>
+      </c>
+      <c r="H23">
+        <v>6436000.0</v>
+      </c>
+      <c r="I23">
+        <v>6035000.0</v>
+      </c>
+      <c r="J23">
+        <v>13773000.0</v>
+      </c>
+      <c r="K23">
+        <v>9276000.0</v>
+      </c>
+      <c r="L23">
+        <v>25329000.0</v>
+      </c>
+      <c r="M23">
+        <v>1807576.0</v>
+      </c>
+      <c r="N23">
+        <v>835853.0</v>
+      </c>
+      <c r="O23">
+        <v>2446347.0</v>
+      </c>
+      <c r="P23">
+        <v>2768705.0</v>
+      </c>
+      <c r="Q23">
+        <v>1711474.0</v>
+      </c>
+      <c r="R23">
+        <v>291241.0</v>
+      </c>
+      <c r="S23">
+        <v>273235.0</v>
+      </c>
+      <c r="T23">
+        <v>320672.0</v>
+      </c>
+      <c r="U23">
+        <v>350519.0</v>
+      </c>
+      <c r="V23">
+        <v>282088.0</v>
+      </c>
+      <c r="W23">
+        <v>465706.0</v>
+      </c>
+      <c r="X23">
+        <v>329.47</v>
+      </c>
+      <c r="Y23">
+        <v>21902.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25">
+      <c r="A24" t="s">
+        <v>189</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+    </row>
+    <row r="25" spans="1:25">
+      <c r="A25" t="s">
+        <v>190</v>
+      </c>
+      <c r="B25">
+        <v>3000.0</v>
+      </c>
+      <c r="C25">
+        <v>2000.0</v>
+      </c>
+      <c r="D25">
+        <v>3000.0</v>
+      </c>
+      <c r="E25">
+        <v>3000.0</v>
+      </c>
+      <c r="F25">
+        <v>0.0</v>
+      </c>
+      <c r="G25">
+        <v>0.0</v>
+      </c>
+      <c r="H25">
+        <v>0.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+    </row>
+    <row r="26" spans="1:25">
+      <c r="A26" t="s">
+        <v>191</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+    </row>
+    <row r="27" spans="1:25">
+      <c r="A27" t="s">
+        <v>192</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+    </row>
+    <row r="28" spans="1:25">
+      <c r="A28" t="s">
+        <v>193</v>
+      </c>
+      <c r="B28">
+        <v>4181000.0</v>
+      </c>
+      <c r="C28">
+        <v>3533000.0</v>
+      </c>
+      <c r="D28">
+        <v>4904000.0</v>
+      </c>
+      <c r="E28">
+        <v>2834000.0</v>
+      </c>
+      <c r="F28">
+        <v>2041000.0</v>
+      </c>
+      <c r="G28">
+        <v>1703000.0</v>
+      </c>
+      <c r="H28">
+        <v>1872000.0</v>
+      </c>
+      <c r="I28"/>
+      <c r="J28"/>
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28"/>
+      <c r="N28"/>
+      <c r="O28"/>
+      <c r="P28"/>
+      <c r="Q28"/>
+      <c r="R28"/>
+      <c r="S28"/>
+      <c r="T28"/>
+      <c r="U28"/>
+      <c r="V28"/>
+      <c r="W28"/>
+      <c r="X28">
+        <v>2853.86</v>
+      </c>
+      <c r="Y28">
+        <v>5940.97</v>
+      </c>
+    </row>
+    <row r="29" spans="1:25">
+      <c r="A29" t="s">
+        <v>194</v>
+      </c>
+      <c r="B29">
+        <v>0.0</v>
+      </c>
+      <c r="C29">
+        <v>-139000.0</v>
+      </c>
+      <c r="D29">
+        <v>-304000.0</v>
+      </c>
+      <c r="E29">
+        <v>0.0</v>
+      </c>
+      <c r="F29">
+        <v>0.0</v>
+      </c>
+      <c r="G29">
+        <v>0.0</v>
+      </c>
+      <c r="H29">
+        <v>0.0</v>
+      </c>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+    </row>
+    <row r="30" spans="1:25">
+      <c r="A30" t="s">
+        <v>195</v>
+      </c>
+      <c r="B30">
+        <v>11955000.0</v>
+      </c>
+      <c r="C30">
+        <v>9594000.0</v>
+      </c>
+      <c r="D30">
+        <v>37410000.0</v>
+      </c>
+      <c r="E30">
+        <v>7796000.0</v>
+      </c>
+      <c r="F30">
+        <v>4092000.0</v>
+      </c>
+      <c r="G30">
+        <v>3432000.0</v>
+      </c>
+      <c r="H30">
+        <v>6436000.0</v>
+      </c>
+      <c r="I30">
+        <v>6029000.0</v>
+      </c>
+      <c r="J30">
+        <v>13764000.0</v>
+      </c>
+      <c r="K30">
+        <v>9267000.0</v>
+      </c>
+      <c r="L30">
+        <v>25319000.0</v>
+      </c>
+      <c r="M30">
+        <v>1801300.0</v>
+      </c>
+      <c r="N30">
+        <v>832811.0</v>
+      </c>
+      <c r="O30">
+        <v>2442281.0</v>
+      </c>
+      <c r="P30">
+        <v>2724529.0</v>
+      </c>
+      <c r="Q30">
+        <v>1708067.0</v>
+      </c>
+      <c r="R30">
+        <v>290943.0</v>
+      </c>
+      <c r="S30">
+        <v>272238.0</v>
+      </c>
+      <c r="T30">
+        <v>320149.0</v>
+      </c>
+      <c r="U30">
+        <v>346109.0</v>
+      </c>
+      <c r="V30">
+        <v>278151.0</v>
+      </c>
+      <c r="W30">
+        <v>460136.0</v>
+      </c>
+      <c r="X30">
+        <v>329.47</v>
+      </c>
+      <c r="Y30">
+        <v>21902.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:25">
+      <c r="A31" t="s">
+        <v>196</v>
+      </c>
+      <c r="B31">
+        <v>-6024000.0</v>
+      </c>
+      <c r="C31">
+        <v>1720000.0</v>
+      </c>
+      <c r="D31">
+        <v>-3202000.0</v>
+      </c>
+      <c r="E31">
+        <v>-3091000.0</v>
+      </c>
+      <c r="F31">
+        <v>-732000.0</v>
+      </c>
+      <c r="G31">
+        <v>-569000.0</v>
+      </c>
+      <c r="H31">
+        <v>-900000.0</v>
+      </c>
+      <c r="I31">
+        <v>-2462000.0</v>
+      </c>
+      <c r="J31">
+        <v>-857000.0</v>
+      </c>
+      <c r="K31">
+        <v>-2132000.0</v>
+      </c>
+      <c r="L31">
+        <v>-541000.0</v>
+      </c>
+      <c r="M31">
+        <v>203983.0</v>
+      </c>
+      <c r="N31">
+        <v>-2050461.0</v>
+      </c>
+      <c r="O31">
+        <v>251745.0</v>
+      </c>
+      <c r="P31">
+        <v>-4911237.0</v>
+      </c>
+      <c r="Q31">
+        <v>499.0</v>
+      </c>
+      <c r="R31"/>
+      <c r="S31">
+        <v>-97967.0</v>
+      </c>
+      <c r="T31">
+        <v>-906536.0</v>
+      </c>
+      <c r="U31">
+        <v>96602.0</v>
+      </c>
+      <c r="V31">
+        <v>-30224.32</v>
+      </c>
+      <c r="W31"/>
+      <c r="X31">
+        <v>20106.0</v>
+      </c>
+      <c r="Y31">
+        <v>31433.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:25">
+      <c r="A32" t="s">
+        <v>197</v>
+      </c>
+      <c r="B32">
+        <v>0.0</v>
+      </c>
+      <c r="C32">
+        <v>0.0</v>
+      </c>
+      <c r="D32">
+        <v>0.0</v>
+      </c>
+      <c r="E32">
+        <v>0.0</v>
+      </c>
+      <c r="F32">
+        <v>0.0</v>
+      </c>
+      <c r="G32">
+        <v>0.0</v>
+      </c>
+      <c r="H32">
+        <v>0.0</v>
+      </c>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32">
+        <v>17374.0</v>
+      </c>
+      <c r="V32">
+        <v>18882.0</v>
+      </c>
+      <c r="W32">
+        <v>20142.0</v>
+      </c>
+      <c r="X32">
+        <v>119.5</v>
+      </c>
+      <c r="Y32">
+        <v>269.98</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CX32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:102">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D1" t="s">
+        <v>91</v>
+      </c>
+      <c r="E1" t="s">
+        <v>1</v>
+      </c>
+      <c r="F1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G1" t="s">
+        <v>93</v>
+      </c>
+      <c r="H1" t="s">
+        <v>94</v>
+      </c>
+      <c r="I1" t="s">
+        <v>2</v>
+      </c>
+      <c r="J1" t="s">
+        <v>95</v>
+      </c>
+      <c r="K1" t="s">
+        <v>96</v>
+      </c>
+      <c r="L1" t="s">
+        <v>97</v>
+      </c>
+      <c r="M1" t="s">
+        <v>3</v>
+      </c>
+      <c r="N1" t="s">
+        <v>98</v>
+      </c>
+      <c r="O1" t="s">
+        <v>99</v>
+      </c>
+      <c r="P1" t="s">
+        <v>100</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>4</v>
+      </c>
+      <c r="R1" t="s">
+        <v>101</v>
+      </c>
+      <c r="S1" t="s">
+        <v>102</v>
+      </c>
+      <c r="T1" t="s">
+        <v>103</v>
+      </c>
+      <c r="U1" t="s">
+        <v>5</v>
+      </c>
+      <c r="V1" t="s">
+        <v>104</v>
+      </c>
+      <c r="W1" t="s">
+        <v>105</v>
+      </c>
+      <c r="X1" t="s">
+        <v>106</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="2" spans="1:102">
+      <c r="A2" t="s">
+        <v>167</v>
+      </c>
+      <c r="B2">
+        <v>154000.0</v>
+      </c>
+      <c r="C2">
+        <v>45000.0</v>
+      </c>
+      <c r="D2">
+        <v>1000.0</v>
+      </c>
+      <c r="E2"/>
+      <c r="F2">
+        <v>2000.0</v>
+      </c>
+      <c r="G2"/>
+      <c r="H2">
+        <v>477000.0</v>
+      </c>
+      <c r="I2">
+        <v>4161000.0</v>
+      </c>
+      <c r="J2">
+        <v>1000.0</v>
+      </c>
+      <c r="K2"/>
+      <c r="L2">
+        <v>1000.0</v>
+      </c>
+      <c r="M2">
+        <v>1000.0</v>
+      </c>
+      <c r="N2">
+        <v>1000.0</v>
+      </c>
+      <c r="O2"/>
+      <c r="P2">
+        <v>1000.0</v>
+      </c>
+      <c r="Q2">
+        <v>1000.0</v>
+      </c>
+      <c r="R2">
+        <v>1000.0</v>
+      </c>
+      <c r="S2">
+        <v>1000.0</v>
+      </c>
+      <c r="T2"/>
+      <c r="U2"/>
+      <c r="V2"/>
+      <c r="W2"/>
+      <c r="X2"/>
+      <c r="Y2"/>
+      <c r="Z2"/>
+      <c r="AA2"/>
+      <c r="AB2"/>
+      <c r="AC2"/>
+      <c r="AD2"/>
+      <c r="AE2"/>
+      <c r="AF2"/>
+      <c r="AG2"/>
+      <c r="AH2"/>
+      <c r="AI2"/>
+      <c r="AJ2"/>
+      <c r="AK2">
+        <v>2000.0</v>
+      </c>
+      <c r="AL2">
+        <v>3000.0</v>
+      </c>
+      <c r="AM2">
+        <v>2000.0</v>
+      </c>
+      <c r="AN2">
+        <v>2000.0</v>
+      </c>
+      <c r="AO2">
+        <v>2247.51</v>
+      </c>
+      <c r="AP2">
+        <v>3000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>2000.0</v>
+      </c>
+      <c r="AR2">
+        <v>2000.0</v>
+      </c>
+      <c r="AS2">
+        <v>2942.08</v>
+      </c>
+      <c r="AT2">
+        <v>2700.74</v>
+      </c>
+      <c r="AU2">
+        <v>1980.43</v>
+      </c>
+      <c r="AV2">
+        <v>2120.63</v>
+      </c>
+      <c r="AW2">
+        <v>4833.9</v>
+      </c>
+      <c r="AX2">
+        <v>486.71</v>
+      </c>
+      <c r="AY2">
+        <v>506.21</v>
+      </c>
+      <c r="AZ2">
+        <v>521.53</v>
+      </c>
+      <c r="BA2">
+        <v>651.81</v>
+      </c>
+      <c r="BB2">
+        <v>750.9</v>
+      </c>
+      <c r="BC2">
+        <v>767.97</v>
+      </c>
+      <c r="BD2">
+        <v>776.23</v>
+      </c>
+      <c r="BE2"/>
+      <c r="BF2">
+        <v>413.95</v>
+      </c>
+      <c r="BG2">
+        <v>1762.98</v>
+      </c>
+      <c r="BH2"/>
+      <c r="BI2"/>
+      <c r="BJ2"/>
+      <c r="BK2"/>
+      <c r="BL2"/>
+      <c r="BM2"/>
+      <c r="BN2"/>
+      <c r="BO2"/>
+      <c r="BP2"/>
+      <c r="BQ2"/>
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2"/>
+      <c r="BU2"/>
+      <c r="BV2"/>
+      <c r="BW2"/>
+      <c r="BX2"/>
+      <c r="BY2"/>
+      <c r="BZ2"/>
+      <c r="CA2"/>
+      <c r="CB2"/>
+      <c r="CC2">
+        <v>1597.68</v>
+      </c>
+      <c r="CD2">
+        <v>546.41</v>
+      </c>
+      <c r="CE2">
+        <v>2007.92</v>
+      </c>
+      <c r="CF2">
+        <v>1419.17</v>
+      </c>
+      <c r="CG2">
+        <v>2545.76</v>
+      </c>
+      <c r="CH2">
+        <v>722.49</v>
+      </c>
+      <c r="CI2">
+        <v>3125.26</v>
+      </c>
+      <c r="CJ2"/>
+      <c r="CK2"/>
+      <c r="CL2"/>
+      <c r="CM2">
+        <v>1200.68</v>
+      </c>
+      <c r="CN2">
+        <v>141.25</v>
+      </c>
+      <c r="CO2"/>
+      <c r="CP2"/>
+      <c r="CQ2"/>
+      <c r="CR2"/>
+      <c r="CS2"/>
+      <c r="CT2"/>
+      <c r="CU2"/>
+      <c r="CV2"/>
+      <c r="CW2"/>
+      <c r="CX2"/>
+    </row>
+    <row r="3" spans="1:102">
+      <c r="A3" t="s">
+        <v>168</v>
+      </c>
+      <c r="B3">
+        <v>154000.0</v>
+      </c>
+      <c r="C3">
+        <v>45000.0</v>
+      </c>
+      <c r="D3">
+        <v>1000.0</v>
+      </c>
+      <c r="E3"/>
+      <c r="F3">
+        <v>2000.0</v>
+      </c>
+      <c r="G3"/>
+      <c r="H3">
+        <v>1000.0</v>
+      </c>
+      <c r="I3">
+        <v>-2000.0</v>
+      </c>
+      <c r="J3">
+        <v>1000.0</v>
+      </c>
+      <c r="K3"/>
+      <c r="L3">
+        <v>1000.0</v>
+      </c>
+      <c r="M3">
+        <v>1000.0</v>
+      </c>
+      <c r="N3">
+        <v>1000.0</v>
+      </c>
+      <c r="O3">
+        <v>-2188000.0</v>
+      </c>
+      <c r="P3">
+        <v>1000.0</v>
+      </c>
+      <c r="Q3">
+        <v>1000.0</v>
+      </c>
+      <c r="R3">
+        <v>1000.0</v>
+      </c>
+      <c r="S3">
+        <v>1000.0</v>
+      </c>
+      <c r="T3">
+        <v>1000.0</v>
+      </c>
+      <c r="U3">
+        <v>229000.0</v>
+      </c>
+      <c r="V3">
+        <v>186000.0</v>
+      </c>
+      <c r="W3">
+        <v>369000.0</v>
+      </c>
+      <c r="X3">
+        <v>137000.0</v>
+      </c>
+      <c r="Y3">
+        <v>185000.0</v>
+      </c>
+      <c r="Z3">
+        <v>-345000.0</v>
+      </c>
+      <c r="AA3">
+        <v>-2000.0</v>
+      </c>
+      <c r="AB3">
+        <v>-53000.0</v>
+      </c>
+      <c r="AC3">
+        <v>76000.0</v>
+      </c>
+      <c r="AD3">
+        <v>123000.0</v>
+      </c>
+      <c r="AE3">
+        <v>-459000.0</v>
+      </c>
+      <c r="AF3">
+        <v>-374000.0</v>
+      </c>
+      <c r="AG3">
+        <v>2000.0</v>
+      </c>
+      <c r="AH3">
+        <v>4000.0</v>
+      </c>
+      <c r="AI3">
+        <v>3000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>2000.0</v>
+      </c>
+      <c r="AK3">
+        <v>2000.0</v>
+      </c>
+      <c r="AL3">
+        <v>3000.0</v>
+      </c>
+      <c r="AM3">
+        <v>2000.0</v>
+      </c>
+      <c r="AN3">
+        <v>2000.0</v>
+      </c>
+      <c r="AO3">
+        <v>2247.51</v>
+      </c>
+      <c r="AP3">
+        <v>2128.44</v>
+      </c>
+      <c r="AQ3">
+        <v>2000.0</v>
+      </c>
+      <c r="AR3">
+        <v>2000.0</v>
+      </c>
+      <c r="AS3">
+        <v>2942.08</v>
+      </c>
+      <c r="AT3">
+        <v>2361.7</v>
+      </c>
+      <c r="AU3">
+        <v>1898.81</v>
+      </c>
+      <c r="AV3">
+        <v>2120.63</v>
+      </c>
+      <c r="AW3">
+        <v>4833.9</v>
+      </c>
+      <c r="AX3">
+        <v>449.55</v>
+      </c>
+      <c r="AY3">
+        <v>489.96</v>
+      </c>
+      <c r="AZ3">
+        <v>521.53</v>
+      </c>
+      <c r="BA3">
+        <v>651.81</v>
+      </c>
+      <c r="BB3">
+        <v>1484.72</v>
+      </c>
+      <c r="BC3">
+        <v>-8.26</v>
+      </c>
+      <c r="BD3">
+        <v>776.23</v>
+      </c>
+      <c r="BE3">
+        <v>547.65</v>
+      </c>
+      <c r="BF3">
+        <v>476.25</v>
+      </c>
+      <c r="BG3">
+        <v>1777.56</v>
+      </c>
+      <c r="BH3">
+        <v>891.39</v>
+      </c>
+      <c r="BI3">
+        <v>1238.41</v>
+      </c>
+      <c r="BJ3">
+        <v>1290.33</v>
+      </c>
+      <c r="BK3">
+        <v>1224.2</v>
+      </c>
+      <c r="BL3">
+        <v>1150.42</v>
+      </c>
+      <c r="BM3">
+        <v>1590.89</v>
+      </c>
+      <c r="BN3">
+        <v>1161.61</v>
+      </c>
+      <c r="BO3">
+        <v>334.25</v>
+      </c>
+      <c r="BP3">
+        <v>320.89</v>
+      </c>
+      <c r="BQ3">
+        <v>-114.95</v>
+      </c>
+      <c r="BR3">
+        <v>128.92</v>
+      </c>
+      <c r="BS3">
+        <v>122.98</v>
+      </c>
+      <c r="BT3">
+        <v>166.26</v>
+      </c>
+      <c r="BU3">
+        <v>126.68</v>
+      </c>
+      <c r="BV3">
+        <v>264.89</v>
+      </c>
+      <c r="BW3">
+        <v>299.65</v>
+      </c>
+      <c r="BX3">
+        <v>299.15</v>
+      </c>
+      <c r="BY3">
+        <v>299.54</v>
+      </c>
+      <c r="BZ3">
+        <v>256.59</v>
+      </c>
+      <c r="CA3"/>
+      <c r="CB3"/>
+      <c r="CC3">
+        <v>285.5</v>
+      </c>
+      <c r="CD3">
+        <v>3383.74</v>
+      </c>
+      <c r="CE3">
+        <v>1155.53</v>
+      </c>
+      <c r="CF3">
+        <v>1625.6</v>
+      </c>
+      <c r="CG3">
+        <v>9222.45</v>
+      </c>
+      <c r="CH3">
+        <v>2486.56</v>
+      </c>
+      <c r="CI3"/>
+      <c r="CJ3"/>
+      <c r="CK3">
+        <v>49938.0</v>
+      </c>
+      <c r="CL3">
+        <v>3862.18</v>
+      </c>
+      <c r="CM3">
+        <v>6815.54</v>
+      </c>
+      <c r="CN3">
+        <v>2584.73</v>
+      </c>
+      <c r="CO3">
+        <v>140.89</v>
+      </c>
+      <c r="CP3">
+        <v>215.53</v>
+      </c>
+      <c r="CQ3">
+        <v>0.78</v>
+      </c>
+      <c r="CR3">
+        <v>96.41</v>
+      </c>
+      <c r="CS3">
+        <v>115.74</v>
+      </c>
+      <c r="CT3">
+        <v>94.95</v>
+      </c>
+      <c r="CU3">
+        <v>95.19</v>
+      </c>
+      <c r="CV3">
+        <v>97.02</v>
+      </c>
+      <c r="CW3">
+        <v>73.88</v>
+      </c>
+      <c r="CX3">
+        <v>10.21</v>
+      </c>
     </row>
     <row r="4" spans="1:102">
       <c r="A4" t="s">
-        <v>30</v>
+        <v>169</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -5219,453 +18624,671 @@
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
     </row>
     <row r="5" spans="1:102">
       <c r="A5" t="s">
-        <v>31</v>
+        <v>170</v>
       </c>
       <c r="B5">
-        <v>-911000.0</v>
+        <v>-7330000.0</v>
       </c>
       <c r="C5">
-        <v>-911000.0</v>
+        <v>-1205000.0</v>
       </c>
       <c r="D5">
-        <v>-911000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-43507000.0</v>
+      </c>
+      <c r="E5"/>
       <c r="F5">
-        <v>-911000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-5375000.0</v>
+      </c>
+      <c r="G5"/>
       <c r="H5">
-        <v>-911000.0</v>
+        <v>-2058000.0</v>
       </c>
       <c r="I5">
-        <v>-911000.0</v>
+        <v>-712000.0</v>
       </c>
       <c r="J5">
-        <v>-911000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-3209000.0</v>
+      </c>
+      <c r="K5"/>
       <c r="L5">
-        <v>-911000.0</v>
+        <v>-1412999.0</v>
       </c>
       <c r="M5">
-        <v>-911000.0</v>
+        <v>-2737000.0</v>
       </c>
       <c r="N5">
-        <v>-1023000.0</v>
+        <v>-29479000.0</v>
       </c>
       <c r="O5">
-        <v>-998000.0</v>
+        <v>-13000.0</v>
       </c>
       <c r="P5">
-        <v>-993000.0</v>
+        <v>-3619000.0</v>
       </c>
       <c r="Q5">
-        <v>-1067000.0</v>
+        <v>-2246000.0</v>
       </c>
       <c r="R5">
-        <v>-1049000.0</v>
+        <v>-1321000.0</v>
       </c>
       <c r="S5">
-        <v>-1034000.0</v>
+        <v>-2970000.0</v>
       </c>
       <c r="T5">
-        <v>-1159000.0</v>
+        <v>-1483000.0</v>
       </c>
       <c r="U5">
-        <v>-835000.0</v>
+        <v>-742000.0</v>
       </c>
       <c r="V5">
-        <v>-742000.0</v>
+        <v>-659000.0</v>
       </c>
       <c r="W5">
-        <v>-485000.0</v>
+        <v>-1213000.0</v>
       </c>
       <c r="X5">
-        <v>-355000.0</v>
+        <v>-926000.0</v>
       </c>
       <c r="Y5">
-        <v>-120000.0</v>
+        <v>-537000.0</v>
       </c>
       <c r="Z5">
-        <v>-569000.0</v>
+        <v>-817000.0</v>
       </c>
       <c r="AA5">
-        <v>-338000.0</v>
+        <v>-1001000.0</v>
       </c>
       <c r="AB5">
-        <v>-526000.0</v>
+        <v>-892000.0</v>
       </c>
       <c r="AC5">
-        <v>-461000.0</v>
+        <v>-1633000.0</v>
       </c>
       <c r="AD5">
-        <v>-348000.0</v>
+        <v>-1587000.0</v>
       </c>
       <c r="AE5">
-        <v>-623000.0</v>
+        <v>-1958000.0</v>
       </c>
       <c r="AF5">
-        <v>-520000.0</v>
+        <v>-1258000.0</v>
       </c>
       <c r="AG5">
-        <v>-658000.0</v>
+        <v>-1477000.0</v>
       </c>
       <c r="AH5">
-        <v>-864000.0</v>
+        <v>-3050000.0</v>
       </c>
       <c r="AI5">
-        <v>-891000.0</v>
+        <v>-1871000.0</v>
       </c>
       <c r="AJ5">
-        <v>-606000.0</v>
+        <v>-1729000.0</v>
       </c>
       <c r="AK5">
-        <v>-475000.0</v>
+        <v>-3631000.0</v>
       </c>
       <c r="AL5">
-        <v>-384000.0</v>
+        <v>-4527000.0</v>
       </c>
       <c r="AM5">
-        <v>-549000.0</v>
+        <v>-3476000.0</v>
       </c>
       <c r="AN5">
-        <v>-615000.0</v>
+        <v>-2728000.0</v>
       </c>
       <c r="AO5">
-        <v>8244561.0</v>
+        <v>-8128507.84</v>
       </c>
       <c r="AP5">
-        <v>9512246.0</v>
+        <v>-2347128.44</v>
       </c>
       <c r="AQ5">
-        <v>8592103.0</v>
+        <v>-2748000.0</v>
       </c>
       <c r="AR5">
-        <v>-1042000.0</v>
+        <v>-2754000.0</v>
       </c>
       <c r="AS5">
-        <v>6611031.0</v>
+        <v>-1103387.32</v>
       </c>
       <c r="AT5">
-        <v>6848836.0</v>
+        <v>-1003483.99</v>
       </c>
       <c r="AU5">
-        <v>3794405.0</v>
+        <v>-3821793.33</v>
       </c>
       <c r="AV5">
-        <v>2867042.0</v>
+        <v>-1354650.68</v>
       </c>
       <c r="AW5">
-        <v>2726294.0</v>
+        <v>-985806.3</v>
       </c>
       <c r="AX5">
-        <v>2830274.0</v>
+        <v>-361907.22</v>
       </c>
       <c r="AY5">
-        <v>2967865.0</v>
+        <v>-343492.96</v>
       </c>
       <c r="AZ5">
-        <v>2909815.0</v>
+        <v>-128889.66</v>
       </c>
       <c r="BA5">
-        <v>3002487.0</v>
+        <v>-96491.41</v>
       </c>
       <c r="BB5">
-        <v>2791411.0</v>
+        <v>-406317.76</v>
       </c>
       <c r="BC5">
-        <v>2821417.0</v>
+        <v>-166775.01</v>
       </c>
       <c r="BD5">
-        <v>2730292.0</v>
+        <v>-204445.01</v>
       </c>
       <c r="BE5">
-        <v>1691.87</v>
+        <v>-224522.05</v>
       </c>
       <c r="BF5">
-        <v>-1464.25</v>
+        <v>-439516.49</v>
       </c>
       <c r="BG5">
-        <v>-1035.94</v>
+        <v>-226757.1</v>
       </c>
       <c r="BH5">
-        <v>2641938.0</v>
-[...21 lines deleted...]
-      </c>
+        <v>-519774.5</v>
+      </c>
+      <c r="BI5">
+        <v>-185887.14</v>
+      </c>
+      <c r="BJ5">
+        <v>-602933.4</v>
+      </c>
+      <c r="BK5">
+        <v>-1655150.18</v>
+      </c>
+      <c r="BL5">
+        <v>-350458.42</v>
+      </c>
+      <c r="BM5">
+        <v>-498249.11</v>
+      </c>
+      <c r="BN5">
+        <v>-624285.85</v>
+      </c>
+      <c r="BO5">
+        <v>-447079.55</v>
+      </c>
+      <c r="BP5">
+        <v>-126389.75</v>
+      </c>
+      <c r="BQ5">
+        <v>-185644.05</v>
+      </c>
+      <c r="BR5">
+        <v>-32042.28</v>
+      </c>
+      <c r="BS5">
+        <v>-45371.95</v>
+      </c>
+      <c r="BT5">
+        <v>-36987.53</v>
+      </c>
+      <c r="BU5">
+        <v>-76646.51</v>
+      </c>
+      <c r="BV5">
+        <v>-73014.33</v>
+      </c>
+      <c r="BW5">
+        <v>-74448.15</v>
+      </c>
+      <c r="BX5">
+        <v>-55472.4</v>
+      </c>
+      <c r="BY5">
+        <v>-106390.67</v>
+      </c>
+      <c r="BZ5">
+        <v>-103632.11</v>
+      </c>
+      <c r="CA5"/>
       <c r="CB5"/>
-      <c r="CC5"/>
-      <c r="CD5"/>
+      <c r="CC5">
+        <v>-77414.89</v>
+      </c>
+      <c r="CD5">
+        <v>-52018.15</v>
+      </c>
       <c r="CE5">
-        <v>211123.0</v>
+        <v>-135240.23</v>
       </c>
       <c r="CF5">
-        <v>200371.0</v>
+        <v>-69158.39</v>
       </c>
       <c r="CG5">
-        <v>158435.0</v>
+        <v>-122558.83</v>
       </c>
       <c r="CH5">
-        <v>159431.0</v>
+        <v>-49249.39</v>
       </c>
       <c r="CI5"/>
-      <c r="CJ5">
-[...1 lines deleted...]
-      </c>
+      <c r="CJ5"/>
       <c r="CK5">
-        <v>59745.0</v>
+        <v>-239569.0</v>
       </c>
       <c r="CL5">
-        <v>38117.0</v>
+        <v>-47796.07</v>
       </c>
       <c r="CM5">
-        <v>6759.51</v>
+        <v>-114181.39</v>
       </c>
       <c r="CN5">
-        <v>155236.0</v>
-[...10 lines deleted...]
-      <c r="CX5"/>
+        <v>-43801.45</v>
+      </c>
+      <c r="CO5">
+        <v>-33282.35</v>
+      </c>
+      <c r="CP5">
+        <v>-21274.99</v>
+      </c>
+      <c r="CQ5">
+        <v>-8363.17</v>
+      </c>
+      <c r="CR5">
+        <v>-7825.84</v>
+      </c>
+      <c r="CS5">
+        <v>-5483.05</v>
+      </c>
+      <c r="CT5">
+        <v>-3923.41</v>
+      </c>
+      <c r="CU5">
+        <v>-6469.02</v>
+      </c>
+      <c r="CV5">
+        <v>-4734.31</v>
+      </c>
+      <c r="CW5">
+        <v>-1292.6</v>
+      </c>
+      <c r="CX5">
+        <v>-2696.56</v>
+      </c>
     </row>
     <row r="6" spans="1:102">
       <c r="A6" t="s">
-        <v>32</v>
-[...101 lines deleted...]
-      <c r="CX6"/>
+        <v>171</v>
+      </c>
+      <c r="B6">
+        <v>-7176000.0</v>
+      </c>
+      <c r="C6">
+        <v>-1160000.0</v>
+      </c>
+      <c r="D6">
+        <v>-43506000.0</v>
+      </c>
+      <c r="E6">
+        <v>-9987000.0</v>
+      </c>
+      <c r="F6">
+        <v>-5373000.0</v>
+      </c>
+      <c r="G6">
+        <v>-514000.0</v>
+      </c>
+      <c r="H6">
+        <v>-2057000.0</v>
+      </c>
+      <c r="I6">
+        <v>-714000.0</v>
+      </c>
+      <c r="J6">
+        <v>-3208000.0</v>
+      </c>
+      <c r="K6">
+        <v>-2211000.0</v>
+      </c>
+      <c r="L6">
+        <v>-1411999.0</v>
+      </c>
+      <c r="M6">
+        <v>-2736000.0</v>
+      </c>
+      <c r="N6">
+        <v>-29478000.0</v>
+      </c>
+      <c r="O6">
+        <v>-2201000.0</v>
+      </c>
+      <c r="P6">
+        <v>-3618000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-2245000.0</v>
+      </c>
+      <c r="R6">
+        <v>-1320000.0</v>
+      </c>
+      <c r="S6">
+        <v>-2970000.0</v>
+      </c>
+      <c r="T6">
+        <v>-1482000.0</v>
+      </c>
+      <c r="U6">
+        <v>-513000.0</v>
+      </c>
+      <c r="V6">
+        <v>-473000.0</v>
+      </c>
+      <c r="W6">
+        <v>-950000.0</v>
+      </c>
+      <c r="X6">
+        <v>-789000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-352000.0</v>
+      </c>
+      <c r="Z6">
+        <v>-1162000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-1003000.0</v>
+      </c>
+      <c r="AB6">
+        <v>-945000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-1557000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-1464000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-2417000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-1632000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-1475000.0</v>
+      </c>
+      <c r="AH6">
+        <v>-3046000.0</v>
+      </c>
+      <c r="AI6">
+        <v>-1868000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-1727000.0</v>
+      </c>
+      <c r="AK6">
+        <v>-3629000.0</v>
+      </c>
+      <c r="AL6">
+        <v>-4524000.0</v>
+      </c>
+      <c r="AM6">
+        <v>-3474000.0</v>
+      </c>
+      <c r="AN6">
+        <v>-2726000.0</v>
+      </c>
+      <c r="AO6">
+        <v>-8126260.33</v>
+      </c>
+      <c r="AP6">
+        <v>-2345000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-2746000.0</v>
+      </c>
+      <c r="AR6">
+        <v>-2752000.0</v>
+      </c>
+      <c r="AS6">
+        <v>-1100445.24</v>
+      </c>
+      <c r="AT6">
+        <v>-1001122.29</v>
+      </c>
+      <c r="AU6">
+        <v>-3819894.52</v>
+      </c>
+      <c r="AV6">
+        <v>-1352530.06</v>
+      </c>
+      <c r="AW6">
+        <v>-980972.4</v>
+      </c>
+      <c r="AX6">
+        <v>-361457.67</v>
+      </c>
+      <c r="AY6">
+        <v>-343003.0</v>
+      </c>
+      <c r="AZ6">
+        <v>-128368.13</v>
+      </c>
+      <c r="BA6">
+        <v>-95839.6</v>
+      </c>
+      <c r="BB6">
+        <v>-404833.04</v>
+      </c>
+      <c r="BC6">
+        <v>-166783.27</v>
+      </c>
+      <c r="BD6">
+        <v>-203668.78</v>
+      </c>
+      <c r="BE6">
+        <v>-223974.4</v>
+      </c>
+      <c r="BF6">
+        <v>-439040.24</v>
+      </c>
+      <c r="BG6">
+        <v>-224979.54</v>
+      </c>
+      <c r="BH6">
+        <v>-518883.11</v>
+      </c>
+      <c r="BI6">
+        <v>-184648.74</v>
+      </c>
+      <c r="BJ6">
+        <v>-601643.07</v>
+      </c>
+      <c r="BK6">
+        <v>-1653925.97</v>
+      </c>
+      <c r="BL6">
+        <v>-349308.01</v>
+      </c>
+      <c r="BM6">
+        <v>-496658.22</v>
+      </c>
+      <c r="BN6">
+        <v>-623124.24</v>
+      </c>
+      <c r="BO6">
+        <v>-446745.3</v>
+      </c>
+      <c r="BP6">
+        <v>-126068.86</v>
+      </c>
+      <c r="BQ6">
+        <v>-185759.0</v>
+      </c>
+      <c r="BR6">
+        <v>-31913.36</v>
+      </c>
+      <c r="BS6">
+        <v>-45248.97</v>
+      </c>
+      <c r="BT6">
+        <v>-36821.27</v>
+      </c>
+      <c r="BU6">
+        <v>-76519.83</v>
+      </c>
+      <c r="BV6">
+        <v>-72749.44</v>
+      </c>
+      <c r="BW6">
+        <v>-74148.49</v>
+      </c>
+      <c r="BX6">
+        <v>-55173.25</v>
+      </c>
+      <c r="BY6">
+        <v>-106091.13</v>
+      </c>
+      <c r="BZ6">
+        <v>-103375.52</v>
+      </c>
+      <c r="CA6">
+        <v>-86390.7</v>
+      </c>
+      <c r="CB6">
+        <v>-45265.09</v>
+      </c>
+      <c r="CC6">
+        <v>-77129.38</v>
+      </c>
+      <c r="CD6">
+        <v>-48634.41</v>
+      </c>
+      <c r="CE6">
+        <v>-134084.7</v>
+      </c>
+      <c r="CF6">
+        <v>-67532.79</v>
+      </c>
+      <c r="CG6">
+        <v>-113336.38</v>
+      </c>
+      <c r="CH6">
+        <v>-46762.83</v>
+      </c>
+      <c r="CI6">
+        <v>-40989.4</v>
+      </c>
+      <c r="CJ6">
+        <v>1774.51</v>
+      </c>
+      <c r="CK6">
+        <v>-189631.0</v>
+      </c>
+      <c r="CL6">
+        <v>-43933.89</v>
+      </c>
+      <c r="CM6">
+        <v>-107365.84</v>
+      </c>
+      <c r="CN6">
+        <v>-41216.71</v>
+      </c>
+      <c r="CO6">
+        <v>-33141.46</v>
+      </c>
+      <c r="CP6">
+        <v>-21059.45</v>
+      </c>
+      <c r="CQ6">
+        <v>-8362.39</v>
+      </c>
+      <c r="CR6">
+        <v>-7729.44</v>
+      </c>
+      <c r="CS6">
+        <v>-5367.31</v>
+      </c>
+      <c r="CT6">
+        <v>-3828.45</v>
+      </c>
+      <c r="CU6">
+        <v>-6373.82</v>
+      </c>
+      <c r="CV6">
+        <v>-4637.29</v>
+      </c>
+      <c r="CW6">
+        <v>-1218.72</v>
+      </c>
+      <c r="CX6">
+        <v>-2686.34</v>
+      </c>
     </row>
     <row r="7" spans="1:102">
       <c r="A7" t="s">
-        <v>33</v>
-[...51 lines deleted...]
-      </c>
+        <v>172</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
@@ -5709,103 +19332,69 @@
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
     </row>
     <row r="8" spans="1:102">
       <c r="A8" t="s">
-        <v>34</v>
-[...51 lines deleted...]
-      </c>
+        <v>173</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
@@ -5849,1529 +19438,1557 @@
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
     </row>
     <row r="9" spans="1:102">
       <c r="A9" t="s">
-        <v>35</v>
-[...3 lines deleted...]
-      <c r="D9"/>
+        <v>174</v>
+      </c>
+      <c r="B9">
+        <v>-154000.0</v>
+      </c>
+      <c r="C9">
+        <v>-45000.0</v>
+      </c>
+      <c r="D9">
+        <v>-1000.0</v>
+      </c>
       <c r="E9"/>
-      <c r="F9"/>
+      <c r="F9">
+        <v>-2000.0</v>
+      </c>
       <c r="G9"/>
-      <c r="H9"/>
-[...1 lines deleted...]
-      <c r="J9"/>
+      <c r="H9">
+        <v>-477000.0</v>
+      </c>
+      <c r="I9">
+        <v>-4161000.0</v>
+      </c>
+      <c r="J9">
+        <v>-1000.0</v>
+      </c>
       <c r="K9"/>
-      <c r="L9"/>
-[...1 lines deleted...]
-      <c r="N9"/>
+      <c r="L9">
+        <v>-1000.0</v>
+      </c>
+      <c r="M9">
+        <v>-1000.0</v>
+      </c>
+      <c r="N9">
+        <v>-1000.0</v>
+      </c>
       <c r="O9"/>
-      <c r="P9"/>
-[...2 lines deleted...]
-      <c r="S9"/>
+      <c r="P9">
+        <v>-1000.0</v>
+      </c>
+      <c r="Q9">
+        <v>-1000.0</v>
+      </c>
+      <c r="R9">
+        <v>-1000.0</v>
+      </c>
+      <c r="S9">
+        <v>-1000.0</v>
+      </c>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
-      <c r="AK9"/>
-[...18 lines deleted...]
-      <c r="BD9"/>
+      <c r="AK9">
+        <v>-2000.0</v>
+      </c>
+      <c r="AL9">
+        <v>-3000.0</v>
+      </c>
+      <c r="AM9">
+        <v>-2000.0</v>
+      </c>
+      <c r="AN9">
+        <v>-2000.0</v>
+      </c>
+      <c r="AO9">
+        <v>-2247.51</v>
+      </c>
+      <c r="AP9">
+        <v>-3000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>-2000.0</v>
+      </c>
+      <c r="AR9">
+        <v>-2000.0</v>
+      </c>
+      <c r="AS9">
+        <v>-2942.08</v>
+      </c>
+      <c r="AT9">
+        <v>-2700.74</v>
+      </c>
+      <c r="AU9">
+        <v>-1980.43</v>
+      </c>
+      <c r="AV9">
+        <v>-2120.63</v>
+      </c>
+      <c r="AW9">
+        <v>-4833.9</v>
+      </c>
+      <c r="AX9">
+        <v>-486.71</v>
+      </c>
+      <c r="AY9">
+        <v>-506.21</v>
+      </c>
+      <c r="AZ9">
+        <v>-521.53</v>
+      </c>
+      <c r="BA9">
+        <v>-651.81</v>
+      </c>
+      <c r="BB9">
+        <v>-750.9</v>
+      </c>
+      <c r="BC9">
+        <v>-767.97</v>
+      </c>
+      <c r="BD9">
+        <v>-776.23</v>
+      </c>
       <c r="BE9"/>
-      <c r="BF9"/>
-      <c r="BG9"/>
+      <c r="BF9">
+        <v>-413.95</v>
+      </c>
+      <c r="BG9">
+        <v>-1762.98</v>
+      </c>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
-      <c r="CC9"/>
-[...10 lines deleted...]
-      <c r="CN9"/>
+      <c r="CC9">
+        <v>-484.67</v>
+      </c>
+      <c r="CD9">
+        <v>5946.99</v>
+      </c>
+      <c r="CE9">
+        <v>1385.4</v>
+      </c>
+      <c r="CF9">
+        <v>4986.02</v>
+      </c>
+      <c r="CG9">
+        <v>4570.33</v>
+      </c>
+      <c r="CH9">
+        <v>1791.35</v>
+      </c>
+      <c r="CI9">
+        <v>4323.96</v>
+      </c>
+      <c r="CJ9">
+        <v>1774.51</v>
+      </c>
+      <c r="CK9">
+        <v>5671.11</v>
+      </c>
+      <c r="CL9">
+        <v>4655.21</v>
+      </c>
+      <c r="CM9">
+        <v>5917.01</v>
+      </c>
+      <c r="CN9">
+        <v>2551.45</v>
+      </c>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
-      <c r="CW9"/>
-      <c r="CX9"/>
+      <c r="CW9">
+        <v>55.91</v>
+      </c>
+      <c r="CX9">
+        <v>54.48</v>
+      </c>
     </row>
     <row r="10" spans="1:102">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>175</v>
       </c>
       <c r="B10">
-        <v>306363000.0</v>
+        <v>325000.0</v>
       </c>
       <c r="C10">
-        <v>162759000.0</v>
+        <v>-1205000.0</v>
       </c>
       <c r="D10">
-        <v>25554000.0</v>
+        <v>-43507000.0</v>
       </c>
       <c r="E10">
-        <v>1294000.0</v>
+        <v>-9987000.0</v>
       </c>
       <c r="F10">
-        <v>477000.0</v>
+        <v>-5375000.0</v>
       </c>
       <c r="G10">
-        <v>150000.0</v>
+        <v>-518000.0</v>
       </c>
       <c r="H10">
-        <v>2012000.0</v>
+        <v>-2102000.0</v>
       </c>
       <c r="I10">
-        <v>194000.0</v>
+        <v>-937000.0</v>
       </c>
       <c r="J10">
-        <v>634000.0</v>
+        <v>-4225000.0</v>
       </c>
       <c r="K10">
-        <v>1098000.0</v>
+        <v>-3387000.0</v>
       </c>
       <c r="L10">
-        <v>2341000.0</v>
+        <v>-3488000.0</v>
       </c>
       <c r="M10">
-        <v>7145000.0</v>
+        <v>-4685000.0</v>
       </c>
       <c r="N10">
-        <v>424000.0</v>
+        <v>-29621000.0</v>
       </c>
       <c r="O10">
-        <v>3192000.0</v>
+        <v>-2429000.0</v>
       </c>
       <c r="P10">
-        <v>5280000.0</v>
+        <v>-3877000.0</v>
       </c>
       <c r="Q10">
-        <v>3464000.0</v>
+        <v>-2695000.0</v>
       </c>
       <c r="R10">
-        <v>4866000.0</v>
+        <v>-2000000.0</v>
       </c>
       <c r="S10">
-        <v>5868000.0</v>
+        <v>-3992000.0</v>
       </c>
       <c r="T10">
-        <v>7317000.0</v>
+        <v>-2088000.0</v>
       </c>
       <c r="U10">
-        <v>8626000.0</v>
+        <v>-1243000.0</v>
       </c>
       <c r="V10">
-        <v>133000.0</v>
+        <v>-1013000.0</v>
       </c>
       <c r="W10">
-        <v>542000.0</v>
+        <v>-1081000.0</v>
       </c>
       <c r="X10">
-        <v>307000.0</v>
+        <v>-1053000.0</v>
       </c>
       <c r="Y10">
-        <v>48000.0</v>
+        <v>-658000.0</v>
       </c>
       <c r="Z10">
-        <v>56000.0</v>
+        <v>-1262000.0</v>
       </c>
       <c r="AA10">
-        <v>46000.0</v>
+        <v>-1076000.0</v>
       </c>
       <c r="AB10">
-        <v>357000.0</v>
+        <v>-1005000.0</v>
       </c>
       <c r="AC10">
-        <v>126000.0</v>
+        <v>-1613000.0</v>
       </c>
       <c r="AD10">
-        <v>813000.0</v>
+        <v>-1519000.0</v>
       </c>
       <c r="AE10">
-        <v>2011000.0</v>
+        <v>-2473000.0</v>
       </c>
       <c r="AF10">
-        <v>73000.0</v>
+        <v>-1731000.0</v>
       </c>
       <c r="AG10">
-        <v>483000.0</v>
+        <v>-1578000.0</v>
       </c>
       <c r="AH10">
-        <v>80000.0</v>
+        <v>-3146000.0</v>
       </c>
       <c r="AI10">
-        <v>317000.0</v>
+        <v>-1960000.0</v>
       </c>
       <c r="AJ10">
-        <v>238000.0</v>
+        <v>-1813000.0</v>
       </c>
       <c r="AK10">
-        <v>1870000.0</v>
+        <v>-3699000.0</v>
       </c>
       <c r="AL10">
-        <v>729000.0</v>
+        <v>-4609000.0</v>
       </c>
       <c r="AM10">
-        <v>1724000.0</v>
+        <v>-3547000.0</v>
       </c>
       <c r="AN10">
-        <v>4412000.0</v>
+        <v>-2775000.0</v>
       </c>
       <c r="AO10">
-        <v>2145760.0</v>
+        <v>-7814190.1</v>
       </c>
       <c r="AP10">
-        <v>2386748.0</v>
+        <v>-2410000.0</v>
       </c>
       <c r="AQ10">
-        <v>534568.0</v>
+        <v>-2836000.0</v>
       </c>
       <c r="AR10">
-        <v>753000.0</v>
+        <v>-2807000.0</v>
       </c>
       <c r="AS10">
-        <v>1957266.0</v>
+        <v>-1423132.91</v>
       </c>
       <c r="AT10">
-        <v>2730830.0</v>
+        <v>-1003483.99</v>
       </c>
       <c r="AU10">
-        <v>243159.0</v>
+        <v>-3821793.33</v>
       </c>
       <c r="AV10">
-        <v>2809368.0</v>
+        <v>-1354650.68</v>
       </c>
       <c r="AW10">
-        <v>3567582.0</v>
+        <v>-782636.83</v>
       </c>
       <c r="AX10">
-        <v>884894.0</v>
+        <v>-341888.76</v>
       </c>
       <c r="AY10">
-        <v>56577.0</v>
+        <v>-377974.59</v>
       </c>
       <c r="AZ10">
-        <v>33702.0</v>
+        <v>-128349.72</v>
       </c>
       <c r="BA10">
-        <v>3539.24</v>
+        <v>-2034668.48</v>
       </c>
       <c r="BB10">
-        <v>132824.0</v>
+        <v>-423372.16</v>
       </c>
       <c r="BC10">
-        <v>14156.0</v>
+        <v>-66230.41</v>
       </c>
       <c r="BD10">
-        <v>13188.0</v>
+        <v>-241091.19</v>
       </c>
       <c r="BE10">
-        <v>167517.0</v>
+        <v>-0.05</v>
       </c>
       <c r="BF10">
-        <v>641932.0</v>
+        <v>-496211.32</v>
       </c>
       <c r="BG10">
-        <v>1141958.0</v>
+        <v>-228390.79</v>
       </c>
       <c r="BH10">
-        <v>2231940.0</v>
+        <v>-493677.36</v>
       </c>
       <c r="BI10">
-        <v>4054797.0</v>
+        <v>-0.6</v>
       </c>
       <c r="BJ10">
-        <v>4426456.0</v>
+        <v>-0.41</v>
       </c>
       <c r="BK10">
-        <v>6088.39</v>
+        <v>-1680146.18</v>
       </c>
       <c r="BL10">
-        <v>453510.0</v>
+        <v>-350458.42</v>
       </c>
       <c r="BM10">
-        <v>1097918.0</v>
+        <v>-0.11</v>
       </c>
       <c r="BN10">
-        <v>387961.0</v>
+        <v>-0.85</v>
       </c>
       <c r="BO10">
-        <v>160310.0</v>
+        <v>-0.55</v>
       </c>
       <c r="BP10">
-        <v>301126.0</v>
+        <v>-0.75</v>
       </c>
       <c r="BQ10">
-        <v>24698.0</v>
+        <v>-0.42</v>
       </c>
       <c r="BR10">
-        <v>13893.0</v>
+        <v>-0.74</v>
       </c>
       <c r="BS10">
-        <v>32102.0</v>
+        <v>-0.59</v>
       </c>
       <c r="BT10">
-        <v>72811.0</v>
+        <v>-36987.53</v>
       </c>
       <c r="BU10">
-        <v>101817.0</v>
+        <v>-0.98</v>
       </c>
       <c r="BV10">
-        <v>177254.0</v>
+        <v>-0.02</v>
       </c>
       <c r="BW10">
-        <v>245230.0</v>
+        <v>-0.28</v>
       </c>
       <c r="BX10">
-        <v>337688.0</v>
+        <v>-139611.2</v>
       </c>
       <c r="BY10">
-        <v>352779.0</v>
+        <v>-0.76</v>
       </c>
       <c r="BZ10">
-        <v>529063.0</v>
+        <v>-0.11</v>
       </c>
       <c r="CA10">
-        <v>538696.0</v>
+        <v>-0.7</v>
       </c>
       <c r="CB10">
-        <v>19275.0</v>
+        <v>-0.09</v>
       </c>
       <c r="CC10">
-        <v>27230.0</v>
+        <v>-0.02</v>
       </c>
       <c r="CD10">
-        <v>26841.0</v>
+        <v>-0.89</v>
       </c>
       <c r="CE10">
-        <v>116932.0</v>
+        <v>-0.23</v>
       </c>
       <c r="CF10">
-        <v>169813.0</v>
+        <v>-0.39</v>
       </c>
       <c r="CG10">
-        <v>288227.0</v>
+        <v>-1.0</v>
       </c>
       <c r="CH10">
-        <v>20426.0</v>
-[...4 lines deleted...]
-      </c>
+        <v>-0.68</v>
+      </c>
+      <c r="CI10">
+        <v>-0.4</v>
+      </c>
+      <c r="CJ10"/>
       <c r="CK10">
-        <v>286953.0</v>
+        <v>-0.81</v>
       </c>
       <c r="CL10">
-        <v>2817.0</v>
+        <v>-0.67</v>
       </c>
       <c r="CM10">
-        <v>5130.27</v>
+        <v>-0.39</v>
       </c>
       <c r="CN10">
-        <v>100583.0</v>
+        <v>-0.45</v>
       </c>
       <c r="CO10">
-        <v>28.61</v>
+        <v>-0.98</v>
       </c>
       <c r="CP10">
-        <v>976.94</v>
-[...21 lines deleted...]
-      </c>
+        <v>-0.99</v>
+      </c>
+      <c r="CQ10"/>
+      <c r="CR10"/>
+      <c r="CS10"/>
+      <c r="CT10"/>
+      <c r="CU10"/>
+      <c r="CV10"/>
+      <c r="CW10"/>
       <c r="CX10"/>
     </row>
     <row r="11" spans="1:102">
       <c r="A11" t="s">
-        <v>37</v>
+        <v>176</v>
       </c>
       <c r="B11"/>
-      <c r="C11"/>
+      <c r="C11">
+        <v>-582000.0</v>
+      </c>
       <c r="D11"/>
       <c r="E11"/>
-      <c r="F11"/>
-[...9 lines deleted...]
-      <c r="P11"/>
+      <c r="F11">
+        <v>-78000.0</v>
+      </c>
+      <c r="G11">
+        <v>-68000.0</v>
+      </c>
+      <c r="H11">
+        <v>-31000.0</v>
+      </c>
+      <c r="I11">
+        <v>-38000.0</v>
+      </c>
+      <c r="J11">
+        <v>1042000.0</v>
+      </c>
+      <c r="K11">
+        <v>-96000.0</v>
+      </c>
+      <c r="L11">
+        <v>-101000.0</v>
+      </c>
+      <c r="M11">
+        <v>-118000.0</v>
+      </c>
+      <c r="N11">
+        <v>-186000.0</v>
+      </c>
+      <c r="O11">
+        <v>2188000.0</v>
+      </c>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
       <c r="Q11"/>
       <c r="R11"/>
-      <c r="S11"/>
+      <c r="S11">
+        <v>0.0</v>
+      </c>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
-      <c r="AW11"/>
+      <c r="AW11">
+        <v>-41838.43</v>
+      </c>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
-      <c r="BA11"/>
+      <c r="BA11">
+        <v>80786.0</v>
+      </c>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
-      <c r="BE11"/>
+      <c r="BE11">
+        <v>922446.0</v>
+      </c>
       <c r="BF11"/>
       <c r="BG11"/>
-      <c r="BH11"/>
-[...1 lines deleted...]
-      <c r="BJ11"/>
+      <c r="BH11">
+        <v>-22119.11</v>
+      </c>
+      <c r="BI11">
+        <v>4622159.0</v>
+      </c>
+      <c r="BJ11">
+        <v>602932.0</v>
+      </c>
       <c r="BK11"/>
       <c r="BL11"/>
-      <c r="BM11"/>
-[...5 lines deleted...]
-      <c r="BS11"/>
+      <c r="BM11">
+        <v>498239.0</v>
+      </c>
+      <c r="BN11">
+        <v>623794.0</v>
+      </c>
+      <c r="BO11">
+        <v>447079.0</v>
+      </c>
+      <c r="BP11">
+        <v>126389.0</v>
+      </c>
+      <c r="BQ11">
+        <v>185509.0</v>
+      </c>
+      <c r="BR11">
+        <v>32052.0</v>
+      </c>
+      <c r="BS11">
+        <v>45393.0</v>
+      </c>
       <c r="BT11"/>
-      <c r="BU11"/>
-[...1 lines deleted...]
-      <c r="BW11"/>
+      <c r="BU11">
+        <v>82403.0</v>
+      </c>
+      <c r="BV11">
+        <v>72339.0</v>
+      </c>
+      <c r="BW11">
+        <v>82200.0</v>
+      </c>
       <c r="BX11"/>
-      <c r="BY11"/>
-[...24 lines deleted...]
-      <c r="CX11"/>
+      <c r="BY11">
+        <v>992354.0</v>
+      </c>
+      <c r="BZ11">
+        <v>104671.0</v>
+      </c>
+      <c r="CA11">
+        <v>86978.0</v>
+      </c>
+      <c r="CB11">
+        <v>45265.0</v>
+      </c>
+      <c r="CC11">
+        <v>-23.9</v>
+      </c>
+      <c r="CD11">
+        <v>-29427.89</v>
+      </c>
+      <c r="CE11">
+        <v>193480.0</v>
+      </c>
+      <c r="CF11">
+        <v>69158.0</v>
+      </c>
+      <c r="CG11">
+        <v>472053.0</v>
+      </c>
+      <c r="CH11">
+        <v>49377.0</v>
+      </c>
+      <c r="CI11">
+        <v>41033.0</v>
+      </c>
+      <c r="CJ11">
+        <v>48975.0</v>
+      </c>
+      <c r="CK11">
+        <v>223072.0</v>
+      </c>
+      <c r="CL11">
+        <v>47899.0</v>
+      </c>
+      <c r="CM11">
+        <v>114181.0</v>
+      </c>
+      <c r="CN11">
+        <v>43801.0</v>
+      </c>
+      <c r="CO11">
+        <v>42798.0</v>
+      </c>
+      <c r="CP11">
+        <v>21274.0</v>
+      </c>
+      <c r="CQ11">
+        <v>8480.54</v>
+      </c>
+      <c r="CR11">
+        <v>7829.62</v>
+      </c>
+      <c r="CS11">
+        <v>25443.0</v>
+      </c>
+      <c r="CT11">
+        <v>3897.42</v>
+      </c>
+      <c r="CU11">
+        <v>6552.85</v>
+      </c>
+      <c r="CV11">
+        <v>3688.65</v>
+      </c>
+      <c r="CW11">
+        <v>1391.77</v>
+      </c>
+      <c r="CX11">
+        <v>2696.56</v>
+      </c>
     </row>
     <row r="12" spans="1:102">
       <c r="A12" t="s">
-        <v>38</v>
+        <v>177</v>
       </c>
       <c r="B12">
-        <v>306363000.0</v>
+        <v>0.0</v>
       </c>
       <c r="C12">
-        <v>162759000.0</v>
+        <v>0.0</v>
       </c>
       <c r="D12">
-        <v>25554000.0</v>
+        <v>0.0</v>
       </c>
       <c r="E12">
-        <v>1294000.0</v>
+        <v>0.0</v>
       </c>
       <c r="F12">
-        <v>477000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G12">
-        <v>150000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="H12">
-        <v>2012000.0</v>
+        <v>44000.0</v>
       </c>
       <c r="I12">
-        <v>194000.0</v>
+        <v>223000.0</v>
       </c>
       <c r="J12">
-        <v>634000.0</v>
+        <v>1016000.0</v>
       </c>
       <c r="K12">
-        <v>1098000.0</v>
+        <v>1176000.0</v>
       </c>
       <c r="L12">
-        <v>2341000.0</v>
+        <v>2075000.0</v>
       </c>
       <c r="M12">
-        <v>7145000.0</v>
+        <v>1974000.0</v>
       </c>
       <c r="N12">
-        <v>424000.0</v>
+        <v>142000.0</v>
       </c>
       <c r="O12">
-        <v>3192000.0</v>
+        <v>82000.0</v>
       </c>
       <c r="P12">
-        <v>5280000.0</v>
+        <v>258000.0</v>
       </c>
       <c r="Q12">
-        <v>3464000.0</v>
+        <v>449000.0</v>
       </c>
       <c r="R12">
-        <v>4866000.0</v>
+        <v>679000.0</v>
       </c>
       <c r="S12">
-        <v>5868000.0</v>
+        <v>1022000.0</v>
       </c>
       <c r="T12">
-        <v>7317000.0</v>
+        <v>605000.0</v>
       </c>
       <c r="U12">
-        <v>8626000.0</v>
+        <v>501000.0</v>
       </c>
       <c r="V12">
-        <v>133000.0</v>
+        <v>354000.0</v>
       </c>
       <c r="W12">
-        <v>542000.0</v>
+        <v>131000.0</v>
       </c>
       <c r="X12">
-        <v>307000.0</v>
+        <v>127000.0</v>
       </c>
       <c r="Y12">
-        <v>48000.0</v>
+        <v>121000.0</v>
       </c>
       <c r="Z12">
+        <v>100000.0</v>
+      </c>
+      <c r="AA12">
+        <v>73000.0</v>
+      </c>
+      <c r="AB12">
+        <v>60000.0</v>
+      </c>
+      <c r="AC12">
         <v>56000.0</v>
       </c>
-      <c r="AA12">
-[...7 lines deleted...]
-      </c>
       <c r="AD12">
-        <v>813000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="AE12">
-        <v>2011000.0</v>
+        <v>56000.0</v>
       </c>
       <c r="AF12">
-        <v>73000.0</v>
+        <v>99000.0</v>
       </c>
       <c r="AG12">
-        <v>483000.0</v>
+        <v>101000.0</v>
       </c>
       <c r="AH12">
-        <v>80000.0</v>
+        <v>99000.0</v>
       </c>
       <c r="AI12">
-        <v>317000.0</v>
+        <v>91000.0</v>
       </c>
       <c r="AJ12">
-        <v>238000.0</v>
+        <v>84000.0</v>
       </c>
       <c r="AK12">
-        <v>1870000.0</v>
+        <v>68000.0</v>
       </c>
       <c r="AL12">
-        <v>729000.0</v>
+        <v>78000.0</v>
       </c>
       <c r="AM12">
-        <v>1724000.0</v>
+        <v>71000.0</v>
       </c>
       <c r="AN12">
-        <v>4412000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>69000.0</v>
+      </c>
+      <c r="AO12"/>
       <c r="AP12">
-        <v>2433228.0</v>
+        <v>62000.0</v>
       </c>
       <c r="AQ12">
-        <v>582613.0</v>
+        <v>241698.0</v>
       </c>
       <c r="AR12">
-        <v>753000.0</v>
+        <v>53000.0</v>
       </c>
       <c r="AS12">
-        <v>1973831.0</v>
+        <v>56576.0</v>
       </c>
       <c r="AT12">
-        <v>2753443.0</v>
+        <v>60735.0</v>
       </c>
       <c r="AU12">
-        <v>264661.0</v>
-[...18 lines deleted...]
-      </c>
+        <v>101648.0</v>
+      </c>
+      <c r="AV12"/>
+      <c r="AW12"/>
+      <c r="AX12"/>
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12"/>
       <c r="BB12">
-        <v>155441.0</v>
-[...9 lines deleted...]
-      </c>
+        <v>16939.41</v>
+      </c>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
       <c r="BF12">
-        <v>641932.0</v>
-[...6 lines deleted...]
-      </c>
+        <v>60754.13</v>
+      </c>
+      <c r="BG12"/>
+      <c r="BH12"/>
       <c r="BI12">
-        <v>4054797.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>25721.67</v>
+      </c>
+      <c r="BJ12"/>
       <c r="BK12">
-        <v>6088.39</v>
+        <v>24996.0</v>
       </c>
       <c r="BL12">
-        <v>453510.0</v>
-[...15 lines deleted...]
-      </c>
+        <v>24229.0</v>
+      </c>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
       <c r="BR12">
-        <v>13893.0</v>
-[...48 lines deleted...]
-      </c>
+        <v>134.63</v>
+      </c>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
       <c r="CI12"/>
-      <c r="CJ12">
-[...37 lines deleted...]
-      </c>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
+      <c r="CS12"/>
+      <c r="CT12"/>
+      <c r="CU12"/>
+      <c r="CV12"/>
       <c r="CW12">
-        <v>10752.0</v>
+        <v>99.17</v>
       </c>
       <c r="CX12"/>
     </row>
     <row r="13" spans="1:102">
       <c r="A13" t="s">
-        <v>39</v>
+        <v>178</v>
       </c>
       <c r="B13">
-        <v>532208000.0</v>
+        <v>2823000.0</v>
       </c>
       <c r="C13">
-        <v>374398000.0</v>
+        <v>2384000.0</v>
       </c>
       <c r="D13">
-        <v>208551000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>560000.0</v>
+      </c>
+      <c r="E13"/>
       <c r="F13">
-        <v>172235000.0</v>
+        <v>0.0</v>
       </c>
       <c r="G13">
-        <v>167275000.0</v>
-[...21 lines deleted...]
-      </c>
+        <v>0.0</v>
+      </c>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
       <c r="O13">
-        <v>130684000.0</v>
-[...117 lines deleted...]
-      </c>
+        <v>38000.0</v>
+      </c>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
       <c r="BC13"/>
-      <c r="BD13">
-[...1 lines deleted...]
-      </c>
+      <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
-      <c r="CV13">
-[...4 lines deleted...]
-      </c>
+      <c r="CV13"/>
+      <c r="CW13"/>
       <c r="CX13"/>
     </row>
     <row r="14" spans="1:102">
       <c r="A14" t="s">
-        <v>40</v>
+        <v>179</v>
       </c>
       <c r="B14">
-        <v>116822155.0</v>
+        <v>344000.0</v>
       </c>
       <c r="C14">
-        <v>76059283.0</v>
+        <v>582000.0</v>
       </c>
       <c r="D14">
-        <v>48093143.0</v>
+        <v>848000.0</v>
       </c>
       <c r="E14">
-        <v>41168372.0</v>
+        <v>400000.0</v>
       </c>
       <c r="F14">
-        <v>41168372.0</v>
+        <v>78000.0</v>
       </c>
       <c r="G14">
-        <v>38361344.0</v>
+        <v>68000.0</v>
       </c>
       <c r="H14">
-        <v>38062647.0</v>
+        <v>31000.0</v>
       </c>
       <c r="I14">
-        <v>35160333.0</v>
+        <v>24000.0</v>
       </c>
       <c r="J14">
-        <v>33255557.0</v>
+        <v>169000.0</v>
       </c>
       <c r="K14">
-        <v>31967091.0</v>
+        <v>96000.0</v>
       </c>
       <c r="L14">
-        <v>31202131.0</v>
+        <v>174000.0</v>
       </c>
       <c r="M14">
-        <v>28546379.0</v>
+        <v>136000.0</v>
       </c>
       <c r="N14">
-        <v>28056263.0</v>
+        <v>92000.0</v>
       </c>
       <c r="O14">
-        <v>27792631.0</v>
-[...252 lines deleted...]
-      </c>
+        <v>0.0</v>
+      </c>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+      <c r="BP14"/>
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14"/>
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14"/>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
+      <c r="CM14"/>
+      <c r="CN14"/>
+      <c r="CO14"/>
+      <c r="CP14"/>
+      <c r="CQ14"/>
+      <c r="CR14"/>
+      <c r="CS14"/>
+      <c r="CT14"/>
+      <c r="CU14"/>
       <c r="CV14"/>
-      <c r="CW14">
-[...4 lines deleted...]
-      </c>
+      <c r="CW14"/>
+      <c r="CX14"/>
     </row>
     <row r="15" spans="1:102">
       <c r="A15" t="s">
-        <v>41</v>
-[...101 lines deleted...]
-      <c r="CX15"/>
+        <v>180</v>
+      </c>
+      <c r="B15">
+        <v>669000.0</v>
+      </c>
+      <c r="C15">
+        <v>-623000.0</v>
+      </c>
+      <c r="D15">
+        <v>-39954000.0</v>
+      </c>
+      <c r="E15">
+        <v>-9587000.0</v>
+      </c>
+      <c r="F15">
+        <v>-5297000.0</v>
+      </c>
+      <c r="G15">
+        <v>-450000.0</v>
+      </c>
+      <c r="H15">
+        <v>-2071000.0</v>
+      </c>
+      <c r="I15">
+        <v>-819000.0</v>
+      </c>
+      <c r="J15">
+        <v>-4056000.0</v>
+      </c>
+      <c r="K15">
+        <v>-3291000.0</v>
+      </c>
+      <c r="L15">
+        <v>-3213000.0</v>
+      </c>
+      <c r="M15">
+        <v>-3102000.0</v>
+      </c>
+      <c r="N15">
+        <v>-29343000.0</v>
+      </c>
+      <c r="O15">
+        <v>-2429000.0</v>
+      </c>
+      <c r="P15">
+        <v>-3877000.0</v>
+      </c>
+      <c r="Q15">
+        <v>-2695000.0</v>
+      </c>
+      <c r="R15">
+        <v>-2000000.0</v>
+      </c>
+      <c r="S15">
+        <v>-3992000.0</v>
+      </c>
+      <c r="T15">
+        <v>-2088000.0</v>
+      </c>
+      <c r="U15">
+        <v>-1243000.0</v>
+      </c>
+      <c r="V15">
+        <v>-1013000.0</v>
+      </c>
+      <c r="W15">
+        <v>-1081000.0</v>
+      </c>
+      <c r="X15">
+        <v>-1053000.0</v>
+      </c>
+      <c r="Y15">
+        <v>-658000.0</v>
+      </c>
+      <c r="Z15">
+        <v>-1262000.0</v>
+      </c>
+      <c r="AA15">
+        <v>-1076000.0</v>
+      </c>
+      <c r="AB15">
+        <v>-1005000.0</v>
+      </c>
+      <c r="AC15">
+        <v>-1613000.0</v>
+      </c>
+      <c r="AD15">
+        <v>-1519000.0</v>
+      </c>
+      <c r="AE15">
+        <v>-2473000.0</v>
+      </c>
+      <c r="AF15">
+        <v>-1731000.0</v>
+      </c>
+      <c r="AG15">
+        <v>-1578000.0</v>
+      </c>
+      <c r="AH15">
+        <v>-3146000.0</v>
+      </c>
+      <c r="AI15">
+        <v>-1960000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>-1813000.0</v>
+      </c>
+      <c r="AK15">
+        <v>-3699000.0</v>
+      </c>
+      <c r="AL15">
+        <v>-4609000.0</v>
+      </c>
+      <c r="AM15">
+        <v>-3547000.0</v>
+      </c>
+      <c r="AN15">
+        <v>-2775000.0</v>
+      </c>
+      <c r="AO15">
+        <v>-7814190.1</v>
+      </c>
+      <c r="AP15">
+        <v>-2410000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>-2836000.0</v>
+      </c>
+      <c r="AR15">
+        <v>-2807000.0</v>
+      </c>
+      <c r="AS15">
+        <v>-1423132.91</v>
+      </c>
+      <c r="AT15">
+        <v>-1003483.99</v>
+      </c>
+      <c r="AU15">
+        <v>-3821793.33</v>
+      </c>
+      <c r="AV15">
+        <v>-1354650.68</v>
+      </c>
+      <c r="AW15">
+        <v>-740798.41</v>
+      </c>
+      <c r="AX15">
+        <v>-341888.76</v>
+      </c>
+      <c r="AY15">
+        <v>-377974.59</v>
+      </c>
+      <c r="AZ15">
+        <v>-128349.72</v>
+      </c>
+      <c r="BA15">
+        <v>-2115454.67</v>
+      </c>
+      <c r="BB15">
+        <v>-423372.16</v>
+      </c>
+      <c r="BC15">
+        <v>-66230.41</v>
+      </c>
+      <c r="BD15">
+        <v>-241091.19</v>
+      </c>
+      <c r="BE15">
+        <v>-922446.67</v>
+      </c>
+      <c r="BF15">
+        <v>-496211.32</v>
+      </c>
+      <c r="BG15">
+        <v>-228390.79</v>
+      </c>
+      <c r="BH15">
+        <v>-493677.36</v>
+      </c>
+      <c r="BI15">
+        <v>-4622160.06</v>
+      </c>
+      <c r="BJ15">
+        <v>-602933.4</v>
+      </c>
+      <c r="BK15">
+        <v>-1680146.18</v>
+      </c>
+      <c r="BL15">
+        <v>-350458.42</v>
+      </c>
+      <c r="BM15">
+        <v>-498239.64</v>
+      </c>
+      <c r="BN15">
+        <v>-623795.37</v>
+      </c>
+      <c r="BO15">
+        <v>-447079.55</v>
+      </c>
+      <c r="BP15">
+        <v>-126389.75</v>
+      </c>
+      <c r="BQ15">
+        <v>-185509.42</v>
+      </c>
+      <c r="BR15">
+        <v>-32052.74</v>
+      </c>
+      <c r="BS15">
+        <v>-45393.59</v>
+      </c>
+      <c r="BT15">
+        <v>-36987.53</v>
+      </c>
+      <c r="BU15">
+        <v>-82404.19</v>
+      </c>
+      <c r="BV15">
+        <v>-72339.45</v>
+      </c>
+      <c r="BW15">
+        <v>-82200.34</v>
+      </c>
+      <c r="BX15">
+        <v>-139611.2</v>
+      </c>
+      <c r="BY15">
+        <v>-992355.53</v>
+      </c>
+      <c r="BZ15">
+        <v>-104671.46</v>
+      </c>
+      <c r="CA15">
+        <v>-86979.24</v>
+      </c>
+      <c r="CB15">
+        <v>-45265.09</v>
+      </c>
+      <c r="CC15">
+        <v>23.87</v>
+      </c>
+      <c r="CD15">
+        <v>29427.0</v>
+      </c>
+      <c r="CE15">
+        <v>-193480.28</v>
+      </c>
+      <c r="CF15">
+        <v>-69158.39</v>
+      </c>
+      <c r="CG15">
+        <v>-472054.58</v>
+      </c>
+      <c r="CH15">
+        <v>-49378.36</v>
+      </c>
+      <c r="CI15">
+        <v>-41034.32</v>
+      </c>
+      <c r="CJ15">
+        <v>-48975.17</v>
+      </c>
+      <c r="CK15">
+        <v>-223073.36</v>
+      </c>
+      <c r="CL15">
+        <v>-47899.67</v>
+      </c>
+      <c r="CM15">
+        <v>-114181.39</v>
+      </c>
+      <c r="CN15">
+        <v>-43801.45</v>
+      </c>
+      <c r="CO15">
+        <v>-42799.82</v>
+      </c>
+      <c r="CP15">
+        <v>-21274.99</v>
+      </c>
+      <c r="CQ15">
+        <v>-8480.54</v>
+      </c>
+      <c r="CR15">
+        <v>-7829.62</v>
+      </c>
+      <c r="CS15">
+        <v>-25443.72</v>
+      </c>
+      <c r="CT15">
+        <v>-3897.42</v>
+      </c>
+      <c r="CU15">
+        <v>-6552.85</v>
+      </c>
+      <c r="CV15">
+        <v>-3688.65</v>
+      </c>
+      <c r="CW15">
+        <v>-1391.77</v>
+      </c>
+      <c r="CX15">
+        <v>-2696.56</v>
+      </c>
     </row>
     <row r="16" spans="1:102">
       <c r="A16" t="s">
-        <v>42</v>
+        <v>181</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
-[...13 lines deleted...]
-      </c>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
       <c r="L16"/>
-      <c r="M16"/>
+      <c r="M16">
+        <v>-2652000.0</v>
+      </c>
       <c r="N16">
-        <v>1.0</v>
-[...2 lines deleted...]
-      <c r="P16"/>
+        <v>-29343000.0</v>
+      </c>
+      <c r="O16">
+        <v>-3752000.0</v>
+      </c>
+      <c r="P16">
+        <v>-2554000.0</v>
+      </c>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
@@ -7417,70 +21034,106 @@
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
     </row>
     <row r="17" spans="1:102">
       <c r="A17" t="s">
-        <v>43</v>
-[...18 lines deleted...]
-      <c r="S17"/>
+        <v>182</v>
+      </c>
+      <c r="B17">
+        <v>325000.0</v>
+      </c>
+      <c r="C17">
+        <v>-1205000.0</v>
+      </c>
+      <c r="D17">
+        <v>-43507000.0</v>
+      </c>
+      <c r="E17">
+        <v>-9987000.0</v>
+      </c>
+      <c r="F17">
+        <v>-5375000.0</v>
+      </c>
+      <c r="G17">
+        <v>-518000.0</v>
+      </c>
+      <c r="H17">
+        <v>-2102000.0</v>
+      </c>
+      <c r="I17">
+        <v>-899000.0</v>
+      </c>
+      <c r="J17">
+        <v>-4225000.0</v>
+      </c>
+      <c r="K17">
+        <v>-3387000.0</v>
+      </c>
+      <c r="L17">
+        <v>-3387000.0</v>
+      </c>
+      <c r="M17">
+        <v>-4567000.0</v>
+      </c>
+      <c r="N17">
+        <v>-29435000.0</v>
+      </c>
+      <c r="O17">
+        <v>-2208000.0</v>
+      </c>
+      <c r="P17">
+        <v>-2554000.0</v>
+      </c>
+      <c r="Q17">
+        <v>-2695000.0</v>
+      </c>
+      <c r="R17">
+        <v>-1816000.0</v>
+      </c>
+      <c r="S17">
+        <v>-3458000.0</v>
+      </c>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
@@ -7523,74 +21176,106 @@
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
     </row>
     <row r="18" spans="1:102">
       <c r="A18" t="s">
-        <v>44</v>
-[...12 lines deleted...]
-      <c r="M18"/>
+        <v>183</v>
+      </c>
+      <c r="B18">
+        <v>2823000.0</v>
+      </c>
+      <c r="C18">
+        <v>2384000.0</v>
+      </c>
+      <c r="D18">
+        <v>560000.0</v>
+      </c>
+      <c r="E18">
+        <v>94000.0</v>
+      </c>
+      <c r="F18">
+        <v>0.0</v>
+      </c>
+      <c r="G18">
+        <v>-4000.0</v>
+      </c>
+      <c r="H18">
+        <v>-44000.0</v>
+      </c>
+      <c r="I18">
+        <v>-223000.0</v>
+      </c>
+      <c r="J18">
+        <v>-1016000.0</v>
+      </c>
+      <c r="K18">
+        <v>-1176000.0</v>
+      </c>
+      <c r="L18">
+        <v>-2075000.0</v>
+      </c>
+      <c r="M18">
+        <v>-1974000.0</v>
+      </c>
       <c r="N18">
-        <v>4338000.0</v>
+        <v>-142000.0</v>
       </c>
       <c r="O18">
-        <v>2809000.0</v>
-[...4 lines deleted...]
-      <c r="S18"/>
+        <v>-82000.0</v>
+      </c>
+      <c r="P18">
+        <v>-300000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-449000.0</v>
+      </c>
+      <c r="R18">
+        <v>-477000.0</v>
+      </c>
+      <c r="S18">
+        <v>-488000.0</v>
+      </c>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
@@ -7633,51 +21318,51 @@
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
     </row>
     <row r="19" spans="1:102">
       <c r="A19" t="s">
-        <v>45</v>
+        <v>184</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -7739,55 +21424,53 @@
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
     </row>
     <row r="20" spans="1:102">
       <c r="A20" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>185</v>
+      </c>
+      <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
@@ -7847,13862 +21530,359 @@
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
     </row>
     <row r="21" spans="1:102">
       <c r="A21" t="s">
-        <v>47</v>
+        <v>186</v>
       </c>
       <c r="B21">
-        <v>5973000.0</v>
-[...100 lines deleted...]
-      <c r="CX21"/>
+        <v>-7330000.0</v>
+      </c>
+      <c r="C21">
+        <v>-9502000.0</v>
+      </c>
+      <c r="D21">
+        <v>-12018000.0</v>
+      </c>
+      <c r="E21">
+        <v>-5063000.0</v>
+      </c>
+      <c r="F21">
+        <v>-2599000.0</v>
+      </c>
+      <c r="G21">
+        <v>-2901000.0</v>
+      </c>
+      <c r="H21">
+        <v>-1395000.0</v>
+      </c>
+      <c r="I21">
+        <v>-2287000.0</v>
+      </c>
+      <c r="J21">
+        <v>-5110000.0</v>
+      </c>
+      <c r="K21">
+        <v>-2917000.0</v>
+      </c>
+      <c r="L21">
+        <v>-3443000.0</v>
+      </c>
+      <c r="M21">
+        <v>-3961000.0</v>
+      </c>
+      <c r="N21">
+        <v>-29192000.0</v>
+      </c>
+      <c r="O21">
+        <v>-2201000.0</v>
+      </c>
+      <c r="P21">
+        <v>-2082000.0</v>
+      </c>
+      <c r="Q21">
+        <v>-2126000.0</v>
+      </c>
+      <c r="R21">
+        <v>-1386000.0</v>
+      </c>
+      <c r="S21">
+        <v>-3028000.0</v>
+      </c>
+      <c r="T21">
+        <v>-1256000.0</v>
+      </c>
+      <c r="U21">
+        <v>-971000.0</v>
+      </c>
+      <c r="V21">
+        <v>-845000.0</v>
+      </c>
+      <c r="W21">
+        <v>-1213000.0</v>
+      </c>
+      <c r="X21">
+        <v>-1063000.0</v>
+      </c>
+      <c r="Y21">
+        <v>-722000.0</v>
+      </c>
+      <c r="Z21">
+        <v>-817000.0</v>
+      </c>
+      <c r="AA21">
+        <v>-1001000.0</v>
+      </c>
+      <c r="AB21">
+        <v>-892000.0</v>
+      </c>
+      <c r="AC21">
+        <v>-1633000.0</v>
+      </c>
+      <c r="AD21">
+        <v>-1587000.0</v>
+      </c>
+      <c r="AE21">
+        <v>-1958000.0</v>
+      </c>
+      <c r="AF21">
+        <v>-1258000.0</v>
+      </c>
+      <c r="AG21">
+        <v>-1190000.0</v>
+      </c>
+      <c r="AH21">
+        <v>-1350000.0</v>
+      </c>
+      <c r="AI21">
+        <v>-1563000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>-1932000.0</v>
+      </c>
+      <c r="AK21">
+        <v>-3372000.0</v>
+      </c>
+      <c r="AL21">
+        <v>-4075000.0</v>
+      </c>
+      <c r="AM21">
+        <v>-3350000.0</v>
+      </c>
+      <c r="AN21">
+        <v>-2980000.0</v>
+      </c>
+      <c r="AO21">
+        <v>-6914705.28</v>
+      </c>
+      <c r="AP21">
+        <v>-1921000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>-1037000.0</v>
+      </c>
+      <c r="AR21">
+        <v>-2627000.0</v>
+      </c>
+      <c r="AS21">
+        <v>-1103387.32</v>
+      </c>
+      <c r="AT21">
+        <v>-714878.53</v>
+      </c>
+      <c r="AU21">
+        <v>-1756066.19</v>
+      </c>
+      <c r="AV21">
+        <v>-1365288.75</v>
+      </c>
+      <c r="AW21">
+        <v>-985806.3</v>
+      </c>
+      <c r="AX21">
+        <v>-361907.22</v>
+      </c>
+      <c r="AY21">
+        <v>-343492.96</v>
+      </c>
+      <c r="AZ21">
+        <v>-128889.66</v>
+      </c>
+      <c r="BA21">
+        <v>-96491.41</v>
+      </c>
+      <c r="BB21">
+        <v>-406317.76</v>
+      </c>
+      <c r="BC21">
+        <v>-166783.27</v>
+      </c>
+      <c r="BD21">
+        <v>-241091.19</v>
+      </c>
+      <c r="BE21">
+        <v>-224522.05</v>
+      </c>
+      <c r="BF21">
+        <v>-439516.49</v>
+      </c>
+      <c r="BG21">
+        <v>-226757.1</v>
+      </c>
+      <c r="BH21">
+        <v>-515796.47</v>
+      </c>
+      <c r="BI21">
+        <v>-160164.6</v>
+      </c>
+      <c r="BJ21">
+        <v>-602969.41</v>
+      </c>
+      <c r="BK21">
+        <v>-1680147.18</v>
+      </c>
+      <c r="BL21">
+        <v>-350458.42</v>
+      </c>
+      <c r="BM21">
+        <v>-498249.11</v>
+      </c>
+      <c r="BN21">
+        <v>-624285.85</v>
+      </c>
+      <c r="BO21">
+        <v>-447079.55</v>
+      </c>
+      <c r="BP21">
+        <v>-126389.75</v>
+      </c>
+      <c r="BQ21">
+        <v>-185509.42</v>
+      </c>
+      <c r="BR21">
+        <v>-32052.74</v>
+      </c>
+      <c r="BS21">
+        <v>-45393.59</v>
+      </c>
+      <c r="BT21">
+        <v>-36987.53</v>
+      </c>
+      <c r="BU21">
+        <v>-79768.98</v>
+      </c>
+      <c r="BV21">
+        <v>-73037.02</v>
+      </c>
+      <c r="BW21">
+        <v>-78482.28</v>
+      </c>
+      <c r="BX21">
+        <v>-139611.2</v>
+      </c>
+      <c r="BY21">
+        <v>-1070745.76</v>
+      </c>
+      <c r="BZ21">
+        <v>-103632.11</v>
+      </c>
+      <c r="CA21">
+        <v>-86390.7</v>
+      </c>
+      <c r="CB21">
+        <v>-45265.09</v>
+      </c>
+      <c r="CC21">
+        <v>-71250.02</v>
+      </c>
+      <c r="CD21">
+        <v>-55422.89</v>
+      </c>
+      <c r="CE21">
+        <v>-135240.23</v>
+      </c>
+      <c r="CF21">
+        <v>-69158.39</v>
+      </c>
+      <c r="CG21">
+        <v>-442399.0</v>
+      </c>
+      <c r="CH21">
+        <v>-49276.68</v>
+      </c>
+      <c r="CI21">
+        <v>-40989.4</v>
+      </c>
+      <c r="CJ21">
+        <v>1774.51</v>
+      </c>
+      <c r="CK21">
+        <v>-257277.81</v>
+      </c>
+      <c r="CL21">
+        <v>-47899.67</v>
+      </c>
+      <c r="CM21">
+        <v>-114181.39</v>
+      </c>
+      <c r="CN21">
+        <v>-43801.45</v>
+      </c>
+      <c r="CO21">
+        <v>-42404.98</v>
+      </c>
+      <c r="CP21">
+        <v>-21274.99</v>
+      </c>
+      <c r="CQ21">
+        <v>-8459.58</v>
+      </c>
+      <c r="CR21">
+        <v>-7825.84</v>
+      </c>
+      <c r="CS21">
+        <v>-5483.05</v>
+      </c>
+      <c r="CT21">
+        <v>-3924.38</v>
+      </c>
+      <c r="CU21">
+        <v>-6469.93</v>
+      </c>
+      <c r="CV21">
+        <v>-4734.31</v>
+      </c>
+      <c r="CW21">
+        <v>-1391.77</v>
+      </c>
+      <c r="CX21">
+        <v>-2696.56</v>
+      </c>
     </row>
     <row r="22" spans="1:102">
       <c r="A22" t="s">
-        <v>48</v>
-[...9100 lines deleted...]
-      <c r="A23" t="s">
         <v>187</v>
-      </c>
-[...4599 lines deleted...]
-        <v>186</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -21760,359 +21940,363 @@
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
+      <c r="CX22"/>
     </row>
-    <row r="23" spans="1:101">
+    <row r="23" spans="1:102">
       <c r="A23" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B23">
+        <v>7330000.0</v>
+      </c>
+      <c r="C23">
         <v>9502000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>12018000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>5063000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2599000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2901000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1395000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2287000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>5110000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2917000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3443000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3961000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>29192000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2201000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2082000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2126000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1386000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3028000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1256000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>971000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>845000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1213000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1063000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>722000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>817000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1001000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>892000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1633000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1587000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1958000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1258000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1190000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1350000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1563000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1932000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>3372000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>4075000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>3350000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>2980000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>6914705.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1921000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1037000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2627000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1103387.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>714878.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1756066.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1365288.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>985806.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>361907.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>343492.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>128889.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>96491.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>406317.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>166783.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>241091.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>224522.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>439516.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>226757.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>515796.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>160164.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>602969.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1680147.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>350458.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>498249.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>624285.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>447079.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>126389.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>185509.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>32052.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>45393.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>36987.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>79768.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>73037.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>78482.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>139611.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1070745.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>103632.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>86390.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>45265.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>72363.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>61916.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>138633.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>75563.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>449515.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>51790.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>48438.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>1774.51</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>262948.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>52554.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>121299.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>46494.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>42404.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>21274.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>8459.58</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>7825.84</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>5483.05</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>3924.38</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>6469.93</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>4734.31</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>1447.68</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>2751.03</v>
       </c>
     </row>
-    <row r="24" spans="1:101">
+    <row r="24" spans="1:102">
       <c r="A24" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -22170,107 +22354,110 @@
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
+      <c r="CX24"/>
     </row>
-    <row r="25" spans="1:101">
+    <row r="25" spans="1:102">
       <c r="A25" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B25">
+        <v>154000.0</v>
+      </c>
+      <c r="C25">
         <v>45000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>0.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>0.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>0.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="L25">
         <v>1000.0</v>
       </c>
       <c r="M25">
         <v>1000.0</v>
       </c>
       <c r="N25">
+        <v>1000.0</v>
+      </c>
+      <c r="O25">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="P25">
         <v>1000.0</v>
       </c>
       <c r="Q25">
         <v>1000.0</v>
       </c>
       <c r="R25">
+        <v>1000.0</v>
+      </c>
+      <c r="S25">
         <v>0.0</v>
       </c>
-      <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
@@ -22309,54 +22496,55 @@
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
+      <c r="CX25"/>
     </row>
-    <row r="26" spans="1:101">
+    <row r="26" spans="1:102">
       <c r="A26" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -22414,100 +22602,101 @@
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
+      <c r="CX26"/>
     </row>
-    <row r="27" spans="1:101">
+    <row r="27" spans="1:102">
       <c r="A27" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>904000.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>1933000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-      <c r="AM27">
+      <c r="AM27"/>
+      <c r="AN27">
         <v>2105000.0</v>
       </c>
-      <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
@@ -22525,338 +22714,344 @@
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
+      <c r="CX27"/>
     </row>
-    <row r="28" spans="1:101">
+    <row r="28" spans="1:102">
       <c r="A28" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B28">
+        <v>1243000.0</v>
+      </c>
+      <c r="C28">
         <v>1313000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>875000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>713000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1012000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1676000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>450000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1089000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3164000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1280000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1509000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2332000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1562000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>553000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>457000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>445000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>324000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1656000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>409000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>433000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>410000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>771000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>427000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>437000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>382000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>412000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>472000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>389000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>623000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>497000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>363000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>442000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>560000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>869000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1047000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1296000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>542000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>738000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>873000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>346457.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>910000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>338000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>435000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1100445.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>712177.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1754085.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1363168.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>995089.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>361420.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>342986.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>128368.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>126747.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>411463.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>166015.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>203668.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>34298.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>418734.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>418833.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>518883.0</v>
       </c>
-      <c r="BH28"/>
-      <c r="BI28">
+      <c r="BI28"/>
+      <c r="BJ28">
         <v>603267.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>1628854.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>340162.0</v>
       </c>
-      <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
       <c r="CQ28"/>
       <c r="CR28"/>
       <c r="CS28"/>
       <c r="CT28"/>
       <c r="CU28"/>
-      <c r="CV28">
+      <c r="CV28"/>
+      <c r="CW28">
         <v>1240.68</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>1822.22</v>
       </c>
     </row>
-    <row r="29" spans="1:101">
+    <row r="29" spans="1:102">
       <c r="A29" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
+        <v>0.0</v>
+      </c>
+      <c r="I29">
         <v>-38000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
+        <v>0.0</v>
+      </c>
+      <c r="L29">
         <v>-101000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-118000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-186000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="O29">
         <v>0.0</v>
       </c>
       <c r="P29">
         <v>0.0</v>
       </c>
       <c r="Q29">
         <v>0.0</v>
       </c>
       <c r="R29">
         <v>0.0</v>
       </c>
-      <c r="S29"/>
+      <c r="S29">
+        <v>0.0</v>
+      </c>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
@@ -22895,656 +23090,663 @@
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
+      <c r="CX29"/>
     </row>
-    <row r="30" spans="1:101">
+    <row r="30" spans="1:102">
       <c r="A30" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B30">
+        <v>7176000.0</v>
+      </c>
+      <c r="C30">
         <v>9502000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>12017000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>5063000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2599000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2901000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>918000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2287000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>5110000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2917000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3442000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>3960000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>29192000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2201000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>2082000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>2126000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1386000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>3028000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1256000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>971000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>845000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1213000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1063000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>722000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>817000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1001000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>892000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1633000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1587000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1958000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1258000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1190000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1350000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1563000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1932000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>3370000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>4068000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>3348000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>2978000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-2247.51</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000.0</v>
       </c>
       <c r="AQ30">
         <v>-2000.0</v>
       </c>
       <c r="AR30">
+        <v>-2000.0</v>
+      </c>
+      <c r="AS30">
         <v>-2942.08</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-2700.74</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-1980.43</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-2120.63</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-4833.9</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-486.71</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-506.21</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-521.53</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-651.81</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-750.9</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-767.97</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>240314.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>224522.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-413.95</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-1762.98</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>515796.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>160164.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>602969.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>1680147.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>350458.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>498249.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>624285.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>447079.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>126389.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>185509.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>32052.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>45393.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>36987.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>79768.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>73037.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>78482.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>139611.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>1070745.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>103632.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>86390.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>45265.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>70765.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>61369.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>136625.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>74144.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>446969.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>51068.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>45313.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>1774.51</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>262948.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>52554.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>120098.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>46352.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>42404.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>21274.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>8459.58</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>7825.84</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>5483.05</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>3924.38</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>6469.93</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>4734.31</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>1447.68</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>2751.03</v>
       </c>
     </row>
-    <row r="31" spans="1:101">
+    <row r="31" spans="1:102">
       <c r="A31" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B31">
+        <v>7655000.0</v>
+      </c>
+      <c r="C31">
         <v>8297000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-31489000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-4924000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-2776000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>2383000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-707000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1350000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>885000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-470000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-45000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-724000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-429000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-228000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1795000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-569000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-614000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-964000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-832000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-272000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-168000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>132000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>10000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>64000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-445000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-75000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-113000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>20000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>68000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-515000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-473000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-388000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-1796000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-397000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>119000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-327000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-534000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-197000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>205000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-899484.82</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-489000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-1799000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-180000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-319745.59</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-288605.46</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-2065727.13</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>10638.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>203169.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>20018.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-34481.63</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>539.95</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-1938177.07</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-17054.4</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>100552.0</v>
       </c>
-      <c r="BC31"/>
-      <c r="BD31">
+      <c r="BD31"/>
+      <c r="BE31">
         <v>224522.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-56694.83</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-1633.69</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>22119.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>160164.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>602969.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>1.0</v>
       </c>
-      <c r="BK31"/>
-      <c r="BL31">
+      <c r="BL31"/>
+      <c r="BM31">
         <v>498249.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>624285.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>447079.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>126389.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>185509.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>32052.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>45393.0</v>
       </c>
-      <c r="BS31"/>
-      <c r="BT31">
+      <c r="BT31"/>
+      <c r="BU31">
         <v>79768.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>73037.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>78482.0</v>
       </c>
-      <c r="BW31"/>
-      <c r="BX31">
+      <c r="BX31"/>
+      <c r="BY31">
         <v>1070745.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>103632.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>86390.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>45265.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>71250.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>55422.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>135240.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>69158.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>442398.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>49276.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>40989.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-1774.51</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>257277.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>47899.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>114181.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>43801.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>42404.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>21274.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>8459.58</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>7825.84</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>5483.05</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>3924.38</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>6469.93</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>4734.31</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>1391.77</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>2696.56</v>
       </c>
     </row>
-    <row r="32" spans="1:101">
+    <row r="32" spans="1:102">
       <c r="A32" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
@@ -23553,51 +23755,53 @@
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32">
         <v>0.0</v>
       </c>
       <c r="N32">
         <v>0.0</v>
       </c>
       <c r="O32">
         <v>0.0</v>
       </c>
       <c r="P32">
         <v>0.0</v>
       </c>
       <c r="Q32">
         <v>0.0</v>
       </c>
       <c r="R32">
         <v>0.0</v>
       </c>
-      <c r="S32"/>
+      <c r="S32">
+        <v>0.0</v>
+      </c>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
@@ -23614,98 +23818,99 @@
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
-      <c r="CB32">
+      <c r="CB32"/>
+      <c r="CC32">
         <v>1113.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>6493.4</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>3393.32</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>6405.2</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>7116.1</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>2513.85</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>7449.22</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>1774.51</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>5671.11</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>4655.21</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>7117.68</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>2692.71</v>
       </c>
-      <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
-      <c r="CV32">
+      <c r="CV32"/>
+      <c r="CW32">
         <v>55.91</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>54.48</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB30"/>
@@ -23785,51 +23990,51 @@
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B2">
         <v>2012000.0</v>
       </c>
       <c r="C2">
         <v>2341000.0</v>
       </c>
       <c r="D2">
         <v>5280000.0</v>
       </c>
       <c r="E2">
         <v>7317000.0</v>
       </c>
       <c r="F2">
         <v>307000.0</v>
       </c>
       <c r="G2">
         <v>357000.0</v>
       </c>
       <c r="H2">
         <v>73000.0</v>
       </c>
       <c r="I2">
         <v>503000.0</v>
       </c>
@@ -23871,51 +24076,51 @@
       </c>
       <c r="V2">
         <v>133705.0</v>
       </c>
       <c r="W2">
         <v>101626.0</v>
       </c>
       <c r="X2">
         <v>2046.06</v>
       </c>
       <c r="Y2">
         <v>5127.6</v>
       </c>
       <c r="Z2">
         <v>5991.41</v>
       </c>
       <c r="AA2">
         <v>-62.79</v>
       </c>
       <c r="AB2">
         <v>-319.5</v>
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B3">
         <v>5000</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>16000</v>
       </c>
       <c r="F3">
         <v>6305000</v>
       </c>
       <c r="G3">
         <v>837000</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
@@ -23957,115 +24162,115 @@
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
         <v>346635.81</v>
       </c>
       <c r="X3">
         <v>47841.1</v>
       </c>
       <c r="Y3">
         <v>338.94</v>
       </c>
       <c r="Z3">
         <v>1238.19</v>
       </c>
       <c r="AA3">
         <v>433.45</v>
       </c>
       <c r="AB3">
         <v>442.96</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B6">
         <v>23542000.0</v>
       </c>
       <c r="C6">
         <v>-329000.0</v>
       </c>
       <c r="D6">
         <v>-2939000.0</v>
       </c>
       <c r="E6">
         <v>-2037000.0</v>
       </c>
       <c r="F6">
         <v>7010000.0</v>
       </c>
       <c r="G6">
         <v>-50000.0</v>
       </c>
       <c r="H6">
         <v>284000.0</v>
       </c>
       <c r="I6">
         <v>-430000.0</v>
       </c>
@@ -24107,51 +24312,51 @@
       </c>
       <c r="V6">
         <v>36107.0</v>
       </c>
       <c r="W6">
         <v>21236.0</v>
       </c>
       <c r="X6">
         <v>98537.0</v>
       </c>
       <c r="Y6">
         <v>-3310.25</v>
       </c>
       <c r="Z6">
         <v>-853.65</v>
       </c>
       <c r="AA6">
         <v>6185.06</v>
       </c>
       <c r="AB6">
         <v>256.42</v>
       </c>
     </row>
     <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B7">
         <v>-315000.0</v>
       </c>
       <c r="C7">
         <v>-1152000.0</v>
       </c>
       <c r="D7">
         <v>1876000.0</v>
       </c>
       <c r="E7">
         <v>42000.0</v>
       </c>
       <c r="F7">
         <v>-1094000.0</v>
       </c>
       <c r="G7">
         <v>619000.0</v>
       </c>
       <c r="H7">
         <v>1199000.0</v>
       </c>
       <c r="I7">
         <v>-1147000.0</v>
       </c>
@@ -24193,83 +24398,83 @@
       </c>
       <c r="V7">
         <v>10672.0</v>
       </c>
       <c r="W7">
         <v>-52350.06</v>
       </c>
       <c r="X7">
         <v>37858.0</v>
       </c>
       <c r="Y7">
         <v>-2031.65</v>
       </c>
       <c r="Z7">
         <v>-3997.36</v>
       </c>
       <c r="AA7">
         <v>17447.0</v>
       </c>
       <c r="AB7">
         <v>14389.0</v>
       </c>
     </row>
     <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
     </row>
     <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9">
         <v>7000.0</v>
       </c>
       <c r="J9">
         <v>-2000.0</v>
       </c>
       <c r="K9">
         <v>8000.0</v>
       </c>
       <c r="L9">
         <v>25000.0</v>
       </c>
       <c r="M9">
         <v>-38294.48</v>
       </c>
       <c r="N9">
         <v>61574.0</v>
@@ -24297,203 +24502,203 @@
       </c>
       <c r="V9">
         <v>-3700.29</v>
       </c>
       <c r="W9">
         <v>-11649.01</v>
       </c>
       <c r="X9">
         <v>-1662.98</v>
       </c>
       <c r="Y9">
         <v>311.24</v>
       </c>
       <c r="Z9">
         <v>156.59</v>
       </c>
       <c r="AA9">
         <v>-529.99</v>
       </c>
       <c r="AB9">
         <v>1501.86</v>
       </c>
     </row>
     <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
     </row>
     <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>2861000.0</v>
       </c>
       <c r="E11">
         <v>419000.0</v>
       </c>
       <c r="F11">
         <v>-1103000.0</v>
       </c>
       <c r="G11">
         <v>579000.0</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
     </row>
     <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>20906000.0</v>
       </c>
       <c r="E12">
         <v>4692000.0</v>
       </c>
       <c r="F12">
         <v>1192000.0</v>
       </c>
       <c r="G12">
         <v>333000.0</v>
       </c>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
     </row>
     <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>-985000.0</v>
       </c>
       <c r="E13">
         <v>-377000.0</v>
       </c>
       <c r="F13">
         <v>9000.0</v>
       </c>
       <c r="G13">
         <v>40000.0</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
     </row>
     <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B14">
         <v>3000.0</v>
       </c>
       <c r="C14">
         <v>2000.0</v>
       </c>
       <c r="D14">
         <v>3000.0</v>
       </c>
       <c r="E14">
         <v>3000.0</v>
       </c>
       <c r="F14">
         <v>3000.0</v>
       </c>
       <c r="G14">
         <v>3000.0</v>
       </c>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>6000.0</v>
       </c>
@@ -24535,83 +24740,83 @@
       </c>
       <c r="V14">
         <v>16075.0</v>
       </c>
       <c r="W14">
         <v>63200.0</v>
       </c>
       <c r="X14">
         <v>453.61</v>
       </c>
       <c r="Y14">
         <v>402.9</v>
       </c>
       <c r="Z14">
         <v>231.91</v>
       </c>
       <c r="AA14">
         <v>47.94</v>
       </c>
       <c r="AB14">
         <v>425.32</v>
       </c>
     </row>
     <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
     </row>
     <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B16">
         <v>25554000.0</v>
       </c>
       <c r="C16">
         <v>2012000.0</v>
       </c>
       <c r="D16">
         <v>2341000.0</v>
       </c>
       <c r="E16">
         <v>5280000.0</v>
       </c>
       <c r="F16">
         <v>7317000.0</v>
       </c>
       <c r="G16">
         <v>307000.0</v>
       </c>
       <c r="H16">
         <v>357000.0</v>
       </c>
       <c r="I16">
         <v>73000.0</v>
       </c>
@@ -24653,83 +24858,83 @@
       </c>
       <c r="V16">
         <v>169813.0</v>
       </c>
       <c r="W16">
         <v>122862.0</v>
       </c>
       <c r="X16">
         <v>100583.0</v>
       </c>
       <c r="Y16">
         <v>1817.34</v>
       </c>
       <c r="Z16">
         <v>5137.76</v>
       </c>
       <c r="AA16">
         <v>6122.27</v>
       </c>
       <c r="AB16">
         <v>-63.09</v>
       </c>
     </row>
     <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
     </row>
     <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B18">
         <v>-10665000.0</v>
       </c>
       <c r="C18">
         <v>-11732000.0</v>
       </c>
       <c r="D18">
         <v>-17295000.0</v>
       </c>
       <c r="E18">
         <v>-6166000.0</v>
       </c>
       <c r="F18">
         <v>-11031000.0</v>
       </c>
       <c r="G18">
         <v>-3049000.0</v>
       </c>
       <c r="H18">
         <v>-4355000.0</v>
       </c>
       <c r="I18">
         <v>-6095000.0</v>
       </c>
@@ -24771,187 +24976,187 @@
       </c>
       <c r="V18">
         <v>-199614.71</v>
       </c>
       <c r="W18">
         <v>-584490.23</v>
       </c>
       <c r="X18">
         <v>-79870.53</v>
       </c>
       <c r="Y18">
         <v>-22540.06</v>
       </c>
       <c r="Z18">
         <v>-27683.52</v>
       </c>
       <c r="AA18">
         <v>-1852.61</v>
       </c>
       <c r="AB18">
         <v>-10234.91</v>
       </c>
     </row>
     <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B19">
         <v>-7000.0</v>
       </c>
       <c r="C19">
         <v>0.0</v>
       </c>
       <c r="D19">
         <v>21000.0</v>
       </c>
       <c r="E19">
         <v>-16000.0</v>
       </c>
       <c r="F19">
         <v>-6305000.0</v>
       </c>
       <c r="G19">
         <v>0.0</v>
       </c>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
     </row>
     <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B20">
         <v>45666000.0</v>
       </c>
       <c r="C20">
         <v>6185000.0</v>
       </c>
       <c r="D20">
         <v>2499000.0</v>
       </c>
       <c r="E20">
         <v>4737000.0</v>
       </c>
       <c r="F20">
         <v>10677000.0</v>
       </c>
       <c r="G20">
         <v>470000.0</v>
       </c>
       <c r="H20">
         <v>3794000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
     </row>
     <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B21">
         <v>-7223000.0</v>
       </c>
       <c r="C21">
         <v>5423000.0</v>
       </c>
       <c r="D21">
         <v>12342000.0</v>
       </c>
       <c r="E21">
         <v>-318000.0</v>
       </c>
       <c r="F21">
         <v>7571000.0</v>
       </c>
       <c r="G21">
         <v>2534000.0</v>
       </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
     </row>
     <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B22">
         <v>-17982000.0</v>
       </c>
       <c r="C22">
         <v>-11898000.0</v>
       </c>
       <c r="D22">
         <v>-38529000.0</v>
       </c>
       <c r="E22">
         <v>-10887000.0</v>
       </c>
       <c r="F22">
         <v>-4824000.0</v>
       </c>
       <c r="G22">
         <v>-4001000.0</v>
       </c>
       <c r="H22">
         <v>-7336000.0</v>
       </c>
       <c r="I22">
         <v>-8497000.0</v>
       </c>
@@ -24993,51 +25198,51 @@
       </c>
       <c r="V22">
         <v>-613270.59</v>
       </c>
       <c r="W22">
         <v>-429067.78</v>
       </c>
       <c r="X22">
         <v>-81636.7</v>
       </c>
       <c r="Y22">
         <v>-39530.5</v>
       </c>
       <c r="Z22">
         <v>-15307.57</v>
       </c>
       <c r="AA22">
         <v>-20106.67</v>
       </c>
       <c r="AB22">
         <v>-31433.28</v>
       </c>
     </row>
     <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B23">
         <v>-4234000.0</v>
       </c>
       <c r="C23">
         <v>-205000.0</v>
       </c>
       <c r="D23">
         <v>-204000.0</v>
       </c>
       <c r="E23">
         <v>-118000.0</v>
       </c>
       <c r="F23">
         <v>-174000.0</v>
       </c>
       <c r="G23">
         <v>-174000.0</v>
       </c>
       <c r="H23">
         <v>-134000.0</v>
       </c>
       <c r="I23">
         <v>-663000.0</v>
       </c>
@@ -25061,51 +25266,51 @@
       </c>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23">
         <v>-256261.0</v>
       </c>
       <c r="U23"/>
       <c r="V23">
         <v>-15264.1</v>
       </c>
       <c r="W23">
         <v>-14660.61</v>
       </c>
       <c r="X23">
         <v>-0.41</v>
       </c>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
     </row>
     <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B24">
         <v>-2000.0</v>
       </c>
       <c r="C24"/>
       <c r="D24">
         <v>21000.0</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
         <v>15000.0</v>
       </c>
       <c r="J24">
         <v>9000.0</v>
       </c>
       <c r="K24"/>
       <c r="L24">
         <v>-14000.0</v>
       </c>
       <c r="M24">
         <v>-1270601.47</v>
       </c>
@@ -25131,51 +25336,51 @@
       <c r="U24">
         <v>130138.0</v>
       </c>
       <c r="V24">
         <v>-72533.14</v>
       </c>
       <c r="W24"/>
       <c r="X24">
         <v>5725.4</v>
       </c>
       <c r="Y24">
         <v>-7355.09</v>
       </c>
       <c r="Z24">
         <v>1321.44</v>
       </c>
       <c r="AA24">
         <v>-433.45</v>
       </c>
       <c r="AB24">
         <v>-5148.92</v>
       </c>
     </row>
     <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B25">
         <v>6845000.0</v>
       </c>
       <c r="C25">
         <v>-1565000.0</v>
       </c>
       <c r="D25">
         <v>19355000.0</v>
       </c>
       <c r="E25">
         <v>2947000.0</v>
       </c>
       <c r="F25">
         <v>395000.0</v>
       </c>
       <c r="G25">
         <v>180000.0</v>
       </c>
       <c r="H25">
         <v>1178000.0</v>
       </c>
       <c r="I25">
         <v>3548000.0</v>
       </c>
@@ -25217,91 +25422,91 @@
       </c>
       <c r="V25">
         <v>386908.0</v>
       </c>
       <c r="W25">
         <v>214567.0</v>
       </c>
       <c r="X25">
         <v>11295.0</v>
       </c>
       <c r="Y25">
         <v>18958.0</v>
       </c>
       <c r="Z25">
         <v>-7372.32</v>
       </c>
       <c r="AA25">
         <v>1192.57</v>
       </c>
       <c r="AB25">
         <v>6827.01</v>
       </c>
     </row>
     <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26">
         <v>-36078.07</v>
       </c>
       <c r="P26">
         <v>-679154.79</v>
       </c>
       <c r="Q26">
         <v>-46864.62</v>
       </c>
       <c r="R26">
         <v>-41862.27</v>
       </c>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
     </row>
     <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B27">
         <v>789000.0</v>
       </c>
       <c r="C27">
         <v>2881000.0</v>
       </c>
       <c r="D27">
         <v>1794000.0</v>
       </c>
       <c r="E27">
         <v>1745000.0</v>
       </c>
       <c r="F27">
         <v>797000.0</v>
       </c>
       <c r="G27">
         <v>153000.0</v>
       </c>
       <c r="H27">
         <v>604000.0</v>
       </c>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
@@ -25319,51 +25524,51 @@
       </c>
       <c r="P27">
         <v>875276.0</v>
       </c>
       <c r="Q27">
         <v>636495.0</v>
       </c>
       <c r="R27">
         <v>55120.0</v>
       </c>
       <c r="S27">
         <v>43178.0</v>
       </c>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
     </row>
     <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B28">
         <v>34209000.0</v>
       </c>
       <c r="C28">
         <v>11403000.0</v>
       </c>
       <c r="D28">
         <v>14637000.0</v>
       </c>
       <c r="E28">
         <v>4301000.0</v>
       </c>
       <c r="F28">
         <v>18074000.0</v>
       </c>
       <c r="G28">
         <v>3004000.0</v>
       </c>
       <c r="H28">
         <v>4660000.0</v>
       </c>
       <c r="I28">
         <v>5687000.0</v>
       </c>
@@ -25397,51 +25602,51 @@
       <c r="S28"/>
       <c r="T28">
         <v>1009403.0</v>
       </c>
       <c r="U28"/>
       <c r="V28">
         <v>308255.0</v>
       </c>
       <c r="W28">
         <v>605726.0</v>
       </c>
       <c r="X28">
         <v>172682.0</v>
       </c>
       <c r="Y28">
         <v>25387.0</v>
       </c>
       <c r="Z28">
         <v>25508.0</v>
       </c>
       <c r="AA28"/>
       <c r="AB28"/>
     </row>
     <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B29">
         <v>-10660000.0</v>
       </c>
       <c r="C29">
         <v>-11732000.0</v>
       </c>
       <c r="D29">
         <v>-17295000.0</v>
       </c>
       <c r="E29">
         <v>-6150000.0</v>
       </c>
       <c r="F29">
         <v>-4726000.0</v>
       </c>
       <c r="G29">
         <v>-3049000.0</v>
       </c>
       <c r="H29">
         <v>-4355000.0</v>
       </c>
       <c r="I29">
         <v>-6095000.0</v>
       </c>
@@ -25483,51 +25688,51 @@
       </c>
       <c r="V29">
         <v>-199614.71</v>
       </c>
       <c r="W29">
         <v>-237854.42</v>
       </c>
       <c r="X29">
         <v>-32029.43</v>
       </c>
       <c r="Y29">
         <v>-22201.12</v>
       </c>
       <c r="Z29">
         <v>-26445.33</v>
       </c>
       <c r="AA29">
         <v>-1419.17</v>
       </c>
       <c r="AB29">
         <v>-9791.95</v>
       </c>
     </row>
     <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B30">
         <v>-7000.0</v>
       </c>
       <c r="C30"/>
       <c r="D30">
         <v>21000.0</v>
       </c>
       <c r="E30">
         <v>-16000.0</v>
       </c>
       <c r="F30">
         <v>-6305000.0</v>
       </c>
       <c r="G30">
         <v>-6305000.0</v>
       </c>
       <c r="H30"/>
       <c r="I30">
         <v>15000.0</v>
       </c>
       <c r="J30">
         <v>9000.0</v>
       </c>
       <c r="K30">
@@ -25584,963 +25789,972 @@
       <c r="AB30">
         <v>10048.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CU30"/>
+  <dimension ref="A1:CV30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:99">
+    <row r="1" spans="1:100">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>89</v>
       </c>
       <c r="C1" t="s">
         <v>90</v>
       </c>
       <c r="D1" t="s">
+        <v>91</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="F1" t="s">
         <v>92</v>
       </c>
       <c r="G1" t="s">
         <v>93</v>
       </c>
       <c r="H1" t="s">
+        <v>94</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="J1" t="s">
         <v>95</v>
       </c>
       <c r="K1" t="s">
         <v>96</v>
       </c>
       <c r="L1" t="s">
+        <v>97</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="N1" t="s">
         <v>98</v>
       </c>
       <c r="O1" t="s">
         <v>99</v>
       </c>
       <c r="P1" t="s">
+        <v>100</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="R1" t="s">
         <v>101</v>
       </c>
       <c r="S1" t="s">
         <v>102</v>
       </c>
       <c r="T1" t="s">
+        <v>103</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="V1" t="s">
         <v>104</v>
       </c>
       <c r="W1" t="s">
         <v>105</v>
       </c>
       <c r="X1" t="s">
+        <v>106</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="Z1" t="s">
         <v>107</v>
       </c>
       <c r="AA1" t="s">
         <v>108</v>
       </c>
       <c r="AB1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AD1" t="s">
         <v>110</v>
       </c>
       <c r="AE1" t="s">
         <v>111</v>
       </c>
       <c r="AF1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AH1" t="s">
         <v>113</v>
       </c>
       <c r="AI1" t="s">
         <v>114</v>
       </c>
       <c r="AJ1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AL1" t="s">
         <v>116</v>
       </c>
       <c r="AM1" t="s">
         <v>117</v>
       </c>
       <c r="AN1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AP1" t="s">
         <v>119</v>
       </c>
       <c r="AQ1" t="s">
         <v>120</v>
       </c>
       <c r="AR1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AT1" t="s">
         <v>122</v>
       </c>
       <c r="AU1" t="s">
         <v>123</v>
       </c>
       <c r="AV1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AX1" t="s">
         <v>125</v>
       </c>
       <c r="AY1" t="s">
         <v>126</v>
       </c>
       <c r="AZ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BB1" t="s">
         <v>128</v>
       </c>
       <c r="BC1" t="s">
         <v>129</v>
       </c>
       <c r="BD1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BF1" t="s">
         <v>131</v>
       </c>
       <c r="BG1" t="s">
         <v>132</v>
       </c>
       <c r="BH1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BJ1" t="s">
         <v>134</v>
       </c>
       <c r="BK1" t="s">
         <v>135</v>
       </c>
       <c r="BL1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BN1" t="s">
         <v>137</v>
       </c>
       <c r="BO1" t="s">
         <v>138</v>
       </c>
       <c r="BP1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BR1" t="s">
         <v>140</v>
       </c>
       <c r="BS1" t="s">
         <v>141</v>
       </c>
       <c r="BT1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BV1" t="s">
         <v>143</v>
       </c>
       <c r="BW1" t="s">
         <v>144</v>
       </c>
       <c r="BX1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BZ1" t="s">
         <v>146</v>
       </c>
       <c r="CA1" t="s">
         <v>147</v>
       </c>
       <c r="CB1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CD1" t="s">
         <v>149</v>
       </c>
       <c r="CE1" t="s">
         <v>150</v>
       </c>
       <c r="CF1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
       </c>
-      <c r="CG1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CH1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CJ1" t="s">
         <v>155</v>
       </c>
       <c r="CK1" t="s">
         <v>156</v>
       </c>
       <c r="CL1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CN1" t="s">
         <v>158</v>
       </c>
       <c r="CO1" t="s">
         <v>159</v>
       </c>
       <c r="CP1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CR1" t="s">
         <v>161</v>
       </c>
       <c r="CS1" t="s">
         <v>162</v>
       </c>
       <c r="CT1" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="CU1" t="s">
         <v>165</v>
       </c>
+      <c r="CV1" t="s">
+        <v>166</v>
+      </c>
     </row>
-    <row r="2" spans="1:99">
+    <row r="2" spans="1:100">
       <c r="A2" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B2">
+        <v>306363000.0</v>
+      </c>
+      <c r="C2">
         <v>162759000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>25554000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1294000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>477000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>150000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2012000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>194000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>634000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1098000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2341000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>7145000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>424000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3192000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>5280000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3464000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4866000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>5868000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>7317000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>133000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>4866000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>542000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>307000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>48000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>56000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>46000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>357000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>126000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>813000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2011000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>73000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>483000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>503000.0</v>
       </c>
       <c r="AH2">
         <v>503000.0</v>
       </c>
       <c r="AI2">
         <v>503000.0</v>
       </c>
       <c r="AJ2">
+        <v>503000.0</v>
+      </c>
+      <c r="AK2">
         <v>1870000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>994000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1724000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>4412000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2145760.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2393000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>536000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>753000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1957266.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2730830.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>243159.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2685307.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>3567582.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>884894.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>56577.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>34374.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>3539.24</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>14006.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>14156.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>13628.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>167517.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>641932.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1141958.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>2083144.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>4054797.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>4426457.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>6088.39</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>463311.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1097918.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>387961.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>160310.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>327058.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>24698.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>13893.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>32102.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>70005.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>101817.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>177254.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>245230.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>362075.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>352779.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>529063.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>538696.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>19234.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>27230.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>26841.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>116932.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>178925.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>288227.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>20426.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>286953.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>2817.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>5130.27</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>100197.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>28.61</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>976.94</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>419.02</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>1736.56</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>4758.29</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>7040.92</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>3766.01</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>4930.88</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>6035.68</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>-63.33</v>
       </c>
     </row>
-    <row r="3" spans="1:99">
+    <row r="3" spans="1:100">
       <c r="A3" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B3">
+        <v>27354000</v>
+      </c>
+      <c r="C3">
         <v>13332000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>14022000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
+        <v>0</v>
+      </c>
+      <c r="G3">
         <v>4939.95</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2.63</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4.29</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
+        <v>0</v>
+      </c>
+      <c r="M3">
         <v>2.87</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2.23</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
+        <v>0</v>
+      </c>
+      <c r="Q3">
         <v>32.19</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>101.6</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3.35</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>16000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>97.24</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>0.18</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2.78</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
       <c r="AA3">
         <v>0</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
       <c r="AE3">
         <v>0</v>
       </c>
       <c r="AF3">
         <v>0</v>
       </c>
       <c r="AG3">
+        <v>0</v>
+      </c>
+      <c r="AH3">
         <v>3.16</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1.01</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AJ3">
         <v>0</v>
       </c>
       <c r="AK3">
         <v>0</v>
       </c>
       <c r="AL3">
         <v>0</v>
       </c>
       <c r="AM3">
         <v>0</v>
       </c>
       <c r="AN3">
+        <v>0</v>
+      </c>
+      <c r="AO3">
         <v>135800</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>2000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>2000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>279581.75</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>92814.25</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>284986.57</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>10105</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>60251.59</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1380.15</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1208.67</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>38775.47</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BA3">
         <v>0</v>
       </c>
       <c r="BB3">
         <v>0</v>
       </c>
       <c r="BC3">
         <v>0</v>
       </c>
       <c r="BD3">
+        <v>0</v>
+      </c>
+      <c r="BE3">
         <v>2158.46</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>55223</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>1837.65</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>23128.07</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>315846</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>101604.22</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>8075.06</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>255257.8</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>504025.21</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>26524.72</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>1191.76</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>18710.82</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BQ3">
         <v>0</v>
       </c>
       <c r="BR3">
         <v>0</v>
       </c>
       <c r="BS3">
         <v>0</v>
       </c>
       <c r="BT3">
+        <v>0</v>
+      </c>
+      <c r="BU3">
         <v>3122.48</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>1234.91</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>5709.73</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>84138.8</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>184743.05</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>20765.08</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CA3">
         <v>0</v>
       </c>
       <c r="CB3">
         <v>0</v>
       </c>
       <c r="CC3">
         <v>0</v>
       </c>
       <c r="CD3">
         <v>0</v>
       </c>
       <c r="CE3">
         <v>0</v>
       </c>
       <c r="CF3">
         <v>0</v>
       </c>
       <c r="CG3">
         <v>0</v>
       </c>
       <c r="CH3">
         <v>0</v>
       </c>
       <c r="CI3">
         <v>0</v>
       </c>
       <c r="CJ3">
+        <v>0</v>
+      </c>
+      <c r="CK3">
         <v>2212.77</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>51795.26</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CM3">
         <v>0</v>
       </c>
       <c r="CN3">
         <v>0</v>
       </c>
       <c r="CO3">
         <v>0</v>
       </c>
       <c r="CP3">
+        <v>0</v>
+      </c>
+      <c r="CQ3">
         <v>6976.88</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>13.42</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>1752.19</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>5577.05</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>1247.34</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:99">
+    <row r="4" spans="1:100">
       <c r="A4" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -26596,54 +26810,55 @@
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
+      <c r="CV4"/>
     </row>
-    <row r="5" spans="1:99">
+    <row r="5" spans="1:100">
       <c r="A5" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -26699,652 +26914,659 @@
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
+      <c r="CV5"/>
     </row>
-    <row r="6" spans="1:99">
+    <row r="6" spans="1:100">
       <c r="A6" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B6">
+        <v>114898000.0</v>
+      </c>
+      <c r="C6">
         <v>143604000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>137205000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>24260000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>817000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>327000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1862000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1818000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-440000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-464000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-1243000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-4804000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>6721000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-2768000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-2088000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1816000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-1402000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-1002000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-1449000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>7184000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-1402000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-409000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>235000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>259000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-8000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>10000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-311000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>231000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-687000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-1198000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>1938000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-410000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-20000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-423000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-186000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-1367000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1141000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-730000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-2688000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>2266239.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-246000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>1857000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-217000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-1200609.84</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-773563.67</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>2487670.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-2442148.22</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-758213.84</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>2682687.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>828317.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>22202.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>30162.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-10467.17</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-150.56</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>528.32</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-154329.14</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-474414.8</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-500025.76</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-941186.28</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-1822856.77</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-371660.51</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>4420369.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-457223.3</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-644408.28</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>709957.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>227650.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-166748.06</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>276428.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>10805.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-18209.6</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-37902.89</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-29005.79</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-75436.63</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-67976.29</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-116845.29</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-15091.88</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-176283.15</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-9633.79</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>519462.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-7954.51</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>388.49</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-90090.27</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-61993.72</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-118414.43</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>267800.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-164091.15</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>284136.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-2313.27</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-95067.19</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>100554.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-948.32</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>557.92</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-1317.54</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-2940.95</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-2282.63</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>3274.91</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-1164.87</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>4516.77</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>665.29</v>
       </c>
     </row>
-    <row r="7" spans="1:99">
+    <row r="7" spans="1:100">
       <c r="A7" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B7">
+        <v>-1246332.0</v>
+      </c>
+      <c r="C7">
         <v>5185491.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2483000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-331000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-1347000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>584072.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>762000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-3901320.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>1298000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>910767.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>541000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-1076776.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>2733134.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-186000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>405000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>244000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-4000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>164000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-362000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-97000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-2716.49</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>103000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-223000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-36000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>132000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>163000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>360000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-142000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>755000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>699000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-113000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-220000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-927000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-91000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-262000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>1141000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-302000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>465000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>445000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-3015059.35</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-935000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-3411000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>346000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-249173.83</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>197690.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-42805.88</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-67152.25</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>155204.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-160380.06</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-261701.78</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>98439.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>151034.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-159257.86</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-2245.33</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>211127.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>601466.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-137211.13</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-570092.2</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>178554.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>47526.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-54238.32</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-371302.99</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>384089.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-14049.92</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-78960.53</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>95446.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-3257.55</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-72456.91</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>19513.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>31358.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-1081.62</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>48843.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-25917.59</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>4817.25</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>16207.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>4740.51</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-63081.42</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-4616.5</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>59305.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>12066.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-32507.25</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>41041.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>5539.07</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>452.42</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>37997.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-16948.67</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-45600.57</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>38172.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-27972.81</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>13208.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>18030.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>9024.49</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-2405.72</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>1297.71</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>1541.3</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-12684.23</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>7813.57</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-4701.14</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>3351.63</v>
       </c>
     </row>
-    <row r="8" spans="1:99">
+    <row r="8" spans="1:100">
       <c r="A8" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -27400,259 +27622,261 @@
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
+      <c r="CV8"/>
     </row>
-    <row r="9" spans="1:99">
+    <row r="9" spans="1:100">
       <c r="A9" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
-      <c r="AF9">
+      <c r="AF9"/>
+      <c r="AG9">
         <v>-1000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>8000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>7000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>8000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-2000.0</v>
       </c>
-      <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
-      <c r="AN9">
+      <c r="AN9"/>
+      <c r="AO9">
         <v>-230.1</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-2000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>11000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-1000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>15590.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>95688.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-38591.66</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-48824.56</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-32786.87</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>6943.91</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-13217.33</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>765.82</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>6107.19</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>44487.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-118.02</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>11097.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-34278.11</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>39648.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>1284.71</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-54689.22</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>83003.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-46122.58</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-61434.69</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-18600.5</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>4202.5</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-10730.42</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-3872.54</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-3116.29</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-2906.28</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-442.7</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>244.66</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>-244.66</v>
       </c>
-      <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
-      <c r="CH9">
+      <c r="CH9"/>
+      <c r="CI9">
         <v>-4906.44</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>5615.82</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>-3437.92</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>-8920.48</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>-12522.92</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>11208.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>-52.58</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>-296.15</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>885.57</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>-409.13</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>-344.02</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>178.82</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>-212.33</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>-1748.68</v>
       </c>
     </row>
-    <row r="10" spans="1:99">
+    <row r="10" spans="1:100">
       <c r="A10" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -27708,78 +27932,79 @@
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
+      <c r="CV10"/>
     </row>
-    <row r="11" spans="1:99">
+    <row r="11" spans="1:100">
       <c r="A11" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>173000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>2758000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-266000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>196000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
@@ -27819,78 +28044,79 @@
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
+      <c r="CV11"/>
     </row>
-    <row r="12" spans="1:99">
+    <row r="12" spans="1:100">
       <c r="A12" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-284000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>20772000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>8000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>410000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
@@ -27930,78 +28156,79 @@
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
+      <c r="CV12"/>
     </row>
-    <row r="13" spans="1:99">
+    <row r="13" spans="1:100">
       <c r="A13" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>-1289000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>15000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>80000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>209000.0</v>
       </c>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
@@ -28041,325 +28268,329 @@
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
+      <c r="CV13"/>
     </row>
-    <row r="14" spans="1:99">
+    <row r="14" spans="1:100">
       <c r="A14" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B14">
+        <v>154000.0</v>
+      </c>
+      <c r="C14">
         <v>45000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>0.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>0.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>0.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="L14">
         <v>1000.0</v>
       </c>
       <c r="M14">
         <v>1000.0</v>
       </c>
       <c r="N14">
         <v>1000.0</v>
       </c>
       <c r="O14">
         <v>1000.0</v>
       </c>
       <c r="P14">
         <v>1000.0</v>
       </c>
       <c r="Q14">
         <v>1000.0</v>
       </c>
       <c r="R14">
         <v>1000.0</v>
       </c>
       <c r="S14">
         <v>1000.0</v>
       </c>
-      <c r="T14"/>
-      <c r="U14">
+      <c r="T14">
         <v>1000.0</v>
       </c>
-      <c r="V14"/>
+      <c r="U14"/>
+      <c r="V14">
+        <v>1000.0</v>
+      </c>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
-      <c r="AF14">
+      <c r="AF14"/>
+      <c r="AG14">
         <v>2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="AH14">
         <v>1000.0</v>
       </c>
       <c r="AI14">
-        <v>2000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="AJ14">
         <v>2000.0</v>
       </c>
       <c r="AK14">
+        <v>2000.0</v>
+      </c>
+      <c r="AL14">
         <v>3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="AM14">
         <v>2000.0</v>
       </c>
       <c r="AN14">
+        <v>2000.0</v>
+      </c>
+      <c r="AO14">
         <v>2247.51</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>2128.44</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000.0</v>
       </c>
       <c r="AQ14">
         <v>2000.0</v>
       </c>
       <c r="AR14">
+        <v>2000.0</v>
+      </c>
+      <c r="AS14">
         <v>2942.08</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>2361.7</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1898.81</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>2120.63</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>4833.9</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>449.55</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>489.96</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>521.53</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>651.81</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>1484.72</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>-8.26</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>776.23</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>547.65</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>476.25</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>1777.56</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>891.39</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>1238.41</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>1290.33</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>1224.2</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>1150.42</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>1590.89</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>1161.61</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>334.25</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>320.89</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>-114.95</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>128.92</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>122.98</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>166.26</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>126.68</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>264.89</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>299.65</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>299.15</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>299.54</v>
       </c>
-      <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
-      <c r="CB14">
+      <c r="CB14"/>
+      <c r="CC14">
         <v>285.5</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>3383.74</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>1155.53</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>1625.6</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>9222.45</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>2486.56</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>49938.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>3862.18</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>6815.54</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>2584.73</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>140.89</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>215.53</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>0.78</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>96.41</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>115.74</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>94.95</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>95.19</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>97.02</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>73.88</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>10.21</v>
       </c>
     </row>
-    <row r="15" spans="1:99">
+    <row r="15" spans="1:100">
       <c r="A15" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -28415,353 +28646,357 @@
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
+      <c r="CV15"/>
     </row>
-    <row r="16" spans="1:99">
+    <row r="16" spans="1:100">
       <c r="A16" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B16">
+        <v>421261000.0</v>
+      </c>
+      <c r="C16">
         <v>306363000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>162759000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>25554000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1294000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>477000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>150000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2012000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>194000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>634000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1098000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2341000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>7145000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>424000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>3192000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>5280000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>3464000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>4866000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>5868000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>7317000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>3464000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>133000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>542000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>307000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>48000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>56000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>46000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>357000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>126000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>813000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>2011000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>73000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>483000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>80000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>317000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>503000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>2135000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>994000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1724000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>4412000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>2147000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>2393000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>536000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>756657.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1957266.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>2730830.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>243159.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>2809368.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>3567582.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>884894.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>56577.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>33702.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>3539.24</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>14006.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>14156.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>13188.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>167517.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>641932.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>1141958.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>2231940.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>4054797.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>4426457.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>6088.39</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>453510.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1097918.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>387961.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>160310.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>301126.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>24698.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>13893.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>32102.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>72811.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>101817.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>177254.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>245230.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>337688.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>352779.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>529063.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>538696.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>19275.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>27230.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>26841.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>116932.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>169813.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>288227.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>122862.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>286953.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>2817.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>5130.27</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>100583.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>28.61</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>976.94</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>419.02</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>1817.34</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>4758.29</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>7040.92</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>3766.01</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>10552.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>601.96</v>
       </c>
     </row>
-    <row r="17" spans="1:99">
+    <row r="17" spans="1:100">
       <c r="A17" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -28817,400 +29052,404 @@
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
+      <c r="CV17"/>
     </row>
-    <row r="18" spans="1:99">
+    <row r="18" spans="1:100">
       <c r="A18" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B18">
+        <v>22974000.0</v>
+      </c>
+      <c r="C18">
         <v>-14170000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-20691000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-4785000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-3895000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1318350.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-642000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-6116000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-991000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1888000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-2737000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-5954130.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-7251470.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-2386000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1738000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-1736000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-1456000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1349000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1625000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-7383000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1427570.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-650000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1109000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-877000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-792000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-856000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-524000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-1221000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-639000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-1123000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-1372000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-1468000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-4627000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-2566000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-1779000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-1654000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-3944000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-2826000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-2247000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-8591543.5</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-2095000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-4817000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-2160000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-1773296.14</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-610231.64</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-791083.78</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-375816.62</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-531949.53</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-450204.23</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-588896.78</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-68164.37</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-51224.11</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-368247.69</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-67.77</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>6372.36</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>355549.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-547214.68</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-803652.4</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-156053.77</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-74845.61</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-693030.36</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-1048874.04</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-220475.87</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-881577.32</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-458973.61</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-136572.64</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-148037.23</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-205177.2</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-9603.28</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-9097.93</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-37902.89</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-32951.77</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-61683.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-68890.35</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-116845.29</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-275458.02</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-183419.23</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-170992.62</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>14040.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-64867.51</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-80424.59</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-90282.84</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-61993.72</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-75471.53</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-8317.23</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-431354.99</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-12411.76</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>-26498.21</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-114225.28</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>-62010.9</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>-12379.76</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>4659.08</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-10138.94</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>2904.8</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>-2227.23</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>-20851.11</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>-2366.52</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>-8712.06</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>665.29</v>
       </c>
     </row>
-    <row r="19" spans="1:99">
+    <row r="19" spans="1:100">
       <c r="A19" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-14078000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-2000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>0.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-5000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
-      <c r="J19"/>
+      <c r="J19">
+        <v>0.0</v>
+      </c>
       <c r="K19"/>
-      <c r="L19">
-[...1 lines deleted...]
-      </c>
+      <c r="L19"/>
       <c r="M19">
         <v>0.0</v>
       </c>
       <c r="N19">
+        <v>0.0</v>
+      </c>
+      <c r="O19">
         <v>21000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="P19">
         <v>0.0</v>
       </c>
       <c r="Q19">
         <v>0.0</v>
       </c>
       <c r="R19">
         <v>0.0</v>
       </c>
-      <c r="S19"/>
+      <c r="S19">
+        <v>0.0</v>
+      </c>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
@@ -29247,107 +29486,110 @@
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
+      <c r="CV19"/>
     </row>
-    <row r="20" spans="1:99">
+    <row r="20" spans="1:100">
       <c r="A20" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B20">
+        <v>131191000.0</v>
+      </c>
+      <c r="C20">
         <v>164566000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>170253000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>31150000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>6688000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>7136000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>692000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>2522000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>609000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>1522000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>1532000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>2488000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>0.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>11000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>3764000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>10000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>299000.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
@@ -29384,90 +29626,93 @@
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
+      <c r="CV20"/>
     </row>
-    <row r="21" spans="1:99">
+    <row r="21" spans="1:100">
       <c r="A21" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
+        <v>0.0</v>
+      </c>
+      <c r="F21">
         <v>-1176000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-4137000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1910000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-1289000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13631000.0</v>
       </c>
       <c r="N21">
         <v>13631000.0</v>
       </c>
       <c r="O21">
         <v>13631000.0</v>
       </c>
-      <c r="P21"/>
+      <c r="P21">
+        <v>13631000.0</v>
+      </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
@@ -29507,1084 +29752,1097 @@
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
+      <c r="CV21"/>
     </row>
-    <row r="22" spans="1:99">
+    <row r="22" spans="1:100">
       <c r="A22" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B22">
+        <v>325000.0</v>
+      </c>
+      <c r="C22">
         <v>-1205000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-43507000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-9987000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-5375000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-402000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-2102000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-899000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-4225000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-2970000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-3387000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-3102000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-28671000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-2429000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-3877000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-2695000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-2000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-3992000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-2088000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-1677000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-2000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-1081000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-1053000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-658000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-1262000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-1076000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-1005000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-1613000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-1519000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-2473000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-1731000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-1578000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-6919000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-3773000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-1813000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-3699000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-4609000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-3547000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-2775000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-7814190.1</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-2410000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-2836000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-2807000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-1423132.91</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-571244.51</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-3769654.57</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-1354650.68</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-784222.39</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-323434.15</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-373915.63</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-128407.88</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-2115454.67</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-482827.18</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>2564.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-241091.19</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-922446.67</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-513255.39</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-236465.63</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-493677.36</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-4622160.06</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-662278.17</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-1691232.91</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-350458.42</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-498239.64</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-639449.66</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-449710.91</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-126389.75</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-185509.42</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-29245.42</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-40579.44</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-36987.53</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-82404.19</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-63921.7</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-82552.79</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-139611.2</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-992355.53</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-106027.3</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>-85076.36</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>-45265.09</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>23.87</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>30418.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>-193554.72</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>-69158.39</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>-472054.58</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>-48800.81</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>-223073.36</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>-46139.55</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>-116053.43</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>-43801.45</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>-42799.82</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>-30356.34</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>-650.92</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>-7829.62</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>-25443.72</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>-3878.73</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>-6519.39</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>-3688.65</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>-1391.77</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>-2696.56</v>
       </c>
     </row>
-    <row r="23" spans="1:99">
+    <row r="23" spans="1:100">
       <c r="A23" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B23">
+        <v>-5626270.0</v>
+      </c>
+      <c r="C23">
         <v>1916971.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-12301000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1849932.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-800000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-1334589.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-2000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-11000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-58000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-98000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-38000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-351869.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>526663.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-537000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-21000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-118000.0</v>
       </c>
-      <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
-      <c r="T23">
+      <c r="T23"/>
+      <c r="U23">
         <v>-173000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-1000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>763.0</v>
       </c>
-      <c r="W23"/>
-      <c r="X23">
+      <c r="X23"/>
+      <c r="Y23">
         <v>470000.0</v>
       </c>
-      <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
-      <c r="AB23">
+      <c r="AB23"/>
+      <c r="AC23">
         <v>117000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-69000.0</v>
       </c>
       <c r="AD23">
         <v>-69000.0</v>
       </c>
       <c r="AE23">
+        <v>-69000.0</v>
+      </c>
+      <c r="AF23">
         <v>-113000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-18000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-645000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-611000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-478000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>14000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-66000.0</v>
       </c>
-      <c r="AL23"/>
       <c r="AM23"/>
-      <c r="AN23">
+      <c r="AN23"/>
+      <c r="AO23">
         <v>-52608.23</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-95000.0</v>
       </c>
-      <c r="AP23"/>
       <c r="AQ23"/>
-      <c r="AR23">
+      <c r="AR23"/>
+      <c r="AS23">
         <v>-58436.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-142782.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-291305.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>0.56</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>933418.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-176310.56</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>0.17</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>0.5</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>108907.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-15797.0</v>
       </c>
-      <c r="BB23"/>
       <c r="BC23"/>
       <c r="BD23"/>
-      <c r="BE23">
+      <c r="BE23"/>
+      <c r="BF23">
         <v>11753.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>714158.0</v>
       </c>
-      <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
-      <c r="BJ23">
+      <c r="BJ23"/>
+      <c r="BK23">
         <v>6069677.0</v>
       </c>
-      <c r="BK23"/>
       <c r="BL23"/>
-      <c r="BM23">
+      <c r="BM23"/>
+      <c r="BN23">
         <v>-393945.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>393945.0</v>
       </c>
-      <c r="BO23"/>
-      <c r="BP23">
+      <c r="BP23"/>
+      <c r="BQ23">
         <v>476461.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>22612.0</v>
       </c>
-      <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
-      <c r="BX23">
+      <c r="BX23"/>
+      <c r="BY23">
         <v>-256261.0</v>
       </c>
-      <c r="BY23"/>
-      <c r="BZ23">
+      <c r="BZ23"/>
+      <c r="CA23">
         <v>-490286.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>490286.0</v>
       </c>
-      <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
-      <c r="CF23">
+      <c r="CF23"/>
+      <c r="CG23">
         <v>-18264.05</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>305902.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-13811.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-21.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>163963.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-162035.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>0.4</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>0.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>3811.19</v>
       </c>
-      <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
-      <c r="CR23">
+      <c r="CR23"/>
+      <c r="CS23">
         <v>24183.0</v>
       </c>
-      <c r="CS23"/>
-      <c r="CT23">
+      <c r="CT23"/>
+      <c r="CU23">
         <v>13228.0</v>
       </c>
-      <c r="CU23"/>
+      <c r="CV23"/>
     </row>
-    <row r="24" spans="1:99">
+    <row r="24" spans="1:100">
       <c r="A24" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B24">
+        <v>-18650000.0</v>
+      </c>
+      <c r="C24">
         <v>-8950000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-56000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-2000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>73.34</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-5000.0</v>
       </c>
-      <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>21000.0</v>
       </c>
-      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
-      <c r="AF24">
+      <c r="AF24"/>
+      <c r="AG24">
         <v>-304.44</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000.0</v>
       </c>
       <c r="AH24">
         <v>15000.0</v>
       </c>
       <c r="AI24">
         <v>15000.0</v>
       </c>
       <c r="AJ24">
+        <v>15000.0</v>
+      </c>
+      <c r="AK24">
         <v>274000.0</v>
       </c>
-      <c r="AK24"/>
-      <c r="AL24">
+      <c r="AL24"/>
+      <c r="AM24">
         <v>500000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-500000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>6921060.0</v>
       </c>
-      <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
-      <c r="AR24">
+      <c r="AR24"/>
+      <c r="AS24">
         <v>-2727351.04</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-2256711.3</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-5706394.14</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-2170194.77</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-1212253.21</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-19728.43</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-8689.89</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-10703.97</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-14991.2</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>7255.18</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>62.15</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-5844.04</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-454177.6</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-35585.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-445465.38</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-784500.34</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-1764491.63</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-283775.31</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-620812.36</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-236747.43</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>15712.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-103924.9</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-81992.04</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-23388.53</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-2216.29</v>
       </c>
-      <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
-      <c r="BX24">
+      <c r="BX24"/>
+      <c r="BY24">
         <v>9394.45</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>0.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-323716.54</v>
       </c>
-      <c r="CA24"/>
-      <c r="CB24">
+      <c r="CB24"/>
+      <c r="CC24">
         <v>48649.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>81489.0</v>
       </c>
-      <c r="CD24"/>
       <c r="CE24"/>
-      <c r="CF24">
+      <c r="CF24"/>
+      <c r="CG24">
         <v>-43600.35</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-28932.79</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-293222.96</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>595.18</v>
       </c>
-      <c r="CJ24"/>
       <c r="CK24"/>
-      <c r="CL24">
+      <c r="CL24"/>
+      <c r="CM24">
         <v>-42115.7</v>
       </c>
-      <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
-      <c r="CP24">
+      <c r="CP24"/>
+      <c r="CQ24">
         <v>-7355.09</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="CR24">
         <v>0.0</v>
       </c>
       <c r="CS24">
         <v>0.0</v>
       </c>
-      <c r="CT24"/>
+      <c r="CT24">
+        <v>0.0</v>
+      </c>
       <c r="CU24"/>
+      <c r="CV24"/>
     </row>
-    <row r="25" spans="1:99">
+    <row r="25" spans="1:100">
       <c r="A25" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B25">
+        <v>-4437668.0</v>
+      </c>
+      <c r="C25">
         <v>-5647491.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>32052000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5532000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2818000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-1495482.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>697000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-1417680.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-844000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>171233.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>108000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-1776356.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>18685397.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>229000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1733000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>537000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>547000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>911000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>840000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1677000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>574049.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-165000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-137000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-191000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>310000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>14000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>47000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>404000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-123000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>466000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>431000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>285000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1966000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>184000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-157000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>293000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>496000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>78000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-137000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1627903.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>674871.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1417000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>244000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>56981.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>57503.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1943191.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>0.69</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-229229.45</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>31780.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>45021.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>58.45</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1921401.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-781.37</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-378.18</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>35560.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>730584.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>0.86</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>0.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>1.27</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>4451739.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>0.03</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>0.72</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>0.01</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>0.56</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>0.7</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>218549.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>0.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>0.38</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>0.22</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>0.53</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>0.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>3605.22</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>26656.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>14255.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>90398.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>896600.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>6454.58</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>0.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>0.09</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-77242.89</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-81719.07</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>61075.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>0.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>386908.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>0.02</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>105364.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>21458.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>46780.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>6759.51</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>15281.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-268.95</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-3715.28</v>
       </c>
-      <c r="CO25"/>
-      <c r="CP25">
+      <c r="CP25"/>
+      <c r="CQ25">
         <v>19958.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>1.83</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>9.52</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-1011.41</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>-1445.69</v>
       </c>
-      <c r="CU25"/>
+      <c r="CV25"/>
     </row>
-    <row r="26" spans="1:99">
+    <row r="26" spans="1:100">
       <c r="A26" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -30640,1066 +30898,1079 @@
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
+      <c r="CV26"/>
     </row>
-    <row r="27" spans="1:99">
+    <row r="27" spans="1:100">
       <c r="A27" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B27">
+        <v>825000.0</v>
+      </c>
+      <c r="C27">
         <v>784000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2302000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>7000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>781000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>0.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>102000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2779000.0</v>
       </c>
-      <c r="J27"/>
       <c r="K27"/>
-      <c r="L27">
+      <c r="L27"/>
+      <c r="M27">
         <v>6000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1788000.0</v>
       </c>
-      <c r="N27"/>
       <c r="O27"/>
-      <c r="P27">
+      <c r="P27"/>
+      <c r="Q27">
         <v>177000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>0.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1568000.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>493000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>304000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>8000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>28000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>43000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>74000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>130000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>248000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>185000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>41000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>43000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1252000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1113000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>451000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>609000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>468000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>176000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>218000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>471755.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>575000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>11000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>57000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>118669.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>-203727.86</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1361273.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1053970.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>381716.0</v>
       </c>
-      <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
-      <c r="AZ27">
+      <c r="AZ27"/>
+      <c r="BA27">
         <v>-8856.55</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>273134.0</v>
       </c>
-      <c r="BB27"/>
       <c r="BC27"/>
-      <c r="BD27">
+      <c r="BD27"/>
+      <c r="BE27">
         <v>-56760.16</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>77809.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>2965.53</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>181305.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>-269036.03</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>123800.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>1020512.0</v>
       </c>
-      <c r="BK27"/>
-      <c r="BL27">
+      <c r="BL27"/>
+      <c r="BM27">
         <v>133146.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>284799.0</v>
       </c>
-      <c r="BN27"/>
       <c r="BO27"/>
-      <c r="BP27">
+      <c r="BP27"/>
+      <c r="BQ27">
         <v>55120.0</v>
       </c>
-      <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
+      <c r="CV27"/>
     </row>
-    <row r="28" spans="1:99">
+    <row r="28" spans="1:100">
       <c r="A28" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B28">
+        <v>123906000.0</v>
+      </c>
+      <c r="C28">
         <v>153392000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>157952000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>29047000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4712000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1664411.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1220000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>7934000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>551000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1424000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1494000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1178778.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>13956794.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-526000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-21000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3646000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>10000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>299000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>346000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>6157000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>5838.75</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>221000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1348000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1139000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>785000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>865000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>215000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1435000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-69000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-5000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>3299000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1067000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>4620000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2114000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1567000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>14000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>5107000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1611000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>64000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>3503902.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1591000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>6592000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>2055000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>3186864.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>2311169.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>9088502.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>103863.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>984831.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>3153843.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1426975.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>101071.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>96813.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>350825.0</v>
       </c>
-      <c r="BB28"/>
       <c r="BC28"/>
-      <c r="BD28">
+      <c r="BD28"/>
+      <c r="BE28">
         <v>-14162.82</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>28698.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>714158.0</v>
       </c>
-      <c r="BG28"/>
-      <c r="BH28">
+      <c r="BH28"/>
+      <c r="BI28">
         <v>20727.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>591005.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>6069677.0</v>
       </c>
-      <c r="BK28"/>
-      <c r="BL28">
+      <c r="BL28"/>
+      <c r="BM28">
         <v>232745.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>1263783.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>439405.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>4677.71</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>476461.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>22612.0</v>
       </c>
-      <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
-      <c r="BX28">
+      <c r="BX28"/>
+      <c r="BY28">
         <v>89931.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>9466.08</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>404584.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>505421.0</v>
       </c>
-      <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
-      <c r="CF28">
+      <c r="CF28"/>
+      <c r="CG28">
         <v>2352.95</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>305902.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>215551.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>351112.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>19904.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>19158.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>156672.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>9976.18</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-2787.01</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>8821.4</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>1247.96</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-44.28</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>24183.0</v>
       </c>
-      <c r="CS28"/>
-      <c r="CT28">
+      <c r="CT28"/>
+      <c r="CU28">
         <v>13228.0</v>
       </c>
-      <c r="CU28"/>
+      <c r="CV28"/>
     </row>
-    <row r="29" spans="1:99">
+    <row r="29" spans="1:100">
       <c r="A29" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B29">
+        <v>-4380000.0</v>
+      </c>
+      <c r="C29">
         <v>-838000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-6669000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-4785000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-3895000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-1313410.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-642000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-6116000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-991000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-1888000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-2737000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-5954132.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-7251467.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-2386000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-1738000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-1736000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-1456000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-1349000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-1609000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-1078000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-1427667.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-650000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-1109000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-877000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-792000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-856000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-524000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-1221000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-639000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-1123000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-1372000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-1468000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-4627000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-2566000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-1779000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-1654000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-3944000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-2826000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-2247000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-8727343.5</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-2093000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-4817000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-2158000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-1493714.38</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-517417.39</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-506097.21</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-365711.62</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-471697.94</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-451584.37</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-590105.45</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-29388.9</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-51224.11</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-368247.69</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-67.77</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>6372.36</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>353391.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-572180.4</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-801814.75</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-132925.7</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-390692.33</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-591426.14</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-1040798.97</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>34781.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-377552.11</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-432448.88</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-135380.88</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-129326.41</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-202960.91</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-9603.28</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-9097.93</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-37902.89</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-29829.3</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-62917.91</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>-63180.62</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-32706.49</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-90714.96</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-162654.15</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-89692.86</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>14040.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-64867.51</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-80424.59</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-90282.84</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>-61993.72</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>-75471.53</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>-8317.23</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>-84719.17</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>-66419.79</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>-24285.43</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>-62430.02</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>-14169.8</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>-12379.76</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>4659.08</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>-10138.94</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>-4072.08</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>-2240.65</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>-19098.92</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>3210.53</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>-7464.72</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>665.29</v>
       </c>
     </row>
-    <row r="30" spans="1:99">
+    <row r="30" spans="1:100">
       <c r="A30" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B30">
+        <v>-4628000.0</v>
+      </c>
+      <c r="C30">
         <v>-8950000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-14078000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-2000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>73.34</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-4937.9</v>
       </c>
-      <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
-      <c r="L30">
+      <c r="L30"/>
+      <c r="M30">
         <v>255.02</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>94.82</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000.0</v>
       </c>
       <c r="O30">
         <v>21000.0</v>
       </c>
       <c r="P30">
+        <v>21000.0</v>
+      </c>
+      <c r="Q30">
         <v>32.19</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>101.6</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>3.35</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-16000.0</v>
       </c>
-      <c r="T30"/>
-      <c r="U30">
+      <c r="U30"/>
+      <c r="V30">
         <v>101.6</v>
       </c>
-      <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
-      <c r="AF30">
+      <c r="AF30"/>
+      <c r="AG30">
         <v>-304.44</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000.0</v>
       </c>
       <c r="AH30">
         <v>15000.0</v>
       </c>
       <c r="AI30">
         <v>15000.0</v>
       </c>
       <c r="AJ30">
+        <v>15000.0</v>
+      </c>
+      <c r="AK30">
         <v>274000.0</v>
       </c>
-      <c r="AK30"/>
-      <c r="AL30">
+      <c r="AL30"/>
+      <c r="AM30">
         <v>500000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-500000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>7056860.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-2000.0</v>
       </c>
-      <c r="AP30"/>
-      <c r="AQ30">
+      <c r="AQ30"/>
+      <c r="AR30">
         <v>-2000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-3006932.79</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-2349525.55</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-5991380.71</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-2180299.77</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-1272504.8</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-18348.29</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-7481.22</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-49479.44</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-14991.2</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>7255.18</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>62.15</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-5844.04</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-452019.14</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>19638.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-447303.03</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-807628.41</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-1448645.63</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-385379.53</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-628887.42</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-492005.23</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-488312.37</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-130449.62</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-83183.81</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-42099.35</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-2216.29</v>
       </c>
-      <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
-      <c r="BT30">
+      <c r="BT30"/>
+      <c r="BU30">
         <v>-3122.48</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>1234.91</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-5709.73</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-84138.8</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-15866.6</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-23286.75</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-323716.54</v>
       </c>
-      <c r="CA30"/>
-      <c r="CB30">
+      <c r="CB30"/>
+      <c r="CC30">
         <v>48649.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>81489.0</v>
       </c>
-      <c r="CD30"/>
       <c r="CE30"/>
-      <c r="CF30">
+      <c r="CF30"/>
+      <c r="CG30">
         <v>-43600.35</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-28932.79</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-293222.96</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>595.18</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-2212.77</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-51795.26</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-42115.7</v>
       </c>
-      <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
-      <c r="CP30">
+      <c r="CP30"/>
+      <c r="CQ30">
         <v>-368.88</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>11.24</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-1763.5</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-4375.4</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-1247.34</v>
       </c>
-      <c r="CU30"/>
+      <c r="CV30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>