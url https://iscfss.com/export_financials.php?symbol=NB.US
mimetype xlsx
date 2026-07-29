--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -3095,51 +3095,51 @@
       <c r="V39"/>
       <c r="W39">
         <v>0.0</v>
       </c>
       <c r="X39">
         <v>0.0</v>
       </c>
       <c r="Y39">
         <v>0.0</v>
       </c>
       <c r="Z39">
         <v>297.32</v>
       </c>
       <c r="AA39">
         <v>0.0</v>
       </c>
       <c r="AB39">
         <v>0.0</v>
       </c>
     </row>
     <row r="40" spans="1:28">
       <c r="A40" t="s">
         <v>66</v>
       </c>
       <c r="B40">
-        <v>48000.0</v>
+        <v>-98000.0</v>
       </c>
       <c r="C40">
         <v>2441000.0</v>
       </c>
       <c r="D40">
         <v>76000.0</v>
       </c>
       <c r="E40">
         <v>48000.0</v>
       </c>
       <c r="F40">
         <v>88000.0</v>
       </c>
       <c r="G40">
         <v>33000.0</v>
       </c>
       <c r="H40">
         <v>363000.0</v>
       </c>
       <c r="I40">
         <v>1694000.0</v>
       </c>
       <c r="J40">
         <v>3146000.0</v>
       </c>
@@ -3757,51 +3757,51 @@
       </c>
       <c r="W51">
         <v>7257.19</v>
       </c>
       <c r="X51">
         <v>4454.41</v>
       </c>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51">
         <v>63.09</v>
       </c>
     </row>
     <row r="52" spans="1:28">
       <c r="A52" t="s">
         <v>78</v>
       </c>
       <c r="B52">
         <v>98000.0</v>
       </c>
       <c r="C52">
         <v>7756000.0</v>
       </c>
       <c r="D52">
-        <v>71000.0</v>
+        <v>142000.0</v>
       </c>
       <c r="E52">
         <v>4251000.0</v>
       </c>
       <c r="F52">
         <v>3510000.0</v>
       </c>
       <c r="G52">
         <v>4914000.0</v>
       </c>
       <c r="H52">
         <v>2280000.0</v>
       </c>
       <c r="I52">
         <v>2236000.0</v>
       </c>
       <c r="J52">
         <v>3336000.0</v>
       </c>
       <c r="K52">
         <v>1000000.0</v>
       </c>
       <c r="L52">
         <v>1500000.0</v>
       </c>
@@ -10381,51 +10381,51 @@
       <c r="H35">
         <v>6315000.0</v>
       </c>
       <c r="I35">
         <v>5572000.0</v>
       </c>
       <c r="J35">
         <v>9003000.0</v>
       </c>
       <c r="K35">
         <v>10797000.0</v>
       </c>
       <c r="L35">
         <v>11676000.0</v>
       </c>
       <c r="M35">
         <v>26235000.0</v>
       </c>
       <c r="N35">
         <v>30057000.0</v>
       </c>
       <c r="O35">
         <v>0.0</v>
       </c>
       <c r="P35">
-        <v>0.0</v>
+        <v>964000.0</v>
       </c>
       <c r="Q35">
         <v>23000.0</v>
       </c>
       <c r="R35">
         <v>44000.0</v>
       </c>
       <c r="S35">
         <v>4328000.0</v>
       </c>
       <c r="T35">
         <v>6685000.0</v>
       </c>
       <c r="U35">
         <v>7339000.0</v>
       </c>
       <c r="V35">
         <v>8092000.0</v>
       </c>
       <c r="W35">
         <v>290000.0</v>
       </c>
       <c r="X35">
         <v>420000.0</v>
       </c>
@@ -11399,51 +11399,51 @@
       <c r="CT39">
         <v>501.6</v>
       </c>
       <c r="CU39">
         <v>971.75</v>
       </c>
       <c r="CV39">
         <v>0.0</v>
       </c>
       <c r="CW39">
         <v>0.0</v>
       </c>
       <c r="CX39">
         <v>0.0</v>
       </c>
       <c r="CY39"/>
     </row>
     <row r="40" spans="1:103">
       <c r="A40" t="s">
         <v>66</v>
       </c>
       <c r="B40">
         <v>4300000.0</v>
       </c>
       <c r="C40">
-        <v>6818000.0</v>
+        <v>6866000.0</v>
       </c>
       <c r="D40">
         <v>48000.0</v>
       </c>
       <c r="E40">
         <v>48000.0</v>
       </c>
       <c r="F40">
         <v>48000.0</v>
       </c>
       <c r="G40">
         <v>48000.0</v>
       </c>
       <c r="H40">
         <v>77000.0</v>
       </c>
       <c r="I40">
         <v>2441000.0</v>
       </c>
       <c r="J40">
         <v>2109000.0</v>
       </c>
       <c r="K40">
         <v>1998000.0</v>
       </c>
@@ -13643,75 +13643,75 @@
       </c>
       <c r="CQ51"/>
       <c r="CR51"/>
       <c r="CS51"/>
       <c r="CT51"/>
       <c r="CU51"/>
       <c r="CV51"/>
       <c r="CW51"/>
       <c r="CX51"/>
       <c r="CY51"/>
     </row>
     <row r="52" spans="1:103">
       <c r="A52" t="s">
         <v>78</v>
       </c>
       <c r="B52">
         <v>162000.0</v>
       </c>
       <c r="C52">
         <v>162000.0</v>
       </c>
       <c r="D52">
         <v>98000.0</v>
       </c>
       <c r="E52">
-        <v>98000.0</v>
+        <v>196000.0</v>
       </c>
       <c r="F52">
         <v>98000.0</v>
       </c>
       <c r="G52">
         <v>1273000.0</v>
       </c>
       <c r="H52">
         <v>5388000.0</v>
       </c>
       <c r="I52">
         <v>7756000.0</v>
       </c>
       <c r="J52">
         <v>1897000.0</v>
       </c>
       <c r="K52">
         <v>5696000.0</v>
       </c>
       <c r="L52">
         <v>6978000.0</v>
       </c>
       <c r="M52">
-        <v>71000.0</v>
+        <v>142000.0</v>
       </c>
       <c r="N52">
         <v>1359000.0</v>
       </c>
       <c r="O52">
         <v>2568000.0</v>
       </c>
       <c r="P52">
         <v>2841000.0</v>
       </c>
       <c r="Q52">
         <v>4251000.0</v>
       </c>
       <c r="R52">
         <v>4664000.0</v>
       </c>
       <c r="S52">
         <v>2076000.0</v>
       </c>
       <c r="T52">
         <v>2468000.0</v>
       </c>
       <c r="U52">
         <v>3510000.0</v>
       </c>
@@ -16194,51 +16194,53 @@
       <c r="V2">
         <v>3937.01</v>
       </c>
       <c r="W2">
         <v>5569.47</v>
       </c>
       <c r="X2"/>
       <c r="Y2"/>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
         <v>168</v>
       </c>
       <c r="B3">
         <v>3000.0</v>
       </c>
       <c r="C3">
         <v>2000.0</v>
       </c>
       <c r="D3">
         <v>3000.0</v>
       </c>
       <c r="E3">
         <v>3000.0</v>
       </c>
-      <c r="F3"/>
+      <c r="F3">
+        <v>4092000.0</v>
+      </c>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3">
         <v>6000.0</v>
       </c>
       <c r="J3">
         <v>9000.0</v>
       </c>
       <c r="K3">
         <v>9000.0</v>
       </c>
       <c r="L3">
         <v>10000.0</v>
       </c>
       <c r="M3">
         <v>6276.14</v>
       </c>
       <c r="N3">
         <v>3041.81</v>
       </c>
       <c r="O3">
         <v>3741.89</v>
       </c>
       <c r="P3">
         <v>4740.2</v>
@@ -16295,51 +16297,51 @@
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
         <v>170</v>
       </c>
       <c r="B5">
         <v>-17934000.0</v>
       </c>
       <c r="C5">
         <v>-7547000.0</v>
       </c>
       <c r="D5">
         <v>-38276000.0</v>
       </c>
       <c r="E5">
         <v>-8060000.0</v>
       </c>
       <c r="F5">
-        <v>-4092000.0</v>
+        <v>-7373000.0</v>
       </c>
       <c r="G5">
         <v>-3432000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>-8122000.0</v>
       </c>
       <c r="J5">
         <v>-14340000.0</v>
       </c>
       <c r="K5">
         <v>-10891000.0</v>
       </c>
       <c r="L5">
         <v>-25831000.0</v>
       </c>
       <c r="M5">
         <v>-1603589.14</v>
       </c>
       <c r="N5">
         <v>-2886314.81</v>
       </c>
       <c r="O5">
         <v>-2194601.89</v>
@@ -18284,51 +18286,51 @@
       <c r="O3">
         <v>-2188000.0</v>
       </c>
       <c r="P3">
         <v>1000.0</v>
       </c>
       <c r="Q3">
         <v>1000.0</v>
       </c>
       <c r="R3">
         <v>1000.0</v>
       </c>
       <c r="S3">
         <v>1000.0</v>
       </c>
       <c r="T3">
         <v>1000.0</v>
       </c>
       <c r="U3">
         <v>229000.0</v>
       </c>
       <c r="V3">
         <v>186000.0</v>
       </c>
       <c r="W3">
-        <v>369000.0</v>
+        <v>1213000.0</v>
       </c>
       <c r="X3">
         <v>137000.0</v>
       </c>
       <c r="Y3">
         <v>185000.0</v>
       </c>
       <c r="Z3">
         <v>-345000.0</v>
       </c>
       <c r="AA3">
         <v>-2000.0</v>
       </c>
       <c r="AB3">
         <v>-53000.0</v>
       </c>
       <c r="AC3">
         <v>76000.0</v>
       </c>
       <c r="AD3">
         <v>123000.0</v>
       </c>
       <c r="AE3">
         <v>-459000.0</v>
       </c>
@@ -18627,51 +18629,51 @@
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
     </row>
     <row r="5" spans="1:102">
       <c r="A5" t="s">
         <v>170</v>
       </c>
       <c r="B5">
-        <v>-7330000.0</v>
+        <v>325000.0</v>
       </c>
       <c r="C5">
         <v>-1205000.0</v>
       </c>
       <c r="D5">
         <v>-43507000.0</v>
       </c>
       <c r="E5"/>
       <c r="F5">
         <v>-5375000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5">
         <v>-2058000.0</v>
       </c>
       <c r="I5">
         <v>-712000.0</v>
       </c>
       <c r="J5">
         <v>-3209000.0</v>
       </c>
       <c r="K5"/>
       <c r="L5">
         <v>-1412999.0</v>
       </c>
@@ -18684,51 +18686,51 @@
       <c r="O5">
         <v>-13000.0</v>
       </c>
       <c r="P5">
         <v>-3619000.0</v>
       </c>
       <c r="Q5">
         <v>-2246000.0</v>
       </c>
       <c r="R5">
         <v>-1321000.0</v>
       </c>
       <c r="S5">
         <v>-2970000.0</v>
       </c>
       <c r="T5">
         <v>-1483000.0</v>
       </c>
       <c r="U5">
         <v>-742000.0</v>
       </c>
       <c r="V5">
         <v>-659000.0</v>
       </c>
       <c r="W5">
-        <v>-1213000.0</v>
+        <v>-2163000.0</v>
       </c>
       <c r="X5">
         <v>-926000.0</v>
       </c>
       <c r="Y5">
         <v>-537000.0</v>
       </c>
       <c r="Z5">
         <v>-817000.0</v>
       </c>
       <c r="AA5">
         <v>-1001000.0</v>
       </c>
       <c r="AB5">
         <v>-892000.0</v>
       </c>
       <c r="AC5">
         <v>-1633000.0</v>
       </c>
       <c r="AD5">
         <v>-1587000.0</v>
       </c>
       <c r="AE5">
         <v>-1958000.0</v>
       </c>
@@ -18921,90 +18923,90 @@
       </c>
       <c r="CS5">
         <v>-5483.05</v>
       </c>
       <c r="CT5">
         <v>-3923.41</v>
       </c>
       <c r="CU5">
         <v>-6469.02</v>
       </c>
       <c r="CV5">
         <v>-4734.31</v>
       </c>
       <c r="CW5">
         <v>-1292.6</v>
       </c>
       <c r="CX5">
         <v>-2696.56</v>
       </c>
     </row>
     <row r="6" spans="1:102">
       <c r="A6" t="s">
         <v>171</v>
       </c>
       <c r="B6">
-        <v>-7176000.0</v>
+        <v>479000.0</v>
       </c>
       <c r="C6">
         <v>-1160000.0</v>
       </c>
       <c r="D6">
         <v>-43506000.0</v>
       </c>
       <c r="E6">
         <v>-9987000.0</v>
       </c>
       <c r="F6">
         <v>-5373000.0</v>
       </c>
       <c r="G6">
         <v>-514000.0</v>
       </c>
       <c r="H6">
         <v>-2057000.0</v>
       </c>
       <c r="I6">
         <v>-714000.0</v>
       </c>
       <c r="J6">
         <v>-3208000.0</v>
       </c>
       <c r="K6">
         <v>-2211000.0</v>
       </c>
       <c r="L6">
         <v>-1411999.0</v>
       </c>
       <c r="M6">
         <v>-2736000.0</v>
       </c>
       <c r="N6">
         <v>-29478000.0</v>
       </c>
       <c r="O6">
-        <v>-2201000.0</v>
+        <v>-2429000.0</v>
       </c>
       <c r="P6">
         <v>-3618000.0</v>
       </c>
       <c r="Q6">
         <v>-2245000.0</v>
       </c>
       <c r="R6">
         <v>-1320000.0</v>
       </c>
       <c r="S6">
         <v>-2970000.0</v>
       </c>
       <c r="T6">
         <v>-1482000.0</v>
       </c>
       <c r="U6">
         <v>-513000.0</v>
       </c>
       <c r="V6">
         <v>-473000.0</v>
       </c>
       <c r="W6">
         <v>-950000.0</v>
       </c>