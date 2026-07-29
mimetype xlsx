--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -6430,80 +6430,80 @@
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>94</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>95</v>
       </c>
       <c r="B5">
         <v>-59001000.0</v>
       </c>
       <c r="C5">
         <v>-70780000.0</v>
       </c>
       <c r="D5">
-        <v>-76152000.0</v>
+        <v>-63675000.0</v>
       </c>
       <c r="E5">
         <v>-57924000.0</v>
       </c>
       <c r="F5">
         <v>-50315000.0</v>
       </c>
       <c r="G5">
         <v>-15619000.0</v>
       </c>
       <c r="H5">
         <v>-10110000.0</v>
       </c>
       <c r="I5">
         <v>-111684000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>96</v>
       </c>
       <c r="B6">
         <v>-52536000.0</v>
       </c>
       <c r="C6">
         <v>-64427000.0</v>
       </c>
       <c r="D6">
-        <v>-74303000.0</v>
+        <v>-61826000.0</v>
       </c>
       <c r="E6">
         <v>-54508000.0</v>
       </c>
       <c r="F6">
         <v>-47473000.0</v>
       </c>
       <c r="G6">
         <v>-13273000.0</v>
       </c>
       <c r="H6">
         <v>-9562000.0</v>
       </c>
       <c r="I6">
         <v>626600000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>97</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
@@ -7386,206 +7386,206 @@
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>95</v>
       </c>
       <c r="B5">
-        <v>-16123999.0</v>
+        <v>-14697000.0</v>
       </c>
       <c r="C5">
         <v>-13781000.0</v>
       </c>
       <c r="D5">
-        <v>-15472000.0</v>
+        <v>-13574000.0</v>
       </c>
       <c r="E5">
-        <v>-17097000.0</v>
+        <v>-15033000.0</v>
       </c>
       <c r="F5">
-        <v>-18844000.0</v>
+        <v>-16613000.0</v>
       </c>
       <c r="G5">
         <v>-17594000.0</v>
       </c>
       <c r="H5">
         <v>-16446000.0</v>
       </c>
       <c r="I5">
         <v>-18010000.0</v>
       </c>
       <c r="J5">
         <v>-18730000.0</v>
       </c>
       <c r="K5">
         <v>-17024000.0</v>
       </c>
       <c r="L5">
         <v>-15878000.0</v>
       </c>
       <c r="M5">
         <v>-15808000.0</v>
       </c>
       <c r="N5">
         <v>-14965000.0</v>
       </c>
       <c r="O5">
         <v>-13408999.0</v>
       </c>
       <c r="P5">
-        <v>-15820000.0</v>
+        <v>-14063000.0</v>
       </c>
       <c r="Q5">
         <v>-14689000.0</v>
       </c>
       <c r="R5">
         <v>-15762999.0</v>
       </c>
       <c r="S5">
         <v>-16689000.0</v>
       </c>
       <c r="T5">
         <v>-14504000.0</v>
       </c>
       <c r="U5">
         <v>-10713000.0</v>
       </c>
       <c r="V5">
-        <v>-8417000.0</v>
+        <v>-1769013.0</v>
       </c>
       <c r="W5">
         <v>-5352000.0</v>
       </c>
       <c r="X5">
         <v>-4027000.0</v>
       </c>
       <c r="Y5">
         <v>-3400000.0</v>
       </c>
       <c r="Z5">
         <v>-2997000.0</v>
       </c>
       <c r="AA5">
         <v>-355113.0</v>
       </c>
       <c r="AB5">
         <v>-177719.0</v>
       </c>
       <c r="AC5">
         <v>-88205.0</v>
       </c>
       <c r="AD5">
         <v>-153570.0</v>
       </c>
       <c r="AE5">
         <v>-111684000.0</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>96</v>
       </c>
       <c r="B6">
-        <v>-14647999.0</v>
+        <v>-13221000.0</v>
       </c>
       <c r="C6">
         <v>-12193000.0</v>
       </c>
       <c r="D6">
-        <v>-13853000.0</v>
+        <v>-11955000.0</v>
       </c>
       <c r="E6">
-        <v>-15464000.0</v>
+        <v>-13400000.0</v>
       </c>
       <c r="F6">
-        <v>-17219000.0</v>
+        <v>-14988000.0</v>
       </c>
       <c r="G6">
         <v>-11241000.0</v>
       </c>
       <c r="H6">
         <v>-14834000.0</v>
       </c>
       <c r="I6">
         <v>-16413000.0</v>
       </c>
       <c r="J6">
         <v>-17139000.0</v>
       </c>
       <c r="K6">
         <v>-15434000.0</v>
       </c>
       <c r="L6">
         <v>-14363000.0</v>
       </c>
       <c r="M6">
         <v>-14388000.0</v>
       </c>
       <c r="N6">
         <v>-13794000.0</v>
       </c>
       <c r="O6">
         <v>-12487999.0</v>
       </c>
       <c r="P6">
-        <v>-14960000.0</v>
+        <v>-13203000.0</v>
       </c>
       <c r="Q6">
         <v>-13860000.0</v>
       </c>
       <c r="R6">
         <v>-14956999.0</v>
       </c>
       <c r="S6">
         <v>-16426000.0</v>
       </c>
       <c r="T6">
         <v>-14227000.0</v>
       </c>
       <c r="U6">
         <v>-10413000.0</v>
       </c>
       <c r="V6">
-        <v>-1769013.0</v>
+        <v>-1142013.0</v>
       </c>
       <c r="W6">
         <v>-5158000.0</v>
       </c>
       <c r="X6">
         <v>-3442000.0</v>
       </c>
       <c r="Y6">
         <v>-3231000.0</v>
       </c>
       <c r="Z6">
         <v>-2839000.0</v>
       </c>
       <c r="AA6">
         <v>385490.0</v>
       </c>
       <c r="AB6">
         <v>617205.0</v>
       </c>
       <c r="AC6">
         <v>857162.0</v>
       </c>
       <c r="AD6">
         <v>718765.0</v>
       </c>
@@ -9860,51 +9860,51 @@
       </c>
       <c r="E23">
         <v>562000.0</v>
       </c>
       <c r="F23">
         <v>335409000.0</v>
       </c>
       <c r="G23">
         <v>75899000.0</v>
       </c>
       <c r="H23">
         <v>36000.0</v>
       </c>
       <c r="I23">
         <v>145186604000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>144</v>
       </c>
       <c r="B24">
         <v>108991000.0</v>
       </c>
       <c r="C24">
-        <v>154650000.0</v>
+        <v>-760000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>163175000.0</v>
       </c>
       <c r="F24">
         <v>-136695.0</v>
       </c>
       <c r="G24">
         <v>-24358.0</v>
       </c>
       <c r="H24">
         <v>4976000.0</v>
       </c>
       <c r="I24">
         <v>1198306.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>145</v>
       </c>
       <c r="B25">
         <v>-1420000.0</v>
       </c>
@@ -10988,69 +10988,69 @@
       <c r="E14">
         <v>1633000.0</v>
       </c>
       <c r="F14">
         <v>1625000.0</v>
       </c>
       <c r="G14">
         <v>1553000.0</v>
       </c>
       <c r="H14">
         <v>1612000.0</v>
       </c>
       <c r="I14">
         <v>1597000.0</v>
       </c>
       <c r="J14">
         <v>1591000.0</v>
       </c>
       <c r="K14">
         <v>1590000.0</v>
       </c>
       <c r="L14">
         <v>1483000.0</v>
       </c>
       <c r="M14">
-        <v>1420000.0</v>
+        <v>1461000.0</v>
       </c>
       <c r="N14">
         <v>1171000.0</v>
       </c>
       <c r="O14">
         <v>921000.0</v>
       </c>
       <c r="P14">
         <v>860000.0</v>
       </c>
       <c r="Q14">
         <v>829000.0</v>
       </c>
       <c r="R14">
         <v>806000.0</v>
       </c>
       <c r="S14">
-        <v>263000.0</v>
+        <v>869000.0</v>
       </c>
       <c r="T14">
         <v>734000.0</v>
       </c>
       <c r="U14">
         <v>300000.0</v>
       </c>
       <c r="V14">
         <v>627000.0</v>
       </c>
       <c r="W14">
         <v>598000.0</v>
       </c>
       <c r="X14">
         <v>585000.0</v>
       </c>
       <c r="Y14">
         <v>558000.0</v>
       </c>
       <c r="Z14">
         <v>605000.0</v>
       </c>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
@@ -11769,69 +11769,69 @@
       <c r="E25">
         <v>-439000.0</v>
       </c>
       <c r="F25">
         <v>-541000.0</v>
       </c>
       <c r="G25">
         <v>216000.0</v>
       </c>
       <c r="H25">
         <v>-723000.0</v>
       </c>
       <c r="I25">
         <v>-702000.0</v>
       </c>
       <c r="J25">
         <v>-751000.0</v>
       </c>
       <c r="K25">
         <v>-619000.0</v>
       </c>
       <c r="L25">
         <v>-449.0</v>
       </c>
       <c r="M25">
-        <v>2396000.0</v>
+        <v>-743000.0</v>
       </c>
       <c r="N25">
         <v>-669000.0</v>
       </c>
       <c r="O25">
         <v>-550000.0</v>
       </c>
       <c r="P25">
         <v>-193000.0</v>
       </c>
       <c r="Q25">
         <v>-173000.0</v>
       </c>
       <c r="R25">
         <v>26000.0</v>
       </c>
       <c r="S25">
-        <v>3266000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="T25">
         <v>-23000.0</v>
       </c>
       <c r="U25">
         <v>-2321007.0</v>
       </c>
       <c r="V25">
         <v>115000.0</v>
       </c>
       <c r="W25">
         <v>116000.0</v>
       </c>
       <c r="X25">
         <v>-190657.0</v>
       </c>
       <c r="Y25">
         <v>-38000.0</v>
       </c>
       <c r="Z25">
         <v>11000.0</v>
       </c>
       <c r="AA25">
         <v>-119369.0</v>
       </c>