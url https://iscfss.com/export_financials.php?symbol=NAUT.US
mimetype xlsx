--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -232,50 +232,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2210,4122 +2213,4246 @@
       </c>
       <c r="H62"/>
       <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE62"/>
+  <dimension ref="A1:AF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
       <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
       <c r="AD1" t="s">
         <v>91</v>
       </c>
       <c r="AE1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2" spans="1:31">
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2">
+        <v>1095000.0</v>
+      </c>
+      <c r="C2">
         <v>1186000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>943000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>893000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>974000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>841000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>987000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1487000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1627000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1860000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1639000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1142000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1222000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1266000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1272000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>823000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1429000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1487000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1723000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1498000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1229000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2120000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>470000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>6087.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>9633.0</v>
       </c>
-      <c r="Z2"/>
-      <c r="AA2">
+      <c r="AA2"/>
+      <c r="AB2">
         <v>289000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1751.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1381.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>10000.0</v>
       </c>
-      <c r="AE2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:31">
+      <c r="AF2"/>
+    </row>
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
-    </row>
-    <row r="4" spans="1:31">
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-    </row>
-    <row r="5" spans="1:31">
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5">
+        <v>-331000.0</v>
+      </c>
+      <c r="C5">
         <v>-91000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>243000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>200000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>77000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>189000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>57000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>731000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-546000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-745000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-255000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-2033000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-2389000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-959000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1854000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1881000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-768000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-554000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-184000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-9000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-10000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>2000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>3000.0</v>
       </c>
-      <c r="X5"/>
       <c r="Y5"/>
-      <c r="Z5">
+      <c r="Z5"/>
+      <c r="AA5">
         <v>-14509000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>7000.0</v>
       </c>
-      <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
-    </row>
-    <row r="6" spans="1:31">
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-    </row>
-    <row r="7" spans="1:31">
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7">
+        <v>27816000.0</v>
+      </c>
+      <c r="C7">
         <v>28873000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>30019000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>27003000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>28183000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>29341000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>30478000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>31567000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>32602000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>33621000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>34628000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>35636000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>36461000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>37310000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>30328000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>29167000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>29612000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>30050000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>30032000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>3605000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>686000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>4529000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>4775000.0</v>
       </c>
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-    </row>
-    <row r="8" spans="1:31">
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8">
         <v>13000.0</v>
       </c>
       <c r="C8">
         <v>13000.0</v>
       </c>
       <c r="D8">
         <v>13000.0</v>
       </c>
       <c r="E8">
         <v>13000.0</v>
       </c>
       <c r="F8">
         <v>13000.0</v>
       </c>
       <c r="G8">
         <v>13000.0</v>
       </c>
       <c r="H8">
         <v>13000.0</v>
       </c>
       <c r="I8">
         <v>13000.0</v>
       </c>
       <c r="J8">
         <v>13000.0</v>
       </c>
       <c r="K8">
         <v>13000.0</v>
       </c>
       <c r="L8">
-        <v>12000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="M8">
         <v>12000.0</v>
       </c>
       <c r="N8">
         <v>12000.0</v>
       </c>
       <c r="O8">
         <v>12000.0</v>
       </c>
       <c r="P8">
         <v>12000.0</v>
       </c>
       <c r="Q8">
         <v>12000.0</v>
       </c>
       <c r="R8">
         <v>12000.0</v>
       </c>
       <c r="S8">
         <v>12000.0</v>
       </c>
       <c r="T8">
         <v>12000.0</v>
       </c>
       <c r="U8">
         <v>12000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>12000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>461387000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>458191000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>455330000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>452362000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>449406000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>446654000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>444388000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>441795000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>439489000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>7291570.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>5522570.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>5170200.0</v>
       </c>
-      <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
-    </row>
-    <row r="10" spans="1:31">
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10">
+        <v>13166000.0</v>
+      </c>
+      <c r="C10">
         <v>14626000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>12388000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>23875000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>34457000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>33238000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>27646000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>4409000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>24885000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>25729000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>19397000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>74104000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>72139000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>88505000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>114523000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>188932000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>210354000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>188622000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>185619000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>190241000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>288387000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>51803000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>36607000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1064954.0</v>
       </c>
-      <c r="Y10"/>
-      <c r="Z10">
+      <c r="Z10"/>
+      <c r="AA10">
         <v>-16659000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>595000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>963318.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1015506.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1075870.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1198306.0</v>
       </c>
     </row>
-    <row r="11" spans="1:31">
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
-    </row>
-    <row r="12" spans="1:31">
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
+        <v>84031000.0</v>
+      </c>
+      <c r="C12">
         <v>95869000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>103406000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>131427000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>147873000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>138810000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>129893000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>140609000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>167443000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>181366000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>173418000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>183289000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>163295000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>167348000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>184471000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>257970000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>299338000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>324117000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>345729000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>347345000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>373144000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>67837000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>76742000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1064954.0</v>
       </c>
-      <c r="Y12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z12"/>
       <c r="AA12">
         <v>16659000.0</v>
       </c>
       <c r="AB12">
+        <v>16659000.0</v>
+      </c>
+      <c r="AC12">
         <v>147101872318.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>146307001506.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>145361694870.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>144489482306.0</v>
       </c>
     </row>
-    <row r="13" spans="1:31">
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
         <v>20</v>
       </c>
       <c r="B13">
         <v>13000.0</v>
       </c>
       <c r="C13">
         <v>13000.0</v>
       </c>
       <c r="D13">
         <v>13000.0</v>
       </c>
       <c r="E13">
         <v>13000.0</v>
       </c>
       <c r="F13">
         <v>13000.0</v>
       </c>
       <c r="G13">
         <v>13000.0</v>
       </c>
       <c r="H13">
         <v>13000.0</v>
       </c>
       <c r="I13">
         <v>13000.0</v>
       </c>
       <c r="J13">
         <v>13000.0</v>
       </c>
       <c r="K13">
         <v>13000.0</v>
       </c>
       <c r="L13">
-        <v>12000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="M13">
         <v>12000.0</v>
       </c>
       <c r="N13">
         <v>12000.0</v>
       </c>
       <c r="O13">
         <v>12000.0</v>
       </c>
       <c r="P13">
         <v>12000.0</v>
       </c>
       <c r="Q13">
         <v>12000.0</v>
       </c>
       <c r="R13">
         <v>12000.0</v>
       </c>
       <c r="S13">
         <v>12000.0</v>
       </c>
       <c r="T13">
         <v>12000.0</v>
       </c>
       <c r="U13">
         <v>12000.0</v>
       </c>
       <c r="V13">
-        <v>1000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="W13">
         <v>1000.0</v>
       </c>
       <c r="X13">
+        <v>1000.0</v>
+      </c>
+      <c r="Y13">
         <v>140589623.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>374.0</v>
       </c>
       <c r="Z13">
         <v>374.0</v>
       </c>
       <c r="AA13">
+        <v>374.0</v>
+      </c>
+      <c r="AB13">
         <v>1000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>54.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>60.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>69.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>76.0</v>
       </c>
     </row>
-    <row r="14" spans="1:31">
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
+        <v>126886646.0</v>
+      </c>
+      <c r="C14">
         <v>126634782.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>126256583.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>126305122.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>126204632.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>126144240.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>125796000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>125452000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>125317000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>125135000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>124984918.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>124933000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>124603000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>124590000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>124789000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>124651000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>124494000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>124418000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>124232000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>124114000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>55070000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>33000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>31733000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>124045000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>28185000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>7293000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7188000.0</v>
       </c>
       <c r="AB14">
         <v>7188000.0</v>
       </c>
       <c r="AC14">
         <v>7188000.0</v>
       </c>
       <c r="AD14">
         <v>7188000.0</v>
       </c>
       <c r="AE14">
         <v>7188000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:31">
+      <c r="AF14">
+        <v>7188000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>12000.0</v>
       </c>
       <c r="O15">
         <v>12000.0</v>
       </c>
       <c r="P15">
         <v>12000.0</v>
       </c>
       <c r="Q15">
         <v>12000.0</v>
       </c>
       <c r="R15">
         <v>12000.0</v>
       </c>
       <c r="S15">
         <v>12000.0</v>
       </c>
       <c r="T15">
         <v>12000.0</v>
       </c>
       <c r="U15">
         <v>12000.0</v>
       </c>
       <c r="V15">
+        <v>12000.0</v>
+      </c>
+      <c r="W15">
         <v>1000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>517.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>140589623.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>374.0</v>
       </c>
       <c r="Z15">
         <v>374.0</v>
       </c>
       <c r="AA15">
+        <v>374.0</v>
+      </c>
+      <c r="AB15">
         <v>50.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>54.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>60.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>69.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>76.0</v>
       </c>
     </row>
-    <row r="16" spans="1:31">
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>-1847000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-1744000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-1376000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>3566000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-468000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-1159000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-977000.0</v>
       </c>
-      <c r="O16"/>
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>3618000.0</v>
       </c>
-      <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>2731000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1865000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>942000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1002000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>936000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
-      <c r="V18">
+      <c r="V18"/>
+      <c r="W18">
         <v>3202000.0</v>
       </c>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
-    </row>
-    <row r="22" spans="1:31">
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-    </row>
-    <row r="23" spans="1:31">
+      <c r="AF22"/>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23">
+        <v>163576000.0</v>
+      </c>
+      <c r="C23">
         <v>177779000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>191112000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>200915000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>213189000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>227690000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>242743000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>259704000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>272747000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>288650000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>305565000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>318336000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>330767000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>345884000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>350052000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>359307000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>371707000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>384673000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>398450000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>385347000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>393275000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>76148000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>85011000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>150950271.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>211326.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>18052000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>18542000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>148145485.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>147435876.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>146587332.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>145820556.0</v>
       </c>
     </row>
-    <row r="24" spans="1:31">
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
         <v>31</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26">
+        <v>45155000.0</v>
+      </c>
+      <c r="C26">
         <v>47505000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>52739000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>37059000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>31636000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>54023000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>76405000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>80618000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>65466000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>66292000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>90647000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>92439000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>123433000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>134641000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>129169000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>65676000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>35558000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>24918000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>16371000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>26627000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>15266000.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26">
         <v>0.0</v>
       </c>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
+        <v>14650000.0</v>
+      </c>
+      <c r="C28">
         <v>14247000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>17631000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3128000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-6274000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-3897000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2832000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>27158000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>7717000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7892000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>15231000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-38468000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-35678000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-51195000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-84195000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-159765000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-180742000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-158572000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-155587000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-186636000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-287701000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-50528000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-31832000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-1064954.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>63409.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>16659000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>274405000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>134083682.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>41996494.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>41935130.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>3801694.0</v>
       </c>
     </row>
-    <row r="29" spans="1:31">
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
         <v>36</v>
       </c>
       <c r="B29">
+        <v>131112000.0</v>
+      </c>
+      <c r="C29">
         <v>144415000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>156973000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>169139000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>181094000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>194435000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>208730000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>223434000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>235279000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>249492000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>265353000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>277273000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>289673000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>303715000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>314924000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>325338000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>337558000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>349709000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>363576000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>377847000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>390044000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-36795000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-29721000.0</v>
       </c>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
-    </row>
-    <row r="31" spans="1:31">
+      <c r="AF30"/>
+    </row>
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>289673000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>303715000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>314924000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>325338000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>337558000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>349709000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>363576000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>377847000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>390044000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-36795000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>145236736.0</v>
       </c>
-      <c r="X31"/>
       <c r="Y31"/>
-      <c r="Z31">
+      <c r="Z31"/>
+      <c r="AA31">
         <v>-14509000.0</v>
       </c>
-      <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
-    </row>
-    <row r="32" spans="1:31">
+      <c r="AF31"/>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
         <v>39</v>
       </c>
       <c r="B32">
+        <v>78987000.0</v>
+      </c>
+      <c r="C32">
         <v>90489000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>98011000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>125343000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>142588000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>133445000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>125194000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>135543000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>162252000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>175882000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>167715000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>177894000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>158813000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>162555000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>180418000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>254790000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>297347000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>320659000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>343410000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>348013000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>371397000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>64210000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>74641000.0</v>
       </c>
-      <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
-    </row>
-    <row r="33" spans="1:31">
+      <c r="AF32"/>
+    </row>
+    <row r="33" spans="1:32">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
+        <v>75950000.0</v>
+      </c>
+      <c r="C33">
         <v>78947000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>85149000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>66590000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>62464000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>86089000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>109917000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>115499000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>101814000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>103556000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>128728000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>131548000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>164063000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>175400000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>162843000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>98083000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>68261000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>57608000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>49228000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>33125000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>18647000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>6703000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>7352000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>149515679.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>211326.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>-16659000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1578000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>147100909.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>146305986.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>145360619.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>144488284.0</v>
       </c>
     </row>
-    <row r="34" spans="1:31">
+    <row r="34" spans="1:32">
       <c r="A34" t="s">
         <v>41</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>33204000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>34240000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>28337000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>27535000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>28050000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>28558000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>29062000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>3291000.0</v>
       </c>
-      <c r="U34"/>
-[...2 lines deleted...]
-      </c>
+      <c r="V34"/>
       <c r="W34">
         <v>5232500.0</v>
       </c>
-      <c r="X34"/>
+      <c r="X34">
+        <v>5232500.0</v>
+      </c>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
-    </row>
-    <row r="35" spans="1:31">
+      <c r="AF34"/>
+    </row>
+    <row r="35" spans="1:32">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
+        <v>23825000.0</v>
+      </c>
+      <c r="C35">
         <v>25021000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>26187000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>22794000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>23958000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>25099000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>26381000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>27608000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>28787000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>29946000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>31090000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>32169000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>33204000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>34240000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>28337000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>27535000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>28050000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>28558000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>29062000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>3291000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>0.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>111277000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>111714000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>5232500.0</v>
       </c>
-      <c r="Y35"/>
-      <c r="Z35">
+      <c r="Z35"/>
+      <c r="AA35">
         <v>-18052000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>275000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>135047000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>43012000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>43011000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:31">
+    <row r="36" spans="1:32">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
+        <v>1177000.0</v>
+      </c>
+      <c r="C36">
         <v>1176000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1180000.0</v>
       </c>
       <c r="D36">
         <v>1180000.0</v>
       </c>
       <c r="E36">
         <v>1180000.0</v>
       </c>
       <c r="F36">
         <v>1180000.0</v>
       </c>
       <c r="G36">
         <v>1180000.0</v>
       </c>
       <c r="H36">
         <v>1180000.0</v>
       </c>
       <c r="I36">
         <v>1180000.0</v>
       </c>
       <c r="J36">
         <v>1180000.0</v>
       </c>
       <c r="K36">
         <v>1180000.0</v>
       </c>
       <c r="L36">
+        <v>1180000.0</v>
+      </c>
+      <c r="M36">
         <v>1157000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1768000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1108000.0</v>
       </c>
       <c r="O36">
         <v>1108000.0</v>
       </c>
       <c r="P36">
-        <v>997000.0</v>
+        <v>1108000.0</v>
       </c>
       <c r="Q36">
         <v>997000.0</v>
       </c>
       <c r="R36">
         <v>997000.0</v>
       </c>
       <c r="S36">
         <v>997000.0</v>
       </c>
       <c r="T36">
+        <v>997000.0</v>
+      </c>
+      <c r="U36">
         <v>767000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>612000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>3814000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1139000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>-484320.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>211326.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-16659000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>459000.0</v>
       </c>
-      <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
-    </row>
-    <row r="37" spans="1:31">
+      <c r="AF36"/>
+    </row>
+    <row r="37" spans="1:32">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-    </row>
-    <row r="38" spans="1:31">
+      <c r="AF37"/>
+    </row>
+    <row r="38" spans="1:32">
       <c r="A38" t="s">
         <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>1000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>1108000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>997000.0</v>
       </c>
       <c r="Q38">
         <v>997000.0</v>
       </c>
-      <c r="R38"/>
-      <c r="S38">
+      <c r="R38">
         <v>997000.0</v>
       </c>
+      <c r="S38"/>
       <c r="T38">
+        <v>997000.0</v>
+      </c>
+      <c r="U38">
         <v>767000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>612000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>-315000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>149552952.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>149515680.0</v>
       </c>
-      <c r="Y38"/>
-      <c r="Z38">
+      <c r="Z38"/>
+      <c r="AA38">
         <v>25000.0</v>
       </c>
-      <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
-    </row>
-    <row r="39" spans="1:31">
+      <c r="AF38"/>
+    </row>
+    <row r="39" spans="1:32">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
+        <v>3595000.0</v>
+      </c>
+      <c r="C39">
         <v>2963000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>2557000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>2898000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>2852000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>2791000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2933000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>3596000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>3490000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>3728000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>3419000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>3499000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>3408000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>3136000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>2738000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>3254000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>4108000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>2948000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>3493000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>4877000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1484000.0</v>
       </c>
-      <c r="V39">
-[...1 lines deleted...]
-      </c>
       <c r="W39">
+        <v>2901000.0</v>
+      </c>
+      <c r="X39">
         <v>917000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>369637.0</v>
       </c>
-      <c r="Y39"/>
-      <c r="Z39">
+      <c r="Z39"/>
+      <c r="AA39">
         <v>-16659000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>305000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>-147100827742.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>-146305871616.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>-145360468157.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>-144488150034.0</v>
       </c>
     </row>
-    <row r="40" spans="1:31">
+    <row r="40" spans="1:32">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
+        <v>3553000.0</v>
+      </c>
+      <c r="C40">
         <v>3305000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>3177000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>3880000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>2938000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>3073000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>2548000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>3216000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>3239000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>3677000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>379000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>4285000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>3411000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>3593000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>3528000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>3979000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>3108000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>3427000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>3119000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>2397000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1316000.0</v>
       </c>
-      <c r="V40">
-[...1 lines deleted...]
-      </c>
       <c r="W40">
+        <v>1056000.0</v>
+      </c>
+      <c r="X40">
         <v>1069000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>128660.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>134633.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>4245.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>201000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>135047.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>43012.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>43011.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>5000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:31">
+    <row r="41" spans="1:32">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
-    </row>
-    <row r="42" spans="1:31">
+      <c r="AF41"/>
+    </row>
+    <row r="42" spans="1:32">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
+        <v>492616000.0</v>
+      </c>
+      <c r="C42">
         <v>491210000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>488737000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>487165000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>485669000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>483865000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>481679000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>478115000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>474791000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>471193000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>467834000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>464509000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>461387000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>458191000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>455330000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>452362000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>449406000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>446654000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>444388000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>441795000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>439489000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>1936000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>600000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>5170196.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24626.0</v>
       </c>
       <c r="Z42">
         <v>24626.0</v>
       </c>
       <c r="AA42">
+        <v>24626.0</v>
+      </c>
+      <c r="AB42">
         <v>189000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>2180216.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>2797421.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>3654572.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>4373325.0</v>
       </c>
     </row>
-    <row r="43" spans="1:31">
+    <row r="43" spans="1:32">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
-    </row>
-    <row r="44" spans="1:31">
+      <c r="AF43"/>
+    </row>
+    <row r="44" spans="1:32">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-    </row>
-    <row r="45" spans="1:31">
+      <c r="AF44"/>
+    </row>
+    <row r="45" spans="1:32">
       <c r="A45" t="s">
         <v>52</v>
       </c>
       <c r="B45">
+        <v>38332000.0</v>
+      </c>
+      <c r="C45">
         <v>38726000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>39351000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>36089000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>37091000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>37886000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>38866000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>39814000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>40802000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>41230000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>41535000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>37952000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>42601000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>39651000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>3700000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>34026000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45">
         <v>2483000.0</v>
       </c>
-      <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>2769000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>6143000.0</v>
       </c>
-      <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
-    </row>
-    <row r="46" spans="1:31">
+      <c r="AF45"/>
+    </row>
+    <row r="46" spans="1:32">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
+        <v>29618000.0</v>
+      </c>
+      <c r="C46">
         <v>30266000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>31230000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>28351000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>29648000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>30886000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>32332000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>33701000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>35168000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>36084000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>36901000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>37952000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>38862000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>39651000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>32566000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>31410000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>31706000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>31693000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>31860000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>5731000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>2769000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>2889000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>6213000.0</v>
       </c>
-      <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
-      <c r="AA46">
+      <c r="AA46"/>
+      <c r="AB46">
         <v>1119000.0</v>
       </c>
-      <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
-    </row>
-    <row r="47" spans="1:31">
+      <c r="AF46"/>
+    </row>
+    <row r="47" spans="1:32">
       <c r="A47" t="s">
         <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>4178000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>3948000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>3700000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>3657000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>3402000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>2841000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>2483000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>2046000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>2769000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>2889000.0</v>
       </c>
-      <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
-    </row>
-    <row r="48" spans="1:31">
+      <c r="AF47"/>
+    </row>
+    <row r="48" spans="1:32">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48">
+        <v>-361186000.0</v>
+      </c>
+      <c r="C48">
         <v>-346717000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-332020000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-318239000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-304665000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-289632000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-273019000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-255425000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-238979000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-220969000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-202239000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-185215000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-169337000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-153529000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-138564000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-125155000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-111092000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-96403000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-80640000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-63951000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-49447000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-38734000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-30325000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-170708.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-11717.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-4245.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-14706000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>2819732.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>2202527.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>1345365.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>626600.0</v>
       </c>
     </row>
-    <row r="49" spans="1:31">
+    <row r="49" spans="1:32">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-169337000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-153529000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-138564000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-125155000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-111092000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-96403000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-80640000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-63951000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-49447000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-2292094.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-523083.0</v>
       </c>
-      <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
-    </row>
-    <row r="50" spans="1:31">
+      <c r="AF49"/>
+    </row>
+    <row r="50" spans="1:32">
       <c r="A50" t="s">
         <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
-    </row>
-    <row r="51" spans="1:31">
+      <c r="AF50"/>
+    </row>
+    <row r="51" spans="1:32">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
+        <v>27816000.0</v>
+      </c>
+      <c r="C51">
         <v>28873000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>30019000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>27003000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>28183000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>29341000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>30478000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>31567000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>32602000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>33621000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>34628000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>35636000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>36461000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>37310000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>30328000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>29167000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>29612000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>30050000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>30032000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>3605000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>686000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1275000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>4775000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>63410.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>63409.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>275000000.0</v>
       </c>
       <c r="AA51">
         <v>275000000.0</v>
       </c>
       <c r="AB51">
+        <v>275000000.0</v>
+      </c>
+      <c r="AC51">
         <v>135047000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>43012000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>43011000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:31">
+    <row r="52" spans="1:32">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
+        <v>3991000.0</v>
+      </c>
+      <c r="C52">
         <v>3852000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>3832000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>4209000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>4225000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>4242000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>4097000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>3959000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>3815000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>3675000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>3538000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>3467000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>3257000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>3070000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>1991000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>1632000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>1562000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>1492000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>970000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>314000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>686000.0</v>
       </c>
-      <c r="V52">
-[...1 lines deleted...]
-      </c>
       <c r="W52">
+        <v>2945000.0</v>
+      </c>
+      <c r="X52">
         <v>1479000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>63410.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>63409.0</v>
       </c>
-      <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
-    </row>
-    <row r="53" spans="1:31">
+      <c r="AF52"/>
+    </row>
+    <row r="53" spans="1:32">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53">
+        <v>70865000.0</v>
+      </c>
+      <c r="C53">
         <v>81243000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>91018000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>107552000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>113416000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>105572000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>102247000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>136200000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>142558000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>155637000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>154021000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>109185000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>91156000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>78843000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>69948000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>69038000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>88984000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>135495000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>160110000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>157104000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>84757000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>16033999.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>40135000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>149515680.0</v>
       </c>
-      <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>33318000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>16064000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>147100909000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>146305986000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>145360619000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>144488284000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:31">
+    <row r="54" spans="1:32">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-    </row>
-    <row r="55" spans="1:31">
+      <c r="AF54"/>
+    </row>
+    <row r="55" spans="1:32">
       <c r="A55" t="s">
         <v>62</v>
       </c>
       <c r="B55">
+        <v>163576000.0</v>
+      </c>
+      <c r="C55">
         <v>177779000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>191112000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>200915000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>213189000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>227690000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>242743000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>259704000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>272747000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>288650000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>305565000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>318336000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>330767000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>345884000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>350052000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>359307000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>371707000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>384673000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>398450000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>385347000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>393275000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>76148000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>85011000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>150950271.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>211326.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>25000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>18542000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>148145485.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>147435876.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>146587332.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>145820556.0</v>
       </c>
     </row>
-    <row r="56" spans="1:31">
+    <row r="56" spans="1:32">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
+        <v>87626000.0</v>
+      </c>
+      <c r="C56">
         <v>98832000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>105963000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>134325000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>150725000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>141601000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>132826000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>144205000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>170933000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>185094000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>176837000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>186788000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>166703000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>170484000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>187209000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>261224000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>303446000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>327065000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>349222000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>352222000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>374628000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>69445000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>77659000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1434591.0</v>
       </c>
-      <c r="Y56"/>
-      <c r="Z56">
+      <c r="Z56"/>
+      <c r="AA56">
         <v>16659000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>16964000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1044576.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1129890.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1226713.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1332272.0</v>
       </c>
     </row>
-    <row r="57" spans="1:31">
+    <row r="57" spans="1:32">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
+        <v>8639000.0</v>
+      </c>
+      <c r="C57">
         <v>8343000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>7952000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>8982000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>8137000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>8156000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>7632000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>8662000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>8681000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>9212000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>9122000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>8894000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>7890000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>7929000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>6791000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>6434000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>6099000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>6406000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>5812000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>4209000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>3231000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>4525000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>3018000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>128660.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>198043.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>4245.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>490000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>136798.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>44393.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>53011.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>5000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:31">
+    <row r="58" spans="1:32">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
+        <v>32464000.0</v>
+      </c>
+      <c r="C58">
         <v>33364000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>34139000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>31776000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>32095000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>33255000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>34013000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>36270000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>37468000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>39158000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>40212000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>41063000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>41094000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>42169000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>35128000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>33969000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>34149000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>34964000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>34874000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>7500000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>3231000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>4525000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>114732000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>5361160.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>198043.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>-18052000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>490000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>143145483.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>142435868.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>141587326.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>140820555.0</v>
       </c>
     </row>
-    <row r="59" spans="1:31">
+    <row r="59" spans="1:32">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-    </row>
-    <row r="60" spans="1:31">
+      <c r="AF59"/>
+    </row>
+    <row r="60" spans="1:32">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
+        <v>131112000.0</v>
+      </c>
+      <c r="C60">
         <v>144415000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>156973000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>169139000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>181094000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>194435000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>208730000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>223434000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>235279000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>249492000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>265353000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>277273000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>289673000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>303715000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>314924000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>325338000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>337558000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>349709000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>363576000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>377847000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>390044000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>71623000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>-29721000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>145589111.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>13283.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18052000.0</v>
       </c>
       <c r="AA60">
         <v>18052000.0</v>
       </c>
       <c r="AB60">
+        <v>18052000.0</v>
+      </c>
+      <c r="AC60">
         <v>5000002.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>5000008.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>5000006.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:31">
+    <row r="61" spans="1:32">
       <c r="A61" t="s">
         <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-    </row>
-    <row r="62" spans="1:31">
+      <c r="AF61"/>
+    </row>
+    <row r="62" spans="1:32">
       <c r="A62" t="s">
         <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
-      <c r="V62">
+      <c r="V62"/>
+      <c r="W62">
         <v>138467720.0</v>
       </c>
-      <c r="W62">
+      <c r="X62">
         <v>140236730.0</v>
       </c>
-      <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
+      <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6354,3000 +6481,3066 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B2">
         <v>6465000.0</v>
       </c>
       <c r="C2">
         <v>6353000.0</v>
       </c>
       <c r="D2">
         <v>5705000.0</v>
       </c>
       <c r="E2">
         <v>3416000.0</v>
       </c>
       <c r="F2">
         <v>2842000.0</v>
       </c>
       <c r="G2">
         <v>2346000.0</v>
       </c>
       <c r="H2"/>
       <c r="I2"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B3">
         <v>6465000.0</v>
       </c>
       <c r="C3">
         <v>6353000.0</v>
       </c>
       <c r="D3">
         <v>1849000.0</v>
       </c>
       <c r="E3">
         <v>3416000.0</v>
       </c>
       <c r="F3">
         <v>2842000.0</v>
       </c>
       <c r="G3">
         <v>2346000.0</v>
       </c>
       <c r="H3">
         <v>548000.0</v>
       </c>
       <c r="I3">
         <v>738284000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B5">
         <v>-59001000.0</v>
       </c>
       <c r="C5">
         <v>-70780000.0</v>
       </c>
       <c r="D5">
         <v>-63675000.0</v>
       </c>
       <c r="E5">
-        <v>-57924000.0</v>
+        <v>-63496000.0</v>
       </c>
       <c r="F5">
         <v>-50315000.0</v>
       </c>
       <c r="G5">
         <v>-15619000.0</v>
       </c>
       <c r="H5">
         <v>-10110000.0</v>
       </c>
       <c r="I5">
         <v>-111684000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B6">
         <v>-52536000.0</v>
       </c>
       <c r="C6">
         <v>-64427000.0</v>
       </c>
       <c r="D6">
         <v>-61826000.0</v>
       </c>
       <c r="E6">
-        <v>-54508000.0</v>
+        <v>-60080000.0</v>
       </c>
       <c r="F6">
         <v>-47473000.0</v>
       </c>
       <c r="G6">
         <v>-13273000.0</v>
       </c>
       <c r="H6">
         <v>-9562000.0</v>
       </c>
       <c r="I6">
         <v>626600000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B9">
         <v>-6465000.0</v>
       </c>
       <c r="C9">
         <v>-6353000.0</v>
       </c>
       <c r="D9">
         <v>-5705000.0</v>
       </c>
       <c r="E9">
         <v>-3416000.0</v>
       </c>
       <c r="F9">
         <v>-2842000.0</v>
       </c>
       <c r="G9">
         <v>-2346000.0</v>
       </c>
       <c r="H9"/>
       <c r="I9"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B10">
         <v>-59001000.0</v>
       </c>
       <c r="C10">
         <v>-70780000.0</v>
       </c>
       <c r="D10">
         <v>-63675000.0</v>
       </c>
       <c r="E10">
         <v>-57924000.0</v>
       </c>
       <c r="F10">
         <v>-50315000.0</v>
       </c>
       <c r="G10">
         <v>-15619000.0</v>
       </c>
       <c r="H10">
         <v>-9618000.0</v>
       </c>
       <c r="I10">
         <v>626600000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>-70780000.0</v>
       </c>
       <c r="D11"/>
       <c r="E11">
         <v>5816000.0</v>
       </c>
       <c r="F11">
         <v>2605442.0</v>
       </c>
       <c r="G11">
         <v>2139703.0</v>
       </c>
       <c r="H11">
         <v>-171312.0</v>
       </c>
       <c r="I11">
         <v>738123000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>5816000.0</v>
       </c>
       <c r="F12">
         <v>183000.0</v>
       </c>
       <c r="G12">
         <v>0.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B13">
         <v>7868000.0</v>
       </c>
       <c r="C13">
         <v>10780000.0</v>
       </c>
       <c r="D13">
         <v>12404000.0</v>
       </c>
       <c r="E13">
         <v>5816000.0</v>
       </c>
       <c r="F13">
         <v>329000.0</v>
       </c>
       <c r="G13">
         <v>52950.0</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B15">
         <v>-59001000.0</v>
       </c>
       <c r="C15">
         <v>-70780000.0</v>
       </c>
       <c r="D15">
         <v>-63675000.0</v>
       </c>
       <c r="E15">
         <v>-57924000.0</v>
       </c>
       <c r="F15">
         <v>-50315000.0</v>
       </c>
       <c r="G15">
         <v>-15619000.0</v>
       </c>
       <c r="H15">
         <v>-9618000.0</v>
       </c>
       <c r="I15">
         <v>626600000.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-57924000.0</v>
       </c>
       <c r="F16">
         <v>-50315000.0</v>
       </c>
       <c r="G16">
         <v>-15619000.0</v>
       </c>
       <c r="H16">
         <v>-9618000.0</v>
       </c>
       <c r="I16"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B17">
         <v>-59001000.0</v>
       </c>
       <c r="C17">
         <v>-70780000.0</v>
       </c>
       <c r="D17">
         <v>-60060000.0</v>
       </c>
       <c r="E17">
         <v>-57924000.0</v>
       </c>
       <c r="F17">
         <v>-50315000.0</v>
       </c>
       <c r="G17">
         <v>-15619000.0</v>
       </c>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B18">
         <v>7868000.0</v>
       </c>
       <c r="C18">
         <v>10780000.0</v>
       </c>
       <c r="D18">
         <v>12404000.0</v>
       </c>
       <c r="E18">
         <v>5816000.0</v>
       </c>
       <c r="F18">
         <v>329000.0</v>
       </c>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-122000.0</v>
       </c>
       <c r="F19">
         <v>183000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B21">
         <v>-66837000.0</v>
       </c>
       <c r="C21">
         <v>-81476000.0</v>
       </c>
       <c r="D21">
         <v>-76152000.0</v>
       </c>
       <c r="E21">
         <v>-63618000.0</v>
       </c>
       <c r="F21">
         <v>-50498000.0</v>
       </c>
       <c r="G21">
         <v>-15744000.0</v>
       </c>
       <c r="H21">
         <v>-10110000.0</v>
       </c>
       <c r="I21">
         <v>-111684000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B23">
         <v>66837000.0</v>
       </c>
       <c r="C23">
         <v>81476000.0</v>
       </c>
       <c r="D23">
         <v>76152000.0</v>
       </c>
       <c r="E23">
         <v>63618000.0</v>
       </c>
       <c r="F23">
         <v>50498000.0</v>
       </c>
       <c r="G23">
         <v>15744000.0</v>
       </c>
       <c r="H23">
         <v>10110000.0</v>
       </c>
       <c r="I23">
         <v>111684000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B25">
         <v>6465000.0</v>
       </c>
       <c r="C25">
         <v>6353000.0</v>
       </c>
       <c r="D25">
         <v>5036000.0</v>
       </c>
       <c r="E25">
         <v>3416000.0</v>
       </c>
       <c r="F25">
         <v>2842000.0</v>
       </c>
       <c r="G25">
         <v>2346000.0</v>
       </c>
       <c r="H25"/>
       <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B26">
         <v>41110000.0</v>
       </c>
       <c r="C26">
         <v>50477000.0</v>
       </c>
       <c r="D26">
         <v>47251000.0</v>
       </c>
       <c r="E26">
-        <v>36455000.0</v>
+        <v>37672000.0</v>
       </c>
       <c r="F26">
         <v>26510000.0</v>
       </c>
       <c r="G26">
         <v>10086000.0</v>
       </c>
       <c r="H26">
         <v>8488000.0</v>
       </c>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>3856000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B28">
         <v>25727000.0</v>
       </c>
       <c r="C28">
         <v>30999000.0</v>
       </c>
       <c r="D28">
         <v>28901000.0</v>
       </c>
       <c r="E28">
         <v>25946000.0</v>
       </c>
       <c r="F28">
         <v>21146000.0</v>
       </c>
       <c r="G28">
         <v>3312000.0</v>
       </c>
       <c r="H28">
         <v>1622000.0</v>
       </c>
       <c r="I28">
         <v>111684000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B30">
         <v>60372000.0</v>
       </c>
       <c r="C30">
         <v>75123000.0</v>
       </c>
       <c r="D30">
         <v>70447000.0</v>
       </c>
       <c r="E30">
-        <v>60202000.0</v>
+        <v>63618000.0</v>
       </c>
       <c r="F30">
         <v>47656000.0</v>
       </c>
       <c r="G30">
         <v>13398000.0</v>
       </c>
       <c r="H30">
         <v>10110000.0</v>
       </c>
       <c r="I30">
         <v>111684000.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B31">
         <v>7836000.0</v>
       </c>
       <c r="C31">
         <v>10696000.0</v>
       </c>
       <c r="D31">
         <v>12477000.0</v>
       </c>
       <c r="E31">
         <v>5694000.0</v>
       </c>
       <c r="F31">
         <v>183000.0</v>
       </c>
       <c r="G31">
         <v>125000.0</v>
       </c>
       <c r="H31">
         <v>492000.0</v>
       </c>
       <c r="I31">
         <v>738284000.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32"/>
       <c r="I32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE32"/>
+  <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
       <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
       <c r="AD1" t="s">
         <v>91</v>
       </c>
       <c r="AE1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2" spans="1:31">
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B2">
+        <v>-1127000.0</v>
+      </c>
+      <c r="C2">
         <v>1476000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1588000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1619000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1633000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1625000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6353000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1612000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1597000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1591000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1590000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1515000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1420000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1171000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>921000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>860000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>829000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>806000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>263000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>277000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>300000.0</v>
       </c>
-      <c r="V2"/>
-      <c r="W2">
+      <c r="W2"/>
+      <c r="X2">
         <v>194000.0</v>
       </c>
-      <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
-    </row>
-    <row r="3" spans="1:31">
+      <c r="AF2"/>
+    </row>
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>94</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>1476000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1588000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1619000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1633000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1625000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>6353000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1612000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1597000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1591000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1590000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1515000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1420000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1171000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>921000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>860000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>829000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>806000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>263000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>277000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>300000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>627000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>194000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>585000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>169000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>158000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>740603.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>794924.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>945367.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>872335.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>738284000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:31">
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-    </row>
-    <row r="5" spans="1:31">
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>96</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>-14697000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-13781000.0</v>
       </c>
-      <c r="D5">
-[...1 lines deleted...]
-      </c>
       <c r="E5">
-        <v>-15033000.0</v>
+        <v>-15467000.0</v>
       </c>
       <c r="F5">
-        <v>-16613000.0</v>
+        <v>-17081000.0</v>
       </c>
       <c r="G5">
+        <v>-18844000.0</v>
+      </c>
+      <c r="H5">
         <v>-17594000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-16446000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-18010000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-18730000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-17024000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-15878000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-15808000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-14965000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-13408999.0</v>
       </c>
-      <c r="P5">
-[...1 lines deleted...]
-      </c>
       <c r="Q5">
+        <v>-15688000.0</v>
+      </c>
+      <c r="R5">
         <v>-14689000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-15762999.0</v>
       </c>
-      <c r="S5">
-[...1 lines deleted...]
-      </c>
       <c r="T5">
+        <v>-16816000.0</v>
+      </c>
+      <c r="U5">
         <v>-14504000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-10713000.0</v>
       </c>
-      <c r="V5">
-[...1 lines deleted...]
-      </c>
       <c r="W5">
+        <v>-8417000.0</v>
+      </c>
+      <c r="X5">
         <v>-5352000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-4027000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-3400000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-2997000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-355113.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-177719.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-88205.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-153570.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-111684000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:31">
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B6">
+        <v>-15763000.0</v>
+      </c>
+      <c r="C6">
         <v>-13221000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-12193000.0</v>
       </c>
-      <c r="D6">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
-        <v>-13400000.0</v>
+        <v>-13848000.0</v>
       </c>
       <c r="F6">
-        <v>-14988000.0</v>
+        <v>-15448000.0</v>
       </c>
       <c r="G6">
+        <v>-17219000.0</v>
+      </c>
+      <c r="H6">
         <v>-11241000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-14834000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-16413000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-17139000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-15434000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-14363000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-14388000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-13794000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-12487999.0</v>
       </c>
-      <c r="P6">
-[...1 lines deleted...]
-      </c>
       <c r="Q6">
+        <v>-14828000.0</v>
+      </c>
+      <c r="R6">
         <v>-13860000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-14956999.0</v>
       </c>
-      <c r="S6">
-[...1 lines deleted...]
-      </c>
       <c r="T6">
+        <v>-16553000.0</v>
+      </c>
+      <c r="U6">
         <v>-14227000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-10413000.0</v>
       </c>
-      <c r="V6">
-[...1 lines deleted...]
-      </c>
       <c r="W6">
+        <v>-7790000.0</v>
+      </c>
+      <c r="X6">
         <v>-5158000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-3442000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-3231000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-2839000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>385490.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>617205.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>857162.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>718765.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>626600000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:31">
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-    </row>
-    <row r="8" spans="1:31">
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B9">
+        <v>1317000.0</v>
+      </c>
+      <c r="C9">
         <v>-1476000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-1588000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-1619000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-1633000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-1625000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-6353000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-1612000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-1597000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-1591000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-1590000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-1515000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-1420000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-1171000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-921000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-860000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-829000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-806000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-263000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-277000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-300000.0</v>
       </c>
-      <c r="V9"/>
-      <c r="W9">
+      <c r="W9"/>
+      <c r="X9">
         <v>-194000.0</v>
       </c>
-      <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
-    </row>
-    <row r="10" spans="1:31">
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B10">
+        <v>-14469000.0</v>
+      </c>
+      <c r="C10">
         <v>-14697000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-13781000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-13574000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-15033000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-16613000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-17594000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-16446000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-18010000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-18730000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-17024000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-15878000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-15808000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-14965000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-13409000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-14063000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-14689000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-15763000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-16689000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-14504000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-10713000.0</v>
       </c>
-      <c r="V10">
-[...1 lines deleted...]
-      </c>
       <c r="W10">
+        <v>-8409000.0</v>
+      </c>
+      <c r="X10">
         <v>-5352000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-3978000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-3355000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-2934000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>385490.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>617205.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>857162.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>718765.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>626600000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:31">
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11">
         <v>1041999.0</v>
       </c>
-      <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11">
         <v>1547724.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-3033000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>3197000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-3222000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-3095000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2886000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-1889000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-783000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-259000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>606000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-734000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>312000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
-      <c r="Y11">
+      <c r="Y11"/>
+      <c r="Z11">
         <v>-169000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-336000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>694136.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>750278.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>904404.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>831961.0</v>
       </c>
-      <c r="AE11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:31">
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>3095000.0</v>
       </c>
-      <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>3222000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3095000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2886000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1889000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>783000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>259000.0</v>
       </c>
-      <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
-    </row>
-    <row r="13" spans="1:31">
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B13">
+        <v>1307000.0</v>
+      </c>
+      <c r="C13">
         <v>1442000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1654000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1903000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2080000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2231000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2431000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2674000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2798000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2877000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>3033000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>3197000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>3222000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>3098000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2886000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1889000.0</v>
       </c>
-      <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
-      <c r="V13">
+      <c r="V13"/>
+      <c r="W13">
         <v>10980.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>37270.0</v>
       </c>
-      <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
-    </row>
-    <row r="14" spans="1:31">
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
-    </row>
-    <row r="15" spans="1:31">
+      <c r="AF14"/>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B15">
+        <v>-14469000.0</v>
+      </c>
+      <c r="C15">
         <v>-14697000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-13781000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-13574000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-15033000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-16613000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-17594000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-16446000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-18010000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-18730000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-17024000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-15878000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-15808000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-14965000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-13409000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-14063000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-14689000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-15763000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-16689000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-14504000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-10713000.0</v>
       </c>
-      <c r="V15">
-[...1 lines deleted...]
-      </c>
       <c r="W15">
+        <v>-8409000.0</v>
+      </c>
+      <c r="X15">
         <v>-5352000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-3978000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-3355000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-2934000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>385490.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>617205.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>857162.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>718765.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>626600000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:31">
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-15808000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-14965000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-13409000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-14063000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-14689000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-15763000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-23328989.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-14504000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-10713000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-8409000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-352380.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-158990.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-11720.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-2934000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
-    </row>
-    <row r="17" spans="1:31">
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B17">
+        <v>-14469000.0</v>
+      </c>
+      <c r="C17">
         <v>-14697000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-13781000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-13574000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-15033000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-16613000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-17594000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-16446000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-18010000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-18730000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-17024000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-15878000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-15808000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-14965000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-13409000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-14063000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-14689000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-15763000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-23328989.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-14504000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-10713000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-8409000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-5352000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-3978000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-3355000.0</v>
       </c>
-      <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B18">
+        <v>1307000.0</v>
+      </c>
+      <c r="C18">
         <v>1442000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1654000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1903000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>2080000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>2231000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>2431000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>2674000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>2798000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>2877000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>3033000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>3197000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>3222000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>3098000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>2886000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1889000.0</v>
       </c>
-      <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-    </row>
-    <row r="19" spans="1:31">
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>-14000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-3000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-2921000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>1757000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>783000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>259000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>124018.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>64000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-16000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>10982.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B21">
+        <v>-15763000.0</v>
+      </c>
+      <c r="C21">
         <v>-16123999.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-15424000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-15472000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-17097000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-18844000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-19980000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-19100000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-20789000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-21607000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-20001000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-19075000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-19016000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-18060000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-16303999.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-15820000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-15472000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-16021999.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-16816000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-14568000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-10697000.0</v>
       </c>
-      <c r="V21">
-[...1 lines deleted...]
-      </c>
       <c r="W21">
+        <v>-8417000.0</v>
+      </c>
+      <c r="X21">
         <v>-5320000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-4027000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-3400000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-2997000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-355000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-178000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-88205.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-154000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-111684000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:31">
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-    </row>
-    <row r="23" spans="1:31">
+      <c r="AF22"/>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B23">
+        <v>15953000.0</v>
+      </c>
+      <c r="C23">
         <v>16123999.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>15424000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>15472000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>17097000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>18844000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>19980000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>19100000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>20789000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>21607000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>20001000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>19075000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>19016000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>18060000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>16303999.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>15820000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>15472000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>16021999.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>16816000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>14568000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>10697000.0</v>
       </c>
-      <c r="V23">
-[...1 lines deleted...]
-      </c>
       <c r="W23">
+        <v>8417000.0</v>
+      </c>
+      <c r="X23">
         <v>5320000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>4027000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3400000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2997000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>355113.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>177719.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>88205.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>153570.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>111684000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:31">
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B25">
+        <v>1284000.0</v>
+      </c>
+      <c r="C25">
         <v>1476000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1588000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1619000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1633000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1625000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1553000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1612000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1597000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1591000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1590000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1483000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1461000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1171000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>921000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>860000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>829000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>806000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>869000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>734000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>612000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>627000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>598000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>585000.0</v>
       </c>
-      <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
-    </row>
-    <row r="26" spans="1:31">
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B26">
+        <v>9613000.0</v>
+      </c>
+      <c r="C26">
         <v>9373000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>10923000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>9605000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>10394000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>11536000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>10848000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>11773000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>11924000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>12414000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>11911000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>11496000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>11512000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>10492000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>9241000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>9571000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>8575000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>9377000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>9630000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>7967000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>6080000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>4835000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>3700000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>3317000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>2751000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>2470000.0</v>
       </c>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>1085000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>7593323.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>3600000.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B28">
+        <v>6325000.0</v>
+      </c>
+      <c r="C28">
         <v>6417000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>5849000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>5867000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>6703000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>7308000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>7157000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>6812000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>8353000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>8677000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>7535000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>7079000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>7104000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>7183000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>6717000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>6249000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>6616000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>6364000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>6923000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>6324000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>4317000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>3582000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1426000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>710000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>649000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>527000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>355113.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>177719.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>88205.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>153570.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>111684000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:31">
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B30">
+        <v>17080000.0</v>
+      </c>
+      <c r="C30">
         <v>14648000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>13836000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>15472000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>17097000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>18844000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>13627000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>17488000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>19192000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>20016000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>18411000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>17560000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>17596000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>16889000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>15383000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>15820000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>14643000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>15216000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>16553000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>14291000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>10397000.0</v>
       </c>
-      <c r="V30">
-[...1 lines deleted...]
-      </c>
       <c r="W30">
+        <v>8417000.0</v>
+      </c>
+      <c r="X30">
         <v>5126000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>4027000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3400000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2997000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>355113.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>177719.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>88205.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>153570.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>111684000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:31">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B31">
+        <v>1294000.0</v>
+      </c>
+      <c r="C31">
         <v>1426999.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>1643000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>1898000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>2064000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>2231000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>2386000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>2653999.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>2779000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>2877000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>2977000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>3197000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>3208000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>3095000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>2894999.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1757000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>783000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>258999.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>127000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>64000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-16000.0</v>
       </c>
-      <c r="V31">
-[...1 lines deleted...]
-      </c>
       <c r="W31">
+        <v>8000.0</v>
+      </c>
+      <c r="X31">
         <v>-32000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>49000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>45000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>63000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>740603.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>794924.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>945367.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>872335.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>738284000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:31">
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B32">
-        <v>0.0</v>
+        <v>190000.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
+        <v>0.0</v>
+      </c>
+      <c r="H32">
         <v>9600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32">
         <v>8212000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M32">
         <v>0.0</v>
       </c>
       <c r="N32">
         <v>0.0</v>
       </c>
       <c r="O32">
         <v>0.0</v>
       </c>
       <c r="P32">
         <v>0.0</v>
       </c>
       <c r="Q32">
         <v>0.0</v>
       </c>
       <c r="R32">
         <v>0.0</v>
       </c>
       <c r="S32">
         <v>0.0</v>
       </c>
       <c r="T32">
         <v>0.0</v>
       </c>
       <c r="U32">
         <v>0.0</v>
       </c>
       <c r="V32">
         <v>0.0</v>
       </c>
       <c r="W32">
         <v>0.0</v>
       </c>
       <c r="X32">
         <v>0.0</v>
       </c>
       <c r="Y32">
         <v>0.0</v>
       </c>
-      <c r="Z32"/>
+      <c r="Z32">
+        <v>0.0</v>
+      </c>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
+      <c r="AF32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -9376,2936 +9569,2996 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B2">
         <v>28648000.0</v>
       </c>
       <c r="C2">
         <v>20399000.0</v>
       </c>
       <c r="D2">
         <v>115477000.0</v>
       </c>
       <c r="E2">
         <v>186461000.0</v>
       </c>
       <c r="F2">
         <v>37219000.0</v>
       </c>
       <c r="G2">
         <v>595000.0</v>
       </c>
       <c r="H2">
         <v>1198306.0</v>
       </c>
       <c r="I2"/>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B3">
         <v>1277000</v>
       </c>
       <c r="C3">
         <v>2122000</v>
       </c>
       <c r="D3">
         <v>2442000</v>
       </c>
       <c r="E3">
         <v>2324000</v>
       </c>
       <c r="F3">
         <v>2269000</v>
       </c>
       <c r="G3">
         <v>921000</v>
       </c>
       <c r="H3">
         <v>926000</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-70984000.0</v>
       </c>
       <c r="F4">
         <v>149242000.0</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>1563000.0</v>
       </c>
       <c r="F5">
         <v>-1715000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B6">
         <v>-15258000.0</v>
       </c>
       <c r="C6">
         <v>8249000.0</v>
       </c>
       <c r="D6">
         <v>-95078000.0</v>
       </c>
       <c r="E6">
         <v>-70984000.0</v>
       </c>
       <c r="F6">
         <v>149242000.0</v>
       </c>
       <c r="G6">
         <v>36624000.0</v>
       </c>
       <c r="H6">
         <v>595000.0</v>
       </c>
       <c r="I6">
         <v>1198306.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B7">
         <v>-3584000.0</v>
       </c>
       <c r="C7">
         <v>-5459000.0</v>
       </c>
       <c r="D7">
         <v>-3219000.0</v>
       </c>
       <c r="E7">
         <v>-788000.0</v>
       </c>
       <c r="F7">
         <v>-22000.0</v>
       </c>
       <c r="G7">
         <v>-1387000.0</v>
       </c>
       <c r="H7">
         <v>-545000.0</v>
       </c>
       <c r="I7">
         <v>1327272.0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-152000.0</v>
       </c>
       <c r="F11">
         <v>3516000.0</v>
       </c>
       <c r="G11">
         <v>123000.0</v>
       </c>
       <c r="H11">
         <v>66000.0</v>
       </c>
       <c r="I11"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>10380000.0</v>
       </c>
       <c r="F12">
         <v>8071000.0</v>
       </c>
       <c r="G12">
         <v>664000.0</v>
       </c>
       <c r="H12">
         <v>-113000.0</v>
       </c>
       <c r="I12"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-227000.0</v>
       </c>
       <c r="F13">
         <v>-1283000.0</v>
       </c>
       <c r="G13">
         <v>-1510000.0</v>
       </c>
       <c r="H13">
         <v>-545000.0</v>
       </c>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B14">
         <v>6465000.0</v>
       </c>
       <c r="C14">
         <v>6353000.0</v>
       </c>
       <c r="D14">
         <v>5705000.0</v>
       </c>
       <c r="E14">
         <v>3416000.0</v>
       </c>
       <c r="F14">
         <v>2842000.0</v>
       </c>
       <c r="G14">
         <v>2346000.0</v>
       </c>
       <c r="H14">
         <v>548000.0</v>
       </c>
       <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15">
         <v>52952.0</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B16">
         <v>13390000.0</v>
       </c>
       <c r="C16">
         <v>28648000.0</v>
       </c>
       <c r="D16">
         <v>20399000.0</v>
       </c>
       <c r="E16">
         <v>115477000.0</v>
       </c>
       <c r="F16">
         <v>186461000.0</v>
       </c>
       <c r="G16">
         <v>37219000.0</v>
       </c>
       <c r="H16">
         <v>595000.0</v>
       </c>
       <c r="I16">
         <v>1198306.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B18">
         <v>-51973000.0</v>
       </c>
       <c r="C18">
         <v>-61267000.0</v>
       </c>
       <c r="D18">
         <v>-54153000.0</v>
       </c>
       <c r="E18">
         <v>-48130000.0</v>
       </c>
       <c r="F18">
         <v>-41510000.0</v>
       </c>
       <c r="G18">
         <v>-14917000.0</v>
       </c>
       <c r="H18">
         <v>-10588000.0</v>
       </c>
       <c r="I18">
         <v>-238298000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B19">
         <v>36501000.0</v>
       </c>
       <c r="C19">
         <v>66250000.0</v>
       </c>
       <c r="D19">
         <v>-66730000.0</v>
       </c>
       <c r="E19">
         <v>-25740000.0</v>
       </c>
       <c r="F19">
         <v>-136695000.0</v>
       </c>
       <c r="G19">
         <v>-24358000.0</v>
       </c>
       <c r="H19">
         <v>4976000.0</v>
       </c>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>75857000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B22">
         <v>-59001000.0</v>
       </c>
       <c r="C22">
         <v>-70780000.0</v>
       </c>
       <c r="D22">
         <v>-63675000.0</v>
       </c>
       <c r="E22">
         <v>-57924000.0</v>
       </c>
       <c r="F22">
         <v>-50315000.0</v>
       </c>
       <c r="G22">
         <v>-15619000.0</v>
       </c>
       <c r="H22">
         <v>-9618000.0</v>
       </c>
       <c r="I22">
         <v>626600000.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B23">
         <v>214000.0</v>
       </c>
       <c r="C23">
         <v>1144000.0</v>
       </c>
       <c r="D23">
         <v>368000.0</v>
       </c>
       <c r="E23">
         <v>562000.0</v>
       </c>
       <c r="F23">
         <v>335409000.0</v>
       </c>
       <c r="G23">
         <v>75899000.0</v>
       </c>
       <c r="H23">
         <v>36000.0</v>
       </c>
       <c r="I23">
         <v>145186604000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B24">
         <v>108991000.0</v>
       </c>
       <c r="C24">
         <v>-760000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>163175000.0</v>
       </c>
       <c r="F24">
         <v>-136695.0</v>
       </c>
       <c r="G24">
         <v>-24358.0</v>
       </c>
       <c r="H24">
         <v>4976000.0</v>
       </c>
       <c r="I24">
         <v>1198306.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B25">
         <v>-1420000.0</v>
       </c>
       <c r="C25">
         <v>-1960000.0</v>
       </c>
       <c r="D25">
         <v>-2659000.0</v>
       </c>
       <c r="E25">
         <v>-890000.0</v>
       </c>
       <c r="F25">
         <v>320000.0</v>
       </c>
       <c r="G25">
         <v>295000.0</v>
       </c>
       <c r="H25">
         <v>-157000.0</v>
       </c>
       <c r="I25">
         <v>-866225272.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B26">
         <v>156000.0</v>
       </c>
       <c r="C26">
         <v>524000.0</v>
       </c>
       <c r="D26">
         <v>264000.0</v>
       </c>
       <c r="E26">
         <v>232000.0</v>
       </c>
       <c r="F26">
         <v>-7962000.0</v>
       </c>
       <c r="G26">
         <v>154490000.0</v>
       </c>
       <c r="H26">
         <v>-874326.0</v>
       </c>
       <c r="I26">
         <v>-1198306.0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B27">
         <v>6844000.0</v>
       </c>
       <c r="C27">
         <v>12701000.0</v>
       </c>
       <c r="D27">
         <v>12137000.0</v>
       </c>
       <c r="E27">
         <v>10380000.0</v>
       </c>
       <c r="F27">
         <v>7934000.0</v>
       </c>
       <c r="G27">
         <v>369000.0</v>
       </c>
       <c r="H27">
         <v>110000.0</v>
       </c>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B28">
         <v>214000.0</v>
       </c>
       <c r="C28">
         <v>1144000.0</v>
       </c>
       <c r="D28">
         <v>368000.0</v>
       </c>
       <c r="E28">
         <v>562000.0</v>
       </c>
       <c r="F28">
         <v>327447000.0</v>
       </c>
       <c r="G28">
         <v>75899000.0</v>
       </c>
       <c r="H28">
         <v>36000.0</v>
       </c>
       <c r="I28">
         <v>145186604000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B29">
         <v>-50696000.0</v>
       </c>
       <c r="C29">
         <v>-59145000.0</v>
       </c>
       <c r="D29">
         <v>-51711000.0</v>
       </c>
       <c r="E29">
         <v>-45806000.0</v>
       </c>
       <c r="F29">
         <v>-39241000.0</v>
       </c>
       <c r="G29">
         <v>-13996000.0</v>
       </c>
       <c r="H29">
         <v>-9662000.0</v>
       </c>
       <c r="I29">
         <v>-238298000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B30">
         <v>35224000.0</v>
       </c>
       <c r="C30">
         <v>66250000.0</v>
       </c>
       <c r="D30">
         <v>-43735000.0</v>
       </c>
       <c r="E30">
         <v>-25740000.0</v>
       </c>
       <c r="F30">
         <v>-138964000.0</v>
       </c>
       <c r="G30">
         <v>-25279000.0</v>
       </c>
       <c r="H30">
         <v>4050000.0</v>
       </c>
       <c r="I30">
         <v>1198306.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE30"/>
+  <dimension ref="A1:AF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
       <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
       <c r="AD1" t="s">
         <v>91</v>
       </c>
       <c r="AE1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2" spans="1:31">
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B2">
+        <v>15628000.0</v>
+      </c>
+      <c r="C2">
         <v>13390000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>24877000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>35459000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>34240000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>28648000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5411000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>24885000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>25729000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>20399000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>75106000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>73753000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>88505000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>114523000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>188932000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>211196000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>188622000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>185619000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>190241000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>288999000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>682010.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>37219000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>13240000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>32871000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>5860000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>874326000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>-234988.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1015506.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1075870.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1198306.0</v>
       </c>
-      <c r="AE2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:31">
+      <c r="AF2"/>
+    </row>
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B3">
+        <v>454000</v>
+      </c>
+      <c r="C3">
         <v>510000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>244000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>418000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>396000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>219000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>254000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>709000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>512000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>647000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>413000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>874000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>463000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>692000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>229000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>963000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>651000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>481000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>986000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>270000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1013002</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>482000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>304000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>262000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>240000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>115000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
       <c r="AE3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:31">
+      <c r="AF3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-15706000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-26018000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-74297000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-21422000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>21732000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>3003000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-4392000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-98146000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>252099022.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-319022.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-    </row>
-    <row r="5" spans="1:31">
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-103000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-253000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>565000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>848000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-947000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>1097000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>2151000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-3460000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-456129.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>50129.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
-    </row>
-    <row r="6" spans="1:31">
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B6">
+        <v>-1460000.0</v>
+      </c>
+      <c r="C6">
         <v>2238000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-11487000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-10582000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1219000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>5592000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>23237000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-20476000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-844000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>6332000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-54707000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1353000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-16366000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-26018000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-74409000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-21422000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>21732000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>3003000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-4622000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-98146000.0</v>
       </c>
-      <c r="U6">
-[...1 lines deleted...]
-      </c>
       <c r="V6">
+        <v>287705991.0</v>
+      </c>
+      <c r="W6">
         <v>15196000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>23979000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-19631000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>27011000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-868466000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>1109314.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-52188.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-60364.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-122436.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>1198306.0</v>
       </c>
     </row>
-    <row r="7" spans="1:31">
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B7">
+        <v>-1751000.0</v>
+      </c>
+      <c r="C7">
         <v>-1173000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-1519000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-269000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-1220000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-576000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-1608000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-740000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-1621000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-1490000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-920000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>179000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-1557000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-921000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-172000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>961000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-2063000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>486000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>2641000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-2632000.0</v>
       </c>
-      <c r="U7">
-[...1 lines deleted...]
-      </c>
       <c r="V7">
+        <v>-1490971.0</v>
+      </c>
+      <c r="W7">
         <v>78000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-339000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-136000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-483000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-322000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-355113.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-177719.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-88205.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-153570.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>1673408.0</v>
       </c>
     </row>
-    <row r="8" spans="1:31">
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
-    </row>
-    <row r="10" spans="1:31">
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
-    </row>
-    <row r="11" spans="1:31">
+      <c r="AF10"/>
+    </row>
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-434000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>118000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-162000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>664000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-568000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-86000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1096000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1285000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>724000.0</v>
       </c>
-      <c r="W11"/>
-      <c r="X11">
+      <c r="X11"/>
+      <c r="Y11">
         <v>164000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-66000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-41000.0</v>
       </c>
-      <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
-    </row>
-    <row r="12" spans="1:31">
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>3098000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2860000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2833000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2870000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2567000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2110000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2667000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2248000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1918000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1451000.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>158000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>69000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>71000.0</v>
       </c>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
-    </row>
-    <row r="13" spans="1:31">
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>-461000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1168000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1814000.0</v>
       </c>
       <c r="R13">
         <v>-1814000.0</v>
       </c>
       <c r="S13">
+        <v>-1814000.0</v>
+      </c>
+      <c r="T13">
         <v>2267000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-2794000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-110000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-646000.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>-300000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-483000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-322000.0</v>
       </c>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
-    </row>
-    <row r="14" spans="1:31">
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B14">
+        <v>1284000.0</v>
+      </c>
+      <c r="C14">
         <v>1476000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1588000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1619000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1633000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1625000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1553000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1612000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1597000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1591000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1590000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1483000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1461000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1171000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>921000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>860000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>829000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>806000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>869000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>734000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>300000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>627000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>598000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>585000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>558000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>605000.0</v>
       </c>
-      <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
-    </row>
-    <row r="15" spans="1:31">
+      <c r="AF14"/>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
-      <c r="V15">
-[...1 lines deleted...]
-      </c>
+      <c r="V15"/>
       <c r="W15">
         <v>37272.0</v>
       </c>
       <c r="X15">
+        <v>37272.0</v>
+      </c>
+      <c r="Y15">
         <v>15680.0</v>
       </c>
-      <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-    </row>
-    <row r="16" spans="1:31">
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B16">
+        <v>14168000.0</v>
+      </c>
+      <c r="C16">
         <v>15628000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>13390000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>24877000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>35459000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>34240000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>28648000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4409000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>24885000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>26731000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>20399000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>75106000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>72139000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>88505000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>114523000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>189774000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>210354000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>188622000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>185619000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>190853000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>288387000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>52415000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>37219000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>13240000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>32871000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>5860000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>874326.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>963318.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1015506.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1075870.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1198306.0</v>
       </c>
     </row>
-    <row r="17" spans="1:31">
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B18">
+        <v>-14180000.0</v>
+      </c>
+      <c r="C18">
         <v>-13610000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-12619000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-11452000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-13746000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-14156000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-14563000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-13822000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-15969000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-16913000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-14313000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-12612000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-14012000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-13216000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-10606000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-10528000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-14180000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-12816000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-11505000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-14447000.0</v>
       </c>
-      <c r="U18">
-[...1 lines deleted...]
-      </c>
       <c r="V18">
+        <v>-15237980.0</v>
+      </c>
+      <c r="W18">
         <v>-6735000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-5031000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-3633000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-3517000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-2736000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-88992.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-52188.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-60364.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-122436.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-238298000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:31">
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B19">
+        <v>12476000.0</v>
+      </c>
+      <c r="C19">
         <v>14743000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>1031000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>452000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>14474000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>19511000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>37106000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-7503000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>14294000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>22353000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-41060000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>13075000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-1792000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-12803000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-64055000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-10980000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>35727000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>15663000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>7050000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-83710000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-84035000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>24000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>28696000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-16026000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-45333000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>8001000.0</v>
       </c>
-      <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
-[...1 lines deleted...]
-      </c>
+      <c r="S20"/>
       <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="U20"/>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
-    </row>
-    <row r="22" spans="1:31">
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B22">
+        <v>-14469000.0</v>
+      </c>
+      <c r="C22">
         <v>-14697000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-13781000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-13574000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-15033000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-16613000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-17594000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-16446000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-18010000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-18730000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-17024000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-15878000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-15808000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-14965000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-13409000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-14063000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-14689000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-15763000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-16689000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-14504000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-10713000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-8409000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-5352000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-3978000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-3355000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-2934000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>385490.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>617205.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>857162.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>718765.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>626600000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:31">
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>101000.0</v>
       </c>
-      <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23">
         <v>8000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>18000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>440000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>140000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>319000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>245000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>253000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>16000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>98000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>135000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>86000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>185000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>156000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>63000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>11000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>335409000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-2069000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>10000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>28000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>75861000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>874326.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-88992.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-52188.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-60364.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1075870.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>145186604000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:31">
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>-11128000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>74241000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>19248000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>26630000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-760000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>14806000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>23000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-40647.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>13949.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-1792.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>14249000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>163175000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-10980000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>35727.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>38575000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>7050000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-83710000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-84035000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>24000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>29000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-149500000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-45333000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>8001000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1198306.0</v>
       </c>
-      <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-      <c r="AE24">
+      <c r="AE24"/>
+      <c r="AF24">
         <v>1198306.0</v>
       </c>
     </row>
-    <row r="25" spans="1:31">
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B25">
+        <v>52000.0</v>
+      </c>
+      <c r="C25">
         <v>-68000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-134000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-306000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-439000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-541000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>216000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-723000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-702000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-751000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-619000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-449.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-743000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-669000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-550000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-193000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-173000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>26000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>130000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-23000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-2321007.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>115000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>116000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-190657.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-38000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>11000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-119369.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-491674.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-829321.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-687631.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-866571408.0</v>
       </c>
     </row>
-    <row r="26" spans="1:31">
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>-18000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>87000.0</v>
       </c>
       <c r="E26">
         <v>87000.0</v>
       </c>
-      <c r="F26"/>
+      <c r="F26">
+        <v>87000.0</v>
+      </c>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>289000.0</v>
       </c>
-      <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>264000.0</v>
       </c>
-      <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>98000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>232000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>86000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>185000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>156000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>63000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>11000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-8036000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>701650.0</v>
       </c>
       <c r="W26">
         <v>701650.0</v>
       </c>
       <c r="X26">
+        <v>701650.0</v>
+      </c>
+      <c r="Y26">
         <v>154490000.0</v>
       </c>
-      <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>-701650.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>88992.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>52188.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>60364.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-1075870.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-1198306.0</v>
       </c>
     </row>
-    <row r="27" spans="1:31">
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B27">
+        <v>1158000.0</v>
+      </c>
+      <c r="C27">
         <v>1362000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1471000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1496000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1709000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2168000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3124000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3184000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3279000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3114000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3073000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>3106000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3098000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2860000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2833000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2870000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2567000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2110000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2530000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2248000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1820000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1336000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>250000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>59000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>41000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>19000.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B28">
+        <v>244000.0</v>
+      </c>
+      <c r="C28">
         <v>1105000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>101000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>0.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>95000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>18000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>440000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>140000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>319000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>245000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>253000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>16000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>98000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>135000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>86000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>185000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>156000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>63000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>11000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>327373000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-2069000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>10000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>28000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>75861000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-2069000.0</v>
       </c>
-      <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
-      <c r="AD28">
-[...1 lines deleted...]
-      </c>
+      <c r="AD28"/>
       <c r="AE28">
         <v>145186604000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:31">
+      <c r="AF28">
+        <v>145186604000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B29">
+        <v>-13726000.0</v>
+      </c>
+      <c r="C29">
         <v>-13100000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-12375000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-11034000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-13350000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-13937000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-14309000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-13113000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-15457000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-16266000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-13900000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-11738000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-13549000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-12524000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-10377000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-9565000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-13529000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-12335000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-10519000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-14177000.0</v>
       </c>
-      <c r="U29">
-[...1 lines deleted...]
-      </c>
       <c r="V29">
+        <v>-14224978.0</v>
+      </c>
+      <c r="W29">
         <v>-6253000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-4727000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-3371000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-3277000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-2621000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-88992.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-52188.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-60364.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-122436.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-238298000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:31">
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B30">
+        <v>12022000.0</v>
+      </c>
+      <c r="C30">
         <v>14233000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>787000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>452000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>14474000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>19511000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>37106000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-7503000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>14294000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>22353000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-41060000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>13075000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-2255000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-13495000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-64055000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-11943000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>35076000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>15182000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>6064000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-83980000.0</v>
       </c>
-      <c r="U30">
-[...1 lines deleted...]
-      </c>
       <c r="V30">
+        <v>-61047999.0</v>
+      </c>
+      <c r="W30">
         <v>23518000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>28696000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-16288000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-45573000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>7886000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1198306.0</v>
       </c>
-      <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
-      <c r="AE30">
+      <c r="AE30"/>
+      <c r="AF30">
         <v>1198306.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>