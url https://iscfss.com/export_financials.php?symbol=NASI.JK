--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
@@ -229,50 +232,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -827,1924 +833,2083 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H62"/>
+  <dimension ref="A1:I62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B2">
+        <v>4862386832.0</v>
+      </c>
+      <c r="C2">
         <v>1093155000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1210724000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2226756000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2616681000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2153704419.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2435903000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2435846050.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
-    </row>
-    <row r="4" spans="1:8">
+      <c r="I3"/>
+    </row>
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5">
+        <v>236850162.0</v>
+      </c>
+      <c r="C5">
         <v>188227000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>141942000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>138679000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>133292000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>63122848.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>11850080.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>10741606.0</v>
       </c>
     </row>
-    <row r="6" spans="1:8">
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-    </row>
-    <row r="7" spans="1:8">
+      <c r="I6"/>
+    </row>
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
-    </row>
-    <row r="8" spans="1:8">
+      <c r="I7"/>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>17239986270.0</v>
       </c>
       <c r="D9">
         <v>17239986270.0</v>
       </c>
       <c r="E9">
         <v>17239986270.0</v>
       </c>
-      <c r="F9"/>
+      <c r="F9">
+        <v>17239986270.0</v>
+      </c>
       <c r="G9"/>
       <c r="H9"/>
-    </row>
-    <row r="10" spans="1:8">
+      <c r="I9"/>
+    </row>
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B10">
+        <v>146342041.0</v>
+      </c>
+      <c r="C10">
         <v>8840981000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>9973897000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>8528486000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>16579886000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>120300555.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>527338032.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>58758893.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>18</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>328081840.0</v>
       </c>
-      <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11">
         <v>16579885770.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>120300560.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>527338030.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>58758890.0</v>
       </c>
     </row>
-    <row r="12" spans="1:8">
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B12">
+        <v>146342041.0</v>
+      </c>
+      <c r="C12">
         <v>10040981000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>9973897000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>8528486000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>16579886000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>120300555.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>527338032.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>58758893.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B13">
         <v>40370000000.0</v>
       </c>
       <c r="C13">
         <v>40370000000.0</v>
       </c>
       <c r="D13">
         <v>40370000000.0</v>
       </c>
       <c r="E13">
         <v>40370000000.0</v>
       </c>
       <c r="F13">
+        <v>40370000000.0</v>
+      </c>
+      <c r="G13">
         <v>7370000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>560000000.0</v>
       </c>
       <c r="H13">
         <v>560000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:8">
+      <c r="I13">
+        <v>560000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B14">
         <v>807400000.0</v>
       </c>
       <c r="C14">
         <v>807400000.0</v>
       </c>
       <c r="D14">
         <v>807400000.0</v>
       </c>
       <c r="E14">
         <v>807400000.0</v>
       </c>
       <c r="F14">
+        <v>807400000.0</v>
+      </c>
+      <c r="G14">
         <v>69411507.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11200000.0</v>
       </c>
       <c r="H14">
         <v>11200000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:8">
+      <c r="I14">
+        <v>11200000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-    </row>
-    <row r="16" spans="1:8">
+      <c r="I15"/>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>1067192000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1016295000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>944995000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>977865811.0</v>
       </c>
-      <c r="G16"/>
       <c r="H16"/>
-    </row>
-    <row r="17" spans="1:8">
+      <c r="I16"/>
+    </row>
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
-    </row>
-    <row r="19" spans="1:8">
+      <c r="I18"/>
+    </row>
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
-    </row>
-    <row r="22" spans="1:8">
+      <c r="I21"/>
+    </row>
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B22">
+        <v>24578447668.0</v>
+      </c>
+      <c r="C22">
         <v>19555344000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>20004929000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>25406888000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>14629880000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>6787733246.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>4488753851.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>4836652897.0</v>
       </c>
     </row>
-    <row r="23" spans="1:8">
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B23">
+        <v>68179590419.0</v>
+      </c>
+      <c r="C23">
         <v>83816558000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>74151160000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>70220263000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>67761108000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>21681167885.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>18385253544.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>10647328152.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>0.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>454825550.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>732669420.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>980139060.0</v>
       </c>
     </row>
-    <row r="25" spans="1:8">
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>32</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>0.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>887110540.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1516704400.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2235559980.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1653860320.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1619284920.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1085414560.0</v>
       </c>
     </row>
-    <row r="26" spans="1:8">
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-    </row>
-    <row r="27" spans="1:8">
+      <c r="I26"/>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-    </row>
-    <row r="28" spans="1:8">
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B28">
+        <v>5724725675.0</v>
+      </c>
+      <c r="C28">
         <v>12050075000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2379174000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1526901000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-11788782000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3087529643.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>8599274889.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4375258291.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
-    </row>
-    <row r="30" spans="1:8">
+      <c r="I29"/>
+    </row>
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B30">
+        <v>22283793661.0</v>
+      </c>
+      <c r="C30">
         <v>32247332000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>20371961000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>12057198000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>10611063000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>9187595054.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>7184564365.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>4518139025.0</v>
       </c>
     </row>
-    <row r="31" spans="1:8">
+    <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>59586704854.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>58549166336.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>13756345297.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>5845133777.0</v>
       </c>
-      <c r="H31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:8">
+      <c r="I31"/>
+    </row>
+    <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
-    </row>
-    <row r="33" spans="1:8">
+      <c r="I32"/>
+    </row>
+    <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B33">
+        <v>20660455880.0</v>
+      </c>
+      <c r="C33">
         <v>21668906000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>23789212000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>24118398000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>24691888000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>5273309152.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>4534787210.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1219134257.0</v>
       </c>
     </row>
-    <row r="34" spans="1:8">
+    <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
-    </row>
-    <row r="35" spans="1:8">
+      <c r="I34"/>
+    </row>
+    <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B35">
+        <v>123575891.0</v>
+      </c>
+      <c r="C35">
         <v>76427000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>947124000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1600129000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2316460000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2981801096.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>7939657494.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>4122541495.0</v>
       </c>
     </row>
-    <row r="36" spans="1:8">
+    <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B36"/>
-      <c r="C36">
+      <c r="C36"/>
+      <c r="D36">
         <v>-1.0</v>
       </c>
-      <c r="D36"/>
       <c r="E36"/>
-      <c r="F36">
+      <c r="F36"/>
+      <c r="G36">
         <v>-1.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>41425651.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>19781423.0</v>
       </c>
     </row>
-    <row r="37" spans="1:8">
+    <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
-    </row>
-    <row r="38" spans="1:8">
+      <c r="I37"/>
+    </row>
+    <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>45</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>70766410.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>1.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>69227091.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>68671676.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>41425651.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>19781423.0</v>
       </c>
     </row>
-    <row r="39" spans="1:8">
+    <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B39">
+        <v>510551169.0</v>
+      </c>
+      <c r="C39">
         <v>303994000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>11161000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>109293000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1248391000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>312229877.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1649810086.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>14643080.0</v>
       </c>
     </row>
-    <row r="40" spans="1:8">
+    <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B40">
+        <v>951699612.0</v>
+      </c>
+      <c r="C40">
         <v>1610356000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>-409120000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>-710797000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>-166733000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>-720384430.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>877731465.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>448257714.0</v>
       </c>
     </row>
-    <row r="41" spans="1:8">
+    <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>83424193.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>80899580.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>1327940780.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>99872381.0</v>
       </c>
-      <c r="H41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:8">
+      <c r="I41"/>
+    </row>
+    <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B42">
-        <v>17239986000.0</v>
+        <v>17239986272.0</v>
       </c>
       <c r="C42">
         <v>17239986000.0</v>
       </c>
       <c r="D42">
         <v>17239986000.0</v>
       </c>
       <c r="E42">
         <v>17239986000.0</v>
       </c>
       <c r="F42">
+        <v>17239986000.0</v>
+      </c>
+      <c r="G42">
         <v>63122848.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>11850080.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>10741607.0</v>
       </c>
     </row>
-    <row r="43" spans="1:8">
+    <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
-    </row>
-    <row r="44" spans="1:8">
+      <c r="I43"/>
+    </row>
+    <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-    </row>
-    <row r="45" spans="1:8">
+      <c r="I44"/>
+    </row>
+    <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
-    </row>
-    <row r="46" spans="1:8">
+      <c r="I45"/>
+    </row>
+    <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B46">
+        <v>20583207720.0</v>
+      </c>
+      <c r="C46">
         <v>21598140000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>23714835000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>24049171000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>24623216000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>5202148742.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>4493361559.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1199352834.0</v>
       </c>
     </row>
-    <row r="47" spans="1:8">
+    <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>54</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>21598139700.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>23714834700.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>24049171395.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>24623216430.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>5202148742.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>4493361559.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>1199352830.0</v>
       </c>
     </row>
-    <row r="48" spans="1:8">
+    <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B48">
+        <v>-1399364955.0</v>
+      </c>
+      <c r="C48">
         <v>2347351000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>2250160000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>1838040000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>805888000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>6323222449.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>5273283697.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>2702831538.0</v>
       </c>
     </row>
-    <row r="49" spans="1:8">
+    <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
-    </row>
-    <row r="50" spans="1:8">
+      <c r="I49"/>
+    </row>
+    <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
-    </row>
-    <row r="51" spans="1:8">
+      <c r="I50"/>
+    </row>
+    <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B51">
+        <v>5871067716.0</v>
+      </c>
+      <c r="C51">
         <v>20891057000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>11153071000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>7001585000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>4791103000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>3207830198.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>9126612921.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>4434017184.0</v>
       </c>
     </row>
-    <row r="52" spans="1:8">
+    <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B52">
+        <v>5794456605.0</v>
+      </c>
+      <c r="C52">
         <v>20891057000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>10265961000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>5484881000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>2555543000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1553969882.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1286827808.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>367109748.0</v>
       </c>
     </row>
-    <row r="53" spans="1:8">
+    <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B53">
+        <v>60</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53">
         <v>1200000000.0</v>
       </c>
-      <c r="C53"/>
       <c r="D53"/>
-      <c r="E53">
+      <c r="E53"/>
+      <c r="F53">
         <v>1200000000.0</v>
       </c>
-      <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-    </row>
-    <row r="54" spans="1:8">
+      <c r="I53"/>
+    </row>
+    <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-    </row>
-    <row r="55" spans="1:8">
+      <c r="I54"/>
+    </row>
+    <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B55">
+        <v>68179590419.0</v>
+      </c>
+      <c r="C55">
         <v>83816558000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>74151160000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>70220263000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>67761108000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>21681167885.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>18385253544.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>10647328152.0</v>
       </c>
     </row>
-    <row r="56" spans="1:8">
+    <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B56">
+        <v>47519134539.0</v>
+      </c>
+      <c r="C56">
         <v>62147652000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>50361948000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>46101865000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>43069220000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>16407858732.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>13850466334.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>9428193895.0</v>
       </c>
     </row>
-    <row r="57" spans="1:8">
+    <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B57">
+        <v>11608543049.0</v>
+      </c>
+      <c r="C57">
         <v>23594567000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>13201948000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>9033430000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>6895482000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>4943021492.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>4600462273.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>3251213512.0</v>
       </c>
     </row>
-    <row r="58" spans="1:8">
+    <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B58">
+        <v>11732118940.0</v>
+      </c>
+      <c r="C58">
         <v>23670994000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>14149072000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>10633559000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>9211942000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>7924822588.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>12540119767.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>7373755007.0</v>
       </c>
     </row>
-    <row r="59" spans="1:8">
+    <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-    </row>
-    <row r="60" spans="1:8">
+      <c r="I59"/>
+    </row>
+    <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B60">
+        <v>56447471479.0</v>
+      </c>
+      <c r="C60">
         <v>60145564000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>60002088000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>59586705000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>58549166000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>13756345297.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>5845133777.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>3273573145.0</v>
       </c>
     </row>
-    <row r="61" spans="1:8">
+    <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-    </row>
-    <row r="62" spans="1:8">
+      <c r="I61"/>
+    </row>
+    <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
+      <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X62"/>
+  <dimension ref="A1:Z62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="S1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="W1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B2">
+        <v>3654282896.0</v>
+      </c>
+      <c r="C2">
+        <v>4862386832.0</v>
+      </c>
+      <c r="D2">
         <v>1567570765.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>3007708800.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>2228809000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1093155000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>2413419581.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>3301635416.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>400243054.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1210723830.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1611510000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1642913106.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1580487421.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>2226756235.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>2432925118.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1649070390.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1753719336.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>2616681421.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>2616681421.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1600539965.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1600539965.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>2153704419.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>2153704419.0</v>
       </c>
-      <c r="W2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:24">
+      <c r="Y2"/>
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
-    </row>
-    <row r="4" spans="1:24">
+      <c r="Y3"/>
+      <c r="Z3"/>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5">
+        <v>236850162.0</v>
+      </c>
+      <c r="C5">
+        <v>236850162.0</v>
+      </c>
+      <c r="D5">
         <v>188226812.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>138226811.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>138227000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>188227000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>141942149.0</v>
       </c>
       <c r="H5">
         <v>191942149.0</v>
       </c>
       <c r="I5">
+        <v>141942149.0</v>
+      </c>
+      <c r="J5">
         <v>191942149.0</v>
       </c>
-      <c r="J5">
-[...1 lines deleted...]
-      </c>
       <c r="K5">
-        <v>138679082.0</v>
+        <v>191942149.0</v>
       </c>
       <c r="L5">
         <v>138679082.0</v>
       </c>
       <c r="M5">
         <v>138679082.0</v>
       </c>
       <c r="N5">
+        <v>138679082.0</v>
+      </c>
+      <c r="O5">
+        <v>138679082.0</v>
+      </c>
+      <c r="P5">
         <v>133291942.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>133291942.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>591771336.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>83291942.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>83291942.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>80547888.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>80547888.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>63122847.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>63122847.0</v>
       </c>
-      <c r="W5"/>
-      <c r="X5">
+      <c r="Y5"/>
+      <c r="Z5">
         <v>5845133777.0</v>
       </c>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
-    </row>
-    <row r="7" spans="1:24">
+      <c r="Y6"/>
+      <c r="Z6"/>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-    </row>
-    <row r="8" spans="1:24">
+      <c r="Y7"/>
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>15</v>
-[...6 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
       <c r="D9">
         <v>17239986270.0</v>
       </c>
       <c r="E9">
         <v>17239986270.0</v>
       </c>
       <c r="F9">
         <v>17239986270.0</v>
       </c>
       <c r="G9">
         <v>17239986270.0</v>
       </c>
       <c r="H9">
         <v>17239986270.0</v>
       </c>
-      <c r="I9"/>
-[...1 lines deleted...]
-      <c r="K9">
+      <c r="I9">
         <v>17239986270.0</v>
       </c>
-      <c r="L9">
+      <c r="J9">
         <v>17239986270.0</v>
       </c>
+      <c r="K9"/>
+      <c r="L9"/>
       <c r="M9">
         <v>17239986270.0</v>
       </c>
       <c r="N9">
         <v>17239986270.0</v>
       </c>
       <c r="O9">
         <v>17239986270.0</v>
       </c>
       <c r="P9">
         <v>17239986270.0</v>
       </c>
       <c r="Q9">
         <v>17239986270.0</v>
       </c>
-      <c r="R9"/>
-      <c r="S9"/>
+      <c r="R9">
+        <v>17239986270.0</v>
+      </c>
+      <c r="S9">
+        <v>17239986270.0</v>
+      </c>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-    </row>
-    <row r="10" spans="1:24">
+      <c r="Y9"/>
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B10">
+        <v>43965274.0</v>
+      </c>
+      <c r="C10">
+        <v>146342041.0</v>
+      </c>
+      <c r="D10">
         <v>582100394.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>84206384.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>536926000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>8840981000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>10498433882.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>563155632.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>9768352382.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>9973897414.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>8890917620.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>9242858655.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>8581974048.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>8528485962.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>8550661354.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>8542129468.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>11164024387.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>16579885769.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>16579885769.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>229641126.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>229641126.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>120300555.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>120300555.0</v>
       </c>
-      <c r="W10"/>
-      <c r="X10">
+      <c r="Y10"/>
+      <c r="Z10">
         <v>-527338032.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>18</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11">
         <v>582037050.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>84206380.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>536925940.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>328081840.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>792046230.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>563155630.0</v>
       </c>
-      <c r="H11"/>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
-      <c r="Q11">
-[...1 lines deleted...]
-      </c>
+      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11">
+        <v>16579885770.0</v>
+      </c>
+      <c r="T11"/>
+      <c r="U11">
         <v>229641130.0</v>
       </c>
-      <c r="T11"/>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
-    </row>
-    <row r="12" spans="1:24">
+      <c r="Y11"/>
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B12">
+        <v>43965274.0</v>
+      </c>
+      <c r="C12">
+        <v>146342041.0</v>
+      </c>
+      <c r="D12">
         <v>582100394.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>84206384.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>536926000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>10040981000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>10498433882.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>10271301719.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>9768352382.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>9973897414.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>8890917620.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>9242858655.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>8581974048.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>8528485962.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>8550661354.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>8542129468.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>12364024387.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>16579885769.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>16579885769.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>229641126.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>229641126.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>120300555.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>120300555.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>527338032.0</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B13">
         <v>40370000000.0</v>
       </c>
       <c r="C13">
         <v>40370000000.0</v>
       </c>
       <c r="D13">
         <v>40370000000.0</v>
       </c>
       <c r="E13">
         <v>40370000000.0</v>
       </c>
       <c r="F13">
         <v>40370000000.0</v>
       </c>
       <c r="G13">
         <v>40370000000.0</v>
       </c>
       <c r="H13">
         <v>40370000000.0</v>
       </c>
       <c r="I13">
         <v>40370000000.0</v>
       </c>
@@ -2754,7105 +2919,7645 @@
       <c r="K13">
         <v>40370000000.0</v>
       </c>
       <c r="L13">
         <v>40370000000.0</v>
       </c>
       <c r="M13">
         <v>40370000000.0</v>
       </c>
       <c r="N13">
         <v>40370000000.0</v>
       </c>
       <c r="O13">
         <v>40370000000.0</v>
       </c>
       <c r="P13">
         <v>40370000000.0</v>
       </c>
       <c r="Q13">
         <v>40370000000.0</v>
       </c>
       <c r="R13">
         <v>40370000000.0</v>
       </c>
       <c r="S13">
+        <v>40370000000.0</v>
+      </c>
+      <c r="T13">
+        <v>40370000000.0</v>
+      </c>
+      <c r="U13">
         <v>30370000000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>30370000000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>7370000000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>7370000000.0</v>
       </c>
-      <c r="W13"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:24">
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B14">
         <v>807400000.0</v>
       </c>
       <c r="C14">
         <v>807400000.0</v>
       </c>
       <c r="D14">
         <v>807400000.0</v>
       </c>
       <c r="E14">
         <v>807400000.0</v>
       </c>
       <c r="F14">
         <v>807400000.0</v>
       </c>
       <c r="G14">
         <v>807400000.0</v>
       </c>
       <c r="H14">
         <v>807400000.0</v>
       </c>
       <c r="I14">
         <v>807400000.0</v>
       </c>
       <c r="J14">
         <v>807400000.0</v>
       </c>
       <c r="K14">
         <v>807400000.0</v>
       </c>
       <c r="L14">
         <v>807400000.0</v>
       </c>
       <c r="M14">
         <v>807400000.0</v>
       </c>
       <c r="N14">
         <v>807400000.0</v>
       </c>
       <c r="O14">
         <v>807400000.0</v>
       </c>
       <c r="P14">
+        <v>807400000.0</v>
+      </c>
+      <c r="Q14">
+        <v>807400000.0</v>
+      </c>
+      <c r="R14">
         <v>721470015.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>635540030.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>635540030.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>153177778.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>153177778.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>127623014.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>69411507.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>11200000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>11200000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-    </row>
-    <row r="16" spans="1:24">
+      <c r="Y15"/>
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16">
         <v>816586403.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>964234197.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>1067191555.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>1067191554.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>1100416188.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>1008040000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>956056365.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>1016294658.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>807892537.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>884756642.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>944994935.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
-    </row>
-    <row r="17" spans="1:24">
+      <c r="Y16"/>
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
-    </row>
-    <row r="19" spans="1:24">
+      <c r="Y18"/>
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
-    </row>
-    <row r="22" spans="1:24">
+      <c r="Y21"/>
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B22">
+        <v>23639358050.0</v>
+      </c>
+      <c r="C22">
+        <v>24578447668.0</v>
+      </c>
+      <c r="D22">
         <v>24342296744.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>24058463619.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>20616852000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>19555344000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>20846625586.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>17027664927.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>21958801206.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>20004929207.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>24607344388.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>23660204446.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>24856493045.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>25406887753.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>24941791146.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>23981189734.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>19161463197.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>14629879704.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>14629879704.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>8615483046.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>8615483046.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>6787733246.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>6787733246.0</v>
       </c>
-      <c r="W22"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:24">
+      <c r="Y22"/>
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B23">
+        <v>67234656923.0</v>
+      </c>
+      <c r="C23">
+        <v>68179590419.0</v>
+      </c>
+      <c r="D23">
         <v>71952578141.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>85384552564.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>85118238000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>83816558000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>85681944566.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>78209510500.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>74576063997.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>74151160334.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>71578435994.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>70418088186.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>69325593168.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>70220263356.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>69804795387.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>69099798184.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>65371086206.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>67761107871.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>67761107871.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>44015645077.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>44015645077.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>21681167885.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>21681167885.0</v>
       </c>
-      <c r="W23"/>
-      <c r="X23">
+      <c r="Y23"/>
+      <c r="Z23">
         <v>5845133777.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24">
         <v>0.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-      <c r="O24">
-[...4 lines deleted...]
-      </c>
+      <c r="O24"/>
+      <c r="P24"/>
       <c r="Q24">
         <v>0.0</v>
       </c>
-      <c r="R24"/>
+      <c r="R24">
+        <v>0.0</v>
+      </c>
       <c r="S24">
         <v>0.0</v>
       </c>
       <c r="T24"/>
-      <c r="U24"/>
+      <c r="U24">
+        <v>0.0</v>
+      </c>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-    </row>
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>32</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25">
         <v>99594450.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>135261780.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>215106530.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>0.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>214442180.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>340612830.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>709782490.0</v>
       </c>
-      <c r="I25"/>
-[...1 lines deleted...]
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>1209408000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1330682200.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1516704400.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1618808800.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1927694100.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1224494900.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>2235559980.0</v>
       </c>
-      <c r="R25"/>
-      <c r="S25">
+      <c r="T25"/>
+      <c r="U25">
         <v>2317542140.0</v>
       </c>
-      <c r="T25"/>
-      <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-    </row>
-    <row r="26" spans="1:24">
+      <c r="Y25"/>
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-    </row>
-    <row r="27" spans="1:24">
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-    </row>
-    <row r="28" spans="1:24">
+      <c r="Y27"/>
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B28">
+        <v>7028838592.0</v>
+      </c>
+      <c r="C28">
+        <v>5724725675.0</v>
+      </c>
+      <c r="D28">
         <v>11420737147.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>21140413254.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>21100044000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>12050075000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>10156467060.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>12042550773.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>1460586144.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>1179173765.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-328134245.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-1640973256.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-1776047296.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-1526900737.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-1543109846.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-1355761578.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-7768245382.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-11788782379.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-11788782379.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>9442291373.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>9442291373.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>3087529643.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>3087529643.0</v>
       </c>
-      <c r="W28"/>
-      <c r="X28">
+      <c r="Y28"/>
+      <c r="Z28">
         <v>527338032.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
-    </row>
-    <row r="30" spans="1:24">
+      <c r="Y29"/>
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B30">
+        <v>22722491128.0</v>
+      </c>
+      <c r="C30">
+        <v>22283793661.0</v>
+      </c>
+      <c r="D30">
         <v>26026984394.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>29583371489.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>32154546000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>32247332000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>31509073149.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>27519417304.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>19120716287.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>20371960665.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>14227480056.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>13353542337.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>11955035254.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>12057197696.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>11657197696.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>11985282927.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>10446939869.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>10611063089.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>10611063089.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>8108768598.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>8108768598.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>9187595054.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>9187595054.0</v>
       </c>
-      <c r="W30"/>
-[...2 lines deleted...]
-    <row r="31" spans="1:24">
+      <c r="Y30"/>
+      <c r="Z30"/>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
         <v>59799633276.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>59586704854.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>59255189735.0</v>
       </c>
-      <c r="O31"/>
-      <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
-    </row>
-    <row r="32" spans="1:24">
+      <c r="Y31"/>
+      <c r="Z31"/>
+    </row>
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
-    </row>
-    <row r="33" spans="1:24">
+      <c r="Y32"/>
+      <c r="Z32"/>
+    </row>
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B33">
+        <v>20311791302.0</v>
+      </c>
+      <c r="C33">
+        <v>20660455880.0</v>
+      </c>
+      <c r="D33">
         <v>21001196609.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>21359717362.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>21718476000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>21668906000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>22816650981.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>23053815582.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>23410933155.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>23789212080.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>23517441555.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>23781196635.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>23771316326.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>24118398486.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>24056606407.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>24371100555.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>23150105155.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>24691888106.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>24691888106.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>24573301217.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>24573301217.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>5273309153.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>5273309153.0</v>
       </c>
-      <c r="W33"/>
-      <c r="X33">
+      <c r="Y33"/>
+      <c r="Z33">
         <v>-527338032.0</v>
       </c>
     </row>
-    <row r="34" spans="1:24">
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
-    </row>
-    <row r="35" spans="1:24">
+      <c r="Y34"/>
+      <c r="Z34"/>
+    </row>
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B35">
+        <v>100592559.0</v>
+      </c>
+      <c r="C35">
+        <v>123575891.0</v>
+      </c>
+      <c r="D35">
         <v>176021737.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>211689070.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>291534000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>76427000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>274455937.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>400626595.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>769796248.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>947124305.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>1071449993.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>1292832193.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>1414106393.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>1600128592.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>1699708380.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>2008593680.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>1305394480.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>2316459564.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>2316459564.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>3615904131.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>3615904131.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>2981801096.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>2981801096.0</v>
       </c>
-      <c r="W35"/>
-[...2 lines deleted...]
-    <row r="36" spans="1:24">
+      <c r="Y35"/>
+      <c r="Z35"/>
+    </row>
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
-      <c r="I36">
-[...4 lines deleted...]
-      </c>
+      <c r="I36"/>
+      <c r="J36"/>
       <c r="K36">
         <v>-1.0</v>
       </c>
-      <c r="L36"/>
-      <c r="M36"/>
+      <c r="L36">
+        <v>-1.0</v>
+      </c>
+      <c r="M36">
+        <v>-1.0</v>
+      </c>
       <c r="N36"/>
-      <c r="O36">
+      <c r="O36"/>
+      <c r="P36"/>
+      <c r="Q36">
         <v>-1.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>-23081433480.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>68671676.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>68671676.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>66126352.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>66126352.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>71160411.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>71160411.0</v>
       </c>
-      <c r="W36"/>
-      <c r="X36">
+      <c r="Y36"/>
+      <c r="Z36">
         <v>-527338032.0</v>
       </c>
     </row>
-    <row r="37" spans="1:24">
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
-    </row>
-    <row r="38" spans="1:24">
+      <c r="Y37"/>
+      <c r="Z37"/>
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>44</v>
-[...6 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38"/>
       <c r="D38">
         <v>70766410.0</v>
       </c>
       <c r="E38">
         <v>70766410.0</v>
       </c>
       <c r="F38">
-        <v>74377390.0</v>
+        <v>70766410.0</v>
       </c>
       <c r="G38">
-        <v>74377390.0</v>
+        <v>70766410.0</v>
       </c>
       <c r="H38">
         <v>74377390.0</v>
       </c>
       <c r="I38">
-        <v>1.0</v>
+        <v>74377390.0</v>
       </c>
       <c r="J38">
-        <v>1.0</v>
+        <v>74377390.0</v>
       </c>
       <c r="K38">
         <v>1.0</v>
       </c>
       <c r="L38">
+        <v>1.0</v>
+      </c>
+      <c r="M38">
+        <v>1.0</v>
+      </c>
+      <c r="N38">
         <v>69227091.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>69227091.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="P38">
         <v>68671676.0</v>
       </c>
       <c r="Q38">
-        <v>68671676.0</v>
+        <v>1.0</v>
       </c>
       <c r="R38">
         <v>68671676.0</v>
       </c>
       <c r="S38">
+        <v>68671676.0</v>
+      </c>
+      <c r="T38">
+        <v>68671676.0</v>
+      </c>
+      <c r="U38">
         <v>66126352.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>66126352.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>71160411.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>71160411.0</v>
       </c>
-      <c r="W38"/>
-[...2 lines deleted...]
-    <row r="39" spans="1:24">
+      <c r="Y38"/>
+      <c r="Z38"/>
+    </row>
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B39">
+        <v>517051168.0</v>
+      </c>
+      <c r="C39">
+        <v>510551169.0</v>
+      </c>
+      <c r="D39">
         <v>63340.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>10298793710.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>10091437000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>303994000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>11160968.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>337310967.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>317260967.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>11160967.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>335252374.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>380286112.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>160774495.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>109293458.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>598538784.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>220095499.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>1477143710.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>1248391203.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>1248391203.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>2488451090.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>2488451090.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>312229877.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>312229877.0</v>
       </c>
-      <c r="W39"/>
-[...2 lines deleted...]
-    <row r="40" spans="1:24">
+      <c r="Y39"/>
+      <c r="Z39"/>
+    </row>
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B40">
+        <v>657818697.0</v>
+      </c>
+      <c r="C40">
+        <v>951699612.0</v>
+      </c>
+      <c r="D40">
         <v>1025569988.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>920069992.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>1005070000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>1610356000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>1042791027.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>-395434475.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>560253851.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>-409119883.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>-890865339.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>-816119722.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>-855991204.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>-710796467.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>220336909.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>-710102239.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>-756947315.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>1723257144.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>1723257144.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>1509760024.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>1509760024.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>1235347191.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>1235347191.0</v>
       </c>
-      <c r="W40"/>
-[...2 lines deleted...]
-    <row r="41" spans="1:24">
+      <c r="Y40"/>
+      <c r="Z40"/>
+    </row>
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41">
         <v>83424193.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>83424193.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>80899580.0</v>
       </c>
-      <c r="O41"/>
-      <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
-    </row>
-    <row r="42" spans="1:24">
+      <c r="Y41"/>
+      <c r="Z41"/>
+    </row>
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B42">
         <v>17239986272.0</v>
       </c>
       <c r="C42">
         <v>17239986272.0</v>
       </c>
       <c r="D42">
+        <v>17239986272.0</v>
+      </c>
+      <c r="E42">
+        <v>17239986272.0</v>
+      </c>
+      <c r="F42">
         <v>17239986000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>17239986000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>17239986272.0</v>
       </c>
       <c r="H42">
         <v>17239986272.0</v>
       </c>
       <c r="I42">
         <v>17239986272.0</v>
       </c>
       <c r="J42">
         <v>17239986272.0</v>
       </c>
       <c r="K42">
         <v>17239986272.0</v>
       </c>
       <c r="L42">
         <v>17239986272.0</v>
       </c>
       <c r="M42">
         <v>17239986272.0</v>
       </c>
       <c r="N42">
         <v>17239986272.0</v>
       </c>
       <c r="O42">
         <v>17239986272.0</v>
       </c>
       <c r="P42">
         <v>17239986272.0</v>
       </c>
       <c r="Q42">
         <v>17239986272.0</v>
       </c>
       <c r="R42">
         <v>17239986272.0</v>
       </c>
       <c r="S42">
+        <v>17239986272.0</v>
+      </c>
+      <c r="T42">
+        <v>17239986272.0</v>
+      </c>
+      <c r="U42">
         <v>80547889.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>80547889.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>63122848.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>63122848.0</v>
       </c>
-      <c r="W42"/>
-[...2 lines deleted...]
-    <row r="43" spans="1:24">
+      <c r="Y42"/>
+      <c r="Z42"/>
+    </row>
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
-    </row>
-    <row r="44" spans="1:24">
+      <c r="Y43"/>
+      <c r="Z43"/>
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
-    </row>
-    <row r="45" spans="1:24">
+      <c r="Y44"/>
+      <c r="Z44"/>
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
-    </row>
-    <row r="46" spans="1:24">
+      <c r="Y45"/>
+      <c r="Z45"/>
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B46">
+        <v>20234543143.0</v>
+      </c>
+      <c r="C46">
+        <v>20583207720.0</v>
+      </c>
+      <c r="D46">
         <v>20930430201.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>21288950954.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>21647710000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>21598140000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>22742273596.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>22979438197.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>23336555770.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>23714834696.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>23448214465.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>23711969545.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>23702089235.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>24049171395.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>23987934731.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>24302428880.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>23081433480.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>24623216430.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>24623216430.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>24507174865.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>24507174865.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>5202148742.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>5202148742.0</v>
       </c>
-      <c r="W46"/>
-[...2 lines deleted...]
-    <row r="47" spans="1:24">
+      <c r="Y46"/>
+      <c r="Z46"/>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>54</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
         <v>20930430200.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>21288950950.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>21647709800.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>21598139700.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>22742273600.0</v>
       </c>
-      <c r="G47">
+      <c r="I47">
         <v>22979438200.0</v>
       </c>
-      <c r="H47">
+      <c r="J47">
         <v>23336555770.0</v>
       </c>
-      <c r="I47"/>
-[...1 lines deleted...]
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>23711969550.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>23702089235.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>24049171395.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>23987934731.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>24302428880.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>23081433480.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>24623216430.0</v>
       </c>
-      <c r="R47"/>
-      <c r="S47">
+      <c r="T47"/>
+      <c r="U47">
         <v>24507174870.0</v>
       </c>
-      <c r="T47"/>
-      <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
-    </row>
-    <row r="48" spans="1:24">
+      <c r="Y47"/>
+      <c r="Z47"/>
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B48">
+        <v>-2044049750.0</v>
+      </c>
+      <c r="C48">
+        <v>-1399364955.0</v>
+      </c>
+      <c r="D48">
         <v>-518040529.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>2407513758.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>2422748000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>2347351000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>2609680435.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>2606386763.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>2390303274.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>2200159918.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>2262086036.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>2141239854.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>2050967921.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>1838039500.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>1511911521.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>1380771065.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>805888122.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>855888122.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>855888122.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>686474020.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>686474020.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>6323222449.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>6323222449.0</v>
       </c>
-      <c r="W48"/>
-[...2 lines deleted...]
-    <row r="49" spans="1:24">
+      <c r="Y48"/>
+      <c r="Z48"/>
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
-    </row>
-    <row r="50" spans="1:24">
+      <c r="Y49"/>
+      <c r="Z49"/>
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
-    </row>
-    <row r="51" spans="1:24">
+      <c r="Y50"/>
+      <c r="Z50"/>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B51">
+        <v>7072803866.0</v>
+      </c>
+      <c r="C51">
+        <v>5871067716.0</v>
+      </c>
+      <c r="D51">
         <v>12002837541.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>21224619638.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>21636970000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>20891057000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>20880760918.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>12956512219.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>11228938526.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>11153071179.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>8562783375.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>7601885399.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>6805926752.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>7001585225.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>7007551508.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>7186367890.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>3395779005.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>4791103390.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>4791103390.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>9671932499.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>9671932499.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>3207830198.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>3207830198.0</v>
       </c>
-      <c r="W51"/>
-[...2 lines deleted...]
-    <row r="52" spans="1:24">
+      <c r="Y51"/>
+      <c r="Z51"/>
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B52">
+        <v>7019176087.0</v>
+      </c>
+      <c r="C52">
+        <v>5794456605.0</v>
+      </c>
+      <c r="D52">
         <v>11903243096.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>21089357860.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>21421863000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>20891057000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>20723082761.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>12615899386.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>10519156040.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>10265960634.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>7574757575.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>6392477399.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>5475244552.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>5484880825.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>5388742708.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>5258673790.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>2171284105.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>2555543406.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>2555543406.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>6152419048.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>6152419048.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>1553969882.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>1553969882.0</v>
       </c>
-      <c r="W52"/>
-[...2 lines deleted...]
-    <row r="53" spans="1:24">
+      <c r="Y52"/>
+      <c r="Z52"/>
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
-[...1 lines deleted...]
-      </c>
+      <c r="C53"/>
       <c r="D53"/>
       <c r="E53">
         <v>1200000000.0</v>
       </c>
       <c r="F53"/>
       <c r="G53">
+        <v>1200000000.0</v>
+      </c>
+      <c r="H53"/>
+      <c r="I53">
         <v>9708146087.0</v>
       </c>
-      <c r="H53"/>
-      <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
-      <c r="P53">
+      <c r="P53"/>
+      <c r="Q53"/>
+      <c r="R53">
         <v>1200000000.0</v>
       </c>
-      <c r="Q53"/>
-      <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
-      <c r="X53">
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53">
         <v>1054676064.0</v>
       </c>
     </row>
-    <row r="54" spans="1:24">
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
-    </row>
-    <row r="55" spans="1:24">
+      <c r="Y54"/>
+      <c r="Z54"/>
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B55">
+        <v>67234656923.0</v>
+      </c>
+      <c r="C55">
+        <v>68179590419.0</v>
+      </c>
+      <c r="D55">
         <v>71952578141.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>85384552564.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>85118238000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>83816558000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>85681944566.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>78209510500.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>74576063997.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>74151160334.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>71578435994.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>70418088186.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>69325593168.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>70220263356.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>69804795387.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>69099798184.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>65371086206.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>67761107871.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>67761107871.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>44015645077.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>44015645077.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>21681167885.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>21681167885.0</v>
       </c>
-      <c r="W55"/>
-[...2 lines deleted...]
-    <row r="56" spans="1:24">
+      <c r="Y55"/>
+      <c r="Z55"/>
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B56">
+        <v>46922865621.0</v>
+      </c>
+      <c r="C56">
+        <v>47519134539.0</v>
+      </c>
+      <c r="D56">
         <v>50951381532.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>64024835202.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>63399761000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>62147652000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>62865293585.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>55155694918.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>51165130842.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>50361948253.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>48060994438.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>46636891550.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>45554276842.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>46101864870.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>45748188980.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>44728697628.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>42220981050.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>43069219765.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>43069219765.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>19442343860.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>19442343860.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>16407858732.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>16407858732.0</v>
       </c>
-      <c r="W56"/>
-      <c r="X56">
+      <c r="Y56"/>
+      <c r="Z56">
         <v>527338032.0</v>
       </c>
     </row>
-    <row r="57" spans="1:24">
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B57">
+        <v>11331277680.0</v>
+      </c>
+      <c r="C57">
+        <v>11608543049.0</v>
+      </c>
+      <c r="D57">
         <v>14496383849.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>25017136652.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>24655742000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>23594567000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>24995879772.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>17450568721.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>13614036054.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>13201947689.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>10496234611.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>9235350784.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>8111853499.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>9033429909.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>8849897272.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>7967155225.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>5058045996.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>6895481971.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>6895481971.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>9262719037.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>9262719037.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>4943021492.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>4943021492.0</v>
       </c>
-      <c r="W57"/>
-[...2 lines deleted...]
-    <row r="58" spans="1:24">
+      <c r="Y57"/>
+      <c r="Z57"/>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B58">
+        <v>11431870239.0</v>
+      </c>
+      <c r="C58">
+        <v>11732118940.0</v>
+      </c>
+      <c r="D58">
         <v>14672405586.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>25228825722.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>24947276000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>23670994000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>25270335710.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>17851195316.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>14383832302.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>14149071995.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>11567684604.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>10528182977.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>9525959892.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>10633558502.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>10549605652.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>9975748905.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>6363440476.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>9211941535.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>9211941535.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>12878623168.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>12878623168.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>7924822588.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>7924822588.0</v>
       </c>
-      <c r="W58"/>
-[...2 lines deleted...]
-    <row r="59" spans="1:24">
+      <c r="Y58"/>
+      <c r="Z58"/>
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
-    </row>
-    <row r="60" spans="1:24">
+      <c r="Y59"/>
+      <c r="Z59"/>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B60">
+        <v>55802786684.0</v>
+      </c>
+      <c r="C60">
+        <v>56447471479.0</v>
+      </c>
+      <c r="D60">
         <v>57280172555.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>60155726842.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>60170962000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>60145564000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>60411608856.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>60358315184.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>60192231695.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>60002088339.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>60010751390.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>59889905209.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>59799633276.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>59586704854.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>59255189735.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>59124049279.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>59007645730.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>58549166336.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>58549166336.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>31137021909.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>31137021909.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>13756345297.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>13756345297.0</v>
       </c>
-      <c r="W60"/>
-      <c r="X60">
+      <c r="Y60"/>
+      <c r="Z60">
         <v>5845133777.0</v>
       </c>
     </row>
-    <row r="61" spans="1:24">
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
-    </row>
-    <row r="62" spans="1:24">
+      <c r="Y61"/>
+      <c r="Z61"/>
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H32"/>
+  <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B2">
+        <v>52509040000.0</v>
+      </c>
+      <c r="C2">
         <v>76798828255.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>69029320460.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>47908694525.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>36429959900.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>31807001770.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>26516381924.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>15870770133.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B3">
+        <v>1429366000.0</v>
+      </c>
+      <c r="C3">
         <v>1462282173.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1657630168.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1275163252.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1399093598.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1226285428.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>437933850.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>147018784.0</v>
       </c>
     </row>
-    <row r="4" spans="1:8">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B5">
+        <v>-2131418000.0</v>
+      </c>
+      <c r="C5">
         <v>1652411659.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1179004958.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1535816223.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>803972253.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>2204263764.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>4149159503.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>1795524811.0</v>
       </c>
     </row>
-    <row r="6" spans="1:8">
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B6">
+        <v>-702052000.0</v>
+      </c>
+      <c r="C6">
         <v>3114693832.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>2836635126.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2810979475.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2203065851.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>3430549192.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>4587093353.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1942543595.0</v>
       </c>
     </row>
-    <row r="7" spans="1:8">
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
-    </row>
-    <row r="8" spans="1:8">
+      <c r="I7"/>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B9">
+        <v>7118773000.0</v>
+      </c>
+      <c r="C9">
         <v>11141924712.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>10178728799.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>11127803916.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>8792369113.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>8730648192.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>9044886548.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>4826418264.0</v>
       </c>
     </row>
-    <row r="10" spans="1:8">
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B10">
+        <v>-3744429000.0</v>
+      </c>
+      <c r="C10">
         <v>150131745.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>807249679.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1399581458.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>775011678.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1394951107.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3396387442.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1701205522.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B11">
+        <v>2286000.0</v>
+      </c>
+      <c r="C11">
         <v>2940998.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>445129261.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>367430080.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>242346005.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>345012355.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>825935283.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>411800932.0</v>
       </c>
     </row>
-    <row r="12" spans="1:8">
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B12">
+        <v>1449211000.0</v>
+      </c>
+      <c r="C12">
         <v>1502279913.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>440814110.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>136234767.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>28960575.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>809312656.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:8">
+      <c r="I12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>100</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>1419020670.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>438289760.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>133640160.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>26773900.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>803083450.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>706287000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>26808330.0</v>
       </c>
     </row>
-    <row r="14" spans="1:8">
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
-    </row>
-    <row r="15" spans="1:8">
+      <c r="I14"/>
+    </row>
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B15">
+        <v>-3746716000.0</v>
+      </c>
+      <c r="C15">
         <v>147190747.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>362120418.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1032151378.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>532665672.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1049938752.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>2570452159.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1289404590.0</v>
       </c>
     </row>
-    <row r="16" spans="1:8">
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>103</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>147190750.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>362120420.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1032151378.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>532665673.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1049938752.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2570452159.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1289404590.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
-    </row>
-    <row r="19" spans="1:8">
+      <c r="I18"/>
+    </row>
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B21">
+        <v>-2131418000.0</v>
+      </c>
+      <c r="C21">
         <v>1030989300.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1185345197.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1467320370.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>778926960.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2260048040.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>4149159503.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1795524811.0</v>
       </c>
     </row>
-    <row r="22" spans="1:8">
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-    </row>
-    <row r="23" spans="1:8">
+      <c r="I22"/>
+    </row>
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B23">
+        <v>61759230000.0</v>
+      </c>
+      <c r="C23">
         <v>86909763667.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>78022704062.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>57569178068.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>44443402050.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>38277601918.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>31458594031.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>18969174549.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-    </row>
-    <row r="25" spans="1:8">
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
-    </row>
-    <row r="26" spans="1:8">
+      <c r="I25"/>
+    </row>
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-    </row>
-    <row r="27" spans="1:8">
+      <c r="I26"/>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>114</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>222984510.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>5317382.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>126227493.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>101483249.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>82950675.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>32957636.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>145788530.0</v>
       </c>
     </row>
-    <row r="28" spans="1:8">
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>115</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>2690992965.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1105956805.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1152586059.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>811561354.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1224635820.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1438126609.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1124676962.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>116</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>2941000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>445129260.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>367430080.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>242346010.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>345012360.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>825935280.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>411800930.0</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B30">
+        <v>9250190000.0</v>
+      </c>
+      <c r="C30">
         <v>10110935412.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>8993383602.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>9660483543.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>8013442150.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>6470600148.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>4942212107.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3098404416.0</v>
       </c>
     </row>
-    <row r="31" spans="1:8">
+    <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-      <c r="C31">
+        <v>118</v>
+      </c>
+      <c r="B31">
+        <v>-1613011000.0</v>
+      </c>
+      <c r="C31"/>
+      <c r="D31">
         <v>-378095518.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-67738912.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-3915285.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-865096933.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-1043453739.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-177141225.0</v>
       </c>
     </row>
-    <row r="32" spans="1:8">
+    <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B32">
+        <v>59627812000.0</v>
+      </c>
+      <c r="C32">
         <v>87940752967.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>79208049259.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>59036498441.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>45222329013.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>40537649962.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>35561268472.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>20697188397.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X32"/>
+  <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="24" max="24" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="S1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="W1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B2">
+        <v>6741590454.0</v>
+      </c>
+      <c r="C2">
+        <v>7731218044.0</v>
+      </c>
+      <c r="D2">
         <v>8256684673.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>19015417455.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>17265011492.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>13164332733.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>24114724753.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>19704507612.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>19827595180.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>23390463922.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>16590665952.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>15695165334.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>13022212632.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>13745389208.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>13640602401.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>10852137455.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>9689213770.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>9006364702.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>9006364701.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>8946517368.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>8946517368.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>7622750216.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>7622750216.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>8111550357.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>8111550358.0</v>
       </c>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B3">
+        <v>348664577.0</v>
+      </c>
+      <c r="C3">
+        <v>353010181.0</v>
+      </c>
+      <c r="D3">
         <v>358520751.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>340734354.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>341051399.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>342065175.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>372562498.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>343008078.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>386621926.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>386300495.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>649263336.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>347082160.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>347082160.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>99623952.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>348854649.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>401765952.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>424918699.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>284732618.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>284732617.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>194814182.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>194814182.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>189040222.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>189040222.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>229102492.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>229102492.0</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B5">
+        <v>-351107278.0</v>
+      </c>
+      <c r="C5">
+        <v>-570406555.0</v>
+      </c>
+      <c r="D5">
         <v>-2550190321.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>431819535.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>588439360.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>96919628.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>499369376.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>591094586.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>568107644.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>645139284.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>120846186.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>181134709.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>231480160.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>757583347.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>171202770.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>148550714.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>458479392.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>157043010.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>157043010.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>232420472.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>232420472.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>485816117.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>485816117.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>726914995.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>726914996.0</v>
       </c>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B6">
+        <v>-2442701.0</v>
+      </c>
+      <c r="C6">
+        <v>-217396374.0</v>
+      </c>
+      <c r="D6">
         <v>-2191669570.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>772553889.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>929490759.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>438984803.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>871931874.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>934102664.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>954729570.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>1031439779.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>770109522.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>528216869.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>578562320.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>857207299.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>520057419.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>550316666.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>883398091.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>441775628.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>441775627.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>427234654.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>427234654.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>674856339.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>674856339.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>956017487.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>956017488.0</v>
       </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-    </row>
-    <row r="8" spans="1:24">
+      <c r="Y7"/>
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B9">
+        <v>1908516687.0</v>
+      </c>
+      <c r="C9">
+        <v>1848388776.0</v>
+      </c>
+      <c r="D9">
         <v>-554220079.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>2957108044.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>3108204029.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>2100736582.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>2886183331.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>3001742067.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>3140930709.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>3457989540.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>2350547880.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>2436717866.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>2264286133.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>3491374820.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>2469211442.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>2757331588.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>2391237757.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>2316023900.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>2316023902.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>2342258536.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>2342258536.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>2181987553.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>2181987553.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>2352536855.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>2352536854.0</v>
       </c>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B10">
+        <v>-644684795.0</v>
+      </c>
+      <c r="C10">
+        <v>-879038033.0</v>
+      </c>
+      <c r="D10">
         <v>-2875554287.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-15234663.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>25397756.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-259388772.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>53293672.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>166083489.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>190143356.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>383203143.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>120846181.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>90271933.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>212928422.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>693558059.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>131140456.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>116403549.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>458479394.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>142471474.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>142471473.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>245034366.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>245034366.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>246287218.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>246287218.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>451188335.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>451188336.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B11"/>
-      <c r="C11"/>
+      <c r="C11">
+        <v>2286393.0</v>
+      </c>
       <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11">
         <v>2940998.0</v>
       </c>
-      <c r="F11"/>
-      <c r="G11"/>
       <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11">
         <v>445129261.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>4.0</v>
       </c>
-      <c r="K11"/>
-[...1 lines deleted...]
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11">
         <v>367430080.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>1.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-2.0</v>
       </c>
-      <c r="P11"/>
-      <c r="Q11">
+      <c r="R11"/>
+      <c r="S11">
         <v>57764422.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>57764423.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>63408580.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>63408580.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>74583690.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>74583690.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>97922488.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>97922488.0</v>
       </c>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B12">
+        <v>293201740.0</v>
+      </c>
+      <c r="C12">
+        <v>163794127.0</v>
+      </c>
+      <c r="D12">
         <v>325363969.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>389294791.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>570758211.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>356308404.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>446075707.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>375655833.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>324239969.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>330913852.0</v>
       </c>
-      <c r="J12"/>
-      <c r="K12">
+      <c r="L12"/>
+      <c r="M12">
         <v>90862776.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>19039857.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>64025287.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>40062311.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
-    </row>
-    <row r="13" spans="1:24">
+      <c r="Y12"/>
+      <c r="Z12"/>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>100</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13">
         <v>324477650.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>387872490.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>546719120.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>355097900.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>441037010.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>90882780.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>19019860.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>63328440.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>38164540.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>32147170.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>0.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>26773900.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>26174680.0</v>
       </c>
       <c r="T13"/>
       <c r="U13">
-        <v>803083450.0</v>
+        <v>26174680.0</v>
       </c>
       <c r="V13"/>
       <c r="W13">
+        <v>803083450.0</v>
+      </c>
+      <c r="X13"/>
+      <c r="Y13">
         <v>429167800.0</v>
       </c>
-      <c r="X13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:24">
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
-    </row>
-    <row r="15" spans="1:24">
+      <c r="Y14"/>
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B15">
+        <v>-644684795.0</v>
+      </c>
+      <c r="C15">
+        <v>-881324426.0</v>
+      </c>
+      <c r="D15">
         <v>-2875554287.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-15234663.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>25397756.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-262329770.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>53293672.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>166083489.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>190143356.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-61926118.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>120846181.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>90271933.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>212928422.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>326127979.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>131140456.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>116403549.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>458479394.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>84707051.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>84707051.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>181625786.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>181625786.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>171703528.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>171703528.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>353265847.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>353265848.0</v>
       </c>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>103</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
         <v>-2875554290.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>-15234660.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>25397760.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-262329770.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>53293670.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>90271930.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>212928422.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>326127979.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>131140456.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>116403550.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>458479390.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>532665670.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>363251570.0</v>
       </c>
       <c r="T16"/>
       <c r="U16">
-        <v>1049938750.0</v>
+        <v>363251570.0</v>
       </c>
       <c r="V16"/>
       <c r="W16">
+        <v>1049938750.0</v>
+      </c>
+      <c r="X16"/>
+      <c r="Y16">
         <v>706531700.0</v>
       </c>
-      <c r="X16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:24">
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
-    </row>
-    <row r="19" spans="1:24">
+      <c r="Y18"/>
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B21">
+        <v>-351107278.0</v>
+      </c>
+      <c r="C21">
+        <v>-570406555.0</v>
+      </c>
+      <c r="D21">
         <v>-2581270130.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>688830914.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>845706219.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-630966808.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>502753880.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>838108833.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>568107640.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>645139280.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>121791810.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>180593710.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>231480160.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>770609690.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>136512540.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>141242360.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>418955780.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>157043010.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>157043010.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>232420472.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>232420472.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>485816117.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>485816117.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>726914995.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>726914996.0</v>
       </c>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-    </row>
-    <row r="23" spans="1:24">
+      <c r="Y22"/>
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B23">
+        <v>9001214419.0</v>
+      </c>
+      <c r="C23">
+        <v>10150013375.0</v>
+      </c>
+      <c r="D23">
         <v>10283734724.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>21283694585.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>19527509302.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>16143050370.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>26498154204.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>21868140846.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>22400418247.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>26203314184.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>18819422026.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>17951289491.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>15055018600.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>16466154341.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>15973301303.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>13468226679.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>11661495745.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>11166530180.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>11166530180.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>11043741539.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>11043741539.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>9156908825.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>9156908825.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>10012898876.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>10012898877.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-    </row>
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-    </row>
-    <row r="26" spans="1:24">
+      <c r="Y25"/>
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-    </row>
-    <row r="27" spans="1:24">
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
         <v>449789635.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>612673590.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>90654800.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>57897842.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>37144338.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>37287530.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>2071106014.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>1676140414.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>5317382.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1942202422.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>11773292.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>45705531.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>68748670.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>1915112076.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>39379389.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>39379389.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>11362236.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>11362236.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>19078655.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>19078655.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>22396682.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>22396683.0</v>
       </c>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>115</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28"/>
+      <c r="D28">
         <v>2027050050.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>377905272.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>491517177.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>1096304142.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>697079675.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1825199974.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>466568524.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>741744248.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>111781407.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>174853954.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>77577196.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>524333328.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>240761400.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1032979644.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>39283505.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>17382409.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>17382410.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>423163087.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>423163087.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>219980458.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>219980458.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>392337452.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>392337452.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
-      <c r="D29">
+      <c r="D29"/>
+      <c r="E29"/>
+      <c r="F29">
         <v>0.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>2941000.0</v>
       </c>
-      <c r="F29"/>
-      <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
-      <c r="M29">
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29">
         <v>367430080.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="P29">
         <v>0.0</v>
       </c>
       <c r="Q29">
+        <v>0.0</v>
+      </c>
+      <c r="R29">
+        <v>0.0</v>
+      </c>
+      <c r="S29">
         <v>242346010.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>126817160.0</v>
       </c>
       <c r="T29"/>
       <c r="U29">
-        <v>345012360.0</v>
+        <v>126817160.0</v>
       </c>
       <c r="V29"/>
       <c r="W29">
+        <v>345012360.0</v>
+      </c>
+      <c r="X29"/>
+      <c r="Y29">
         <v>195844980.0</v>
       </c>
-      <c r="X29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:24">
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B30">
+        <v>2259623965.0</v>
+      </c>
+      <c r="C30">
+        <v>2418795331.0</v>
+      </c>
+      <c r="D30">
         <v>2027050051.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>2268277130.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>2262497810.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>2731703390.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>2383429451.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>2163633234.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>2572823067.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>2812850262.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>2228756074.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>2256124157.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>2032805968.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>2720765133.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>2332698902.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>2616089224.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>1972281975.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>2160165478.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>2160165479.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>2097224171.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>2097224171.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>1534158609.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>1534158609.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>1901348519.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>1901348519.0</v>
       </c>
     </row>
-    <row r="31" spans="1:24">
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B31">
+        <v>-293577517.0</v>
+      </c>
+      <c r="C31">
+        <v>-308631478.0</v>
+      </c>
+      <c r="D31">
         <v>-294284157.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-704065577.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-820308463.0</v>
       </c>
-      <c r="E31"/>
-      <c r="F31">
+      <c r="G31"/>
+      <c r="H31">
         <v>-449460208.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-672025344.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-377964284.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-261936137.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-945629.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-90321777.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-18551738.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-77051631.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-5372084.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-24838811.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-193803052.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-216238673.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-216238676.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-209458963.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-209458963.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-416795216.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-416795216.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-490560487.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-490560485.0</v>
       </c>
     </row>
-    <row r="32" spans="1:24">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B32">
+        <v>8650107141.0</v>
+      </c>
+      <c r="C32">
+        <v>9579606820.0</v>
+      </c>
+      <c r="D32">
         <v>7702464594.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>21972525499.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>20373215521.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>15265069315.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>27000908084.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>22706249679.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>22968525889.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>26848453462.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>18941213832.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>18131883200.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>15286498765.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>17236764028.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>16109813843.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>13609469043.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>12080451527.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>11322388602.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>11322388603.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>11288775904.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>11288775904.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>9804737769.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>9804737769.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>10464087212.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>10464087212.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H30"/>
+  <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B2">
+        <v>8840981000.0</v>
+      </c>
+      <c r="C2">
         <v>9973897000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3919267000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>16579886000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>120301000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>188758780.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>58758893.0</v>
       </c>
-      <c r="H2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:8">
+      <c r="I2"/>
+    </row>
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B3">
+        <v>414434000</v>
+      </c>
+      <c r="C3">
         <v>147656000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1435018000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>946666000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>17170861000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>332253111</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1764523410</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>560344003</v>
       </c>
     </row>
-    <row r="4" spans="1:8">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-    </row>
-    <row r="6" spans="1:8">
+      <c r="I5"/>
+    </row>
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B6">
+        <v>-8694639000.0</v>
+      </c>
+      <c r="C6">
         <v>-1132916000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>4854630000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-8051400000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>16459585000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>120300555.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>129999887.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>58758893.0</v>
       </c>
     </row>
-    <row r="7" spans="1:8">
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>125</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
         <v>-10892065940.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-71914789000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-10385566640.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-7815961080.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-6859961300.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-6619386860.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-3300302580.0</v>
       </c>
     </row>
-    <row r="8" spans="1:8">
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-    </row>
-    <row r="10" spans="1:8">
+      <c r="I9"/>
+    </row>
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-    </row>
-    <row r="11" spans="1:8">
+      <c r="I10"/>
+    </row>
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
-      <c r="H11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:8">
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11"/>
+    </row>
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-12978078055.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-7967043464.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-3765633594.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-2609961532.0</v>
       </c>
-      <c r="H12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:8">
+      <c r="I12"/>
+    </row>
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
-    </row>
-    <row r="14" spans="1:8">
+      <c r="I13"/>
+    </row>
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B14">
+        <v>1429366000.0</v>
+      </c>
+      <c r="C14">
         <v>1462282000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1729728000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1275163000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1399094000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1226285428.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>437933850.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>147018784.0</v>
       </c>
     </row>
-    <row r="15" spans="1:8">
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-    </row>
-    <row r="16" spans="1:8">
+      <c r="I15"/>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B16">
+        <v>146342000.0</v>
+      </c>
+      <c r="C16">
         <v>8840981000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>8773897000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>8528486000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>16579886000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>120300555.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>188758780.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>58758893.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B18">
+        <v>2296532000.0</v>
+      </c>
+      <c r="C18">
         <v>-9880801000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>2961401000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-11617429000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-23206145000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1821662525.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1366098933.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-3752224836.0</v>
       </c>
     </row>
-    <row r="19" spans="1:8">
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21">
         <v>-3852553590.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-2895236375.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>383686596.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2386597320.0</v>
       </c>
-      <c r="H21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:8">
+      <c r="I21"/>
+    </row>
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B22">
+        <v>-3746716000.0</v>
+      </c>
+      <c r="C22">
         <v>147191000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>362120000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1032151000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>532666000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1049938752.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2570452159.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1289404590.0</v>
       </c>
     </row>
-    <row r="23" spans="1:8">
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B23">
+        <v>2828817000.0</v>
+      </c>
+      <c r="C23">
         <v>-1278783000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4953345000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1200000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1200000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>383686596.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2386597320.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>12644000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B24">
+        <v>9712900000.0</v>
+      </c>
+      <c r="C24">
         <v>-8512900000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-1435018000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1609364000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-1200000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>890498500.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-890498500.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>240058812.0</v>
       </c>
     </row>
-    <row r="25" spans="1:8">
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B25">
+        <v>5028316000.0</v>
+      </c>
+      <c r="C25">
         <v>-11342618000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2304570000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-12978078000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-7967043000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-3765633594.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-2609961532.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-4628304207.0</v>
       </c>
     </row>
-    <row r="26" spans="1:8">
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>0.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>31000000000.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-    </row>
-    <row r="27" spans="1:8">
+      <c r="I26"/>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-    </row>
-    <row r="28" spans="1:8">
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B28">
+        <v>-12191172000.0</v>
+      </c>
+      <c r="C28">
         <v>8459202000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3093229000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-3852554000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>41344750000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>383686596.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2386597320.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3416003184.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B29">
+        <v>2710966000.0</v>
+      </c>
+      <c r="C29">
         <v>-9733145000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4396419000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-10670763000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-6035284000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-1489409414.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>398424477.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-3191880833.0</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B30">
+        <v>9298466000.0</v>
+      </c>
+      <c r="C30">
         <v>-7171873000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-2635018000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1862698000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-18370861000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>558245389.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-2655021910.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-320285191.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X30"/>
+  <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="24" max="24" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="S1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="W1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B2">
+        <v>146342041.0</v>
+      </c>
+      <c r="C2">
+        <v>582100394.0</v>
+      </c>
+      <c r="D2">
         <v>8589774325.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>536925938.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>328081843.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>10498434000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>563155632.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>61297902.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>9973897414.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>8890917620.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>9242858655.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>8581974048.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>8528485962.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>8550661354.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>8542129468.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>11164024387.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>16579885769.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>9843151106.0</v>
       </c>
-      <c r="R2"/>
-      <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
-      <c r="V2">
+      <c r="V2"/>
+      <c r="W2"/>
+      <c r="X2">
         <v>-246099161.0</v>
       </c>
-      <c r="W2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:24">
+      <c r="Y2"/>
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B3">
+        <v>1</v>
+      </c>
+      <c r="C3">
+        <v>5787703</v>
+      </c>
+      <c r="D3">
+        <v>1</v>
+      </c>
+      <c r="E3">
+        <v>4</v>
+      </c>
+      <c r="F3">
         <v>408646000</v>
       </c>
-      <c r="C3">
-[...8 lines deleted...]
-      <c r="F3">
+      <c r="G3">
+        <v>2</v>
+      </c>
+      <c r="H3">
         <v>147655897</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>12258000</v>
       </c>
-      <c r="H3">
-[...2 lines deleted...]
-      <c r="I3">
+      <c r="J3">
+        <v>1562420636</v>
+      </c>
+      <c r="K3">
         <v>692547043</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>385508256</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>356962471</v>
       </c>
-      <c r="L3">
-[...2 lines deleted...]
-      <c r="M3">
+      <c r="N3">
+        <v>249146558</v>
+      </c>
+      <c r="O3">
         <v>912305368</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>34360500</v>
       </c>
-      <c r="O3">
-[...4 lines deleted...]
-      </c>
       <c r="Q3">
+        <v>3</v>
+      </c>
+      <c r="R3">
+        <v>3</v>
+      </c>
+      <c r="S3">
         <v>26503400</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>26503400</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>8558927243</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>8558927243</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>108775132</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>108775132</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>57351423</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>57351424</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
-    </row>
-    <row r="6" spans="1:24">
+      <c r="Y5"/>
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B6">
+        <v>-102376767.0</v>
+      </c>
+      <c r="C6">
+        <v>-435758353.0</v>
+      </c>
+      <c r="D6">
         <v>-8007673931.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-452719554.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>208844095.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-1657452000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>9935278250.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>501857730.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-205545032.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>1082979794.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-351941035.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>660884607.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>53488086.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-22175392.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>8531886.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-2621894919.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-5415861382.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>16579885769.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>9843151106.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-1373848897.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-1373848897.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-56309743.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>246099161.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-246099161.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-217428971.0</v>
       </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>125</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7">
         <v>-7974918900.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-5649832170.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-2945570520.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-10892065940.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-8293272680.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7">
         <v>-4735592520.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-2212025030.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-10385566640.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-7333421760.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-4862520750.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-2148489440.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-7815961080.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-3839409500.0</v>
       </c>
       <c r="T7"/>
       <c r="U7">
-        <v>-6859961300.0</v>
+        <v>-3839409500.0</v>
       </c>
       <c r="V7"/>
       <c r="W7">
+        <v>-6859961300.0</v>
+      </c>
+      <c r="X7"/>
+      <c r="Y7">
         <v>-3815821730.0</v>
       </c>
-      <c r="X7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:24">
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-    </row>
-    <row r="10" spans="1:24">
+      <c r="Y9"/>
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
-    </row>
-    <row r="11" spans="1:24">
+      <c r="Y10"/>
+      <c r="Z10"/>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...4 lines deleted...]
-      </c>
+      <c r="L11"/>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
+        <v>0.0</v>
+      </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
-    </row>
-    <row r="12" spans="1:24">
+      <c r="Y11"/>
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>-310864024.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-191100423.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-258286338.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
-    </row>
-    <row r="13" spans="1:24">
+      <c r="Y12"/>
+      <c r="Z12"/>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-    </row>
-    <row r="14" spans="1:24">
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B14">
+        <v>348664577.0</v>
+      </c>
+      <c r="C14">
+        <v>353010181.0</v>
+      </c>
+      <c r="D14">
         <v>358520751.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>358758850.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>359075895.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>342065000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>372562498.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>361032574.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>386621926.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>386300495.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>649263336.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>347082160.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>347082160.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>99623952.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>348854649.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>401765952.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>424918699.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>382232618.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>382232617.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>317314182.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>317314182.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>286540222.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>286540222.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>326602492.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>326602492.0</v>
       </c>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-    </row>
-    <row r="16" spans="1:24">
+      <c r="Y15"/>
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B16">
+        <v>43965274.0</v>
+      </c>
+      <c r="C16">
+        <v>146342041.0</v>
+      </c>
+      <c r="D16">
         <v>582100394.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>84206384.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>536925938.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>8840981000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>10498433882.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>563155632.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>9768352382.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>9973897414.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>8890917620.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>9242858655.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>8581974048.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>8528485962.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>8550661354.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>8542129468.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>11164024387.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>16579885769.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>9843151106.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-1373848897.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-1373848897.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-56309743.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>-246099161.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-217428971.0</v>
       </c>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B18">
+        <v>-1137362050.0</v>
+      </c>
+      <c r="C18">
+        <v>3536335260.0</v>
+      </c>
+      <c r="D18">
         <v>-1334246450.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>264209054.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-169765429.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-1859167000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-6085752300.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-385718689.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-1562420636.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>4160167465.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-1312839011.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-135074040.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>249146558.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-677653860.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>187348267.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-5566586703.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-5560536997.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-2554456260.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-2554456260.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-9048616480.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-9048616480.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>376372162.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>376372162.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-1287203424.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-1287203425.0</v>
       </c>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
         <v>-263458500.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-1281787100.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-364269002.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
-    </row>
-    <row r="22" spans="1:24">
+      <c r="Y21"/>
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B22">
+        <v>-644684795.0</v>
+      </c>
+      <c r="C22">
+        <v>-881324426.0</v>
+      </c>
+      <c r="D22">
         <v>-2875554287.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-15234663.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>25397756.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-262330000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>53293672.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>166083489.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>190143356.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-61926118.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>120846181.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>90271933.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>212928422.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>326127979.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>131140456.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>116403549.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>458479394.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>84707051.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>84707051.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>181625786.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>181625786.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>171703528.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>171703528.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>353265847.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>353265848.0</v>
       </c>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B23">
+        <v>-166750865.0</v>
+      </c>
+      <c r="C23">
+        <v>3111243578.0</v>
+      </c>
+      <c r="D23">
         <v>287202645.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-637411939.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>215248381.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-1773843000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-1159042904.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1458377691.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>253433360.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-990756750.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-22500000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-22500000.0</v>
       </c>
-      <c r="L23">
-[...2 lines deleted...]
-      <c r="M23">
+      <c r="N23">
+        <v>-22500000.0</v>
+      </c>
+      <c r="O23">
         <v>-1200000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-97500000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-97500000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
+        <v>-97500000.0</v>
+      </c>
+      <c r="S23">
+        <v>12397607365.0</v>
+      </c>
+      <c r="T23">
+        <v>12397607366.0</v>
+      </c>
+      <c r="U23">
+        <v>8274767583.0</v>
+      </c>
+      <c r="V23">
+        <v>8274767583.0</v>
+      </c>
+      <c r="W23">
+        <v>-877931156.0</v>
+      </c>
+      <c r="X23">
+        <v>-877931156.0</v>
+      </c>
+      <c r="Y23">
+        <v>1069774454.0</v>
+      </c>
+      <c r="Z23">
+        <v>1069774454.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" t="s">
+        <v>141</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>9712899653.0</v>
+      </c>
+      <c r="D24">
+        <v>9712836310.0</v>
+      </c>
+      <c r="E24">
+        <v>7331710.0</v>
+      </c>
+      <c r="F24">
+        <v>7003640.0</v>
+      </c>
+      <c r="G24">
+        <v>-8512900000.0</v>
+      </c>
+      <c r="H24">
+        <v>-8506387650.0</v>
+      </c>
+      <c r="I24">
+        <v>-360254430.0</v>
+      </c>
+      <c r="J24">
+        <v>360254430.0</v>
+      </c>
+      <c r="K24"/>
+      <c r="L24">
+        <v>356962471.0</v>
+      </c>
+      <c r="M24">
+        <v>-356962471.0</v>
+      </c>
+      <c r="N24">
+        <v>0.0</v>
+      </c>
+      <c r="O24">
+        <v>1609364252.0</v>
+      </c>
+      <c r="P24">
+        <v>-34360500.0</v>
+      </c>
+      <c r="Q24">
+        <v>-1540000000.0</v>
+      </c>
+      <c r="R24">
         <v>1540000000.0</v>
       </c>
-      <c r="Q23">
-[...71 lines deleted...]
-      <c r="Q24">
+      <c r="S24">
         <v>-1200000000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24">
+      <c r="T24"/>
+      <c r="U24">
         <v>-600000000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-600000000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>445249251.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>445249251.0</v>
       </c>
-      <c r="W24"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B25">
+        <v>-841341833.0</v>
+      </c>
+      <c r="C25">
+        <v>4070437208.0</v>
+      </c>
+      <c r="D25">
         <v>1182787087.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-79315133.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-145593080.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-1938902000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-6363952573.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-900576752.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-2139185918.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>4528340131.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-398913600.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>478698658.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>383300296.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>8147481.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>439422960.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-5281224300.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-5594097692.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-2994892529.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-2994892528.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-988629205.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-988629205.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>26903544.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>26903544.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-1909720340.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-1909720341.0</v>
       </c>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
-[...4 lines deleted...]
-      </c>
+      <c r="M26"/>
+      <c r="N26"/>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
+        <v>0.0</v>
+      </c>
+      <c r="R26">
+        <v>0.0</v>
+      </c>
+      <c r="S26">
         <v>31000000000.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-    </row>
-    <row r="27" spans="1:24">
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-    </row>
-    <row r="28" spans="1:24">
+      <c r="Y27"/>
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B28">
+        <v>1034985284.0</v>
+      </c>
+      <c r="C28">
+        <v>-3972093616.0</v>
+      </c>
+      <c r="D28">
         <v>-7873427482.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-717256685.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>371605888.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-86968000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>6300626463.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1248922357.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>996621273.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>3780006803.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-189538300.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-233780700.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-263458500.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-1281787100.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-364269002.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-811173103.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-1395324385.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>12397607365.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>12397607366.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>8274767583.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>8274767583.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-877931156.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-877931156.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1069774454.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1069774454.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B29">
+        <v>-1137362051.0</v>
+      </c>
+      <c r="C29">
+        <v>3542122963.0</v>
+      </c>
+      <c r="D29">
         <v>-1334246449.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>264209054.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>238880571.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-1859167000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-5938096403.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-373460689.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-1562420636.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>4852714508.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-927330755.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>221888431.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>249146558.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>234651508.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>221708767.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-5566586703.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-5560536997.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-2527952860.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-2527952860.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-489689237.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-489689237.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>485147294.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>485147294.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-1229852000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-1229852000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>147</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
+        <v>-5724359.0</v>
+      </c>
+      <c r="D30">
         <v>9705504600.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>328076.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-401642364.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>1482170000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-133639460.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-373603938.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-8146800149.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-1892547043.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-385508256.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-356962471.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>0.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>697058884.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-34360500.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-340000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>1540000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-26503400.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-26503400.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-9158927243.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-9158927243.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>336474119.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>336474119.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-57351423.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-57351424.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>