--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
@@ -226,50 +226,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1560,51 +1563,51 @@
         <v>4102127.0</v>
       </c>
       <c r="G40">
         <v>74043.0</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
         <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
         <v>47</v>
       </c>
       <c r="B42">
         <v>1426750000.0</v>
       </c>
       <c r="C42">
-        <v>739589000.0</v>
+        <v>2037749000.0</v>
       </c>
       <c r="D42">
         <v>590771000.0</v>
       </c>
       <c r="E42">
         <v>555625000.0</v>
       </c>
       <c r="F42">
         <v>95261003.0</v>
       </c>
       <c r="G42">
         <v>4958004.0</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
         <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
     </row>
@@ -1948,3234 +1951,3365 @@
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y62"/>
+  <dimension ref="A1:Z62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="D1" t="s">
         <v>69</v>
       </c>
       <c r="E1" t="s">
         <v>70</v>
       </c>
       <c r="F1" t="s">
+        <v>71</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="H1" t="s">
         <v>72</v>
       </c>
       <c r="I1" t="s">
         <v>73</v>
       </c>
       <c r="J1" t="s">
+        <v>74</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="L1" t="s">
         <v>75</v>
       </c>
       <c r="M1" t="s">
         <v>76</v>
       </c>
       <c r="N1" t="s">
+        <v>77</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="P1" t="s">
         <v>78</v>
       </c>
       <c r="Q1" t="s">
         <v>79</v>
       </c>
       <c r="R1" t="s">
+        <v>80</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="T1" t="s">
         <v>81</v>
       </c>
       <c r="U1" t="s">
         <v>82</v>
       </c>
       <c r="V1" t="s">
+        <v>83</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="X1" t="s">
         <v>84</v>
       </c>
       <c r="Y1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2">
+        <v>8090000.0</v>
+      </c>
+      <c r="C2">
         <v>8970000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3632000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5895000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6087000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4744000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>7039000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5275000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>8536000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>16923000.0</v>
       </c>
-      <c r="K2"/>
-      <c r="L2">
+      <c r="L2"/>
+      <c r="M2">
         <v>22766376.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>99000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11853000.0</v>
       </c>
       <c r="O2">
         <v>11853000.0</v>
       </c>
       <c r="P2">
+        <v>11853000.0</v>
+      </c>
+      <c r="Q2">
         <v>12343635.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>11782000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>7073809.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1554750.0</v>
       </c>
       <c r="T2">
         <v>1554750.0</v>
       </c>
       <c r="U2">
         <v>1554750.0</v>
       </c>
       <c r="V2">
+        <v>1554750.0</v>
+      </c>
+      <c r="W2">
         <v>162478.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99000.0</v>
       </c>
       <c r="X2">
         <v>99000.0</v>
       </c>
       <c r="Y2">
         <v>99000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:25">
+      <c r="Z2">
+        <v>99000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>8</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
-    </row>
-    <row r="4" spans="1:25">
+      <c r="Z3"/>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5">
+        <v>4221000.0</v>
+      </c>
+      <c r="C5">
         <v>4793000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>4640000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>4326999.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>4434000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>4467000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>4422000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4421999.0</v>
       </c>
       <c r="I5">
         <v>4421999.0</v>
       </c>
       <c r="J5">
+        <v>4421999.0</v>
+      </c>
+      <c r="K5">
         <v>4422000.0</v>
       </c>
-      <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>8704149.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4421999.0</v>
       </c>
       <c r="O5">
         <v>4421999.0</v>
       </c>
       <c r="P5">
+        <v>4421999.0</v>
+      </c>
+      <c r="Q5">
         <v>1078051.0</v>
       </c>
-      <c r="Q5"/>
-      <c r="R5">
+      <c r="R5"/>
+      <c r="S5">
         <v>672125.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3750.0</v>
       </c>
       <c r="T5">
         <v>-3750.0</v>
       </c>
       <c r="U5">
         <v>-3750.0</v>
       </c>
       <c r="V5">
-        <v>-250.0</v>
+        <v>-3750.0</v>
       </c>
       <c r="W5">
         <v>-250.0</v>
       </c>
       <c r="X5">
         <v>-250.0</v>
       </c>
       <c r="Y5">
         <v>-250.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:25">
+      <c r="Z5">
+        <v>-250.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
-    </row>
-    <row r="7" spans="1:25">
+      <c r="Z6"/>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
         <v>12</v>
       </c>
       <c r="B7">
+        <v>23000.0</v>
+      </c>
+      <c r="C7">
         <v>202000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>266000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>328000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>389000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>448000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>506000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>562000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>43000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>60000.0</v>
       </c>
-      <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>87000.0</v>
       </c>
-      <c r="M7"/>
-      <c r="N7">
+      <c r="N7"/>
+      <c r="O7">
         <v>118000.0</v>
       </c>
-      <c r="O7"/>
-      <c r="P7">
+      <c r="P7"/>
+      <c r="Q7">
         <v>151000.0</v>
       </c>
-      <c r="Q7"/>
-      <c r="R7">
+      <c r="R7"/>
+      <c r="S7">
         <v>164000.0</v>
       </c>
-      <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
         <v>13</v>
       </c>
       <c r="B8">
+        <v>14594000.0</v>
+      </c>
+      <c r="C8">
         <v>14278000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>14107000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>14014000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>13968000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>13444000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>11435000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>11151000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>11113000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>10173000.0</v>
       </c>
-      <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>608754000.0</v>
       </c>
-      <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>599191000.0</v>
       </c>
-      <c r="O8"/>
-      <c r="P8">
+      <c r="P8"/>
+      <c r="Q8">
         <v>163556000.0</v>
       </c>
-      <c r="Q8"/>
-      <c r="R8">
+      <c r="R8"/>
+      <c r="S8">
         <v>83876000.0</v>
       </c>
-      <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-    </row>
-    <row r="10" spans="1:25">
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10">
+        <v>457607000.0</v>
+      </c>
+      <c r="C10">
         <v>490002000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>538407000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>563864000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>748420000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>771743000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>422729000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>430708000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>481147000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>340450000.0</v>
       </c>
-      <c r="K10"/>
-      <c r="L10">
+      <c r="L10"/>
+      <c r="M10">
         <v>418662664.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1965250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>467728000.0</v>
       </c>
       <c r="O10">
         <v>467728000.0</v>
       </c>
       <c r="P10">
+        <v>467728000.0</v>
+      </c>
+      <c r="Q10">
         <v>93743321.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>712160.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>60379848.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>635591.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>789498.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1162636.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1365094.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1965250.0</v>
       </c>
       <c r="X10">
         <v>1965250.0</v>
       </c>
       <c r="Y10">
         <v>1965250.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:25">
+      <c r="Z10">
+        <v>1965250.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
         <v>16</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
-    </row>
-    <row r="12" spans="1:25">
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
         <v>17</v>
       </c>
       <c r="B12">
+        <v>636105000.0</v>
+      </c>
+      <c r="C12">
         <v>636241000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>702946000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>739162000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>808477000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>834190000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>422729000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>430708000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>481147000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>340450000.0</v>
       </c>
-      <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>418662664.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1965250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>467728000.0</v>
       </c>
       <c r="O12">
         <v>467728000.0</v>
       </c>
       <c r="P12">
+        <v>467728000.0</v>
+      </c>
+      <c r="Q12">
         <v>93743321.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>712160.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>60379848.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>635591.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>789498.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1162636.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1365094.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1965250.0</v>
       </c>
       <c r="X12">
         <v>1965250.0</v>
       </c>
       <c r="Y12">
         <v>1965250.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:25">
+      <c r="Z12">
+        <v>1965250.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
         <v>18</v>
       </c>
       <c r="B13">
+        <v>14594000.0</v>
+      </c>
+      <c r="C13">
         <v>14278000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>14107000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>14014000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>13968000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>13444000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>11435000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>11151000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>11113000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>10173000.0</v>
       </c>
-      <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>10784934.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>625000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10055000.0</v>
       </c>
       <c r="O13">
         <v>10055000.0</v>
       </c>
       <c r="P13">
+        <v>10055000.0</v>
+      </c>
+      <c r="Q13">
         <v>178103.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>124712299.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>128510.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>138000395.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>123981255.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>125280532.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>122462470.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>625000.0</v>
       </c>
       <c r="X13">
         <v>625000.0</v>
       </c>
       <c r="Y13">
         <v>625000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13">
+        <v>625000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>19</v>
       </c>
       <c r="B14">
+        <v>121102500.0</v>
+      </c>
+      <c r="C14">
         <v>114399326.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>119000266.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>112509914.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>116124941.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>97028421.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>94754140.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>94711604.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>82160000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>82477474.0</v>
       </c>
       <c r="K14">
         <v>82477474.0</v>
       </c>
       <c r="L14">
+        <v>82477474.0</v>
+      </c>
+      <c r="M14">
         <v>81850000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>81634428.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>18358618.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17751000.0</v>
       </c>
       <c r="P14">
         <v>17751000.0</v>
       </c>
       <c r="Q14">
         <v>17751000.0</v>
       </c>
       <c r="R14">
         <v>17751000.0</v>
       </c>
       <c r="S14">
         <v>17751000.0</v>
       </c>
       <c r="T14">
         <v>17751000.0</v>
       </c>
       <c r="U14">
         <v>17751000.0</v>
       </c>
       <c r="V14">
         <v>17751000.0</v>
       </c>
       <c r="W14">
-        <v>86125642.0</v>
+        <v>17751000.0</v>
       </c>
       <c r="X14">
         <v>86125642.0</v>
       </c>
       <c r="Y14">
         <v>86125642.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:25">
+      <c r="Z14">
+        <v>86125642.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>20</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>21</v>
       </c>
       <c r="B16">
         <v>3987000.0</v>
       </c>
-      <c r="C16"/>
+      <c r="C16">
+        <v>3987000.0</v>
+      </c>
       <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>3030000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>6008000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>4495000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>5645776.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>6999015.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>8125582.0</v>
       </c>
-      <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>9690000.0</v>
       </c>
-      <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>13008000.0</v>
       </c>
-      <c r="O16"/>
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>14060000.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>3607000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-1554750.59</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-1554749.6</v>
       </c>
-      <c r="U16"/>
-      <c r="V16">
+      <c r="V16"/>
+      <c r="W16">
         <v>-2912499.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
-    </row>
-    <row r="17" spans="1:25">
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
         <v>22</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
         <v>23</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
-[...1 lines deleted...]
-      </c>
+      <c r="L18"/>
       <c r="M18">
         <v>81629000.0</v>
       </c>
-      <c r="N18"/>
+      <c r="N18">
+        <v>81629000.0</v>
+      </c>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
         <v>24</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
         <v>25</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
         <v>26</v>
       </c>
       <c r="B21">
+        <v>375000.0</v>
+      </c>
+      <c r="C21">
         <v>407000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>439000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>470000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>502000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>534000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>593000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>542000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>486000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>170000.0</v>
       </c>
-      <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
-[...1 lines deleted...]
-      </c>
+      <c r="N21"/>
       <c r="O21">
         <v>208000.0</v>
       </c>
-      <c r="P21"/>
+      <c r="P21">
+        <v>208000.0</v>
+      </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-    </row>
-    <row r="22" spans="1:25">
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
         <v>27</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22">
         <v>-5146000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-5037310.8</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>0.93</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-1709262.01</v>
       </c>
-      <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
-      <c r="N22">
+      <c r="N22"/>
+      <c r="O22">
         <v>-1941000.0</v>
       </c>
-      <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
-      <c r="S22">
-[...1 lines deleted...]
-      </c>
+      <c r="S22"/>
       <c r="T22">
         <v>-1072499.0</v>
       </c>
       <c r="U22">
         <v>-1072499.0</v>
       </c>
-      <c r="V22"/>
+      <c r="V22">
+        <v>-1072499.0</v>
+      </c>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
         <v>28</v>
       </c>
       <c r="B23">
+        <v>732643000.0</v>
+      </c>
+      <c r="C23">
         <v>769284000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>786427000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>815112000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>818413000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>864620000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>439191000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>446690000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>488463000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>347097000.0</v>
       </c>
-      <c r="K23"/>
-      <c r="L23">
+      <c r="L23"/>
+      <c r="M23">
         <v>514299127.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2307750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>478497000.0</v>
       </c>
       <c r="O23">
         <v>478497000.0</v>
       </c>
       <c r="P23">
+        <v>478497000.0</v>
+      </c>
+      <c r="Q23">
         <v>228239916.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>125669086.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>67988172.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>138980517.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>139219635.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>139643648.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>139869628.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2307750.0</v>
       </c>
       <c r="X23">
         <v>2307750.0</v>
       </c>
       <c r="Y23">
         <v>2307750.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:25">
+      <c r="Z23">
+        <v>2307750.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
         <v>29</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>30</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
         <v>31</v>
       </c>
       <c r="B26">
+        <v>71239000.0</v>
+      </c>
+      <c r="C26">
         <v>92609000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>53091000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>44172000.0</v>
       </c>
-      <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
         <v>33</v>
       </c>
       <c r="B28">
+        <v>-457584000.0</v>
+      </c>
+      <c r="C28">
         <v>-489800000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-538141000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-563536000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-748031000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-771295000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-422223000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-430146000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-481104000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-340390000.0</v>
       </c>
-      <c r="K28"/>
-      <c r="L28">
+      <c r="L28"/>
+      <c r="M28">
         <v>-418567686.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>947250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-467602000.0</v>
       </c>
       <c r="O28">
         <v>-467602000.0</v>
       </c>
       <c r="P28">
+        <v>-467602000.0</v>
+      </c>
+      <c r="Q28">
         <v>-93585122.99</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-712160.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-60193337.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-633191.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-788411.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-1162636.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-1365094.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>947250.0</v>
       </c>
       <c r="X28">
         <v>947250.0</v>
       </c>
       <c r="Y28">
         <v>947250.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:25">
+      <c r="Z28">
+        <v>947250.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
         <v>34</v>
       </c>
       <c r="B29">
+        <v>665222000.0</v>
+      </c>
+      <c r="C29">
         <v>683431000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>728070000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>778497000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>777363000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>757500000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>378862000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>387439000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>411803000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>288393000.0</v>
       </c>
-      <c r="K29"/>
-      <c r="L29">
+      <c r="L29"/>
+      <c r="M29">
         <v>422264000.0</v>
       </c>
-      <c r="M29"/>
-      <c r="N29">
+      <c r="N29"/>
+      <c r="O29">
         <v>484521000.0</v>
       </c>
-      <c r="O29"/>
-      <c r="P29">
+      <c r="P29"/>
+      <c r="Q29">
         <v>184422000.0</v>
       </c>
-      <c r="Q29"/>
-      <c r="R29">
+      <c r="R29"/>
+      <c r="S29">
         <v>49791000.0</v>
       </c>
-      <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
-    </row>
-    <row r="30" spans="1:25">
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>35</v>
       </c>
       <c r="B30">
+        <v>8221000.0</v>
+      </c>
+      <c r="C30">
         <v>23152000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>20249000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>19750000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1613000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>21305000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>5146000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>5037310.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>4133000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1881000.0</v>
       </c>
-      <c r="K30"/>
-      <c r="L30">
+      <c r="L30"/>
+      <c r="M30">
         <v>5769000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1072500.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1941000.0</v>
       </c>
-      <c r="O30"/>
-      <c r="P30">
+      <c r="P30"/>
+      <c r="Q30">
         <v>120481927.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>115605000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>4857226.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1072500.0</v>
       </c>
       <c r="T30">
         <v>1072500.0</v>
       </c>
       <c r="U30">
         <v>1072500.0</v>
       </c>
-      <c r="V30"/>
+      <c r="V30">
+        <v>1072500.0</v>
+      </c>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
-    </row>
-    <row r="31" spans="1:25">
+      <c r="Z30"/>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
         <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
-[...1 lines deleted...]
-      </c>
+      <c r="L31"/>
       <c r="M31">
         <v>422264000.0</v>
       </c>
-      <c r="N31"/>
+      <c r="N31">
+        <v>422264000.0</v>
+      </c>
       <c r="O31"/>
-      <c r="P31">
-[...1 lines deleted...]
-      </c>
+      <c r="P31"/>
       <c r="Q31">
         <v>184422000.0</v>
       </c>
-      <c r="R31"/>
+      <c r="R31">
+        <v>184422000.0</v>
+      </c>
       <c r="S31"/>
       <c r="T31"/>
-      <c r="U31">
+      <c r="U31"/>
+      <c r="V31">
         <v>-3577000.0</v>
       </c>
-      <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
-    </row>
-    <row r="32" spans="1:25">
+      <c r="Z31"/>
+    </row>
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
         <v>37</v>
       </c>
       <c r="B32">
+        <v>590623000.0</v>
+      </c>
+      <c r="C32">
         <v>589913000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>674056000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>733338000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>776391000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>756495000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>396619000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>400045000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>428096000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>296894000.0</v>
       </c>
-      <c r="K32"/>
-      <c r="L32">
+      <c r="L32"/>
+      <c r="M32">
         <v>350929000.0</v>
       </c>
-      <c r="M32"/>
-      <c r="N32">
+      <c r="N32"/>
+      <c r="O32">
         <v>412672000.0</v>
       </c>
-      <c r="O32"/>
-      <c r="P32">
+      <c r="P32"/>
+      <c r="Q32">
         <v>191049000.0</v>
       </c>
-      <c r="Q32"/>
-      <c r="R32">
+      <c r="R32"/>
+      <c r="S32">
         <v>48994000.0</v>
       </c>
-      <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
-    </row>
-    <row r="33" spans="1:25">
+      <c r="Z32"/>
+    </row>
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
         <v>38</v>
       </c>
       <c r="B33">
+        <v>74599000.0</v>
+      </c>
+      <c r="C33">
         <v>93584000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>54099000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>45262000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1109000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1207000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1317000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1338000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>641000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>306000.0</v>
       </c>
-      <c r="K33"/>
-      <c r="L33">
+      <c r="L33"/>
+      <c r="M33">
         <v>89338428.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>518000.0</v>
       </c>
       <c r="O33">
         <v>518000.0</v>
       </c>
       <c r="P33">
+        <v>518000.0</v>
+      </c>
+      <c r="Q33">
         <v>946045.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>124739171.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1032639.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>138014093.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>138012317.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>138005298.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>138000851.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000.0</v>
       </c>
       <c r="X33">
         <v>3000.0</v>
       </c>
       <c r="Y33">
         <v>3000.0</v>
       </c>
-    </row>
-    <row r="34" spans="1:25">
+      <c r="Z33">
+        <v>3000.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
         <v>39</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
-    </row>
-    <row r="35" spans="1:25">
+      <c r="Z34"/>
+    </row>
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
         <v>40</v>
       </c>
       <c r="B35">
+        <v>0.0</v>
+      </c>
+      <c r="C35">
         <v>66000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>85000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>103000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>137000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>202000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>19074000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>13944000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>16934000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>8807000.0</v>
       </c>
-      <c r="K35"/>
-      <c r="L35">
+      <c r="L35"/>
+      <c r="M35">
         <v>11461790.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>27750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12374000.0</v>
       </c>
       <c r="O35">
         <v>12374000.0</v>
       </c>
       <c r="P35">
+        <v>12374000.0</v>
+      </c>
+      <c r="Q35">
         <v>7888948.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>5355754.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>126236.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>8023890.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>10121369.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>9120300.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>12171180.0</v>
       </c>
-      <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
-    </row>
-    <row r="36" spans="1:25">
+      <c r="Z35"/>
+    </row>
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
         <v>41</v>
       </c>
       <c r="B36">
+        <v>73824000.0</v>
+      </c>
+      <c r="C36">
         <v>92609000.0</v>
       </c>
-      <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
-      <c r="H36">
+      <c r="H36"/>
+      <c r="I36">
         <v>8000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>16000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>35000.0</v>
       </c>
-      <c r="K36"/>
-      <c r="L36">
+      <c r="L36"/>
+      <c r="M36">
         <v>89216157.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>179500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>156000.0</v>
       </c>
       <c r="O36">
         <v>156000.0</v>
       </c>
       <c r="P36">
+        <v>156000.0</v>
+      </c>
+      <c r="Q36">
         <v>762703.0</v>
       </c>
-      <c r="Q36"/>
-      <c r="R36">
+      <c r="R36"/>
+      <c r="S36">
         <v>816558.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-47500.0</v>
       </c>
       <c r="T36">
         <v>-47500.0</v>
       </c>
       <c r="U36">
         <v>-47500.0</v>
       </c>
       <c r="V36">
+        <v>-47500.0</v>
+      </c>
+      <c r="W36">
         <v>-3000.0</v>
       </c>
-      <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
-    </row>
-    <row r="37" spans="1:25">
+      <c r="Z36"/>
+    </row>
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>42</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
-    </row>
-    <row r="38" spans="1:25">
+      <c r="Z37"/>
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>43</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
-[...1 lines deleted...]
-      </c>
+      <c r="L38"/>
       <c r="M38">
         <v>81722000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="N38">
+        <v>81722000.0</v>
+      </c>
+      <c r="O38"/>
+      <c r="P38">
         <v>1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>728000.0</v>
       </c>
       <c r="Q38">
         <v>728000.0</v>
       </c>
-      <c r="R38"/>
+      <c r="R38">
+        <v>728000.0</v>
+      </c>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
-    </row>
-    <row r="39" spans="1:25">
+      <c r="Z38"/>
+    </row>
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>44</v>
       </c>
       <c r="B39">
+        <v>13718000.0</v>
+      </c>
+      <c r="C39">
         <v>16307000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>9133000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>30688000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>7214000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>7918000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>9999000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>14644000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>6675000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>6341000.0</v>
       </c>
-      <c r="K39"/>
-      <c r="L39">
+      <c r="L39"/>
+      <c r="M39">
         <v>6298035.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>339500.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>10251000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>10250999.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>13068623.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>217755.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>6575685.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>330833.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>417820.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>475714.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>503683.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>339500.0</v>
       </c>
       <c r="X39">
         <v>339500.0</v>
       </c>
       <c r="Y39">
         <v>339500.0</v>
       </c>
-    </row>
-    <row r="40" spans="1:25">
+      <c r="Z39">
+        <v>339500.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>45</v>
       </c>
       <c r="B40">
+        <v>55321000.0</v>
+      </c>
+      <c r="C40">
         <v>72694000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>54459000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>30392000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>31544000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>95920000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>29481000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>39798000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>51147000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>32914000.0</v>
       </c>
-      <c r="K40"/>
-      <c r="L40">
+      <c r="L40"/>
+      <c r="M40">
         <v>19014192.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>190500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24138000.0</v>
       </c>
       <c r="O40">
         <v>24138000.0</v>
       </c>
       <c r="P40">
+        <v>24138000.0</v>
+      </c>
+      <c r="Q40">
         <v>14730225.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>97276.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>4102127.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>243475.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>116455.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>243335.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>74043.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>190500.0</v>
       </c>
       <c r="X40">
         <v>190500.0</v>
       </c>
       <c r="Y40">
         <v>190500.0</v>
       </c>
-    </row>
-    <row r="41" spans="1:25">
+      <c r="Z40">
+        <v>190500.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
         <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
-      <c r="P41">
-[...1 lines deleted...]
-      </c>
+      <c r="P41"/>
       <c r="Q41">
         <v>7440000.0</v>
       </c>
-      <c r="R41"/>
+      <c r="R41">
+        <v>7440000.0</v>
+      </c>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
-    </row>
-    <row r="42" spans="1:25">
+      <c r="Z41"/>
+    </row>
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
         <v>47</v>
       </c>
       <c r="B42">
+        <v>1457238000.0</v>
+      </c>
+      <c r="C42">
         <v>1426750000.0</v>
       </c>
-      <c r="C42">
-[...1 lines deleted...]
-      </c>
       <c r="D42">
+        <v>2106113000.0</v>
+      </c>
+      <c r="E42">
         <v>1375618000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1357059000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>739589000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>829399000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>821613000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>807008000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>590771000.0</v>
       </c>
-      <c r="K42"/>
-      <c r="L42">
+      <c r="L42"/>
+      <c r="M42">
         <v>653793669.0</v>
       </c>
-      <c r="M42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N42"/>
       <c r="O42">
         <v>555625001.0</v>
       </c>
       <c r="P42">
+        <v>555625001.0</v>
+      </c>
+      <c r="Q42">
         <v>171174438.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1029000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>95261005.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>3750.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>3439219.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>2139942.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>4958004.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>250.0</v>
       </c>
       <c r="X42">
         <v>250.0</v>
       </c>
       <c r="Y42">
         <v>250.0</v>
       </c>
-    </row>
-    <row r="43" spans="1:25">
+      <c r="Z42">
+        <v>250.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
         <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
-    </row>
-    <row r="44" spans="1:25">
+      <c r="Z43"/>
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
         <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
-    </row>
-    <row r="45" spans="1:25">
+      <c r="Z44"/>
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
         <v>50</v>
       </c>
       <c r="B45">
+        <v>400000.0</v>
+      </c>
+      <c r="C45">
         <v>568000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>569000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>620000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>607000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>673000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>724000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>788000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>139000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>101000.0</v>
       </c>
-      <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-      <c r="N45">
+      <c r="N45"/>
+      <c r="O45">
         <v>218000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
-    </row>
-    <row r="46" spans="1:25">
+      <c r="Z45"/>
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
         <v>51</v>
       </c>
       <c r="B46">
+        <v>400000.0</v>
+      </c>
+      <c r="C46">
         <v>568000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>569000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>620000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>607000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>673000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>724000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>788000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>139000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>101000.0</v>
       </c>
-      <c r="K46"/>
-      <c r="L46">
+      <c r="L46"/>
+      <c r="M46">
         <v>122271.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>154000.0</v>
       </c>
       <c r="O46">
         <v>154000.0</v>
       </c>
       <c r="P46">
+        <v>154000.0</v>
+      </c>
+      <c r="Q46">
         <v>183342.0</v>
       </c>
-      <c r="Q46"/>
-      <c r="R46">
+      <c r="R46"/>
+      <c r="S46">
         <v>216081.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47500.0</v>
       </c>
       <c r="T46">
         <v>47500.0</v>
       </c>
       <c r="U46">
         <v>47500.0</v>
       </c>
       <c r="V46">
-        <v>3000.0</v>
+        <v>47500.0</v>
       </c>
       <c r="W46">
         <v>3000.0</v>
       </c>
       <c r="X46">
         <v>3000.0</v>
       </c>
       <c r="Y46">
         <v>3000.0</v>
       </c>
-    </row>
-    <row r="47" spans="1:25">
+      <c r="Z46">
+        <v>3000.0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
         <v>52</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
-      <c r="P47">
-[...1 lines deleted...]
-      </c>
+      <c r="P47"/>
       <c r="Q47">
         <v>175000.0</v>
       </c>
-      <c r="R47"/>
+      <c r="R47">
+        <v>175000.0</v>
+      </c>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
-    </row>
-    <row r="48" spans="1:25">
+      <c r="Z47"/>
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
         <v>53</v>
       </c>
       <c r="B48">
+        <v>-810831000.0</v>
+      </c>
+      <c r="C48">
         <v>-762390000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-687467000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-615462000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-598098000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-558571000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-466394000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-449747000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-410740000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-316973000.0</v>
       </c>
-      <c r="K48"/>
-      <c r="L48">
+      <c r="L48"/>
+      <c r="M48">
         <v>-212295852.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-1519250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-140036000.0</v>
       </c>
       <c r="O48">
         <v>-140036000.0</v>
       </c>
       <c r="P48">
+        <v>-140036000.0</v>
+      </c>
+      <c r="Q48">
         <v>20782608.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-4496243.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-39435915.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-7289643.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>1560249.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>2859539.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>41453.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1519250.0</v>
       </c>
       <c r="X48">
         <v>-1519250.0</v>
       </c>
       <c r="Y48">
         <v>-1519250.0</v>
       </c>
-    </row>
-    <row r="49" spans="1:25">
+      <c r="Z48">
+        <v>-1519250.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
         <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
-    </row>
-    <row r="50" spans="1:25">
+      <c r="Z49"/>
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
         <v>55</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-    </row>
-    <row r="51" spans="1:25">
+      <c r="Z50"/>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
         <v>56</v>
       </c>
       <c r="B51">
+        <v>23000.0</v>
+      </c>
+      <c r="C51">
         <v>202000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>266000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>328000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>389000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>448000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>506000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>562000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>43000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>60000.0</v>
       </c>
-      <c r="K51"/>
-      <c r="L51">
+      <c r="L51"/>
+      <c r="M51">
         <v>94978.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2912500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>126000.0</v>
       </c>
       <c r="O51">
         <v>126000.0</v>
       </c>
       <c r="P51">
+        <v>126000.0</v>
+      </c>
+      <c r="Q51">
         <v>158198.0</v>
       </c>
-      <c r="Q51"/>
-      <c r="R51">
+      <c r="R51"/>
+      <c r="S51">
         <v>186511.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>2400.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1087.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>41000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2912500.0</v>
       </c>
       <c r="W51">
         <v>2912500.0</v>
       </c>
       <c r="X51">
         <v>2912500.0</v>
       </c>
       <c r="Y51">
         <v>2912500.0</v>
       </c>
-    </row>
-    <row r="52" spans="1:25">
+      <c r="Z51">
+        <v>2912500.0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
         <v>57</v>
       </c>
       <c r="B52">
+        <v>23000.0</v>
+      </c>
+      <c r="C52">
         <v>136000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>181000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>225000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>252000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>246000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>240000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>234000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>43000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>60000.0</v>
       </c>
-      <c r="K52"/>
-      <c r="L52">
+      <c r="L52"/>
+      <c r="M52">
         <v>69869.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>2912500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66000.0</v>
       </c>
       <c r="O52">
         <v>66000.0</v>
       </c>
       <c r="P52">
+        <v>66000.0</v>
+      </c>
+      <c r="Q52">
         <v>63907.0</v>
       </c>
-      <c r="Q52"/>
-      <c r="R52">
+      <c r="R52"/>
+      <c r="S52">
         <v>60275.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>2400.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>1087.0</v>
       </c>
-      <c r="U52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="V52"/>
       <c r="W52">
         <v>2912500.0</v>
       </c>
       <c r="X52">
         <v>2912500.0</v>
       </c>
       <c r="Y52">
         <v>2912500.0</v>
       </c>
-    </row>
-    <row r="53" spans="1:25">
+      <c r="Z52">
+        <v>2912500.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
         <v>58</v>
       </c>
       <c r="B53">
+        <v>178498000.0</v>
+      </c>
+      <c r="C53">
         <v>146239000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>164539000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>175298000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>60057000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>62447000.0</v>
       </c>
-      <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53">
         <v>0.0</v>
       </c>
-      <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
-    </row>
-    <row r="54" spans="1:25">
+      <c r="Z53"/>
+    </row>
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
         <v>59</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
-    </row>
-    <row r="55" spans="1:25">
+      <c r="Z54"/>
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
         <v>60</v>
       </c>
       <c r="B55">
+        <v>732643000.0</v>
+      </c>
+      <c r="C55">
         <v>769284000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>786427000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>815112000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>818413000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>864620000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>439191000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>446690000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>488463000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>347097000.0</v>
       </c>
-      <c r="K55"/>
-      <c r="L55">
+      <c r="L55"/>
+      <c r="M55">
         <v>514299127.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2307750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>478497000.0</v>
       </c>
       <c r="O55">
         <v>478497000.0</v>
       </c>
       <c r="P55">
+        <v>478497000.0</v>
+      </c>
+      <c r="Q55">
         <v>228239916.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>125669086.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>67988172.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>138980517.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>139219635.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>139643648.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>139869628.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2307750.0</v>
       </c>
       <c r="X55">
         <v>2307750.0</v>
       </c>
       <c r="Y55">
         <v>2307750.0</v>
       </c>
-    </row>
-    <row r="56" spans="1:25">
+      <c r="Z55">
+        <v>2307750.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
         <v>61</v>
       </c>
       <c r="B56">
+        <v>658044000.0</v>
+      </c>
+      <c r="C56">
         <v>675700000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>732328000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>769850000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>817304000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>863413000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>437874000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>445352000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>487822000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>346791000.0</v>
       </c>
-      <c r="K56"/>
-      <c r="L56">
+      <c r="L56"/>
+      <c r="M56">
         <v>424960699.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>2304750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>477979000.0</v>
       </c>
       <c r="O56">
         <v>477979000.0</v>
       </c>
       <c r="P56">
+        <v>477979000.0</v>
+      </c>
+      <c r="Q56">
         <v>227293871.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>929915.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>66955533.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>966424.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1207318.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1638350.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1868777.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2304750.0</v>
       </c>
       <c r="X56">
         <v>2304750.0</v>
       </c>
       <c r="Y56">
         <v>2304750.0</v>
       </c>
-    </row>
-    <row r="57" spans="1:25">
+      <c r="Z56">
+        <v>2304750.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
         <v>62</v>
       </c>
       <c r="B57">
+        <v>67421000.0</v>
+      </c>
+      <c r="C57">
         <v>85787000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>58272000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>36512000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>40913000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>106918000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>41255000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>45307000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>59726000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>49897000.0</v>
       </c>
-      <c r="K57"/>
-      <c r="L57">
+      <c r="L57"/>
+      <c r="M57">
         <v>41850437.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>3202000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36057000.0</v>
       </c>
       <c r="O57">
         <v>36057000.0</v>
       </c>
       <c r="P57">
+        <v>36057000.0</v>
+      </c>
+      <c r="Q57">
         <v>27137768.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>97276.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>11236211.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>245875.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>117542.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>243335.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>236521.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3202000.0</v>
       </c>
       <c r="X57">
         <v>3202000.0</v>
       </c>
       <c r="Y57">
         <v>3202000.0</v>
       </c>
-    </row>
-    <row r="58" spans="1:25">
+      <c r="Z57">
+        <v>3202000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
         <v>63</v>
       </c>
       <c r="B58">
+        <v>67421000.0</v>
+      </c>
+      <c r="C58">
         <v>85853000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>58357000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>36615000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>41050000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>107120000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>60329000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>59251000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>76660000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>58704000.0</v>
       </c>
-      <c r="K58"/>
-      <c r="L58">
+      <c r="L58"/>
+      <c r="M58">
         <v>53312227.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>3202000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48431000.0</v>
       </c>
       <c r="O58">
         <v>48431000.0</v>
       </c>
       <c r="P58">
+        <v>48431000.0</v>
+      </c>
+      <c r="Q58">
         <v>35026716.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>5453030.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>11362447.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>8269765.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>10238912.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>9363635.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>12407701.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3202000.0</v>
       </c>
       <c r="X58">
         <v>3202000.0</v>
       </c>
       <c r="Y58">
         <v>3202000.0</v>
       </c>
-    </row>
-    <row r="59" spans="1:25">
+      <c r="Z58">
+        <v>3202000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
         <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
-    </row>
-    <row r="60" spans="1:25">
+      <c r="Z59"/>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
         <v>65</v>
       </c>
       <c r="B60">
+        <v>665222000.0</v>
+      </c>
+      <c r="C60">
         <v>683431000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>728070000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>778497000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>777363000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>757500000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>378862000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>387439000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>411803000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>288393000.0</v>
       </c>
-      <c r="K60"/>
-      <c r="L60">
+      <c r="L60"/>
+      <c r="M60">
         <v>460986900.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>-894250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>430066000.0</v>
       </c>
       <c r="O60">
         <v>430066000.0</v>
       </c>
       <c r="P60">
+        <v>430066000.0</v>
+      </c>
+      <c r="Q60">
         <v>193213200.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>120216056.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>56625725.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>130710752.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>128980723.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>130280013.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>127461927.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-894250.0</v>
       </c>
       <c r="X60">
         <v>-894250.0</v>
       </c>
       <c r="Y60">
         <v>-894250.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:25">
+      <c r="Z60">
+        <v>-894250.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
         <v>66</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
-    </row>
-    <row r="62" spans="1:25">
+      <c r="Z61"/>
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
         <v>67</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
+      <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5196,2516 +5330,2589 @@
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B2">
         <v>59000.0</v>
       </c>
       <c r="C2">
         <v>113000.0</v>
       </c>
       <c r="D2">
         <v>44394.0</v>
       </c>
       <c r="E2">
         <v>70703.0</v>
       </c>
       <c r="F2">
         <v>14558.0</v>
       </c>
       <c r="G2"/>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B3">
         <v>220000.0</v>
       </c>
       <c r="C3">
         <v>113000.0</v>
       </c>
       <c r="D3">
         <v>49000.0</v>
       </c>
       <c r="E3">
         <v>9000.0</v>
       </c>
       <c r="F3">
         <v>5000.0</v>
       </c>
       <c r="G3">
         <v>1221.0</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B5">
         <v>-242545000.0</v>
       </c>
       <c r="C5">
         <v>-241599000.0</v>
       </c>
       <c r="D5">
         <v>-176910000.0</v>
       </c>
       <c r="E5">
         <v>-22347000.0</v>
       </c>
       <c r="F5">
         <v>-41374000.0</v>
       </c>
       <c r="G5">
         <v>-6632054.0</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B6">
         <v>-242325000.0</v>
       </c>
       <c r="C6">
         <v>-241486000.0</v>
       </c>
       <c r="D6">
         <v>-176861000.0</v>
       </c>
       <c r="E6">
         <v>-22338000.0</v>
       </c>
       <c r="F6">
         <v>-41369000.0</v>
       </c>
       <c r="G6">
         <v>-6630833.0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B9">
         <v>22444000.0</v>
       </c>
       <c r="C9">
         <v>45563000.0</v>
       </c>
       <c r="D9">
         <v>14090000.0</v>
       </c>
       <c r="E9">
         <v>102694000.0</v>
       </c>
       <c r="F9">
         <v>-14558.0</v>
       </c>
       <c r="G9"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B10">
         <v>-203819000.0</v>
       </c>
       <c r="C10">
         <v>-241599000.0</v>
       </c>
       <c r="D10">
         <v>-176910000.0</v>
       </c>
       <c r="E10">
         <v>-22634000.0</v>
       </c>
       <c r="F10">
         <v>-41785000.0</v>
       </c>
       <c r="G10">
         <v>-7022966.0</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>-1000.0</v>
       </c>
       <c r="D11">
         <v>27000.0</v>
       </c>
       <c r="E11">
         <v>70832000.0</v>
       </c>
       <c r="F11">
         <v>216000.0</v>
       </c>
       <c r="G11">
         <v>344000.0</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B12"/>
       <c r="C12">
         <v>0.0</v>
       </c>
       <c r="D12">
         <v>6799141.0</v>
       </c>
       <c r="E12">
         <v>287000.0</v>
       </c>
       <c r="F12">
         <v>411000.0</v>
       </c>
       <c r="G12">
         <v>344000.0</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B13">
         <v>27592000.0</v>
       </c>
       <c r="C13">
         <v>16881000.0</v>
       </c>
       <c r="D13">
         <v>11283000.0</v>
       </c>
       <c r="E13">
         <v>11000.0</v>
       </c>
       <c r="F13">
         <v>9000.0</v>
       </c>
       <c r="G13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B15">
         <v>-203819000.0</v>
       </c>
       <c r="C15">
         <v>-241598000.0</v>
       </c>
       <c r="D15">
         <v>-176937000.0</v>
       </c>
       <c r="E15">
         <v>-22634000.0</v>
       </c>
       <c r="F15">
         <v>-41785000.0</v>
       </c>
       <c r="G15">
         <v>-7022966.0</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16">
         <v>-28599000.0</v>
       </c>
       <c r="G16">
         <v>-5749000.0</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B17">
         <v>-203819000.0</v>
       </c>
       <c r="C17">
         <v>-241598000.0</v>
       </c>
       <c r="D17">
         <v>-176937000.0</v>
       </c>
       <c r="E17">
         <v>-78052000.0</v>
       </c>
       <c r="F17">
         <v>-28599000.0</v>
       </c>
       <c r="G17">
         <v>-5749000.0</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B18">
         <v>27592000.0</v>
       </c>
       <c r="C18">
         <v>16881000.0</v>
       </c>
       <c r="D18">
         <v>3421000.0</v>
       </c>
       <c r="E18">
         <v>-260000.0</v>
       </c>
       <c r="F18">
         <v>-207000.0</v>
       </c>
       <c r="G18">
         <v>-344000.0</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B21">
         <v>-225683000.0</v>
       </c>
       <c r="C21">
         <v>-176289000.0</v>
       </c>
       <c r="D21">
         <v>-182967000.0</v>
       </c>
       <c r="E21">
         <v>-3557000.0</v>
       </c>
       <c r="F21">
         <v>-34977000.0</v>
       </c>
       <c r="G21">
         <v>-6632054.0</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B23">
         <v>248186000.0</v>
       </c>
       <c r="C23">
         <v>221852000.0</v>
       </c>
       <c r="D23">
         <v>197057000.0</v>
       </c>
       <c r="E23">
         <v>106251000.0</v>
       </c>
       <c r="F23">
         <v>34977000.0</v>
       </c>
       <c r="G23">
         <v>6632054.0</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B25">
         <v>220000.0</v>
       </c>
       <c r="C25">
         <v>113000.0</v>
       </c>
       <c r="D25">
         <v>49000.0</v>
       </c>
       <c r="E25">
         <v>72000.0</v>
       </c>
       <c r="F25">
         <v>14000.0</v>
       </c>
       <c r="G25">
         <v>1000.0</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B26">
         <v>141832000.0</v>
       </c>
       <c r="C26">
         <v>151406000.0</v>
       </c>
       <c r="D26">
         <v>159424000.0</v>
       </c>
       <c r="E26">
         <v>86744000.0</v>
       </c>
       <c r="F26">
         <v>28974000.0</v>
       </c>
       <c r="G26">
         <v>4941363.0</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>4056000.0</v>
       </c>
       <c r="E27">
         <v>1360872.0</v>
       </c>
       <c r="F27">
         <v>977000.0</v>
       </c>
       <c r="G27">
         <v>13437.0</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B28">
         <v>106295000.0</v>
       </c>
       <c r="C28">
         <v>70446000.0</v>
       </c>
       <c r="D28">
         <v>37633000.0</v>
       </c>
       <c r="E28">
         <v>19507000.0</v>
       </c>
       <c r="F28">
         <v>4700000.0</v>
       </c>
       <c r="G28">
         <v>1677253.0</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
         <v>-1000.0</v>
       </c>
       <c r="D29">
         <v>27000.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B30">
         <v>248127000.0</v>
       </c>
       <c r="C30">
         <v>221852000.0</v>
       </c>
       <c r="D30">
         <v>197057000.0</v>
       </c>
       <c r="E30">
         <v>106251000.0</v>
       </c>
       <c r="F30">
         <v>34977000.0</v>
       </c>
       <c r="G30">
         <v>6632054.0</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B31">
         <v>21864000.0</v>
       </c>
       <c r="C31">
         <v>-65310000.0</v>
       </c>
       <c r="D31">
         <v>6057000.0</v>
       </c>
       <c r="E31">
         <v>-19077000.0</v>
       </c>
       <c r="F31">
         <v>-6808000.0</v>
       </c>
       <c r="G31">
         <v>-390912.0</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B32">
         <v>22503000.0</v>
       </c>
       <c r="C32">
         <v>45563000.0</v>
       </c>
       <c r="D32">
         <v>14090000.0</v>
       </c>
       <c r="E32">
         <v>102694000.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y32"/>
+  <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="D1" t="s">
         <v>69</v>
       </c>
       <c r="E1" t="s">
         <v>70</v>
       </c>
       <c r="F1" t="s">
+        <v>71</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="H1" t="s">
         <v>72</v>
       </c>
       <c r="I1" t="s">
         <v>73</v>
       </c>
       <c r="J1" t="s">
+        <v>74</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="L1" t="s">
         <v>75</v>
       </c>
       <c r="M1" t="s">
         <v>76</v>
       </c>
       <c r="N1" t="s">
+        <v>77</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="P1" t="s">
         <v>78</v>
       </c>
       <c r="Q1" t="s">
         <v>79</v>
       </c>
       <c r="R1" t="s">
+        <v>80</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="T1" t="s">
         <v>81</v>
       </c>
       <c r="U1" t="s">
         <v>82</v>
       </c>
       <c r="V1" t="s">
+        <v>83</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="X1" t="s">
         <v>84</v>
       </c>
       <c r="Y1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B2">
+        <v>500000.0</v>
+      </c>
+      <c r="C2">
         <v>59000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>64000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>45000.0</v>
       </c>
-      <c r="E2"/>
-      <c r="F2">
+      <c r="F2"/>
+      <c r="G2">
         <v>51000.0</v>
       </c>
-      <c r="G2"/>
-      <c r="H2">
+      <c r="H2"/>
+      <c r="I2">
         <v>17738.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>13901.0</v>
       </c>
-      <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
-    </row>
-    <row r="3" spans="1:25">
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B3">
+        <v>62000.0</v>
+      </c>
+      <c r="C3">
         <v>59000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>64000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>45000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>52000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>51000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>28000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>19000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>15000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>13000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>14000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>13000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>9000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2250.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>7383.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>18858.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>19914.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1588.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1158.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1186.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1173.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>250.0</v>
       </c>
       <c r="W3">
         <v>250.0</v>
       </c>
       <c r="X3">
         <v>250.0</v>
       </c>
       <c r="Y3">
         <v>250.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:25">
+      <c r="Z3">
+        <v>250.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B5">
-        <v>-65980000.0</v>
+        <v>-48441000.0</v>
       </c>
       <c r="C5">
+        <v>-74923000.0</v>
+      </c>
+      <c r="D5">
         <v>-72005000.0</v>
       </c>
-      <c r="D5">
-[...1 lines deleted...]
-      </c>
       <c r="E5">
-        <v>-68925000.0</v>
+        <v>-17364000.0</v>
       </c>
       <c r="F5">
+        <v>-39527000.0</v>
+      </c>
+      <c r="G5">
         <v>-111744000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-23868000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-51398000.0</v>
       </c>
-      <c r="I5">
-[...1 lines deleted...]
-      </c>
       <c r="J5">
+        <v>-93767000.0</v>
+      </c>
+      <c r="K5">
         <v>-51000000.0</v>
       </c>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
       <c r="L5">
-        <v>-42482000.0</v>
+        <v>-46170217.0</v>
       </c>
       <c r="M5">
+        <v>-35193647.0</v>
+      </c>
+      <c r="N5">
         <v>-35520000.0</v>
       </c>
-      <c r="N5">
-[...1 lines deleted...]
-      </c>
       <c r="O5">
-        <v>-28066988.0</v>
+        <v>-37994313.0</v>
       </c>
       <c r="P5">
-        <v>28086956.0</v>
+        <v>-38044299.0</v>
       </c>
       <c r="Q5">
-        <v>29659254.0</v>
+        <v>28555788.0</v>
       </c>
       <c r="R5">
+        <v>30154331.0</v>
+      </c>
+      <c r="S5">
         <v>-12351622.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-11513203.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-5902514.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-5834701.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-104585.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1351250.0</v>
       </c>
       <c r="X5">
         <v>-1351250.0</v>
       </c>
       <c r="Y5">
         <v>-1351250.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:25">
+      <c r="Z5">
+        <v>-1351250.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B6">
-        <v>-65921000.0</v>
+        <v>-48379000.0</v>
       </c>
       <c r="C6">
+        <v>-74864000.0</v>
+      </c>
+      <c r="D6">
         <v>-71941000.0</v>
       </c>
-      <c r="D6">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
-        <v>-68873000.0</v>
+        <v>-17319000.0</v>
       </c>
       <c r="F6">
+        <v>-39475000.0</v>
+      </c>
+      <c r="G6">
         <v>-111693000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-23840000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-51379000.0</v>
       </c>
-      <c r="I6">
-[...1 lines deleted...]
-      </c>
       <c r="J6">
+        <v>-93752000.0</v>
+      </c>
+      <c r="K6">
         <v>-50987000.0</v>
       </c>
-      <c r="K6">
-[...1 lines deleted...]
-      </c>
       <c r="L6">
-        <v>-42469000.0</v>
+        <v>-46156217.0</v>
       </c>
       <c r="M6">
+        <v>-35180647.0</v>
+      </c>
+      <c r="N6">
         <v>-35511000.0</v>
       </c>
-      <c r="N6">
-[...1 lines deleted...]
-      </c>
       <c r="O6">
-        <v>-28059605.0</v>
+        <v>-37992063.0</v>
       </c>
       <c r="P6">
-        <v>28105814.0</v>
+        <v>-38036916.0</v>
       </c>
       <c r="Q6">
-        <v>29679168.0</v>
+        <v>28574646.0</v>
       </c>
       <c r="R6">
+        <v>30174245.0</v>
+      </c>
+      <c r="S6">
         <v>-12350034.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-11512045.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-5901328.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-5833528.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>41452.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1351000.0</v>
       </c>
       <c r="X6">
         <v>-1351000.0</v>
       </c>
       <c r="Y6">
         <v>-1351000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:25">
+      <c r="Z6">
+        <v>-1351000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B9">
+        <v>2540000.0</v>
+      </c>
+      <c r="C9">
         <v>-27000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>348000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>19145000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2978000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>12772000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>29111000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2279000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1401000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>803000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>2941000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1717000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>8629000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5504678.0</v>
       </c>
       <c r="O9">
         <v>5504678.0</v>
       </c>
       <c r="P9">
+        <v>5504678.0</v>
+      </c>
+      <c r="Q9">
         <v>48978522.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>51720323.0</v>
       </c>
-      <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-    </row>
-    <row r="10" spans="1:25">
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B10">
+        <v>-48441000.0</v>
+      </c>
+      <c r="C10">
         <v>-74923000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-72005000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-17364000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-39527000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-92177000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-16648000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-39007000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-93767000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-49468000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-47133000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-38291000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-42018000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-38044300.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-38044299.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>28555788.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>30154331.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-20130849.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-11070766.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-5622628.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-5558030.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>41453.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1437250.0</v>
       </c>
       <c r="X10">
         <v>-1437250.0</v>
       </c>
       <c r="Y10">
         <v>-1437250.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:25">
+      <c r="Z10">
+        <v>-1437250.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-      <c r="G11">
+      <c r="G11"/>
+      <c r="H11">
         <v>-1000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-12391000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-3098000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>27000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>12769.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-3386739.48</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>3390000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1089000.0</v>
       </c>
-      <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
-      <c r="R11">
+      <c r="R11"/>
+      <c r="S11">
         <v>54000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>363000.0</v>
       </c>
       <c r="T11">
         <v>363000.0</v>
       </c>
       <c r="U11">
         <v>363000.0</v>
       </c>
       <c r="V11">
-        <v>6000.0</v>
+        <v>363000.0</v>
       </c>
       <c r="W11">
         <v>6000.0</v>
       </c>
       <c r="X11">
         <v>6000.0</v>
       </c>
       <c r="Y11">
         <v>6000.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:25">
+      <c r="Z11">
+        <v>6000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
-      <c r="F12">
+      <c r="F12"/>
+      <c r="G12">
         <v>3205000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1135000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>853145.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>667016.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1731425.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>962783.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3097353.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>54000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>49987.0</v>
       </c>
-      <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
-      <c r="R12">
-[...1 lines deleted...]
-      </c>
+      <c r="R12"/>
       <c r="S12">
         <v>54000.0</v>
       </c>
       <c r="T12">
         <v>54000.0</v>
       </c>
       <c r="U12">
         <v>54000.0</v>
       </c>
       <c r="V12">
-        <v>86000.0</v>
+        <v>54000.0</v>
       </c>
       <c r="W12">
         <v>86000.0</v>
       </c>
       <c r="X12">
         <v>86000.0</v>
       </c>
       <c r="Y12">
         <v>86000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:25">
+      <c r="Z12">
+        <v>86000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B13">
+        <v>5650000.0</v>
+      </c>
+      <c r="C13">
         <v>6473000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>6713000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>7055000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>7351000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>4485000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>4443000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>4870000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3083000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2668000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>3059000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>4681986.42</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>943000.0</v>
       </c>
-      <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
-    </row>
-    <row r="15" spans="1:25">
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B15">
+        <v>-48441000.0</v>
+      </c>
+      <c r="C15">
         <v>-74923000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-72005000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-17364000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-39527000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-92177000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-16647000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-39007000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-93767000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-49495000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-47133000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-38291000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-42018000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-38044300.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-38044299.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>28555788.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>30154331.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-20130849.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-11070766.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-5622628.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-5558030.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>41453.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1437250.0</v>
       </c>
       <c r="X15">
         <v>-1437250.0</v>
       </c>
       <c r="Y15">
         <v>-1437250.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15">
+        <v>-1437250.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
-      <c r="P16">
-[...1 lines deleted...]
-      </c>
+      <c r="P16"/>
       <c r="Q16">
         <v>27256500.0</v>
       </c>
-      <c r="R16"/>
+      <c r="R16">
+        <v>27256500.0</v>
+      </c>
       <c r="S16"/>
-      <c r="T16">
-[...1 lines deleted...]
-      </c>
+      <c r="T16"/>
       <c r="U16">
         <v>-4741000.0</v>
       </c>
-      <c r="V16"/>
+      <c r="V16">
+        <v>-4741000.0</v>
+      </c>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
-    </row>
-    <row r="17" spans="1:25">
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B17">
+        <v>-48441000.0</v>
+      </c>
+      <c r="C17">
         <v>-74923000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-72005000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-17364000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-39527000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-92177000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-16647000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-39007000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-93767000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-49495000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-47133000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-39598640.22</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-42018000.0</v>
       </c>
-      <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B18">
+        <v>5650000.0</v>
+      </c>
+      <c r="C18">
         <v>6473000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>6713000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>7055000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>7351000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>7690000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>3308000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>3693000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>2190000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>789000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1784000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1880600.27</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-282000.0</v>
       </c>
-      <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B21">
+        <v>-58420000.0</v>
+      </c>
+      <c r="C21">
         <v>-65980000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-55143000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-35635000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-68925000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-43229000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-25003000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-52575000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-55482000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-51074000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-49558000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-42482000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-39853000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-28066988.0</v>
       </c>
       <c r="O21">
         <v>-28066988.0</v>
       </c>
       <c r="P21">
+        <v>-28066988.0</v>
+      </c>
+      <c r="Q21">
         <v>28086956.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>29659254.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-18011805.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-17277623.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-5902513.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-5834700.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-127658.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1357250.0</v>
       </c>
       <c r="X21">
         <v>-1357250.0</v>
       </c>
       <c r="Y21">
         <v>-1357250.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:25">
+      <c r="Z21">
+        <v>-1357250.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B23">
+        <v>61460000.0</v>
+      </c>
+      <c r="C23">
         <v>66012000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>55491000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>54780000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>71903000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>56001000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>54114000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>54854000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>56883000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>51877000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>52499000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>44199000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>47257000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33571666.0</v>
       </c>
       <c r="O23">
         <v>33571666.0</v>
       </c>
       <c r="P23">
+        <v>33571666.0</v>
+      </c>
+      <c r="Q23">
         <v>20891566.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>22061069.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>18011805.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>17277623.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>5902513.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>5834700.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>127658.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1357250.0</v>
       </c>
       <c r="X23">
         <v>1357250.0</v>
       </c>
       <c r="Y23">
         <v>1357250.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:25">
+      <c r="Z23">
+        <v>1357250.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B25">
+        <v>62000.0</v>
+      </c>
+      <c r="C25">
         <v>59000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>64000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>45000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>52000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>51000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>28000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>19000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>15000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>13000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>14000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>27949.29</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>9000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>250.0</v>
       </c>
-      <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B26">
+        <v>37510000.0</v>
+      </c>
+      <c r="C26">
         <v>38594000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>30971000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>27516000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>44751000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>34895000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>35702000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>38379000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>42430000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>41292000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>43371000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>34341000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>40420000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28374942.0</v>
       </c>
       <c r="O26">
         <v>28374942.0</v>
       </c>
       <c r="P26">
+        <v>28374942.0</v>
+      </c>
+      <c r="Q26">
         <v>16023048.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>16920013.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>9876427.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>9543085.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>5071750.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>5013481.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1011250.0</v>
       </c>
       <c r="W26">
         <v>1011250.0</v>
       </c>
       <c r="X26">
         <v>1011250.0</v>
       </c>
       <c r="Y26">
         <v>1011250.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26">
+        <v>1011250.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>11143000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3546000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3522000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>4075000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1827000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1142000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>469000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>618000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1157991.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>551009.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>324253.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>342405.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>477171.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>469654.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>20161.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>19929.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2750.0</v>
       </c>
       <c r="W27">
         <v>2750.0</v>
       </c>
       <c r="X27">
         <v>2750.0</v>
       </c>
       <c r="Y27">
         <v>2750.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27">
+        <v>2750.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B28">
+        <v>23450000.0</v>
+      </c>
+      <c r="C28">
         <v>27359000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>24520000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>27264000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>27152000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>35454000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>13731000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>11776000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>14453000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>6879000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>7986000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>9389000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>6219000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>4038733.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>4645715.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>4544264.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>4798650.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1373820.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>184155.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>810602.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>801289.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>345750.0</v>
       </c>
       <c r="W28">
         <v>345750.0</v>
       </c>
       <c r="X28">
         <v>345750.0</v>
       </c>
       <c r="Y28">
         <v>345750.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:25">
+      <c r="Z28">
+        <v>345750.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
+        <v>0.0</v>
+      </c>
+      <c r="H29">
         <v>-1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
         <v>27000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29">
         <v>0.0</v>
       </c>
-      <c r="N29"/>
+      <c r="N29">
+        <v>0.0</v>
+      </c>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
-    </row>
-    <row r="30" spans="1:25">
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B30">
+        <v>60960000.0</v>
+      </c>
+      <c r="C30">
         <v>65953000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>55491000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>54780000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>71903000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>56001000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>54114000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>54854000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>56883000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>51877000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>52499000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>44199000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>47257000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33571666.0</v>
       </c>
       <c r="O30">
         <v>33571666.0</v>
       </c>
       <c r="P30">
+        <v>33571666.0</v>
+      </c>
+      <c r="Q30">
         <v>20891566.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>22061069.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>18011805.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>17277623.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>5902513.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>5834700.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>127658.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1357250.0</v>
       </c>
       <c r="X30">
         <v>-1357250.0</v>
       </c>
       <c r="Y30">
         <v>-1357250.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:25">
+      <c r="Z30">
+        <v>-1357250.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B31">
+        <v>9979000.0</v>
+      </c>
+      <c r="C31">
         <v>-8943000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-16862000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>18271000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>29398000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-48948000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>8355000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>13568000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-38285000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1606000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>2425000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>4191000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-3108000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-9977312.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-9977311.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>468832.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>495077.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-2119044.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>6206857.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>279885.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>276670.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>169111.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-80000.0</v>
       </c>
       <c r="X31">
         <v>-80000.0</v>
       </c>
       <c r="Y31">
         <v>-80000.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:25">
+      <c r="Z31">
+        <v>-80000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B32">
+        <v>3040000.0</v>
+      </c>
+      <c r="C32">
         <v>32000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>348000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>19145000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2978000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>12772000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>29111000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2279000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1401000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>803000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>2941000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1717000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>8629000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5504678.0</v>
       </c>
       <c r="O32">
         <v>5504678.0</v>
       </c>
       <c r="P32">
+        <v>5504678.0</v>
+      </c>
+      <c r="Q32">
         <v>48978522.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>51720323.0</v>
       </c>
-      <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
+      <c r="Z32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -7726,2336 +7933,2405 @@
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B2">
         <v>771743000.0</v>
       </c>
       <c r="C2">
         <v>340450000.0</v>
       </c>
       <c r="D2">
         <v>467728000.0</v>
       </c>
       <c r="E2">
         <v>60131000.0</v>
       </c>
       <c r="F2">
         <v>9646000.0</v>
       </c>
       <c r="G2">
         <v>3074879.0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B3">
         <v>246000</v>
       </c>
       <c r="C3">
         <v>672000</v>
       </c>
       <c r="D3">
         <v>24000</v>
       </c>
       <c r="E3">
         <v>221000</v>
       </c>
       <c r="F3">
         <v>24000</v>
       </c>
       <c r="G3">
         <v>15989</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B6">
         <v>-280420000.0</v>
       </c>
       <c r="C6">
         <v>431293000.0</v>
       </c>
       <c r="D6">
         <v>-127278000.0</v>
       </c>
       <c r="E6">
         <v>407597000.0</v>
       </c>
       <c r="F6">
         <v>50485000.0</v>
       </c>
       <c r="G6">
         <v>6593771.0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B7">
         <v>-7944000.0</v>
       </c>
       <c r="C7">
         <v>-32674000.0</v>
       </c>
       <c r="D7">
         <v>5866000.0</v>
       </c>
       <c r="E7">
         <v>10373000.0</v>
       </c>
       <c r="F7">
         <v>4470000.0</v>
       </c>
       <c r="G7">
         <v>-649414.0</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B9">
         <v>-13280000.0</v>
       </c>
       <c r="C9"/>
       <c r="D9">
         <v>4030999.0</v>
       </c>
       <c r="E9">
         <v>-4184999.0</v>
       </c>
       <c r="F9">
         <v>-4600474.0</v>
       </c>
       <c r="G9"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>-3318683.5</v>
       </c>
       <c r="E10">
         <v>5929252.0</v>
       </c>
       <c r="F10">
         <v>-135488.0</v>
       </c>
       <c r="G10"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11">
         <v>8246000.0</v>
       </c>
       <c r="G11">
         <v>829000.0</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12">
         <v>-401000.0</v>
       </c>
       <c r="G12">
         <v>306000.0</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>-4424000.0</v>
       </c>
       <c r="G13">
         <v>-1357000.0</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B14">
         <v>220000.0</v>
       </c>
       <c r="C14">
         <v>113000.0</v>
       </c>
       <c r="D14">
         <v>49000.0</v>
       </c>
       <c r="E14">
         <v>9000.0</v>
       </c>
       <c r="F14">
         <v>5000.0</v>
       </c>
       <c r="G14">
         <v>1229.0</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B16">
         <v>491323000.0</v>
       </c>
       <c r="C16">
         <v>771743000.0</v>
       </c>
       <c r="D16">
         <v>340450000.0</v>
       </c>
       <c r="E16">
         <v>467728000.0</v>
       </c>
       <c r="F16">
         <v>60131000.0</v>
       </c>
       <c r="G16">
         <v>9668650.0</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B18">
         <v>-148029000.0</v>
       </c>
       <c r="C18">
         <v>-159236000.0</v>
       </c>
       <c r="D18">
         <v>-141242000.0</v>
       </c>
       <c r="E18">
         <v>10444000.0</v>
       </c>
       <c r="F18">
         <v>-29536000.0</v>
       </c>
       <c r="G18">
         <v>-7358801.0</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B19">
         <v>-174670000.0</v>
       </c>
       <c r="C19">
         <v>-62848000.0</v>
       </c>
       <c r="D19">
         <v>-24000.0</v>
       </c>
       <c r="E19">
         <v>715000.0</v>
       </c>
       <c r="F19">
         <v>-20000.0</v>
       </c>
       <c r="G19">
         <v>-13000.0</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>645507000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>377776000.0</v>
       </c>
       <c r="F20">
         <v>69000000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B21"/>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>747000.0</v>
       </c>
       <c r="F21">
         <v>-10000.0</v>
       </c>
       <c r="G21">
         <v>11320000.0</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B22">
         <v>-203819000.0</v>
       </c>
       <c r="C22">
         <v>-241598000.0</v>
       </c>
       <c r="D22">
         <v>-176937000.0</v>
       </c>
       <c r="E22">
         <v>-22634000.0</v>
       </c>
       <c r="F22">
         <v>-41785000.0</v>
       </c>
       <c r="G22">
         <v>-7070992.0</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B23">
         <v>29520000.0</v>
       </c>
       <c r="C23">
         <v>14000000.0</v>
       </c>
       <c r="D23">
         <v>8912000.0</v>
       </c>
       <c r="E23">
         <v>-5794000.0</v>
       </c>
       <c r="F23">
         <v>-15714000.0</v>
       </c>
       <c r="G23">
         <v>-2603054.0</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24">
         <v>-24000.0</v>
       </c>
       <c r="E24">
         <v>728000.0</v>
       </c>
       <c r="F24"/>
       <c r="G24">
         <v>-112786572.0</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B25">
-        <v>-199484000.0</v>
+        <v>4335000.0</v>
       </c>
       <c r="C25">
         <v>81976000.0</v>
       </c>
       <c r="D25">
         <v>5232000.0</v>
       </c>
       <c r="E25">
         <v>18800000.0</v>
       </c>
       <c r="F25">
         <v>6554000.0</v>
       </c>
       <c r="G25">
         <v>376365.0</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B27">
         <v>59425000.0</v>
       </c>
       <c r="C27">
         <v>33619000.0</v>
       </c>
       <c r="D27">
         <v>24572000.0</v>
       </c>
       <c r="E27">
         <v>4117000.0</v>
       </c>
       <c r="F27">
         <v>1244000.0</v>
       </c>
       <c r="G27">
         <v>0.0</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B28">
         <v>29520000.0</v>
       </c>
       <c r="C28">
         <v>659507000.0</v>
       </c>
       <c r="D28">
         <v>8912000.0</v>
       </c>
       <c r="E28">
         <v>391905000.0</v>
       </c>
       <c r="F28">
         <v>84704000.0</v>
       </c>
       <c r="G28">
         <v>13923054.0</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B29">
         <v>-147783000.0</v>
       </c>
       <c r="C29">
         <v>-158564000.0</v>
       </c>
       <c r="D29">
         <v>-141218000.0</v>
       </c>
       <c r="E29">
         <v>10665000.0</v>
       </c>
       <c r="F29">
         <v>-29512000.0</v>
       </c>
       <c r="G29">
         <v>-7342812.0</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B30">
         <v>-174916000.0</v>
       </c>
       <c r="C30">
         <v>-62848000.0</v>
       </c>
       <c r="D30">
         <v>-24000.0</v>
       </c>
       <c r="E30">
         <v>-221000.0</v>
       </c>
       <c r="F30">
         <v>-24000.0</v>
       </c>
       <c r="G30">
         <v>-15989.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y30"/>
+  <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="D1" t="s">
         <v>69</v>
       </c>
       <c r="E1" t="s">
         <v>70</v>
       </c>
       <c r="F1" t="s">
+        <v>71</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="H1" t="s">
         <v>72</v>
       </c>
       <c r="I1" t="s">
         <v>73</v>
       </c>
       <c r="J1" t="s">
+        <v>74</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="L1" t="s">
         <v>75</v>
       </c>
       <c r="M1" t="s">
         <v>76</v>
       </c>
       <c r="N1" t="s">
+        <v>77</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="P1" t="s">
         <v>78</v>
       </c>
       <c r="Q1" t="s">
         <v>79</v>
       </c>
       <c r="R1" t="s">
+        <v>80</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="T1" t="s">
         <v>81</v>
       </c>
       <c r="U1" t="s">
         <v>82</v>
       </c>
       <c r="V1" t="s">
+        <v>83</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="X1" t="s">
         <v>84</v>
       </c>
       <c r="Y1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B2">
+        <v>491323000.0</v>
+      </c>
+      <c r="C2">
         <v>539715000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>563864000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>748420000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>771743000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>422729000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>430708000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>481147000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>340450000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>368307000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>381869378.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>441312000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>467728000.0</v>
       </c>
-      <c r="N2">
-[...1 lines deleted...]
-      </c>
       <c r="O2">
+        <v>383197.0</v>
+      </c>
+      <c r="P2">
         <v>615440.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>788041.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1226716.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>635591.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>789498.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1162636.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1365094.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>625000.0</v>
       </c>
       <c r="W2">
         <v>625000.0</v>
       </c>
       <c r="X2">
         <v>625000.0</v>
       </c>
       <c r="Y2">
         <v>625000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:25">
+      <c r="Z2">
+        <v>625000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B3">
+        <v>38000</v>
+      </c>
+      <c r="C3">
         <v>100000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>42000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>88000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>16000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>75000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>209000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>385000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>9348.33</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>5000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>7000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>109431</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>5</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
       <c r="R3">
         <v>5</v>
       </c>
       <c r="S3">
+        <v>5</v>
+      </c>
+      <c r="T3">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
       <c r="U3">
         <v>2</v>
       </c>
       <c r="V3">
-        <v>3250</v>
+        <v>2</v>
       </c>
       <c r="W3">
         <v>3250</v>
       </c>
       <c r="X3">
         <v>3250</v>
       </c>
       <c r="Y3">
         <v>3250</v>
       </c>
-    </row>
-    <row r="4" spans="1:25">
+      <c r="Z3">
+        <v>3250</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-    </row>
-    <row r="6" spans="1:25">
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B6">
+        <v>-32380000.0</v>
+      </c>
+      <c r="C6">
         <v>-48392000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-24149000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-184556000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-23323000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>349014000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-7979000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-50439000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>140697000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-27857000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-32650597.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-24606000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-26416000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>425249000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-239895.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-172601.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-438675.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>591125.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-153907.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-373138.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-202458.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1340250.0</v>
       </c>
       <c r="W6">
         <v>1340250.0</v>
       </c>
       <c r="X6">
         <v>1340250.0</v>
       </c>
       <c r="Y6">
         <v>1340250.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:25">
+      <c r="Z6">
+        <v>1340250.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B7">
+        <v>4096000.0</v>
+      </c>
+      <c r="C7">
         <v>4565000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-10351000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-23843000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>10351000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-7980000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>28000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-14585000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-10137000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>9339000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>2622822.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>2992000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-580000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>58595252.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>2053685.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1818183.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-49057.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>45699.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>215320.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-67899.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>34783.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-132000.0</v>
       </c>
       <c r="W7">
         <v>-132000.0</v>
       </c>
       <c r="X7">
         <v>-132000.0</v>
       </c>
       <c r="Y7">
         <v>-132000.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7">
+        <v>-132000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B9">
+        <v>15219000.0</v>
+      </c>
+      <c r="C9">
         <v>-10064000.0</v>
       </c>
-      <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9">
         <v>-493000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-9232000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>824427.0</v>
       </c>
-      <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>61451320.0</v>
       </c>
-      <c r="O9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P9"/>
       <c r="Q9">
         <v>-57500000.0</v>
       </c>
-      <c r="R9"/>
+      <c r="R9">
+        <v>-57500000.0</v>
+      </c>
       <c r="S9"/>
-      <c r="T9">
-[...1 lines deleted...]
-      </c>
+      <c r="T9"/>
       <c r="U9">
         <v>-57500000.0</v>
       </c>
-      <c r="V9"/>
+      <c r="V9">
+        <v>-57500000.0</v>
+      </c>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-    </row>
-    <row r="10" spans="1:25">
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
-    </row>
-    <row r="11" spans="1:25">
+      <c r="Z10"/>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-      <c r="P11">
-[...1 lines deleted...]
-      </c>
+      <c r="P11"/>
       <c r="Q11">
         <v>11613500.0</v>
       </c>
-      <c r="R11"/>
+      <c r="R11">
+        <v>11613500.0</v>
+      </c>
       <c r="S11"/>
-      <c r="T11">
-[...1 lines deleted...]
-      </c>
+      <c r="T11"/>
       <c r="U11">
         <v>317000.0</v>
       </c>
-      <c r="V11"/>
+      <c r="V11">
+        <v>317000.0</v>
+      </c>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
-    </row>
-    <row r="12" spans="1:25">
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
-      <c r="P12">
-[...1 lines deleted...]
-      </c>
+      <c r="P12"/>
       <c r="Q12">
         <v>-363000.0</v>
       </c>
-      <c r="R12"/>
+      <c r="R12">
+        <v>-363000.0</v>
+      </c>
       <c r="S12"/>
-      <c r="T12">
-[...1 lines deleted...]
-      </c>
+      <c r="T12"/>
       <c r="U12">
         <v>-295500.0</v>
       </c>
-      <c r="V12"/>
+      <c r="V12">
+        <v>-295500.0</v>
+      </c>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
-    </row>
-    <row r="13" spans="1:25">
+      <c r="Z12"/>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
-      <c r="P13">
-[...1 lines deleted...]
-      </c>
+      <c r="P13"/>
       <c r="Q13">
         <v>-3346000.0</v>
       </c>
-      <c r="R13"/>
+      <c r="R13">
+        <v>-3346000.0</v>
+      </c>
       <c r="S13"/>
-      <c r="T13">
-[...1 lines deleted...]
-      </c>
+      <c r="T13"/>
       <c r="U13">
         <v>333000.0</v>
       </c>
-      <c r="V13"/>
+      <c r="V13">
+        <v>333000.0</v>
+      </c>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B14">
+        <v>62000.0</v>
+      </c>
+      <c r="C14">
         <v>59000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>64000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>45000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>52000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>51000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>28000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>19000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>15000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>13000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>6154.97</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>13000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>9000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-14737.0</v>
       </c>
-      <c r="O14"/>
       <c r="P14">
-        <v>18000.0</v>
+        <v>-13151.0</v>
       </c>
       <c r="Q14">
-        <v>18000.0</v>
+        <v>18858.0</v>
       </c>
       <c r="R14">
-        <v>3500.0</v>
+        <v>19913.0</v>
       </c>
       <c r="S14">
-        <v>3500.0</v>
+        <v>150902.0</v>
       </c>
       <c r="T14">
-        <v>3500.0</v>
+        <v>6949.27</v>
       </c>
       <c r="U14">
-        <v>3500.0</v>
+        <v>1185.96</v>
       </c>
       <c r="V14">
-        <v>250.0</v>
+        <v>1172.33</v>
       </c>
       <c r="W14">
         <v>250.0</v>
       </c>
       <c r="X14">
         <v>250.0</v>
       </c>
       <c r="Y14">
         <v>250.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:25">
+      <c r="Z14">
+        <v>250.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B16">
+        <v>458943000.0</v>
+      </c>
+      <c r="C16">
         <v>491323000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>539715000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>563864000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>748420000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>771743000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>422729000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>430708000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>481147000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>340450000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>349218781.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>416706000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>441312000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>438522000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>375545.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>615440.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>788041.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1226716.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>635591.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>789498.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1162636.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1965250.0</v>
       </c>
       <c r="W16">
         <v>1965250.0</v>
       </c>
       <c r="X16">
         <v>1965250.0</v>
       </c>
       <c r="Y16">
         <v>1965250.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:25">
+      <c r="Z16">
+        <v>1965250.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B18">
+        <v>-30642000.0</v>
+      </c>
+      <c r="C18">
         <v>-40975000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-32811000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-37759000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-36484000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-37484000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-12577000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-54188000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-54987000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-33077000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-35331307.33</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-29310000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-31870000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>29077937.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-239890.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-172600.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-393680.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>591120.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-153910.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-373140.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-202460.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1495750.0</v>
       </c>
       <c r="W18">
         <v>-1495750.0</v>
       </c>
       <c r="X18">
         <v>-1495750.0</v>
       </c>
       <c r="Y18">
         <v>-1495750.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Z18">
+        <v>-1495750.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B19">
+        <v>-11471000.0</v>
+      </c>
+      <c r="C19">
         <v>-21041000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>2506000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-159136000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>2855000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-62179000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-75000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-209000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-385000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-3000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-9000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>5627639.44</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-7000.0</v>
       </c>
-      <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>135</v>
-[...3 lines deleted...]
-      </c>
+        <v>136</v>
+      </c>
+      <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
         <v>455026000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20">
         <v>190481000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
+        <v>0.0</v>
+      </c>
+      <c r="M20">
         <v>8751548.61</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>0.0</v>
       </c>
-      <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
-      <c r="P21">
-[...1 lines deleted...]
-      </c>
+      <c r="P21"/>
       <c r="Q21">
         <v>-16500.0</v>
       </c>
-      <c r="R21"/>
+      <c r="R21">
+        <v>-16500.0</v>
+      </c>
       <c r="S21"/>
-      <c r="T21">
-[...1 lines deleted...]
-      </c>
+      <c r="T21"/>
       <c r="U21">
         <v>-16500.0</v>
       </c>
-      <c r="V21"/>
+      <c r="V21">
+        <v>-16500.0</v>
+      </c>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-    </row>
-    <row r="22" spans="1:25">
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B22">
+        <v>-48441000.0</v>
+      </c>
+      <c r="C22">
         <v>-74923000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>39527000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-17364000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-39527000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-92177000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-16646999.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-39007000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-93767000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-49495000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-46087634.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-38291000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-42018000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-40446529.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-4780261.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-1172887.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1384623.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>929702.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1730029.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-1299290.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>2818086.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1437250.0</v>
       </c>
       <c r="W22">
         <v>-1437250.0</v>
       </c>
       <c r="X22">
         <v>-1437250.0</v>
       </c>
       <c r="Y22">
         <v>-1437250.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22">
+        <v>-1437250.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>5892000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3425000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>6519000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1585000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>58000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4658000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>7699000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>712557.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>198760.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>6334000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-7000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>153392385.0</v>
       </c>
-      <c r="O23"/>
       <c r="P23"/>
-      <c r="Q23">
+      <c r="Q23"/>
+      <c r="R23">
         <v>-40666.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>5480877.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-5000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17247500.0</v>
       </c>
       <c r="U23">
         <v>17247500.0</v>
       </c>
       <c r="V23">
-        <v>2842000.0</v>
+        <v>17247500.0</v>
       </c>
       <c r="W23">
         <v>2842000.0</v>
       </c>
       <c r="X23">
         <v>2842000.0</v>
       </c>
       <c r="Y23">
         <v>2842000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:25">
+      <c r="Z23">
+        <v>2842000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>-62176000.0</v>
       </c>
-      <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>-2591146.12</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-2591012.67</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>5000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>717000.0</v>
       </c>
       <c r="T24">
         <v>717000.0</v>
       </c>
       <c r="U24">
         <v>717000.0</v>
       </c>
       <c r="V24">
-        <v>3250.0</v>
+        <v>717000.0</v>
       </c>
       <c r="W24">
         <v>3250.0</v>
       </c>
       <c r="X24">
         <v>3250.0</v>
       </c>
       <c r="Y24">
         <v>3250.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24">
+        <v>3250.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B25">
+        <v>13679000.0</v>
+      </c>
+      <c r="C25">
         <v>29424000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-77019000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-29052000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-22557000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>53210000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4088999.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-8696000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>41369000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1063000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2581425.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>423000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>9150873.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2486681.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-817897.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-1729241.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-384276.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-2099256.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>994051.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-3055327.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76500.0</v>
       </c>
       <c r="W25">
         <v>76500.0</v>
       </c>
       <c r="X25">
         <v>76500.0</v>
       </c>
       <c r="Y25">
         <v>76500.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Z25">
+        <v>76500.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B27">
+        <v>18002000.0</v>
+      </c>
+      <c r="C27">
         <v>14023000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>15010000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>15179000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>15213000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>9415000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>7996000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>8290000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>7918000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>6006000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>5555273.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>5558000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>7616000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1902509.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
-[...1 lines deleted...]
-      </c>
+      <c r="R27"/>
       <c r="S27">
         <v>262250.0</v>
       </c>
       <c r="T27">
         <v>262250.0</v>
       </c>
       <c r="U27">
         <v>262250.0</v>
       </c>
-      <c r="V27"/>
+      <c r="V27">
+        <v>262250.0</v>
+      </c>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B28">
+        <v>11065000.0</v>
+      </c>
+      <c r="C28">
         <v>13684000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>5892000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3425000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>6519000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>456611000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>58000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4658000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>198180000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>19866.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>198760.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>6334000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2392000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>153392385.0</v>
       </c>
-      <c r="O28"/>
       <c r="P28">
-        <v>39823500.0</v>
+        <v>156902196.0</v>
       </c>
       <c r="Q28">
+        <v>41721843.0</v>
+      </c>
+      <c r="R28">
         <v>-45000.0</v>
       </c>
-      <c r="R28">
-[...1 lines deleted...]
-      </c>
       <c r="S28">
-        <v>17247500.0</v>
+        <v>6238194.0</v>
       </c>
       <c r="T28">
-        <v>17247500.0</v>
+        <v>-5791.06</v>
       </c>
       <c r="U28">
-        <v>17247500.0</v>
+        <v>40915559.0</v>
       </c>
       <c r="V28">
-        <v>2842000.0</v>
+        <v>40445486.0</v>
       </c>
       <c r="W28">
         <v>2842000.0</v>
       </c>
       <c r="X28">
         <v>2842000.0</v>
       </c>
       <c r="Y28">
         <v>2842000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:25">
+      <c r="Z28">
+        <v>2842000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B29">
+        <v>-30604000.0</v>
+      </c>
+      <c r="C29">
         <v>-40875000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-32769000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-37671000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-36468000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-37481000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-12502000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-53979000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-54602000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-33074000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-35321959.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-29305000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-31863000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>29187368.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-239895.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-172601.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-393675.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>591125.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-153907.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-373138.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-202458.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1492500.0</v>
       </c>
       <c r="W29">
         <v>-1492500.0</v>
       </c>
       <c r="X29">
         <v>-1492500.0</v>
       </c>
       <c r="Y29">
         <v>-1492500.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:25">
+      <c r="Z29">
+        <v>-1492500.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B30">
+        <v>-11509000.0</v>
+      </c>
+      <c r="C30">
         <v>-21141000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2506000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-159136000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2855000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-62179000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-75000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-209000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-385000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-3000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-2600361.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-5000.0</v>
       </c>
-      <c r="M30"/>
-      <c r="N30">
+      <c r="N30"/>
+      <c r="O30">
         <v>-109431.0</v>
       </c>
-      <c r="O30"/>
       <c r="P30">
-        <v>-1000.0</v>
+        <v>-109519.0</v>
       </c>
       <c r="Q30">
-        <v>-1000.0</v>
+        <v>-1047.67</v>
       </c>
       <c r="R30">
-        <v>-5000.0</v>
+        <v>-1106.32</v>
       </c>
       <c r="S30">
-        <v>712000.0</v>
+        <v>-8647.0</v>
       </c>
       <c r="T30">
-        <v>712000.0</v>
+        <v>-7528.38</v>
       </c>
       <c r="U30">
-        <v>712000.0</v>
+        <v>-4150.85</v>
       </c>
       <c r="V30">
-        <v>-3250.0</v>
+        <v>-4103.17</v>
       </c>
       <c r="W30">
         <v>-3250.0</v>
       </c>
       <c r="X30">
         <v>-3250.0</v>
       </c>
       <c r="Y30">
+        <v>-3250.0</v>
+      </c>
+      <c r="Z30">
         <v>-3250.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>