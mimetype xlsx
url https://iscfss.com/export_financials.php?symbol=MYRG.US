--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -16736,75 +16736,75 @@
       <c r="E40">
         <v>150109000.0</v>
       </c>
       <c r="F40">
         <v>137130000.0</v>
       </c>
       <c r="G40">
         <v>103118000.0</v>
       </c>
       <c r="H40">
         <v>146960000.0</v>
       </c>
       <c r="I40">
         <v>127434000.0</v>
       </c>
       <c r="J40">
         <v>120552000.0</v>
       </c>
       <c r="K40">
         <v>114959000.0</v>
       </c>
       <c r="L40">
         <v>113710000.0</v>
       </c>
       <c r="M40">
-        <v>100684000.0</v>
+        <v>329502000.0</v>
       </c>
       <c r="N40">
         <v>87490000.0</v>
       </c>
       <c r="O40">
         <v>102096000.0</v>
       </c>
       <c r="P40">
         <v>100576000.0</v>
       </c>
       <c r="Q40">
         <v>96140000.0</v>
       </c>
       <c r="R40">
         <v>84241000.0</v>
       </c>
       <c r="S40">
         <v>114494000.0</v>
       </c>
       <c r="T40">
         <v>104160000.0</v>
       </c>
       <c r="U40">
-        <v>112176000.0</v>
+        <v>249163000.0</v>
       </c>
       <c r="V40">
         <v>103849000.0</v>
       </c>
       <c r="W40">
         <v>92983000.0</v>
       </c>
       <c r="X40">
         <v>116949000.0</v>
       </c>
       <c r="Y40">
         <v>104987000.0</v>
       </c>
       <c r="Z40">
         <v>87464000.0</v>
       </c>
       <c r="AA40">
         <v>76354000.0</v>
       </c>
       <c r="AB40">
         <v>88373000.0</v>
       </c>
       <c r="AC40">
         <v>67409000.0</v>
       </c>
@@ -23763,51 +23763,51 @@
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
     </row>
     <row r="5" spans="1:36">
       <c r="A5" t="s">
         <v>201</v>
       </c>
       <c r="B5">
-        <v>162611000.0</v>
+        <v>166932000.0</v>
       </c>
       <c r="C5">
         <v>53018000.0</v>
       </c>
       <c r="D5">
         <v>129943000.0</v>
       </c>
       <c r="E5">
         <v>117767000.0</v>
       </c>
       <c r="F5">
         <v>118105000.0</v>
       </c>
       <c r="G5">
         <v>85948000.0</v>
       </c>
       <c r="H5">
         <v>56667000.0</v>
       </c>
       <c r="I5">
         <v>46480000.0</v>
       </c>
       <c r="J5">
         <v>25894000.0</v>
       </c>
@@ -23871,51 +23871,51 @@
       </c>
       <c r="AE5">
         <v>4800000.0</v>
       </c>
       <c r="AF5">
         <v>2200000.0</v>
       </c>
       <c r="AG5">
         <v>700000.0</v>
       </c>
       <c r="AH5">
         <v>-3800000.0</v>
       </c>
       <c r="AI5">
         <v>-7400000.0</v>
       </c>
       <c r="AJ5">
         <v>-12500000.0</v>
       </c>
     </row>
     <row r="6" spans="1:36">
       <c r="A6" t="s">
         <v>202</v>
       </c>
       <c r="B6">
-        <v>229123000.0</v>
+        <v>233444000.0</v>
       </c>
       <c r="C6">
         <v>118207000.0</v>
       </c>
       <c r="D6">
         <v>189081000.0</v>
       </c>
       <c r="E6">
         <v>175937000.0</v>
       </c>
       <c r="F6">
         <v>164310000.0</v>
       </c>
       <c r="G6">
         <v>132401000.0</v>
       </c>
       <c r="H6">
         <v>101183000.0</v>
       </c>
       <c r="I6">
         <v>86393000.0</v>
       </c>
       <c r="J6">
         <v>64470000.0</v>
       </c>
@@ -26916,51 +26916,51 @@
       <c r="AA3">
         <v>11475000.0</v>
       </c>
       <c r="AB3">
         <v>11858000.0</v>
       </c>
       <c r="AC3">
         <v>10634000.0</v>
       </c>
       <c r="AD3">
         <v>10549000.0</v>
       </c>
       <c r="AE3">
         <v>864000.0</v>
       </c>
       <c r="AF3">
         <v>10304000.0</v>
       </c>
       <c r="AG3">
         <v>9434000.0</v>
       </c>
       <c r="AH3">
         <v>9392000.0</v>
       </c>
       <c r="AI3">
-        <v>-94000.0</v>
+        <v>9077000.0</v>
       </c>
       <c r="AJ3">
         <v>10046000.0</v>
       </c>
       <c r="AK3">
         <v>9707000.0</v>
       </c>
       <c r="AL3">
         <v>9746000.0</v>
       </c>
       <c r="AM3">
         <v>195000.0</v>
       </c>
       <c r="AN3">
         <v>9748000.0</v>
       </c>
       <c r="AO3">
         <v>9774000.0</v>
       </c>
       <c r="AP3">
         <v>9916000.0</v>
       </c>
       <c r="AQ3">
         <v>320000.0</v>
       </c>
@@ -27427,78 +27427,78 @@
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
       <c r="EE4"/>
       <c r="EF4"/>
       <c r="EG4"/>
       <c r="EH4"/>
       <c r="EI4"/>
       <c r="EJ4"/>
     </row>
     <row r="5" spans="1:140">
       <c r="A5" t="s">
         <v>201</v>
       </c>
       <c r="B5">
-        <v>63800000.0</v>
+        <v>64684000.0</v>
       </c>
       <c r="C5">
-        <v>45476000.0</v>
+        <v>47281000.0</v>
       </c>
       <c r="D5">
-        <v>44759000.0</v>
+        <v>46171000.0</v>
       </c>
       <c r="E5">
-        <v>39187000.0</v>
+        <v>39299000.0</v>
       </c>
       <c r="F5">
-        <v>33189000.0</v>
+        <v>34181000.0</v>
       </c>
       <c r="G5">
         <v>29218000.0</v>
       </c>
       <c r="H5">
         <v>20546000.0</v>
       </c>
       <c r="I5">
         <v>-20896000.0</v>
       </c>
       <c r="J5">
         <v>24150000.0</v>
       </c>
       <c r="K5">
-        <v>36281000.0</v>
+        <v>37373000.0</v>
       </c>
       <c r="L5">
         <v>32162000.0</v>
       </c>
       <c r="M5">
         <v>32751000.0</v>
       </c>
       <c r="N5">
         <v>27657000.0</v>
       </c>
       <c r="O5">
         <v>37102000.0</v>
       </c>
       <c r="P5">
         <v>27242000.0</v>
       </c>
       <c r="Q5">
         <v>28528000.0</v>
       </c>
       <c r="R5">
         <v>24895000.0</v>
       </c>
       <c r="S5">
         <v>29907000.0</v>
       </c>
@@ -27526,51 +27526,51 @@
       <c r="AA5">
         <v>19963000.0</v>
       </c>
       <c r="AB5">
         <v>16111000.0</v>
       </c>
       <c r="AC5">
         <v>8484000.0</v>
       </c>
       <c r="AD5">
         <v>9155000.0</v>
       </c>
       <c r="AE5">
         <v>26367000.0</v>
       </c>
       <c r="AF5">
         <v>13333000.0</v>
       </c>
       <c r="AG5">
         <v>9343000.0</v>
       </c>
       <c r="AH5">
         <v>7356000.0</v>
       </c>
       <c r="AI5">
-        <v>31365000.0</v>
+        <v>22194000.0</v>
       </c>
       <c r="AJ5">
         <v>10844000.0</v>
       </c>
       <c r="AK5">
         <v>2283000.0</v>
       </c>
       <c r="AL5">
         <v>-227000.0</v>
       </c>
       <c r="AM5">
         <v>24793000.0</v>
       </c>
       <c r="AN5">
         <v>10672000.0</v>
       </c>
       <c r="AO5">
         <v>8626000.0</v>
       </c>
       <c r="AP5">
         <v>3211000.0</v>
       </c>
       <c r="AQ5">
         <v>20909000.0</v>
       </c>
@@ -27799,78 +27799,78 @@
         <v>500000.0</v>
       </c>
       <c r="DV5">
         <v>800000.0</v>
       </c>
       <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5"/>
       <c r="DZ5"/>
       <c r="EA5"/>
       <c r="EB5"/>
       <c r="EC5"/>
       <c r="ED5"/>
       <c r="EE5"/>
       <c r="EF5"/>
       <c r="EG5"/>
       <c r="EH5"/>
       <c r="EI5"/>
       <c r="EJ5"/>
     </row>
     <row r="6" spans="1:140">
       <c r="A6" t="s">
         <v>202</v>
       </c>
       <c r="B6">
-        <v>81563000.0</v>
+        <v>82447000.0</v>
       </c>
       <c r="C6">
-        <v>62711000.0</v>
+        <v>64516000.0</v>
       </c>
       <c r="D6">
-        <v>61498000.0</v>
+        <v>62910000.0</v>
       </c>
       <c r="E6">
-        <v>55531999.0</v>
+        <v>55643999.0</v>
       </c>
       <c r="F6">
-        <v>49382000.0</v>
+        <v>50374000.0</v>
       </c>
       <c r="G6">
         <v>45610000.0</v>
       </c>
       <c r="H6">
         <v>37239000.0</v>
       </c>
       <c r="I6">
         <v>-4622000.0</v>
       </c>
       <c r="J6">
         <v>39980000.0</v>
       </c>
       <c r="K6">
-        <v>51885000.0</v>
+        <v>52977000.0</v>
       </c>
       <c r="L6">
         <v>47201000.0</v>
       </c>
       <c r="M6">
         <v>47257000.0</v>
       </c>
       <c r="N6">
         <v>41646000.0</v>
       </c>
       <c r="O6">
         <v>52108000.0</v>
       </c>
       <c r="P6">
         <v>40343000.0</v>
       </c>
       <c r="Q6">
         <v>43920000.0</v>
       </c>
       <c r="R6">
         <v>39566000.0</v>
       </c>
       <c r="S6">
         <v>41494000.0</v>
       </c>
@@ -37973,51 +37973,51 @@
       </c>
       <c r="AC22">
         <v>2100000.0</v>
       </c>
       <c r="AD22">
         <v>1600000.0</v>
       </c>
       <c r="AE22">
         <v>3600000.0</v>
       </c>
       <c r="AF22">
         <v>4200000.0</v>
       </c>
       <c r="AG22">
         <v>3500000.0</v>
       </c>
       <c r="AH22">
         <v>3200000.0</v>
       </c>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" t="s">
         <v>254</v>
       </c>
       <c r="B23">
-        <v>-94073000.0</v>
+        <v>-2653000.0</v>
       </c>
       <c r="C23">
         <v>-1901000.0</v>
       </c>
       <c r="D23">
         <v>-10045000.0</v>
       </c>
       <c r="E23">
         <v>-6751000.0</v>
       </c>
       <c r="F23">
         <v>12000.0</v>
       </c>
       <c r="G23">
         <v>13998000.0</v>
       </c>
       <c r="H23">
         <v>-697000.0</v>
       </c>
       <c r="I23">
         <v>1935000.0</v>
       </c>
       <c r="J23">
         <v>1260000.0</v>
       </c>
@@ -38283,51 +38283,51 @@
       </c>
       <c r="AC25">
         <v>6200000.0</v>
       </c>
       <c r="AD25">
         <v>5600000.0</v>
       </c>
       <c r="AE25">
         <v>4500000.0</v>
       </c>
       <c r="AF25">
         <v>3400000.0</v>
       </c>
       <c r="AG25">
         <v>1500000.0</v>
       </c>
       <c r="AH25">
         <v>3300000.0</v>
       </c>
     </row>
     <row r="26" spans="1:34">
       <c r="A26" t="s">
         <v>257</v>
       </c>
       <c r="B26">
-        <v>-77653000.0</v>
+        <v>-75000000.0</v>
       </c>
       <c r="C26">
         <v>-75000000.0</v>
       </c>
       <c r="D26">
         <v>-2868000.0</v>
       </c>
       <c r="E26">
         <v>-36981000.0</v>
       </c>
       <c r="F26">
         <v>-3352000.0</v>
       </c>
       <c r="G26">
         <v>-652000.0</v>
       </c>
       <c r="H26">
         <v>-778000.0</v>
       </c>
       <c r="I26">
         <v>-1043000.0</v>
       </c>
       <c r="J26">
         <v>-3058000.0</v>
       </c>
@@ -40506,51 +40506,51 @@
       <c r="B7">
         <v>17428000.0</v>
       </c>
       <c r="C7">
         <v>70059000.0</v>
       </c>
       <c r="D7">
         <v>40730000.0</v>
       </c>
       <c r="E7">
         <v>-24657000.0</v>
       </c>
       <c r="F7">
         <v>42482000.0</v>
       </c>
       <c r="G7">
         <v>-11609000.0</v>
       </c>
       <c r="H7">
         <v>8449000.0</v>
       </c>
       <c r="I7">
         <v>20249000.0</v>
       </c>
       <c r="J7">
-        <v>-27931000.0</v>
+        <v>-28163000.0</v>
       </c>
       <c r="K7">
         <v>497000.0</v>
       </c>
       <c r="L7">
         <v>-26292000.0</v>
       </c>
       <c r="M7">
         <v>-58817000.0</v>
       </c>
       <c r="N7">
         <v>-814000.0</v>
       </c>
       <c r="O7">
         <v>44116000.0</v>
       </c>
       <c r="P7">
         <v>-22410000.0</v>
       </c>
       <c r="Q7">
         <v>2469000.0</v>
       </c>
       <c r="R7">
         <v>-15653000.0</v>
       </c>
@@ -41010,51 +41010,51 @@
       <c r="B9">
         <v>-13248000.0</v>
       </c>
       <c r="C9">
         <v>37110000.0</v>
       </c>
       <c r="D9">
         <v>-9315000.0</v>
       </c>
       <c r="E9">
         <v>-30899000.0</v>
       </c>
       <c r="F9">
         <v>44092000.0</v>
       </c>
       <c r="G9">
         <v>22628000.0</v>
       </c>
       <c r="H9">
         <v>-26844000.0</v>
       </c>
       <c r="I9">
         <v>19662000.0</v>
       </c>
       <c r="J9">
-        <v>-36971000.0</v>
+        <v>-36774000.0</v>
       </c>
       <c r="K9">
         <v>18350000.0</v>
       </c>
       <c r="L9">
         <v>-102096000.0</v>
       </c>
       <c r="M9">
         <v>-103848000.0</v>
       </c>
       <c r="N9">
         <v>21350000.0</v>
       </c>
       <c r="O9">
         <v>-20203000.0</v>
       </c>
       <c r="P9">
         <v>-79805000.0</v>
       </c>
       <c r="Q9">
         <v>-50054000.0</v>
       </c>
       <c r="R9">
         <v>-1312000.0</v>
       </c>
@@ -44347,66 +44347,66 @@
       <c r="I23">
         <v>1600000.0</v>
       </c>
       <c r="J23">
         <v>-5866000.0</v>
       </c>
       <c r="K23">
         <v>-19335000.0</v>
       </c>
       <c r="L23">
         <v>-9000.0</v>
       </c>
       <c r="M23">
         <v>-2120000.0</v>
       </c>
       <c r="N23">
         <v>-7916000.0</v>
       </c>
       <c r="O23">
         <v>10000.0</v>
       </c>
       <c r="P23">
         <v>-581000.0</v>
       </c>
       <c r="Q23">
-        <v>-22860000.0</v>
+        <v>607000.0</v>
       </c>
       <c r="R23">
         <v>-6787000.0</v>
       </c>
       <c r="S23">
         <v>1000.0</v>
       </c>
       <c r="T23">
         <v>-1000.0</v>
       </c>
       <c r="U23">
         <v>319000.0</v>
       </c>
       <c r="V23">
-        <v>122000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="W23">
         <v>13632000.0</v>
       </c>
       <c r="X23">
         <v>235000.0</v>
       </c>
       <c r="Y23">
         <v>26000.0</v>
       </c>
       <c r="Z23">
         <v>105000.0</v>
       </c>
       <c r="AA23">
         <v>24000.0</v>
       </c>
       <c r="AB23">
         <v>-1067000.0</v>
       </c>
       <c r="AC23">
         <v>8402000.0</v>
       </c>
       <c r="AD23">
         <v>-8082000.0</v>
       </c>
@@ -44978,57 +44978,57 @@
       </c>
     </row>
     <row r="25" spans="1:113">
       <c r="A25" t="s">
         <v>256</v>
       </c>
       <c r="B25">
         <v>-628000.0</v>
       </c>
       <c r="C25">
         <v>-92085000.0</v>
       </c>
       <c r="D25">
         <v>-987000.0</v>
       </c>
       <c r="E25">
         <v>11281000.0</v>
       </c>
       <c r="F25">
         <v>-1030000.0</v>
       </c>
       <c r="G25">
         <v>-1694000.0</v>
       </c>
       <c r="H25">
-        <v>-2116000.0</v>
+        <v>-1972000.0</v>
       </c>
       <c r="I25">
         <v>-896000.0</v>
       </c>
       <c r="J25">
-        <v>-1065000.0</v>
+        <v>-833000.0</v>
       </c>
       <c r="K25">
         <v>-1389000.0</v>
       </c>
       <c r="L25">
         <v>31000.0</v>
       </c>
       <c r="M25">
         <v>-1598000.0</v>
       </c>
       <c r="N25">
         <v>-1162000.0</v>
       </c>
       <c r="O25">
         <v>-1567000.0</v>
       </c>
       <c r="P25">
         <v>2302000.0</v>
       </c>
       <c r="Q25">
         <v>-957000.0</v>
       </c>
       <c r="R25">
         <v>138000.0</v>
       </c>
@@ -45297,51 +45297,51 @@
       </c>
       <c r="DD25">
         <v>600000.0</v>
       </c>
       <c r="DE25">
         <v>1700000.0</v>
       </c>
       <c r="DF25">
         <v>1300000.0</v>
       </c>
       <c r="DG25">
         <v>300000.0</v>
       </c>
       <c r="DH25">
         <v>700000.0</v>
       </c>
       <c r="DI25">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="26" spans="1:113">
       <c r="A26" t="s">
         <v>257</v>
       </c>
       <c r="B26">
-        <v>0.0</v>
+        <v>-6487000.0</v>
       </c>
       <c r="C26">
         <v>-2653000.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>-202000.0</v>
       </c>
       <c r="F26">
         <v>-75000000.0</v>
       </c>
       <c r="G26">
         <v>-5866000.0</v>
       </c>
       <c r="H26">
         <v>-60749000.0</v>
       </c>
       <c r="I26">
         <v>-14251000.0</v>
       </c>
       <c r="J26">
         <v>-5866000.0</v>
       </c>