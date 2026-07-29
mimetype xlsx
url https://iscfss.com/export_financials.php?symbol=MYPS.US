--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1470,51 +1470,51 @@
         <v>227866000.0</v>
       </c>
       <c r="C29">
         <v>244715000.0</v>
       </c>
       <c r="D29">
         <v>288351000.0</v>
       </c>
       <c r="E29">
         <v>302313000.0</v>
       </c>
       <c r="F29">
         <v>303467000.0</v>
       </c>
       <c r="G29">
         <v>96079000.0</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
-        <v>22818000.0</v>
+        <v>24450000.0</v>
       </c>
       <c r="C30">
         <v>33083000.0</v>
       </c>
       <c r="D30">
         <v>33891000.0</v>
       </c>
       <c r="E30">
         <v>28388000.0</v>
       </c>
       <c r="F30">
         <v>22810000.0</v>
       </c>
       <c r="G30">
         <v>23575000.0</v>
       </c>
       <c r="H30">
         <v>14249000.0</v>
       </c>
       <c r="I30">
         <v>13732000.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
@@ -1695,51 +1695,51 @@
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38">
         <v>18572000.0</v>
       </c>
       <c r="F38">
         <v>20690000.0</v>
       </c>
       <c r="G38">
         <v>5036000.0</v>
       </c>
       <c r="H38">
         <v>3508000.0</v>
       </c>
       <c r="I38">
         <v>3426000.0</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
-        <v>7018000.0</v>
+        <v>5386000.0</v>
       </c>
       <c r="C39">
         <v>4840000.0</v>
       </c>
       <c r="D39">
         <v>8103000.0</v>
       </c>
       <c r="E39">
         <v>13591000.0</v>
       </c>
       <c r="F39">
         <v>5472000.0</v>
       </c>
       <c r="G39">
         <v>5283000.0</v>
       </c>
       <c r="H39">
         <v>4781000.0</v>
       </c>
       <c r="I39">
         <v>3641000.0</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
@@ -3916,84 +3916,84 @@
         <v>286348000.0</v>
       </c>
       <c r="S29">
         <v>303467000.0</v>
       </c>
       <c r="T29">
         <v>298390000.0</v>
       </c>
       <c r="U29">
         <v>286023000.0</v>
       </c>
       <c r="V29"/>
       <c r="W29">
         <v>96079000.0</v>
       </c>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
-        <v>22852000.0</v>
+        <v>24277000.0</v>
       </c>
       <c r="C30">
-        <v>22818000.0</v>
+        <v>24450000.0</v>
       </c>
       <c r="D30">
-        <v>24146000.0</v>
+        <v>26048000.0</v>
       </c>
       <c r="E30">
         <v>30616000.0</v>
       </c>
       <c r="F30">
         <v>31760000.0</v>
       </c>
       <c r="G30">
         <v>33083000.0</v>
       </c>
       <c r="H30">
         <v>33823000.0</v>
       </c>
       <c r="I30">
         <v>33868000.0</v>
       </c>
       <c r="J30">
         <v>35607000.0</v>
       </c>
       <c r="K30">
         <v>33891000.0</v>
       </c>
       <c r="L30">
         <v>33060000.0</v>
       </c>
       <c r="M30">
-        <v>29620000.0</v>
+        <v>33275000.0</v>
       </c>
       <c r="N30">
         <v>33965000.0</v>
       </c>
       <c r="O30">
         <v>28388000.0</v>
       </c>
       <c r="P30">
         <v>21015000.0</v>
       </c>
       <c r="Q30">
         <v>20288000.0</v>
       </c>
       <c r="R30">
         <v>22809000.0</v>
       </c>
       <c r="S30">
         <v>22810000.0</v>
       </c>
       <c r="T30">
         <v>28933000.0</v>
       </c>
       <c r="U30">
         <v>36109000.0</v>
       </c>
@@ -4525,84 +4525,84 @@
       </c>
       <c r="T38">
         <v>14411000.0</v>
       </c>
       <c r="U38">
         <v>10455000.0</v>
       </c>
       <c r="V38">
         <v>7488000.0</v>
       </c>
       <c r="W38">
         <v>5036000.0</v>
       </c>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38">
         <v>3508000.0</v>
       </c>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
-        <v>7328000.0</v>
+        <v>5903000.0</v>
       </c>
       <c r="C39">
-        <v>7018000.0</v>
+        <v>5386000.0</v>
       </c>
       <c r="D39">
-        <v>8076000.0</v>
+        <v>6174000.0</v>
       </c>
       <c r="E39">
         <v>7628000.0</v>
       </c>
       <c r="F39">
         <v>6592000.0</v>
       </c>
       <c r="G39">
         <v>4840000.0</v>
       </c>
       <c r="H39">
         <v>5275000.0</v>
       </c>
       <c r="I39">
         <v>6827000.0</v>
       </c>
       <c r="J39">
         <v>7067000.0</v>
       </c>
       <c r="K39">
         <v>8103000.0</v>
       </c>
       <c r="L39">
         <v>7218000.0</v>
       </c>
       <c r="M39">
-        <v>12229000.0</v>
+        <v>8574000.0</v>
       </c>
       <c r="N39">
         <v>11626000.0</v>
       </c>
       <c r="O39">
         <v>13591000.0</v>
       </c>
       <c r="P39">
         <v>3652000.0</v>
       </c>
       <c r="Q39">
         <v>3078000.0</v>
       </c>
       <c r="R39">
         <v>4644000.0</v>
       </c>
       <c r="S39">
         <v>5472000.0</v>
       </c>
       <c r="T39">
         <v>6856000.0</v>
       </c>
       <c r="U39">
         <v>3639000.0</v>
       </c>
@@ -6067,80 +6067,80 @@
       <c r="H3">
         <v>4054000.0</v>
       </c>
       <c r="I3">
         <v>3146000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>92</v>
       </c>
       <c r="B5">
-        <v>-20440000.0</v>
+        <v>-26701000.0</v>
       </c>
       <c r="C5">
         <v>-7154000.0</v>
       </c>
       <c r="D5">
         <v>-1903000.0</v>
       </c>
       <c r="E5">
         <v>-15061000.0</v>
       </c>
       <c r="F5">
         <v>92000.0</v>
       </c>
       <c r="G5">
         <v>11278000.0</v>
       </c>
       <c r="H5">
         <v>18371000.0</v>
       </c>
       <c r="I5">
         <v>8613000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>93</v>
       </c>
       <c r="B6">
-        <v>17920000.0</v>
+        <v>11659000.0</v>
       </c>
       <c r="C6">
         <v>38286000.0</v>
       </c>
       <c r="D6">
         <v>43356000.0</v>
       </c>
       <c r="E6">
         <v>20501000.0</v>
       </c>
       <c r="F6">
         <v>27490000.0</v>
       </c>
       <c r="G6">
         <v>33470000.0</v>
       </c>
       <c r="H6">
         <v>22425000.0</v>
       </c>
       <c r="I6">
         <v>11759000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
@@ -7059,54 +7059,54 @@
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>92</v>
       </c>
       <c r="B5">
-        <v>-8653000.0</v>
+        <v>-10066000.0</v>
       </c>
       <c r="C5">
-        <v>-8994000.0</v>
+        <v>-12606000.0</v>
       </c>
       <c r="D5">
         <v>-8824000.0</v>
       </c>
       <c r="E5">
         <v>-3427000.0</v>
       </c>
       <c r="F5">
         <v>-1406000.0</v>
       </c>
       <c r="G5">
         <v>-1958000.0</v>
       </c>
       <c r="H5">
         <v>-1547000.0</v>
       </c>
       <c r="I5">
         <v>-2584000.0</v>
       </c>
       <c r="J5">
         <v>-1065000.0</v>
       </c>
       <c r="K5">
         <v>-1241000.0</v>
       </c>
@@ -7142,54 +7142,54 @@
       </c>
       <c r="V5">
         <v>7606000.0</v>
       </c>
       <c r="W5">
         <v>-17453000.0</v>
       </c>
       <c r="X5">
         <v>6536000.0</v>
       </c>
       <c r="Y5">
         <v>16119000.0</v>
       </c>
       <c r="Z5">
         <v>6061000.0</v>
       </c>
       <c r="AA5">
         <v>5805000.0</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>93</v>
       </c>
       <c r="B6">
-        <v>1180000.0</v>
+        <v>-233000.0</v>
       </c>
       <c r="C6">
-        <v>623000.0</v>
+        <v>-2989000.0</v>
       </c>
       <c r="D6">
         <v>752000.0</v>
       </c>
       <c r="E6">
         <v>6108000.0</v>
       </c>
       <c r="F6">
         <v>8226000.0</v>
       </c>
       <c r="G6">
         <v>8669000.0</v>
       </c>
       <c r="H6">
         <v>10046000.0</v>
       </c>
       <c r="I6">
         <v>9070000.0</v>
       </c>
       <c r="J6">
         <v>10501000.0</v>
       </c>
       <c r="K6">
         <v>10332000.0</v>
       </c>