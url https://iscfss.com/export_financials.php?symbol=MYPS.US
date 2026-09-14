--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -232,50 +232,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2245,3726 +2248,3854 @@
       </c>
       <c r="H62"/>
       <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA62"/>
+  <dimension ref="A1:AB62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
+    <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
       <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="2" spans="1:27">
+    <row r="2" spans="1:28">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2">
+        <v>8121000.0</v>
+      </c>
+      <c r="C2">
         <v>11104000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1493000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5210000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3688000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3749000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1518000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4190000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3745000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3817000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1907000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2658000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2714000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3412000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4425000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>5320000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>6524000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>8759000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>7793000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>8832000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>8662000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>5348000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>4717000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3622000.0</v>
       </c>
-      <c r="Y2"/>
       <c r="Z2"/>
-      <c r="AA2">
+      <c r="AA2"/>
+      <c r="AB2">
         <v>5351000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:27">
+    <row r="3" spans="1:28">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
-    </row>
-    <row r="4" spans="1:27">
+      <c r="AB3"/>
+    </row>
+    <row r="4" spans="1:28">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
-    </row>
-    <row r="5" spans="1:27">
+      <c r="AB4"/>
+    </row>
+    <row r="5" spans="1:28">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5">
+        <v>2695000.0</v>
+      </c>
+      <c r="C5">
         <v>1799000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1806000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1488000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1548000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-586000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-632000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-695000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1554000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-984000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>124000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1022000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-629000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-94000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-151000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-168000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-9000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>387000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>393000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>389000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>394000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>185000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>481000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>195000.0</v>
       </c>
-      <c r="Y5"/>
-      <c r="Z5">
+      <c r="Z5"/>
+      <c r="AA5">
         <v>80305000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>98000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:27">
+    <row r="6" spans="1:28">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
-    </row>
-    <row r="7" spans="1:27">
+      <c r="AB6"/>
+    </row>
+    <row r="7" spans="1:28">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7">
+        <v>5451000.0</v>
+      </c>
+      <c r="C7">
         <v>6905000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>7726000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>8649000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>9379000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>9027000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>10064000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>10999000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>11143000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>8993000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>9935000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>10764000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>13728000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>15080000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>16231000.0</v>
       </c>
-      <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
-    </row>
-    <row r="8" spans="1:27">
+      <c r="AB7"/>
+    </row>
+    <row r="8" spans="1:28">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8">
         <v>13000.0</v>
       </c>
       <c r="C8">
         <v>13000.0</v>
       </c>
       <c r="D8">
         <v>13000.0</v>
       </c>
       <c r="E8">
         <v>13000.0</v>
       </c>
       <c r="F8">
         <v>13000.0</v>
       </c>
       <c r="G8">
         <v>13000.0</v>
       </c>
       <c r="H8">
         <v>13000.0</v>
       </c>
       <c r="I8">
         <v>13000.0</v>
       </c>
       <c r="J8">
-        <v>14000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="K8">
         <v>14000.0</v>
       </c>
       <c r="L8">
         <v>14000.0</v>
       </c>
       <c r="M8">
-        <v>13000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="N8">
         <v>13000.0</v>
       </c>
       <c r="O8">
         <v>13000.0</v>
       </c>
       <c r="P8">
         <v>13000.0</v>
       </c>
       <c r="Q8">
         <v>13000.0</v>
       </c>
       <c r="R8">
         <v>13000.0</v>
       </c>
       <c r="S8">
         <v>13000.0</v>
       </c>
       <c r="T8">
         <v>13000.0</v>
       </c>
       <c r="U8">
         <v>13000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>13000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8"/>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>302528000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>297662000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>290337000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>285199000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>280756000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>276621000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>268522000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>264067000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>262931000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>6361170.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>12619800.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>24430.0</v>
       </c>
-      <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9"/>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10">
+        <v>102669000.0</v>
+      </c>
+      <c r="C10">
         <v>103677000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>104935000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>106320000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>112860000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>107097000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>109179000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>105170000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>106304000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>126980000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>132889000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>129807000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>127667000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>127484000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>134000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>212069000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>220638000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>219965000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>213502000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>225975000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>229901000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>39475000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>48927000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>42816000.0</v>
       </c>
-      <c r="Y10"/>
-      <c r="Z10">
+      <c r="Z10"/>
+      <c r="AA10">
         <v>-31022000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>31022000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:27">
+    <row r="11" spans="1:28">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11"/>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
+        <v>102669000.0</v>
+      </c>
+      <c r="C12">
         <v>103677000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>104935000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>106320000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>112860000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>107097000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>109179000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>105170000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>106304000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>126980000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>132889000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>129807000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>127667000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>127484000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>134000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>212069000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>220638000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>219965000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>213502000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>225975000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>229901000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>39475000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>48927000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>42816000.0</v>
       </c>
-      <c r="Y12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z12"/>
       <c r="AA12">
         <v>31022000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12">
+        <v>31022000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" t="s">
         <v>20</v>
       </c>
       <c r="B13">
         <v>13000.0</v>
       </c>
       <c r="C13">
         <v>13000.0</v>
       </c>
       <c r="D13">
         <v>13000.0</v>
       </c>
       <c r="E13">
         <v>13000.0</v>
       </c>
       <c r="F13">
         <v>13000.0</v>
       </c>
       <c r="G13">
         <v>13000.0</v>
       </c>
       <c r="H13">
         <v>13000.0</v>
       </c>
       <c r="I13">
         <v>13000.0</v>
       </c>
       <c r="J13">
-        <v>14000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="K13">
         <v>14000.0</v>
       </c>
       <c r="L13">
         <v>14000.0</v>
       </c>
       <c r="M13">
-        <v>13000.0</v>
+        <v>14000.0</v>
       </c>
       <c r="N13">
         <v>13000.0</v>
       </c>
       <c r="O13">
         <v>13000.0</v>
       </c>
       <c r="P13">
         <v>13000.0</v>
       </c>
       <c r="Q13">
         <v>13000.0</v>
       </c>
       <c r="R13">
         <v>13000.0</v>
       </c>
       <c r="S13">
         <v>13000.0</v>
       </c>
       <c r="T13">
         <v>13000.0</v>
       </c>
       <c r="U13">
         <v>13000.0</v>
       </c>
       <c r="V13">
+        <v>13000.0</v>
+      </c>
+      <c r="W13">
         <v>12000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>10000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>11000.0</v>
       </c>
-      <c r="Y13"/>
       <c r="Z13"/>
-      <c r="AA13">
+      <c r="AA13"/>
+      <c r="AB13">
         <v>11000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:27">
+    <row r="14" spans="1:28">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
+        <v>127617000.0</v>
+      </c>
+      <c r="C14">
         <v>127660000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>126312000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>125695000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>125448000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>125256000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>124794000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>125007000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>132475000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>135575000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>134259000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>149655000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>132144000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>132131000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>130799000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>146920000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>146197000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>126337000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>138635000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>138795000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>99297000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>125753664.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>99297000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125753664.0</v>
       </c>
       <c r="Y14">
         <v>125753664.0</v>
       </c>
       <c r="Z14">
+        <v>125753664.0</v>
+      </c>
+      <c r="AA14">
         <v>98994000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>255457747.0</v>
       </c>
     </row>
-    <row r="15" spans="1:27">
+    <row r="15" spans="1:28">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>13000.0</v>
       </c>
       <c r="O15">
         <v>13000.0</v>
       </c>
       <c r="P15">
         <v>13000.0</v>
       </c>
       <c r="Q15">
         <v>13000.0</v>
       </c>
       <c r="R15">
         <v>13000.0</v>
       </c>
       <c r="S15">
         <v>13000.0</v>
       </c>
       <c r="T15">
         <v>13000.0</v>
       </c>
       <c r="U15">
         <v>13000.0</v>
       </c>
       <c r="V15">
+        <v>13000.0</v>
+      </c>
+      <c r="W15">
         <v>1252.0</v>
       </c>
-      <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15"/>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>1031000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1107000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1295000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>25413000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>24381000.0</v>
       </c>
-      <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>13969000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>13186000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>11111000.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>6282000.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16"/>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17"/>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
-      <c r="R18">
+      <c r="R18"/>
+      <c r="S18">
         <v>5218000.0</v>
       </c>
-      <c r="S18"/>
-      <c r="T18">
+      <c r="T18"/>
+      <c r="U18">
         <v>2579000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>2556000.0</v>
       </c>
-      <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18"/>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19"/>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20">
         <v>52222000.0</v>
       </c>
       <c r="C20">
         <v>52222000.0</v>
       </c>
       <c r="D20">
         <v>52222000.0</v>
       </c>
       <c r="E20">
         <v>52222000.0</v>
       </c>
       <c r="F20">
         <v>52222000.0</v>
       </c>
       <c r="G20">
         <v>52222000.0</v>
       </c>
       <c r="H20">
         <v>52222000.0</v>
       </c>
       <c r="I20">
-        <v>47133000.0</v>
+        <v>52222000.0</v>
       </c>
       <c r="J20">
         <v>47133000.0</v>
       </c>
       <c r="K20">
         <v>47133000.0</v>
       </c>
       <c r="L20">
         <v>47133000.0</v>
       </c>
       <c r="M20">
         <v>47133000.0</v>
       </c>
       <c r="N20">
         <v>47133000.0</v>
       </c>
       <c r="O20">
         <v>47133000.0</v>
       </c>
       <c r="P20">
+        <v>47133000.0</v>
+      </c>
+      <c r="Q20">
         <v>6235000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5059000.0</v>
       </c>
       <c r="R20">
         <v>5059000.0</v>
       </c>
       <c r="S20">
         <v>5059000.0</v>
       </c>
       <c r="T20">
         <v>5059000.0</v>
       </c>
       <c r="U20">
         <v>5059000.0</v>
       </c>
       <c r="V20">
         <v>5059000.0</v>
       </c>
       <c r="W20">
         <v>5059000.0</v>
       </c>
       <c r="X20">
         <v>5059000.0</v>
       </c>
-      <c r="Y20"/>
+      <c r="Y20">
+        <v>5059000.0</v>
+      </c>
       <c r="Z20"/>
-      <c r="AA20">
+      <c r="AA20"/>
+      <c r="AB20">
         <v>5059000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:27">
+    <row r="21" spans="1:28">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21">
+        <v>66393000.0</v>
+      </c>
+      <c r="C21">
         <v>71643000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>76430000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>80105000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>83371000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>86825000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>90996000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>99778000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>104655000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>108386000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>110933000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>74717000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>77356000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>78818000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>77231000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>51436000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>50767000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>52690000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>62022000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>44081000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>43758000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>41586000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>40380000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>37585000.0</v>
       </c>
-      <c r="Y21"/>
       <c r="Z21"/>
-      <c r="AA21">
+      <c r="AA21"/>
+      <c r="AB21">
         <v>33316000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:27">
+    <row r="22" spans="1:28">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
-[...1 lines deleted...]
-      </c>
+      <c r="I22"/>
       <c r="J22">
         <v>1.0</v>
       </c>
       <c r="K22">
         <v>1.0</v>
       </c>
       <c r="L22">
         <v>1.0</v>
       </c>
       <c r="M22">
         <v>1.0</v>
       </c>
       <c r="N22">
         <v>1.0</v>
       </c>
       <c r="O22">
+        <v>1.0</v>
+      </c>
+      <c r="P22">
         <v>5148000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2675000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>3456000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>5059000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>6440000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>3156000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>2429000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1.0</v>
       </c>
-      <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
-    </row>
-    <row r="23" spans="1:27">
+      <c r="AB22"/>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23">
+        <v>271139000.0</v>
+      </c>
+      <c r="C23">
         <v>282425000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>290618000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>299153000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>316233000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>313775000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>322955000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>330550000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>333447000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>357474000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>366321000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>344699000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>345469000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>351632000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>352009000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>333945000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>332659000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>328566000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>334844000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>330537000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>334175000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>145873000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>134461000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>125028000.0</v>
       </c>
-      <c r="Y23"/>
-      <c r="Z23">
+      <c r="Z23"/>
+      <c r="AA23">
         <v>80313000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>99270000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:27">
+    <row r="24" spans="1:28">
       <c r="A24" t="s">
         <v>31</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24"/>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25"/>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26"/>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27"/>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
+        <v>-97218000.0</v>
+      </c>
+      <c r="C28">
         <v>-96772000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-97209000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-97671000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-103481000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-98070000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-99115000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-94171000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-95161000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-117987000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-122954000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-119043000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-113939000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-112404000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-117769000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-212069000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-220638000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-219965000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-213502000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-225975000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-229901000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-39475000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-48927000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-42816000.0</v>
       </c>
-      <c r="Y28"/>
-      <c r="Z28">
+      <c r="Z28"/>
+      <c r="AA28">
         <v>31022000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-31022000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:27">
+    <row r="29" spans="1:28">
       <c r="A29" t="s">
         <v>36</v>
       </c>
       <c r="B29">
+        <v>207696000.0</v>
+      </c>
+      <c r="C29">
         <v>219326000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>227866000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>238925000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>245291000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>244082000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>244715000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>265181000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>263563000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>288422000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>288351000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>302236000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>295245000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>301719000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>302313000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>303503000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>295590000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>286348000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>303467000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>298390000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>286023000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29">
+      <c r="W29"/>
+      <c r="X29">
         <v>96079000.0</v>
       </c>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29"/>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
+        <v>21938000.0</v>
+      </c>
+      <c r="C30">
         <v>24277000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>24450000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>26048000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>30616000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>31760000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>33083000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>33823000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>33868000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>35607000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>33891000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>33060000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>33275000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>33965000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>28388000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>21015000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>20288000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>22809000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>22810000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>28933000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>36109000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>26927000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>23575000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>23571000.0</v>
       </c>
-      <c r="Y30"/>
       <c r="Z30"/>
-      <c r="AA30">
+      <c r="AA30"/>
+      <c r="AB30">
         <v>14249000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:27">
+    <row r="31" spans="1:28">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>295245000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>301719000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>302313000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>303503000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>239764000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>286348000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>236386000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>298390000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>237206000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>56965000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>50632000.0</v>
       </c>
-      <c r="X31"/>
       <c r="Y31"/>
-      <c r="Z31">
-[...1 lines deleted...]
-      </c>
+      <c r="Z31"/>
       <c r="AA31">
         <v>41930000.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31">
+        <v>41930000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" t="s">
         <v>39</v>
       </c>
       <c r="B32">
+        <v>86810000.0</v>
+      </c>
+      <c r="C32">
         <v>89805000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>91593000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>103088000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>109668000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>105064000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>97684000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>109582000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>111509000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>132196000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>128858000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>135494000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>131366000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>137476000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>141828000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>209384000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>209241000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>212653000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>211871000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>233868000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>225992000.0</v>
       </c>
-      <c r="V32"/>
-      <c r="W32">
+      <c r="W32"/>
+      <c r="X32">
         <v>43979000.0</v>
       </c>
-      <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32"/>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
+        <v>140788000.0</v>
+      </c>
+      <c r="C33">
         <v>148568000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>155847000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>160611000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>165129000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>168326000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>175853000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>186282000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>186448000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>187820000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>191438000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>174614000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>175953000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>178557000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>176030000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>97209000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>88655000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>81148000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>93060000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>68773000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>64526000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>59820000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>56676000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>53319000.0</v>
       </c>
-      <c r="Y33"/>
-      <c r="Z33">
+      <c r="Z33"/>
+      <c r="AA33">
         <v>-31022000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>49218000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:27">
+    <row r="34" spans="1:28">
       <c r="A34" t="s">
         <v>41</v>
       </c>
       <c r="B34">
+        <v>16946000.0</v>
+      </c>
+      <c r="C34">
         <v>15051000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>15504000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>19109000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>23182000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>22949000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>21782000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>22617000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>25203000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>25061000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>25048000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>1327000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>12074000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>14314000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>15545000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>3090000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>2306000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>2235000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>1464000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>1672000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>1939000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>32479600.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>1606000.0</v>
       </c>
-      <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34"/>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
+        <v>19902000.0</v>
+      </c>
+      <c r="C35">
         <v>19047000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>19574000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>24774000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>29506000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>29308000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>28822000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>30683000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>34394000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>31594000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>31945000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>7872000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>12074000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>14314000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>15545000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>3090000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>2306000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>7453000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1464000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>4251000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>4495000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>4295000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>4576000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>6615000.0</v>
       </c>
-      <c r="Y35"/>
       <c r="Z35"/>
-      <c r="AA35">
+      <c r="AA35"/>
+      <c r="AB35">
         <v>7089000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:27">
+    <row r="36" spans="1:28">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
+        <v>1787000.0</v>
+      </c>
+      <c r="C36">
         <v>1887000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>5636000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>2128000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>2096000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>2291000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>3415000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>3506000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>2992000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>3224000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>3690000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>3534000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>3631000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>4658000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>4603000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>12422000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>13387000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>12481000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>14408000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>7849000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>4696000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>7488000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1927000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>4160000.0</v>
       </c>
-      <c r="Y36"/>
-      <c r="Z36">
+      <c r="Z36"/>
+      <c r="AA36">
         <v>-31022000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>3508000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:27">
+    <row r="37" spans="1:28">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
-    </row>
-    <row r="38" spans="1:27">
+      <c r="AB37"/>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" t="s">
         <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>20925000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>18572000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>25608000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>24498000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>16284000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>20690000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>14411000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>10455000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>7488000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>5036000.0</v>
       </c>
-      <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
-      <c r="AA38">
+      <c r="AA38"/>
+      <c r="AB38">
         <v>3508000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:27">
+    <row r="39" spans="1:28">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
+        <v>5744000.0</v>
+      </c>
+      <c r="C39">
         <v>5903000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>5386000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>6174000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>7628000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>6592000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>4840000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>5275000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>6827000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>7067000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>8103000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>7218000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>8574000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>11626000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>13591000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>3652000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>3078000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>4644000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>5472000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>6856000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>3639000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>19651000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>5283000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>5322000.0</v>
       </c>
-      <c r="Y39"/>
       <c r="Z39"/>
-      <c r="AA39">
+      <c r="AA39"/>
+      <c r="AB39">
         <v>4781000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:27">
+    <row r="40" spans="1:28">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
+        <v>32224000.0</v>
+      </c>
+      <c r="C40">
         <v>29263000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>38029000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>26470000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>32859000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>32007000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>43027000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>26227000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>27436000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>29073000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>38587000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>25760000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>29764000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>25610000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>24453000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>20956000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>28239000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>26006000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>20919000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>19064000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>34995000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>32612000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>29089000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>9729000.0</v>
       </c>
-      <c r="Y40"/>
       <c r="Z40"/>
-      <c r="AA40">
+      <c r="AA40"/>
+      <c r="AB40">
         <v>6517000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:27">
+    <row r="41" spans="1:28">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>2884000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>3885000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>3090000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>2306000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>7453000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>1464000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>4251000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>4495000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>4295000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>4576000.0</v>
       </c>
-      <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
-      <c r="AA41">
+      <c r="AA41"/>
+      <c r="AB41">
         <v>7089000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:27">
+    <row r="42" spans="1:28">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
+        <v>288901000.0</v>
+      </c>
+      <c r="C42">
         <v>288153000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>286010000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>283694000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>280882000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>278859000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>276658000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>274775000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>270919000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>292596000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>290850000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>286017000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>282434000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>287614000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>285695000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>285199000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>280756000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>276621000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>268522000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>264067000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>262931000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>73693000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>71786000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>70282000.0</v>
       </c>
-      <c r="Y42"/>
       <c r="Z42"/>
-      <c r="AA42">
+      <c r="AA42"/>
+      <c r="AB42">
         <v>66661000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:27">
+    <row r="43" spans="1:28">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
-    </row>
-    <row r="44" spans="1:27">
+      <c r="AB43"/>
+    </row>
+    <row r="44" spans="1:28">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
-    </row>
-    <row r="45" spans="1:27">
+      <c r="AB44"/>
+    </row>
+    <row r="45" spans="1:28">
       <c r="A45" t="s">
         <v>52</v>
       </c>
       <c r="B45">
+        <v>36154000.0</v>
+      </c>
+      <c r="C45">
         <v>39390000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>41269000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>41663000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>42008000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>40377000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>42041000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>44309000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>44051000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>42895000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>42833000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>28239000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>17506000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>17345000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>17532000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>13930000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>8331000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>7115000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>5289000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>5222000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>5254000.0</v>
       </c>
-      <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
-    </row>
-    <row r="46" spans="1:27">
+      <c r="AB45"/>
+    </row>
+    <row r="46" spans="1:28">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
+        <v>16271000.0</v>
+      </c>
+      <c r="C46">
         <v>18726000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>20959000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>22398000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>23757000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>23645000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>25821000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>28077000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>29002000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>26366000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>26918000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>28239000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>30539000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>31740000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>33094000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>13930000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>8331000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>7115000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>5289000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>5222000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>5254000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>5687000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>6201000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>6515000.0</v>
       </c>
-      <c r="Y46"/>
       <c r="Z46"/>
-      <c r="AA46">
+      <c r="AA46"/>
+      <c r="AB46">
         <v>7335000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:27">
+    <row r="47" spans="1:28">
       <c r="A47" t="s">
         <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>17506000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>17345000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>17532000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>13930000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>8331000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>7115000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>5289000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>5222000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>5254000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>5687000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>6201000.0</v>
       </c>
-      <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
-      <c r="AA47">
+      <c r="AA47"/>
+      <c r="AB47">
         <v>7335000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:27">
+    <row r="48" spans="1:28">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48">
+        <v>-83913000.0</v>
+      </c>
+      <c r="C48">
         <v>-70639000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-59963000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-46270000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-37152000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-34204000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-31324000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-8912000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-5815000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-3204000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-2637000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>17227000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>13427000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>14186000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>16756000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>18459000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>14830000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>9327000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>34539000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>33921000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>22685000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>29720000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>23802000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>34566000.0</v>
       </c>
-      <c r="Y48"/>
       <c r="Z48"/>
-      <c r="AA48">
+      <c r="AA48"/>
+      <c r="AB48">
         <v>13535000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:27">
+    <row r="49" spans="1:28">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>13427000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>14186000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>16756000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>18459000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>14830000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>9327000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>34539000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>33921000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>22685000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-7620693.0</v>
       </c>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
-    </row>
-    <row r="50" spans="1:27">
+      <c r="AB49"/>
+    </row>
+    <row r="50" spans="1:28">
       <c r="A50" t="s">
         <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
-    </row>
-    <row r="51" spans="1:27">
+      <c r="AB50"/>
+    </row>
+    <row r="51" spans="1:28">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
+        <v>5451000.0</v>
+      </c>
+      <c r="C51">
         <v>6905000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>7726000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>8649000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>9379000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>9027000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>10064000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>10999000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>11143000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>8993000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>9935000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>10764000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>13728000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>15080000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>16231000.0</v>
       </c>
-      <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
-    </row>
-    <row r="52" spans="1:27">
+      <c r="AB51"/>
+    </row>
+    <row r="52" spans="1:28">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
+        <v>3196000.0</v>
+      </c>
+      <c r="C52">
         <v>3685000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>3656000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>3774000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>3586000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>3199000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>3405000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>3486000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>3278000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>3461000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>4236000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>4219000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>4538000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>4506000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>4571000.0</v>
       </c>
-      <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
-      <c r="S52">
+      <c r="S52"/>
+      <c r="T52">
         <v>9317000.0</v>
       </c>
-      <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
-      <c r="X52">
+      <c r="X52"/>
+      <c r="Y52">
         <v>257690.0</v>
       </c>
-      <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
-    </row>
-    <row r="53" spans="1:27">
+      <c r="AB52"/>
+    </row>
+    <row r="53" spans="1:28">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
-      <c r="V53">
+      <c r="V53"/>
+      <c r="W53">
         <v>215289800.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>2.15275732E+14</v>
       </c>
-      <c r="X53"/>
       <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>62044000.0</v>
       </c>
-      <c r="AA53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:27">
+      <c r="AB53"/>
+    </row>
+    <row r="54" spans="1:28">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
-    </row>
-    <row r="55" spans="1:27">
+      <c r="AB54"/>
+    </row>
+    <row r="55" spans="1:28">
       <c r="A55" t="s">
         <v>62</v>
       </c>
       <c r="B55">
+        <v>271139000.0</v>
+      </c>
+      <c r="C55">
         <v>282425000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>290618000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>299153000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>316233000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>313775000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>322955000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>330550000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>333447000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>357474000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>366321000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>344699000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>345469000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>351632000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>352009000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>333945000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>332659000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>328566000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>334844000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>330537000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>334175000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>145873000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>134461000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>125028000.0</v>
       </c>
-      <c r="Y55"/>
       <c r="Z55"/>
-      <c r="AA55">
+      <c r="AA55"/>
+      <c r="AB55">
         <v>99270000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:27">
+    <row r="56" spans="1:28">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
+        <v>130351000.0</v>
+      </c>
+      <c r="C56">
         <v>133857000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>134771000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>138542000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>151104000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>145449000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>147102000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>144268000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>146999000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>169654000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>174883000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>170085000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>169516000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>173075000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>175979000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>236736000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>244004000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>247418000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>241784000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>261764000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>269649000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>86053000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>77785000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>71709000.0</v>
       </c>
-      <c r="Y56"/>
-      <c r="Z56">
+      <c r="Z56"/>
+      <c r="AA56">
         <v>31022000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>50052000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:27">
+    <row r="57" spans="1:28">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
+        <v>43541000.0</v>
+      </c>
+      <c r="C57">
         <v>44052000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>43178000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>35454000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>41436000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>40385000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>49418000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>34686000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>35490000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>37458000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>46025000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>34591000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>38150000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>35599000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>34151000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>27352000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>34763000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>34765000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>29913000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>27896000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>43657000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>37960000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>33806000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>13351000.0</v>
       </c>
-      <c r="Y57"/>
       <c r="Z57"/>
-      <c r="AA57">
+      <c r="AA57"/>
+      <c r="AB57">
         <v>11868000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:27">
+    <row r="58" spans="1:28">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
+        <v>63443000.0</v>
+      </c>
+      <c r="C58">
         <v>63099000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>62752000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>60228000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>70942000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>69693000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>78240000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>65369000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>69884000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>69052000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>77970000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>42463000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>50224000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>49913000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>49696000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>30442000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>37069000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>42218000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>31377000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>32147000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>48152000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>42255000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>38382000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>19966000.0</v>
       </c>
-      <c r="Y58"/>
       <c r="Z58"/>
-      <c r="AA58">
+      <c r="AA58"/>
+      <c r="AB58">
         <v>18957000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:27">
+    <row r="59" spans="1:28">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
-    </row>
-    <row r="60" spans="1:27">
+      <c r="AB59"/>
+    </row>
+    <row r="60" spans="1:28">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
+        <v>207696000.0</v>
+      </c>
+      <c r="C60">
         <v>219326000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>227866000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>238925000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>245291000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>244082000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>244715000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>265181000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>263563000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>288422000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>288351000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>302236000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>295245000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>301719000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>302313000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>303503000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>295590000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>286348000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>303467000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>298390000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>286023000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>103618000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>96079000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>105062000.0</v>
       </c>
-      <c r="Y60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z60"/>
       <c r="AA60">
         <v>80313000.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:27">
+      <c r="AB60">
+        <v>80313000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:28">
       <c r="A61" t="s">
         <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
-    </row>
-    <row r="62" spans="1:27">
+      <c r="AB61"/>
+    </row>
+    <row r="62" spans="1:28">
       <c r="A62" t="s">
         <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
-      <c r="V62">
+      <c r="V62"/>
+      <c r="W62">
         <v>359062740.0</v>
       </c>
-      <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
+      <c r="AB62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5993,3012 +6124,3088 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B2">
         <v>95827000.0</v>
       </c>
       <c r="C2">
         <v>72716000.0</v>
       </c>
       <c r="D2">
         <v>77800000.0</v>
       </c>
       <c r="E2">
         <v>85400000.0</v>
       </c>
       <c r="F2">
         <v>91642000.0</v>
       </c>
       <c r="G2">
         <v>91469000.0</v>
       </c>
       <c r="H2">
         <v>80267000.0</v>
       </c>
       <c r="I2">
         <v>66784000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B3">
         <v>38360000.0</v>
       </c>
       <c r="C3">
         <v>45440000.0</v>
       </c>
       <c r="D3">
         <v>45259000.0</v>
       </c>
       <c r="E3">
         <v>35562000.0</v>
       </c>
       <c r="F3">
         <v>27398000.0</v>
       </c>
       <c r="G3">
         <v>22192000.0</v>
       </c>
       <c r="H3">
         <v>4054000.0</v>
       </c>
       <c r="I3">
         <v>3146000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B5">
         <v>-26701000.0</v>
       </c>
       <c r="C5">
         <v>-7154000.0</v>
       </c>
       <c r="D5">
         <v>-1903000.0</v>
       </c>
       <c r="E5">
         <v>-15061000.0</v>
       </c>
       <c r="F5">
         <v>92000.0</v>
       </c>
       <c r="G5">
         <v>11278000.0</v>
       </c>
       <c r="H5">
         <v>18371000.0</v>
       </c>
       <c r="I5">
         <v>8613000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B6">
         <v>11659000.0</v>
       </c>
       <c r="C6">
         <v>38286000.0</v>
       </c>
       <c r="D6">
         <v>43356000.0</v>
       </c>
       <c r="E6">
         <v>20501000.0</v>
       </c>
       <c r="F6">
         <v>27490000.0</v>
       </c>
       <c r="G6">
         <v>33470000.0</v>
       </c>
       <c r="H6">
         <v>22425000.0</v>
       </c>
       <c r="I6">
         <v>11759000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B9">
         <v>139270000.0</v>
       </c>
       <c r="C9">
         <v>216713000.0</v>
       </c>
       <c r="D9">
         <v>233086000.0</v>
       </c>
       <c r="E9">
         <v>204909000.0</v>
       </c>
       <c r="F9">
         <v>195777000.0</v>
       </c>
       <c r="G9">
         <v>178413000.0</v>
       </c>
       <c r="H9">
         <v>159154000.0</v>
       </c>
       <c r="I9">
         <v>128715000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B10">
         <v>-26701000.0</v>
       </c>
       <c r="C10">
         <v>-27288000.0</v>
       </c>
       <c r="D10">
         <v>-2520000.0</v>
       </c>
       <c r="E10">
         <v>-23618000.0</v>
       </c>
       <c r="F10">
         <v>10479000.0</v>
       </c>
       <c r="G10">
         <v>11136000.0</v>
       </c>
       <c r="H10">
         <v>17589000.0</v>
       </c>
       <c r="I10">
         <v>5786000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B11">
         <v>1938000.0</v>
       </c>
       <c r="C11">
         <v>1399000.0</v>
       </c>
       <c r="D11">
         <v>16873000.0</v>
       </c>
       <c r="E11">
         <v>-5835000.0</v>
       </c>
       <c r="F11">
         <v>-258000.0</v>
       </c>
       <c r="G11">
         <v>-1671000.0</v>
       </c>
       <c r="H11">
         <v>3975000.0</v>
       </c>
       <c r="I11">
         <v>2964000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>1925000.0</v>
       </c>
       <c r="F12">
         <v>235000.0</v>
       </c>
       <c r="G12">
         <v>142000.0</v>
       </c>
       <c r="H12">
         <v>264000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B13">
         <v>2943000.0</v>
       </c>
       <c r="C13">
         <v>4902000.0</v>
       </c>
       <c r="D13">
         <v>4858000.0</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13">
         <v>25730.0</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B15">
         <v>-28639000.0</v>
       </c>
       <c r="C15">
         <v>-28687000.0</v>
       </c>
       <c r="D15">
         <v>-19393000.0</v>
       </c>
       <c r="E15">
         <v>-17783000.0</v>
       </c>
       <c r="F15">
         <v>10737000.0</v>
       </c>
       <c r="G15">
         <v>12807000.0</v>
       </c>
       <c r="H15">
         <v>13614000.0</v>
       </c>
       <c r="I15">
         <v>3367000.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-17783000.0</v>
       </c>
       <c r="F16">
         <v>10737000.0</v>
       </c>
       <c r="G16">
         <v>5985000.0</v>
       </c>
       <c r="H16">
         <v>13614000.0</v>
       </c>
       <c r="I16">
         <v>3367000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B17">
         <v>-28639000.0</v>
       </c>
       <c r="C17">
         <v>-28687000.0</v>
       </c>
       <c r="D17">
         <v>-1232000.0</v>
       </c>
       <c r="E17">
         <v>-17783000.0</v>
       </c>
       <c r="F17">
         <v>10737000.0</v>
       </c>
       <c r="G17">
         <v>12807000.0</v>
       </c>
       <c r="H17">
         <v>13614000.0</v>
       </c>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B18">
         <v>2943000.0</v>
       </c>
       <c r="C18">
         <v>4902000.0</v>
       </c>
       <c r="D18">
         <v>4396000.0</v>
       </c>
       <c r="E18">
         <v>1925000.0</v>
       </c>
       <c r="F18">
         <v>-235000.0</v>
       </c>
       <c r="G18">
         <v>-142000.0</v>
       </c>
       <c r="H18">
         <v>-264000.0</v>
       </c>
       <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>2538000.0</v>
       </c>
       <c r="F19">
         <v>13704000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>13020000.0</v>
       </c>
       <c r="F20">
         <v>3082000.0</v>
       </c>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B21">
         <v>-20440000.0</v>
       </c>
       <c r="C21">
         <v>-32864000.0</v>
       </c>
       <c r="D21">
         <v>-10487000.0</v>
       </c>
       <c r="E21">
         <v>-28081000.0</v>
       </c>
       <c r="F21">
         <v>-2990000.0</v>
       </c>
       <c r="G21">
         <v>10349000.0</v>
       </c>
       <c r="H21">
         <v>17137000.0</v>
       </c>
       <c r="I21">
         <v>8613000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B23">
         <v>255537000.0</v>
       </c>
       <c r="C23">
         <v>322293000.0</v>
       </c>
       <c r="D23">
         <v>321373000.0</v>
       </c>
       <c r="E23">
         <v>318390000.0</v>
       </c>
       <c r="F23">
         <v>290409000.0</v>
       </c>
       <c r="G23">
         <v>259533000.0</v>
       </c>
       <c r="H23">
         <v>222284000.0</v>
       </c>
       <c r="I23">
         <v>189429000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B25">
         <v>38360000.0</v>
       </c>
       <c r="C25">
         <v>45440000.0</v>
       </c>
       <c r="D25">
         <v>43983000.0</v>
       </c>
       <c r="E25">
         <v>35562000.0</v>
       </c>
       <c r="F25">
         <v>27398000.0</v>
       </c>
       <c r="G25">
         <v>22192000.0</v>
       </c>
       <c r="H25">
         <v>25154000.0</v>
       </c>
       <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B26">
         <v>58376000.0</v>
       </c>
       <c r="C26">
         <v>67683000.0</v>
       </c>
       <c r="D26">
         <v>70298000.0</v>
       </c>
       <c r="E26">
         <v>63315000.0</v>
       </c>
       <c r="F26">
         <v>61343000.0</v>
       </c>
       <c r="G26">
         <v>51696000.0</v>
       </c>
       <c r="H26">
         <v>60086000.0</v>
       </c>
       <c r="I26">
         <v>43268000.0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B27">
         <v>55475000.0</v>
       </c>
       <c r="C27">
         <v>64623000.0</v>
       </c>
       <c r="D27">
         <v>74360000.0</v>
       </c>
       <c r="E27">
         <v>80819000.0</v>
       </c>
       <c r="F27">
         <v>79042000.0</v>
       </c>
       <c r="G27">
         <v>57124000.0</v>
       </c>
       <c r="H27">
         <v>59931000.0</v>
       </c>
       <c r="I27">
         <v>54068000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B28">
         <v>45859000.0</v>
       </c>
       <c r="C28">
         <v>46121000.0</v>
       </c>
       <c r="D28">
         <v>45072000.0</v>
       </c>
       <c r="E28">
         <v>40274000.0</v>
       </c>
       <c r="F28">
         <v>27902000.0</v>
       </c>
       <c r="G28">
         <v>16960000.0</v>
       </c>
       <c r="H28">
         <v>12412000.0</v>
       </c>
       <c r="I28">
         <v>15820000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B29">
         <v>1938000.0</v>
       </c>
       <c r="C29">
         <v>1399000.0</v>
       </c>
       <c r="D29">
         <v>-2086000.0</v>
       </c>
       <c r="E29">
         <v>-5835000.0</v>
       </c>
       <c r="F29">
         <v>-258000.0</v>
       </c>
       <c r="G29">
         <v>-1671000.0</v>
       </c>
       <c r="H29">
         <v>3975000.0</v>
       </c>
       <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B30">
         <v>159710000.0</v>
       </c>
       <c r="C30">
         <v>249577000.0</v>
       </c>
       <c r="D30">
         <v>243573000.0</v>
       </c>
       <c r="E30">
         <v>232990000.0</v>
       </c>
       <c r="F30">
         <v>198767000.0</v>
       </c>
       <c r="G30">
         <v>168064000.0</v>
       </c>
       <c r="H30">
         <v>142017000.0</v>
       </c>
       <c r="I30">
         <v>122645000.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B31">
         <v>-6261000.0</v>
       </c>
       <c r="C31">
         <v>5576000.0</v>
       </c>
       <c r="D31">
         <v>7967000.0</v>
       </c>
       <c r="E31">
         <v>4463000.0</v>
       </c>
       <c r="F31">
         <v>13469000.0</v>
       </c>
       <c r="G31">
         <v>787000.0</v>
       </c>
       <c r="H31">
         <v>452000.0</v>
       </c>
       <c r="I31">
         <v>-511000.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B32">
         <v>235097000.0</v>
       </c>
       <c r="C32">
         <v>289429000.0</v>
       </c>
       <c r="D32">
         <v>310886000.0</v>
       </c>
       <c r="E32">
         <v>290309000.0</v>
       </c>
       <c r="F32">
         <v>287419000.0</v>
       </c>
       <c r="G32">
         <v>269882000.0</v>
       </c>
       <c r="H32">
         <v>239421000.0</v>
       </c>
       <c r="I32">
         <v>195499000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA32"/>
+  <dimension ref="A1:AB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
+    <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
       <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="2" spans="1:27">
+    <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B2">
+        <v>10821000.0</v>
+      </c>
+      <c r="C2">
         <v>21878000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>13496000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>13629000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>14563000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>15779000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>17865000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>17832000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>18068000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>18951000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>19524000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>19862000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>18887000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>19527000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>21743000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>21703000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>20921000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>21033000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>21840000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>22282000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>23032000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>24488000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>21270000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>23840000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>26625000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>19734000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>19647000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:27">
+    <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B3">
+        <v>9709000.0</v>
+      </c>
+      <c r="C3">
         <v>9833000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>9617000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>9576000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>9535000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>9632000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>10627000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>11593000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>11654000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>11566000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>11573000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>11537000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>11116000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>11033000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>10297000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>8583000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>8288000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>8394000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>7253000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>7213000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>6898000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>6034000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>5787000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>5577000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>5440000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1088000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1103000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:27">
+    <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
-    </row>
-    <row r="5" spans="1:27">
+      <c r="AB4"/>
+    </row>
+    <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B5">
+        <v>-6672000.0</v>
+      </c>
+      <c r="C5">
         <v>-10066000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-12606000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-8824000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-3427000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1406000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-1958000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1547000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-2584000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-1065000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1241000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-2441000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-62000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1841000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-12892000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-2382000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-4081000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-6188000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>5208000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1504000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-12969000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>7606000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-17453000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>6536000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>16119000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>6061000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>5805000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:27">
+    <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B6">
+        <v>3037000.0</v>
+      </c>
+      <c r="C6">
         <v>-233000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-2989000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>752000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>6108000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>8226000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>8669000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>10046000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>9070000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>10501000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>10332000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>9096000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>11054000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>12874000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-2595000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>6201000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>4207000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>2206000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>12461000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>8717000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-6071000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>13640000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-11666000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>12113000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>21559000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>7149000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>6908000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:27">
+    <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
-    </row>
-    <row r="8" spans="1:27">
+      <c r="AB7"/>
+    </row>
+    <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8"/>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B9">
+        <v>44171000.0</v>
+      </c>
+      <c r="C9">
         <v>36532000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>41906000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>44019000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>44775000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>46930000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>49917000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>53397000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>54522000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>58877000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>57588000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>55996000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>58906000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>60596000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>57635000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>50424000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>47432000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>49418000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>50089000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>48289000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>47790000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>49609000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>42729000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>45871000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>51245000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>38568000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>37040000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:27">
+    <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B10">
+        <v>-11792000.0</v>
+      </c>
+      <c r="C10">
         <v>-10066000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-12606000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-8824000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-2739000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-2532000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-21068000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-3631000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-2136000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-453000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-554000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1661000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-1317000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-2310000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-1352000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1866000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-6755000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-17377000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>5179000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>10907000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-12873000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>7266000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-17501000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>6429000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>16281000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>5927000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>4555000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:27">
+    <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B11">
+        <v>1482000.0</v>
+      </c>
+      <c r="C11">
         <v>610000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1087000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>294000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>209000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>348000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1344000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-534000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>475000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>114000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>19310000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-2139000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-558000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>260000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>351000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-1763000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-12258000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>7835000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>4561000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-329000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-5838000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1348000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-6737000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1309000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>3322000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>435000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-806000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:27">
+    <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>895000.0</v>
       </c>
-      <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>1262000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>895000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>865000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>843000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>212000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>5000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>29000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>57000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>107000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>42000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>48000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>107000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>41000.0</v>
       </c>
-      <c r="Z12"/>
       <c r="AA12"/>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12"/>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B13">
+        <v>634000.0</v>
+      </c>
+      <c r="C13">
         <v>722000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>174000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>917000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>946000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>906000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13">
+      <c r="H13"/>
+      <c r="I13">
         <v>1127000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1374000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1420000.0</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-      <c r="N13">
+      <c r="N13"/>
+      <c r="O13">
         <v>895000.0</v>
       </c>
-      <c r="O13"/>
-      <c r="P13">
+      <c r="P13"/>
+      <c r="Q13">
         <v>843000.0</v>
       </c>
-      <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
-      <c r="V13">
+      <c r="V13"/>
+      <c r="W13">
         <v>14070.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>25730.0</v>
       </c>
-      <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13"/>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14"/>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B15">
+        <v>-13274000.0</v>
+      </c>
+      <c r="C15">
         <v>-10676000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-13693000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-9118000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-2948000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-2880000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-22412000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-3097000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-2611000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-567000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-19864000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>3800000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-759000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-2570000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-1703000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>3629000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>5503000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-25212000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>618000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>11236000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-7035000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>5918000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-10764000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>5120000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>12959000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>5492000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>5361000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:27">
+    <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-759000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-2570000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-1703000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>3629000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>5503000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-25212000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>618000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>11236000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-7035000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1918000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-6372000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-16740.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>12959000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1654000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>3167000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:27">
+    <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B17">
+        <v>-13274000.0</v>
+      </c>
+      <c r="C17">
         <v>-10676000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-13693000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-9118000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-2948000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-2880000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-22412000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-3097000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-2611000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-567000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-19864000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>3800000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-759000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-2570000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-1703000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>3629000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>5503000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-25212000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>618000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>11236000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-7035000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-8047161.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-10764000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>5120000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>12959000.0</v>
       </c>
-      <c r="Z17"/>
       <c r="AA17"/>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17"/>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B18">
+        <v>634000.0</v>
+      </c>
+      <c r="C18">
         <v>722000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>174000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>917000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>946000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>906000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>981000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1127000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1374000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>1420000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1337000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1364000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1262000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>895000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>875000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>843000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>212000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-5000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-29000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-57000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-107000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-42000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-48000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-107000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-41000.0</v>
       </c>
-      <c r="Z18"/>
       <c r="AA18"/>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18"/>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>-733000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-998000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>2235000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>4201000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-1369000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-2529000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>8865675.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>11763000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>223000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-7147675.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19"/>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>1784000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>4048000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>2052000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>796000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>1517000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>8655000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>3082000.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20"/>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B21">
+        <v>-9549000.0</v>
+      </c>
+      <c r="C21">
         <v>-8653000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-8994000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-7866000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-3487000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-2741000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-22420000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-4778000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-3963000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-1703000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-2713000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-3721000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-1846000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-2207000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-4462000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-3178000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-5598000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-14843000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>3248000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-799000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-12989000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>7550000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-17873000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>6042000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>16119000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>6061000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>4571000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:27">
+    <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
-    </row>
-    <row r="23" spans="1:27">
+      <c r="AB22"/>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B23">
+        <v>64541000.0</v>
+      </c>
+      <c r="C23">
         <v>67063000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>64396000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>65514000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>62825000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>65450000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>90202000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>76007000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>76553000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>79531000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>79825000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>79579000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>79639000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>82330000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>83840000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>75305000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>73951000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>85294000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>68681000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>71370000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>83811000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>66547000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>81872000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>63669000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>61751000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>52241000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>52116000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:27">
+    <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24"/>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B25">
+        <v>9709000.0</v>
+      </c>
+      <c r="C25">
         <v>9833000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>9617000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>9576000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>9535000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>9632000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>10627000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>11593000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>11654000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>11566000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>11573000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>11537000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>11116000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>11033000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>10297000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>8583000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>8288000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>8394000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>7253000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>7213000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>6898000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>6034000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>5787000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>5577000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>5440000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25"/>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B26">
+        <v>15145000.0</v>
+      </c>
+      <c r="C26">
         <v>14724000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>15674000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>14814000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>14214000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>13674000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>16265000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>16654000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>16743000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>18021000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>16795000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>17367000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>18381000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>17755000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>16754000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>15110000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>14470000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>16981000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>14792000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>14509000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>17296000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>14746000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>15754000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>14812000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>11647000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>13783000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>7201000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:27">
+    <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B27">
+        <v>15323000.0</v>
+      </c>
+      <c r="C27">
         <v>21025000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>15012000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>14186000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>13108000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>13169000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>13867000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>15116000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>17064000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>18576000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>19077000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>18786000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>18431000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>18066000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>21483000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>19249000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>19547000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>20540000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>18581000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>19274000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>24187000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>17000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>15892000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>15078000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>14228000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>11926000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>14076000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:27">
+    <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B28">
+        <v>8754000.0</v>
+      </c>
+      <c r="C28">
         <v>9436000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>10597000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>12056000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>11345000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>11861000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>11116000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>11581000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>11645000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>11779000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>11384000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>10747000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>11040000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>11901000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>11511000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>9864000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>9208000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>9691000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>3133000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>5789000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>12378000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>4223000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3077000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>4362000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3811000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>4610000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>3055000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:27">
+    <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B29">
+        <v>1482000.0</v>
+      </c>
+      <c r="C29">
         <v>610000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1087000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>294000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>209000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>348000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1344000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-534000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>475000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>114000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>19310000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-2139000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-558000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>260000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>351000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-1763000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-12258000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>7835000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>4561000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-329000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-5838000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1348000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-6737000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1309000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>3322000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29"/>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B30">
+        <v>53720000.0</v>
+      </c>
+      <c r="C30">
         <v>45185000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>50900000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>51885000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>48262000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>49671000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>72337000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>58175000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>58485000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>60580000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>60301000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>59717000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>60752000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>62803000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>62097000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>53602000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>53030000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>64261000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>46841000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>49088000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>60779000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>42059000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>60602000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>39829000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>35126000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>32507000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>32469000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:27">
+    <row r="31" spans="1:28">
       <c r="A31" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B31">
+        <v>-2243000.0</v>
+      </c>
+      <c r="C31">
         <v>-1413000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-3612000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-958000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>748000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>209000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1352000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1147000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1827000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1250000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>2159000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>5382000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>529000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-103000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>3110000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>5044000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-1157000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-2534000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1931000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>11706000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>116000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-284000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>372000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>387000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>162000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-134000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-16000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:27">
+    <row r="32" spans="1:28">
       <c r="A32" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B32">
+        <v>54992000.0</v>
+      </c>
+      <c r="C32">
         <v>58410000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>55402000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>57648000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>59338000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>62709000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>67782000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>71229000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>72590000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>77828000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>77112000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>75858000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>77793000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>80123000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>79378000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>72127000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>68353000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>70451000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>71929000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>70571000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>70822000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>74097000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>63999000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>69711000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>77870000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>58302000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>56687000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I30"/>
@@ -9029,2864 +9236,2930 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B2">
         <v>109784000.0</v>
       </c>
       <c r="C2">
         <v>132889000.0</v>
       </c>
       <c r="D2">
         <v>134000000.0</v>
       </c>
       <c r="E2">
         <v>213502000.0</v>
       </c>
       <c r="F2">
         <v>48927000.0</v>
       </c>
       <c r="G2">
         <v>31022000.0</v>
       </c>
       <c r="H2">
         <v>27600000.0</v>
       </c>
       <c r="I2">
         <v>19757000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B3">
         <v>968000</v>
       </c>
       <c r="C3">
         <v>3980000</v>
       </c>
       <c r="D3">
         <v>32470000</v>
       </c>
       <c r="E3">
         <v>33380000</v>
       </c>
       <c r="F3">
         <v>40900000</v>
       </c>
       <c r="G3">
         <v>27002000</v>
       </c>
       <c r="H3">
         <v>25292000</v>
       </c>
       <c r="I3">
         <v>3569000</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-78536000.0</v>
       </c>
       <c r="F4">
         <v>163832000.0</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>35220000.0</v>
       </c>
       <c r="F5">
         <v>33098000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B6">
         <v>-4229000.0</v>
       </c>
       <c r="C6">
         <v>-23105000.0</v>
       </c>
       <c r="D6">
         <v>-1111000.0</v>
       </c>
       <c r="E6">
         <v>-79502000.0</v>
       </c>
       <c r="F6">
         <v>164575000.0</v>
       </c>
       <c r="G6">
         <v>17905000.0</v>
       </c>
       <c r="H6">
         <v>3422000.0</v>
       </c>
       <c r="I6">
         <v>7843000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B7">
         <v>-3132000.0</v>
       </c>
       <c r="C7">
         <v>2866000.0</v>
       </c>
       <c r="D7">
         <v>-4475000.0</v>
       </c>
       <c r="E7">
         <v>139000.0</v>
       </c>
       <c r="F7">
         <v>5592000.0</v>
       </c>
       <c r="G7">
         <v>13917000.0</v>
       </c>
       <c r="H7">
         <v>-10764000.0</v>
       </c>
       <c r="I7">
         <v>-580000.0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-1486000.0</v>
       </c>
       <c r="F8">
         <v>-3985000.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B9">
         <v>4926000.0</v>
       </c>
       <c r="C9">
         <v>4970000.0</v>
       </c>
       <c r="D9">
         <v>-5674000.0</v>
       </c>
       <c r="E9">
         <v>-1240000.0</v>
       </c>
       <c r="F9">
         <v>857000.0</v>
       </c>
       <c r="G9">
         <v>-2367000.0</v>
       </c>
       <c r="H9">
         <v>-1455000.0</v>
       </c>
       <c r="I9">
         <v>893000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>-3877000.0</v>
       </c>
       <c r="G10">
         <v>-21975000.0</v>
       </c>
       <c r="H10"/>
       <c r="I10"/>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>1967000.0</v>
       </c>
       <c r="F11">
         <v>3877000.0</v>
       </c>
       <c r="G11">
         <v>21975000.0</v>
       </c>
       <c r="H11">
         <v>-1591000.0</v>
       </c>
       <c r="I11">
         <v>4738000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>15321000.0</v>
       </c>
       <c r="F12">
         <v>-10219000.0</v>
       </c>
       <c r="G12">
         <v>-516000.0</v>
       </c>
       <c r="H12">
         <v>8025000.0</v>
       </c>
       <c r="I12">
         <v>14586000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-588000.0</v>
       </c>
       <c r="F13">
         <v>858000.0</v>
       </c>
       <c r="G13">
         <v>-789000.0</v>
       </c>
       <c r="H13">
         <v>-7718000.0</v>
       </c>
       <c r="I13">
         <v>-1473000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B14">
         <v>38360000.0</v>
       </c>
       <c r="C14">
         <v>45440000.0</v>
       </c>
       <c r="D14">
         <v>45259000.0</v>
       </c>
       <c r="E14">
         <v>35562000.0</v>
       </c>
       <c r="F14">
         <v>27398000.0</v>
       </c>
       <c r="G14">
         <v>22192000.0</v>
       </c>
       <c r="H14">
         <v>25154000.0</v>
       </c>
       <c r="I14">
         <v>3146000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>3507000.0</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B16">
         <v>105555000.0</v>
       </c>
       <c r="C16">
         <v>109784000.0</v>
       </c>
       <c r="D16">
         <v>132889000.0</v>
       </c>
       <c r="E16">
         <v>134000000.0</v>
       </c>
       <c r="F16">
         <v>213502000.0</v>
       </c>
       <c r="G16">
         <v>48927000.0</v>
       </c>
       <c r="H16">
         <v>31022000.0</v>
       </c>
       <c r="I16">
         <v>27600000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B18">
         <v>25372000.0</v>
       </c>
       <c r="C18">
         <v>41760000.0</v>
       </c>
       <c r="D18">
         <v>19254000.0</v>
       </c>
       <c r="E18">
         <v>4000.0</v>
       </c>
       <c r="F18">
         <v>-7024000.0</v>
       </c>
       <c r="G18">
         <v>21398000.0</v>
       </c>
       <c r="H18">
         <v>10796000.0</v>
       </c>
       <c r="I18">
         <v>33159000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-26294000.0</v>
       </c>
       <c r="D19">
         <v>-98101000.0</v>
       </c>
       <c r="E19">
         <v>2407000.0</v>
       </c>
       <c r="F19">
         <v>1500000.0</v>
       </c>
       <c r="G19">
         <v>-27002000.0</v>
       </c>
       <c r="H19">
         <v>-25292000.0</v>
       </c>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21">
         <v>14638000.0</v>
       </c>
       <c r="F21">
         <v>-5000000.0</v>
       </c>
       <c r="G21">
         <v>-5000000.0</v>
       </c>
       <c r="H21">
         <v>-1926000.0</v>
       </c>
       <c r="I21">
         <v>-1279000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B22">
         <v>-28639000.0</v>
       </c>
       <c r="C22">
         <v>-28687000.0</v>
       </c>
       <c r="D22">
         <v>-19393000.0</v>
       </c>
       <c r="E22">
         <v>-17783000.0</v>
       </c>
       <c r="F22">
         <v>10737000.0</v>
       </c>
       <c r="G22">
         <v>12807000.0</v>
       </c>
       <c r="H22">
         <v>13614000.0</v>
       </c>
       <c r="I22">
         <v>2822000.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B23">
         <v>-11530000.0</v>
       </c>
       <c r="C23">
         <v>-2418000.0</v>
       </c>
       <c r="D23">
         <v>-4732000.0</v>
       </c>
       <c r="E23">
         <v>-5299000.0</v>
       </c>
       <c r="F23">
         <v>186892000.0</v>
       </c>
       <c r="G23">
         <v>-1095000.0</v>
       </c>
       <c r="H23">
         <v>-1172000.0</v>
       </c>
       <c r="I23">
         <v>-1450000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B24">
         <v>-15934000.0</v>
       </c>
       <c r="C24">
         <v>-22314000.0</v>
       </c>
       <c r="D24">
         <v>-25971000.0</v>
       </c>
       <c r="E24">
         <v>-20005000.0</v>
       </c>
       <c r="F24">
         <v>-54926000.0</v>
       </c>
       <c r="G24">
         <v>-25155000.0</v>
       </c>
       <c r="H24">
         <v>-20996000.0</v>
       </c>
       <c r="I24">
         <v>-20840000.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B25">
         <v>6318000.0</v>
       </c>
       <c r="C25">
         <v>9601000.0</v>
       </c>
       <c r="D25">
         <v>-606000.0</v>
       </c>
       <c r="E25">
         <v>5530000.0</v>
       </c>
       <c r="F25">
         <v>-12020000.0</v>
       </c>
       <c r="G25">
         <v>-467000.0</v>
       </c>
       <c r="H25">
         <v>-256000.0</v>
       </c>
       <c r="I25">
         <v>20438000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B26">
         <v>-3499000.0</v>
       </c>
       <c r="C26">
         <v>-31200000.0</v>
       </c>
       <c r="D26">
         <v>-15452000.0</v>
       </c>
       <c r="E26">
         <v>-4272000.0</v>
       </c>
       <c r="F26">
         <v>2412000.0</v>
       </c>
       <c r="G26">
         <v>-2540000.0</v>
       </c>
       <c r="H26">
         <v>-6176000.0</v>
       </c>
       <c r="I26">
         <v>-1404000.0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B27">
         <v>14143000.0</v>
       </c>
       <c r="C27">
         <v>18113000.0</v>
       </c>
       <c r="D27">
         <v>18722000.0</v>
       </c>
       <c r="E27">
         <v>17727000.0</v>
       </c>
       <c r="F27">
         <v>4455000.0</v>
       </c>
       <c r="G27">
         <v>3519000.0</v>
       </c>
       <c r="H27">
         <v>5884000.0</v>
       </c>
       <c r="I27">
         <v>10902000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B28">
         <v>-14907000.0</v>
       </c>
       <c r="C28">
         <v>-41913000.0</v>
       </c>
       <c r="D28">
         <v>-20184000.0</v>
       </c>
       <c r="E28">
         <v>-9571000.0</v>
       </c>
       <c r="F28">
         <v>186892000.0</v>
       </c>
       <c r="G28">
         <v>-3635000.0</v>
       </c>
       <c r="H28">
         <v>-7348000.0</v>
       </c>
       <c r="I28">
         <v>-4133000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B29">
         <v>26340000.0</v>
       </c>
       <c r="C29">
         <v>45740000.0</v>
       </c>
       <c r="D29">
         <v>51724000.0</v>
       </c>
       <c r="E29">
         <v>33384000.0</v>
       </c>
       <c r="F29">
         <v>33876000.0</v>
       </c>
       <c r="G29">
         <v>48400000.0</v>
       </c>
       <c r="H29">
         <v>36088000.0</v>
       </c>
       <c r="I29">
         <v>36728000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B30">
         <v>-16902000.0</v>
       </c>
       <c r="C30">
         <v>-26294000.0</v>
       </c>
       <c r="D30">
         <v>-32306000.0</v>
       </c>
       <c r="E30">
         <v>-102349000.0</v>
       </c>
       <c r="F30">
         <v>-56936000.0</v>
       </c>
       <c r="G30">
         <v>-27002000.0</v>
       </c>
       <c r="H30">
         <v>-25292000.0</v>
       </c>
       <c r="I30">
         <v>-24409000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA30"/>
+  <dimension ref="A1:AB30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
+    <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
       <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="2" spans="1:27">
+    <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B2">
+        <v>103677000.0</v>
+      </c>
+      <c r="C2">
         <v>104935000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>106320000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>113473000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>107705000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>110386000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>105770000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>106304000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>126980000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>132889000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>129807000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>127667000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>127484000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>134000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>212069000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>220638000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>219965000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>213502000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>225975000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>229901000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>39475000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>48927000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>42816000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>43420000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>30358000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>31022000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>24256000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:27">
+    <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B3">
+        <v>205000</v>
+      </c>
+      <c r="C3">
         <v>66000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>131000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>7152000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4410000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3579000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4192000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>5356000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>6508000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>6548000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>10840000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>7377000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>6467000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>7786000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>6931000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>12018000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>6976000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>7455000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>20119000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>7137000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>6737000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>6907000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>7429000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>7052000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>441000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>348000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>285000</v>
       </c>
     </row>
-    <row r="4" spans="1:27">
+    <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>731000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-6605000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-78016000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-8276000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>1148000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>6608000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-13329000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-4014000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>181972087.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-797087.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
-    </row>
-    <row r="5" spans="1:27">
+      <c r="AB4"/>
+    </row>
+    <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>8857000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>13831000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>8412000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>7777000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>9670000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>9361000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>16986000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1280000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>14806596.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>25404.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
-    </row>
-    <row r="6" spans="1:27">
+      <c r="AB5"/>
+    </row>
+    <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B6">
+        <v>2176000.0</v>
+      </c>
+      <c r="C6">
         <v>-1258000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1385000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-6536000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>5768000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-2681000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>4014000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-534000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-20676000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-5909000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>3082000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>2140000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>183000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-6516000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-78069000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-8569000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>673000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>6463000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-12473000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-3926000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>190426000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-9452000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>6111000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-604000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>13062000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-664000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>6766000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:27">
+    <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B7">
+        <v>-778000.0</v>
+      </c>
+      <c r="C7">
         <v>3792000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>3125000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>6250000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2558000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-8808000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>12913000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>273000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>557000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-10877000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>471000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-462000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>3071000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-7555000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-7611000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1060000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>4000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>2690000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>5529000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-2403000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>10672000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-8206000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>21976000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-2217000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-5522000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-5931000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>3554000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:27">
+    <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>2858000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-6861000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-3263000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-652000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>2632000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-203000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-2397000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>7682000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-9270000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8"/>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B9">
+        <v>-321000.0</v>
+      </c>
+      <c r="C9">
         <v>321000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2055000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-1603000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>511000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1092000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>5649000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>295000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1668000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-1595000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-958000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1138000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-1121000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-6861000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-3207000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-724000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>2528000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>163000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>5957000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-1019000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>5209000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-10311000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>2054000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1533000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-4585000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-6271000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>4936000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:27">
+    <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>936000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1249000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-2472000.0</v>
       </c>
-      <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>14000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-1926000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>6439000.0</v>
       </c>
-      <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10"/>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>2472000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-3492000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-2463000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2518000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-14000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1926000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-1807000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-4152000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>8616000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>59369.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>20287000.0</v>
       </c>
-      <c r="X11"/>
-      <c r="Y11">
+      <c r="Y11"/>
+      <c r="Z11">
         <v>5901000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-290000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-2626000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:27">
+    <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>5912000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>3557000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1131000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-3021000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-8468000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>25679000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-360000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-10519000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-372000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>7147675.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-2316000.0</v>
       </c>
-      <c r="X12"/>
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>1334000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-15000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3246000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:27">
+    <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>1720000.0</v>
       </c>
       <c r="O13">
+        <v>1720000.0</v>
+      </c>
+      <c r="P13">
         <v>-1941000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-734000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1486000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>601000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1379000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-5916000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>5531000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-136000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-365000.0</v>
       </c>
-      <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>-937000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>340000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-1382000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:27">
+    <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B14">
+        <v>9709000.0</v>
+      </c>
+      <c r="C14">
         <v>9833000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>9617000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-19167000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>9535000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>9632000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>10627000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>11593000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>11654000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>11566000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>11573000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>11537000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>11116000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>11033000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>10297000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>8583000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>8288000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>8394000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>7253000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>7213000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>6898000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>6034000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>5787000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>5577000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>840000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1088000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1103000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:27">
+    <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15"/>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B16">
+        <v>105853000.0</v>
+      </c>
+      <c r="C16">
         <v>103677000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>104935000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>106937000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>113473000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>107705000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>109784000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>105770000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>106304000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>126980000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>132889000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>129807000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>127667000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>127484000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>134000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>212069000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>220638000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>219965000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>213502000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>225975000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>229901000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>39475000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>48927000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>42816000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>43420000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>30358000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>31022000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:27">
+    <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17"/>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B18">
+        <v>8447000.0</v>
+      </c>
+      <c r="C18">
         <v>3652000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>3608000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>12811000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>9232000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-279000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>7424000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>9237000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>8025000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1550000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>4488000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>5138000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>12911000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-3283000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-4778000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-1729000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>2381000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>4130000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-7006000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1511000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>3602000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-2109000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>7254000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>1909000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>18850000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>5117000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>13454000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:27">
+    <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-4646000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-4421000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-3609000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-4192000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-9042000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-6538000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-6522000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-10451000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-7667000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-6570000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-7618000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>59000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-14020000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-6976000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>2348000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>9033000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-9137000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-7533000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-11941000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-7429000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-7052000.0</v>
       </c>
-      <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19"/>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20"/>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>14638000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5000000.0</v>
       </c>
       <c r="Q21">
         <v>-5000000.0</v>
       </c>
       <c r="R21">
         <v>-5000000.0</v>
       </c>
       <c r="S21">
         <v>-5000000.0</v>
       </c>
-      <c r="T21"/>
+      <c r="T21">
+        <v>-5000000.0</v>
+      </c>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
-      <c r="AA21">
+      <c r="AA21"/>
+      <c r="AB21">
         <v>-1332000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:27">
+    <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B22">
+        <v>-13274000.0</v>
+      </c>
+      <c r="C22">
         <v>-10676000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-13693000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>5828000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-2948000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-2880000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-22412000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-3097000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-2611000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-567000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-19864000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>3800000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-759000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-2570000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-1703000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>3629000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>5503000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-25212000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>618000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>11236000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-7035000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>5918000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-10764000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>5120000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>12959000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>5492000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>5361000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:27">
+    <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B23">
+        <v>-2762000.0</v>
+      </c>
+      <c r="C23">
         <v>-725000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-392000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-7505000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-2609000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-902000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1244000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-5694000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-2348000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1427000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-2417000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-2200000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-2031000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1916000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-3923000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-4545000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-1233000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>130000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>180000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-503000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>189375000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-2160000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-1236000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-2518000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>98000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>21000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-1273000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:27">
+    <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B24">
+        <v>-7648000.0</v>
+      </c>
+      <c r="C24">
         <v>-46000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-96000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-4339000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-4009000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-3491000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-4037000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-8398000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-4800000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>26000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-9230000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-5378000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-5594000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>168000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-5714000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-7196000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-4884000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-3171000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-25853000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-8387000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-8942000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-5034000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-7039000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-6384000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-5954000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-5778000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-5314000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:27">
+    <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B25">
+        <v>8357000.0</v>
+      </c>
+      <c r="C25">
         <v>560000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>5244000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>23421000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>229000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>883000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>7768000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1994000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-377000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>216000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-373000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-3003000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1800000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>970000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-1804000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-4504000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>938000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>10900000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-1846000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-10391000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-45000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>262000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-414000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-85000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>10283000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>4192000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2866000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:27">
+    <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B26">
-        <v>0.0</v>
+        <v>-1557000.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
+        <v>0.0</v>
+      </c>
+      <c r="E26">
         <v>-49000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-1896000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-1554000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-2046000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-485000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-25833000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-2836000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-163000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-1637000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-10046000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-5406000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-4272000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>455000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-1233000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>130000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>321000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>192000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1899000.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26">
         <v>217775000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-2540000.0</v>
       </c>
-      <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>-125000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:27">
+    <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B27">
+        <v>4738000.0</v>
+      </c>
+      <c r="C27">
         <v>-378000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>16075000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>-10798000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>4608000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>4258000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3805000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>4584000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>4930000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>4794000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4331000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>4344000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>5194000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>4853000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>4164000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3555000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3140000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>6868000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>775000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>751000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2029000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>900000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>895000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1269000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>731000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>624000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>855000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:27">
+    <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B28">
+        <v>-2762000.0</v>
+      </c>
+      <c r="C28">
         <v>-725000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-392000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-7554000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-4505000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-2456000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-3290000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-6179000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-28181000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-4263000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-2417000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-2200000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-12077000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-3490000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-3923000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-4545000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-1233000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>130000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>180000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-503000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>189375000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-2160000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-1236000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-2518000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>98000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>21000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-1398000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:27">
+    <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B29">
+        <v>8652000.0</v>
+      </c>
+      <c r="C29">
         <v>3718000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3739000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5659000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>13642000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3300000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>11616000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>14593000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>14533000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4998000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>15328000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>12515000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>19378000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>4503000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2153000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>10289000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>9357000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>11585000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>13113000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>5626000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>10339000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4798000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>14683000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>8961000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>19291000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>5465000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>13739000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:27">
+    <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B30">
+        <v>-3847000.0</v>
+      </c>
+      <c r="C30">
         <v>-4118000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-4226000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-4646000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-4421000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-3609000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-4192000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-9042000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-6538000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-6522000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-10451000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-7667000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-6570000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-7618000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-76246000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-14020000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-6976000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-5107000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-26622000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-9137000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-9236000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-11941000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-7429000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-7052000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-6395000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-6126000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-5599000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>