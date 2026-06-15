--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -283,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1037,87 +1043,62 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1152,4004 +1133,4154 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>2581811467000.0</v>
+      </c>
+      <c r="C2">
         <v>2440858704000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1894660085203.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1658519072281.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1777944528256.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1591796554882.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1312182938037.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1551171543758.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1717218529167.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1329633152416.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1022643536695.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>822654918011.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1083847310035.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>841663446000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1021695584273.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>646936603293.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>356908352479.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>448021057107.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>200881788420.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>130168225851.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>134613490257.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>107937782000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>36935758000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>29856000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>18763143000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>33972434000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
+      <c r="AA3"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5">
+        <v>57000000000.0</v>
+      </c>
+      <c r="C5">
         <v>44167856000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>39945799529.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>44883683584.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>36286192097.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>39187980880.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>41034158116.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>37288427372.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>35919687449.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>37495610840.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>33832867678.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-3234233207.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-5764375695.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7">
+        <v>122825047059.0</v>
+      </c>
+      <c r="C7">
         <v>200303928112.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>4687899060.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>88899341557.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>170966391678.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>236190555450.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8">
         <v>447173994500.0</v>
       </c>
       <c r="C8">
         <v>447173994500.0</v>
       </c>
       <c r="D8">
         <v>447173994500.0</v>
       </c>
       <c r="E8">
         <v>447173994500.0</v>
       </c>
       <c r="F8">
         <v>447173994500.0</v>
       </c>
       <c r="G8">
         <v>447173994500.0</v>
       </c>
       <c r="H8">
         <v>447173994500.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>447173994500.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B9">
         <v>330005500.0</v>
       </c>
       <c r="C9">
         <v>330005500.0</v>
       </c>
       <c r="D9">
         <v>330005500.0</v>
       </c>
       <c r="E9">
         <v>330005500.0</v>
       </c>
       <c r="F9">
         <v>330005500.0</v>
       </c>
       <c r="G9">
         <v>330005500.0</v>
       </c>
       <c r="H9">
         <v>330005500.0</v>
       </c>
       <c r="I9">
         <v>330005500.0</v>
       </c>
       <c r="J9">
         <v>330005500.0</v>
       </c>
       <c r="K9">
         <v>330005500.0</v>
       </c>
-      <c r="L9"/>
+      <c r="L9">
+        <v>330005500.0</v>
+      </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
+        <v>5847191546000.0</v>
+      </c>
+      <c r="C10">
         <v>4601449023000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4156738667354.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3262074784511.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>3009380167931.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3777791432101.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2982004859009.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2495655019108.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2201859470155.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1543129244709.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1682075365772.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>712922612494.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1860492328823.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1339570311638.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>325316689037.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>472105631514.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>321582619407.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>316330699463.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>120002105073.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>54255385079.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>113158490613.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>5791993000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>30089872000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>3991000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>6014957000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>6876661000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B11">
+        <v>1069250151810.0</v>
+      </c>
+      <c r="C11">
         <v>1176919166120.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>2082200211740.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1023688498860.0</v>
       </c>
-      <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
+        <v>5847191546000.0</v>
+      </c>
+      <c r="C12">
         <v>4601449023000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4156738667354.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3337873727075.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3009380167931.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3777791432101.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2982004859009.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2495655019108.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2201859470155.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1543129244709.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1682075365772.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>712922612494.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1860492328823.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1339570311638.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>325316689037.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>476899200980.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>334247825375.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>344098640684.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>132814192865.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>55391905079.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>114424157608.0</v>
       </c>
-      <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
+      <c r="AA12"/>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
         <v>447173995000.0</v>
       </c>
       <c r="C13">
-        <v>447173994500.0</v>
+        <v>447173995000.0</v>
       </c>
       <c r="D13">
         <v>447173994500.0</v>
       </c>
       <c r="E13">
         <v>447173994500.0</v>
       </c>
       <c r="F13">
         <v>447173994500.0</v>
       </c>
       <c r="G13">
         <v>447173994500.0</v>
       </c>
       <c r="H13">
         <v>447173994500.0</v>
       </c>
       <c r="I13">
         <v>447173994500.0</v>
       </c>
       <c r="J13">
         <v>447173994500.0</v>
       </c>
       <c r="K13">
         <v>447173994500.0</v>
       </c>
       <c r="L13">
         <v>447173994500.0</v>
       </c>
       <c r="M13">
         <v>447173994500.0</v>
       </c>
       <c r="N13">
-        <v>383292000000.0</v>
+        <v>447173994500.0</v>
       </c>
       <c r="O13">
         <v>383292000000.0</v>
       </c>
       <c r="P13">
         <v>383292000000.0</v>
       </c>
       <c r="Q13">
         <v>383292000000.0</v>
       </c>
       <c r="R13">
         <v>383292000000.0</v>
       </c>
       <c r="S13">
         <v>383292000000.0</v>
       </c>
       <c r="T13">
         <v>383292000000.0</v>
       </c>
       <c r="U13">
         <v>383292000000.0</v>
       </c>
       <c r="V13">
         <v>383292000000.0</v>
       </c>
       <c r="W13">
         <v>383292000000.0</v>
       </c>
       <c r="X13">
         <v>383292000000.0</v>
       </c>
       <c r="Y13">
         <v>383292000000.0</v>
       </c>
       <c r="Z13">
         <v>383292000000.0</v>
       </c>
+      <c r="AA13">
+        <v>383292000000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
+        <v>22384261000.0</v>
+      </c>
+      <c r="C14">
         <v>22358700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22358699725.0</v>
       </c>
       <c r="D14">
         <v>22358699725.0</v>
       </c>
       <c r="E14">
         <v>22358699725.0</v>
       </c>
       <c r="F14">
         <v>22358699725.0</v>
       </c>
       <c r="G14">
         <v>22358699725.0</v>
       </c>
       <c r="H14">
         <v>22358699725.0</v>
       </c>
       <c r="I14">
         <v>22358699725.0</v>
       </c>
       <c r="J14">
         <v>22358699725.0</v>
       </c>
       <c r="K14">
         <v>22358699725.0</v>
       </c>
       <c r="L14">
         <v>22358699725.0</v>
       </c>
       <c r="M14">
         <v>22358699725.0</v>
       </c>
       <c r="N14">
-        <v>22358763882.0</v>
+        <v>22358699725.0</v>
       </c>
       <c r="O14">
         <v>22358763882.0</v>
       </c>
       <c r="P14">
         <v>22358763882.0</v>
       </c>
       <c r="Q14">
         <v>22358763882.0</v>
       </c>
       <c r="R14">
         <v>22358763882.0</v>
       </c>
       <c r="S14">
         <v>22358763882.0</v>
       </c>
       <c r="T14">
         <v>22358763882.0</v>
       </c>
       <c r="U14">
         <v>22358763882.0</v>
       </c>
-      <c r="V14"/>
+      <c r="V14">
+        <v>22358763882.0</v>
+      </c>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
+      <c r="AA15"/>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>433475330321.0</v>
       </c>
-      <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>61507726963.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>131496395798.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>139293768623.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>210793068141.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>26857761785.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>141675841459.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>84222827752.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>6327158707.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>43854114187.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>91610615843.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>47122496653.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>39377031629.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>27270162184.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>21498166371.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
-      <c r="J18">
+      <c r="J18"/>
+      <c r="K18">
         <v>1240000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>240815689.0</v>
       </c>
-      <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
+      <c r="AA21"/>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22">
+        <v>6021306561000.0</v>
+      </c>
+      <c r="C22">
         <v>6437101615000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>3556864426525.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>3870496137257.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3034214212009.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2805111592211.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2790633951514.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>3351796321991.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1825267160976.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>2123676041546.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1763233048130.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1966800644217.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1456454215049.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1498989460205.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1336250118104.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>498464228419.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>458602867325.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>534328833233.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>266716379613.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>230680554557.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>171711512379.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>184596073000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>122797739000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>88224000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>104526373000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>113460512000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
+        <v>31379998866000.0</v>
+      </c>
+      <c r="C23">
         <v>29728781934000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>23870404962472.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>22276160695411.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>19917653265528.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>19777500514550.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>19037918806473.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>17591706426634.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>14915849800251.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>12922421859142.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>11342715686221.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>10291108029334.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>9710223454000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>8302506241903.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>6599845533328.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>4399191135535.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3246498515952.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2922998415036.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1893175019860.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1553376827333.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1459968922850.0</v>
       </c>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
+      <c r="AA23"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24">
+        <v>5524234274802.0</v>
+      </c>
+      <c r="C24">
         <v>4122850044339.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>3533332615996.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2810835007660.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1845215526930.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>3614219145017.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>4386380156579.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>3377230100508.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2225557087313.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>2073868897373.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2460549762640.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>2625847627000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2754337898000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>3016731216000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>2123950656000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1138365552000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>698039294000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>747465429000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>314650000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>258950000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>278250000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>197550000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>348227548000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>445499000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>546566820000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>588471809000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B25">
+        <v>5524234274800.0</v>
+      </c>
+      <c r="C25">
         <v>4232244992870.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3533332616000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2810835007660.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1924751563100.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3850409700470.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4386380156580.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3377230100510.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2225557087310.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2073868897370.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2460549762640.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
+        <v>2417546423000.0</v>
+      </c>
+      <c r="C28">
         <v>3546993839000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>110671409121.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2267103068678.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2124554019565.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1083036052787.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2826298880831.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3511672955012.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2252121742537.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2532592982926.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2126179133320.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3889837305435.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2012440778004.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2447213742284.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2482869024839.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>850964264489.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>626456674733.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>671134729547.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>264647894927.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>224694614921.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>185091509387.0</v>
       </c>
-      <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
+      <c r="AA28"/>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B29">
+        <v>26363506203886.0</v>
+      </c>
+      <c r="C29">
         <v>24768703583122.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>19302209789078.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>18068679112269.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>16081674946206.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>15635706835005.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>15471169819640.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>14349975673340.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>11640050788887.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
+        <v>8775917831000.0</v>
+      </c>
+      <c r="C30">
         <v>7252464110000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>6196960891395.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>6604769097906.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>6079369030833.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>5632222984143.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>6402968849667.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>5572867000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>6102729334505.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>4388399378548.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3379244630889.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>3080840526614.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2813146233513.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2051346588000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1707354854000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1328533918000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>880905508000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>751625607335.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>585999492120.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>459084883833.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>348044311343.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>334063315000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>273777999000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>294914000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>241599965000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>193511933000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>11118707150388.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>11011069905567.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>9674413679800.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>8342647699220.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>7186069576195.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>6121490034226.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>5077450725071.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
+      <c r="AA31"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B32">
+        <v>14965444570625.0</v>
+      </c>
+      <c r="C32">
         <v>12217804281794.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>10725721886115.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>9135996674820.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>7399010405873.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>9363405450151.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>9049743242312.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>7883348340759.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>6200571248357.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
+      <c r="AA32"/>
     </row>
-    <row r="33" spans="1:26">
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33">
+        <v>10120306710000.0</v>
+      </c>
+      <c r="C33">
         <v>10127867017000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>9131482574943.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>7503536719283.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>6947869390885.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>6938771352456.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>6261816024960.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>4943847698762.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>4241650228938.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>4182639109000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>3888368657134.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>3782339405894.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>3280158025129.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2988906683387.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2504546828237.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1714337373716.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1496074497616.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1238145760061.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>849332518991.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>757153933261.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>784331683035.0</v>
       </c>
-      <c r="V33"/>
       <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
+      <c r="AA33"/>
     </row>
-    <row r="34" spans="1:26">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
+      <c r="AA34"/>
     </row>
-    <row r="35" spans="1:26">
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B35">
+        <v>6722761716000.0</v>
+      </c>
+      <c r="C35">
         <v>5243242964000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>4575115274322.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>3804839303588.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2986848400623.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>5030708752649.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>5411619071954.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>4284651557827.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>3087875111223.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>2773114553072.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>2996760596340.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>3076215435183.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>3139430961141.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>3310221795521.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>2329384524394.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1318693852898.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>859212852586.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>877134155298.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>428911165248.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>358772236359.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>356658122005.0</v>
       </c>
-      <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
+      <c r="AA35"/>
     </row>
-    <row r="36" spans="1:26">
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B36">
+        <v>314661231000.0</v>
+      </c>
+      <c r="C36">
         <v>45942653000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>43296776678.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>41239386557.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>42041341442.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>40646116824.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>30938012218.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>28661710658.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>22371334658.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>16750908574.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>16803724263.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>8671715107.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>2125950884.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>2243758647.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>463801582142.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>222515419533.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>208197613855.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>202425805884.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>387636814.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>248245283.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>171022784.0</v>
       </c>
-      <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
+      <c r="AA36"/>
     </row>
-    <row r="37" spans="1:26">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
+      <c r="AA37"/>
     </row>
-    <row r="38" spans="1:26">
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B38">
+        <v>62171995400.0</v>
+      </c>
+      <c r="C38">
         <v>68652983560.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>1.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>73946632980.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>410858285390.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>667006172133.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>0.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>685547173642.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>252892800558.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>323219079209.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>29959739830.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>197327688000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>165444096000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>130973766000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>466140172000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>224776418000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>213303214000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>207420785000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>74942084000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>18140368000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>51252259000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>32500908000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>3069077000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>1235000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>25331844000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>22600163000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:26">
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B39">
+        <v>615276218000.0</v>
+      </c>
+      <c r="C39">
         <v>1309900168000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>894939198236.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>2011955711303.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>846820463870.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>623603153639.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>600495121323.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>6800407386773.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>1347111395869.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>708692911633.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>640607675120.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>782673976286.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>601517789268.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>423693198610.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>726377044523.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>380956414636.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>76667816805.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>54799573723.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>58312436271.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>51065550603.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>41457258485.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>30583410000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>31978447000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>25523000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>22219775000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>48898317000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:26">
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B40">
+        <v>971932424000.0</v>
+      </c>
+      <c r="C40">
         <v>822094228000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>950987625411.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1042343155549.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>583646316116.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>873109372640.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>992253017903.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>521733242780.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>396489272612.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>413271067704.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>570353821408.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>287912630289.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>191098171552.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>228495007758.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>133533915261.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>164838586288.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>65711478902.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>34656719210.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>45863942175.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>26234216589.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>14917698954.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>16912456000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>32311455000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>43928000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>50454999000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>48954211000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:26">
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>1062096837525.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>1180299052182.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>1025238915375.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>907421457319.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>862318023910.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>699245655699.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>536210833698.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>433842709000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>370207884000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>278547446000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>189451213000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>167671489000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>146836252000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>107525112000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>85799904000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>66760998000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>49115023000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>38611830000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>17228076000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>11534000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>7867435000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>4349478000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:26">
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B42">
+        <v>-349781665000.0</v>
+      </c>
+      <c r="C42">
         <v>330006000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>330005500.0</v>
       </c>
       <c r="D42">
         <v>330005500.0</v>
       </c>
       <c r="E42">
         <v>330005500.0</v>
       </c>
       <c r="F42">
         <v>330005500.0</v>
       </c>
       <c r="G42">
         <v>330005500.0</v>
       </c>
       <c r="H42">
+        <v>330005500.0</v>
+      </c>
+      <c r="I42">
         <v>37618432872.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>330005500.0</v>
       </c>
       <c r="J42">
         <v>330005500.0</v>
       </c>
       <c r="K42">
         <v>330005500.0</v>
       </c>
       <c r="L42">
-        <v>-37904227706.0</v>
+        <v>330005500.0</v>
       </c>
       <c r="M42">
-        <v>-38434370194.0</v>
+        <v>330005500.0</v>
       </c>
       <c r="N42">
+        <v>330005500.0</v>
+      </c>
+      <c r="O42">
         <v>94241751144.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64212000000.0</v>
       </c>
       <c r="P42">
         <v>64212000000.0</v>
       </c>
       <c r="Q42">
+        <v>64212000000.0</v>
+      </c>
+      <c r="R42">
         <v>62381476024.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>59564055396.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>61816401617.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>65144795478.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>65238824423.0</v>
       </c>
-      <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
+      <c r="AA42"/>
     </row>
-    <row r="43" spans="1:26">
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
+      <c r="AA43"/>
     </row>
-    <row r="44" spans="1:26">
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
+      <c r="AA44"/>
     </row>
-    <row r="45" spans="1:26">
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B45">
+        <v>20517415568308.0</v>
+      </c>
+      <c r="C45">
         <v>19390954231851.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>17391717148343.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>14892877245968.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>13406940958586.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>12432865209068.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>10978187371857.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
+      <c r="AA45"/>
     </row>
-    <row r="46" spans="1:26">
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B46">
+        <v>9743473484000.0</v>
+      </c>
+      <c r="C46">
         <v>10059214033000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>9036629351513.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>7429590086300.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>6855482336181.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>6793248779152.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>6134822602794.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>4825736535523.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>4136832726445.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>4117550344034.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>3858408917302.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>3766513651109.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>3275893772537.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>2984436188227.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>2038406656429.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1489560955852.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1282771283456.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1030724975463.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>840821647379.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>748493477580.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>778032197164.0</v>
       </c>
-      <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
+      <c r="AA46"/>
     </row>
-    <row r="47" spans="1:26">
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B47">
+        <v>10058134715000.0</v>
+      </c>
+      <c r="C47">
         <v>10059214033210.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>9036629351510.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>7429590086300.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>6537011105495.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>6271765180323.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>4674963819225.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>4258300525120.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>3988757428380.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>3859420029792.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>3858408917300.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>3585011717000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>3114328725000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>2857932917000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>2038406656000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1489560956000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1282771283000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1030724975000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>774390435000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>738125036000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>732052600000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>610503336000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>600992475000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>647991000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>698425782000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>742829526000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:26">
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48">
+        <v>17944375906000.0</v>
+      </c>
+      <c r="C48">
         <v>16328892793000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>14552037812134.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>12136012917053.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>10634916958291.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>10524377924687.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>9174327921684.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>7857855271848.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>6702645888746.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>5636490423386.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>4596113857393.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>3528717141753.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>3332786719865.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>2514195350568.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>1915217083962.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>1543509784918.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>1136081982403.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>802253270069.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>636686580376.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>521927882673.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>447516684285.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>405950786000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>351308491000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>284674000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>171018009000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>139881814000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:26">
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
+      <c r="AA49"/>
     </row>
-    <row r="50" spans="1:26">
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B50">
+        <v>2740503694218.0</v>
+      </c>
+      <c r="C50">
         <v>3825288890039.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>729389561419.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>2629443503971.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>3117752268890.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>1010417784421.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>1421923583261.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>2630097873612.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>2228424125379.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>2001853330262.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>563704736450.0</v>
       </c>
-      <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
+      <c r="AA50"/>
     </row>
-    <row r="51" spans="1:26">
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B51">
+        <v>8264737969000.0</v>
+      </c>
+      <c r="C51">
         <v>8148442862000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>4267410076475.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>5529177853189.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>5133934187498.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>4860827484891.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>5808303739841.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>6007327974122.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>4453981212692.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>4075722227635.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>3808254499092.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>4602759917929.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>3872933106827.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>3786784053922.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>2808185713876.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1323069896003.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>948039294140.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>987465429010.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>384650000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>278950000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>298250000000.0</v>
       </c>
-      <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
+      <c r="AA51"/>
     </row>
-    <row r="52" spans="1:26">
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B52">
+        <v>2740503694000.0</v>
+      </c>
+      <c r="C52">
         <v>3916197870000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>734077460479.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>2718342845528.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>3209182624398.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1010417784421.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1421923583261.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>2630097873612.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>2228424125379.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>2001853330262.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1347704736450.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1976912291276.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>976919367718.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>770052837634.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>684235058259.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>184704343601.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>250000000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>240000000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>70000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000000.0</v>
       </c>
       <c r="U52">
         <v>20000000000.0</v>
       </c>
-      <c r="V52"/>
+      <c r="V52">
+        <v>20000000000.0</v>
+      </c>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
+      <c r="AA52"/>
     </row>
-    <row r="53" spans="1:26">
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53">
         <v>0.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>75798942564.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>1258465850000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>2089861320000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>197861615000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>1195660574870.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>1080691600000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>1305716400000.0</v>
       </c>
-      <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
-      <c r="P53">
+      <c r="P53"/>
+      <c r="Q53">
         <v>4793569466.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>12665205968.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>27767941221.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>12812087792.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>1136520000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>1265666995.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>82605971000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>221127383000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>270497000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>226871474000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>183861852000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:26">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
+      <c r="AA54"/>
     </row>
-    <row r="55" spans="1:26">
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
+        <v>31379998866000.0</v>
+      </c>
+      <c r="C55">
         <v>29728781934000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>23870404962472.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>22276160695411.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>19917653265528.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>19777500514550.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>19037918806473.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>17591706426634.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>14915849800251.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>12922421859142.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>11342715686221.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>10291108029334.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>9710223454000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>8302506241903.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>6599845533328.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>4399191135535.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>3246498515952.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2922998415036.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1893175019860.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1553376827333.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1459968922850.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1280645006000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1283832992000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1332375000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1324990170000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1312038964000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:26">
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
+        <v>21259692155000.0</v>
+      </c>
+      <c r="C56">
         <v>19600914917000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>14738922387529.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>14772623976128.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>12969783874643.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>12838729162094.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>12776102781513.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>12647858727872.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>10674199571313.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>8739782750141.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>7454347029087.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>6508768623440.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>6430065428871.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>5313599558516.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>4095298705091.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>2684853761819.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1750424018336.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1684852654975.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1043842500869.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>796222894072.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>675637239815.0</v>
       </c>
-      <c r="V56"/>
       <c r="W56"/>
       <c r="X56"/>
       <c r="Y56"/>
       <c r="Z56"/>
+      <c r="AA56"/>
     </row>
-    <row r="57" spans="1:26">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B57">
+        <v>6294247585000.0</v>
+      </c>
+      <c r="C57">
         <v>7383110635000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>4013200501414.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>5636627301308.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>5570773468770.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>3475323711943.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>3726359539201.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>4764510387113.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>4473628322956.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>3884051319005.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>3151495162694.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>3114337601362.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>2676892373682.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1924434119144.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1845791716500.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1040333647369.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>764230447224.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>769800272970.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>356122762224.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>203672604624.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>191029355582.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>124850238000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>69247213000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>114014000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>131618142000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>111711645000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:26">
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
+        <v>13017009300000.0</v>
+      </c>
+      <c r="C58">
         <v>12626353599000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>8588315775736.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>9441466604896.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>8557621869393.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>8506032464592.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>9137978611155.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>9049161944940.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>7561503434179.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>6657165872077.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>6148255759034.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>6190553036545.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>5816323334823.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>5234655914665.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>4175176240894.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>2359027500267.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1623443299810.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1646934428268.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>785033927472.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>562444840983.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>547687477587.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>398172449000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>458998063000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>579940000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>689916704000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>709621662000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:26">
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
+      <c r="AA59"/>
     </row>
-    <row r="60" spans="1:26">
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
+        <v>18098768235000.0</v>
+      </c>
+      <c r="C60">
         <v>16820564649000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>15039487611663.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>12628400600637.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>11118707150388.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>11011069905567.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>9662866079800.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>8342647699220.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>7186069576195.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>6121490034226.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>5077450725071.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>4007986908545.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>3807526344169.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>2991729101712.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>2363342284611.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1991294908556.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1581755458427.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1245109325465.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1082545215638.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>970364678151.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>896047508708.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>869241630000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>813677177000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>743178000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>627522009000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>596385814000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:26">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
+      <c r="AA61"/>
     </row>
-    <row r="62" spans="1:26">
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CQ62"/>
+  <dimension ref="A1:CS62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:95">
+    <row r="1" spans="1:97">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CC1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CD1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CE1" t="s">
         <v>149</v>
       </c>
       <c r="CF1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CG1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CH1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CI1" t="s">
         <v>152</v>
       </c>
       <c r="CJ1" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="CK1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CL1" t="s">
         <v>23</v>
       </c>
       <c r="CM1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="CN1" t="s">
         <v>24</v>
       </c>
       <c r="CO1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CP1" t="s">
         <v>25</v>
       </c>
       <c r="CQ1" t="s">
-        <v>156</v>
+        <v>157</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>26</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>158</v>
       </c>
     </row>
-    <row r="2" spans="1:95">
+    <row r="2" spans="1:97">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2">
+        <v>2148388768000.0</v>
+      </c>
+      <c r="C2">
+        <v>2581811467000.0</v>
+      </c>
+      <c r="D2">
         <v>2285471258000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1994029867000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>2444469794000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>2440858704000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>2684860969000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>2199191615400.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>2188942397419.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1894660085203.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>2072453374688.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>2224127725382.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>2129253471095.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1658519072281.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1892027366748.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1984570467887.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>2203106042581.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1777944528256.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>2034236672272.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1688102172482.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>2145505512032.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1591796554882.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1492959868858.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1394583138517.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1423742498396.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1312182938037.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>1134227611771.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1235615297912.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1259839524717.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>1551171543758.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>1419048096708.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>1036474147688.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>1175949567129.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>1717218529167.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>1123532556546.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>1152890028262.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>1140808199610.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>1329633152416.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>964919897767.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>1016931332082.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>1012118426503.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>1022643536695.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>887429881600.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>973654757917.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>939753194748.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>822654918011.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>1020354850632.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>1183596398288.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>1087027785472.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>1083847310035.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>768998759884.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>795352885461.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>659641048895.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>841663446000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>565419890000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>700582808756.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>890752366200.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>1021695584273.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>488546045900.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>564594035200.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>494869944000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>646936603300.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>475735707900.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>576103034500.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>497934352300.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>356908352500.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>433794371500.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>453539799100.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>395284586100.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>448021057100.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>307639960700.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>216531878100.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>228032421000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>200881788400.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>105452859700.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>153629775600.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>124698447600.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>88417589000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>99931506000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>93974967000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>134613490000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>100228582000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>75908400000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>130563210000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>107937782000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>106797969000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>90813368000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>57817637000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>36935758000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>106322000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>29856000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>18763143000.0</v>
       </c>
       <c r="CO2"/>
       <c r="CP2">
+        <v>18763143000.0</v>
+      </c>
+      <c r="CQ2"/>
+      <c r="CR2">
         <v>33972434000.0</v>
       </c>
-      <c r="CQ2"/>
+      <c r="CS2"/>
     </row>
-    <row r="3" spans="1:95">
+    <row r="3" spans="1:97">
       <c r="A3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -5201,54 +5332,56 @@
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
+      <c r="CR3"/>
+      <c r="CS3"/>
     </row>
-    <row r="4" spans="1:95">
+    <row r="4" spans="1:97">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -5300,255 +5433,261 @@
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
     </row>
-    <row r="5" spans="1:95">
+    <row r="5" spans="1:97">
       <c r="A5" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>30</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>57000000000.0</v>
+      </c>
+      <c r="D5">
         <v>58234874000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>58265215000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>56796936000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>44167856000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>40626449000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>42572494550.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>45430318298.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>39945799529.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>42524957882.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>40717962829.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>43338547095.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>44883683584.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>44733851527.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>35948952559.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>35395916336.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>36286192097.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>38609607676.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>42502519944.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>43717413392.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-7812019120.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-7488604210.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-4845086246.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-6882554446.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-3965841884.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-2377084746.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-3391210078.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-3245053156.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-5711572627.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-9926792239.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-8680306326.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-9182981434.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-5080312551.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-4725315609.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-2829492178.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-1628180896.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-1504389159.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-1671256922.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-2417688618.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-3095703761.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-3167132322.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-5431748200.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-2889096562.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-1667913480.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-3234233207.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-4885871681.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-6090482191.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-5144002505.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-5764375695.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-1940497712.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-970248856.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-349048206.0</v>
       </c>
-      <c r="BA5"/>
-      <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
+      <c r="CR5"/>
+      <c r="CS5"/>
     </row>
-    <row r="6" spans="1:95">
+    <row r="6" spans="1:97">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -5600,115 +5739,121 @@
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
+      <c r="CR6"/>
+      <c r="CS6"/>
     </row>
-    <row r="7" spans="1:95">
+    <row r="7" spans="1:97">
       <c r="A7" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>32</v>
+      </c>
+      <c r="B7">
+        <v>98470719108.0</v>
+      </c>
       <c r="C7">
+        <v>122825047059.0</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7">
         <v>165446892668.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>180414436735.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>200303928112.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>219653951460.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>241599386244.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>217253701870.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>4687899060.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>23444290387.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>45432202572.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>67320077482.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>88899341557.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>108937847073.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>130064247689.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>150697377832.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>170966391678.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>190668900913.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>202454753412.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>219348158256.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>236190555450.0</v>
       </c>
-      <c r="V7"/>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
@@ -5737,109 +5882,115 @@
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
+      <c r="CR7"/>
+      <c r="CS7"/>
     </row>
-    <row r="8" spans="1:95">
+    <row r="8" spans="1:97">
       <c r="A8" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B8"/>
+        <v>33</v>
+      </c>
+      <c r="B8">
+        <v>447173994500.0</v>
+      </c>
       <c r="C8">
         <v>447173994500.0</v>
       </c>
-      <c r="D8">
-[...1 lines deleted...]
-      </c>
+      <c r="D8"/>
       <c r="E8">
         <v>447173994500.0</v>
       </c>
       <c r="F8">
         <v>447173994500.0</v>
       </c>
       <c r="G8">
         <v>447173994500.0</v>
       </c>
       <c r="H8">
         <v>447173994500.0</v>
       </c>
       <c r="I8">
         <v>447173994500.0</v>
       </c>
       <c r="J8">
         <v>447173994500.0</v>
       </c>
       <c r="K8">
         <v>447173994500.0</v>
       </c>
       <c r="L8">
         <v>447173994500.0</v>
       </c>
       <c r="M8">
         <v>447173994500.0</v>
       </c>
       <c r="N8">
         <v>447173994500.0</v>
       </c>
       <c r="O8">
         <v>447173994500.0</v>
       </c>
       <c r="P8">
         <v>447173994500.0</v>
       </c>
       <c r="Q8">
         <v>447173994500.0</v>
       </c>
       <c r="R8">
         <v>447173994500.0</v>
       </c>
       <c r="S8">
         <v>447173994500.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>447173994500.0</v>
+      </c>
+      <c r="U8">
+        <v>447173994500.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5870,126 +6021,130 @@
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
     </row>
-    <row r="9" spans="1:95">
+    <row r="9" spans="1:97">
       <c r="A9" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>330005500.0</v>
       </c>
       <c r="D9">
         <v>330005500.0</v>
       </c>
       <c r="E9">
         <v>330005500.0</v>
       </c>
       <c r="F9">
         <v>330005500.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
+      <c r="G9">
+        <v>330005500.0</v>
+      </c>
+      <c r="H9">
+        <v>330005500.0</v>
+      </c>
       <c r="I9"/>
-      <c r="J9">
-[...4 lines deleted...]
-      </c>
+      <c r="J9"/>
+      <c r="K9"/>
       <c r="L9">
         <v>330005500.0</v>
       </c>
       <c r="M9">
         <v>330005500.0</v>
       </c>
       <c r="N9">
         <v>330005500.0</v>
       </c>
       <c r="O9">
         <v>330005500.0</v>
       </c>
       <c r="P9">
         <v>330005500.0</v>
       </c>
       <c r="Q9">
         <v>330005500.0</v>
       </c>
       <c r="R9">
         <v>330005500.0</v>
       </c>
       <c r="S9">
         <v>330005500.0</v>
       </c>
       <c r="T9">
         <v>330005500.0</v>
       </c>
       <c r="U9">
         <v>330005500.0</v>
       </c>
       <c r="V9">
         <v>330005500.0</v>
       </c>
       <c r="W9">
         <v>330005500.0</v>
       </c>
       <c r="X9">
         <v>330005500.0</v>
       </c>
       <c r="Y9">
         <v>330005500.0</v>
       </c>
       <c r="Z9">
         <v>330005500.0</v>
       </c>
-      <c r="AA9"/>
-      <c r="AB9"/>
+      <c r="AA9">
+        <v>330005500.0</v>
+      </c>
+      <c r="AB9">
+        <v>330005500.0</v>
+      </c>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
@@ -6013,295 +6168,305 @@
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
+      <c r="CR9"/>
+      <c r="CS9"/>
     </row>
-    <row r="10" spans="1:95">
+    <row r="10" spans="1:97">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B10">
+        <v>5115249293000.0</v>
+      </c>
+      <c r="C10">
+        <v>5847191546000.0</v>
+      </c>
+      <c r="D10">
         <v>4495107135000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>5189822932000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>3660059626000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>4601449023000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>4527820327000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>5908722476140.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>4805227823946.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>4156738667354.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>3237216809886.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>5003885195922.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>4123504523600.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>3262074784511.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>3487252982406.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>3681567123383.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>4364274103410.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>3009380167931.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>3346220754377.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>3740976254443.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>4796412352840.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>3777791432101.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>3312533722482.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>3448204273688.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>3654697544219.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>2982004859009.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>2102563344591.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>2049067575426.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>2322852247429.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>2495655019108.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>1971542342129.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>2155990168997.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>2090603304078.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>2201859470155.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>1922552686493.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>1995912641496.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>1833219634960.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>1543129244709.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>1644501875555.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>1440492281802.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>1900824152831.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>1682075365772.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>1877905447160.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>1300060761237.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>1296358506011.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>712922612494.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>1162370660341.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>996247945826.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>1606109319392.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>1860492328823.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>1104816901622.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>1125238647574.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>1182291446146.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>1339570311638.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>724749526642.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>821467913438.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>66120149503.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>325316689037.0</v>
       </c>
-      <c r="BF10"/>
-      <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
+      <c r="CR10"/>
+      <c r="CS10"/>
     </row>
-    <row r="11" spans="1:95">
+    <row r="11" spans="1:97">
       <c r="A11" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>36</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>1069250151810.0</v>
+      </c>
+      <c r="D11">
         <v>938210229000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>704209945530.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>1022534072340.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>1176919166120.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>1398448115440.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>1219243154200.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>1276840217000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>1795082080000.0</v>
       </c>
-      <c r="M11"/>
-      <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
@@ -6339,286 +6504,294 @@
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
+      <c r="CR11"/>
+      <c r="CS11"/>
     </row>
-    <row r="12" spans="1:95">
+    <row r="12" spans="1:97">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B12">
+        <v>5115249293000.0</v>
+      </c>
+      <c r="C12">
+        <v>5847191546000.0</v>
+      </c>
+      <c r="D12">
         <v>4495107135000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>5189822932000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>3660059626000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>4601449023000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>4527820327000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>5908722476140.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>4805227823946.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>4156738667354.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>3237216809886.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>5079684138486.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>4199303466164.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>3337873727075.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>3487252982406.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>3681567123383.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>4364274103410.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>3009380167931.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>3346220754377.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>3740976254443.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>4796412352840.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>3777791432101.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>3312533722482.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>3448204273688.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>3654697544219.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>2982004859009.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>2102563344591.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>2049067575426.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>2322852247429.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>2495655019108.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>1971542342129.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>2155990168997.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>2090603304078.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>2201859470155.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>1922552686493.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>1995912641496.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>1833219634960.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>1543129244709.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>1644501875555.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>1440492281802.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>1900824152831.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>1682075365772.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>1877905447160.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>1300060761237.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>1296358506011.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>712922612494.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>1162370660341.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>996247945826.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>1606109319392.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>1860492328823.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>1104816901622.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>1125238647574.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>1182291446146.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>1339570311638.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>724749526642.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>821467913438.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>66120149503.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>325316689037.0</v>
       </c>
-      <c r="BF12"/>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
+      <c r="CR12"/>
+      <c r="CS12"/>
     </row>
-    <row r="13" spans="1:95">
+    <row r="13" spans="1:97">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B13">
         <v>447173995000.0</v>
       </c>
       <c r="C13">
         <v>447173995000.0</v>
       </c>
       <c r="D13">
         <v>447173995000.0</v>
       </c>
       <c r="E13">
         <v>447173995000.0</v>
       </c>
       <c r="F13">
         <v>447173995000.0</v>
       </c>
       <c r="G13">
-        <v>447173994500.0</v>
+        <v>447173995000.0</v>
       </c>
       <c r="H13">
-        <v>447173994500.0</v>
+        <v>447173995000.0</v>
       </c>
       <c r="I13">
         <v>447173994500.0</v>
       </c>
       <c r="J13">
         <v>447173994500.0</v>
       </c>
       <c r="K13">
         <v>447173994500.0</v>
       </c>
       <c r="L13">
         <v>447173994500.0</v>
       </c>
       <c r="M13">
         <v>447173994500.0</v>
       </c>
       <c r="N13">
         <v>447173994500.0</v>
       </c>
       <c r="O13">
         <v>447173994500.0</v>
       </c>
       <c r="P13">
         <v>447173994500.0</v>
       </c>
@@ -6700,54 +6873,54 @@
       <c r="AP13">
         <v>447173994500.0</v>
       </c>
       <c r="AQ13">
         <v>447173994500.0</v>
       </c>
       <c r="AR13">
         <v>447173994500.0</v>
       </c>
       <c r="AS13">
         <v>447173994500.0</v>
       </c>
       <c r="AT13">
         <v>447173994500.0</v>
       </c>
       <c r="AU13">
         <v>447173994500.0</v>
       </c>
       <c r="AV13">
         <v>447173994500.0</v>
       </c>
       <c r="AW13">
         <v>447173994500.0</v>
       </c>
       <c r="AX13">
-        <v>383292000000.0</v>
+        <v>447173994500.0</v>
       </c>
       <c r="AY13">
-        <v>383292000000.0</v>
+        <v>447173994500.0</v>
       </c>
       <c r="AZ13">
         <v>383292000000.0</v>
       </c>
       <c r="BA13">
         <v>383292000000.0</v>
       </c>
       <c r="BB13">
         <v>383292000000.0</v>
       </c>
       <c r="BC13">
         <v>383292000000.0</v>
       </c>
       <c r="BD13">
         <v>383292000000.0</v>
       </c>
       <c r="BE13">
         <v>383292000000.0</v>
       </c>
       <c r="BF13">
         <v>383292000000.0</v>
       </c>
       <c r="BG13">
         <v>383292000000.0</v>
       </c>
@@ -6822,84 +6995,90 @@
       </c>
       <c r="CE13">
         <v>383292000000.0</v>
       </c>
       <c r="CF13">
         <v>383292000000.0</v>
       </c>
       <c r="CG13">
         <v>383292000000.0</v>
       </c>
       <c r="CH13">
         <v>383292000000.0</v>
       </c>
       <c r="CI13">
         <v>383292000000.0</v>
       </c>
       <c r="CJ13">
         <v>383292000000.0</v>
       </c>
       <c r="CK13">
         <v>383292000000.0</v>
       </c>
       <c r="CL13">
         <v>383292000000.0</v>
       </c>
-      <c r="CM13"/>
+      <c r="CM13">
+        <v>383292000000.0</v>
+      </c>
       <c r="CN13">
         <v>383292000000.0</v>
       </c>
       <c r="CO13"/>
       <c r="CP13">
         <v>383292000000.0</v>
       </c>
       <c r="CQ13"/>
+      <c r="CR13">
+        <v>383292000000.0</v>
+      </c>
+      <c r="CS13"/>
     </row>
-    <row r="14" spans="1:95">
+    <row r="14" spans="1:97">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B14">
+        <v>22311111000.0</v>
+      </c>
+      <c r="C14">
+        <v>22562538000.0</v>
+      </c>
+      <c r="D14">
         <v>22287564000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>22290059000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>22358700000.0</v>
       </c>
       <c r="F14">
         <v>22358700000.0</v>
       </c>
       <c r="G14">
-        <v>22358699725.0</v>
+        <v>22358700000.0</v>
       </c>
       <c r="H14">
-        <v>22358699725.0</v>
+        <v>22358700000.0</v>
       </c>
       <c r="I14">
         <v>22358699725.0</v>
       </c>
       <c r="J14">
         <v>22358699725.0</v>
       </c>
       <c r="K14">
         <v>22358699725.0</v>
       </c>
       <c r="L14">
         <v>22358699725.0</v>
       </c>
       <c r="M14">
         <v>22358699725.0</v>
       </c>
       <c r="N14">
         <v>22358699725.0</v>
       </c>
       <c r="O14">
         <v>22358699725.0</v>
       </c>
       <c r="P14">
         <v>22358699725.0</v>
       </c>
@@ -6984,118 +7163,124 @@
       <c r="AQ14">
         <v>22358699725.0</v>
       </c>
       <c r="AR14">
         <v>22358699725.0</v>
       </c>
       <c r="AS14">
         <v>22358699725.0</v>
       </c>
       <c r="AT14">
         <v>22358699725.0</v>
       </c>
       <c r="AU14">
         <v>22358699725.0</v>
       </c>
       <c r="AV14">
         <v>22358699725.0</v>
       </c>
       <c r="AW14">
         <v>22358699725.0</v>
       </c>
       <c r="AX14">
         <v>22358699725.0</v>
       </c>
       <c r="AY14">
-        <v>22358763882.0</v>
+        <v>22358699725.0</v>
       </c>
       <c r="AZ14">
         <v>22358699725.0</v>
       </c>
       <c r="BA14">
         <v>22358763882.0</v>
       </c>
       <c r="BB14">
-        <v>22358763882.0</v>
+        <v>22358699725.0</v>
       </c>
       <c r="BC14">
         <v>22358763882.0</v>
       </c>
       <c r="BD14">
         <v>22358763882.0</v>
       </c>
       <c r="BE14">
         <v>22358763882.0</v>
       </c>
       <c r="BF14">
         <v>22358763882.0</v>
       </c>
       <c r="BG14">
         <v>22358763882.0</v>
       </c>
       <c r="BH14">
         <v>22358763882.0</v>
       </c>
-      <c r="BI14"/>
-      <c r="BJ14"/>
+      <c r="BI14">
+        <v>22358763882.0</v>
+      </c>
+      <c r="BJ14">
+        <v>22358763882.0</v>
+      </c>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
+      <c r="CR14"/>
+      <c r="CS14"/>
     </row>
-    <row r="15" spans="1:95">
+    <row r="15" spans="1:97">
       <c r="A15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -7147,237 +7332,241 @@
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
+      <c r="CR15"/>
+      <c r="CS15"/>
     </row>
-    <row r="16" spans="1:95">
+    <row r="16" spans="1:97">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
-[...1 lines deleted...]
-      </c>
+      <c r="G16"/>
       <c r="H16"/>
       <c r="I16">
-        <v>433475330321.0</v>
+        <v>116380770715.0</v>
       </c>
       <c r="J16"/>
       <c r="K16">
+        <v>433475330321.0</v>
+      </c>
+      <c r="L16"/>
+      <c r="M16">
         <v>2098041401538.0</v>
       </c>
-      <c r="L16"/>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16">
         <v>107976779864.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>180654315156.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>347490384327.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>147124420454.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>142289082726.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>73415125864.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>376238406734.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>196860464005.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>50700623596.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>50545334176.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>135714711111.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>61507726963.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>46199668995.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>76888158532.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>175930779432.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>131496395798.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>36931756164.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>50412031468.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>202628016150.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>139293768623.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>112145354332.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>96298428822.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>270216304728.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>210793068141.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>205728591265.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>163902543713.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>560039038468.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>26857761785.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>25831136005.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>13654340663.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>151646194219.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>141675841459.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>83993494221.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>75311583816.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>108673121238.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>84222827752.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>-565419889950.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>369732692016.0</v>
       </c>
-      <c r="BD16"/>
-      <c r="BE16">
+      <c r="BF16"/>
+      <c r="BG16">
         <v>6327158707.0</v>
       </c>
-      <c r="BF16"/>
-      <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
+      <c r="CR16"/>
+      <c r="CS16"/>
     </row>
-    <row r="17" spans="1:95">
+    <row r="17" spans="1:97">
       <c r="A17" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -7429,54 +7618,56 @@
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
     </row>
-    <row r="18" spans="1:95">
+    <row r="18" spans="1:97">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -7528,54 +7719,56 @@
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
     </row>
-    <row r="19" spans="1:95">
+    <row r="19" spans="1:97">
       <c r="A19" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -7627,54 +7820,56 @@
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
     </row>
-    <row r="20" spans="1:95">
+    <row r="20" spans="1:97">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -7726,54 +7921,56 @@
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
+      <c r="CR20"/>
+      <c r="CS20"/>
     </row>
-    <row r="21" spans="1:95">
+    <row r="21" spans="1:97">
       <c r="A21" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
@@ -7825,905 +8022,927 @@
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
+      <c r="CR21"/>
+      <c r="CS21"/>
     </row>
-    <row r="22" spans="1:95">
+    <row r="22" spans="1:97">
       <c r="A22" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B22">
+        <v>5002994765000.0</v>
+      </c>
+      <c r="C22">
+        <v>6021306561000.0</v>
+      </c>
+      <c r="D22">
         <v>7526646262000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>7840042630000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>6018674887000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>6437101615000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>7041684186000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>4638039098171.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>3422958837024.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>3556864426525.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>4308498577022.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>4497404130422.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>3497658715633.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>3870496137257.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>4496403579078.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>4303721005139.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>3248608805955.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>3034214212009.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>3359089870838.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>3526972067179.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>2486861845088.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>2805111592211.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>3058930889878.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>2865804262179.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>2877012552776.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>2790633951514.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>3373824901340.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>3189257627828.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>2938768691719.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>3351796321991.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>3614350552700.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>3349571700059.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>2456121401460.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>1825267160976.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>2227951680724.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>2398402929475.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>1937045587080.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>2123676041546.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>2370738466098.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>2154116399712.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>1594547416890.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>1763233048130.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>1870507112792.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>1600081285218.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>1663386575793.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>1966800644217.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>2488985788315.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>2512871531907.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>1364579247651.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>1456454215049.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>1767215373171.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>1524592088375.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>1219757358918.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>1498989460205.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>1803680868388.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>1617148379080.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>1380793954722.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>1336250118104.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>1184243289000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>747986493000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>654829449700.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>498464228400.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>650197100300.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>437101751600.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>444360456300.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>458602867300.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>499421576800.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>411662399000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>397440513900.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>534328833200.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>540432302300.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>413672683500.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>301494616800.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>266716379600.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>314768926200.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>301273468600.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>196388002300.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>194927462000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>179730525000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>175675584000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>171711512000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>162071897000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>224164289000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>220916524000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>184596073000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>138268998000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>157191946000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>110678108000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>122797739000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>126728000000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>88224000000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>110590000000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>104526373000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>109129000000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>113460512000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>102286000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:95">
+    <row r="23" spans="1:97">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B23">
+        <v>28639073668000.0</v>
+      </c>
+      <c r="C23">
+        <v>31379998866000.0</v>
+      </c>
+      <c r="D23">
         <v>30713681398000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>30237129214000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>29068852210000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>29728781934000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>30326767925000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>27446717945847.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>25918320623083.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>23870404962472.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>23420134792313.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>23656341851923.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>23111876917112.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>22276160695411.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>22497486054325.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>22102517327726.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>22077788072343.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>19917653265528.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>20130677507079.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>20190174137050.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>21057319885801.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>19777500514550.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>19002549750564.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>18350730146868.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>19474546511239.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>19037918806473.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>18198122469616.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>17681962890881.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>17398873769906.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>17591706426634.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>18018020207799.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>16516696942455.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>15697423752568.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>14915849800251.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>13865740009094.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>14112148471511.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>13684580130174.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>12922421859142.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>12410497158290.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>12317401930138.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>12085257423454.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>11342715686221.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>11107331188834.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>10776321100315.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>10544129339088.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>10291108029334.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>10746128980889.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>11093284933099.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>9929779786243.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>9710223454000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>8930285123540.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>8676206641668.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>8222603161425.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>8302506241903.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>7725435440996.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>7799652661283.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>6551825736189.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>6599845533328.0</v>
       </c>
-      <c r="BF23"/>
-      <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
+      <c r="CR23"/>
+      <c r="CS23"/>
     </row>
-    <row r="24" spans="1:95">
+    <row r="24" spans="1:97">
       <c r="A24" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B24">
+        <v>3776017343289.0</v>
+      </c>
+      <c r="C24">
+        <v>5524234274802.0</v>
+      </c>
+      <c r="D24">
         <v>5034306989800.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>4251015930410.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>4195111575480.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>4122850044340.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>4410841846640.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>4024388113784.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>3846688228913.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>3533332615996.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>3050101461680.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>2948831024000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>2602678687500.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>2810835007660.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>2618011999240.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>2709520062058.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>3209014500660.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>1845215526930.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>2508915036540.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>3278639736930.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>3422598049310.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>3614219145017.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>3921461161464.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>3668119036760.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>4057903374204.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>4386380156579.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>3828672713150.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>4106213531094.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>3233962474266.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>3377230100508.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>4522247739200.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>3172058485000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>2187525274000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>2225557087300.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>2087348445600.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>2299095792500.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>2439957597700.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>2073868897400.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>2170985378800.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>2555820963300.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>2544511580700.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>2460549762600.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>2456476656000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>2287888603900.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>2528673478300.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>2625847626700.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>2915768368200.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>2777871402400.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>2868118844600.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>2754337897700.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>2576919486400.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>2867405650300.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>2974969621800.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>3016731216300.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>2713403534500.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>2731253434600.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>1810802620400.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>2123950655600.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>1882008808700.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>1278882641700.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>1106090446900.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>1138365552400.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>737491915100.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>692646226700.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>673182760400.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>698039294100.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>697895827800.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>722752361500.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>722608895300.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>747465429000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>450000000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>475000000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>349825000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>115000000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>359475000000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>294300000000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>309125000000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>278775000000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>278600000000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>278425000000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>278250000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>298075000000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>297900000000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>197725000000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>197550000000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>197375000000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>349110562000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>348669055000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>348227548000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>298844000000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>445499000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>546566820000.0</v>
       </c>
       <c r="CO24"/>
       <c r="CP24">
+        <v>546566820000.0</v>
+      </c>
+      <c r="CQ24"/>
+      <c r="CR24">
         <v>588471809000.0</v>
       </c>
-      <c r="CQ24"/>
+      <c r="CS24"/>
     </row>
-    <row r="25" spans="1:95">
+    <row r="25" spans="1:97">
       <c r="A25" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>50</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>5524234274800.0</v>
+      </c>
+      <c r="D25">
         <v>5122443016750.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>4343978680670.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>4294423351730.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>4232244992870.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>4580585782080.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
         <v>3050101461680.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>2948831024000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>2602678687500.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>2810835007660.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>2669571196370.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>2772455874480.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>3283238155500.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1924751563100.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>2699583937450.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>3481094490350.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>3641946207570.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>3850409700470.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>3921461161460.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>3668119036760.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>4057903374200.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>4386380156580.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>3828672713150.0</v>
       </c>
-      <c r="AA25"/>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
@@ -8747,54 +8966,56 @@
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
+      <c r="CR25"/>
+      <c r="CS25"/>
     </row>
-    <row r="26" spans="1:95">
+    <row r="26" spans="1:97">
       <c r="A26" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -8846,54 +9067,56 @@
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
+      <c r="CR26"/>
+      <c r="CS26"/>
     </row>
-    <row r="27" spans="1:95">
+    <row r="27" spans="1:97">
       <c r="A27" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -8945,335 +9168,347 @@
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
     </row>
-    <row r="28" spans="1:95">
+    <row r="28" spans="1:97">
       <c r="A28" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B28">
+        <v>-6473558000.0</v>
+      </c>
+      <c r="C28">
+        <v>2417546423000.0</v>
+      </c>
+      <c r="D28">
         <v>4536925538000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>3222963075000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>3180825335000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>3546993839000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>4752476866000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-223993433310.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-265498434242.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>110671409121.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1367425802483.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-1350211586.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>859390544480.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>2267103068678.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>3177652113996.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>2777734659661.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1965960561048.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>2124554019565.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1877206421592.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>462918224097.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-389025867302.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1083036052787.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1298904275353.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>879767832750.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1363505236183.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>2826298880831.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>3797836992232.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>3175426714572.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>3076166263400.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>3511672955012.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>5072877048079.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>4275014081395.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>3232605269202.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>2252121742537.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>2930166817823.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>3041494857490.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>2804833793655.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>2532592982926.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>2881941688972.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>2901890922656.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>2332769964258.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>2126179133320.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>2210371425157.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>2676257355191.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>2895060096097.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>3889837305435.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>3967366565023.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>3902159772224.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>2342881447980.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>2012440778004.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>2506578943894.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>2386938858835.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>2377880097042.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>2447213742284.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>3687411227106.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>3015791261203.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>3626160163788.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>2482869024839.0</v>
       </c>
-      <c r="BF28"/>
-      <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
       <c r="CQ28"/>
+      <c r="CR28"/>
+      <c r="CS28"/>
     </row>
-    <row r="29" spans="1:95">
+    <row r="29" spans="1:97">
       <c r="A29" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>54</v>
+      </c>
+      <c r="B29">
+        <v>23913045340015.0</v>
+      </c>
       <c r="C29">
+        <v>26363506203886.0</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29">
         <v>24870231442597.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>24185154672997.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>24768703583122.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>24884652863864.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>20971166766223.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>20479364547970.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>19302209789078.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>18448856459922.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>18015627901623.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>18269641769846.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>18068679112269.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>18296296092075.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>18098835623712.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>17603363151811.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>16081674946206.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>15856527891731.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>15946392150648.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>16026516105668.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>15635706835005.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>15168140113304.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>14928431044306.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>15609543596862.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -9299,404 +9534,412 @@
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
     </row>
-    <row r="30" spans="1:95">
+    <row r="30" spans="1:97">
       <c r="A30" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B30">
+        <v>7563545899000.0</v>
+      </c>
+      <c r="C30">
+        <v>8775917831000.0</v>
+      </c>
+      <c r="D30">
         <v>7496879945000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>5917282052000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>7843183964000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>7252464110000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>7114018716000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>5290382408689.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>7047722102519.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>6196960891395.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>6110950381764.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>4599749753040.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>6316117317353.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>6604769097906.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>6082012258388.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>5572988214007.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>6023705000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>5911804000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>5557005207573.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>4995439090411.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>6016414266402.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>5632222984143.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>5111340371261.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>4626879868631.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>5688420130588.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>6402968849667.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>5616210873190.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>6027477514839.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>6264486525214.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>6075135704034.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>6733742028684.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>5726223418360.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>6096155284374.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>6102729334505.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>4905525777706.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>4378322311295.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>5105506577232.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>4388399378548.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>3530150043013.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>4040515790453.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>3911348537214.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>3368430940065.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>2801303885135.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>3352734022033.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>2907438855364.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>3046371390443.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>2728274540368.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>3413455935839.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>2860958849981.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>2796178546173.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>2444916149432.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>2621328191179.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>2338372758995.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>2051346588063.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>1932256852400.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>2062687706076.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>1703526196548.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>1707354853427.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>1509902438600.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>1508738034800.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>1312847997600.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>1328533917800.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>1057733329300.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>1051401779200.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>992638433300.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>880905508800.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>864872482100.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>864341957900.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>810068396800.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>751625607300.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>711243685500.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>710909077700.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>671804707300.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>585999492100.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>551840812700.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>491273493100.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>492063732600.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>451430974000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>388109724000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>332044062000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>348044311000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>354762875000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>344269102000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>337286427000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>334063314000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>318531817000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>287032194000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>291679742000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>273777999000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>266224000000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>294914000000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>262444000000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>241599965000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>196117000000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>193511933000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>200167000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:95">
+    <row r="31" spans="1:97">
       <c r="A31" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31">
         <v>11740328842746.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>11769598088357.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>11423825865185.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>11118707150388.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>10823769616675.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>11944952425520.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>11838477778386.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>11011069905567.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>10556702115469.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>10600458937868.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>10591340816460.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>9662866079800.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>8793577425334.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>9152450334949.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>8811460875993.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>8342647699220.0</v>
       </c>
-      <c r="AD31"/>
-      <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
@@ -9717,124 +9960,130 @@
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
+      <c r="CR31"/>
+      <c r="CS31"/>
     </row>
-    <row r="32" spans="1:95">
+    <row r="32" spans="1:97">
       <c r="A32" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B32"/>
+        <v>57</v>
+      </c>
+      <c r="B32">
+        <v>14154360786875.0</v>
+      </c>
       <c r="C32">
+        <v>14965444570625.0</v>
+      </c>
+      <c r="D32"/>
+      <c r="E32">
         <v>12157351793857.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>12884304248389.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>12217804281794.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>11510611903129.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>10992767352915.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>11654646821451.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>10725721886115.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>9418802984700.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>9035473616257.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>9113742987172.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>9135996674820.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>8522936774943.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>8774771658498.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>9017859366981.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>7399010405873.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>8154824085476.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>10058453693245.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>10070597270904.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>9363405450151.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>9149493820272.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>9047189652312.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>9426591155900.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -9860,265 +10109,273 @@
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
+      <c r="CR32"/>
+      <c r="CS32"/>
     </row>
-    <row r="33" spans="1:95">
+    <row r="33" spans="1:97">
       <c r="A33" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B33">
+        <v>10035696880000.0</v>
+      </c>
+      <c r="C33">
+        <v>10120306710000.0</v>
+      </c>
+      <c r="D33">
         <v>10159960172000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>10154928134000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>10256215066000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>10127867017000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>10149976445000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>10005332302455.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>9727866100600.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>9131482574942.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>8773539407446.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>8238410577801.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>8071118885290.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>7503536719283.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>7159421788531.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>7059122846610.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>7008886440248.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>6947869390885.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>6869688821664.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>6900559478495.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>6902864869931.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>6938771352456.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>6705201683504.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>6566009631693.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>6541458889970.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>6261816024960.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>5928026306428.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>5560314695529.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>5105091943391.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>4943847698762.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>4686493934148.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>4492809289144.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>4309412566315.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>4241650228938.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>4213402934062.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>4256020330716.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>4184576885690.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>4182639109000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>4122686611430.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>4006866628037.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>3912467204291.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>3888368657134.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>3873091288116.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>3883223951354.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>3901842596167.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>3782339405894.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>3798251788750.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>3579230963748.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>3480653888836.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>3280158025129.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>3174399952853.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>3100483673934.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>3043892107352.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>2988906683387.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>2881531643477.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>2857368569714.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>2800952985458.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>2504546828237.0</v>
       </c>
-      <c r="BF33"/>
-      <c r="BG33"/>
       <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
       <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
       <c r="CI33"/>
       <c r="CJ33"/>
       <c r="CK33"/>
       <c r="CL33"/>
       <c r="CM33"/>
       <c r="CN33"/>
       <c r="CO33"/>
       <c r="CP33"/>
       <c r="CQ33"/>
+      <c r="CR33"/>
+      <c r="CS33"/>
     </row>
-    <row r="34" spans="1:95">
+    <row r="34" spans="1:97">
       <c r="A34" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
@@ -10170,476 +10427,490 @@
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
+      <c r="CR34"/>
+      <c r="CS34"/>
     </row>
-    <row r="35" spans="1:95">
+    <row r="35" spans="1:97">
       <c r="A35" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B35">
+        <v>5003793770000.0</v>
+      </c>
+      <c r="C35">
+        <v>6722761716000.0</v>
+      </c>
+      <c r="D35">
         <v>6182532783000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>5387404880000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>5318296863000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>5243242964000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>5577632647000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>5192985668370.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>4964604861760.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>4575115274322.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>4099171815848.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>3986917552715.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>3614415655396.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>3804839303588.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>3743229732572.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>3845649696749.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>4354046641167.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>2986848400623.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>3957114288114.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>4724428697672.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>4852502603090.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>5030708752649.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>5041534687689.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>4751571779321.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>5121197356575.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>5411619071954.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>4849006758870.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>5087786708561.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>4176350482886.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>4284651557827.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>5468957936105.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>4090413746478.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>3077132678392.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>3087875111223.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>2862657684469.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>3049762406864.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>3163510451708.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>2773114553072.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>2893790723008.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>3134817057542.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>3102504447297.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>2996760596340.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>2976271326807.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>2780439965588.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>2999100753294.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>3076215435183.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>3350761105173.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>3200765626261.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>3271979928380.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>3139430961141.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>2923700967150.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>3197065761258.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>3285518229372.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>3310221795521.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>2955446084611.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>2958136091903.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>2032545628914.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>2329384524394.0</v>
       </c>
-      <c r="BF35"/>
-      <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
       <c r="CP35"/>
       <c r="CQ35"/>
+      <c r="CR35"/>
+      <c r="CS35"/>
     </row>
-    <row r="36" spans="1:95">
+    <row r="36" spans="1:97">
       <c r="A36" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B36">
+        <v>47333569000.0</v>
+      </c>
+      <c r="C36">
+        <v>314661231000.0</v>
+      </c>
+      <c r="D36">
         <v>46199890000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>46173865000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>46141861000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>45942653000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>43684173000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>43964197641.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>43264540879.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>43296776677.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>45358153169.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>41861222261.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>41121709624.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>41239386557.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>41968603212.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>42127994810.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>42035757222.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>42041341442.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>41867728221.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>43072139788.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>40995279594.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>40646116824.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>39812060218.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>31252054218.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>31252054218.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>30938012218.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>28535194658.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>28535194658.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>28661710658.0</v>
       </c>
       <c r="AD36">
         <v>28661710658.0</v>
       </c>
       <c r="AE36">
+        <v>28661710658.0</v>
+      </c>
+      <c r="AF36">
+        <v>28661710658.0</v>
+      </c>
+      <c r="AG36">
         <v>28166704658.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>22596334658.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>22371334658.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>22301838778.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>23190180827.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>21436639866.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>16750908574.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>16663266121.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>16698418835.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>16743571549.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>16803724263.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>16841287956.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>8417002847.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>8447155561.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>8671715107.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>6442986832.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>5245013890.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>2260270809.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>2125950884.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>1278501422.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>1277001423.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>1277301422.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>2243758647.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>161564347536.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>620175183.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>302522940261.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>463801582142.0</v>
       </c>
-      <c r="BF36"/>
-      <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
       <c r="CM36"/>
       <c r="CN36"/>
       <c r="CO36"/>
       <c r="CP36"/>
       <c r="CQ36"/>
+      <c r="CR36"/>
+      <c r="CS36"/>
     </row>
-    <row r="37" spans="1:95">
+    <row r="37" spans="1:97">
       <c r="A37" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -10691,1367 +10962,1393 @@
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
+      <c r="CR37"/>
+      <c r="CS37"/>
     </row>
-    <row r="38" spans="1:95">
+    <row r="38" spans="1:97">
       <c r="A38" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>63</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>62171995400.0</v>
+      </c>
+      <c r="D38">
         <v>58165722520.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>61385363990.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>67121621070.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>68652983560.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>79462565040.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38">
+      <c r="I38"/>
+      <c r="J38">
         <v>0.0</v>
       </c>
-      <c r="I38">
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="J38">
+      <c r="L38">
         <v>88640900640.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>82022087300.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>78823790240.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>73946632980.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>696802089839.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>0.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>441386077504.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>410858285390.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>425689936856.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>513330666255.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>710349483877.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>667006172133.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>679196858143.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>504383699245.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>525611120408.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>1586852205735.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>127963358360.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>1260660677742.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>826412852505.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>685547173642.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>639546144500.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>500399322100.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>324387523700.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>252892800600.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>291199274600.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>426057048800.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>341751106800.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>323219079200.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>358047607100.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>340955209000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>229816393700.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>117672815400.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>110389986600.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>133145843100.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>-1.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>197327688800.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>142669505800.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>206540972600.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>88814709700.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>165444096900.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>119632440500.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>64834104400.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>96143390600.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>130973766400.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>164924700600.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>346587995300.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>304661313900.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>466140171800.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>526054333600.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>362135403700.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>245340258600.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>224776417900.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>229611466600.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>225950449600.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>230270169000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>213303214200.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>339524493500.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>286093225100.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>245531708800.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>207420784600.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>186231287500.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>192566204700.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>103321011800.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>74942084200.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>43644267900.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>47092933800.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>44768476100.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>17212319000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>17738997000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>44363403000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CD38">
         <v>52279083000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CE38">
         <v>22933496000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CF38">
         <v>31197582000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CG38">
         <v>47821428000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CH38">
         <v>32500909000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CI38">
         <v>9929110000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CJ38">
         <v>8507654000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CK38">
         <v>14066758000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CL38">
         <v>3069077000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CM38">
         <v>11358000000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CN38">
         <v>1235000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>25331844000.0</v>
       </c>
       <c r="CO38"/>
       <c r="CP38">
+        <v>25331844000.0</v>
+      </c>
+      <c r="CQ38"/>
+      <c r="CR38">
         <v>22600163000.0</v>
       </c>
-      <c r="CQ38"/>
+      <c r="CS38"/>
     </row>
-    <row r="39" spans="1:95">
+    <row r="39" spans="1:97">
       <c r="A39" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B39">
+        <v>921586831000.0</v>
+      </c>
+      <c r="C39">
+        <v>615276218000.0</v>
+      </c>
+      <c r="D39">
         <v>1035087885000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>1135053466000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>1290718666000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>1309900168000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>1493268250000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>1529315158439.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>1729940926940.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>894939198236.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>989929616195.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>1241093252174.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>1027678532671.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>2011955711303.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>1330787512821.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>1489196792932.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>7456018722730.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>6926189494703.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>1249882482907.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>6021666336933.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>6871180817942.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>6255826137782.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>870515708489.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>1236296807061.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>1633494565920.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>7003463970990.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>6793707917257.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>1974659027773.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>1747680300877.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>1853944360830.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>1441074797775.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>1878239481626.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>1136341836419.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>1347111395869.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>1476319821579.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>1083490258529.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>668907731276.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>708692911633.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>1349559502591.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>619065169923.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>766070112228.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>640607675120.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>684523455631.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>640221080473.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>775102805754.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>782673976286.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>505254419453.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>591478555779.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>617478480383.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>316940338826.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>233216370906.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>2925892231785.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>2776662249009.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>2475039786673.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>4119154270877.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>440980092975.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>600432449957.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>726377044523.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>419396097500.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>367580580400.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>177604162900.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>380956414600.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>114860550700.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>127053434900.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>92714610700.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>76667816800.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>42924177700.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>30114104000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>34367748600.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>54799573700.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>78226515200.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>73184526500.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>75444872600.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>58312436300.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>40368519900.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>40381236200.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>56264899600.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>29379905000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>55881072000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>42293045000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CD39">
         <v>41457259000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>59448171000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CF39">
         <v>43991472000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CG39">
         <v>56037314000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CH39">
         <v>30583410000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CI39">
         <v>120372985000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CJ39">
         <v>156334574000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CK39">
         <v>171428511000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CL39">
         <v>31978447000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CM39">
         <v>15349000000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CN39">
         <v>25523000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>22219775000.0</v>
       </c>
       <c r="CO39"/>
       <c r="CP39">
+        <v>22219775000.0</v>
+      </c>
+      <c r="CQ39"/>
+      <c r="CR39">
         <v>48898317000.0</v>
       </c>
-      <c r="CQ39"/>
+      <c r="CS39"/>
     </row>
-    <row r="40" spans="1:95">
+    <row r="40" spans="1:97">
       <c r="A40" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B40">
+        <v>796980135000.0</v>
+      </c>
+      <c r="C40">
+        <v>971932424000.0</v>
+      </c>
+      <c r="D40">
         <v>745265094000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>1801335132000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>710588339000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>822094228000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>1201378231000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>2540236407334.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>1245178319958.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>517512295090.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>1600797874787.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>6584570606.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>1417545192970.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>1042343155549.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>833821295889.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>554582728024.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>800939713571.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>583646316116.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>332131129420.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>639604489478.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>825421570637.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>725984952186.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>680339376107.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>536264402940.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>369977747307.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>795392553898.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>1080296718331.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>760670868053.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>636818803659.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>460225515817.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>654035451025.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>487542208626.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>304264066333.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>396489272612.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>308684989958.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>714233722615.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>346955570023.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>413271067704.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>211117521521.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>384429128958.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>218087732535.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>359560753267.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>359154419177.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>302494689696.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>490585280255.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>261054868505.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>166544973769.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>358545435065.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>321276143767.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>191098171552.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>370621728064.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>435798972116.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>290485060539.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>228495007758.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>184891773489.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>341286508515.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>58928346645.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>133533915261.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>61692360000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>96872331000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>97761753000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>208692701000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>125031312000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>91671528000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>151406169000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>157322095000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>141044065000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>120482641000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>119161344000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>81779216000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>142424572000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>118552079000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>73993648000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>85240973000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>118819956000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>113135961000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>73742710000.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>87460401000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>82746426000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>38732335000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CD40">
         <v>36415865000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CE40">
         <v>74433677000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CF40">
         <v>56237383000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CG40">
         <v>18422240000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CH40">
         <v>16912456000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CI40">
         <v>25102545000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CJ40">
         <v>30564859000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CK40">
         <v>33290879000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CL40">
         <v>32311455000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CM40">
         <v>40862000000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CN40">
         <v>43928000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>50454999000.0</v>
       </c>
       <c r="CO40"/>
       <c r="CP40">
+        <v>50454999000.0</v>
+      </c>
+      <c r="CQ40"/>
+      <c r="CR40">
         <v>48954211000.0</v>
       </c>
-      <c r="CQ40"/>
+      <c r="CS40"/>
     </row>
-    <row r="41" spans="1:95">
+    <row r="41" spans="1:97">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>1038086528718.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
         <v>994004295927.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>1073658536199.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>1073193822267.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>1070808485671.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>1062096837525.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>1257530350664.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>1243334207326.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>1210556395522.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>1180299052182.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>1120073526225.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>1083452742561.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>1063293982371.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>1025238915375.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>1020334045721.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>981573177467.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>942388008620.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>907421457319.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>929089961100.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>899041755300.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>868993549500.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>841134323300.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>750953531100.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>725123314300.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>699293097500.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>673294099200.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>699776061000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>554660156300.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>532472158500.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>511097851300.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>497965630900.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>476591323700.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>455217016600.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>433842709400.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>420135756600.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>407529064200.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>387712849400.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>370207884400.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>327946635400.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>311480239000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>295013842700.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>278547446300.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>222601961700.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>211206391700.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>199810821700.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>189451212600.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>176857388700.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>172028306500.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>173497997900.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>167671489600.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>167814438200.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>146767104600.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>146801678400.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>146836252200.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>107421390800.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>107455964600.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>107490538500.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>107525112300.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>85696181900.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>85730755700.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>85776117700.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>85799903400.0</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>67545805300.0</v>
       </c>
-      <c r="BW41">
+      <c r="BY41">
         <v>67580379200.0</v>
       </c>
-      <c r="BX41">
+      <c r="BZ41">
         <v>67614953000.0</v>
       </c>
-      <c r="BY41">
+      <c r="CA41">
         <v>50038126000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CB41">
         <v>50072700000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CC41">
         <v>50107274000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CD41">
         <v>50141847000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CE41">
         <v>38512527000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CF41">
         <v>38544892000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CG41">
         <v>38577256000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CH41">
         <v>38611830000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CI41">
         <v>17128774000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CJ41">
         <v>17161138000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CK41">
         <v>17193502000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CL41">
         <v>17228076000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CM41">
         <v>109396000000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CN41">
         <v>11534000000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>7867435000.0</v>
       </c>
       <c r="CO41"/>
       <c r="CP41">
+        <v>7867435000.0</v>
+      </c>
+      <c r="CQ41"/>
+      <c r="CR41">
         <v>4349478000.0</v>
       </c>
-      <c r="CQ41"/>
+      <c r="CS41"/>
     </row>
-    <row r="42" spans="1:95">
+    <row r="42" spans="1:97">
       <c r="A42" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B42">
+        <v>-434502246000.0</v>
+      </c>
+      <c r="C42">
+        <v>-349781665000.0</v>
+      </c>
+      <c r="D42">
         <v>-156145860000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>-151178100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>330006000.0</v>
       </c>
       <c r="F42">
         <v>330006000.0</v>
       </c>
       <c r="G42">
+        <v>330006000.0</v>
+      </c>
+      <c r="H42">
+        <v>330006000.0</v>
+      </c>
+      <c r="I42">
         <v>42902500051.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>330005500.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>330005501.0</v>
       </c>
       <c r="K42">
         <v>330005500.0</v>
       </c>
       <c r="L42">
-        <v>330005500.0</v>
+        <v>330005501.0</v>
       </c>
       <c r="M42">
         <v>330005500.0</v>
       </c>
       <c r="N42">
         <v>330005500.0</v>
       </c>
       <c r="O42">
         <v>330005500.0</v>
       </c>
       <c r="P42">
+        <v>330005500.0</v>
+      </c>
+      <c r="Q42">
+        <v>330005500.0</v>
+      </c>
+      <c r="R42">
         <v>35725921836.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>36616197597.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>330005500.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>42832525444.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>44047418892.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>39517986380.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>-7158598710.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>-4515080746.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>-6552548946.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>41364163616.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>42952920754.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>-3061204578.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>-2915047656.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>-5381567127.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>33403213261.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>-8350300826.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>-8852975934.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>-45750307051.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>-4395310109.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>-2499486678.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>-1298175396.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>-1174383659.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>-1341251422.0</v>
       </c>
-      <c r="AM42">
-[...4 lines deleted...]
-      </c>
       <c r="AO42">
+        <v>330005500.0</v>
+      </c>
+      <c r="AP42">
+        <v>330005500.0</v>
+      </c>
+      <c r="AQ42">
         <v>-2837126822.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>-5101742700.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>-2559091062.0</v>
       </c>
-      <c r="AR42">
-[...2 lines deleted...]
-      <c r="AS42">
+      <c r="AT42">
+        <v>330005500.0</v>
+      </c>
+      <c r="AU42">
         <v>20634449598.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>-4555866181.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>29239523308.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>-4813997005.0</v>
       </c>
-      <c r="AW42">
-[...2 lines deleted...]
-      <c r="AX42">
+      <c r="AY42">
+        <v>330005500.0</v>
+      </c>
+      <c r="AZ42">
         <v>62271502288.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>3026952627074.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>2798318457514.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>94241751144.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>64113088101.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>95113088104.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>64088576841.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>93833200649.0</v>
       </c>
-      <c r="BF42"/>
-      <c r="BG42"/>
       <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
       <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
       <c r="BN42"/>
       <c r="BO42"/>
       <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
       <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
       <c r="BV42"/>
       <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
       <c r="CI42"/>
       <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
       <c r="CM42"/>
       <c r="CN42"/>
       <c r="CO42"/>
       <c r="CP42"/>
       <c r="CQ42"/>
+      <c r="CR42"/>
+      <c r="CS42"/>
     </row>
-    <row r="43" spans="1:95">
+    <row r="43" spans="1:97">
       <c r="A43" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -12103,54 +12400,56 @@
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
+      <c r="CR43"/>
+      <c r="CS43"/>
     </row>
-    <row r="44" spans="1:95">
+    <row r="44" spans="1:97">
       <c r="A44" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -12202,94 +12501,100 @@
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
+      <c r="CR44"/>
+      <c r="CS44"/>
     </row>
-    <row r="45" spans="1:95">
+    <row r="45" spans="1:97">
       <c r="A45" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="B45"/>
+        <v>70</v>
+      </c>
+      <c r="B45">
+        <v>20695062482086.0</v>
+      </c>
       <c r="C45">
+        <v>20517415568308.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45">
         <v>19999574493255.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>19810909787330.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>19390954231851.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>19124695537360.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>18688277944666.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>18179312634589.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>17391717148343.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>16807198864884.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>16061709426247.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>15673575477690.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>14892877245968.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>14310142189078.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
@@ -12325,833 +12630,851 @@
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
       <c r="CP45"/>
       <c r="CQ45"/>
+      <c r="CR45"/>
+      <c r="CS45"/>
     </row>
-    <row r="46" spans="1:95">
+    <row r="46" spans="1:97">
       <c r="A46" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B46">
+        <v>9968019167000.0</v>
+      </c>
+      <c r="C46">
+        <v>9743473484000.0</v>
+      </c>
+      <c r="D46">
         <v>10101794449000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>10093542770000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>10189093445000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>10059214033000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>10070513880000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>9921262761365.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>9647912465919.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>9036629351513.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>8684898506807.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>8156388490498.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>7992295095046.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>7429590086300.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>7065737056355.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>6964055674851.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>6912754288032.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>6855482336181.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>6720529466677.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>6747669567937.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>6754166859943.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>6793248779152.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>6560511422955.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>6434183081375.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>6407791115062.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>6134822602794.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>5800062948067.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>5435843402278.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>4983438742575.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>4825736535523.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>4555407683930.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>4371416592124.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>4199087719815.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>4136832726445.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>4126681581105.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>4173481869060.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>4108201702964.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>4117550344034.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>4050176425876.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>3970017132956.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>3879005975981.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>3858408917302.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>3845358304270.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>3864567381187.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>3883433332118.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>3766513651109.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>3782442523115.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>3563716659920.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>3472327455330.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>3275893772537.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>3169321479052.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>3095797727624.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>3039825344730.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>2984436188227.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>2716606942865.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>2854548556444.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>2496291671526.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>2038406656429.0</v>
       </c>
-      <c r="BF46"/>
-      <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
       <c r="CM46"/>
       <c r="CN46"/>
       <c r="CO46"/>
       <c r="CP46"/>
       <c r="CQ46"/>
+      <c r="CR46"/>
+      <c r="CS46"/>
     </row>
-    <row r="47" spans="1:95">
+    <row r="47" spans="1:97">
       <c r="A47" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>72</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>10058134715000.0</v>
+      </c>
+      <c r="D47">
         <v>10101794449110.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>10093542770420.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>10189093444520.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>10059214033210.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>10070513880120.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>8684898506810.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>6988525994900.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>7992295095050.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>6725294124229.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>6462619698692.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>6423204337898.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>6567500362744.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>6537011105495.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>6443998884808.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>6387228812240.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>6192515386054.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>6271765180323.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>6026004825361.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>6061625932448.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>6015847769562.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>4674963819225.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>5800062948070.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>4299654017787.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>4278679090886.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>4258300525120.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>4046947789600.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>3992409967100.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>3985025042600.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>3988757428400.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>3922203659500.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>3829963282000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>3842825778900.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>3859420029800.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>3764639004400.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>3665911419100.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>3682650810600.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>3770695841700.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>3762701301500.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>3750078108300.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>3728889243900.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>3585011717100.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>3655582282900.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>3372689991100.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>3391839179100.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>3114328724700.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>3054767512400.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>3035649569600.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>2947748716700.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>2857932917000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>2716606942900.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>2510780574500.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>2496291671500.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>2038406656400.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>1592858440500.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>1544926090600.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>1514192441800.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>1489560955900.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>1414603627900.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>1395218461700.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>1341744024200.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>1282771283500.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>1215360328100.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>1177557919900.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>1059200471600.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>1030724975500.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>899799841400.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>822068648500.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>785501551100.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>774390434700.0</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>774126056400.0</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>776295057300.0</v>
       </c>
-      <c r="BX47">
+      <c r="BZ47">
         <v>730160926500.0</v>
       </c>
-      <c r="BY47">
+      <c r="CA47">
         <v>740332160000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CB47">
         <v>750321856000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CC47">
         <v>732350207000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CD47">
         <v>732052600000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CE47">
         <v>730908228000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CF47">
         <v>693059485000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CG47">
         <v>628474784000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CH47">
         <v>610503336000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CI47">
         <v>605067509000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CJ47">
         <v>593934980000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CK47">
         <v>592430469000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CL47">
         <v>600992475000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CM47">
         <v>623566000000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CN47">
         <v>647991000000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CO47">
         <v>674145000000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CP47">
         <v>698425782000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CQ47">
         <v>726680000000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CR47">
         <v>742829526000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CS47">
         <v>756328000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:95">
+    <row r="48" spans="1:97">
       <c r="A48" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B48">
+        <v>18890068576000.0</v>
+      </c>
+      <c r="C48">
+        <v>17944375906000.0</v>
+      </c>
+      <c r="D48">
         <v>16949933515000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>16268631219000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>17020383213000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>16328892793000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>15335879173000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>15037960615086.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>15663954541838.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>14552037812134.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>13377629180057.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>12570303157030.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>12863224232153.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>12136012917053.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>11248090991219.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>11286145135798.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>10940925948849.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>10634916958291.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>10337656009000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>11454945905576.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>11347256364994.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>10524377924687.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>10069686719679.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>10110800024114.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>10105719370907.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>9174327921684.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>8303450510080.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>8663337545027.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>8324201929150.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>7857855271848.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>7197021426627.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>6832830735402.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>7171363680173.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>6702645888746.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>6092811236063.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>5712788927635.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>5997596246057.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>5636490423386.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>5143037759894.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>5185357484430.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>4918905210471.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>4596113857393.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>4252944436117.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>4122327918384.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>3801426752110.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>3528717141753.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>3374683334650.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>3634715264692.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>3452350989058.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>3332786719865.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>33000000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>33000000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>31000000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>2514195350568.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>2323352297146.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>2120796517225.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>2054353080625.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>1915217083962.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>1694216248500.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>1697892344600.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>1634038956200.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>1543509784900.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>1381597614300.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>1347541419800.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>1255062638900.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>1136081982400.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>1031494002000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>965657575600.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>873502793100.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>802253270100.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>745349647200.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>727982261200.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>678520869300.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>636686580400.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>609362936900.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>594211503900.0</v>
       </c>
-      <c r="BX48">
+      <c r="BZ48">
         <v>561222271700.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>508231093000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>490159000000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CC48">
         <v>467212744000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CD48">
         <v>430516684000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CE48">
         <v>434723711000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CF48">
         <v>440112463000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CG48">
         <v>431343968000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CH48">
         <v>405950787000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CI48">
         <v>426845350000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CJ48">
         <v>424563639000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CK48">
         <v>394382343000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CL48">
         <v>351308491000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CM48">
         <v>342503000000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CN48">
         <v>284674000000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CO48">
         <v>247266000000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CP48">
         <v>171018009000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CQ48">
         <v>136000000000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CR48">
         <v>139881814000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CS48">
         <v>141170000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:95">
+    <row r="49" spans="1:97">
       <c r="A49" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -13203,139 +13526,145 @@
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
+      <c r="CR49"/>
+      <c r="CS49"/>
     </row>
-    <row r="50" spans="1:95">
+    <row r="50" spans="1:97">
       <c r="A50" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="B50"/>
+        <v>75</v>
+      </c>
+      <c r="B50">
+        <v>1234287672800.0</v>
+      </c>
       <c r="C50">
+        <v>2740503694218.0</v>
+      </c>
+      <c r="D50"/>
+      <c r="E50">
         <v>3996323184015.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>2465358948920.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>3825288890039.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>4649801394985.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>1418741542802.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>475787458921.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>729389561419.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>1531096860305.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>2008271757767.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>2312896303103.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>2629443503971.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>3937955250087.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>3619717473297.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>2970522785966.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>3117752268890.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>2523843238519.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>722799988194.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>765440277970.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>1010417784421.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>689976836371.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>659853069678.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>960299406198.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>1421923583261.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>2071727623674.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>1118280758904.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>2165056036563.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>1130097873612.0</v>
       </c>
-      <c r="AD50"/>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
@@ -13356,526 +13685,540 @@
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
+      <c r="CR50"/>
+      <c r="CS50"/>
     </row>
-    <row r="51" spans="1:95">
+    <row r="51" spans="1:97">
       <c r="A51" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B51">
+        <v>5108775735000.0</v>
+      </c>
+      <c r="C51">
+        <v>8264737969000.0</v>
+      </c>
+      <c r="D51">
         <v>9032032673000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>8412786007000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>6840884961000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>8148442862000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>9280297193000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>5684729042830.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>4539729389704.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>4267410076475.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>4604642612372.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>5002534984339.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>4982895068085.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>5529177853189.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>6664905096402.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>6459301783044.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>6330234664462.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>5133934187498.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>5223427175969.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>4203894478544.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>4407386485540.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>4860827484891.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>4611437997835.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>4327972106438.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>5018202780402.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>5808303739841.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>5900400336824.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>5224494289998.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>5399018510829.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>6007327974120.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>7044419390208.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>6431004250392.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>5323208573280.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>4453981212692.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>4852719504316.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>5037407498986.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>4638053428615.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>4075722227635.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>4526443564527.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>4342383204458.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>4233594117089.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>3808254499092.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>4088276872317.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>3976318116428.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>4191418602108.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>4602759917929.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>5129737225364.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>4898407718050.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>3948990767372.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>3872933106827.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>3611395845516.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>3512177506409.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>3560171543188.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>3786784053922.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>4412160753748.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>3837259174641.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>3692280313291.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>2808185713876.0</v>
       </c>
-      <c r="BF51"/>
-      <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
       <c r="CQ51"/>
+      <c r="CR51"/>
+      <c r="CS51"/>
     </row>
-    <row r="52" spans="1:95">
+    <row r="52" spans="1:97">
       <c r="A52" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B52">
+        <v>1332758392000.0</v>
+      </c>
+      <c r="C52">
+        <v>2740503694000.0</v>
+      </c>
+      <c r="D52">
         <v>3909589656000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>4068807326000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>2546461609000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>3916197870000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>4699711411000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>1476428726313.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>551360954269.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>734077460479.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>1554541150692.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>2053703960339.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>2380216380585.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>2718342845528.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>3995333900029.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>3686845908561.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>3046996508962.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>3209182624398.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>2415866458655.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>722799988194.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>765440277970.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>1010417784421.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>547687753645.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>586437943814.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>584060999464.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>1421923583261.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>2071727623674.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>1067735424728.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>2165056036563.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>2568590146649.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>2475971981992.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>3182057606836.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>3135683299278.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>2228424125379.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>2728439302536.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>2687899675056.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>2198095830954.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>2001853330262.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>2243312831376.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>1690263812317.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>1418866231624.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>1136911668309.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>1426071625025.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>1524526968801.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>1662745123821.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>1950054529492.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>2188137721157.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>2106881975009.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>1080871922753.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>976919367718.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>950482864857.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>644771856079.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>585201921345.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>770052837634.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>1698757219224.0</v>
       </c>
-      <c r="BC52">
+      <c r="BE52">
         <v>1106005740067.0</v>
       </c>
-      <c r="BD52">
+      <c r="BF52">
         <v>1881477692910.0</v>
       </c>
-      <c r="BE52">
+      <c r="BG52">
         <v>684235058259.0</v>
       </c>
-      <c r="BF52"/>
-      <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
+      <c r="CR52"/>
+      <c r="CS52"/>
     </row>
-    <row r="53" spans="1:95">
+    <row r="53" spans="1:97">
       <c r="A53" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>75798942564.0</v>
       </c>
       <c r="M53">
         <v>75798942564.0</v>
       </c>
       <c r="N53">
+        <v>75798942564.0</v>
+      </c>
+      <c r="O53">
+        <v>75798942564.0</v>
+      </c>
+      <c r="P53">
         <v>1155525000000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>1199840000000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>1231665850000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>1258465850000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>1261695850000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>1941472000000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>2001504000000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>2089861320000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>1221440000000.0</v>
       </c>
-      <c r="W53"/>
-      <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
@@ -13903,54 +14246,56 @@
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
+      <c r="CR53"/>
+      <c r="CS53"/>
     </row>
-    <row r="54" spans="1:95">
+    <row r="54" spans="1:97">
       <c r="A54" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -14002,1126 +14347,1152 @@
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
+      <c r="CR54"/>
+      <c r="CS54"/>
     </row>
-    <row r="55" spans="1:95">
+    <row r="55" spans="1:97">
       <c r="A55" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B55">
+        <v>28639073668000.0</v>
+      </c>
+      <c r="C55">
+        <v>31379998866000.0</v>
+      </c>
+      <c r="D55">
         <v>30713681398000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>30237129214000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>29068852210000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>29728781934000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>30326767925000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>27446717945847.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>25918320623083.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>23870404962472.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>23420134792313.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>23656341851923.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>23111876917112.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>22276160695411.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>22497486054325.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>22102517327726.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>22077788072343.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>19917653265528.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>20130677507079.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>20190174137050.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>21057319885801.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>19777500514550.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>19002549750564.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>18350730146868.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>19474546511239.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>19037918806473.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>18198122469616.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>17681962890881.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>17398873769906.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>17591706426634.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>18018020207799.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>16516696942455.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>15697423752568.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>14915849800251.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>13865740009094.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>14112148471511.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>13684580130174.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>12922421859142.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>12410497158290.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>12317401930138.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>12085257423454.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>11342715686221.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>11107331188834.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>10776321100315.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>10544129339088.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>10291108029334.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>10746128980889.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>11093284933099.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>9929779786243.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>9710223454000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>8930285123540.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>8676206641668.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>8222603161425.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>8302506241903.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>7725435440996.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>7799652661283.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>6551825736189.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>6599845533328.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>5377152404800.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>4757318001600.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>4301357512800.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>4399191135500.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>3640746743900.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>3619198935300.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>3457761741300.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>3246498516000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>3169171702500.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>3097999382300.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>2968146423800.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>2922998415000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>2458605258000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>2491438208400.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>1991990209700.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>1893175019900.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>1801944872000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>1751274913100.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>1650364739300.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>1521959691000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>1503425659000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>1436682499000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>1459968923000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>1434812409000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>1396658021000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>1309228887000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>1280645006000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>1271695988000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>1410117994000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>1343220229000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>1283832992000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>1382772000000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>1332375000000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>1320766000000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CP55">
         <v>1324990170000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CQ55">
         <v>1344772000000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CR55">
         <v>1312038964000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CS55">
         <v>1342509000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:95">
+    <row r="56" spans="1:97">
       <c r="A56" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B56">
+        <v>18603376788000.0</v>
+      </c>
+      <c r="C56">
+        <v>21259692155000.0</v>
+      </c>
+      <c r="D56">
         <v>20553721227000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>20082201080000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>18812637144000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>19600914917000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>20176791479000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>17441385643392.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>16190454522483.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>14738922387529.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>14646595384867.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>15417931274122.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>15040758031822.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>14772623976128.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>15338064265794.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>15043394481116.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>15068901632095.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>12969783874643.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>13260988685415.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>13289614658555.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>14154455015870.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>12838729162094.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>12297348067060.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>11784720515175.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>12933087621269.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>12776102781513.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>12270096163188.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>12121648195352.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>12293781826515.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>12647858727872.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>13331526273651.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>12023887653311.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>11388011186253.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>10674199571313.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>9652337075032.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>9856128140795.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>9500003244484.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>8739782750141.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>8287810546860.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>8310535302101.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>8172790219163.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>7454347029087.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>7234239900718.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>6893097148961.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>6642286742922.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>6508768623440.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>6947877192139.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>7514053969351.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>6449125897407.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>6430065428871.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>5755885170687.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>5575722967734.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>5178711054073.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>5313599558516.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>4843903797519.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>4942284091569.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>3750872750731.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>4095298705091.0</v>
       </c>
-      <c r="BF56"/>
-      <c r="BG56"/>
       <c r="BH56"/>
       <c r="BI56"/>
       <c r="BJ56"/>
       <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
       <c r="BN56"/>
       <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
       <c r="BT56"/>
       <c r="BU56"/>
       <c r="BV56"/>
       <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
       <c r="BZ56"/>
       <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
       <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
       <c r="CI56"/>
       <c r="CJ56"/>
       <c r="CK56"/>
       <c r="CL56"/>
       <c r="CM56"/>
       <c r="CN56"/>
       <c r="CO56"/>
       <c r="CP56"/>
       <c r="CQ56"/>
+      <c r="CR56"/>
+      <c r="CS56"/>
     </row>
-    <row r="57" spans="1:95">
+    <row r="57" spans="1:97">
       <c r="A57" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B57">
+        <v>4449016001000.0</v>
+      </c>
+      <c r="C57">
+        <v>6294247585000.0</v>
+      </c>
+      <c r="D57">
         <v>6940326008000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>7924849286000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>5928332896000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>7383110635000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>8666179576000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>6448618290477.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>4535807701032.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>4013200501414.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>5227792400167.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>6382457657865.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>5927015044650.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>5636627301308.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>6815127490851.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>6268622822618.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>6051042265114.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>5570773468770.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>5106164599939.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>3231160965310.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>4083857744966.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>3475323711943.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>3147854246788.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>2737530862863.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>3506496465369.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>3726359539201.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>4336952577372.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>3215657593221.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>4197429076050.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>4764510387113.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>4687654536710.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>4936738438746.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>4791827712172.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>4473628322956.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>4271452117532.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>4706259520337.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>3888487616737.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>3884051319005.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>3755786313660.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>3380519559823.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>3459721304846.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>3151495162694.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>3289841699597.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>3292384047553.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>3162537357036.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>3114337601362.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>3452530953573.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>3689986830351.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>2640822046211.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>2676892373682.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>2342083835468.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>1951235297472.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>1644001152017.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>1924434119144.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>1928309238562.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>2176321240838.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>1955970644365.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>1845791716500.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>1108920687600.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>1095199707600.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>877276782900.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>1040333647400.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>836904797600.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>919454562800.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>874340521200.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>764230447200.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>824838436300.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>799022440100.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>764445930600.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>769800273000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>670064532400.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>695083957200.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>372026069700.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>555772762200.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>259272815500.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>291765736300.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>218441157500.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>185877990000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>192677932000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>152707303000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>191029356000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>174662258000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>132145782000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>148985450000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>124850238000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>131900514000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>121378227000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CK57">
         <v>91108516000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CL57">
         <v>69247213000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CM57">
         <v>147184000000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CN57">
         <v>114014000000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CO57">
         <v>144792000000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CP57">
         <v>131618142000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CQ57">
         <v>176813000000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CR57">
         <v>111711645000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CS57">
         <v>96687000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:95">
+    <row r="58" spans="1:97">
       <c r="A58" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B58">
+        <v>9452809772000.0</v>
+      </c>
+      <c r="C58">
+        <v>13017009300000.0</v>
+      </c>
+      <c r="D58">
         <v>13122858791000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>13312254166000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>11246629759000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>12626353599000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>14243812223000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>11641603958848.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>9500412562792.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>8588315775736.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>9326964216015.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>10369375210580.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>9541430700046.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>9441466604896.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>10558357223423.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>10114272519367.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>10405088906281.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>8557621869393.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>9063278888053.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>7955589662982.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>8936360348056.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>8506032464592.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>8189388934477.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>7489102642184.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>8627693821944.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>9137978611155.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>9185959336242.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>8303444301782.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>8373779558936.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>9049161944940.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>10156612472815.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>9027152185224.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>7868960390564.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>7561503434179.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>7134109802000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>7756021927201.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>7051998068445.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>6657165872077.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>6649577036668.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>6515336617365.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>6562225752143.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>6148255759034.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>6266113026404.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>6072824013141.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>6161638110330.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>6190553036545.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>6803292058746.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>6890752456612.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>5912801974591.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>5816323334823.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>5265784802618.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>5148301058730.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>4929519381389.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>5234655914665.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>4883755323173.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>5134457332741.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>3988516273279.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>4175176240894.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>3180883857000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>2559765983000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>2169230730000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>2359027500000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>1759872849000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>1775873895000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>1711064076000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>1623443299800.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>1655869363300.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>1654156916700.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>1618873872300.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>1646934429000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>1236793697400.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>1285965016500.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>836996458400.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>785784161100.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>720160790800.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>686183951900.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>619515018400.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>546592562000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>547342732000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>504259796000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>548714302000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>537209397000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>494242659000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>416649922000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>398172449000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>380447007000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>519310083000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>484571348000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>458998063000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>571331000000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>579940000000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>626035000000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CP58">
         <v>689916704000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CQ58">
         <v>761268000000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CR58">
         <v>709621662000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CS58">
         <v>748062000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:95">
+    <row r="59" spans="1:97">
       <c r="A59" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -15173,341 +15544,349 @@
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
+      <c r="CR59"/>
+      <c r="CS59"/>
     </row>
-    <row r="60" spans="1:95">
+    <row r="60" spans="1:97">
       <c r="A60" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B60">
+        <v>18902740324000.0</v>
+      </c>
+      <c r="C60">
+        <v>18098768235000.0</v>
+      </c>
+      <c r="D60">
         <v>17299196523000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>16622892328000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>17524684149000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>16820564649000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>15824009622000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>15528037109637.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>16156888860136.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>15039487611663.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>13867658137940.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>13058525119859.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>13354066779248.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>12628400600637.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>11740328842746.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>11769598088357.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>11423825865185.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>11118707150388.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>10823769616675.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>11944952425520.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>11838477778386.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>11011069905567.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>10556702115469.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>10600458937868.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>10591340816460.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>9662866079800.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>8793577425334.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>9152450334949.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>8811460875993.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>8342647699220.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>7677598634388.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>7314654429076.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>7650684698738.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>7186069576195.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>6576589920453.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>6198463435456.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>6482472065161.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>6121490034226.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>5627870502972.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>5669443795811.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>5400313506709.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>5077450725071.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>4732016687917.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>4601942821822.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>4282262838629.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>4007986908545.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>3852301462969.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>4111128782500.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>3927710986553.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>3807526344169.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>3575749982469.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>3443244627074.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>3212610457514.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>2991729101712.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>2770757385247.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>2599201605329.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>2501733657466.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>2363342284611.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>2141571805400.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>2145231734200.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>2081415846500.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>1991294908600.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>1828007284300.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>1793963240700.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>1701184867900.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>1581755458400.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>1475223533600.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>1409348464900.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>1317114627000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>1245109325500.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>1192227484700.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>1177347098200.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>1127925011500.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>1081794982000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>1056866936900.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>1041715503900.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>1008726271700.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>955735093000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>937663000000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>914716744000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>895020684000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>882227711000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>887616463000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>878847968000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>869241631000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>877906672000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>877978906000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>846604919000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>813677177000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CM60">
         <v>801008000000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CN60">
         <v>743178000000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CO60">
         <v>694731000000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CP60">
         <v>627522009000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CQ60">
         <v>583504000000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CR60">
         <v>596385814000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CS60">
         <v>588674000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:95">
+    <row r="61" spans="1:97">
       <c r="A61" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -15559,54 +15938,56 @@
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
+      <c r="CR61"/>
+      <c r="CS61"/>
     </row>
-    <row r="62" spans="1:95">
+    <row r="62" spans="1:97">
       <c r="A62" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -15658,109 +16039,86 @@
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
+      <c r="CR62"/>
+      <c r="CS62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z32"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -15795,2687 +16153,2777 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B2">
+        <v>30189300183000.0</v>
+      </c>
+      <c r="C2">
         <v>27770649972000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>23198673713914.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>23829982628480.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>20981574813780.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>17177830782966.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>17109498526032.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>17664148865078.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>15841619191077.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>13449537442446.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>10620394515840.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>11633862469470.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>9096171291553.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>8165009551392.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>7795454967722.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>5517778681917.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3643389861189.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3153750902226.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2199880212358.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1464582214740.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1329237841197.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>970697235000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>745382734000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>663595000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>587076783000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>461437599000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>160</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>1056112308000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>911616000972.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>927400202459.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>923148601913.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>804862545191.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>588189017002.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>549220429634.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>539444378373.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>514679470431.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>21214775871.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>20374665556.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>18741622891.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>10821484719.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>-11713154413.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>-29793064419.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>-13207828063.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>-12180240866.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>13562726084.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>9898508708.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>8193191150.0</v>
       </c>
-      <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
+      <c r="AA3"/>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>162</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>4313099773000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>4299475347198.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>2353429094144.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1087935256946.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>2830928194155.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>3172264551034.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>2627892008007.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>2460559388051.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>2206999165714.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>2310270052905.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1281472403350.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1650465590463.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1183175686769.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>959934036730.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>775934539429.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>615325162372.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>345963660279.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>239578492045.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>172501585808.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>95217359620.0</v>
       </c>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B6">
+        <v>3723712155000.0</v>
+      </c>
+      <c r="C6">
         <v>5369212081000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>5211091348170.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>3280829296603.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2011083858859.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>3635790739346.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>3760453568036.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>3177112437641.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>3000003766424.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>2721678636145.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>2331484828776.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1301847068906.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1669207213354.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>1193997171488.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>948220882317.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>746141475010.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>602117334309.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>333783419413.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>253141218129.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>182400094516.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>103410550770.0</v>
       </c>
-      <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B9">
+        <v>8492262078000.0</v>
+      </c>
+      <c r="C9">
         <v>8302299314000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>8286334471611.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>6839423338924.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>6922983508403.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>7299122959685.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>7917240946515.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>6396653530647.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>4975054755396.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>4900422455912.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>4198336120007.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>2535225808768.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2921665841784.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2345616118440.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1658411025156.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1706386309942.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1133785525351.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>753923144005.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>628559812283.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>506931016392.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>376946453052.0</v>
       </c>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B10">
+        <v>3616499313000.0</v>
+      </c>
+      <c r="C10">
         <v>3881094493000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4093715832812.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2506057517934.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1549648556686.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2683890279936.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2704466581011.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2381942198855.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2186884603474.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1845683269238.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1640494765801.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>529701030755.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1356073496557.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>959815066914.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>626440817709.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>658358847453.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>503933575805.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>274069516116.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>209827932029.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>141743852852.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>67580550770.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>125693558000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>122874509000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>168365000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>45120036000.0</v>
       </c>
-      <c r="Z10"/>
+      <c r="AA10"/>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B11">
+        <v>706537367000.0</v>
+      </c>
+      <c r="C11">
         <v>813426818000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>848843741591.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>535992979785.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>338595908733.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>585721765291.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>665062374247.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>621507918551.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>555930772581.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>457007141573.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>390261637241.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>119876262161.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>342515257778.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>215386662605.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>142954665032.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>158703675941.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>121430567059.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>72480681870.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>63210225775.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>43834682822.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>18847044311.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>38267130000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>37007421000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>47170000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>12463873000.0</v>
       </c>
-      <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B12">
+        <v>593097039000.0</v>
+      </c>
+      <c r="C12">
         <v>432005279000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>311839948685.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>395594612225.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>327061825326.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>356832468826.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>360933185123.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>498017455411.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>386922167017.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>361315896480.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>378651540837.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>358432961457.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>256841148674.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>223360619855.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>123856315729.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>87782627557.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>98183758504.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>59713903297.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>43313286100.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>40656241664.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>35830000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
+      <c r="AA12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B13">
+        <v>125498071330.0</v>
+      </c>
+      <c r="C13">
         <v>125537893240.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>84751267929.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1833047520.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>250722312090.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>48395326597.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>509083982620.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>282149497810.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>266459495840.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>486968207340.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>230504557740.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
+      <c r="AA13"/>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B14">
+        <v>-44776582773.0</v>
+      </c>
+      <c r="C14">
         <v>-67295581249.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-51055814606.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-27834786113.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-24454057186.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>260398144391.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>237526515518.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>199896782474.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>168276789877.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>143765952839.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>117009202116.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>6194309000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>16652549000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>14794218000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>12458281000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>15568969000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>10345096000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>5358785000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>5028569000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>4333372000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>3003009000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2319923000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1901665000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1705000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1519969000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1215579000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B15">
+        <v>2865185363000.0</v>
+      </c>
+      <c r="C15">
         <v>3000372094000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>3193816276615.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1942229752036.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1186598590767.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>2060631850945.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1987755412096.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1716355870266.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1594441049254.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1354950312035.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>1220020581458.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>403630459358.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>996905689297.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>729634186606.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>471027871566.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>484086202515.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>372157912334.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>196230049693.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>141589137703.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>93575798388.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>45730497043.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>85106505000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>83965423000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>119490000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>31136000000.0</v>
       </c>
-      <c r="Z15"/>
+      <c r="AA15"/>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B16">
+        <v>2865185363460.0</v>
+      </c>
+      <c r="C16">
         <v>3000372094160.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>3193816276620.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1942229752036.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1186598590767.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2060631850945.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1999303012096.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1716355870266.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1594441049254.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1354950312035.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1220020581460.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>403630459000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1041766390000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>729634187000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>471027872000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>484086203000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>372157912000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>196230050000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>141589138000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>93575798000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>45730497000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>85106505000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>83965423000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>119490000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>31136000000.0</v>
       </c>
-      <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B17">
+        <v>2909961946237.0</v>
+      </c>
+      <c r="C17">
         <v>3067667675407.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>3244872091221.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>1970064538149.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>1211052647953.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>2098168514645.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>2039404206764.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>1760434280304.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>1630953830893.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>1388676127665.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>1250233128560.0</v>
       </c>
-      <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B18">
+        <v>-473078123447.0</v>
+      </c>
+      <c r="C18">
         <v>-280942548235.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-227088680756.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-364886348744.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-303874667030.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-305427009410.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-308580342046.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-451218323645.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-353333486926.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-346428134234.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B21">
+        <v>3723712155000.0</v>
+      </c>
+      <c r="C21">
         <v>3915364772000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>4299475347199.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2896830840392.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1879781888805.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2830928194155.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3172264551034.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2627892008006.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2460559388050.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2315242242867.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1862620832987.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>891297358142.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1304809297689.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1157447385121.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>757876976650.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>773335131028.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>613187243759.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>345420105123.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>238713343143.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>170904609793.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>93535480520.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>130632077000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>150064985000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>151662000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>100695653000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>90405605000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
+      <c r="AA22"/>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B23">
+        <v>34957850106000.0</v>
+      </c>
+      <c r="C23">
         <v>32157584514000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>27185532838325.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>28203209268374.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>26099697221087.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>21619517428243.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>21813885443062.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>21318881791830.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>18356114558423.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>16034717655491.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>12956109802860.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>13277790920096.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>10712318169849.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>9353178284710.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>8695989016228.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>6450829860831.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>4163988142781.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3562253941108.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2589726681498.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1800608621339.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1612648813729.0</v>
       </c>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
+      <c r="AA23"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
+      <c r="AA24"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B25">
+        <v>144548431932.0</v>
+      </c>
+      <c r="C25">
         <v>133359046493.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>121443287072.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>124184136435.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>131301970054.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>127909371730.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>49220822439.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>40953519603.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>36909990968.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>183</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>2287121000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1098715125.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>63309528721.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>48526818588.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>43311230039.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>47512672713.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>54015313839.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>25931380754.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>34691724599.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>24821247935.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>19016859405.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>18108708920.0</v>
       </c>
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26">
         <v>3470857000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>689665000.0</v>
       </c>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>184</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>3260188344000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>3144170080789.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>3485919226753.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>4323908596398.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>3565670836237.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3789056629159.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2830103134832.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1753756067473.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1943629754978.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1758776611951.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1193678612894.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1193855761830.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>873252911223.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>711945016015.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>792468029483.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>369591236646.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>282874263538.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>289138724009.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>244762859707.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>210852967654.0</v>
       </c>
-      <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B28">
+        <v>3720460668341.0</v>
+      </c>
+      <c r="C28">
         <v>129311549000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>183821226050.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>154565121308.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>100924532156.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>109274724955.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>93048190692.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>79873524204.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>79320933674.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>71547618642.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>82009911788.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>53091021887.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>46409367417.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>33083243119.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>188589032491.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>140583149431.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>151007044946.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>125628775344.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>100707745131.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>91263546892.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>72558004878.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>206977318000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>144957262000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>118641000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>87026416000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>90066439000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B29">
+        <v>706537366944.0</v>
+      </c>
+      <c r="C29">
         <v>813426817930.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>848843741591.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>535992979790.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>338595908730.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>585721765291.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>665062374250.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>621507918550.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>555930772580.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>457007141570.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>390261637240.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
+      <c r="AA29"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B30">
+        <v>4768549923000.0</v>
+      </c>
+      <c r="C30">
         <v>4386934542000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>3986859124411.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>4373226639894.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>5118122407307.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>4441686645277.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>4704386917030.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3654732926752.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2514495367346.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2585180213045.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2335715287020.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1643928450626.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1616146878296.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1188168733318.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>900534048506.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>933051178914.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>520598281592.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>408503038882.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>389846469140.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>336026406599.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>283410972532.0</v>
       </c>
-      <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
+      <c r="AA30"/>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B31">
+        <v>-107212842000.0</v>
+      </c>
+      <c r="C31">
         <v>-34270279000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-205759514387.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>72942876233.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-222667357469.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-147037914219.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-467797970023.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-245949809151.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-273674784576.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-469558973629.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-222126067186.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-361596327387.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>51264198868.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-196744749526.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-131436158941.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-114976283575.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-109253667954.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-71350589007.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-28885411114.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-29160756941.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-25954929750.0</v>
       </c>
-      <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
+      <c r="AA31"/>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B32">
+        <v>38681562261000.0</v>
+      </c>
+      <c r="C32">
         <v>36072949286000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>31485008185525.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>30669405967404.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>27904558322183.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>24476953742651.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>25026739472547.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>24060802395725.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>20816673946473.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>18349959898358.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>14818730635847.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>14169088278238.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>12017837133337.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>10510625669832.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>9453865992878.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>7224164991859.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>4777175386540.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>3907674046231.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2828440024641.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1971513231132.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1706184294249.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1378126731000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1103893272000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>998557000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>833977150000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>684558149000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CI32"/>
+  <dimension ref="A1:CK32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:87">
+    <row r="1" spans="1:89">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CC1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CD1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CE1" t="s">
         <v>149</v>
       </c>
       <c r="CF1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CG1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CH1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CI1" t="s">
         <v>152</v>
       </c>
+      <c r="CJ1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>154</v>
+      </c>
     </row>
-    <row r="2" spans="1:87">
+    <row r="2" spans="1:89">
       <c r="A2" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B2">
+        <v>6898184309000.0</v>
+      </c>
+      <c r="C2">
+        <v>8794381519000.0</v>
+      </c>
+      <c r="D2">
         <v>7411770060000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>6324037892000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>7695924016000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>8247771173000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>7521249036000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>5741373468699.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>6326437670926.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>6327540128055.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>5904595573046.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>4740414133789.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>6136672739448.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>6346816361127.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>6090779580532.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>5458650274034.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>5933736412787.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>6180124574648.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>5240546634621.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>4400216966796.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>5160686637715.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>4887659778803.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>4587146608717.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>3980402313600.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>3722622081846.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>4603253165561.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>4065359849629.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>4176135353538.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>4264750157304.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>4812374836546.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>4815642257562.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>4007333802285.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>4028797968685.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>4777413007220.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>3783879693229.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>3489149551122.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>3791176939506.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>3666766818816.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>3034661260110.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>3401471980588.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>3346637382932.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>2987635849852.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>2238454127291.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>2883307583423.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>2510996955274.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>2822807755106.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>2801801970319.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>3212824556000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>2796428188045.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>2654450990026.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>2137110729189.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>2278554674473.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>2026054897865.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>2137676539267.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>1705488690595.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>2253940926719.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>2067903394811.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>2246949235997.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>2086206116665.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>1868296492079.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>1594003122981.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>1542306035600.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>1333877022000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>1336971885600.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>1175783028300.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>871343031300.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>837495360800.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>897547548500.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>910916338200.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>824771653300.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>804205939100.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>794882238100.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>652737234400.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>535784673900.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>607627457300.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>487572704500.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>478782975800.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>469153558000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>369471458000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>285718937000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>291739712000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>363894825000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>341003823000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>332599481000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>297371147000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>300172624000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>220137151000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>217946788000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:87">
+    <row r="3" spans="1:89">
       <c r="A3" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B3">
+        <v>40966282000.0</v>
+      </c>
+      <c r="C3"/>
+      <c r="D3">
         <v>282824425000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>33591300000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>30848468000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>277592101000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>31477902000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>235974289531.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>235316810805.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>235173218595.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>225847340027.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>225688231523.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>224907210827.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>226524493382.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>228925103422.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>233436074930.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>238514530725.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>237514445490.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>235754682087.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>225371127245.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>224508347091.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>86178433797.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>13830833927.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>13891104113.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>14008999893.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>14012993622.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>13009375117.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>11030910524.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>11167543176.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>10364198945.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>10137508424.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>10217555474.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>10234256760.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>10307726417.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>9241006363.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>8288751475.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>9072506713.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>8013197882.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>7705237746.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>6142964872.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>5418231252.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>5886930728.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>5273614319.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>5068331608.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>4985899216.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>5553328476.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>4891714933.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>4965617171.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>4964004976.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>4922285190.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>4988379760.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>4727819014.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>4103138927.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>-12136193700.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>38120052359.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>1730069455.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>42026042495.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>-112276448361.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>-13942316750.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>14248288908.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>-34573847.0</v>
       </c>
-      <c r="BI3"/>
-      <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
+      <c r="CJ3"/>
+      <c r="CK3"/>
     </row>
-    <row r="4" spans="1:87">
+    <row r="4" spans="1:89">
       <c r="A4" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -18519,472 +18967,484 @@
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
     </row>
-    <row r="5" spans="1:87">
+    <row r="5" spans="1:89">
       <c r="A5" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B5">
+        <v>1297414752000.0</v>
+      </c>
+      <c r="C5"/>
+      <c r="D5">
         <v>1039180458000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>749322497000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>1011736560000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>1464941291000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>532007336000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>694815891798.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>1313513075672.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>1504708805002.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>1055961671489.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>586416436073.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>1152388434636.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>1018555505488.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>384025770464.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>200701581690.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>214950672382.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>138721323926.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>178302627811.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>231777617489.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>978258421414.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>915233901532.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>699265923489.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>486283550231.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>730144818903.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>1233013785157.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>557188945296.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>577884723360.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>804177097221.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>1110076451353.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>614501889401.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>531670997722.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>732843374105.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>1119956461136.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>748209068666.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>365982168595.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>712474672371.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>837987524336.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>631130733477.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>625187864724.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>734941112779.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>519539973988.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>465517048983.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>652390567930.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>493233355301.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>277431167261.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>104057164975.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>342480443487.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>446733361532.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>440264554326.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>471580342380.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>355179708207.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>345890040318.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>370501283237.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>279534306460.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>292107345052.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>173745545472.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>430835529959.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>172897683965.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>111658003191.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>146910966373.0</v>
       </c>
-      <c r="BI5"/>
-      <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
     </row>
-    <row r="6" spans="1:87">
+    <row r="6" spans="1:89">
       <c r="A6" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B6">
+        <v>1338381034000.0</v>
+      </c>
+      <c r="C6">
+        <v>1336885428000.0</v>
+      </c>
+      <c r="D6">
         <v>1322004883000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>782913797000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>1042585028000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>1742533392000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>563485238000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>930790181329.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>1548829886477.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>1739882023597.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>1281809011516.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>812104667596.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>1377295645463.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>1245079998870.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>612950873886.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>434137656620.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>453465203107.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>376235769416.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>414057309898.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>457148744734.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>1202766768505.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>1001412335329.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>713096757416.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>500174654344.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>744153818796.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>1247026778779.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>570198320413.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>588915633884.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>815344640397.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>1120440650298.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>624639397825.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>541888553196.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>743077630865.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>1130264187553.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>757450075029.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>374270920070.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>721547179084.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>846000722218.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>638835971223.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>631330829596.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>740359344031.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>525426904716.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>470790663302.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>657458899538.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>498219254517.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>282984495737.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>108948879908.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>347446060658.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>451697366508.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>445186839516.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>476568722140.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>359907527221.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>349993179245.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>358365089537.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>317654358819.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>293837414507.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>215771587967.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>318559081598.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>158955367215.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>125906292099.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>146876392526.0</v>
       </c>
-      <c r="BI6"/>
-      <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
     </row>
-    <row r="7" spans="1:87">
+    <row r="7" spans="1:89">
       <c r="A7" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -19028,54 +19488,56 @@
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
     </row>
-    <row r="8" spans="1:87">
+    <row r="8" spans="1:89">
       <c r="A8" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -19119,1190 +19581,1220 @@
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
     </row>
-    <row r="9" spans="1:87">
+    <row r="9" spans="1:89">
       <c r="A9" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B9">
+        <v>2494079850000.0</v>
+      </c>
+      <c r="C9">
+        <v>2729685133000.0</v>
+      </c>
+      <c r="D9">
         <v>1948929399000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>1612904629000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>2163929613000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>2185680448000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>1894969099000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>1720748765879.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>2434719625348.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>2263813935552.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>2169910406566.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>1626485723852.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>2315575545217.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>2092684197188.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>1763681724784.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>1330868771269.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>1652188645683.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>1836678646660.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>1493495623473.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>1418058687313.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>2174750550957.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>2008322532331.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>1911510398335.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>1722338564442.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>1656951464577.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>2464170248757.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>1835462371280.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>1868595650709.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>1749012675769.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>1898507765168.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>1717367229586.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>1394428870564.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>1386349665329.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>1740424716960.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>1124497438562.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>921596351024.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>1188536248850.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>1367699022371.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>1004677681478.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>1193222985131.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>1334822766932.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>1140440698601.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>912385641204.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>1200131379055.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>945378401147.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>788736432559.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>338445490933.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>706313219124.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>701730666152.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>775152106834.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>654966501813.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>831780212623.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>659767020514.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>689250396280.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>535964683104.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>621446008917.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>498955030139.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>563792906594.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>345645342974.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>381921648537.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>367051127051.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>558798131000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>476321600000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>451198735000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>348908554000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>340501958000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>326654030000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>305968289000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>286748830000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>204306951000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>215164549000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>215024870000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>196580613000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>164727147000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>201485948000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>170036701000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>182422417000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>167531040000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>116991215000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>95415425000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>108050742000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>96362784000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>89833911000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>82699017000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>84240975000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>94406215000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>81127322000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>82724508000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:87">
+    <row r="10" spans="1:89">
       <c r="A10" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B10">
+        <v>1174832639000.0</v>
+      </c>
+      <c r="C10">
+        <v>1259626084000.0</v>
+      </c>
+      <c r="D10">
         <v>875254562000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>612031072000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>869587595000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>1288121606000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>390695964000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>795274327758.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>1407002595737.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>1519621938947.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>1047099406631.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>611932772685.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>915061714549.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>1103922439291.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>555041698093.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>444225200938.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>402868179612.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>247412050868.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>60828721464.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>152783753392.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>1088624030962.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>648088185562.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>806376517728.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-36588863271.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>1266014439917.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>1198233750921.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>414269273668.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>443834495118.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>648129061304.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>874238852932.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>496083505119.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>369519328708.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>642100512096.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>920094577992.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>517632954252.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>258520179413.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>490636891817.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>623754957972.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>429754653101.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>368121740861.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>424051917304.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>425402727980.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>370353671241.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>477655463302.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>367082903278.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>189872580650.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-73708428827.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>247653768353.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>165883110579.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>365128768832.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>403444686506.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>300361101238.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>287138939981.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>292722948161.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>231496134244.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>256348066395.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>179247918114.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>299050284374.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>127396253101.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>82367295892.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>117626984342.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>194202223400.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>164728199800.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>135026518100.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>164401906200.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>123842571000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>148510956700.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>130402558400.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>101177489700.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>68400867600.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>70980363200.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>72131102100.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>62557183200.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>39521444600.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>63858381200.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>48173882000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>58274224200.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>57196685000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>34022308000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>28042426000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>21321431000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>19598913000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>12270543000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>14389664000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>12666624000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>28968095000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>40032204000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>44026636000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:87">
+    <row r="11" spans="1:89">
       <c r="A11" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B11">
+        <v>209837728000.0</v>
+      </c>
+      <c r="C11">
+        <v>233103443000.0</v>
+      </c>
+      <c r="D11">
         <v>177826896000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>130962413000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>164644615000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>280549030000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>82727454000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>173482092428.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>276668240951.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>334842549585.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>227999466730.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>108237273767.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>177764451509.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>239609186004.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>117823817793.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>89249844864.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>89310131124.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>41629730887.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>15360278538.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>37943923621.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>243661975687.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>139676545762.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>179186196611.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-49326210459.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>316185233377.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>287768499980.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>118984062700.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>90263960068.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>168045851499.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>242262438803.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>122974041453.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>92390591015.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>163880847280.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>239785937802.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>128716118038.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>64241691324.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>123187025417.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>156216913403.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>115472511888.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>89766114542.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>95551601740.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>67125962293.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>86994266107.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>149428421805.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>86712987036.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>33806148477.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>-18508301442.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>61152623831.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>43425791295.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>125505092593.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>89565379666.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>64918097687.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>62526687832.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>65681401789.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>55011344963.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>54830792023.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>39863123830.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>71754530618.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>27781123840.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>18163407260.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>25255603314.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>28287937000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>50508794100.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>38698735200.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>41208209600.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>16033638500.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>40760525300.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>35911699800.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>28724703500.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>10126659300.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>21491635000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>21612356200.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>19250031300.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>12811012600.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>19042877300.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>13932641600.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>17423694200.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>18747885000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>10362082000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>6874343000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>7669822000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>5246664000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>2434146000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>3496413000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>9126213000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>7008480000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>9065863000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>13066573000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:87">
+    <row r="12" spans="1:89">
       <c r="A12" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B12">
+        <v>122582112000.0</v>
+      </c>
+      <c r="C12">
+        <v>147302046000.0</v>
+      </c>
+      <c r="D12">
         <v>163925896000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>139720132000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>142148965000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>176819685000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>142973350000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>55665787823.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>55137964451.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>58482002550.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>80911563905.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>82212480043.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>90233902187.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>110751374997.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>102220348342.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>110464647116.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>72158241770.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>89550210426.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>79212299003.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>78196184408.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>81162209201.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>83443452483.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>87437558054.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>78940712184.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>107010746105.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>11675104552.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>118565158784.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>119629585687.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>132993370031.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>147168378970.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>139045927515.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>116895271000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>92208577295.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>94932681046.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>104331000607.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>107461989182.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>81993769590.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>92976392818.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>89219767315.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>86460779439.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>88057137891.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>94137246008.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>95163377742.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>88973686729.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>100377230358.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>87558586611.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>90316543793.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>94826675134.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>85731155919.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>75135785494.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>68135655874.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>54818606969.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>58751100337.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>65642141376.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>95977793600.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>56430195700.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>34070905792.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>19508797224.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>65866427400.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>29856682900.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>29249408184.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>5097591400.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>41560265300.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>12981333300.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>21268437500.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>2007265500.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>30246259300.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>38977906900.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>26952326800.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>9161257400.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>21237823700.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>17324191700.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>11990630600.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>11923355600.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>11054938900.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>10324208300.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>10010783300.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>10503950000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>10423500000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>9670000000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>9760000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>9791644000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>9278356000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>7000000000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>7000000000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>8051544000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>12567000000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>12567000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:87">
+    <row r="13" spans="1:89">
       <c r="A13" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B13">
+        <v>38744468861.0</v>
+      </c>
+      <c r="C13">
+        <v>13581668783.0</v>
+      </c>
+      <c r="D13">
         <v>53871284310.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>111277582440.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>11461447790.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>76740463620.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>352724488990.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>43620574882.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>44106681844.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>15843119355.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>20063941840.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>97010137140.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>254707788310.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>96281860550.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>57338241840.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>5737982412.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>6367299369.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>88560752200.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>140721448100.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>103258484240.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>81818372450.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>6688726863.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>111656183010.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>531226821030.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>512600101810.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>39371843580.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>145771480510.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>14124844128.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>15027299226.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -20316,603 +20808,619 @@
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
     </row>
-    <row r="14" spans="1:87">
+    <row r="14" spans="1:89">
       <c r="A14" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>171</v>
+      </c>
+      <c r="B14">
+        <v>-19411501363.0</v>
+      </c>
       <c r="C14">
+        <v>-10903844450.0</v>
+      </c>
+      <c r="D14"/>
+      <c r="E14">
         <v>-3858812568.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-15503816158.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-22699377575.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-10176464855.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-16210900803.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-18208838016.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-17133866126.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-11773916874.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-12062083666.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-10085947940.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-6790228404.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-5739330654.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-7756169125.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-7549057930.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>2885800774.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>1894046197.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>289632048548.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>282481759359.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>260398144391.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>256458700618.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>261168566816.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>255511872835.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>237074115518.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>218585708040.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>226068254150.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>213633334977.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>199896782474.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>8918772400.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>9976789900.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>9501873400.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>13721097800.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>8894527800.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>7553112300.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>6344043700.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>10434460100.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>7679040700.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>9903352400.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>5708962500.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>7579156800.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>7647209200.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>7325875200.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>7660305900.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>2032625100.0</v>
       </c>
-      <c r="AT14"/>
-      <c r="AU14">
+      <c r="AV14"/>
+      <c r="AW14">
         <v>2136868900.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>2893050100.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>4023436600.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>4089382600.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>4187633300.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>4352097000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>5198493000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>4929009400.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>4417917800.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>248797600.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>6630265700.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>2376457400.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>1609348200.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>1842209800.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>4002115800.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>3504811100.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>3849002000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>4213040100.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>3220952100.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>3584805000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>2336076200.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>1203263100.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>1370585400.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>1457982200.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>1057354000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>1472863000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>678732500.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>1541686900.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>1252008200.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>1556141000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>1212108000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>713968000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>1472023000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>858636000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>576401000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>1067902000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>500070000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>135366000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>513304000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>785044000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>886210000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:87">
+    <row r="15" spans="1:89">
       <c r="A15" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B15">
+        <v>945583410000.0</v>
+      </c>
+      <c r="C15">
+        <v>1015618796000.0</v>
+      </c>
+      <c r="D15">
         <v>682917557000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>477209847000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>689439164000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>984873198000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>297792044000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>605581334527.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>1112125516770.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>1167645523236.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>807326023027.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>491633415252.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>727211315100.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>857523024883.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>431478549646.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>347219186949.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>306008990558.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>208668120755.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>47362489123.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>107689540582.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>822878440307.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>504059661200.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>618100087315.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>7080653207.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>931391449223.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>891757881839.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>288515257078.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>341135615877.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>466346657302.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>616295439810.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>364190691225.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>267151947804.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>468717791427.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>666587542352.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>380022308428.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>186725375803.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>361105822671.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>457103584450.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>306603100548.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>268452273959.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>322791353078.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>350697608854.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>275712195963.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>320901166284.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>272709610357.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>154033807103.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>-54331892572.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>184364275634.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>119564269193.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>235600239684.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>309789924251.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>231255370209.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>220260155153.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>221843053422.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>171555779918.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>197099356603.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>139135996663.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>220665488013.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>97238671847.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>62594540455.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>90529171251.0</v>
       </c>
-      <c r="BI15"/>
-      <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
+      <c r="CJ15"/>
+      <c r="CK15"/>
     </row>
-    <row r="16" spans="1:87">
+    <row r="16" spans="1:89">
       <c r="A16" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>173</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>1015618796010.0</v>
+      </c>
+      <c r="D16">
         <v>682917556940.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>477209846690.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>689439163830.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>984873198460.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>297792044400.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>807326023030.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>491633415250.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>727211315100.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>857523024880.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>431478549646.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>347219186949.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>306008990558.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>208668120755.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>47362489123.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>107689540582.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>822878440307.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>504059661200.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>618100087315.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>7080653207.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>931391449223.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>891757881839.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>288515257080.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>341135615877.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>466346657302.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>616295439810.0</v>
       </c>
-      <c r="AD16"/>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
@@ -20925,139 +21433,145 @@
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
     </row>
-    <row r="17" spans="1:87">
+    <row r="17" spans="1:89">
       <c r="A17" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>174</v>
+      </c>
+      <c r="B17">
+        <v>964994911649.0</v>
+      </c>
       <c r="C17">
+        <v>1026522640461.0</v>
+      </c>
+      <c r="D17"/>
+      <c r="E17">
         <v>481068659254.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>704942979984.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>1007572576038.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>307968509253.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>621792235330.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>1130334354786.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>1184779389362.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>819099939901.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>503695498918.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>737297263040.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>864313253287.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>437217880300.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>354975356074.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>313558048488.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>205782319981.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>45468442926.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>114839829771.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>844962055275.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>508411639800.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>627190321117.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>12737347188.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>949829206540.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>910465250941.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>295285210968.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>353570535050.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>480083209805.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>631976414129.0</v>
       </c>
-      <c r="AD17"/>
-      <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
@@ -21070,136 +21584,142 @@
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
     </row>
-    <row r="18" spans="1:87">
+    <row r="18" spans="1:89">
       <c r="A18" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>175</v>
+      </c>
+      <c r="B18">
+        <v>-84911785808.0</v>
+      </c>
       <c r="C18">
+        <v>-139199533374.0</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18">
         <v>-102033526987.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-103885781042.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-158872726026.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-97584834949.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-12045212941.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-12439774319.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-42638883195.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-55924769758.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-56400839093.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-72124188710.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-102454767140.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-91913974499.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-100522264984.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-67244939830.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-84346862919.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-72871406566.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-71723625007.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-74932772538.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-73744592801.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-73311218791.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-63784104357.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-94587093461.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>21615600766.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-106725130448.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-105504741559.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-117966070805.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -21213,54 +21733,56 @@
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
     </row>
-    <row r="19" spans="1:87">
+    <row r="19" spans="1:89">
       <c r="A19" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -21304,54 +21826,56 @@
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
     </row>
-    <row r="20" spans="1:87">
+    <row r="20" spans="1:89">
       <c r="A20" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -21395,317 +21919,325 @@
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
     </row>
-    <row r="21" spans="1:87">
+    <row r="21" spans="1:89">
       <c r="A21" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B21">
+        <v>1186508591000.0</v>
+      </c>
+      <c r="C21">
+        <v>1336885428000.0</v>
+      </c>
+      <c r="D21">
         <v>849451252000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>691183825000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>846191651000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>1180616197000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>726419607000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>694815891800.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>1313513075672.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>1504708805000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>1055961671489.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>586416436073.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>1152388434636.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>1214187321904.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>601852687852.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>422473305197.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>441535647000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>343848568060.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>196177748515.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>249652738193.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>996133542118.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>915233901532.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>699265923489.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>486283550231.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>730144818903.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>1233013785157.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>557188945296.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>577884723360.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>804177097221.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>1248867940902.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>486372768856.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>401621642532.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>605058251605.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>992596133054.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>545302907184.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>333738804374.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>588921543438.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>656723712557.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>542064404877.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>502267189865.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>614186935567.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>615882589846.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>315305190654.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>540567957346.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>390865095141.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>260320183755.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>4673994334.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>272178805446.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>354359652270.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>336389118436.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>298281757577.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>332165234695.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>338682852779.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>370756840248.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>279534306460.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>292107345052.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>179247918113.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>430486443315.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>172897683965.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>111658003191.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>117626984342.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>235538899000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>184837532000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>161784742000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>191173958000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>156298947000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>175182222000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>152994781000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>128711293000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>103014712000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>87800621000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>84082924000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>70556424000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>49392110000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>67475823000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>57323714000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>64521698000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>67431403000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>40467663000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>39898171000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>37217182000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>28313905000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>18401751000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>14964405000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>7279758000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>36469832000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>43389994000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>51633996000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:87">
+    <row r="22" spans="1:89">
       <c r="A22" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -21749,263 +22281,271 @@
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
     </row>
-    <row r="23" spans="1:87">
+    <row r="23" spans="1:89">
       <c r="A23" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B23">
+        <v>8205755569000.0</v>
+      </c>
+      <c r="C23">
+        <v>10187181224000.0</v>
+      </c>
+      <c r="D23">
         <v>8511248207000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>7245758697000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>9013661978000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>9252835423000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>8689798527000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>6767306342780.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>7434600570093.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>7086645258605.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>7010523385369.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>5773961068987.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>7291165795061.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>7463631630763.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>7244447837586.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>6359388841591.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>7135740958434.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>7677866324530.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>6529923879274.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>5561419413818.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>6330487603465.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>5972531032512.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>5792201288761.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>5211005756596.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>4643779350374.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>5827664750231.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>5321224978553.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>5461371791370.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>5203623922908.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>5462014660812.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>6046636718292.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>5000141030317.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>4810089382409.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>5525241591126.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>4363074224607.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>4077007097772.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>4390791644918.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>4377742128630.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>3497274536711.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>4092427775853.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>4067273214297.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>3512193958607.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>2835534577841.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>3542871005132.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>3065510261280.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>3351576920406.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>3135455828086.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>3646958969677.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>3143799201927.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>3093213978423.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>2493795473425.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>2778169652401.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>2347139065600.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>2456170095298.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>1961919067239.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>2583279590584.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>2351809531589.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>2498545534531.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>2258953775674.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>2138560137425.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>1799929568598.0</v>
       </c>
-      <c r="BI23"/>
-      <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
     </row>
-    <row r="24" spans="1:87">
+    <row r="24" spans="1:89">
       <c r="A24" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -22049,124 +22589,130 @@
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
     </row>
-    <row r="25" spans="1:87">
+    <row r="25" spans="1:89">
       <c r="A25" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>182</v>
+      </c>
+      <c r="B25">
+        <v>40966282087.0</v>
+      </c>
       <c r="C25">
+        <v>41901879678.0</v>
+      </c>
+      <c r="D25"/>
+      <c r="E25">
         <v>33591299815.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>30848468069.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>31128453618.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>31477902135.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>34703474488.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>36049216252.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>31992147496.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>30271730982.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>29526230273.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>29653178321.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>30892676966.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>30340758739.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>31265208146.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>31685492584.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>32387201356.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>36380518855.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>31184854628.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>31349395215.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>86178433797.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>13830833927.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>13891104113.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>14008999893.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
@@ -22184,785 +22730,803 @@
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
     </row>
-    <row r="26" spans="1:87">
+    <row r="26" spans="1:89">
       <c r="A26" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26">
         <v>2287121000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>1324787000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>977510772.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>16519290435.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>26500510560.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>16513373852.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>14038977270.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>10940446794.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>18367744039.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>10408703297.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>18511338974.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>16021742411.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>11521873938.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>13650421826.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>9617774144.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>13736748680.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>14843993507.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>10327570445.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>8180712062.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>9958954025.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>14014872410.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>1351869779.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>1704589767.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>9594519529.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>17027207078.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>434551878.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>351965231.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>14328171610.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>8238447949.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>9662574716.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>2536305405.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>5494052684.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>15543949546.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>4915330532.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>8010183463.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>6222261058.0</v>
       </c>
-      <c r="AO26"/>
-      <c r="AP26"/>
       <c r="AQ26"/>
-      <c r="AR26">
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26">
         <v>7209970244.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>4364810740.0</v>
       </c>
-      <c r="AT26"/>
-[...1 lines deleted...]
-      <c r="AV26">
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26">
         <v>3408273701.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>5395262876.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>3258289059.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>3062299563.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>6392857422.0</v>
       </c>
-      <c r="BA26"/>
-      <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
     </row>
-    <row r="27" spans="1:87">
+    <row r="27" spans="1:89">
       <c r="A27" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-      <c r="C27">
+        <v>184</v>
+      </c>
+      <c r="B27">
+        <v>988640290000.0</v>
+      </c>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
         <v>608895280000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>1001049345000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>742587751000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>892362733000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>774002016966.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>834716552659.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>551633302791.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>855074811605.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>777010768229.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>918958400248.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>887798013117.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>934171417494.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>681601623125.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>982348173017.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>1417933985671.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>1058066320847.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>916217209630.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>931691080250.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>879395142121.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>977387257113.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>1017641400332.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>691247036671.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>1025233755971.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>898223425565.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>1162379568634.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>703219878989.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>458978946934.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>924448948793.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>932288548768.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>514386690337.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>512875279316.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>400948220228.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>414159179353.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>425773388576.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>575459760107.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>262676186099.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>529183032978.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>576310775794.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>272853046450.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>491315148033.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>577719692479.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>416888724989.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>396866333580.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>197043846164.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>353293789990.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>246474643160.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>314088843725.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>251241131487.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>399622615989.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>228903170629.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>178679724289.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>182127767658.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>279921376632.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>232524042644.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>196664883495.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>124022897089.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>217645526646.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>173611708785.0</v>
       </c>
-      <c r="BI27"/>
-      <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
     </row>
-    <row r="28" spans="1:87">
+    <row r="28" spans="1:89">
       <c r="A28" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B28">
+        <v>51893259000.0</v>
+      </c>
+      <c r="C28">
+        <v>1159691440150.0</v>
+      </c>
+      <c r="D28">
         <v>1073890204100.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>19702479000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>52801489000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>36370715000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>35852391000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>32012226019.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>25076217217.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>86331886903.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>39254143392.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>13932851414.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>44302344341.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>33936645908.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>37250212108.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>29984111286.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>53394152006.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>2878899256.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>37135816055.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>36041016111.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>24868800734.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>26656494188.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>40720748483.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>16714182788.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>25183299496.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>18651407372.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>29856292950.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>18749590079.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>25790900291.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>20836306150.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>20225653008.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>44872009976.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>83683575022.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>18035691988.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>21494708722.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>13845205647.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>25945327317.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>8474567098.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>48625549542.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>9467166003.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>21929470195.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>33532279447.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>16676853402.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>5741235121.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>26059543818.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>14853418976.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>10981446502.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>17524924208.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>9731232201.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>10357942080.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>13808302650.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>12302344424.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>9940778263.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>124284676796.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>56568538549.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>49562035567.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>51237345800.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>60196659719.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>43459517240.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>44217141755.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>40715713777.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>277326585900.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>248585299300.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>246703124000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>156514140500.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>147236545400.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>116883933500.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>121184357300.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>129148429800.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>101326812200.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>98572217300.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>102771870300.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>99293765000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>89203041600.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>110229161100.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>90598988700.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>96431497900.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>102210461000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>78490495000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>57772581000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>71807198000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>69188149000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>72794129000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>69621497000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>71294743000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>63723055000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>43513263000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>33335882000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:87">
+    <row r="29" spans="1:89">
       <c r="A29" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B29">
+        <v>209837727574.0</v>
+      </c>
+      <c r="C29">
+        <v>233103443137.0</v>
+      </c>
+      <c r="D29">
         <v>177826895610.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>130962412900.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>164644615290.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>280549030210.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>82727454340.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>173482092428.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>276668240951.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>334842549585.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>227999466730.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>108237273770.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>177764451510.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>239609186000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>117823817790.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>89249844864.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>89310131124.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>41629730890.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>15360278540.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>37943923620.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>243661975690.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>139676545762.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>179186196610.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-49326210460.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>316185233380.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>287768499980.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>118984062700.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>90263960068.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>168045851499.0</v>
       </c>
-      <c r="AC29"/>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -22976,790 +23540,785 @@
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
     </row>
-    <row r="30" spans="1:87">
+    <row r="30" spans="1:89">
       <c r="A30" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B30">
+        <v>1307571260000.0</v>
+      </c>
+      <c r="C30">
+        <v>1392799705000.0</v>
+      </c>
+      <c r="D30">
         <v>1099478148000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>921720804000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>1317737962000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>1005064251000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>1200027393000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>1025932874081.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>1108162899167.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>759105130550.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>1105927812323.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>1033546935198.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>1154493055613.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>1116815269636.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>1153668257054.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>900738567557.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>1202004545647.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>1497741749882.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>1289377244653.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>1161202447022.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>1169800965750.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>1084871253709.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>1205054680044.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>1230603442996.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>921157268528.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>1224411584670.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>1255865128924.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>1285236437832.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>938873765604.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>649639824266.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>1230994460730.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>992807228032.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>781291413724.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>747828583906.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>579194531378.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>587857546650.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>599614705412.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>710975309814.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>462613276601.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>690955795265.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>720635831365.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>524558108755.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>597080450550.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>659563421709.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>554513306006.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>528769165300.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>333653857767.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>434134413677.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>347371013882.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>438762988397.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>356684744236.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>499614977928.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>321084167735.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>318493556031.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>256430376644.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>329338663865.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>283906136778.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>251596298534.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>172747659009.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>270263645346.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>205926445617.0</v>
       </c>
-      <c r="BI30"/>
-      <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
+      <c r="CJ30"/>
+      <c r="CK30"/>
     </row>
-    <row r="31" spans="1:87">
+    <row r="31" spans="1:89">
       <c r="A31" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B31">
+        <v>-11675951000.0</v>
+      </c>
+      <c r="C31">
+        <v>-77259344000.0</v>
+      </c>
+      <c r="D31">
         <v>25803310000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-79152753000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>23395944000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>107505409000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-335723644000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>100458435960.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>93489520065.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>14913133945.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-8862264858.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>25516336612.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-237326720087.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>136669437640.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-46810989759.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>21751895741.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-38667467389.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-91524845910.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-135349027051.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-96868984801.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>92490488843.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-267145715970.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>107110594239.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-522872413502.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>535869621014.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-34780034236.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-142919671628.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-134050228242.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-156048035917.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-260600492081.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>9710736263.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-32102313824.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>37042260491.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-72501555062.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-27669952932.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-75218624961.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-98284651621.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-32968754585.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-112309751776.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-134145449005.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-190135018263.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-190479861866.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>55048480587.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-62912494044.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-23782191863.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-70014278964.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-78382423161.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-24525037094.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-188358902859.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>28739650395.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>105162928929.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-31804133457.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-51543912798.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-78033892088.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-48038172216.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-35759278657.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-35800975247.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-131436158941.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-45501430864.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-29290707299.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-43497697092.0</v>
       </c>
-      <c r="BI31"/>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
     </row>
-    <row r="32" spans="1:87">
+    <row r="32" spans="1:89">
       <c r="A32" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B32">
+        <v>9392264160000.0</v>
+      </c>
+      <c r="C32">
+        <v>11524066651000.0</v>
+      </c>
+      <c r="D32">
         <v>9360699459000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>7936942521000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>9859853629000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>10433451621000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>9416218135000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>7462122234578.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>8761157296274.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>8591354063607.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>8074505979612.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>6366899857641.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>8452248284665.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>8439500558315.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>7854461305316.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>6789519045303.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>7585925058470.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>8016803221308.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>6734042258094.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>5818275654109.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>7335437188672.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>6895982311134.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>6498657007052.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>5702740878042.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>5379573546423.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>7067423414318.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>5900822220909.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>6044731004247.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>6013762833073.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>6710882601714.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>6533009487148.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>5401762672849.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>5415147634014.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>6517837724180.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>4908377131791.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>4410745902146.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>4979713188356.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>5034465841187.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>4039338941588.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>4594694965719.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>4681460149864.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>4128076548453.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>3150839768495.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>4083438962478.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>3456375356421.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>3611544187665.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>3140247461252.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>3919137775124.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>3498158854197.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>3429603096860.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>2792077231002.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>3110334887096.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>2685821918379.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>2826926935547.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>2241453373699.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>2875386935636.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>2566858424950.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>2810742142591.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>2431851459639.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>2250218140616.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>1961054250032.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>2101104167200.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>1810198621500.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>1788170620800.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>1524691582300.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>1211844989400.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>1164149391300.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>1203515837700.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>1197665168100.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>1029078603900.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>1019370487600.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>1009907107700.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>849317847000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>700511821000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>809113405000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>657609406000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>661205392500.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>636684598000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>486462673000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>381134362000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>399790454000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>460257609000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>430837734000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>415298498000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>381612122000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>394578839000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>301264473000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>300671296000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z30"/>
+  <dimension ref="A1:AA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -23794,2421 +24353,2503 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B2">
+        <v>4601449023000.0</v>
+      </c>
+      <c r="C2">
         <v>4156738667000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3262074784511.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3009380167931.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3777791432101.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2982004859009.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2495655019108.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2201859470155.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1543129244709.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1682075365772.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>712922612494.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1860492328823.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1339570311638.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>325316689037.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>472105631514.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>321582619407.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>316330699463.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>120002105073.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>54255385079.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>113158490613.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>61216993029.0</v>
       </c>
-      <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
+      <c r="AA2"/>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B3">
+        <v>1137211591000</v>
+      </c>
+      <c r="C3">
         <v>1809473330000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2525729079182</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1509214777944</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>977435990290</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1155602411570</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1898335618348</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1239109902712</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>560552062198</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>765201952506</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>551306884573</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>853429600863</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>638659721420</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>745880981796</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>965174172508</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>150365495625</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>229431090153</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>369928174993</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>185996625035</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>52759119018</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>217628035987</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>78065329000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>16770159000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>11836000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>10362350000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>7763491000</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
+      <c r="AA4"/>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
+      <c r="AA5"/>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B6">
+        <v>1245742523000.0</v>
+      </c>
+      <c r="C6">
         <v>444710356000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>894663882843.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>252694616580.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-768411264170.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>795786573092.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>486349839901.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>293795548953.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>658730225446.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-138946121063.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>969152753278.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-1147569716329.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>520922017185.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>1014253622601.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-146788942477.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>150523012107.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>5251919944.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>196328594390.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>65746719994.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-58903105534.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>51941497584.0</v>
       </c>
-      <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
+      <c r="AA6"/>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B7">
+        <v>-607971793670.0</v>
+      </c>
+      <c r="C7">
         <v>-556545418430.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-377371005690.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-466279767050.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-409844440630.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-441225975880.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-410642375430.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-505671572190.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-421449461440.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-402610126890.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
+      <c r="AA7"/>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
+      <c r="AA8"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
+      <c r="AA9"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
+      <c r="AA10"/>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-      <c r="L11"/>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
+      <c r="AA11"/>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>-1067792189332.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>850338053050.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>716372233021.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-1806303058113.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-858354758560.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>-1210315585291.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>647900920708.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
+      <c r="AA12"/>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
+      <c r="AA13"/>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>202</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>1056112308000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>911616000972.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>124184136435.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>923148601913.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>804862545191.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>588189017002.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>40953519603.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>36909990968.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>27279631752.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>21214775871.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>20374665556.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>18741622891.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>10821484719.0</v>
       </c>
-      <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
+      <c r="AA14"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B15">
+        <v>1288618935000.0</v>
+      </c>
+      <c r="C15">
         <v>1229728485000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>782554490375.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>469532694225.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1162652385700.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>670760991750.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>648402292025.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>603684892575.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>469532694225.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>274920746700.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>149095678240.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>205700037470.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>182714320000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99655920000.0</v>
       </c>
       <c r="O15">
         <v>99655920000.0</v>
       </c>
       <c r="P15">
+        <v>99655920000.0</v>
+      </c>
+      <c r="Q15">
         <v>84658400000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>38329200000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>30663360000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>26830440000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>19140679295.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>19161087511.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>19138346000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>15520952000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>3821000000.0</v>
       </c>
-      <c r="Y15"/>
       <c r="Z15"/>
+      <c r="AA15"/>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B16">
+        <v>5847191546000.0</v>
+      </c>
+      <c r="C16">
         <v>4601449023000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>4156738667354.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3262074784511.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3009380167931.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>3777791432101.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2982004859009.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2495655019108.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2201859470155.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1543129244709.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1682075365772.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>712922612494.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1860492328823.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1339570311638.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>325316689037.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>472105631514.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>321582619407.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>316330699463.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>120002105073.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>54255385079.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>113158490613.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>61216993029.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
+      <c r="AA16"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
+      <c r="AA17"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B18">
+        <v>2501813667000.0</v>
+      </c>
+      <c r="C18">
         <v>-2272832827000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>2733452910514.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>557199110527.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>64519013058.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>2560230037616.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1405528643774.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1198156383109.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-523642071230.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-737922320754.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-530092108702.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-833054935307.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-619918098529.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-735059497077.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1573113718446.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>87888450804.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>216998755557.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-231475187839.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-7297273656.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-28369810799.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-60616676303.0</v>
       </c>
-      <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
+      <c r="AA18"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>207</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-1628862779286.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-2359457241900.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-1546563424787.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-947614701926.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1111015237138.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1845317472514.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-1196001406035.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-526316631073.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-746551666042.0</v>
       </c>
-      <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
+      <c r="AA19"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
+      <c r="AA20"/>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B21">
+        <v>322439338628.0</v>
+      </c>
+      <c r="C21">
         <v>3686296459654.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-1178720801361.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>483877447869.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>336067765575.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1180834706953.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-202794871792.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1559501666667.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>380280000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>265132941180.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-795566177565.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
+      <c r="AA21"/>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B22">
+        <v>2865185363000.0</v>
+      </c>
+      <c r="C22">
         <v>3000372094000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>3193816276615.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1942229752036.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1186598590767.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2060631850945.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1999303012096.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1716355870266.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1594441049254.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1354950312035.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1220020581458.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>403630459358.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>996905689297.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>729634186606.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>471027871566.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>484086202515.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>372157912334.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>196230049693.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>141589137703.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>93575798388.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>45730497043.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>85106505000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>83965423000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>119490000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>31136000000.0</v>
       </c>
-      <c r="Z22"/>
+      <c r="AA22"/>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>210</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>2631819250000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-14703000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-63568812500.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-44109000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-14252500000.0</v>
       </c>
       <c r="G23">
         <v>-14252500000.0</v>
       </c>
       <c r="H23">
+        <v>-14252500000.0</v>
+      </c>
+      <c r="I23">
         <v>-14345458333.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-12787350000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-7856350000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1360000000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>633802059917.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>165000000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1432215964000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1600000000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>657870070066.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>50000000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>972130674350.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>125000000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-42482524314.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>100000000000.0</v>
       </c>
-      <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
+      <c r="AA23"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B24">
+        <v>117771000.0</v>
+      </c>
+      <c r="C24">
         <v>180610551000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>166271837282.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>38503298605.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>21791933678.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>41697354810.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>50076541517.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>43108496677.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>34235431125.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>18650286464.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>10693516904.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>37837323520.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>28680880475.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>46520675294.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>30997850096.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-229665116043.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-138217402671.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-128860587631.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>5031328059.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>10147447709.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>5915140120.0</v>
       </c>
-      <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
+      <c r="AA24"/>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B25">
+        <v>773839895000.0</v>
+      </c>
+      <c r="C25">
         <v>-4519843900000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1153749712109.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-2066413888471.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-1067792189332.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>850338053050.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>716372233024.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-1757309389869.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-1631351040222.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-1382229943787.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-1241235357329.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-424005124914.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-1015647312188.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-740455671325.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-471027871566.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-484086202515.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-372157912334.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-196230049693.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-141589137703.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-93575798388.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-45730497043.0</v>
       </c>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
+      <c r="AA25"/>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-      <c r="C26"/>
+        <v>213</v>
+      </c>
+      <c r="B26">
+        <v>-349889153000.0</v>
+      </c>
+      <c r="C26">
+        <v>0.0</v>
+      </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
+      <c r="AA26"/>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
+      <c r="AA27"/>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B28">
+        <v>-1316068750000.0</v>
+      </c>
+      <c r="C28">
         <v>2428387225000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1975978291736.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-49224058856.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-870693620125.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1865848198703.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-865449663817.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>941471315759.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-102040044225.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-11027805520.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-944661855805.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>521712904799.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-63660670000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>879470158427.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1390050746668.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>289798336733.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-78329200000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>571467314350.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>78169560000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-39140679295.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>80838912489.0</v>
       </c>
-      <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
+      <c r="AA28"/>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B29">
+        <v>3639025258000.0</v>
+      </c>
+      <c r="C29">
         <v>-463359497000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>5259181989696.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2066413888471.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1041955003348.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3715832449186.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3303864262122.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>40953519603.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>36909990968.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>27279631752.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>21214775871.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>20374665556.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>18741622891.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>10821484719.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-607939545938.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>238253946429.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>446429845710.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>138452987154.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>178699351379.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>24389308219.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>157011359684.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>103732422000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>128373691000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>116022000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>60393101000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>26631301000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B30">
+        <v>-1133922024000.0</v>
+      </c>
+      <c r="C30">
         <v>-1628862779000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-2359457241900.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1546563424787.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-947614701926.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1111015237138.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1845317472514.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1196001406035.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-526316631073.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-746551666042.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-540613367669.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-815592277343.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-609978840945.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-699360306502.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-929382752946.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-372158975166.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-352545757571.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-513744616053.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-192623255254.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-42482524314.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-186584434874.0</v>
       </c>
-      <c r="V30"/>
       <c r="W30"/>
-      <c r="X30">
+      <c r="X30"/>
+      <c r="Y30">
         <v>26891000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>8234907000.0</v>
       </c>
-      <c r="Z30"/>
+      <c r="AA30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CQ30"/>
+  <dimension ref="A1:CS30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:95">
+    <row r="1" spans="1:97">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C1" t="s">
-        <v>88</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>90</v>
       </c>
       <c r="F1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G1" t="s">
-        <v>91</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="J1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K1" t="s">
-        <v>94</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="N1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="O1" t="s">
-        <v>97</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="R1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="S1" t="s">
-        <v>100</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="V1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="W1" t="s">
-        <v>103</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="Z1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AA1" t="s">
-        <v>106</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="AD1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AE1" t="s">
-        <v>109</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AH1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AI1" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AL1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AM1" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AP1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AQ1" t="s">
-        <v>118</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AT1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AU1" t="s">
-        <v>121</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AX1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AY1" t="s">
-        <v>124</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="BB1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BC1" t="s">
-        <v>127</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BF1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BG1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>132</v>
       </c>
       <c r="BJ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>133</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>135</v>
       </c>
       <c r="BN1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BO1" t="s">
-        <v>136</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>138</v>
       </c>
       <c r="BR1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BS1" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>141</v>
       </c>
       <c r="BV1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BW1" t="s">
-        <v>142</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
         <v>146</v>
       </c>
       <c r="CB1" t="s">
-        <v>20</v>
+        <v>147</v>
       </c>
       <c r="CC1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="CD1" t="s">
-        <v>148</v>
+        <v>21</v>
       </c>
       <c r="CE1" t="s">
         <v>149</v>
       </c>
       <c r="CF1" t="s">
-        <v>21</v>
+        <v>150</v>
       </c>
       <c r="CG1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="CH1" t="s">
-        <v>151</v>
+        <v>22</v>
       </c>
       <c r="CI1" t="s">
         <v>152</v>
       </c>
       <c r="CJ1" t="s">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="CK1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CL1" t="s">
         <v>23</v>
       </c>
       <c r="CM1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="CN1" t="s">
         <v>24</v>
       </c>
       <c r="CO1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CP1" t="s">
         <v>25</v>
       </c>
       <c r="CQ1" t="s">
-        <v>156</v>
+        <v>157</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>26</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>158</v>
       </c>
     </row>
-    <row r="2" spans="1:95">
+    <row r="2" spans="1:97">
       <c r="A2" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B2">
+        <v>5847191546000.0</v>
+      </c>
+      <c r="C2">
+        <v>4495107135000.0</v>
+      </c>
+      <c r="D2">
         <v>5189822932000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>3660059626000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>4601449023000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>4527820327000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>5908722476000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>4805227823946.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>4156738667354.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>3237216809886.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>5003885195922.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>4123504523600.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>3262074784511.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>3487252982406.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>3681567123383.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>4364274103410.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>3009380167931.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>3346220754377.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>3740976254443.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>4796412352840.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>3777791432101.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>3312533722482.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>3448204273688.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>3654697544219.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>2982004859009.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>2102563344591.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>2049067575426.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>2322852247429.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>2495655019109.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>1971542342129.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>2155990168997.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>2090603304078.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>2201859470155.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>1922552686493.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>1995912641496.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>1833219634960.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>1543129244709.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>1644501875555.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>1440492281802.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>1900824152831.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>1682075365772.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>1877905447160.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>1300060761237.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>1296358506011.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>712922612494.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>1162370660341.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>996247945826.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>1606109319392.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>1860492328823.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>1104816901622.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>1125238647574.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>1182291446146.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>1339570311638.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>724749526642.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>821467913438.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>66120149503.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>325316689037.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>140153834090.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>221444978121.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>392007923054.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>472105631514.0</v>
       </c>
-      <c r="BI2"/>
-      <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
       <c r="CQ2"/>
+      <c r="CR2"/>
+      <c r="CS2"/>
     </row>
-    <row r="3" spans="1:95">
+    <row r="3" spans="1:97">
       <c r="A3" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B3">
+        <v>205235354000</v>
+      </c>
+      <c r="C3">
+        <v>236532961000</v>
+      </c>
+      <c r="D3">
         <v>291952672000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>189444237000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>419281721000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>279373923000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>442057771000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>463359965762</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>624681670677</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>583782797401</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>768955018971</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>390600636830</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>780329249489</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>590408079997</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>348461425754</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>225091346905</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>345253925288</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>369171451853</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>202855605797</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>218949569813</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>186459362827</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>724874489882</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1246510797571</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>204120685871</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>429845418010</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>486161449468</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>275984784389</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>431429732802</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>704759651689</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>400442449941</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>322586620033</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>314797691924</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>201283140814</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>147510402582</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>88520868463</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>87393123835</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>237127667318</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>187922922979</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>210398968730</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>170524895430</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>196355165367</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>122498132678</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>103096066009</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>99225980276</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>226486705610</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>67564948590</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>294762920022</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>199515696676</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>291586035575</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>201060950855</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>167224781987</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>101248983754</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>169125004824</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>151594854136</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>114658654202</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>147212896540</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>332414576918</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>411827849964</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>319039929717</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>141859272626</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>92447120201</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>395736379100</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>276905960800</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>206957692100</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>116368068000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>399554880000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>413258608200</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>150337496100</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>60227430900</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>505577585500</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>277889874800</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>191532334700</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>89189876800</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>185996625000</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>132454490200</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>65389478000</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>30862355100</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>23542287000</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>19080551000</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>17526872000</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>184053478000</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>137691957000</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>112682783000</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>43560498000</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>78065329000</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>28933536000</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>16243438000</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>5142431000</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>16770159000</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>7051000000</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>11836000000</v>
-      </c>
-[...4 lines deleted...]
-        <v>10362350000</v>
       </c>
       <c r="CO3">
         <v>0</v>
       </c>
       <c r="CP3">
-        <v>7763491000</v>
+        <v>10362350000</v>
       </c>
       <c r="CQ3">
         <v>0</v>
       </c>
+      <c r="CR3">
+        <v>7763491000</v>
+      </c>
+      <c r="CS3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:95">
+    <row r="4" spans="1:97">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -26260,54 +26901,56 @@
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
     </row>
-    <row r="5" spans="1:95">
+    <row r="5" spans="1:97">
       <c r="A5" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -26359,340 +27002,350 @@
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
+      <c r="CR5"/>
+      <c r="CS5"/>
     </row>
-    <row r="6" spans="1:95">
+    <row r="6" spans="1:97">
       <c r="A6" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B6">
+        <v>-731942253000.0</v>
+      </c>
+      <c r="C6">
+        <v>1352084411000.0</v>
+      </c>
+      <c r="D6">
         <v>-694715797000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>1529763306000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-941389397000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>73628696000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-1380902149000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>1103494652194.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>648489156592.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>919521857468.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-1766668386036.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>880380672322.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>861429739089.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-225178197895.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-194314140977.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-682706980027.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>1354893935479.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-336840586446.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-394755500066.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-1055436098397.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>1018620920739.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>465257709619.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-135670551206.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-206493270531.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>672692685210.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>879441514418.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>53495769165.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-273784672003.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-172802771680.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>524112676979.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-184447826868.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>65386864919.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-111256166077.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>279306783662.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-73359955003.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>162693006536.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>290090390251.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-101372630846.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>204009593753.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-460331871029.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>218748787059.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-195830081388.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>577844685923.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>3702255226.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>583435893517.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-449448047847.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>166122714515.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-609861373566.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-254383009431.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>755675427201.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-20421745952.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-57052798572.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-157278865492.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>614820784996.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-96718386796.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>755347763935.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-259196539534.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>185162854947.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-81291144031.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-170562944933.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-80097708460.0</v>
       </c>
-      <c r="BI6"/>
-      <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
+      <c r="CR6"/>
+      <c r="CS6"/>
     </row>
-    <row r="7" spans="1:95">
+    <row r="7" spans="1:97">
       <c r="A7" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>195</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-607971793670.0</v>
+      </c>
+      <c r="D7">
         <v>-444873470860.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-279525258030.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-153964369360.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-556545418430.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-236811898910.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
         <v>-255707145090.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-176526899240.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-90530881850.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-466279767050.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-213526222310.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-190628696490.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-89369848710.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-409844440630.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-251804232980.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-176194163240.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-102350477140.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-441225975880.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-280330503090.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-195849975650.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-127803674410.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-410642375430.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
@@ -26717,54 +27370,56 @@
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
+      <c r="CR7"/>
+      <c r="CS7"/>
     </row>
-    <row r="8" spans="1:95">
+    <row r="8" spans="1:97">
       <c r="A8" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -26816,54 +27471,56 @@
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
     </row>
-    <row r="9" spans="1:95">
+    <row r="9" spans="1:97">
       <c r="A9" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -26915,54 +27572,56 @@
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
+      <c r="CR9"/>
+      <c r="CS9"/>
     </row>
-    <row r="10" spans="1:95">
+    <row r="10" spans="1:97">
       <c r="A10" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -27014,70 +27673,68 @@
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
+      <c r="CR10"/>
+      <c r="CS10"/>
     </row>
-    <row r="11" spans="1:95">
+    <row r="11" spans="1:97">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
@@ -27085,52 +27742,56 @@
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
-      <c r="AD11"/>
-      <c r="AE11"/>
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
@@ -27151,117 +27812,119 @@
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
+      <c r="CR11"/>
+      <c r="CS11"/>
     </row>
-    <row r="12" spans="1:95">
+    <row r="12" spans="1:97">
       <c r="A12" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12">
         <v>-180837163130.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-1112611393450.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-136811400620.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-279150627618.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-314043395208.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-948502207584.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>473904041078.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>-22248579977.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-325515479189.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>813712678813.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>384389433403.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>491631278163.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>99749712063.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1634463845.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>134904378953.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>1192092989568.0</v>
       </c>
-      <c r="AD12"/>
-      <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
@@ -27282,54 +27945,56 @@
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
+      <c r="CR12"/>
+      <c r="CS12"/>
     </row>
-    <row r="13" spans="1:95">
+    <row r="13" spans="1:97">
       <c r="A13" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -27381,683 +28046,697 @@
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
     </row>
-    <row r="14" spans="1:95">
+    <row r="14" spans="1:97">
       <c r="A14" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>202</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14">
         <v>282824425000.0</v>
       </c>
-      <c r="C14"/>
-      <c r="D14"/>
       <c r="E14"/>
-      <c r="F14">
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14">
         <v>307229107000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>235974289531.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>235316810805.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>235173218595.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>225847340027.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>225688231523.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>224907210827.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>30892676966.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>30340758739.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>31265208146.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>31685492584.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>32387201356.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>36380518855.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>31184854628.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>31349395215.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>86178433797.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>13830833927.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>13891104113.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>14008999893.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>14012993622.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>13009375117.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>11030910524.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>11167543176.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>10364198945.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>10137508424.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>10217555474.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>10234256760.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>10307726417.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>9241006363.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>8288751475.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>9072506713.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>8013197882.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>7705237746.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>6142964872.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>5418231252.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>5886930728.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>5273614319.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>5068331608.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>4985899216.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>5553328476.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>4891714933.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>4965617171.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>4964004976.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>4922285190.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>4988379760.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>4727819014.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>4103138927.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>77326466368.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>78531477441.0</v>
       </c>
-      <c r="BC14"/>
-      <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
+      <c r="CR14"/>
+      <c r="CS14"/>
     </row>
-    <row r="15" spans="1:95">
+    <row r="15" spans="1:97">
       <c r="A15" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>203</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
+        <v>37982750000.0</v>
+      </c>
+      <c r="D15">
         <v>1250636185000.0</v>
       </c>
-      <c r="C15"/>
-[...1 lines deleted...]
-      <c r="E15">
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15">
         <v>1257909234880.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>1257909235000.0</v>
       </c>
-      <c r="G15"/>
-[...1 lines deleted...]
-      <c r="I15">
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15">
         <v>14703000000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>14703000000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>782554490375.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>0.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>63568815300.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>533101509525.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>469532694225.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>2800.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>44109000000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>1206761385700.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>1162652385700.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>1162652385700.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>14252500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>670760991750.0</v>
       </c>
       <c r="X15">
         <v>670760991750.0</v>
       </c>
       <c r="Y15">
+        <v>670760991750.0</v>
+      </c>
+      <c r="Z15">
+        <v>670760991750.0</v>
+      </c>
+      <c r="AA15">
         <v>14252500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>648402292025.0</v>
       </c>
       <c r="AB15">
         <v>648402292025.0</v>
       </c>
       <c r="AC15">
+        <v>648402292025.0</v>
+      </c>
+      <c r="AD15">
+        <v>648402292025.0</v>
+      </c>
+      <c r="AE15">
         <v>12865125000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>603684892600.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>603684892575.0</v>
       </c>
-      <c r="AF15"/>
-      <c r="AG15">
+      <c r="AH15"/>
+      <c r="AI15">
         <v>11517350000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>469532694225.0</v>
       </c>
-      <c r="AI15"/>
-[...1 lines deleted...]
-      <c r="AK15">
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15">
         <v>52148130274.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>222772616426.0</v>
       </c>
-      <c r="AM15"/>
-[...1 lines deleted...]
-      <c r="AO15">
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15">
         <v>143095678200.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>143095678240.0</v>
       </c>
-      <c r="AQ15"/>
-[...1 lines deleted...]
-      <c r="AS15">
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15">
         <v>205700037500.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>205700037470.0</v>
       </c>
-      <c r="AU15"/>
-[...1 lines deleted...]
-      <c r="AW15">
+      <c r="AW15"/>
+      <c r="AX15"/>
+      <c r="AY15">
         <v>91247317467.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>85067002533.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>6400000000.0</v>
       </c>
-      <c r="AZ15"/>
-      <c r="BA15">
+      <c r="BB15"/>
+      <c r="BC15">
         <v>99655920000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>99655920000.0</v>
       </c>
-      <c r="BC15"/>
-[...1 lines deleted...]
-      <c r="BE15">
+      <c r="BE15"/>
+      <c r="BF15"/>
+      <c r="BG15">
         <v>99655920000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>99655920000.0</v>
       </c>
-      <c r="BG15"/>
-[...1 lines deleted...]
-      <c r="BI15">
+      <c r="BI15"/>
+      <c r="BJ15"/>
+      <c r="BK15">
         <v>76658400000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>27636126200.0</v>
       </c>
-      <c r="BK15"/>
-[...1 lines deleted...]
-      <c r="BM15">
+      <c r="BM15"/>
+      <c r="BN15"/>
+      <c r="BO15">
         <v>38329200000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>18626274000.0</v>
       </c>
-      <c r="BO15"/>
-[...1 lines deleted...]
-      <c r="BQ15">
+      <c r="BQ15"/>
+      <c r="BR15"/>
+      <c r="BS15">
         <v>30663360000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>14186816500.0</v>
       </c>
-      <c r="BS15"/>
-      <c r="BT15">
+      <c r="BU15"/>
+      <c r="BV15">
         <v>3275823900.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>26830440000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>12413869400.0</v>
       </c>
-      <c r="BW15"/>
-[...1 lines deleted...]
-      <c r="BY15">
+      <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15">
         <v>11614439000.0</v>
       </c>
-      <c r="BZ15"/>
-[...1 lines deleted...]
-      <c r="CB15">
+      <c r="CB15"/>
+      <c r="CC15"/>
+      <c r="CD15">
         <v>19161088000.0</v>
       </c>
-      <c r="CC15"/>
-      <c r="CD15"/>
       <c r="CE15"/>
-      <c r="CF15">
+      <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15">
         <v>19138345000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>16713875000.0</v>
       </c>
-      <c r="CH15"/>
-[...3 lines deleted...]
-      </c>
+      <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15">
+        <v>15520952000.0</v>
+      </c>
+      <c r="CM15"/>
+      <c r="CN15">
         <v>3821000000.0</v>
       </c>
-      <c r="CM15"/>
-      <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
+      <c r="CR15"/>
+      <c r="CS15"/>
     </row>
-    <row r="16" spans="1:95">
+    <row r="16" spans="1:97">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B16">
+        <v>5115249293000.0</v>
+      </c>
+      <c r="C16">
+        <v>5847191546000.0</v>
+      </c>
+      <c r="D16">
         <v>4495107135000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>5189822932000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>3660059626000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>4601449023000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>4527820327000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>5908722476140.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>4805227823946.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>4156738667354.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>3237216809886.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>5003885195922.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>4123504523600.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>3262074784511.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>3487252982406.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>3681567123383.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>4364274103410.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>3009380167931.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>3346220754377.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>3740976254443.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>4796412352840.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>3777791432101.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>3312533722482.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>3448204273688.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>3654697544219.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>2982004859009.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>2102563344591.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>2049067575426.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>2322852247429.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>2495655019108.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>1971542342129.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>2155990168997.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>2090603304078.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>2201859470155.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>1922552686493.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>1995912641496.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>1833219634960.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>1543129244709.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>1644501875555.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>1440492281802.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>1900824152831.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>1682075365772.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>1877905447160.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>1300060761237.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>1296358506011.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>712922612494.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>1162370660341.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>996247945826.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>1606109319392.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>1860492328823.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>1104816901622.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>1125238647574.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>1182291446146.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>1339570311638.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>724749526642.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>821467913438.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>66120149503.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>325316689037.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>140153834090.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>221444978121.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>392007923054.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>472105631514.0</v>
       </c>
-      <c r="BJ16"/>
-      <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
+      <c r="CR16"/>
+      <c r="CS16"/>
     </row>
-    <row r="17" spans="1:95">
+    <row r="17" spans="1:97">
       <c r="A17" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -28109,353 +28788,361 @@
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
     </row>
-    <row r="18" spans="1:95">
+    <row r="18" spans="1:97">
       <c r="A18" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B18">
+        <v>2608016067000.0</v>
+      </c>
+      <c r="C18">
+        <v>2187306121000.0</v>
+      </c>
+      <c r="D18">
         <v>-118541710000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>67311869000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>289787598000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>1015161654000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-3614317566000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-68108091457.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>527546948088.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>1251924903342.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-1502644610435.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>1490727900701.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-53117934389.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>298007621852.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>113357882631.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-193826138759.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-313568432704.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-336784250497.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-166475086942.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-187764715185.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-155109967612.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-638696056085.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-1232679963644.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-190229581758.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-415836418117.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-472148455846.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-262975409272.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-420398822278.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-693592108513.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-390078250996.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-312449111609.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-304580136450.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-191048884054.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-137202676165.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-79279862100.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-79104372360.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-228055160605.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-179909725097.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-202693730984.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-164381930558.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-190936934115.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-116611201950.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-97822451690.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-94157648668.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-221500806394.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-62011620114.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-289871205089.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-194550079505.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-286622030599.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-196138665665.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-162236402227.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-96521164740.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-165021865897.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>608422793120.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>33008451751.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-320257209100.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-236810960998.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>-198408030206.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>-712637338005.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>-513772348150.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>-148296002085.0</v>
       </c>
-      <c r="BI18"/>
-      <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
     </row>
-    <row r="19" spans="1:95">
+    <row r="19" spans="1:97">
       <c r="A19" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>-153109272901.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-377930474307.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-263497642194.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-393627026056.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-420439047639.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-551299063397.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-570969278785.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-667724876300.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-365906392702.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-754856694113.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-656432413306.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-334393872460.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-276168211008.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-279568928013.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-360224174373.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-194898187020.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-212983099045.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-179509241488.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-190968938471.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-315215005605.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-188508310023.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-416322983039.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-476329460981.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-496996581251.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-583252831896.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-288738598386.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
@@ -28477,54 +29164,56 @@
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
     </row>
-    <row r="20" spans="1:95">
+    <row r="20" spans="1:97">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -28576,133 +29265,139 @@
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
+      <c r="CR20"/>
+      <c r="CS20"/>
     </row>
-    <row r="21" spans="1:95">
+    <row r="21" spans="1:97">
       <c r="A21" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>209</v>
+      </c>
+      <c r="B21">
+        <v>-3247091997618.0</v>
+      </c>
       <c r="C21">
+        <v>-623347165343.0</v>
+      </c>
+      <c r="D21"/>
+      <c r="E21">
         <v>1585607834657.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-1286429165343.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-1112228165343.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>3619350541663.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>1120596541667.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>41998787544.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>41998787544.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-1038623222455.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>148256787547.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>152226941383.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>1222016941394.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-67983058604.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>1030016941393.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-187983058609.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-437983058605.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>12016941394.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>285891941394.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-687756410255.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-790987179486.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-92987179486.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>675012820514.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-175487179486.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-609333333334.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-1030333333333.0</v>
       </c>
-      <c r="AD21"/>
-      <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
@@ -28723,980 +29418,1010 @@
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
+      <c r="CR21"/>
+      <c r="CS21"/>
     </row>
-    <row r="22" spans="1:95">
+    <row r="22" spans="1:97">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B22">
+        <v>945583410286.0</v>
+      </c>
+      <c r="C22">
+        <v>1015618796000.0</v>
+      </c>
+      <c r="D22">
         <v>682917557000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>477209850000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>704119500000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>984873200000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>297792044000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>605581334527.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>1112125516770.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>1167645523236.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>807326023027.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>491633415252.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>727211315100.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>857523024883.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>431478549646.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>347219186949.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>306008990558.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>208668120755.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>47362489123.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>107689540582.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>822878440307.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>504059661200.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>618100087315.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>7080653207.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>931391449223.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>891757881839.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>288515257078.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>341135615877.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>466346657302.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>616295439810.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>364190691225.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>267151947804.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>468717791427.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>666587542352.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>380022308428.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>186725375803.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>361105822671.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>457103584450.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>306603100548.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>268452273959.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>322791353078.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>350697608854.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>275712195963.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>320901166284.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>272709610357.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>154033807103.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-54331892572.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>184364275634.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>119564269193.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>235600239684.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>309789924251.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>231255370209.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>220260155153.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>221843053422.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>171555779918.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>197099356603.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>139135996663.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>220665488013.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>97238671847.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>62594540455.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>90529171251.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>161912170600.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>110714594600.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>92478780900.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>118980656500.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>104587980400.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>104165626400.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>92154782400.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>71249523100.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>56903622900.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>48030746000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>49461391900.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>41834289000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>26031699500.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>43273816900.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>32989232200.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>39294389100.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>37236692000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>22946258000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>19696060000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>12792973000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>13775848000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>8768495000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>10393181000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>3405045000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>21446311000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>30181297000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>30073853000.0</v>
       </c>
-      <c r="CJ22"/>
-      <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
+      <c r="CR22"/>
+      <c r="CS22"/>
     </row>
-    <row r="23" spans="1:95">
+    <row r="23" spans="1:97">
       <c r="A23" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B23"/>
       <c r="C23">
+        <v>-1330105661000.0</v>
+      </c>
+      <c r="D23"/>
+      <c r="E23">
         <v>-1000.0</v>
       </c>
-      <c r="D23"/>
-      <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
-      <c r="H23">
+      <c r="H23"/>
+      <c r="I23"/>
+      <c r="J23">
         <v>-85000000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>14703000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-14703000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>215000000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>150000000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>2800.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>37982752800.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-37982750000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>2365000000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-44109000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>268238614300.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>150000000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>100000000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>314252500000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-14252500000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>550000000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>200000000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-14252500000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-14252500000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1050000000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>400000000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>26066667.0</v>
       </c>
       <c r="AE23">
         <v>-12865125000.0</v>
       </c>
       <c r="AF23">
+        <v>26066667.0</v>
+      </c>
+      <c r="AG23">
+        <v>-12865125000.0</v>
+      </c>
+      <c r="AH23">
         <v>1050000000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-31517350000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-11517350000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>750000000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>2100000000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>648760000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>827227383574.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>1150000000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>350000000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>400000000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>200000000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-6000000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-324802059917.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>44963835625.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-112119860137.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>1027367557826.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>200000000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>283600000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>75000000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-6400000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-161528445098.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>184159964000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>1944000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>1098056000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-322676580339.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>390000000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>-99655920000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>350000000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>100000000000.0</v>
       </c>
-      <c r="BI23"/>
-      <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
+      <c r="CR23"/>
+      <c r="CS23"/>
     </row>
-    <row r="24" spans="1:95">
+    <row r="24" spans="1:97">
       <c r="A24" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B24">
+        <v>37411122000.0</v>
+      </c>
+      <c r="C24">
+        <v>375009000.0</v>
+      </c>
+      <c r="D24">
         <v>114074660930.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>36334964000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>41351247000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>15876281000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>48430745000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-699656759.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>32235794.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>2061376491.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>101230142671.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>25316079833.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>19797258590.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-66024333309.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-27516987359.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>43628494824.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>65684997275.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>8947277480.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>7957418777.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>5966470768.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>6950121339.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>533905551411.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>931295791966.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>15612375848.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>13522434971.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>9831988487.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-221011796862.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-151823099094.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>416021053303.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>9780658169.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>11601096640.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>8527902980.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>13198838888.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>8410198731.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>14403822953.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-131846826576.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>143268236017.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>5841421146.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>4128801064.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-45845645679.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>54525709933.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-15289051631.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>14294826288.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>5738170389.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>5949571858.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>5709249936.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>5766759317.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>12696450302.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>13664863965.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>7788237754.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>5964105909.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>7331977086.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>7596559726.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>15882837615.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>9128368809.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>11771472291.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>9737996579.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>13925636522.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>1810936993.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>14570243736.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>5742892530.0</v>
       </c>
-      <c r="BI24"/>
-      <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
-      <c r="BM24">
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24">
         <v>50527600.0</v>
       </c>
-      <c r="BN24"/>
-      <c r="BO24"/>
       <c r="BP24"/>
-      <c r="BQ24">
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24">
         <v>42454000.0</v>
       </c>
-      <c r="BR24"/>
-      <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
+      <c r="CR24"/>
+      <c r="CS24"/>
     </row>
-    <row r="25" spans="1:95">
+    <row r="25" spans="1:97">
       <c r="A25" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B25">
+        <v>2813251421000.0</v>
+      </c>
+      <c r="C25">
+        <v>1408220286000.0</v>
+      </c>
+      <c r="D25">
         <v>-792331020000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>256756107000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>709069319000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>1294535577000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-3822669461000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>25644829309.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>275419912800.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>903235396102.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-1766862954518.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>1164006890756.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-224907210827.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-888415701849.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-461819308385.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-378484395095.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-337694483142.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-241055322111.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-83743007978.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-138874395210.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-854227835522.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-590238094997.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-631930921242.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-20971757320.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-945400449116.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-905770875461.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-301524632195.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-352166526401.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-477514200478.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-626659638755.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-374328199649.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-277369503278.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-478952048187.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-676895268769.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-389263314791.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-195014127278.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-370178329384.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-465116782332.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-314308338294.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-274595238831.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-328209584330.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-356584539582.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-280985810282.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-325969497892.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-277695509573.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-159587135579.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>49440177639.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-189329892805.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-124528274169.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-240522524874.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-314778304011.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-235983189223.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-224363294080.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-221843053422.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-171555779918.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-197099356603.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-139135996663.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>-220665488013.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>-97238671847.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>-62594540455.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>-90529171251.0</v>
       </c>
-      <c r="BI25"/>
-      <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
+      <c r="CR25"/>
+      <c r="CS25"/>
     </row>
-    <row r="26" spans="1:95">
+    <row r="26" spans="1:97">
       <c r="A26" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B26">
+        <v>-138822449000.0</v>
+      </c>
+      <c r="C26">
+        <v>-193413287000.0</v>
+      </c>
+      <c r="D26">
         <v>-4967760000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-151508106000.0</v>
       </c>
-      <c r="D26"/>
-[...1 lines deleted...]
-      <c r="F26"/>
+      <c r="F26">
+        <v>0.0</v>
+      </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
@@ -29742,54 +30467,56 @@
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
+      <c r="CR26"/>
+      <c r="CS26"/>
     </row>
-    <row r="27" spans="1:95">
+    <row r="27" spans="1:97">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -29841,797 +30568,817 @@
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
     </row>
-    <row r="28" spans="1:95">
+    <row r="28" spans="1:97">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B28">
+        <v>-3385914447000.0</v>
+      </c>
+      <c r="C28">
+        <v>-854743202000.0</v>
+      </c>
+      <c r="D28">
         <v>-608996110000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>1434099728000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-1286429165000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-1112228165000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>2361441307000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1120596541667.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>58577541667.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-319059404767.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-390282981685.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-740555702831.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-526080202453.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-1038623219655.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-346861969178.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>114244191383.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1222016938594.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-67983058604.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-176744444307.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-187983058609.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-437983058605.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>12016941394.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-399121550356.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-687756410255.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-790987179486.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-92987179486.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>12358028489.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-175487179486.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-609333333334.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-1030333333333.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>612776066667.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>692818582425.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>666210000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-398887500000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-666417544225.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>398632500000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>564632500000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-504755630274.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-39390116426.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>108558970592.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>424558970588.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-280941029412.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-30036707652.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-221941029412.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-411743089329.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-528086704654.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>25939110451.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>948614028414.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>75246470588.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>201066920769.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>15179468055.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-55153529412.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-224753529412.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-10248418307.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-139367227186.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>1061659137257.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-32573333337.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>367426666668.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>627770746666.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>327426666667.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>67426666667.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>289798336700.0</v>
       </c>
-      <c r="BJ28"/>
-      <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
-      <c r="BQ28">
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28">
         <v>571467314400.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>270813183500.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>450000000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>31724176100.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>78169560000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>102586130600.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>40000000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>50000000000.0</v>
       </c>
-      <c r="BY28"/>
-      <c r="BZ28"/>
       <c r="CA28"/>
-      <c r="CB28">
+      <c r="CB28"/>
+      <c r="CC28"/>
+      <c r="CD28">
         <v>80838912000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>83345350000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>100000000000.0</v>
       </c>
-      <c r="CE28"/>
-      <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
       <c r="CQ28"/>
+      <c r="CR28"/>
+      <c r="CS28"/>
     </row>
-    <row r="29" spans="1:95">
+    <row r="29" spans="1:97">
       <c r="A29" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B29">
+        <v>2813251421000.0</v>
+      </c>
+      <c r="C29">
+        <v>2423839082000.0</v>
+      </c>
+      <c r="D29">
         <v>173410962000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>256756107000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>709069319000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1294535577000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-3217648310000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>395251874305.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1152228618765.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1835707700743.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-733689591464.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1881328537531.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>727211315100.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>888415701849.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>461819308385.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>31265208146.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>31685492584.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>32387201356.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>36380518855.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>31184854628.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>31349395215.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>86178433797.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>13830833927.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>13891104113.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>14008999893.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>14012993622.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>13009375117.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>11030910524.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>11167543176.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>10364198945.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>10137508424.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>10217555474.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>10234256760.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>10307726417.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>9241006363.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>8288751475.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>9072506713.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>8013197882.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>7705237746.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>6142964872.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>5418231252.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>5886930728.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>5273614319.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>5068331608.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>4985899216.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>5553328476.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>4891714933.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>4965617171.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>4964004976.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>4922285190.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>4988379760.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>4727819014.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>4103138927.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>760017647256.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>147667105953.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>-173044312560.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>95603615920.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>213419819758.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>-393597408288.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>-371913075524.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>-55848881884.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>238253946400.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>110325722400.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>255623383000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>184331869600.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>446429845700.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>314690562500.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>156827396100.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>194736107700.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>138452987200.0</v>
       </c>
-      <c r="BR29"/>
-      <c r="BS29"/>
       <c r="BT29"/>
-      <c r="BU29">
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29">
         <v>178699351400.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>48503577700.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>96875973900.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>40640346300.0</v>
       </c>
-      <c r="BY29"/>
-      <c r="BZ29">
+      <c r="CA29"/>
+      <c r="CB29">
         <v>28874158000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>16212726000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>157011360000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>113426095000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>27218094000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>3252982000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>103732422000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>108305803000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>108686553000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>73613940000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>128373691000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>110806000000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>116022000000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CO29">
         <v>93118000000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CP29">
         <v>60393101000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CQ29">
         <v>95718000000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CR29">
         <v>26631301000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CS29">
         <v>21298000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:95">
+    <row r="30" spans="1:97">
       <c r="A30" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B30">
+        <v>-167824232000.0</v>
+      </c>
+      <c r="C30">
+        <v>-235401652000.0</v>
+      </c>
+      <c r="D30">
         <v>-291530836000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-153109273000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-377930474000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-263497642000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-393627026000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-464059622521.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-551299063397.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-586812398140.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-667724876300.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-365906392702.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-754856694113.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-656432413306.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-334393872460.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-276168211008.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-279568928013.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-360224174373.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-194898187020.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-212983099045.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-179509241488.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-190968938471.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-315215005605.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-188508310023.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-416322983039.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-476329460981.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-496996581251.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-583252831896.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-288738598386.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-390661791772.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-310985523393.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-306269788944.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-188084301926.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-139100203851.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-74117045510.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-219239950411.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-93859431301.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-182081501833.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-206270167666.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-216370541109.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-141829455434.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-137787184309.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-88801239721.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-93487809887.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-220537133752.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-61855698654.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-288996160705.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-186819246374.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-277921171610.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-193272713101.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-161260676078.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-93917006668.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-161528445098.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-135712016521.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-105530285393.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-135441424249.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-322676580339.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-397902213442.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-317228992724.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-127289028890.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-86962517890.0</v>
       </c>
-      <c r="BI30"/>
-      <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
-      <c r="BY30">
+      <c r="BY30"/>
+      <c r="BZ30"/>
+      <c r="CA30">
         <v>9699770000.0</v>
       </c>
-      <c r="BZ30"/>
-      <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
-      <c r="CL30">
+      <c r="CL30"/>
+      <c r="CM30"/>
+      <c r="CN30">
         <v>26891000000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>28250000000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>8234907000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>4982000000.0</v>
       </c>
-      <c r="CP30"/>
-      <c r="CQ30">
+      <c r="CR30"/>
+      <c r="CS30">
         <v>6710000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>