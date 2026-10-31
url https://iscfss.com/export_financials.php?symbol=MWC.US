--- v0 (2026-09-13)
+++ v1 (2026-10-31)
@@ -1168,53 +1168,59 @@
       <c r="C35">
         <v>8871096000.0</v>
       </c>
       <c r="D35">
         <v>5456492000.0</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>38</v>
       </c>
       <c r="B36">
         <v>2213137000.0</v>
       </c>
       <c r="C36">
         <v>1848634000.0</v>
       </c>
       <c r="D36">
         <v>1149868000.0</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>39</v>
       </c>
-      <c r="B37"/>
-[...1 lines deleted...]
-      <c r="D37"/>
+      <c r="B37">
+        <v>212866000.0</v>
+      </c>
+      <c r="C37">
+        <v>184038000.0</v>
+      </c>
+      <c r="D37">
+        <v>160466000.0</v>
+      </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>40</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>41</v>
       </c>
       <c r="B39">
         <v>1039722000.0</v>
       </c>
       <c r="C39">
         <v>1446427000.0</v>
       </c>
       <c r="D39">
         <v>697646000.0</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
@@ -1867,53 +1873,59 @@
       <c r="C35">
         <v>8104521000.0</v>
       </c>
       <c r="D35">
         <v>8871096000.0</v>
       </c>
     </row>
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>38</v>
       </c>
       <c r="B36">
         <v>2213137000.0</v>
       </c>
       <c r="C36">
         <v>2122896000.0</v>
       </c>
       <c r="D36">
         <v>1848634000.0</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>39</v>
       </c>
-      <c r="B37"/>
-[...1 lines deleted...]
-      <c r="D37"/>
+      <c r="B37">
+        <v>212866000.0</v>
+      </c>
+      <c r="C37">
+        <v>188284000.0</v>
+      </c>
+      <c r="D37">
+        <v>184038000.0</v>
+      </c>
     </row>
     <row r="38" spans="1:4">
       <c r="A38" t="s">
         <v>40</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
     </row>
     <row r="39" spans="1:4">
       <c r="A39" t="s">
         <v>41</v>
       </c>
       <c r="B39">
         <v>1039722000.0</v>
       </c>
       <c r="C39">
         <v>1036492000.0</v>
       </c>
       <c r="D39">
         <v>1446427000.0</v>
       </c>
     </row>
     <row r="40" spans="1:4">
       <c r="A40" t="s">
@@ -2214,61 +2226,73 @@
       </c>
       <c r="D2">
         <v>12193425000.0</v>
       </c>
     </row>
     <row r="3" spans="1:4">
       <c r="A3" t="s">
         <v>67</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
     </row>
     <row r="4" spans="1:4">
       <c r="A4" t="s">
         <v>68</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
     </row>
     <row r="5" spans="1:4">
       <c r="A5" t="s">
         <v>69</v>
       </c>
-      <c r="B5"/>
-[...1 lines deleted...]
-      <c r="D5"/>
+      <c r="B5">
+        <v>2365076000.0</v>
+      </c>
+      <c r="C5">
+        <v>2086045000.0</v>
+      </c>
+      <c r="D5">
+        <v>1976047000.0</v>
+      </c>
     </row>
     <row r="6" spans="1:4">
       <c r="A6" t="s">
         <v>70</v>
       </c>
-      <c r="B6"/>
-[...1 lines deleted...]
-      <c r="D6"/>
+      <c r="B6">
+        <v>3950479000.0</v>
+      </c>
+      <c r="C6">
+        <v>3457682000.0</v>
+      </c>
+      <c r="D6">
+        <v>3051237000.0</v>
+      </c>
     </row>
     <row r="7" spans="1:4">
       <c r="A7" t="s">
         <v>71</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
     </row>
     <row r="8" spans="1:4">
       <c r="A8" t="s">
         <v>72</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
     </row>
     <row r="9" spans="1:4">
       <c r="A9" t="s">
         <v>73</v>
       </c>
       <c r="B9">
         <v>8049993000.0</v>
       </c>
       <c r="C9">