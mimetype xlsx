--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1209,51 +1209,51 @@
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>31000.0</v>
       </c>
       <c r="F15">
         <v>30000.0</v>
       </c>
       <c r="G15">
         <v>276547104.0</v>
       </c>
       <c r="H15">
         <v>275204316.0</v>
       </c>
       <c r="I15">
         <v>720.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16">
-        <v>5605000.0</v>
+        <v>41470000.0</v>
       </c>
       <c r="C16">
         <v>43678000.0</v>
       </c>
       <c r="D16">
         <v>43087000.0</v>
       </c>
       <c r="E16">
         <v>54207000.0</v>
       </c>
       <c r="F16">
         <v>1526000.0</v>
       </c>
       <c r="G16">
         <v>2446000.0</v>
       </c>
       <c r="H16">
         <v>-156471000.0</v>
       </c>
       <c r="I16"/>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>24</v>
       </c>
@@ -1447,51 +1447,51 @@
         <v>282254978.0</v>
       </c>
       <c r="H26">
         <v>280103245.0</v>
       </c>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
-        <v>80886000.0</v>
+        <v>279523000.0</v>
       </c>
       <c r="C28">
         <v>255882000.0</v>
       </c>
       <c r="D28">
         <v>123166000.0</v>
       </c>
       <c r="E28">
         <v>-56415000.0</v>
       </c>
       <c r="F28">
         <v>-333530000.0</v>
       </c>
       <c r="G28">
         <v>129532000.0</v>
       </c>
       <c r="H28">
         <v>150009696.0</v>
       </c>
       <c r="I28">
         <v>57842.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
@@ -1501,51 +1501,51 @@
         <v>777735000.0</v>
       </c>
       <c r="C29">
         <v>699149000.0</v>
       </c>
       <c r="D29">
         <v>749874000.0</v>
       </c>
       <c r="E29">
         <v>771701000.0</v>
       </c>
       <c r="F29">
         <v>834099000.0</v>
       </c>
       <c r="G29">
         <v>-233574000.0</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
-        <v>155763000.0</v>
+        <v>169959000.0</v>
       </c>
       <c r="C30">
         <v>146009000.0</v>
       </c>
       <c r="D30">
         <v>177483000.0</v>
       </c>
       <c r="E30">
         <v>124219000.0</v>
       </c>
       <c r="F30">
         <v>104255000.0</v>
       </c>
       <c r="G30">
         <v>100088000.0</v>
       </c>
       <c r="H30">
         <v>67641000.0</v>
       </c>
       <c r="I30"/>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>38</v>
       </c>
@@ -1712,80 +1712,80 @@
       <c r="A38" t="s">
         <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38">
         <v>74107000.0</v>
       </c>
       <c r="F38">
         <v>19738000.0</v>
       </c>
       <c r="G38">
         <v>890000.0</v>
       </c>
       <c r="H38">
         <v>1571000.0</v>
       </c>
       <c r="I38"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
-        <v>98586000.0</v>
+        <v>84390000.0</v>
       </c>
       <c r="C39">
         <v>65683000.0</v>
       </c>
       <c r="D39">
         <v>4922000.0</v>
       </c>
       <c r="E39">
         <v>80106000.0</v>
       </c>
       <c r="F39">
         <v>67996000.0</v>
       </c>
       <c r="G39">
         <v>3071000.0</v>
       </c>
       <c r="H39">
         <v>-155875632.0</v>
       </c>
       <c r="I39">
         <v>25.0</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
-        <v>264261000.0</v>
+        <v>84679000.0</v>
       </c>
       <c r="C40">
         <v>95422000.0</v>
       </c>
       <c r="D40">
         <v>145871000.0</v>
       </c>
       <c r="E40">
         <v>64786000.0</v>
       </c>
       <c r="F40">
         <v>57814000.0</v>
       </c>
       <c r="G40">
         <v>59156000.0</v>
       </c>
       <c r="H40">
         <v>195728182.0</v>
       </c>
       <c r="I40">
         <v>450.0</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
@@ -1994,80 +1994,80 @@
         <v>312302000.0</v>
       </c>
       <c r="C50">
         <v>122422000.0</v>
       </c>
       <c r="D50">
         <v>98766000.0</v>
       </c>
       <c r="E50">
         <v>85839000.0</v>
       </c>
       <c r="F50">
         <v>74254000.0</v>
       </c>
       <c r="G50">
         <v>77881000.0</v>
       </c>
       <c r="H50"/>
       <c r="I50"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
-        <v>185849000.0</v>
+        <v>384486000.0</v>
       </c>
       <c r="C51">
         <v>328889000.0</v>
       </c>
       <c r="D51">
         <v>205184000.0</v>
       </c>
       <c r="E51">
         <v>175005000.0</v>
       </c>
       <c r="F51">
         <v>147401000.0</v>
       </c>
       <c r="G51">
         <v>151028000.0</v>
       </c>
       <c r="H51">
         <v>150150000.0</v>
       </c>
       <c r="I51">
         <v>75342.0</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
-        <v>171373000.0</v>
+        <v>315090000.0</v>
       </c>
       <c r="C52">
         <v>125461000.0</v>
       </c>
       <c r="D52">
         <v>101179000.0</v>
       </c>
       <c r="E52">
         <v>87773000.0</v>
       </c>
       <c r="F52">
         <v>74254000.0</v>
       </c>
       <c r="G52">
         <v>77881000.0</v>
       </c>
       <c r="H52">
         <v>120891000.0</v>
       </c>
       <c r="I52">
         <v>75342.0</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
@@ -2560,57 +2560,57 @@
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5">
-        <v>-10800000.0</v>
+        <v>-4768000.0</v>
       </c>
       <c r="C5">
         <v>-11142000.0</v>
       </c>
       <c r="D5">
-        <v>-24523000.0</v>
+        <v>-18491000.0</v>
       </c>
       <c r="E5">
         <v>-21208000.0</v>
       </c>
       <c r="F5">
         <v>-28315000.0</v>
       </c>
       <c r="G5">
         <v>-32162000.0</v>
       </c>
       <c r="H5">
         <v>-15720000.0</v>
       </c>
       <c r="I5">
         <v>-27193000.0</v>
       </c>
       <c r="J5">
         <v>-24699000.0</v>
       </c>
       <c r="K5">
         <v>-29893000.0</v>
       </c>
       <c r="L5">
         <v>-27713000.0</v>
       </c>
@@ -3344,54 +3344,54 @@
       <c r="X15">
         <v>839.0</v>
       </c>
       <c r="Y15">
         <v>840.0</v>
       </c>
       <c r="Z15">
         <v>836.0</v>
       </c>
       <c r="AA15">
         <v>833.0</v>
       </c>
       <c r="AB15">
         <v>827.0</v>
       </c>
       <c r="AC15">
         <v>830.0</v>
       </c>
       <c r="AD15"/>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16">
-        <v>6663000.0</v>
+        <v>27528000.0</v>
       </c>
       <c r="C16">
-        <v>5605000.0</v>
+        <v>41470000.0</v>
       </c>
       <c r="D16">
         <v>5678000.0</v>
       </c>
       <c r="E16">
         <v>41542000.0</v>
       </c>
       <c r="F16">
         <v>44204000.0</v>
       </c>
       <c r="G16">
         <v>43678000.0</v>
       </c>
       <c r="H16">
         <v>42950000.0</v>
       </c>
       <c r="I16">
         <v>40810000.0</v>
       </c>
       <c r="J16">
         <v>41276000.0</v>
       </c>
       <c r="K16">
         <v>54482000.0</v>
       </c>
@@ -3583,54 +3583,54 @@
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21">
         <v>2077000.0</v>
       </c>
       <c r="C21">
-        <v>2183000.0</v>
+        <v>13753000.0</v>
       </c>
       <c r="D21">
-        <v>2281000.0</v>
+        <v>13720000.0</v>
       </c>
       <c r="E21">
         <v>13834000.0</v>
       </c>
       <c r="F21">
         <v>13862000.0</v>
       </c>
       <c r="G21">
         <v>13978000.0</v>
       </c>
       <c r="H21">
         <v>14690000.0</v>
       </c>
       <c r="I21">
         <v>14419000.0</v>
       </c>
       <c r="J21">
         <v>14697000.0</v>
       </c>
       <c r="K21">
         <v>14944000.0</v>
       </c>
       <c r="L21">
         <v>15221000.0</v>
       </c>
@@ -4030,57 +4030,57 @@
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
-        <v>51270000.0</v>
+        <v>199855000.0</v>
       </c>
       <c r="C28">
-        <v>80886000.0</v>
+        <v>279523000.0</v>
       </c>
       <c r="D28">
-        <v>65915000.0</v>
+        <v>338327000.0</v>
       </c>
       <c r="E28">
         <v>264456000.0</v>
       </c>
       <c r="F28">
         <v>205446000.0</v>
       </c>
       <c r="G28">
         <v>255882000.0</v>
       </c>
       <c r="H28">
         <v>199423000.0</v>
       </c>
       <c r="I28">
         <v>115781000.0</v>
       </c>
       <c r="J28">
         <v>169886000.0</v>
       </c>
       <c r="K28">
         <v>90842000.0</v>
       </c>
       <c r="L28">
         <v>21331000.0</v>
       </c>
@@ -4197,54 +4197,54 @@
       <c r="S29">
         <v>855913000.0</v>
       </c>
       <c r="T29">
         <v>276792695.0</v>
       </c>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
         <v>123592000.0</v>
       </c>
       <c r="C30">
-        <v>155763000.0</v>
+        <v>169959000.0</v>
       </c>
       <c r="D30">
-        <v>149274000.0</v>
+        <v>150771000.0</v>
       </c>
       <c r="E30">
         <v>130126000.0</v>
       </c>
       <c r="F30">
         <v>146016000.0</v>
       </c>
       <c r="G30">
         <v>146009000.0</v>
       </c>
       <c r="H30">
         <v>121539000.0</v>
       </c>
       <c r="I30">
         <v>115848000.0</v>
       </c>
       <c r="J30">
         <v>135705000.0</v>
       </c>
       <c r="K30">
         <v>136461000.0</v>
       </c>
       <c r="L30">
         <v>123818000.0</v>
       </c>
@@ -4659,105 +4659,105 @@
       <c r="Y35">
         <v>302031.0</v>
       </c>
       <c r="Z35">
         <v>160211000.0</v>
       </c>
       <c r="AA35">
         <v>243342.0</v>
       </c>
       <c r="AB35">
         <v>31965.0</v>
       </c>
       <c r="AC35">
         <v>4020.0</v>
       </c>
       <c r="AD35"/>
     </row>
     <row r="36" spans="1:30">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
         <v>27348000.0</v>
       </c>
       <c r="C36">
-        <v>21136000.0</v>
+        <v>12150000.0</v>
       </c>
       <c r="D36">
-        <v>23929000.0</v>
+        <v>12490000.0</v>
       </c>
       <c r="E36">
         <v>15349000.0</v>
       </c>
       <c r="F36">
         <v>17716000.0</v>
       </c>
       <c r="G36">
         <v>14024000.0</v>
       </c>
       <c r="H36">
         <v>11090000.0</v>
       </c>
       <c r="I36">
         <v>11494000.0</v>
       </c>
       <c r="J36">
         <v>-1758000.0</v>
       </c>
       <c r="K36">
         <v>28551000.0</v>
       </c>
       <c r="L36">
         <v>36607000.0</v>
       </c>
       <c r="M36">
         <v>29124000.0</v>
       </c>
       <c r="N36">
         <v>74107000.0</v>
       </c>
       <c r="O36">
         <v>89520000.0</v>
       </c>
       <c r="P36">
         <v>49786000.0</v>
       </c>
       <c r="Q36">
         <v>40096000.0</v>
       </c>
       <c r="R36">
         <v>19738000.0</v>
       </c>
       <c r="S36">
         <v>702000.0</v>
       </c>
       <c r="T36">
         <v>281671994.0</v>
       </c>
       <c r="U36">
-        <v>476000.0</v>
+        <v>-1.0</v>
       </c>
       <c r="V36">
         <v>890000.0</v>
       </c>
       <c r="W36">
         <v>1084000.0</v>
       </c>
       <c r="X36">
         <v>282267303.0</v>
       </c>
       <c r="Y36">
         <v>-29471000.0</v>
       </c>
       <c r="Z36">
         <v>1571000.0</v>
       </c>
       <c r="AA36">
         <v>278902432.0</v>
       </c>
       <c r="AB36">
         <v>277762470.0</v>
       </c>
       <c r="AC36">
         <v>276428681.0</v>
       </c>
@@ -4845,192 +4845,192 @@
       <c r="U38">
         <v>2.0</v>
       </c>
       <c r="V38">
         <v>890000.0</v>
       </c>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38">
         <v>282815097.0</v>
       </c>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
     </row>
     <row r="39" spans="1:30">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
         <v>81065000.0</v>
       </c>
       <c r="C39">
-        <v>98586000.0</v>
+        <v>84390000.0</v>
       </c>
       <c r="D39">
-        <v>78301000.0</v>
+        <v>76804000.0</v>
       </c>
       <c r="E39">
         <v>23896000.0</v>
       </c>
       <c r="F39">
         <v>82019000.0</v>
       </c>
       <c r="G39">
         <v>65683000.0</v>
       </c>
       <c r="H39">
         <v>94678000.0</v>
       </c>
       <c r="I39">
         <v>46772000.0</v>
       </c>
       <c r="J39">
         <v>65666000.0</v>
       </c>
       <c r="K39">
         <v>47643000.0</v>
       </c>
       <c r="L39">
         <v>48162000.0</v>
       </c>
       <c r="M39">
         <v>73636000.0</v>
       </c>
       <c r="N39">
         <v>80106000.0</v>
       </c>
       <c r="O39">
         <v>102239000.0</v>
       </c>
       <c r="P39">
         <v>77596000.0</v>
       </c>
       <c r="Q39">
         <v>74259000.0</v>
       </c>
       <c r="R39">
         <v>67996000.0</v>
       </c>
       <c r="S39">
         <v>45327000.0</v>
       </c>
       <c r="T39">
-        <v>39524.0</v>
+        <v>79048.0</v>
       </c>
       <c r="U39">
         <v>18800.0</v>
       </c>
       <c r="V39">
         <v>22771000.0</v>
       </c>
       <c r="W39">
         <v>35912000.0</v>
       </c>
       <c r="X39">
         <v>156161.0</v>
       </c>
       <c r="Y39">
         <v>216074.0</v>
       </c>
       <c r="Z39">
         <v>50644818.0</v>
       </c>
       <c r="AA39">
         <v>236381.0</v>
       </c>
       <c r="AB39">
         <v>170308.0</v>
       </c>
       <c r="AC39">
         <v>23079.0</v>
       </c>
       <c r="AD39"/>
     </row>
     <row r="40" spans="1:30">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
-        <v>227638000.0</v>
+        <v>85805000.0</v>
       </c>
       <c r="C40">
-        <v>264261000.0</v>
+        <v>84679000.0</v>
       </c>
       <c r="D40">
-        <v>322244000.0</v>
+        <v>125921000.0</v>
       </c>
       <c r="E40">
         <v>98224000.0</v>
       </c>
       <c r="F40">
         <v>100718000.0</v>
       </c>
       <c r="G40">
         <v>95422000.0</v>
       </c>
       <c r="H40">
         <v>100988000.0</v>
       </c>
       <c r="I40">
         <v>139530000.0</v>
       </c>
       <c r="J40">
         <v>134705000.0</v>
       </c>
       <c r="K40">
         <v>112698000.0</v>
       </c>
       <c r="L40">
         <v>108000000.0</v>
       </c>
       <c r="M40">
         <v>84918000.0</v>
       </c>
       <c r="N40">
         <v>64786000.0</v>
       </c>
       <c r="O40">
         <v>71823000.0</v>
       </c>
       <c r="P40">
         <v>64201000.0</v>
       </c>
       <c r="Q40">
         <v>57917000.0</v>
       </c>
       <c r="R40">
         <v>57814000.0</v>
       </c>
       <c r="S40">
         <v>47640000.0</v>
       </c>
       <c r="T40">
-        <v>31851000.0</v>
+        <v>801468.0</v>
       </c>
       <c r="U40">
         <v>638523.0</v>
       </c>
       <c r="V40">
         <v>59156000.0</v>
       </c>
       <c r="W40">
         <v>62583528.0</v>
       </c>
       <c r="X40">
         <v>177129.0</v>
       </c>
       <c r="Y40">
         <v>417709.0</v>
       </c>
       <c r="Z40">
         <v>39257182.0</v>
       </c>
       <c r="AA40">
         <v>305931.0</v>
       </c>
       <c r="AB40">
         <v>156767.0</v>
       </c>
@@ -5078,57 +5078,57 @@
         <v>46813000.0</v>
       </c>
       <c r="T41">
         <v>114362000.0</v>
       </c>
       <c r="U41">
         <v>111644000.0</v>
       </c>
       <c r="V41">
         <v>110597000.0</v>
       </c>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
     </row>
     <row r="42" spans="1:30">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
-        <v>1550837000.0</v>
+        <v>1544805000.0</v>
       </c>
       <c r="C42">
         <v>1543797000.0</v>
       </c>
       <c r="D42">
-        <v>1521317000.0</v>
+        <v>1515285000.0</v>
       </c>
       <c r="E42">
         <v>1514531000.0</v>
       </c>
       <c r="F42">
         <v>1513685000.0</v>
       </c>
       <c r="G42">
         <v>1512982000.0</v>
       </c>
       <c r="H42">
         <v>1512410000.0</v>
       </c>
       <c r="I42">
         <v>1506031000.0</v>
       </c>
       <c r="J42">
         <v>1493139000.0</v>
       </c>
       <c r="K42">
         <v>1468173000.0</v>
       </c>
       <c r="L42">
         <v>1452189000.0</v>
       </c>
@@ -5666,57 +5666,57 @@
         <v>84012000.0</v>
       </c>
       <c r="R50">
         <v>74254000.0</v>
       </c>
       <c r="S50">
         <v>65982000.0</v>
       </c>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
     </row>
     <row r="51" spans="1:30">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
-        <v>177399000.0</v>
+        <v>325984000.0</v>
       </c>
       <c r="C51">
-        <v>185849000.0</v>
+        <v>384486000.0</v>
       </c>
       <c r="D51">
-        <v>156663000.0</v>
+        <v>429075000.0</v>
       </c>
       <c r="E51">
         <v>403276000.0</v>
       </c>
       <c r="F51">
         <v>296344000.0</v>
       </c>
       <c r="G51">
         <v>328889000.0</v>
       </c>
       <c r="H51">
         <v>263008000.0</v>
       </c>
       <c r="I51">
         <v>218701000.0</v>
       </c>
       <c r="J51">
         <v>209337000.0</v>
       </c>
       <c r="K51">
         <v>158240000.0</v>
       </c>
       <c r="L51">
         <v>164097000.0</v>
       </c>
@@ -5752,57 +5752,57 @@
       </c>
       <c r="W51">
         <v>140044000.0</v>
       </c>
       <c r="X51">
         <v>200000.0</v>
       </c>
       <c r="Y51"/>
       <c r="Z51">
         <v>150150000.0</v>
       </c>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51">
         <v>25342.0</v>
       </c>
       <c r="AD51">
         <v>25342.0</v>
       </c>
     </row>
     <row r="52" spans="1:30">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
-        <v>163415000.0</v>
+        <v>284383000.0</v>
       </c>
       <c r="C52">
-        <v>171373000.0</v>
+        <v>315090000.0</v>
       </c>
       <c r="D52">
-        <v>141587000.0</v>
+        <v>337910000.0</v>
       </c>
       <c r="E52">
         <v>311746000.0</v>
       </c>
       <c r="F52">
         <v>137560000.0</v>
       </c>
       <c r="G52">
         <v>125461000.0</v>
       </c>
       <c r="H52">
         <v>125705000.0</v>
       </c>
       <c r="I52">
         <v>111665000.0</v>
       </c>
       <c r="J52">
         <v>106915000.0</v>
       </c>
       <c r="K52">
         <v>66562000.0</v>
       </c>
       <c r="L52">
         <v>71177000.0</v>
       </c>
@@ -6650,80 +6650,80 @@
       <c r="H3">
         <v>15387000.0</v>
       </c>
       <c r="I3">
         <v>12746000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>94</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>95</v>
       </c>
       <c r="B5">
-        <v>40490000.0</v>
+        <v>-29640000.0</v>
       </c>
       <c r="C5">
         <v>-185746000.0</v>
       </c>
       <c r="D5">
         <v>-103774000.0</v>
       </c>
       <c r="E5">
         <v>-154844000.0</v>
       </c>
       <c r="F5">
         <v>-201072000.0</v>
       </c>
       <c r="G5">
         <v>-27886000.0</v>
       </c>
       <c r="H5">
         <v>-53122000.0</v>
       </c>
       <c r="I5">
         <v>-57987000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>96</v>
       </c>
       <c r="B6">
-        <v>73621000.0</v>
+        <v>3491000.0</v>
       </c>
       <c r="C6">
         <v>-154914000.0</v>
       </c>
       <c r="D6">
         <v>-80846000.0</v>
       </c>
       <c r="E6">
         <v>-134479000.0</v>
       </c>
       <c r="F6">
         <v>-180359000.0</v>
       </c>
       <c r="G6">
         <v>-11094000.0</v>
       </c>
       <c r="H6">
         <v>-37735000.0</v>
       </c>
       <c r="I6">
         <v>-45241000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
@@ -7567,51 +7567,53 @@
       </c>
       <c r="W2">
         <v>27075000.0</v>
       </c>
       <c r="X2">
         <v>251714.0</v>
       </c>
       <c r="Y2">
         <v>5085000.0</v>
       </c>
       <c r="Z2">
         <v>37356000.0</v>
       </c>
       <c r="AA2">
         <v>262271.0</v>
       </c>
       <c r="AB2">
         <v>195350.0</v>
       </c>
       <c r="AC2"/>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
         <v>93</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>8082000.0</v>
+      </c>
       <c r="C3">
         <v>8384000.0</v>
       </c>
       <c r="D3">
         <v>8272000.0</v>
       </c>
       <c r="E3">
         <v>8298000.0</v>
       </c>
       <c r="F3">
         <v>8177000.0</v>
       </c>
       <c r="G3">
         <v>7809000.0</v>
       </c>
       <c r="H3">
         <v>7724000.0</v>
       </c>
       <c r="I3">
         <v>7635000.0</v>
       </c>
       <c r="J3">
         <v>7664000.0</v>
       </c>
       <c r="K3">
@@ -7687,51 +7689,53 @@
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>95</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>49438000.0</v>
+      </c>
       <c r="C5">
         <v>11463000.0</v>
       </c>
       <c r="D5">
         <v>505000.0</v>
       </c>
       <c r="E5">
         <v>-104586000.0</v>
       </c>
       <c r="F5">
         <v>62978000.0</v>
       </c>
       <c r="G5">
         <v>-103843000.0</v>
       </c>
       <c r="H5">
         <v>17537000.0</v>
       </c>
       <c r="I5">
         <v>-99462000.0</v>
       </c>
       <c r="J5">
         <v>-23093000.0</v>
       </c>
       <c r="K5">
@@ -7775,51 +7779,51 @@
       </c>
       <c r="X5">
         <v>-2811476.0</v>
       </c>
       <c r="Y5">
         <v>2237000.0</v>
       </c>
       <c r="Z5">
         <v>1168000.0</v>
       </c>
       <c r="AA5">
         <v>-262000.0</v>
       </c>
       <c r="AB5">
         <v>-195350.0</v>
       </c>
       <c r="AC5">
         <v>-70042.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>96</v>
       </c>
       <c r="B6">
-        <v>49438000.0</v>
+        <v>57520000.0</v>
       </c>
       <c r="C6">
         <v>19847000.0</v>
       </c>
       <c r="D6">
         <v>8777000.0</v>
       </c>
       <c r="E6">
         <v>-96288000.0</v>
       </c>
       <c r="F6">
         <v>71155000.0</v>
       </c>
       <c r="G6">
         <v>-96034000.0</v>
       </c>
       <c r="H6">
         <v>25261000.0</v>
       </c>
       <c r="I6">
         <v>-91827000.0</v>
       </c>
       <c r="J6">
         <v>-15429000.0</v>
       </c>
@@ -11246,51 +11250,51 @@
       <c r="L9">
         <v>-11162000.0</v>
       </c>
       <c r="M9">
         <v>-20510000.0</v>
       </c>
       <c r="N9">
         <v>10953000.0</v>
       </c>
       <c r="O9">
         <v>-33900000.0</v>
       </c>
       <c r="P9">
         <v>38865000.0</v>
       </c>
       <c r="Q9">
         <v>-37781000.0</v>
       </c>
       <c r="R9">
         <v>-4722000.0</v>
       </c>
       <c r="S9">
         <v>-22035000.0</v>
       </c>
       <c r="T9">
-        <v>-2388000.0</v>
+        <v>5042000.0</v>
       </c>
       <c r="U9">
         <v>-2306000.0</v>
       </c>
       <c r="V9">
         <v>17471000.0</v>
       </c>
       <c r="W9">
         <v>-12071000.0</v>
       </c>
       <c r="X9">
         <v>-1669000.0</v>
       </c>
       <c r="Y9">
         <v>3123000.0</v>
       </c>
       <c r="Z9">
         <v>10328000.0</v>
       </c>
       <c r="AA9">
         <v>370000.0</v>
       </c>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>