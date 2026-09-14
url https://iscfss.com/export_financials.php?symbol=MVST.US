--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="152">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -232,50 +232,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1114,51 +1117,51 @@
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
         <v>104963000.0</v>
       </c>
       <c r="C12">
         <v>73007000.0</v>
       </c>
       <c r="D12">
         <v>87652000.0</v>
       </c>
       <c r="E12">
         <v>256490000.0</v>
       </c>
       <c r="F12">
         <v>480931000.0</v>
       </c>
       <c r="G12">
-        <v>41196000.0</v>
+        <v>21496000.0</v>
       </c>
       <c r="H12">
         <v>29471000.0</v>
       </c>
       <c r="I12">
         <v>17500.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
         <v>20</v>
       </c>
       <c r="B13">
         <v>34000.0</v>
       </c>
       <c r="C13">
         <v>33000.0</v>
       </c>
       <c r="D13">
         <v>32000.0</v>
       </c>
       <c r="E13">
         <v>31000.0</v>
       </c>
       <c r="F13">
@@ -1172,57 +1175,57 @@
       </c>
       <c r="I13">
         <v>720.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
         <v>324689242.0</v>
       </c>
       <c r="C14">
         <v>318462843.0</v>
       </c>
       <c r="D14">
         <v>310909379.0</v>
       </c>
       <c r="E14">
         <v>303279188.0</v>
       </c>
       <c r="F14">
         <v>185896482.0</v>
       </c>
       <c r="G14">
-        <v>300516246.0</v>
+        <v>99028297.0</v>
       </c>
       <c r="H14">
-        <v>300516000.0</v>
+        <v>35054085.0</v>
       </c>
       <c r="I14">
-        <v>617880.0</v>
+        <v>35487000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>31000.0</v>
       </c>
       <c r="F15">
         <v>30000.0</v>
       </c>
       <c r="G15">
         <v>276547104.0</v>
       </c>
       <c r="H15">
         <v>275204316.0</v>
       </c>
       <c r="I15">
         <v>720.0</v>
       </c>
     </row>
@@ -1727,51 +1730,51 @@
       <c r="H38">
         <v>1571000.0</v>
       </c>
       <c r="I38"/>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
         <v>84390000.0</v>
       </c>
       <c r="C39">
         <v>65683000.0</v>
       </c>
       <c r="D39">
         <v>4922000.0</v>
       </c>
       <c r="E39">
         <v>80106000.0</v>
       </c>
       <c r="F39">
         <v>67996000.0</v>
       </c>
       <c r="G39">
-        <v>3071000.0</v>
+        <v>22771000.0</v>
       </c>
       <c r="H39">
         <v>-155875632.0</v>
       </c>
       <c r="I39">
         <v>25.0</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
         <v>84679000.0</v>
       </c>
       <c r="C40">
         <v>95422000.0</v>
       </c>
       <c r="D40">
         <v>145871000.0</v>
       </c>
       <c r="E40">
         <v>64786000.0</v>
       </c>
       <c r="F40">
@@ -2234,51 +2237,51 @@
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
         <v>410513000.0</v>
       </c>
       <c r="C60">
         <v>387895000.0</v>
       </c>
       <c r="D60">
         <v>564190000.0</v>
       </c>
       <c r="E60">
         <v>612977000.0</v>
       </c>
       <c r="F60">
         <v>686698000.0</v>
       </c>
       <c r="G60">
-        <v>-75472000.0</v>
+        <v>-384602000.0</v>
       </c>
       <c r="H60">
         <v>-20750000.0</v>
       </c>
       <c r="I60">
         <v>25408.0</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
         <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
         <v>69</v>
       </c>
@@ -2294,4260 +2297,4392 @@
         <v>275203480.0</v>
       </c>
       <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD62"/>
+  <dimension ref="A1:AE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
         <v>77</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
+        <v>80</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
+        <v>83</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
+        <v>86</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
       <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2" spans="1:30">
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2">
+        <v>62639000.0</v>
+      </c>
+      <c r="C2">
         <v>46370000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>47003000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>59797000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>72497000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>56771000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>64940000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>65589000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>79891000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>83071000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>95294000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>54319000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>41243000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>44985000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>35972000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>39578000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>32007000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>40408000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>36557000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>801468.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>638523.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>42007000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>34397000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>174296.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>114032.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>35580000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>305931.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>156767.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>65952.0</v>
       </c>
-      <c r="AD2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:30">
+      <c r="AE2"/>
+    </row>
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3"/>
+    </row>
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+    </row>
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5">
+        <v>1809999.0</v>
+      </c>
+      <c r="C5">
         <v>-4768000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-11142000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-18491000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-21208000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-28315000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-32162000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-15720000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-27193000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-24699000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-29893000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-27713000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-15861000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-12049000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-24879000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-3877000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>13719000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>12733000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>11015000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>8113000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>4443000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>13388000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-3043000.0</v>
       </c>
-      <c r="X5"/>
-      <c r="Y5">
+      <c r="Y5"/>
+      <c r="Z5">
         <v>-320261000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-9266000.0</v>
       </c>
-      <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
-    </row>
-    <row r="6" spans="1:30">
+      <c r="AE5"/>
+    </row>
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6"/>
+    </row>
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7">
+        <v>17481000.0</v>
+      </c>
+      <c r="C7">
         <v>16803000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>17264000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>17925000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>18934000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>18211000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>17635000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>19540000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>19606000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>18760000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>19366000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>20949000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>15825000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>16281000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>15432000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>17042000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>18323000.0</v>
       </c>
-      <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+    </row>
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8">
-        <v>34000.0</v>
+        <v>39000.0</v>
       </c>
       <c r="C8">
         <v>34000.0</v>
       </c>
       <c r="D8">
-        <v>33000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="E8">
         <v>33000.0</v>
       </c>
       <c r="F8">
         <v>33000.0</v>
       </c>
       <c r="G8">
         <v>33000.0</v>
       </c>
       <c r="H8">
         <v>33000.0</v>
       </c>
       <c r="I8">
-        <v>32000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="J8">
         <v>32000.0</v>
       </c>
       <c r="K8">
         <v>32000.0</v>
       </c>
       <c r="L8">
-        <v>31000.0</v>
+        <v>32000.0</v>
       </c>
       <c r="M8">
         <v>31000.0</v>
       </c>
       <c r="N8">
         <v>31000.0</v>
       </c>
       <c r="O8">
         <v>31000.0</v>
       </c>
       <c r="P8">
-        <v>30000.0</v>
+        <v>31000.0</v>
       </c>
       <c r="Q8">
         <v>30000.0</v>
       </c>
       <c r="R8">
         <v>30000.0</v>
       </c>
       <c r="S8">
         <v>30000.0</v>
       </c>
       <c r="T8">
+        <v>30000.0</v>
+      </c>
+      <c r="U8">
         <v>281582065.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>1452189000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1434221000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1416160000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1398171000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1378774000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1320367000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1306034000.0</v>
       </c>
-      <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
-      <c r="V9">
+      <c r="V9"/>
+      <c r="W9">
         <v>257314.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>131206.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>29917.0</v>
       </c>
-      <c r="Y9"/>
-      <c r="Z9">
+      <c r="Z9"/>
+      <c r="AA9">
         <v>1632786.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>2555238.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>3451833.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>4716644.0</v>
       </c>
-      <c r="AD9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:30">
+      <c r="AE9"/>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10">
+        <v>143085000.0</v>
+      </c>
+      <c r="C10">
         <v>126129000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>104963000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>90748000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>138820000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>90898000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>73007000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>63585000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>102920000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>39451000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>67398000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>142766000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>200305000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>231420000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>295816000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>333867000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>416165000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>480931000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>572609000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>66475.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>44096.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>21496000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>23099000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>144474.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>195979.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>27978000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>440786.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1027377.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>809141.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>17500.0</v>
       </c>
     </row>
-    <row r="11" spans="1:30">
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+    </row>
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
+        <v>143085000.0</v>
+      </c>
+      <c r="C12">
         <v>126129000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>104963000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>90748000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>138820000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>90898000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>73007000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>63585000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>102920000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>39451000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>92894000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>168256000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>225618000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>256490000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>295816000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>333867000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>416165000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>480931000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>572609000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>66475.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>44096.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>21496000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>23714000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>144474.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>195979.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>29471000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>440786.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1027377.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>809141.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>17500.0</v>
       </c>
     </row>
-    <row r="13" spans="1:30">
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
         <v>20</v>
       </c>
       <c r="B13">
-        <v>34000.0</v>
+        <v>39000.0</v>
       </c>
       <c r="C13">
         <v>34000.0</v>
       </c>
       <c r="D13">
-        <v>33000.0</v>
+        <v>34000.0</v>
       </c>
       <c r="E13">
         <v>33000.0</v>
       </c>
       <c r="F13">
         <v>33000.0</v>
       </c>
       <c r="G13">
         <v>33000.0</v>
       </c>
       <c r="H13">
         <v>33000.0</v>
       </c>
       <c r="I13">
-        <v>32000.0</v>
+        <v>33000.0</v>
       </c>
       <c r="J13">
         <v>32000.0</v>
       </c>
       <c r="K13">
         <v>32000.0</v>
       </c>
       <c r="L13">
-        <v>31000.0</v>
+        <v>32000.0</v>
       </c>
       <c r="M13">
         <v>31000.0</v>
       </c>
       <c r="N13">
         <v>31000.0</v>
       </c>
       <c r="O13">
         <v>31000.0</v>
       </c>
       <c r="P13">
-        <v>30000.0</v>
+        <v>31000.0</v>
       </c>
       <c r="Q13">
         <v>30000.0</v>
       </c>
       <c r="R13">
         <v>30000.0</v>
       </c>
       <c r="S13">
         <v>30000.0</v>
       </c>
       <c r="T13">
+        <v>30000.0</v>
+      </c>
+      <c r="U13">
         <v>281582065.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>281765022.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="W13">
         <v>6000.0</v>
       </c>
       <c r="X13">
+        <v>6000.0</v>
+      </c>
+      <c r="Y13">
         <v>276807185.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>276970382.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>6000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>274281864.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>273385269.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>272120458.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>720.0</v>
       </c>
     </row>
-    <row r="14" spans="1:30">
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
+        <v>348949000.0</v>
+      </c>
+      <c r="C14">
         <v>385272000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>337428861.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>323755691.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>323643200.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>374425026.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>322327294.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>367031181.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>315509552.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>315367121.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>313108457.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>307742032.0</v>
       </c>
-      <c r="M14">
-[...1 lines deleted...]
-      </c>
       <c r="N14">
+        <v>307714841.0</v>
+      </c>
+      <c r="O14">
         <v>307628511.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>305977372.0</v>
       </c>
-      <c r="P14">
-[...1 lines deleted...]
-      </c>
       <c r="Q14">
-        <v>298843000.0</v>
+        <v>300565515.0</v>
       </c>
       <c r="R14">
-        <v>298843000.0</v>
+        <v>298843016.0</v>
       </c>
       <c r="S14">
-        <v>243862000.0</v>
+        <v>298843016.0</v>
       </c>
       <c r="T14">
-        <v>300516000.0</v>
+        <v>243861780.0</v>
       </c>
       <c r="U14">
-        <v>300516000.0</v>
+        <v>99028297.0</v>
       </c>
       <c r="V14">
-        <v>35484000.0</v>
+        <v>99028297.0</v>
       </c>
       <c r="W14">
-        <v>300516000.0</v>
+        <v>99028297.0</v>
       </c>
       <c r="X14">
-        <v>300516000.0</v>
+        <v>35487000.0</v>
       </c>
       <c r="Y14">
-        <v>35443000.0</v>
+        <v>35487000.0</v>
       </c>
       <c r="Z14">
         <v>35487000.0</v>
       </c>
       <c r="AA14">
-        <v>8274000.0</v>
+        <v>35487000.0</v>
       </c>
       <c r="AB14">
-        <v>8305000.0</v>
+        <v>35431590.0</v>
       </c>
       <c r="AC14">
-        <v>35487000.0</v>
-[...3 lines deleted...]
-    <row r="15" spans="1:30">
+        <v>35517995.0</v>
+      </c>
+      <c r="AD14">
+        <v>33961934.0</v>
+      </c>
+      <c r="AE14"/>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>31000.0</v>
       </c>
       <c r="N15">
         <v>31000.0</v>
       </c>
       <c r="O15">
         <v>31000.0</v>
       </c>
       <c r="P15">
-        <v>30000.0</v>
+        <v>31000.0</v>
       </c>
       <c r="Q15">
         <v>30000.0</v>
       </c>
       <c r="R15">
         <v>30000.0</v>
       </c>
-      <c r="S15"/>
-      <c r="T15">
+      <c r="S15">
+        <v>30000.0</v>
+      </c>
+      <c r="T15"/>
+      <c r="U15">
         <v>281582065.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>276547104.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>840.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>276705896.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>839.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>840.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>836.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>833.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>827.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>830.0</v>
       </c>
-      <c r="AD15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16">
+        <v>25856000.0</v>
+      </c>
+      <c r="C16">
         <v>27528000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>41470000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>5678000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>41542000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>44204000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>43678000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>42950000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>40810000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>41276000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>54482000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>53058000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>53059000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>54207000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>6589000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>4558000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>3601000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1526000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2343000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-79461468.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-107587453.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2446000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-    </row>
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+    </row>
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-      <c r="P18">
+      <c r="P18"/>
+      <c r="Q18">
         <v>99000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>32884000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>18925000.0</v>
       </c>
-      <c r="S18"/>
-      <c r="T18">
+      <c r="T18"/>
+      <c r="U18">
         <v>4183830.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>3064020.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>21468.0</v>
       </c>
-      <c r="W18"/>
-      <c r="X18">
+      <c r="X18"/>
+      <c r="Y18">
         <v>104993.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>302031.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>27069.0</v>
       </c>
-      <c r="AA18"/>
-      <c r="AB18">
+      <c r="AB18"/>
+      <c r="AC18">
         <v>31965.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>4020.0</v>
       </c>
-      <c r="AD18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+    </row>
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
+      <c r="H20"/>
+      <c r="I20">
         <v>11902000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21">
+        <v>13745000.0</v>
+      </c>
+      <c r="C21">
         <v>2077000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>13753000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>13720000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>13834000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>13862000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>13978000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>14690000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>14419000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>14697000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>14944000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>15221000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>16309000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>14275000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>14024000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>14929000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>15820000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>15890000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>15959000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>16054000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>16036000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>16280000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>15889000.0</v>
       </c>
-      <c r="X21"/>
       <c r="Y21"/>
-      <c r="Z21">
+      <c r="Z21"/>
+      <c r="AA21">
         <v>16079000.0</v>
       </c>
-      <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22">
+        <v>93594000.0</v>
+      </c>
+      <c r="C22">
         <v>95037000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>89411000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>126942000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>141749000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>129059000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>143327000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>157769000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>152509000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>137330000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>126913000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>86760000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>87669000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>84252000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>82262000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>64460000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>58081000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>53424000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>47820000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>55400000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>51769000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>44968000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>51233000.0</v>
       </c>
-      <c r="X22"/>
       <c r="Y22"/>
-      <c r="Z22">
+      <c r="Z22"/>
+      <c r="AA22">
         <v>59160000.0</v>
       </c>
-      <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-    </row>
-    <row r="23" spans="1:30">
+      <c r="AE22"/>
+    </row>
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23">
+        <v>952193000.0</v>
+      </c>
+      <c r="C23">
         <v>987496000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1005448000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1013607000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1004692000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>982932000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>951867000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1021000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>984559000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1040648000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1016562000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>997672000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1003981000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>984957000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>972928000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>971644000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>998715000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>995291000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>990356000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>281777993.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>282354091.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>404510000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>377970000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>282567938.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>282815097.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>415820000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>279586969.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>278960155.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>277260901.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>50000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
         <v>31</v>
       </c>
       <c r="B24">
+        <v>14443000.0</v>
+      </c>
+      <c r="C24">
         <v>27617000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>54920000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>76089000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>75874000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>143991000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>188832000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>120977000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>90673000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>86188000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>74727000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>74917000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>73010000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>72885000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>81844000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>285000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>73147000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1105000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>73147000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1686000.0</v>
       </c>
-      <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-    </row>
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+    </row>
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>285000.0</v>
       </c>
-      <c r="Q25"/>
-      <c r="R25">
+      <c r="R25"/>
+      <c r="S25">
         <v>1105000.0</v>
       </c>
-      <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+    </row>
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26">
         <v>281671994.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>282291194.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>282254978.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>282180433.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>282267303.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>282403044.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>280103245.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>278902432.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>277762470.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>276428681.0</v>
       </c>
-      <c r="AD26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
+        <v>49957000.0</v>
+      </c>
+      <c r="C28">
         <v>199855000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>279523000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>338327000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>264456000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>205446000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>255882000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>199423000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>115781000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>169886000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>90842000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>21331000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-19262000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-56415000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-89441000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-158266000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-240683000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-333530000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-433480000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1619525.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1011904.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>129532000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>116945000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>55526.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-195979.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>122172000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-440786.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-1027377.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-809141.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>7842.0</v>
       </c>
     </row>
-    <row r="29" spans="1:30">
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
         <v>36</v>
       </c>
       <c r="B29">
+        <v>718655000.0</v>
+      </c>
+      <c r="C29">
         <v>775287000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>777735000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>769262000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>740472000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>732368000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>699149000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>752671000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>677198000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>736723000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>704221000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>720820000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>766333000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>771701000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>806799000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>812563000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>814534000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>834099000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>855913000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>276792695.0</v>
       </c>
-      <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+    </row>
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
+        <v>122515000.0</v>
+      </c>
+      <c r="C30">
         <v>123592000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>169959000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>150771000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>130126000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>146016000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>146009000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>121539000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>115848000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>135705000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>136461000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>123818000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>110113000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>124219000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>87212000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>135440000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>104658000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>104255000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>85168000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>85530000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>84910000.0</v>
       </c>
-      <c r="V30">
-[...1 lines deleted...]
-      </c>
       <c r="W30">
+        <v>100088000.0</v>
+      </c>
+      <c r="X30">
         <v>58100000.0</v>
       </c>
-      <c r="X30"/>
       <c r="Y30"/>
-      <c r="Z30">
+      <c r="Z30"/>
+      <c r="AA30">
         <v>67641000.0</v>
       </c>
-      <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
-    </row>
-    <row r="31" spans="1:30">
+      <c r="AE30"/>
+    </row>
+    <row r="31" spans="1:31">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>574329000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>599986000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>612977000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>614160000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>652246000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>655554000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>684816000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>700825000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>275106695.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>277293001.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>281546266.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>281705060.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>281806347.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>281969544.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>280203489.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>279281038.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>278384444.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>277119635.0</v>
       </c>
-      <c r="AD31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:30">
+      <c r="AE31"/>
+    </row>
+    <row r="32" spans="1:31">
       <c r="A32" t="s">
         <v>39</v>
       </c>
       <c r="B32">
+        <v>31175000.0</v>
+      </c>
+      <c r="C32">
         <v>-18263000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-39618000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-84696000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-90072000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>108086000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>97873000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>101683000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>45500000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>11532000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>67520000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>134286000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>219283000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>292658000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>335694000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>385102000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>471773000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>531012000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>597312000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-695469.0</v>
       </c>
-      <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32"/>
+    </row>
+    <row r="33" spans="1:31">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
+        <v>577271999.0</v>
+      </c>
+      <c r="C33">
         <v>561673000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>556725000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>568342000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>570101000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>534940000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>523841000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>583429000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>566510000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>662496000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>612651000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>570676000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>506945000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>439890000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>405399000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>360281000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>345552000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>288685000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>239432000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>281671994.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>282291193.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>215187000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>209011000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>282267303.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>282403043.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>208973000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>278909802.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>277762470.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>276428681.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>32500.0</v>
       </c>
     </row>
-    <row r="34" spans="1:30">
+    <row r="34" spans="1:31">
       <c r="A34" t="s">
         <v>41</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>32046000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>31317000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>32082000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>29564000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>58824000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>125526000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>112969000.0</v>
       </c>
-      <c r="S34"/>
-      <c r="T34">
+      <c r="T34"/>
+      <c r="U34">
         <v>1686000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>1056000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="W34">
         <v>200000.0</v>
       </c>
       <c r="X34">
         <v>200000.0</v>
       </c>
-      <c r="Y34"/>
+      <c r="Y34">
+        <v>200000.0</v>
+      </c>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
-    </row>
-    <row r="35" spans="1:30">
+      <c r="AE34"/>
+    </row>
+    <row r="35" spans="1:31">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
+        <v>65353000.0</v>
+      </c>
+      <c r="C35">
         <v>77304000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>106594000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>125534000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>123899000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>188791000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>233819000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>175909000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>127810000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>127882000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>112833000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>125245000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>120399000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>119571000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>125237000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>91379000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>159950000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>132999000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>119960000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>5869830.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>4120020.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>514666000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>181011000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>304993.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>302031.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>160211000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>243342.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>31965.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>4020.0</v>
       </c>
-      <c r="AD35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:30">
+      <c r="AE35"/>
+    </row>
+    <row r="36" spans="1:31">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
+        <v>14648999.0</v>
+      </c>
+      <c r="C36">
         <v>27348000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>12150000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>12490000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>15349000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>17716000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>14024000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>11090000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>11494000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-1758000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>28551000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>36607000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>29124000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>74107000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>89520000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>49786000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>40096000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>19738000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>702000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>281671994.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-1.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>890000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1084000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>282267303.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-29471000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>1571000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>278902432.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>277762470.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>276428681.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>32500.0</v>
       </c>
     </row>
-    <row r="37" spans="1:30">
+    <row r="37" spans="1:31">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37">
         <v>2045000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>2152000.0</v>
       </c>
-      <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37"/>
+    </row>
+    <row r="38" spans="1:31">
       <c r="A38" t="s">
         <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>36607000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>74107000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>89520000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>49786000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>40096000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>19738000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>702000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>710000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>2.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>890000.0</v>
       </c>
-      <c r="W38"/>
       <c r="X38"/>
-      <c r="Y38">
+      <c r="Y38"/>
+      <c r="Z38">
         <v>282815097.0</v>
       </c>
-      <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38"/>
+    </row>
+    <row r="39" spans="1:31">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
+        <v>15727000.0</v>
+      </c>
+      <c r="C39">
         <v>81065000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>84390000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>76804000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>23896000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>82019000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>65683000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>94678000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>46772000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>65666000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>47643000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>48162000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>73636000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>80106000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>102239000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>77596000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>74259000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>67996000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>45327000.0</v>
       </c>
-      <c r="T39">
-[...1 lines deleted...]
-      </c>
       <c r="U39">
+        <v>39524.0</v>
+      </c>
+      <c r="V39">
         <v>18800.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>22771000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>35912000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>156161.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>216074.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>50644818.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>236381.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>170308.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>23079.0</v>
       </c>
-      <c r="AD39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:30">
+      <c r="AE39"/>
+    </row>
+    <row r="40" spans="1:31">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
+        <v>90648000.0</v>
+      </c>
+      <c r="C40">
         <v>85805000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>84679000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>125921000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>98224000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>100718000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>95422000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>100988000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>139530000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>134705000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>112698000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>108000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>84918000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>64786000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>71823000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>64201000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>57917000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>57814000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>47640000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>801468.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>638523.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>59156000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>62583528.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>177129.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>417709.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>39257182.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>305931.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>156767.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>65952.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>25342.0</v>
       </c>
     </row>
-    <row r="41" spans="1:30">
+    <row r="41" spans="1:31">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>32325000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>32339000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>29863000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>32555000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>70657000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>59852000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>46813000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>114362000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>111644000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>110597000.0</v>
       </c>
-      <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41"/>
+    </row>
+    <row r="42" spans="1:31">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
+        <v>1627198000.0</v>
+      </c>
+      <c r="C42">
         <v>1544805000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1543797000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1515285000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1514531000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1513685000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1512982000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1512410000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1506031000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1493139000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1468173000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1452189000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1440253000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1416160000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1398171000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1378774000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>1320367000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1306034000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>1291199000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>8113000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>257314.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>344310000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>323070000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>29917.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-576480542.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>3727000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>2555238.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>3451833.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>4716644.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>24280.0</v>
       </c>
     </row>
-    <row r="43" spans="1:30">
+    <row r="43" spans="1:31">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43"/>
+    </row>
+    <row r="44" spans="1:31">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-    </row>
-    <row r="45" spans="1:30">
+      <c r="AE44"/>
+    </row>
+    <row r="45" spans="1:31">
       <c r="A45" t="s">
         <v>52</v>
       </c>
       <c r="B45">
+        <v>543449000.0</v>
+      </c>
+      <c r="C45">
         <v>526819000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>696932000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>542132000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>540918000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>503362000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>629551000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>546628000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>539033000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>635285000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>569156000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>518848000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>461512000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>335140000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>301855000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
-    </row>
-    <row r="46" spans="1:30">
+      <c r="AE45"/>
+    </row>
+    <row r="46" spans="1:31">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
+        <v>543449000.0</v>
+      </c>
+      <c r="C46">
         <v>526819000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>525393000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>542132000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>540918000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>503362000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>495817000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>546628000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>539033000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>635285000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>569156000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>518848000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>461512000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>351508000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>301855000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>295566000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>289636000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>253057000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>222771000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>217686000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>216554000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>198017000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>192038000.0</v>
       </c>
-      <c r="X46"/>
       <c r="Y46"/>
-      <c r="Z46">
+      <c r="Z46"/>
+      <c r="AA46">
         <v>191323000.0</v>
       </c>
-      <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
-    </row>
-    <row r="47" spans="1:30">
+      <c r="AE46"/>
+    </row>
+    <row r="47" spans="1:31">
       <c r="A47" t="s">
         <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>497847000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>443051000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>335140000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>286346000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>278443000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>271248000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>253057000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>222771000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>217686000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>216554000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>198017000.0</v>
       </c>
-      <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
-    </row>
-    <row r="48" spans="1:30">
+      <c r="AE47"/>
+    </row>
+    <row r="48" spans="1:31">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48">
+        <v>-1085953000.0</v>
+      </c>
+      <c r="C48">
         <v>-1073965000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-1122176000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-1138715000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-1137226000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-1031168000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-1092958000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-987520000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-1000767000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-922326000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-872965000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-846835000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-820746000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-791165000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-757467000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-720923000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-676741000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-632099000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-585460000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-6475370.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-4472021.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-397996000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-375558000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>4969245.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>4999162.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-314728000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>2443936.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>1547342.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>282533.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-342.0</v>
       </c>
     </row>
-    <row r="49" spans="1:30">
+    <row r="49" spans="1:31">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-846835000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-820746000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-791165000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-757467000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-720923000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-676741000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-632099000.0</v>
       </c>
-      <c r="S49"/>
-      <c r="T49">
+      <c r="T49"/>
+      <c r="U49">
         <v>-6475370.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-4472021.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>4741848.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>4867958.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>4969245.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>4999162.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>3366387.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>2443936.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>1547342.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>282533.0</v>
       </c>
-      <c r="AD49"/>
-[...1 lines deleted...]
-    <row r="50" spans="1:30">
+      <c r="AE49"/>
+    </row>
+    <row r="50" spans="1:31">
       <c r="A50" t="s">
         <v>57</v>
       </c>
       <c r="B50">
+        <v>161118000.0</v>
+      </c>
+      <c r="C50">
         <v>281564000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>312302000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>335061000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>308468000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>134142000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>122422000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>122491000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>108422000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>104389000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>64147000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>68231000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>89646000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>85839000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>109099000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>114671000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>84012000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>74254000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>65982000.0</v>
       </c>
-      <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
-    </row>
-    <row r="51" spans="1:30">
+      <c r="AE50"/>
+    </row>
+    <row r="51" spans="1:31">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
+        <v>193042000.0</v>
+      </c>
+      <c r="C51">
         <v>325984000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>384486000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>429075000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>403276000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>296344000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>328889000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>263008000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>218701000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>209337000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>158240000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>164097000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>181043000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>175005000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>206375000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>175601000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>175482000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>147401000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>139129000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1686000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1056000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>151028000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>140044000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>200000.0</v>
       </c>
-      <c r="Y51"/>
-      <c r="Z51">
+      <c r="Z51"/>
+      <c r="AA51">
         <v>150150000.0</v>
       </c>
-      <c r="AA51"/>
       <c r="AB51"/>
-      <c r="AC51">
-[...1 lines deleted...]
-      </c>
+      <c r="AC51"/>
       <c r="AD51">
         <v>25342.0</v>
       </c>
-    </row>
-    <row r="52" spans="1:30">
+      <c r="AE51">
+        <v>25342.0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:31">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
+        <v>164603000.0</v>
+      </c>
+      <c r="C52">
         <v>284383000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>315090000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>337910000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>311746000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>137560000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>125461000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>125705000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>111665000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>106915000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>66562000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>71177000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>92208000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>87773000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>111001000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>116777000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>86189000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>74254000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>65982000.0</v>
       </c>
-      <c r="T52"/>
       <c r="U52"/>
-      <c r="V52">
+      <c r="V52"/>
+      <c r="W52">
         <v>77881000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>66897000.0</v>
       </c>
-      <c r="X52"/>
       <c r="Y52"/>
-      <c r="Z52">
+      <c r="Z52"/>
+      <c r="AA52">
         <v>120891000.0</v>
       </c>
-      <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
-    </row>
-    <row r="53" spans="1:30">
+      <c r="AE52"/>
+    </row>
+    <row r="53" spans="1:31">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
-[...1 lines deleted...]
-      </c>
+      <c r="G53"/>
       <c r="H53">
         <v>0.0</v>
       </c>
       <c r="I53">
         <v>0.0</v>
       </c>
       <c r="J53">
+        <v>0.0</v>
+      </c>
+      <c r="K53">
         <v>5634000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>25496000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>25490000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>25313000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>25070000.0</v>
       </c>
-      <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
-      <c r="R53">
+      <c r="R53"/>
+      <c r="S53">
         <v>1029000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>746000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>281671994.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>742000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>282254978.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>615000.0</v>
       </c>
-      <c r="X53"/>
-      <c r="Y53">
+      <c r="Y53"/>
+      <c r="Z53">
         <v>58942000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>1493000.0</v>
       </c>
-      <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-    </row>
-    <row r="54" spans="1:30">
+      <c r="AE53"/>
+    </row>
+    <row r="54" spans="1:31">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-    </row>
-    <row r="55" spans="1:30">
+      <c r="AE54"/>
+    </row>
+    <row r="55" spans="1:31">
       <c r="A55" t="s">
         <v>62</v>
       </c>
       <c r="B55">
+        <v>952193000.0</v>
+      </c>
+      <c r="C55">
         <v>987496000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1005448000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1013607000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1004692000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>982932000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>951867000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1021000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>984559000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1040648000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1016562000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>997672000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1003981000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>984957000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>972928000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>971644000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>998715000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>995291000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>990356000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>281777993.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>282354091.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>404510000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>377970000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>282567938.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>282815097.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>415820000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>279586969.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>278960155.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>277260901.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>50000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:30">
+    <row r="56" spans="1:31">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
+        <v>374921000.0</v>
+      </c>
+      <c r="C56">
         <v>425823000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>448723000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>445265000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>434591000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>447992000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>428026000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>437571000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>418049000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>378152000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>403911000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>426996000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>497036000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>545067000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>567529000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>611363000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>653163000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>706606000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>750924000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>105999.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>62896.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>189323000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>168959000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>300635.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>412053.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>206847000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>677167.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1197685.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>832220.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>17500.0</v>
       </c>
     </row>
-    <row r="57" spans="1:30">
+    <row r="57" spans="1:31">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
+        <v>343746000.0</v>
+      </c>
+      <c r="C57">
         <v>444086000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>488341000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>529961000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>524663000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>339906000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>330153000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>335888000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>372549000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>366620000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>336391000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>292710000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>277753000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>252409000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>231835000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>226261000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>181390000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>175594000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>153612000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>801468.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>941070.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>183626000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>164242000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>456598.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>543522.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>195798000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>305931.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>543746.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>137246.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>25342.0</v>
       </c>
     </row>
-    <row r="58" spans="1:30">
+    <row r="58" spans="1:31">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
+        <v>409099000.0</v>
+      </c>
+      <c r="C58">
         <v>521390000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>594935000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>655495000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>648562000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>528697000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>563972000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>511797000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>506456000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>494502000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>449224000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>417955000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>398152000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>371980000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>357072000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>317640000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>341340000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>308593000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>273572000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>6671298.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>5061090.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>698292000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>345253000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>761591.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>845553.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>356009000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>305931.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>575711.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>141266.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>25342.0</v>
       </c>
     </row>
-    <row r="59" spans="1:30">
+    <row r="59" spans="1:31">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-    </row>
-    <row r="60" spans="1:30">
+      <c r="AE59"/>
+    </row>
+    <row r="60" spans="1:31">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
+        <v>543094000.0</v>
+      </c>
+      <c r="C60">
         <v>466106000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>410513000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>358112000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>356130000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>454235000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>387895000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>509203000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>478103000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>546146000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>565347000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>577672000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>603677000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>612977000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>615856000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>654004000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>657375000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>686698000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>716784000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>275106695.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>277293001.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>-384602000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>-55525000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>281806347.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>281969544.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>-20750000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>279281038.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>278384444.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>277119635.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>24658.0</v>
       </c>
     </row>
-    <row r="61" spans="1:30">
+    <row r="61" spans="1:31">
       <c r="A61" t="s">
         <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-    </row>
-    <row r="62" spans="1:30">
+      <c r="AE61"/>
+    </row>
+    <row r="62" spans="1:31">
       <c r="A62" t="s">
         <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
-      <c r="T62">
+      <c r="T62"/>
+      <c r="U62">
         <v>281581276.0</v>
       </c>
-      <c r="U62">
+      <c r="V62">
         <v>281764233.0</v>
       </c>
-      <c r="V62">
+      <c r="W62">
         <v>276546264.0</v>
       </c>
-      <c r="W62">
+      <c r="X62">
         <v>276705058.0</v>
       </c>
-      <c r="X62">
+      <c r="Y62">
         <v>276806346.0</v>
       </c>
-      <c r="Y62">
+      <c r="Z62">
         <v>276969542.0</v>
       </c>
-      <c r="Z62">
+      <c r="AA62">
         <v>275203480.0</v>
       </c>
-      <c r="AA62">
+      <c r="AB62">
         <v>274281031.0</v>
       </c>
-      <c r="AB62">
+      <c r="AC62">
         <v>273384442.0</v>
       </c>
-      <c r="AC62">
+      <c r="AD62">
         <v>272119628.0</v>
       </c>
-      <c r="AD62"/>
+      <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6576,3202 +6711,3274 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B2">
         <v>272899000.0</v>
       </c>
       <c r="C2">
         <v>260249000.0</v>
       </c>
       <c r="D2">
         <v>249390000.0</v>
       </c>
       <c r="E2">
         <v>195422000.0</v>
       </c>
       <c r="F2">
         <v>194719000.0</v>
       </c>
       <c r="G2">
         <v>90378000.0</v>
       </c>
       <c r="H2">
         <v>76665000.0</v>
       </c>
       <c r="I2">
         <v>153386000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B3">
         <v>33131000.0</v>
       </c>
       <c r="C3">
         <v>30832000.0</v>
       </c>
       <c r="D3">
         <v>22928000.0</v>
       </c>
       <c r="E3">
         <v>20365000.0</v>
       </c>
       <c r="F3">
         <v>20713000.0</v>
       </c>
       <c r="G3">
         <v>16792000.0</v>
       </c>
       <c r="H3">
         <v>15387000.0</v>
       </c>
       <c r="I3">
         <v>12746000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B5">
         <v>-29640000.0</v>
       </c>
       <c r="C5">
         <v>-185746000.0</v>
       </c>
       <c r="D5">
         <v>-103774000.0</v>
       </c>
       <c r="E5">
         <v>-154844000.0</v>
       </c>
       <c r="F5">
         <v>-201072000.0</v>
       </c>
       <c r="G5">
         <v>-27886000.0</v>
       </c>
       <c r="H5">
         <v>-53122000.0</v>
       </c>
       <c r="I5">
         <v>-57987000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B6">
         <v>3491000.0</v>
       </c>
       <c r="C6">
         <v>-154914000.0</v>
       </c>
       <c r="D6">
         <v>-80846000.0</v>
       </c>
       <c r="E6">
         <v>-134479000.0</v>
       </c>
       <c r="F6">
         <v>-180359000.0</v>
       </c>
       <c r="G6">
         <v>-11094000.0</v>
       </c>
       <c r="H6">
         <v>-37735000.0</v>
       </c>
       <c r="I6">
         <v>-45241000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B9">
         <v>154617000.0</v>
       </c>
       <c r="C9">
         <v>119552000.0</v>
       </c>
       <c r="D9">
         <v>57227000.0</v>
       </c>
       <c r="E9">
         <v>9073000.0</v>
       </c>
       <c r="F9">
         <v>-42743000.0</v>
       </c>
       <c r="G9">
         <v>17140000.0</v>
       </c>
       <c r="H9">
         <v>-231000.0</v>
       </c>
       <c r="I9">
         <v>20849000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B10">
         <v>-34543000.0</v>
       </c>
       <c r="C10">
         <v>-195457000.0</v>
       </c>
       <c r="D10">
         <v>-106402000.0</v>
       </c>
       <c r="E10">
         <v>-158167000.0</v>
       </c>
       <c r="F10">
         <v>-206483000.0</v>
       </c>
       <c r="G10">
         <v>-33624000.0</v>
       </c>
       <c r="H10">
         <v>-59474000.0</v>
       </c>
       <c r="I10">
         <v>-54266000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B11">
         <v>-5325000.0</v>
       </c>
       <c r="C11">
         <v>-195457000.0</v>
       </c>
       <c r="D11">
         <v>10000.0</v>
       </c>
       <c r="E11">
         <v>33000.0</v>
       </c>
       <c r="F11">
         <v>5011000.0</v>
       </c>
       <c r="G11">
         <v>1000.0</v>
       </c>
       <c r="H11">
         <v>189000.0</v>
       </c>
       <c r="I11">
         <v>6425000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B12">
         <v>4903000.0</v>
       </c>
       <c r="C12">
         <v>9711000.0</v>
       </c>
       <c r="D12">
         <v>2628000.0</v>
       </c>
       <c r="E12">
         <v>3323000.0</v>
       </c>
       <c r="F12">
         <v>5411000.0</v>
       </c>
       <c r="G12">
         <v>5738000.0</v>
       </c>
       <c r="H12">
         <v>6352000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B13">
         <v>957000.0</v>
       </c>
       <c r="C13">
         <v>742000.0</v>
       </c>
       <c r="D13">
         <v>5056000.0</v>
       </c>
       <c r="E13">
         <v>3179000.0</v>
       </c>
       <c r="F13">
         <v>446000.0</v>
       </c>
       <c r="G13">
         <v>571000.0</v>
       </c>
       <c r="H13">
         <v>884000.0</v>
       </c>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B14">
         <v>0.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>21000.0</v>
       </c>
       <c r="E14">
         <v>-10000.0</v>
       </c>
       <c r="F14">
         <v>-9523000.0</v>
       </c>
       <c r="G14">
         <v>90820000.0</v>
       </c>
       <c r="H14">
         <v>80561000.0</v>
       </c>
       <c r="I14">
         <v>80561000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B15">
         <v>-29218000.0</v>
       </c>
       <c r="C15">
         <v>-195457000.0</v>
       </c>
       <c r="D15">
         <v>-106336000.0</v>
       </c>
       <c r="E15">
         <v>-158200000.0</v>
       </c>
       <c r="F15">
         <v>-216006000.0</v>
       </c>
       <c r="G15">
         <v>-49552000.0</v>
       </c>
       <c r="H15">
         <v>-72590000.0</v>
       </c>
       <c r="I15">
         <v>-100033000.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-158200000.0</v>
       </c>
       <c r="F16">
         <v>-206483000.0</v>
       </c>
       <c r="G16">
         <v>1375461.0</v>
       </c>
       <c r="H16">
         <v>-115479000.0</v>
       </c>
       <c r="I16">
         <v>-100033000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B17">
         <v>-29218000.0</v>
       </c>
       <c r="C17">
         <v>-195457000.0</v>
       </c>
       <c r="D17">
         <v>-115519000.0</v>
       </c>
       <c r="E17">
         <v>-158200000.0</v>
       </c>
       <c r="F17">
         <v>-206483000.0</v>
       </c>
       <c r="G17">
         <v>1375461.0</v>
       </c>
       <c r="H17">
         <v>3367179.0</v>
       </c>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B18">
         <v>-3946000.0</v>
       </c>
       <c r="C18">
         <v>-8969000.0</v>
       </c>
       <c r="D18">
         <v>2761000.0</v>
       </c>
       <c r="E18">
         <v>-144000.0</v>
       </c>
       <c r="F18">
         <v>-4965000.0</v>
       </c>
       <c r="G18">
         <v>-5167000.0</v>
       </c>
       <c r="H18">
         <v>-5468000.0</v>
       </c>
       <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>4123000.0</v>
       </c>
       <c r="F19">
         <v>384000.0</v>
       </c>
       <c r="G19">
         <v>2663890.0</v>
       </c>
       <c r="H19">
         <v>5041245.0</v>
       </c>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>778815.0</v>
       </c>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B21">
         <v>40490000.0</v>
       </c>
       <c r="C21">
         <v>-116090000.0</v>
       </c>
       <c r="D21">
         <v>-106729000.0</v>
       </c>
       <c r="E21">
         <v>-159946000.0</v>
       </c>
       <c r="F21">
         <v>-194064000.0</v>
       </c>
       <c r="G21">
         <v>-29107000.0</v>
       </c>
       <c r="H21">
         <v>-53861000.0</v>
       </c>
       <c r="I21">
         <v>-57987000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B23">
         <v>387026000.0</v>
       </c>
       <c r="C23">
         <v>495891000.0</v>
       </c>
       <c r="D23">
         <v>413346000.0</v>
       </c>
       <c r="E23">
         <v>364441000.0</v>
       </c>
       <c r="F23">
         <v>346040000.0</v>
       </c>
       <c r="G23">
         <v>136625000.0</v>
       </c>
       <c r="H23">
         <v>130295000.0</v>
       </c>
       <c r="I23">
         <v>226529000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B25">
         <v>33131000.0</v>
       </c>
       <c r="C25">
         <v>30832000.0</v>
       </c>
       <c r="D25">
         <v>20020000.0</v>
       </c>
       <c r="E25">
         <v>20365000.0</v>
       </c>
       <c r="F25">
         <v>20713000.0</v>
       </c>
       <c r="G25">
         <v>16792000.0</v>
       </c>
       <c r="H25">
         <v>15387000.0</v>
       </c>
       <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B26">
         <v>34109000.0</v>
       </c>
       <c r="C26">
         <v>41065000.0</v>
       </c>
       <c r="D26">
         <v>45004000.0</v>
       </c>
       <c r="E26">
         <v>43508000.0</v>
       </c>
       <c r="F26">
         <v>34385000.0</v>
       </c>
       <c r="G26">
         <v>16637000.0</v>
       </c>
       <c r="H26">
         <v>25995000.0</v>
       </c>
       <c r="I26">
         <v>32448000.0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B27">
         <v>22197000.0</v>
       </c>
       <c r="C27">
         <v>22576000.0</v>
       </c>
       <c r="D27">
         <v>23614000.0</v>
       </c>
       <c r="E27">
         <v>22611000.0</v>
       </c>
       <c r="F27">
         <v>21431000.0</v>
       </c>
       <c r="G27">
         <v>13761000.0</v>
       </c>
       <c r="H27">
         <v>15712000.0</v>
       </c>
       <c r="I27">
         <v>13398000.0</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B28">
         <v>57821000.0</v>
       </c>
       <c r="C28">
         <v>81486000.0</v>
       </c>
       <c r="D28">
         <v>96787000.0</v>
       </c>
       <c r="E28">
         <v>102774000.0</v>
       </c>
       <c r="F28">
         <v>101632000.0</v>
       </c>
       <c r="G28">
         <v>18849000.0</v>
       </c>
       <c r="H28">
         <v>15166000.0</v>
       </c>
       <c r="I28">
         <v>32990000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B29">
         <v>-5325000.0</v>
       </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
         <v>33000.0</v>
       </c>
       <c r="E29">
         <v>33000.0</v>
       </c>
       <c r="F29">
         <v>320000.0</v>
       </c>
       <c r="G29">
         <v>1000.0</v>
       </c>
       <c r="H29">
         <v>189000.0</v>
       </c>
       <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B30">
         <v>114127000.0</v>
       </c>
       <c r="C30">
         <v>235642000.0</v>
       </c>
       <c r="D30">
         <v>163956000.0</v>
       </c>
       <c r="E30">
         <v>169019000.0</v>
       </c>
       <c r="F30">
         <v>151321000.0</v>
       </c>
       <c r="G30">
         <v>46247000.0</v>
       </c>
       <c r="H30">
         <v>53630000.0</v>
       </c>
       <c r="I30">
         <v>73143000.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B31">
         <v>-75033000.0</v>
       </c>
       <c r="C31">
         <v>-79367000.0</v>
       </c>
       <c r="D31">
         <v>327000.0</v>
       </c>
       <c r="E31">
         <v>1779000.0</v>
       </c>
       <c r="F31">
         <v>-12419000.0</v>
       </c>
       <c r="G31">
         <v>-4517000.0</v>
       </c>
       <c r="H31">
         <v>-5613000.0</v>
       </c>
       <c r="I31">
         <v>3721000.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B32">
         <v>427516000.0</v>
       </c>
       <c r="C32">
         <v>379801000.0</v>
       </c>
       <c r="D32">
         <v>306617000.0</v>
       </c>
       <c r="E32">
         <v>204495000.0</v>
       </c>
       <c r="F32">
         <v>151976000.0</v>
       </c>
       <c r="G32">
         <v>107518000.0</v>
       </c>
       <c r="H32">
         <v>76434000.0</v>
       </c>
       <c r="I32">
         <v>174235000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC32"/>
+  <dimension ref="A1:AD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
         <v>77</v>
       </c>
       <c r="L1" t="s">
         <v>78</v>
       </c>
       <c r="M1" t="s">
         <v>79</v>
       </c>
       <c r="N1" t="s">
+        <v>80</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="P1" t="s">
         <v>81</v>
       </c>
       <c r="Q1" t="s">
         <v>82</v>
       </c>
       <c r="R1" t="s">
+        <v>83</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="T1" t="s">
         <v>84</v>
       </c>
       <c r="U1" t="s">
         <v>85</v>
       </c>
       <c r="V1" t="s">
+        <v>86</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="X1" t="s">
         <v>87</v>
       </c>
       <c r="Y1" t="s">
         <v>88</v>
       </c>
       <c r="Z1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AB1" t="s">
         <v>90</v>
       </c>
       <c r="AC1" t="s">
         <v>91</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B2">
+        <v>61484000.0</v>
+      </c>
+      <c r="C2">
         <v>41456000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>95440000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>76875000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>59616000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>73475000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>71867000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>67776000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>56480000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>64126000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>62232000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>63492000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>42115000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>62571000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>36623000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>59573000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>36655000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>65619000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>72779000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>40146000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>16175000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>39428000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>27075000.0</v>
       </c>
-      <c r="X2">
-[...1 lines deleted...]
-      </c>
       <c r="Y2">
+        <v>18144000.0</v>
+      </c>
+      <c r="Z2">
         <v>5085000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>37356000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>262271.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>195350.0</v>
       </c>
-      <c r="AC2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:29">
+      <c r="AD2"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>94</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>8082000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>8384000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>8272000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>8298000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>8177000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>7809000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>7724000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>7635000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>7664000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5040000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>5099000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>5097000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>4784000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>4921000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>5762000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>6010000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>5816000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>5046000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>4975000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>4876000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>4879000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>4354000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>3632000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>3927000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>4255000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1390000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1803789.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>428681.0</v>
       </c>
     </row>
-    <row r="4" spans="1:29">
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>96</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>49438000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>11463000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>505000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-104586000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>62978000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-103843000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>17537000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-99462000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-23093000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-25681000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-25591000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-29112000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-32807000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-35770000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-43287000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-42980000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-46182000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-115123000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-25423000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-14344000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-3051000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-8962000.0</v>
       </c>
-      <c r="X5">
-[...1 lines deleted...]
-      </c>
       <c r="Y5">
-        <v>2237000.0</v>
+        <v>-7134000.0</v>
       </c>
       <c r="Z5">
+        <v>-10011000.0</v>
+      </c>
+      <c r="AA5">
         <v>1168000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-262000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-195350.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-70042.0</v>
       </c>
     </row>
-    <row r="6" spans="1:29">
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B6">
+        <v>-10660000.0</v>
+      </c>
+      <c r="C6">
         <v>57520000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>19847000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>8777000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-96288000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>71155000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-96034000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>25261000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-91827000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-15429000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-20641000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-20492000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-24015000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-28023000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-30849000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-37525000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-36970000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-40366000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-110077000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-20448000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-9468000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>1828000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-8962000.0</v>
       </c>
-      <c r="X6">
-[...1 lines deleted...]
-      </c>
       <c r="Y6">
-        <v>6164000.0</v>
+        <v>-3502000.0</v>
       </c>
       <c r="Z6">
+        <v>-6084000.0</v>
+      </c>
+      <c r="AA6">
         <v>5423000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>1128000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>1608000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>358639.0</v>
       </c>
     </row>
-    <row r="7" spans="1:29">
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B9">
+        <v>25778000.0</v>
+      </c>
+      <c r="C9">
         <v>19156000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>959000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>46412000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>31723000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>43016000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>41520000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>33612000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>27195000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>17225000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>17884000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>11461000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>4858000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2226000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1993000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>4841000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>13000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1153000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-35885000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-6774000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-1237000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>8690000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>3678000.0</v>
       </c>
-      <c r="X9">
-[...1 lines deleted...]
-      </c>
       <c r="Y9">
+        <v>3554000.0</v>
+      </c>
+      <c r="Z9">
         <v>1864000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-6535000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-262000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-195000.0</v>
       </c>
-      <c r="AC9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:29">
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B10">
+        <v>-11988000.0</v>
+      </c>
+      <c r="C10">
         <v>48211000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>10255000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-750000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-105838000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>61790000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-105438000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>13247000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-101556000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-24825000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-26172000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-26078000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-29571000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-33665000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-36544000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-44182000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-43776000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-46963000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-116370000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-26960000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-16190000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-4555000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-10359000.0</v>
       </c>
-      <c r="X10">
-[...1 lines deleted...]
-      </c>
       <c r="Y10">
-        <v>2237000.0</v>
+        <v>-7720000.0</v>
       </c>
       <c r="Z10">
+        <v>-10990000.0</v>
+      </c>
+      <c r="AA10">
         <v>1168000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1128000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1608000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>358639.0</v>
       </c>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>-6284000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>739000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>220000.0</v>
       </c>
-      <c r="F11"/>
-      <c r="G11">
+      <c r="G11"/>
+      <c r="H11">
         <v>-82323000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11">
         <v>10000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-42000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>255000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>10000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>33000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1123000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>895000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>796000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-324000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>106000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>109000.0</v>
       </c>
       <c r="U11">
         <v>109000.0</v>
       </c>
       <c r="V11">
+        <v>109000.0</v>
+      </c>
+      <c r="W11">
         <v>-4000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-270000.0</v>
       </c>
-      <c r="X11">
-[...1 lines deleted...]
-      </c>
       <c r="Y11">
+        <v>137000.0</v>
+      </c>
+      <c r="Z11">
         <v>138000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>90000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>231097.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>343630.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>75314.0</v>
       </c>
     </row>
-    <row r="12" spans="1:29">
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B12">
+        <v>1328000.0</v>
+      </c>
+      <c r="C12">
         <v>1227000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1208000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1255000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1252000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1188000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1595000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4290000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2094000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1732000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>491000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>487000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>459000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>858000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>774000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>895000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>796000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>781000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1247000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1537000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1846000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1504000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1397000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>983408.0</v>
       </c>
-      <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B13">
+        <v>733000.0</v>
+      </c>
+      <c r="C13">
         <v>382000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>346000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>236000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>198000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>177000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>191000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>186000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>246000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>119000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>582000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1518000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1381000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1575000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>870000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>420000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>314000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>142000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>97000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>10503.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>96000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13">
         <v>66000.0</v>
       </c>
-      <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
-      <c r="F14">
-[...1 lines deleted...]
-      </c>
+      <c r="F14"/>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14">
         <v>42000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>11000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>10000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="O14">
         <v>0.0</v>
       </c>
       <c r="P14">
         <v>0.0</v>
       </c>
       <c r="Q14">
         <v>0.0</v>
       </c>
       <c r="R14">
         <v>0.0</v>
       </c>
       <c r="S14">
+        <v>0.0</v>
+      </c>
+      <c r="T14">
         <v>-1516000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>96003000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>93397000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>90820000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-4002000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>90820000.0</v>
       </c>
-      <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14"/>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B15">
+        <v>-11988000.0</v>
+      </c>
+      <c r="C15">
         <v>48211000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>16539000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-1489000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-106058000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>61790000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-105438000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>13247000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-101556000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-24825000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-26130000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-26089000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-29581000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-33698000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-36544000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-44182000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-43776000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-46639000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-117992000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-31105000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-20270000.0</v>
       </c>
-      <c r="V15">
-[...1 lines deleted...]
-      </c>
       <c r="W15">
+        <v>-8554000.0</v>
+      </c>
+      <c r="X15">
         <v>-14091000.0</v>
       </c>
-      <c r="X15">
-[...1 lines deleted...]
-      </c>
       <c r="Y15">
+        <v>-19671000.0</v>
+      </c>
+      <c r="Z15">
         <v>-22942000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-29088000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>896594.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1265000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>283325.0</v>
       </c>
     </row>
-    <row r="16" spans="1:29">
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-26089000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-29581000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-33698000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-36544000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-44182000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-43776000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-46639000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-120003000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-2050595.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-48825.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-16406000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-101287.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-163197.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1766055.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16">
+      <c r="AA16"/>
+      <c r="AB16">
         <v>896594.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1264809.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>283325.0</v>
       </c>
     </row>
-    <row r="17" spans="1:29">
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B17">
+        <v>-11988000.0</v>
+      </c>
+      <c r="C17">
         <v>48211000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>16539000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-1489000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-106058000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>61790000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-105438000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>13247000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-78441000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-24825000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-26172000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-26078000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-29571000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-33698000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-36544000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-44182000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-43776000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-46639000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-116476000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-2050595.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-48825.0</v>
       </c>
-      <c r="V17"/>
-      <c r="W17">
+      <c r="W17"/>
+      <c r="X17">
         <v>-101287.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-163197.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>1766055.0</v>
       </c>
-      <c r="Z17"/>
-      <c r="AA17">
+      <c r="AA17"/>
+      <c r="AB17">
         <v>896594.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>1264809.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>283325.0</v>
       </c>
     </row>
-    <row r="18" spans="1:29">
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B18">
+        <v>-595000.0</v>
+      </c>
+      <c r="C18">
         <v>-845000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-862000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1019000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1054000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1011000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1404000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-4104000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1848000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1613000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>91000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1031000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>922000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>717000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>96000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-475000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-482000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-639000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1150000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>10503.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1750000.0</v>
       </c>
-      <c r="V18"/>
-      <c r="W18">
+      <c r="W18"/>
+      <c r="X18">
         <v>-1331000.0</v>
       </c>
-      <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>1275000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>2170000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>1761000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>1219000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>430000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>713000.0</v>
       </c>
-      <c r="R19"/>
       <c r="S19"/>
-      <c r="T19">
+      <c r="T19"/>
+      <c r="U19">
         <v>-1489727.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>820636.0</v>
       </c>
-      <c r="V19"/>
-      <c r="W19">
+      <c r="W19"/>
+      <c r="X19">
         <v>46129.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>45135.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>2465397.0</v>
       </c>
-      <c r="Z19"/>
-      <c r="AA19">
+      <c r="AA19"/>
+      <c r="AB19">
         <v>1389962.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>1803789.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>428681.0</v>
       </c>
     </row>
-    <row r="20" spans="1:29">
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-      <c r="Y20">
+      <c r="Y20"/>
+      <c r="Z20">
         <v>228749.0</v>
       </c>
-      <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B21">
+        <v>-1720000.0</v>
+      </c>
+      <c r="C21">
         <v>-7934000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-38415000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>12994000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>16214000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>18932000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-24532000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>7186000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-98741000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-23118000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-26348000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-26866000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-31299000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-34626000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-37090000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-44972000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-43258000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-47593000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-113296000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-22340000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-10835000.0</v>
       </c>
-      <c r="V21">
-[...1 lines deleted...]
-      </c>
       <c r="W21">
+        <v>-3707000.0</v>
+      </c>
+      <c r="X21">
         <v>-9096000.0</v>
       </c>
-      <c r="X21">
-[...1 lines deleted...]
-      </c>
       <c r="Y21">
+        <v>-7134000.0</v>
+      </c>
+      <c r="Z21">
         <v>-10011000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-16499000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-262000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-195000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-70042.0</v>
       </c>
     </row>
-    <row r="22" spans="1:29">
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B23">
+        <v>88982000.0</v>
+      </c>
+      <c r="C23">
         <v>68549000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>134814000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>110293000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>75125000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>97559000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>137919000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>94202000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>182416000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>104469000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>106464000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>101819000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>78272000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>99423000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>75706000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>109386000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>79926000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>114365000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>150190000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>55712000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>25773000.0</v>
       </c>
-      <c r="V23">
-[...1 lines deleted...]
-      </c>
       <c r="W23">
+        <v>51825000.0</v>
+      </c>
+      <c r="X23">
         <v>39849000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>28186000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>16770000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>47892000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>262271.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>195350.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>70042.0</v>
       </c>
     </row>
-    <row r="24" spans="1:29">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B25">
+        <v>8079000.0</v>
+      </c>
+      <c r="C25">
         <v>8082000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>8384000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>8272000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>8298000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>8177000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>7809000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>7724000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>7635000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>7664000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>5040000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>5099000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>5097000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>4784000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>4921000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>5207000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>5453000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>5816000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>5046000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>4975000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>4876000.0</v>
       </c>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B26">
+        <v>8860000.0</v>
+      </c>
+      <c r="C26">
         <v>8810000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>10385000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>7757000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>7719000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>8248000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>8774000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>10692000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>10107000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>11492000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>13241000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>9507000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>10861000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>10498000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>11457000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>10244000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>11309000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>11186000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>13518000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>5895000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>3786000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>4119000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>4558000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>4242000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>3718000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>7134000.0</v>
       </c>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B27">
+        <v>4743000.0</v>
+      </c>
+      <c r="C27">
         <v>5342000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>5968000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>6006000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3424000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>6799000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>6996000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>4963000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>5026000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>5591000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>6031000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>5897000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>4988000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>5242000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>5561000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>5810000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>5998000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>7189000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>7380000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>3706000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>3156000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>4297000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>3456000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2686000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>3322000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>5871000.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B28">
+        <v>13886000.0</v>
+      </c>
+      <c r="C28">
         <v>12941000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>23708000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>19663000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3997000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>10453000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>22340000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>11841000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>23511000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>23794000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>24980000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>23509000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>20385000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>21551000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>22585000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>34335000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>26101000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>33822000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>57058000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>6178000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>4574000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>6179000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>4721000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3760000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>4835000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3041000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>262271.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>195350.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>70042.0</v>
       </c>
     </row>
-    <row r="29" spans="1:29">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-      <c r="C29">
+        <v>120</v>
+      </c>
+      <c r="B29">
+        <v>0.0</v>
+      </c>
+      <c r="C29"/>
+      <c r="D29">
         <v>-6284000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>739000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>220000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29">
         <v>0.0</v>
       </c>
       <c r="N29">
+        <v>0.0</v>
+      </c>
+      <c r="O29">
         <v>33000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="P29">
         <v>0.0</v>
       </c>
       <c r="Q29">
         <v>0.0</v>
       </c>
       <c r="R29">
+        <v>0.0</v>
+      </c>
+      <c r="S29">
         <v>-324000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>106000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>16954.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>109000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29">
+      <c r="W29"/>
+      <c r="X29">
         <v>-270000.0</v>
       </c>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B30">
+        <v>27498000.0</v>
+      </c>
+      <c r="C30">
         <v>27093000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>39374000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>33418000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>15509000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>24084000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>66052000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>26426000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>125936000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>40343000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>44232000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>38327000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>36157000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>36852000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>39083000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>49813000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>43271000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>48746000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>77411000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>15566000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>9598000.0</v>
       </c>
-      <c r="V30">
-[...1 lines deleted...]
-      </c>
       <c r="W30">
+        <v>12397000.0</v>
+      </c>
+      <c r="X30">
         <v>12774000.0</v>
       </c>
-      <c r="X30">
-[...1 lines deleted...]
-      </c>
       <c r="Y30">
+        <v>10042000.0</v>
+      </c>
+      <c r="Z30">
         <v>11685000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>10536000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>262271.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>195350.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>70042.0</v>
       </c>
     </row>
-    <row r="31" spans="1:29">
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B31">
+        <v>-10268000.0</v>
+      </c>
+      <c r="C31">
         <v>56145000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>48670000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-13744000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-122052000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>42858000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-80906000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>6061000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-2815000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-1707000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>176000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>788000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1728000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>961000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>546000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>790000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-518000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>630000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-3074000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-4620000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-5355000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-848000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1263000.0</v>
       </c>
-      <c r="X31">
-[...1 lines deleted...]
-      </c>
       <c r="Y31">
+        <v>-586000.0</v>
+      </c>
+      <c r="Z31">
         <v>-979000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-1751000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1390000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1804000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>428681.0</v>
       </c>
     </row>
-    <row r="32" spans="1:29">
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B32">
+        <v>87262000.0</v>
+      </c>
+      <c r="C32">
         <v>60612000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>96399000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>123287000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>91339000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>116491000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>113387000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>101388000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>83675000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>81351000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>80116000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>74953000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>46973000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>64797000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>38616000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>64414000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>36668000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>66772000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>36894000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>33372000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>14938000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>48118000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>30753000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>21698000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>6949000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>30821000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
+      <c r="AD32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -9800,3060 +10007,3130 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B2">
         <v>109601000.0</v>
       </c>
       <c r="C2">
         <v>88189000.0</v>
       </c>
       <c r="D2">
         <v>302617000.0</v>
       </c>
       <c r="E2">
         <v>536109000.0</v>
       </c>
       <c r="F2">
         <v>41196000.0</v>
       </c>
       <c r="G2">
         <v>41784000.0</v>
       </c>
       <c r="H2">
         <v>85541000.0</v>
       </c>
       <c r="I2">
         <v>-143425000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B3">
         <v>19834000</v>
       </c>
       <c r="C3">
         <v>27721000</v>
       </c>
       <c r="D3">
         <v>186788000</v>
       </c>
       <c r="E3">
         <v>150880000</v>
       </c>
       <c r="F3">
         <v>87862000</v>
       </c>
       <c r="G3">
         <v>18645000</v>
       </c>
       <c r="H3">
         <v>20260000</v>
       </c>
       <c r="I3">
         <v>29812000</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-224906000.0</v>
       </c>
       <c r="F4">
         <v>492048000.0</v>
       </c>
       <c r="G4">
         <v>-4342.0</v>
       </c>
       <c r="H4">
         <v>122803.0</v>
       </c>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>74823000.0</v>
       </c>
       <c r="F5">
         <v>41423000.0</v>
       </c>
       <c r="G5">
         <v>-2430324.0</v>
       </c>
       <c r="H5">
         <v>-5297285.0</v>
       </c>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B6">
         <v>59637000.0</v>
       </c>
       <c r="C6">
         <v>21412000.0</v>
       </c>
       <c r="D6">
         <v>-214428000.0</v>
       </c>
       <c r="E6">
         <v>-233492000.0</v>
       </c>
       <c r="F6">
         <v>494913000.0</v>
       </c>
       <c r="G6">
         <v>-588000.0</v>
       </c>
       <c r="H6">
         <v>-43757000.0</v>
       </c>
       <c r="I6">
         <v>143442500.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B7">
         <v>-29531000.0</v>
       </c>
       <c r="C7">
         <v>-52761000.0</v>
       </c>
       <c r="D7">
         <v>-78483000.0</v>
       </c>
       <c r="E7">
         <v>-30446000.0</v>
       </c>
       <c r="F7">
         <v>-23959000.0</v>
       </c>
       <c r="G7">
         <v>27035000.0</v>
       </c>
       <c r="H7">
         <v>51713000.0</v>
       </c>
       <c r="I7">
         <v>450.0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-35737000.0</v>
       </c>
       <c r="F8">
         <v>-1828000.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B9">
         <v>-54602000.0</v>
       </c>
       <c r="C9">
         <v>15279000.0</v>
       </c>
       <c r="D9">
         <v>-47097000.0</v>
       </c>
       <c r="E9">
         <v>-35737000.0</v>
       </c>
       <c r="F9">
         <v>-1828000.0</v>
       </c>
       <c r="G9">
         <v>10341000.0</v>
       </c>
       <c r="H9">
         <v>78762000.0</v>
       </c>
       <c r="I9">
         <v>20627000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B10">
         <v>27089000.0</v>
       </c>
       <c r="C10">
         <v>-546000.0</v>
       </c>
       <c r="D10">
         <v>-74406000.0</v>
       </c>
       <c r="E10">
         <v>-43694000.0</v>
       </c>
       <c r="F10">
         <v>-25892000.0</v>
       </c>
       <c r="G10">
         <v>13611000.0</v>
       </c>
       <c r="H10">
         <v>10446000.0</v>
       </c>
       <c r="I10">
         <v>7108000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-16497000.0</v>
       </c>
       <c r="F11">
         <v>-6312000.0</v>
       </c>
       <c r="G11">
         <v>354470.0</v>
       </c>
       <c r="H11">
         <v>-10584000.0</v>
       </c>
       <c r="I11">
         <v>-21914000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>105566000.0</v>
       </c>
       <c r="F12">
         <v>134078000.0</v>
       </c>
       <c r="G12">
         <v>-5601.0</v>
       </c>
       <c r="H12">
         <v>3811000.0</v>
       </c>
       <c r="I12">
         <v>28750000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-7996000.0</v>
       </c>
       <c r="F13">
         <v>17247000.0</v>
       </c>
       <c r="G13">
         <v>14593000.0</v>
       </c>
       <c r="H13">
         <v>5004000.0</v>
       </c>
       <c r="I13">
         <v>2056000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B14">
         <v>33131000.0</v>
       </c>
       <c r="C14">
         <v>30832000.0</v>
       </c>
       <c r="D14">
         <v>22928000.0</v>
       </c>
       <c r="E14">
         <v>20365000.0</v>
       </c>
       <c r="F14">
         <v>20713000.0</v>
       </c>
       <c r="G14">
         <v>16792000.0</v>
       </c>
       <c r="H14">
         <v>15387000.0</v>
       </c>
       <c r="I14">
         <v>12746000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B16">
         <v>169238000.0</v>
       </c>
       <c r="C16">
         <v>109601000.0</v>
       </c>
       <c r="D16">
         <v>88189000.0</v>
       </c>
       <c r="E16">
         <v>302617000.0</v>
       </c>
       <c r="F16">
         <v>536109000.0</v>
       </c>
       <c r="G16">
         <v>41196000.0</v>
       </c>
       <c r="H16">
         <v>41784000.0</v>
       </c>
       <c r="I16">
         <v>17500.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B18">
         <v>56074000.0</v>
       </c>
       <c r="C18">
         <v>-24907000.0</v>
       </c>
       <c r="D18">
         <v>-262091000.0</v>
       </c>
       <c r="E18">
         <v>-204808000.0</v>
       </c>
       <c r="F18">
         <v>-132901000.0</v>
       </c>
       <c r="G18">
         <v>-3089000.0</v>
       </c>
       <c r="H18">
         <v>-6889000.0</v>
       </c>
       <c r="I18">
         <v>-29812342.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B19">
         <v>0.0</v>
       </c>
       <c r="C19">
         <v>-12152000.0</v>
       </c>
       <c r="D19">
         <v>-244346000.0</v>
       </c>
       <c r="E19">
         <v>-25070000.0</v>
       </c>
       <c r="F19">
         <v>-87862000.0</v>
       </c>
       <c r="G19">
         <v>958000.0</v>
       </c>
       <c r="H19">
         <v>16282000.0</v>
       </c>
       <c r="I19">
         <v>186376000.0</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B20">
         <v>28750000.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B21">
         <v>-11737000.0</v>
       </c>
       <c r="C21">
         <v>60269000.0</v>
       </c>
       <c r="D21">
         <v>33041000.0</v>
       </c>
       <c r="E21">
         <v>34226000.0</v>
       </c>
       <c r="F21">
         <v>1358000.0</v>
       </c>
       <c r="G21">
         <v>22179.0</v>
       </c>
       <c r="H21">
         <v>-19480000.0</v>
       </c>
       <c r="I21">
         <v>45388000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B22">
         <v>-29218000.0</v>
       </c>
       <c r="C22">
         <v>-195457000.0</v>
       </c>
       <c r="D22">
         <v>-106412000.0</v>
       </c>
       <c r="E22">
         <v>-158200000.0</v>
       </c>
       <c r="F22">
         <v>-206483000.0</v>
       </c>
       <c r="G22">
         <v>-33625000.0</v>
       </c>
       <c r="H22">
         <v>-59663000.0</v>
       </c>
       <c r="I22">
         <v>-792.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B23">
         <v>-19696000.0</v>
       </c>
       <c r="C23">
         <v>-22680000.0</v>
       </c>
       <c r="D23">
         <v>29534000.0</v>
       </c>
       <c r="E23">
         <v>-175945000.0</v>
       </c>
       <c r="F23">
         <v>566091000.0</v>
       </c>
       <c r="G23">
         <v>-17674000.0</v>
       </c>
       <c r="H23">
         <v>-32700000.0</v>
       </c>
       <c r="I23">
         <v>-82500.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B24">
         <v>3789000.0</v>
       </c>
       <c r="C24">
         <v>10005000.0</v>
       </c>
       <c r="D24">
         <v>1649000.0</v>
       </c>
       <c r="E24">
         <v>5000.0</v>
       </c>
       <c r="F24">
         <v>139038000.0</v>
       </c>
       <c r="G24">
         <v>13000.0</v>
       </c>
       <c r="H24">
         <v>24000.0</v>
       </c>
       <c r="I24">
         <v>185860000.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B25">
         <v>103883000.0</v>
       </c>
       <c r="C25">
         <v>189360000.0</v>
       </c>
       <c r="D25">
         <v>21693000.0</v>
       </c>
       <c r="E25">
         <v>23545000.0</v>
       </c>
       <c r="F25">
         <v>81796000.0</v>
       </c>
       <c r="G25">
         <v>5354000.0</v>
       </c>
       <c r="H25">
         <v>5934000.0</v>
       </c>
       <c r="I25">
         <v>-450.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>-139038000.0</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B27">
         <v>3072000.0</v>
       </c>
       <c r="C27">
         <v>30840000.0</v>
       </c>
       <c r="D27">
         <v>64971000.0</v>
       </c>
       <c r="E27">
         <v>90808000.0</v>
       </c>
       <c r="F27">
         <v>82894000.0</v>
       </c>
       <c r="G27">
         <v>5601.0</v>
       </c>
       <c r="H27">
         <v>-27069.0</v>
       </c>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B28">
         <v>-2683000.0</v>
       </c>
       <c r="C28">
         <v>37589000.0</v>
       </c>
       <c r="D28">
         <v>33041000.0</v>
       </c>
       <c r="E28">
         <v>4967000.0</v>
       </c>
       <c r="F28">
         <v>624949000.0</v>
       </c>
       <c r="G28">
         <v>-507000.0</v>
       </c>
       <c r="H28">
         <v>-52180000.0</v>
       </c>
       <c r="I28">
         <v>17842.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B29">
         <v>75908000.0</v>
       </c>
       <c r="C29">
         <v>2814000.0</v>
       </c>
       <c r="D29">
         <v>-75303000.0</v>
       </c>
       <c r="E29">
         <v>-53928000.0</v>
       </c>
       <c r="F29">
         <v>-45039000.0</v>
       </c>
       <c r="G29">
         <v>15556000.0</v>
       </c>
       <c r="H29">
         <v>13371000.0</v>
       </c>
       <c r="I29">
         <v>-342.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B30">
         <v>-16045000.0</v>
       </c>
       <c r="C30">
         <v>-12152000.0</v>
       </c>
       <c r="D30">
         <v>-165605000.0</v>
       </c>
       <c r="E30">
         <v>-175945000.0</v>
       </c>
       <c r="F30">
         <v>-87862000.0</v>
       </c>
       <c r="G30">
         <v>-17674000.0</v>
       </c>
       <c r="H30">
         <v>-3954000.0</v>
       </c>
       <c r="I30">
         <v>156048000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD30"/>
+  <dimension ref="A1:AE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>70</v>
       </c>
       <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
         <v>73</v>
       </c>
       <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
         <v>76</v>
       </c>
       <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
         <v>79</v>
       </c>
       <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
         <v>82</v>
       </c>
       <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
         <v>85</v>
       </c>
       <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
       <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
       <c r="AD1" t="s">
         <v>91</v>
       </c>
-    </row>
-    <row r="2" spans="1:30">
+      <c r="AE1" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B2">
+        <v>173994000.0</v>
+      </c>
+      <c r="C2">
         <v>169238000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>142627000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>138820000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>122994000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>109601000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>114967000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>104484000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>86704000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>88189000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>89212000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>170319000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>260480000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>302617000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>415699000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>396932000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>470733000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>536109000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>612509000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>66475.0</v>
       </c>
-      <c r="U2">
-[...1 lines deleted...]
-      </c>
       <c r="V2">
+        <v>44096.0</v>
+      </c>
+      <c r="W2">
         <v>41196000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>31332000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>144474.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>195979.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>41784000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>440786.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1027377.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>809141.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>17500.0</v>
       </c>
     </row>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B3">
+        <v>11315000</v>
+      </c>
+      <c r="C3">
         <v>2855000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>643000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>13984000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2861000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2346000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>355000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>14180000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2945000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>10241000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>59944000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>57708000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>35922000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>66158000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>16807000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>26854000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>41061000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>47144000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>40717999</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>4429000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>25429000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3270000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>15374996</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>4</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>7898000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-86509000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-42607000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-115818000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>26226000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-69340000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-65974000.0</v>
       </c>
-      <c r="S4"/>
       <c r="T4"/>
-      <c r="U4">
+      <c r="U4"/>
+      <c r="V4">
         <v>22379.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-91865.0</v>
       </c>
-      <c r="W4"/>
-      <c r="X4">
+      <c r="X4"/>
+      <c r="Y4">
         <v>111412.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-51505.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>55676.0</v>
       </c>
-      <c r="AA4"/>
-      <c r="AB4">
+      <c r="AB4"/>
+      <c r="AC4">
         <v>-586591.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>218236.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>791641.0</v>
       </c>
     </row>
-    <row r="5" spans="1:30">
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-19694000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-2251000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>49929000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>88187000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-26724000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-36569000.0</v>
       </c>
-      <c r="S5"/>
       <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5">
         <v>349194.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>323482.0</v>
       </c>
-      <c r="W5"/>
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5">
         <v>22117.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-288899.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-2121729.0</v>
       </c>
-      <c r="AA5"/>
-      <c r="AB5">
+      <c r="AB5"/>
+      <c r="AC5">
         <v>-1330857.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-1951018.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-451735.0</v>
       </c>
     </row>
-    <row r="6" spans="1:30">
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B6">
+        <v>-30909000.0</v>
+      </c>
+      <c r="C6">
         <v>4756000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>26611000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>3807000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>15826000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>13393000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-5366000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>10483000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>17780000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-1485000.0</v>
       </c>
-      <c r="K6"/>
-      <c r="L6">
+      <c r="L6"/>
+      <c r="M6">
         <v>-81107000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-90161000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-42137000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-113082000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-17937000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-73801000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-65376000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-76400000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>612442525.0</v>
       </c>
-      <c r="U6">
-[...1 lines deleted...]
-      </c>
       <c r="V6">
+        <v>22379.0</v>
+      </c>
+      <c r="W6">
         <v>-3370000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>9864000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>111412.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-51505.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-14562000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-300483.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-586591.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>218236.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>791641.0</v>
       </c>
     </row>
-    <row r="7" spans="1:30">
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B7">
+        <v>-17289000.0</v>
+      </c>
+      <c r="C7">
         <v>6771000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-13645000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-15182000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>6369000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-26896000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-4287000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-29662000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-13547000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>2892000.0</v>
       </c>
-      <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>-28546000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-31683000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-7522000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>6199000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>11869000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-40723000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-27733000.0</v>
       </c>
-      <c r="S7">
-[...1 lines deleted...]
-      </c>
       <c r="T7">
+        <v>-18804000.0</v>
+      </c>
+      <c r="U7">
         <v>-12183918.0</v>
       </c>
-      <c r="U7">
-[...1 lines deleted...]
-      </c>
       <c r="V7">
+        <v>-3821000.0</v>
+      </c>
+      <c r="W7">
         <v>4778000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>7858000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>27504386.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-29844.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>4428000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-56560.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-243923.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-282703.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>113742.0</v>
       </c>
     </row>
-    <row r="8" spans="1:30">
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-20510000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>10953000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-32099000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>38865000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-37781000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-4722000.0</v>
       </c>
-      <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+    </row>
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B9">
+        <v>3663000.0</v>
+      </c>
+      <c r="C9">
         <v>30187000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-13372000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-26760000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>4901000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-19371000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-12040000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-12581000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>17312000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>22588000.0</v>
       </c>
-      <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>-11162000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-20510000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>10953000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-33900000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>38865000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-37781000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-4722000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-22035000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>5042000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-2306000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>17471000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-12071000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-1669000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>3123000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>10328000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>370000.0</v>
       </c>
-      <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9"/>
+    </row>
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B10">
+        <v>2388000.0</v>
+      </c>
+      <c r="C10">
         <v>-7000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>9707000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>10331000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-8732000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>15783000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3598000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-2690000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-17795000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>16341000.0</v>
       </c>
-      <c r="K10"/>
-      <c r="L10">
+      <c r="L10"/>
+      <c r="M10">
         <v>-37863000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-9571000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-7039000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-4177000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-23611000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-11028000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-4878000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-10765000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1007000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-8760000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-7374000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>7590000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1752000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>9458000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-5189000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>9048000.0</v>
       </c>
-      <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-    </row>
-    <row r="11" spans="1:30">
+      <c r="AE10"/>
+    </row>
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>20074000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-7498000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-4900000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>58000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>3105000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-14760000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2604000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-7631000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-139602.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>317545.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>6133000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>172343.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-7024000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-29210.0</v>
       </c>
-      <c r="AA11"/>
-      <c r="AB11">
+      <c r="AB11"/>
+      <c r="AC11">
         <v>-237815.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>406500.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>136796.0</v>
       </c>
     </row>
-    <row r="12" spans="1:30">
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>21032000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>19348000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>24962000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>21159000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>28740000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>30705000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>39241000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>103383000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1119810.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-1161888.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1571000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-111927.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>898000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>274962.0</v>
       </c>
-      <c r="AA12"/>
-      <c r="AB12">
+      <c r="AB12"/>
+      <c r="AC12">
         <v>-39335.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>27945.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>4020.0</v>
       </c>
     </row>
-    <row r="13" spans="1:30">
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>-16008000.0</v>
       </c>
       <c r="O13">
+        <v>-16008000.0</v>
+      </c>
+      <c r="P13">
         <v>-10813000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>18312000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>173000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-15668000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>10626000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>7431000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-2388000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1578000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>9514000.0</v>
       </c>
-      <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>-952000.0</v>
       </c>
-      <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-    </row>
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+    </row>
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B14">
+        <v>8079000.0</v>
+      </c>
+      <c r="C14">
         <v>8082000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>8384000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>8272000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>8298000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>8177000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>7809000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>7724000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>7635000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>7664000.0</v>
       </c>
-      <c r="K14"/>
-      <c r="L14">
+      <c r="L14"/>
+      <c r="M14">
         <v>5040000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>5099000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>5097000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>4784000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>5471000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>5762000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>6010000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>5816000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>5046000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>4975000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>4876000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>4879000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>4354000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>3632000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>3927000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>4255000.0</v>
       </c>
-      <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-    </row>
-    <row r="15" spans="1:30">
+      <c r="AE14"/>
+    </row>
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-    </row>
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+    </row>
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B16">
+        <v>143085000.0</v>
+      </c>
+      <c r="C16">
         <v>173994000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>169238000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>142627000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>138820000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>122994000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>109601000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>114967000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>104484000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>86704000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>89201000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>89212000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>170319000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>260480000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>302617000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>378995000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>396932000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>470733000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>536109000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>612509000.0</v>
       </c>
-      <c r="U16">
-[...1 lines deleted...]
-      </c>
       <c r="V16">
+        <v>66475.0</v>
+      </c>
+      <c r="W16">
         <v>37826000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>41196000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>255886.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>144474.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>27222000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>140303.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>440786.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1027377.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>809141.0</v>
       </c>
     </row>
-    <row r="17" spans="1:30">
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+    </row>
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B18">
+        <v>-21828000.0</v>
+      </c>
+      <c r="C18">
         <v>1394000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-4044000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1179000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>34293000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>4823000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>5746000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-19609000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-2834000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-8210000.0</v>
       </c>
-      <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>-89286000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-87550000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-47088000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-61491000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-12572000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-75321000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-75366000.0</v>
       </c>
-      <c r="S18">
-[...1 lines deleted...]
-      </c>
       <c r="T18">
+        <v>-67530000.0</v>
+      </c>
+      <c r="U18">
         <v>-70948120.0</v>
       </c>
-      <c r="U18">
-[...1 lines deleted...]
-      </c>
       <c r="V18">
+        <v>-12749000.0</v>
+      </c>
+      <c r="W18">
         <v>-27603000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>6487000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-418860.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-435210.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-8916000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-518480.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-836591.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-251764.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-27594.0</v>
       </c>
     </row>
-    <row r="19" spans="1:30">
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>0.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-10377000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-2746000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-2332000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-180000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-4530000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-2917000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-4525000.0</v>
       </c>
-      <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>-59719000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-176000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-243000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-25070000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-16806000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-26853000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-41060000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-47144000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-10860000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-4429000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-25429000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>14000.0</v>
       </c>
-      <c r="X19"/>
-      <c r="Y19">
+      <c r="Y19"/>
+      <c r="Z19">
         <v>-423000.0</v>
       </c>
-      <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+    </row>
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-    </row>
-    <row r="21" spans="1:30">
+      <c r="AE20"/>
+    </row>
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B21">
+        <v>-22390000.0</v>
+      </c>
+      <c r="C21">
         <v>30917000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-14447000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>698000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-11738000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>13750000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-3280000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>34536000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>909000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>4384000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-29259000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>38092000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3866000.0</v>
       </c>
       <c r="R21">
         <v>-3866000.0</v>
       </c>
       <c r="S21">
+        <v>-3866000.0</v>
+      </c>
+      <c r="T21">
         <v>-9580000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-3400000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>15032000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-22179.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1853000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-2833.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>4164000.0</v>
       </c>
-      <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-    </row>
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+    </row>
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B22">
+        <v>-11988000.0</v>
+      </c>
+      <c r="C22">
         <v>48211000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>16539000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-1489000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-106058000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>61790000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-105438000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>13247000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-101556000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-24825000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-24536000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-26172000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-26078000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-29571000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-33698000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-36544000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-44182000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-43776000.0</v>
       </c>
-      <c r="S22">
-[...1 lines deleted...]
-      </c>
       <c r="T22">
+        <v>-46639000.0</v>
+      </c>
+      <c r="U22">
         <v>-117992000.0</v>
       </c>
-      <c r="U22">
-[...1 lines deleted...]
-      </c>
       <c r="V22">
+        <v>-31105000.0</v>
+      </c>
+      <c r="W22">
         <v>-16299000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-4551000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-14091000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-297162.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-11128000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>922451.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>896594.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1264809.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>283325.0</v>
       </c>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B23">
+        <v>-105000.0</v>
+      </c>
+      <c r="C23">
         <v>-1368000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-6633000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-3443000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-4524000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-4287000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-5766000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-16389000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-525000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1042000.0</v>
       </c>
-      <c r="K23"/>
-      <c r="L23">
+      <c r="L23"/>
+      <c r="M23">
         <v>10553000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>14581000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-35825000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-29259000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>45242000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>13466000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-41060000.0</v>
       </c>
-      <c r="S23">
-[...1 lines deleted...]
-      </c>
       <c r="T23">
-        <v>-42798821.0</v>
+        <v>159000.0</v>
       </c>
       <c r="U23">
-        <v>-2327000.0</v>
+        <v>704992179.0</v>
       </c>
       <c r="V23">
+        <v>-2327001.0</v>
+      </c>
+      <c r="W23">
         <v>-33047000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1853000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-2833.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2833.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-6162000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-11864000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>250000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>470000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-455423.0</v>
       </c>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B24">
+        <v>10813000.0</v>
+      </c>
+      <c r="C24">
         <v>51000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-76000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>3607000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>115000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>14000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>175000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>9650000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>28000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>152000.0</v>
       </c>
-      <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>231000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>308000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>340000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-25068000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="Q24">
         <v>1000.0</v>
       </c>
       <c r="R24">
         <v>1000.0</v>
       </c>
       <c r="S24">
+        <v>1000.0</v>
+      </c>
+      <c r="T24">
         <v>-7000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-629283.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>629283.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>7000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-346474.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>180876.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>946000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>218000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>250000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>470000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-276000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:30">
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B25">
+        <v>9843000.0</v>
+      </c>
+      <c r="C25">
         <v>-58815000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-10045000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>22834000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>127699000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-36605000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>107466000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-3039000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>95456000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>4435000.0</v>
       </c>
-      <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>4210000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>4970000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2901000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>9499000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>23439000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>30676000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>31194000.0</v>
       </c>
-      <c r="S25">
-[...1 lines deleted...]
-      </c>
       <c r="T25">
+        <v>14637000.0</v>
+      </c>
+      <c r="U25">
         <v>99918329.0</v>
       </c>
-      <c r="U25">
-[...1 lines deleted...]
-      </c>
       <c r="V25">
+        <v>21631000.0</v>
+      </c>
+      <c r="W25">
         <v>4471000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1571000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1415674.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>88830.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1755000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-1418813.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-1449927.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-1261815.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-428681.0</v>
       </c>
     </row>
-    <row r="26" spans="1:30">
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B26">
+        <v>224000.0</v>
+      </c>
+      <c r="C26">
         <v>-224000.0</v>
       </c>
-      <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26">
         <v>135711.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-135711.0</v>
       </c>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-    </row>
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+    </row>
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B27">
+        <v>842000.0</v>
+      </c>
+      <c r="C27">
         <v>1008000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>795000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>728000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>846000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>703000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>551000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>6301000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>12123000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>11865000.0</v>
       </c>
-      <c r="K27"/>
-      <c r="L27">
+      <c r="L27"/>
+      <c r="M27">
         <v>15862000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>17850000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>17929000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>17883000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>19275000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>25520000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>28130000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>24604000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>58290000.0</v>
       </c>
-      <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>-16532.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>533598.0</v>
       </c>
-      <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+    </row>
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B28">
+        <v>-21145000.0</v>
+      </c>
+      <c r="C28">
         <v>2280000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>26684000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-2745000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-16262000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>9463000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-9046000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>18147000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>22228000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>6260000.0</v>
       </c>
-      <c r="K28"/>
-      <c r="L28">
+      <c r="L28"/>
+      <c r="M28">
         <v>6860000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>909000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>4384000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-29259000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>38797000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>5980000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>9391000.0</v>
       </c>
-      <c r="S28">
-[...1 lines deleted...]
-      </c>
       <c r="T28">
+        <v>-9421000.0</v>
+      </c>
+      <c r="U28">
         <v>779683890.0</v>
       </c>
-      <c r="U28">
-[...1 lines deleted...]
-      </c>
       <c r="V28">
+        <v>8173999.0</v>
+      </c>
+      <c r="W28">
         <v>23759000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1853000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-11174833.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>202833.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-6162000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-4162000.0</v>
       </c>
-      <c r="AB28"/>
       <c r="AC28"/>
-      <c r="AD28">
+      <c r="AD28"/>
+      <c r="AE28">
         <v>276819235.0</v>
       </c>
     </row>
-    <row r="29" spans="1:30">
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B29">
+        <v>-10513000.0</v>
+      </c>
+      <c r="C29">
         <v>4249000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-3401000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>15163000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>37154000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>7169000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>6101000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-5429000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>111000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2031000.0</v>
       </c>
-      <c r="K29"/>
-      <c r="L29">
+      <c r="L29"/>
+      <c r="M29">
         <v>-29342000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-29842000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-11166000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4667000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>4235000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-48467000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-34305000.0</v>
       </c>
-      <c r="S29">
-[...1 lines deleted...]
-      </c>
       <c r="T29">
+        <v>-20386000.0</v>
+      </c>
+      <c r="U29">
         <v>-30230121.0</v>
       </c>
-      <c r="U29">
-[...1 lines deleted...]
-      </c>
       <c r="V29">
+        <v>-8320000.0</v>
+      </c>
+      <c r="W29">
         <v>-2174000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>9757000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>14956136.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-435214.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-1018000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-518483.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-836591.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-251764.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-27594.0</v>
       </c>
     </row>
-    <row r="30" spans="1:30">
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B30">
+        <v>-502000.0</v>
+      </c>
+      <c r="C30">
         <v>-2804000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-590000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-10377000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-2746000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-2332000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-180000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-4530000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-2917000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-4525000.0</v>
       </c>
-      <c r="K30"/>
-      <c r="L30">
+      <c r="L30"/>
+      <c r="M30">
         <v>-59719000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-57576000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-35825000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-91226000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-16806000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-26853000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-41060000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-47144000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-180385283.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-4429000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-25429000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-3249000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-14771474.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>180876.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-6952000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>218000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>250000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>470000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-276000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>