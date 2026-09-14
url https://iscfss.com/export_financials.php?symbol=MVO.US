--- v0 (2026-03-02)
+++ v1 (2026-09-14)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="203">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -274,50 +277,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -992,84 +998,85 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W62"/>
+  <dimension ref="A1:X62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1095,552 +1102,577 @@
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
     </row>
-    <row r="2" spans="1:23">
+    <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
-      <c r="U2">
+      <c r="U2"/>
+      <c r="V2">
         <v>110000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>49000.0</v>
       </c>
-      <c r="W2"/>
+      <c r="X2"/>
     </row>
-    <row r="3" spans="1:23">
+    <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
+      <c r="X3"/>
     </row>
-    <row r="4" spans="1:23">
+    <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
+      <c r="X4"/>
     </row>
-    <row r="5" spans="1:23">
+    <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5">
         <v>-40304938.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-38097825.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-35933235.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-33570369.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-30962496.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-28370680.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-25819758.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-23210662.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-20432196.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-17467236.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-11018255.0</v>
       </c>
-      <c r="Q5"/>
       <c r="R5"/>
-      <c r="S5">
+      <c r="S5"/>
+      <c r="T5">
         <v>46200057.0</v>
       </c>
-      <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5">
         <v>-31181000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-13058000.0</v>
       </c>
-      <c r="W5"/>
+      <c r="X5"/>
     </row>
-    <row r="6" spans="1:23">
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
+      <c r="X6"/>
     </row>
-    <row r="7" spans="1:23">
+    <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
+      <c r="X7"/>
     </row>
-    <row r="8" spans="1:23">
+    <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B8">
+        <v>2260841.0</v>
+      </c>
+      <c r="C8">
         <v>3865849.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>5456085.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>6883554.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>7909468.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>10583308.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>12487586.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>14706311.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
+      <c r="X8"/>
     </row>
-    <row r="9" spans="1:23">
+    <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
+      <c r="X9"/>
     </row>
-    <row r="10" spans="1:23">
+    <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B10">
+        <v>1168106.0</v>
+      </c>
+      <c r="C10">
         <v>1281396.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1263932.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1036214.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>297146.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>504571.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>201736.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>255871.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>148887.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>119648.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>173840.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>159795.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>119070.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>117516.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>275216.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66965.0</v>
       </c>
       <c r="Q10">
         <v>66965.0</v>
       </c>
       <c r="R10">
+        <v>66965.0</v>
+      </c>
+      <c r="S10">
         <v>17632.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>2913.0</v>
       </c>
-      <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10">
         <v>7196000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>3392000.0</v>
       </c>
-      <c r="W10"/>
+      <c r="X10"/>
     </row>
-    <row r="11" spans="1:23">
+    <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B11">
+        <v>1168110.0</v>
+      </c>
+      <c r="C11">
         <v>1281400.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1263930.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1036210.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>297150.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>504570.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>201740.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>255870.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>148890.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>119650.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
+      <c r="X11"/>
     </row>
-    <row r="12" spans="1:23">
+    <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B12">
+        <v>1168106.0</v>
+      </c>
+      <c r="C12">
         <v>1281396.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1263932.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1036214.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>297146.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>504571.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>201736.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>255871.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>148887.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>119648.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>173840.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>159795.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>119070.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>117516.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>275216.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66965.0</v>
       </c>
       <c r="Q12">
         <v>66965.0</v>
       </c>
       <c r="R12">
+        <v>66965.0</v>
+      </c>
+      <c r="S12">
         <v>17632.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2913.0</v>
       </c>
-      <c r="T12"/>
-      <c r="U12">
+      <c r="U12"/>
+      <c r="V12">
         <v>7196000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3392000.0</v>
       </c>
-      <c r="W12"/>
+      <c r="X12"/>
     </row>
-    <row r="13" spans="1:23">
+    <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B13">
+        <v>2260841.0</v>
+      </c>
+      <c r="C13">
         <v>3865849.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>5456085.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>6883554.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>7909468.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>10583000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>12488000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>14706000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>16962000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>19541000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>22187000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>24724000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>27292000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>30069000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>33191655.0</v>
       </c>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
-      <c r="V13">
+      <c r="V13"/>
+      <c r="W13">
         <v>27120000.0</v>
       </c>
-      <c r="W13"/>
+      <c r="X13"/>
     </row>
-    <row r="14" spans="1:23">
+    <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B14">
         <v>11500000.0</v>
       </c>
       <c r="C14">
         <v>11500000.0</v>
       </c>
       <c r="D14">
         <v>11500000.0</v>
       </c>
       <c r="E14">
         <v>11500000.0</v>
       </c>
       <c r="F14">
         <v>11500000.0</v>
       </c>
       <c r="G14">
         <v>11500000.0</v>
       </c>
       <c r="H14">
         <v>11500000.0</v>
       </c>
       <c r="I14">
         <v>11500000.0</v>
       </c>
@@ -1664,2181 +1696,2268 @@
       </c>
       <c r="P14">
         <v>11500000.0</v>
       </c>
       <c r="Q14">
         <v>11500000.0</v>
       </c>
       <c r="R14">
         <v>11500000.0</v>
       </c>
       <c r="S14">
         <v>11500000.0</v>
       </c>
       <c r="T14">
         <v>11500000.0</v>
       </c>
       <c r="U14">
         <v>11500000.0</v>
       </c>
       <c r="V14">
         <v>11500000.0</v>
       </c>
       <c r="W14">
         <v>11500000.0</v>
       </c>
+      <c r="X14">
+        <v>11500000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:23">
+    <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>10583308.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>12487586.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>14706311.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>16962193.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>19540827.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>22186835.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>24723712.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>27292083.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>30068995.0</v>
       </c>
-      <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
+      <c r="X15"/>
     </row>
-    <row r="16" spans="1:23">
+    <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
+      <c r="X16"/>
     </row>
-    <row r="17" spans="1:23">
+    <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
+      <c r="X17"/>
     </row>
-    <row r="18" spans="1:23">
+    <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
+      <c r="X18"/>
     </row>
-    <row r="19" spans="1:23">
+    <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
+      <c r="X19"/>
     </row>
-    <row r="20" spans="1:23">
+    <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
+      <c r="X20"/>
     </row>
-    <row r="21" spans="1:23">
+    <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>43</v>
+      </c>
+      <c r="B21">
+        <v>1092735.0</v>
+      </c>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
-      <c r="I21">
+      <c r="I21"/>
+      <c r="J21">
         <v>16813306.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>19421179.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>22012995.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>24563917.0</v>
       </c>
-      <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
+      <c r="X21"/>
     </row>
-    <row r="22" spans="1:23">
+    <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
+      <c r="X22"/>
     </row>
-    <row r="23" spans="1:23">
+    <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B23">
+        <v>2260841.0</v>
+      </c>
+      <c r="C23">
         <v>3865849.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>5456085.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>6883554.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>7909468.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>10583000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>12488000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>14706000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>16962000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>19541000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>22187000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>24724000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>27292000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>30069000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>33191655.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>39432000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>39432385.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>42794682.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>46200057.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>68303000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>64437000.0</v>
       </c>
-      <c r="W23"/>
+      <c r="X23"/>
     </row>
-    <row r="24" spans="1:23">
+    <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>80000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>25000000.0</v>
       </c>
-      <c r="W24"/>
+      <c r="X24"/>
     </row>
-    <row r="25" spans="1:23">
+    <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B25">
         <v>0.0</v>
       </c>
       <c r="C25">
         <v>0.0</v>
       </c>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
-      <c r="K25"/>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
+      <c r="X25"/>
     </row>
-    <row r="26" spans="1:23">
+    <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>12285850.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>14450440.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>16813306.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>19421179.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>22012995.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>24563917.0</v>
       </c>
-      <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
+      <c r="X26"/>
     </row>
-    <row r="27" spans="1:23">
+    <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
+      <c r="X27"/>
     </row>
-    <row r="28" spans="1:23">
+    <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B28">
+        <v>-1168106.0</v>
+      </c>
+      <c r="C28">
         <v>-1281396.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1263932.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1036214.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-297146.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-505000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-202000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-256000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-149000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-120000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-174000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-160000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-119000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-118000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-275216.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-66965.0</v>
       </c>
       <c r="Q28">
         <v>-66965.0</v>
       </c>
       <c r="R28">
+        <v>-66965.0</v>
+      </c>
+      <c r="S28">
         <v>-17632.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-2913.0</v>
       </c>
-      <c r="T28"/>
-      <c r="U28">
+      <c r="U28"/>
+      <c r="V28">
         <v>82804000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>21608000.0</v>
       </c>
-      <c r="W28"/>
+      <c r="X28"/>
     </row>
-    <row r="29" spans="1:23">
+    <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B29">
+        <v>2260841.0</v>
+      </c>
+      <c r="C29">
         <v>3865849.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>5456085.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>6883554.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>7909468.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>10583308.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>12487586.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>14706311.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>16962193.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
+      <c r="X29"/>
     </row>
-    <row r="30" spans="1:23">
+    <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
-      <c r="U30">
+      <c r="U30"/>
+      <c r="V30">
         <v>5292000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>3965000.0</v>
       </c>
-      <c r="W30"/>
+      <c r="X30"/>
     </row>
-    <row r="31" spans="1:23">
+    <row r="31" spans="1:24">
       <c r="A31" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>6883554.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>7909468.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>10583308.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>12487586.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>14706311.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>16962193.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>19540827.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>22186835.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>24723712.0</v>
       </c>
-      <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
+      <c r="X31"/>
     </row>
-    <row r="32" spans="1:23">
+    <row r="32" spans="1:24">
       <c r="A32" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
+      <c r="X32"/>
     </row>
-    <row r="33" spans="1:23">
+    <row r="33" spans="1:24">
       <c r="A33" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B33">
+        <v>1092735.0</v>
+      </c>
+      <c r="C33">
         <v>2584453.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>4192153.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>5847340.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>7612322.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>10079000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>12286000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>14450000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>16813000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>19421000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>22013000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>24564000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>27173000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>29951000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>32916439.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>39365000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>39365420.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>42777050.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>46197144.0</v>
       </c>
-      <c r="T33"/>
       <c r="U33"/>
       <c r="V33"/>
       <c r="W33"/>
+      <c r="X33"/>
     </row>
-    <row r="34" spans="1:23">
+    <row r="34" spans="1:24">
       <c r="A34" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
+      <c r="X34"/>
     </row>
-    <row r="35" spans="1:23">
+    <row r="35" spans="1:24">
       <c r="A35" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35"/>
       <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
+      <c r="X35"/>
     </row>
-    <row r="36" spans="1:23">
+    <row r="36" spans="1:24">
       <c r="A36" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B36">
+        <v>1092735.0</v>
+      </c>
+      <c r="C36">
         <v>-2584453.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>-4192153.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>-5847340.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>-7612322.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>-10079000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>-12286000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-14450000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-16813000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-19421000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-22013000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-24564000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-27173000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-29951000.0</v>
       </c>
-      <c r="O36"/>
-      <c r="P36">
+      <c r="P36"/>
+      <c r="Q36">
         <v>-36030000.0</v>
       </c>
-      <c r="Q36"/>
       <c r="R36"/>
-      <c r="S36">
+      <c r="S36"/>
+      <c r="T36">
         <v>46197144.0</v>
       </c>
-      <c r="T36"/>
-      <c r="U36">
+      <c r="U36"/>
+      <c r="V36">
         <v>-55284000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-56857000.0</v>
       </c>
-      <c r="W36"/>
+      <c r="X36"/>
     </row>
-    <row r="37" spans="1:23">
+    <row r="37" spans="1:24">
       <c r="A37" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
+      <c r="X37"/>
     </row>
-    <row r="38" spans="1:23">
+    <row r="38" spans="1:24">
       <c r="A38" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>60</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>2581868547.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>4192153000.0</v>
       </c>
-      <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
-      <c r="T38">
+      <c r="T38"/>
+      <c r="U38">
         <v>1000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>68303000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>64437000.0</v>
       </c>
-      <c r="W38"/>
+      <c r="X38"/>
     </row>
-    <row r="39" spans="1:23">
+    <row r="39" spans="1:24">
       <c r="A39" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>-1036214.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>-297146.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>-504571.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>-201736.0</v>
       </c>
-      <c r="H39"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I39"/>
       <c r="J39">
         <v>0.0</v>
       </c>
-      <c r="K39"/>
+      <c r="K39">
+        <v>0.0</v>
+      </c>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
-      <c r="U39">
+      <c r="U39"/>
+      <c r="V39">
         <v>-12488000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>-7357000.0</v>
       </c>
-      <c r="W39"/>
+      <c r="X39"/>
     </row>
-    <row r="40" spans="1:23">
+    <row r="40" spans="1:24">
       <c r="A40" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40"/>
       <c r="O40"/>
       <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
-      <c r="U40">
+      <c r="U40"/>
+      <c r="V40">
         <v>-10000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>13515000.0</v>
       </c>
-      <c r="W40"/>
+      <c r="X40"/>
     </row>
-    <row r="41" spans="1:23">
+    <row r="41" spans="1:24">
       <c r="A41" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
-      <c r="U41">
+      <c r="U41"/>
+      <c r="V41">
         <v>11793000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>10176000.0</v>
       </c>
-      <c r="W41"/>
+      <c r="X41"/>
     </row>
-    <row r="42" spans="1:23">
+    <row r="42" spans="1:24">
       <c r="A42" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B42">
+        <v>2260840.0</v>
+      </c>
+      <c r="C42">
         <v>3865850.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>5456090.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>6883550.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>7909470.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>40304938.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>38097825.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>35933235.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>33570369.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>30962496.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>28370680.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>25819758.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>23210662.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>20432196.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>33191655.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>39432000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>39432385.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>42794682.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>46200057.0</v>
       </c>
-      <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
+      <c r="X42"/>
     </row>
-    <row r="43" spans="1:23">
+    <row r="43" spans="1:24">
       <c r="A43" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
+      <c r="X43"/>
     </row>
-    <row r="44" spans="1:23">
+    <row r="44" spans="1:24">
       <c r="A44" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
+      <c r="X44"/>
     </row>
-    <row r="45" spans="1:23">
+    <row r="45" spans="1:24">
       <c r="A45" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B45">
         <v>50383675.0</v>
       </c>
       <c r="C45">
         <v>50383675.0</v>
       </c>
       <c r="D45">
         <v>50383675.0</v>
       </c>
       <c r="E45">
         <v>50383675.0</v>
       </c>
       <c r="F45">
+        <v>50383675.0</v>
+      </c>
+      <c r="G45">
         <v>10078737.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>12285850.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>14450440.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>16813306.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>19421179.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>22012995.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>24563917.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>27173013.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>29951479.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>32916439.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>39365420.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
+      <c r="X45"/>
     </row>
-    <row r="46" spans="1:23">
+    <row r="46" spans="1:24">
       <c r="A46" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B46">
+        <v>1092735.0</v>
+      </c>
+      <c r="C46">
         <v>2584453.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>4192153.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>5847340.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>7612322.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>10079000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>12286000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>14450000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>16813000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>19421000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>22013000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>24564000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>27173000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>29951000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>32916439.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>39365000.0</v>
       </c>
-      <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
-      <c r="U46">
+      <c r="U46"/>
+      <c r="V46">
         <v>55284000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>56857000.0</v>
       </c>
-      <c r="W46"/>
+      <c r="X46"/>
     </row>
-    <row r="47" spans="1:23">
+    <row r="47" spans="1:24">
       <c r="A47" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
-      <c r="U47">
+      <c r="U47"/>
+      <c r="V47">
         <v>55284000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>56857000.0</v>
       </c>
-      <c r="W47"/>
+      <c r="X47"/>
     </row>
-    <row r="48" spans="1:23">
+    <row r="48" spans="1:24">
       <c r="A48" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48"/>
       <c r="I48"/>
       <c r="J48"/>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48"/>
       <c r="O48"/>
       <c r="P48"/>
       <c r="Q48"/>
       <c r="R48"/>
       <c r="S48"/>
       <c r="T48"/>
       <c r="U48"/>
       <c r="V48"/>
       <c r="W48"/>
+      <c r="X48"/>
     </row>
-    <row r="49" spans="1:23">
+    <row r="49" spans="1:24">
       <c r="A49" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
+      <c r="X49"/>
     </row>
-    <row r="50" spans="1:23">
+    <row r="50" spans="1:24">
       <c r="A50" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
+      <c r="X50"/>
     </row>
-    <row r="51" spans="1:23">
+    <row r="51" spans="1:24">
       <c r="A51" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
-      <c r="U51">
+      <c r="U51"/>
+      <c r="V51">
         <v>90000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>25000000.0</v>
       </c>
-      <c r="W51"/>
+      <c r="X51"/>
     </row>
-    <row r="52" spans="1:23">
+    <row r="52" spans="1:24">
       <c r="A52" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B52">
         <v>0.0</v>
       </c>
       <c r="C52">
         <v>0.0</v>
       </c>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
         <v>0.0</v>
       </c>
       <c r="H52">
         <v>0.0</v>
       </c>
       <c r="I52">
         <v>0.0</v>
       </c>
       <c r="J52">
         <v>0.0</v>
       </c>
-      <c r="K52"/>
+      <c r="K52">
+        <v>0.0</v>
+      </c>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
-      <c r="U52">
+      <c r="U52"/>
+      <c r="V52">
         <v>10000000.0</v>
       </c>
-      <c r="V52"/>
       <c r="W52"/>
+      <c r="X52"/>
     </row>
-    <row r="53" spans="1:23">
+    <row r="53" spans="1:24">
       <c r="A53" t="s">
-        <v>74</v>
-[...1 lines deleted...]
-      <c r="B53">
+        <v>75</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53">
         <v>1280114604.0</v>
       </c>
-      <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
+      <c r="X53"/>
     </row>
-    <row r="54" spans="1:23">
+    <row r="54" spans="1:24">
       <c r="A54" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
+      <c r="X54"/>
     </row>
-    <row r="55" spans="1:23">
+    <row r="55" spans="1:24">
       <c r="A55" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B55">
+        <v>2260841.0</v>
+      </c>
+      <c r="C55">
         <v>3865849.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>5456085.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>6883554.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>7909468.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>10583000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>12488000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>14706000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>16962000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>19541000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>22187000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>24724000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>27292000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>30069000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>33191655.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>39432000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>39432385.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>42794682.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>46200057.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>68303000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>64437000.0</v>
       </c>
-      <c r="W55"/>
+      <c r="X55"/>
     </row>
-    <row r="56" spans="1:23">
+    <row r="56" spans="1:24">
       <c r="A56" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B56">
+        <v>1168106.0</v>
+      </c>
+      <c r="C56">
         <v>1281396.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1263932.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1036214.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>297146.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>504571.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>201736.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>255871.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>148887.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>119648.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>173840.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>159795.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>119070.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>117516.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>275216.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66965.0</v>
       </c>
       <c r="Q56">
         <v>66965.0</v>
       </c>
       <c r="R56">
+        <v>66965.0</v>
+      </c>
+      <c r="S56">
         <v>17632.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>2913.0</v>
       </c>
-      <c r="T56"/>
       <c r="U56"/>
       <c r="V56"/>
       <c r="W56"/>
+      <c r="X56"/>
     </row>
-    <row r="57" spans="1:23">
+    <row r="57" spans="1:24">
       <c r="A57" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57"/>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57"/>
       <c r="I57"/>
       <c r="J57"/>
       <c r="K57"/>
       <c r="L57"/>
       <c r="M57"/>
       <c r="N57"/>
       <c r="O57"/>
       <c r="P57"/>
       <c r="Q57"/>
       <c r="R57"/>
       <c r="S57"/>
       <c r="T57"/>
-      <c r="U57">
+      <c r="U57"/>
+      <c r="V57">
         <v>24755000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>13564000.0</v>
       </c>
-      <c r="W57"/>
+      <c r="X57"/>
     </row>
-    <row r="58" spans="1:23">
+    <row r="58" spans="1:24">
       <c r="A58" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B58">
         <v>0.0</v>
       </c>
       <c r="C58">
         <v>0.0</v>
       </c>
       <c r="D58">
         <v>0.0</v>
       </c>
       <c r="E58">
         <v>0.0</v>
       </c>
       <c r="F58">
         <v>0.0</v>
       </c>
       <c r="G58">
         <v>0.0</v>
       </c>
       <c r="H58">
         <v>0.0</v>
       </c>
       <c r="I58">
         <v>0.0</v>
       </c>
       <c r="J58">
         <v>0.0</v>
       </c>
-      <c r="K58"/>
+      <c r="K58">
+        <v>0.0</v>
+      </c>
       <c r="L58"/>
       <c r="M58"/>
       <c r="N58"/>
       <c r="O58"/>
       <c r="P58"/>
       <c r="Q58"/>
       <c r="R58"/>
       <c r="S58"/>
       <c r="T58"/>
-      <c r="U58">
+      <c r="U58"/>
+      <c r="V58">
         <v>116548000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>48740000.0</v>
       </c>
-      <c r="W58"/>
+      <c r="X58"/>
     </row>
-    <row r="59" spans="1:23">
+    <row r="59" spans="1:24">
       <c r="A59" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
+      <c r="X59"/>
     </row>
-    <row r="60" spans="1:23">
+    <row r="60" spans="1:24">
       <c r="A60" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B60">
+        <v>2260841.0</v>
+      </c>
+      <c r="C60">
         <v>3865849.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>5456085.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>6883554.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>7909468.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>10583000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>12488000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>14706000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>16962000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>19541000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>22187000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>24724000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>27292000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>30069000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>33191655.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>39432000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>39432385.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>42794682.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>46200057.0</v>
       </c>
-      <c r="T60"/>
-      <c r="U60">
+      <c r="U60"/>
+      <c r="V60">
         <v>-31181000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>14062000.0</v>
       </c>
-      <c r="W60"/>
+      <c r="X60"/>
     </row>
-    <row r="61" spans="1:23">
+    <row r="61" spans="1:24">
       <c r="A61" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
+      <c r="X61"/>
     </row>
-    <row r="62" spans="1:23">
+    <row r="62" spans="1:24">
       <c r="A62" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
+      <c r="X62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CA62"/>
+  <dimension ref="A1:CC62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:79">
+    <row r="1" spans="1:81">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C1" t="s">
-        <v>85</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>86</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>87</v>
       </c>
       <c r="F1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G1" t="s">
-        <v>88</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>89</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>90</v>
       </c>
       <c r="J1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="K1" t="s">
-        <v>91</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>92</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>93</v>
       </c>
       <c r="N1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="O1" t="s">
-        <v>94</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>95</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>96</v>
       </c>
       <c r="R1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="S1" t="s">
-        <v>97</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>98</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>99</v>
       </c>
       <c r="V1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="W1" t="s">
-        <v>100</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>101</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>102</v>
       </c>
       <c r="Z1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AA1" t="s">
-        <v>103</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>104</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>105</v>
       </c>
       <c r="AD1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AE1" t="s">
-        <v>106</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>107</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>108</v>
       </c>
       <c r="AH1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AI1" t="s">
-        <v>109</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>110</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>111</v>
       </c>
       <c r="AL1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AM1" t="s">
-        <v>112</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>113</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>114</v>
       </c>
       <c r="AP1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AQ1" t="s">
-        <v>115</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>116</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="AT1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AU1" t="s">
-        <v>118</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>119</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>120</v>
       </c>
       <c r="AX1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AY1" t="s">
-        <v>121</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>122</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>123</v>
       </c>
       <c r="BB1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BC1" t="s">
-        <v>124</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>125</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>126</v>
       </c>
       <c r="BF1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BG1" t="s">
-        <v>127</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>128</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>129</v>
       </c>
       <c r="BJ1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BK1" t="s">
-        <v>130</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>131</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="BN1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BO1" t="s">
-        <v>133</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>134</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>135</v>
       </c>
       <c r="BR1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BS1" t="s">
-        <v>136</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>137</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>138</v>
       </c>
       <c r="BV1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BW1" t="s">
-        <v>139</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>140</v>
       </c>
       <c r="BY1" t="s">
         <v>141</v>
       </c>
       <c r="BZ1" t="s">
-        <v>20</v>
+        <v>142</v>
       </c>
       <c r="CA1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CB1" t="s">
         <v>21</v>
       </c>
+      <c r="CC1" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="2" spans="1:79">
+    <row r="2" spans="1:81">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
@@ -3871,63 +3990,65 @@
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
-      <c r="BY2">
+      <c r="BY2"/>
+      <c r="BZ2"/>
+      <c r="CA2">
         <v>311000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>110000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>49000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:79">
+    <row r="3" spans="1:81">
       <c r="A3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -3963,54 +4084,56 @@
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
+      <c r="CB3"/>
+      <c r="CC3"/>
     </row>
-    <row r="4" spans="1:79">
+    <row r="4" spans="1:81">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -4046,225 +4169,229 @@
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
     </row>
-    <row r="5" spans="1:79">
+    <row r="5" spans="1:81">
       <c r="A5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
-      <c r="T5">
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5">
         <v>-40982844.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-40304938.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-39668260.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-39214059.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-38655209.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-38097825.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-37542373.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-37002260.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-36475820.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-35933235.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-35379272.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-34764827.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-34173311.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-33570369.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-32966968.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-32296738.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-31626098.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-30962496.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-30289025.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-29662905.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-29010400.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-28370680.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-27687947.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-27072868.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-26451468.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-25819758.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-25173675.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-24502552.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-23857597.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-23210662.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-22540420.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-21839079.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-21140638.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-20432196.0</v>
       </c>
-      <c r="BB5"/>
-[...1 lines deleted...]
-      <c r="BD5">
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5">
         <v>-17467236.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-17467236.0</v>
       </c>
-      <c r="BF5"/>
-      <c r="BG5"/>
       <c r="BH5"/>
-      <c r="BI5">
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5">
         <v>-11018255.0</v>
       </c>
-      <c r="BJ5"/>
-      <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
-      <c r="BR5">
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5">
         <v>43612540.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>44490374.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>45317927.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>46200057.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>47221740.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>48159321.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>49121186.0</v>
       </c>
-      <c r="BY5"/>
-      <c r="BZ5"/>
       <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
     </row>
-    <row r="6" spans="1:79">
+    <row r="6" spans="1:81">
       <c r="A6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -4300,54 +4427,56 @@
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
     </row>
-    <row r="7" spans="1:79">
+    <row r="7" spans="1:81">
       <c r="A7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -4383,111 +4512,117 @@
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
     </row>
-    <row r="8" spans="1:79">
+    <row r="8" spans="1:81">
       <c r="A8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B8">
+        <v>1832389.0</v>
+      </c>
+      <c r="C8">
+        <v>2260841.0</v>
+      </c>
+      <c r="D8">
         <v>2581918.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>2938534.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>3322228.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>3865849.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>4241142.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>4646447.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>4940153.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>5456085.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>6014418.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>6376183.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>6597502.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>6883554.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>7177416.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>7201818.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>7487964.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>7909468.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>8337997.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>8969666.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -4502,54 +4637,56 @@
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
     </row>
-    <row r="9" spans="1:79">
+    <row r="9" spans="1:81">
       <c r="A9" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -4585,340 +4722,350 @@
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
     </row>
-    <row r="10" spans="1:79">
+    <row r="10" spans="1:81">
       <c r="A10" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B10">
+        <v>1082681.0</v>
+      </c>
+      <c r="C10">
+        <v>1168106.0</v>
+      </c>
+      <c r="D10">
         <v>1147561.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>1115948.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>1123510.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>1281396.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>1257594.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>1258935.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>1160776.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>1263932.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>1412663.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>1354675.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>1175012.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>1036214.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>888257.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>461481.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>335206.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>297146.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>252564.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>207913.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>160571.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>504571.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>675424.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>826473.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>227733.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>201736.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>71045.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>73032.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>61495.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>255871.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>275210.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>223406.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>183359.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>148887.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>204118.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>247097.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>169587.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>119648.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>198798.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>226493.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>113593.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>173840.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>183949.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>176503.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>104245.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>159795.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>184356.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>154645.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>30496.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>119070.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>17662.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>4777.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>25247.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>117516.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>12636.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>4504.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>110895.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>275216.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>250776.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>58740.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>77091.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>66965.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>37704.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>670.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>32196.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>66965.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>129214.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>22080.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>7277.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>17632.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>2043.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>1035.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>1186.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>2913.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>103784.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>119696.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>264590.0</v>
       </c>
-      <c r="BY10"/>
-      <c r="BZ10">
+      <c r="CA10"/>
+      <c r="CB10">
         <v>7196000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>3392000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:79">
+    <row r="11" spans="1:81">
       <c r="A11" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>33</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>1168110.0</v>
+      </c>
+      <c r="D11">
         <v>1147560.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>1115950.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>1123510.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>1281400.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>1257590.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>1354680.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>1175010.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>1036210.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>888260.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>461480.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>335210.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>297150.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>252560.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>207910.0</v>
       </c>
-      <c r="T11"/>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
@@ -4933,476 +5080,492 @@
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
     </row>
-    <row r="12" spans="1:79">
+    <row r="12" spans="1:81">
       <c r="A12" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B12">
+        <v>1082681.0</v>
+      </c>
+      <c r="C12">
+        <v>1168106.0</v>
+      </c>
+      <c r="D12">
         <v>1147561.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>1115948.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>1123510.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>1281396.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>1257594.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>1258935.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>1160776.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>1263932.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>1412663.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>1354675.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1175012.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1036214.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>888257.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>461481.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>335206.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>297146.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>252564.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>207913.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>160571.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>504571.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>675424.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>826473.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>227733.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>201736.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>71045.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>73032.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>61495.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>255871.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>275210.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>223406.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>183359.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>148887.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>204118.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>247097.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>169587.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>119648.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>198798.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>226493.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>113593.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>173840.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>183949.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>176503.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>104245.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>159795.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>184356.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>154645.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>30496.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>119070.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>17662.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>4777.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>25247.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>117516.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>12636.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>4504.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>110895.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>275216.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>250776.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>58740.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>77091.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>66965.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>37704.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>670.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>32196.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>66965.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>129214.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>22080.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>7277.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>17632.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>2043.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>1035.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>1186.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>2913.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>103784.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>119696.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>264590.0</v>
       </c>
-      <c r="BY12"/>
-      <c r="BZ12"/>
       <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
     </row>
-    <row r="13" spans="1:79">
+    <row r="13" spans="1:81">
       <c r="A13" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>35</v>
+      </c>
+      <c r="B13">
+        <v>1832389.0</v>
+      </c>
       <c r="C13">
+        <v>2260841.0</v>
+      </c>
+      <c r="D13">
+        <v>2581918.0</v>
+      </c>
+      <c r="E13">
         <v>2938534.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>3322228.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>3865849.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>4241142.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>4646447.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>4940153.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>5456085.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>6014418.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>6376183.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>6597502.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>6883554.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>7177416.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>7201818.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>7487964.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>7909468.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>8337997.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>8969666.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>9561402.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>10583000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>11391000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>11996000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>11956000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>12488000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>12912000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>13454000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>13969000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>14706000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>15280000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>15842000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>16394000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>16962000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>17621000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>18334000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>18927000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>19541000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>20293000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>20947000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>21487000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>22187000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>22880000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>23487000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>24036000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>24724000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AV13">
         <v>25394000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AW13">
         <v>26036000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AX13">
         <v>26557000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AY13">
         <v>27292000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>27861000.0</v>
       </c>
-      <c r="AY13">
+      <c r="BA13">
         <v>28549000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>29268000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BC13">
         <v>30069000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BD13">
         <v>30694371.0</v>
       </c>
-      <c r="BC13"/>
-[...1 lines deleted...]
-      <c r="BE13">
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13">
         <v>33191655.0</v>
       </c>
-      <c r="BF13"/>
-      <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
     </row>
-    <row r="14" spans="1:79">
+    <row r="14" spans="1:81">
       <c r="A14" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B14">
         <v>11500000.0</v>
       </c>
       <c r="C14">
         <v>11500000.0</v>
       </c>
       <c r="D14">
         <v>11500000.0</v>
       </c>
       <c r="E14">
         <v>11500000.0</v>
       </c>
       <c r="F14">
         <v>11500000.0</v>
       </c>
       <c r="G14">
         <v>11500000.0</v>
       </c>
       <c r="H14">
         <v>11500000.0</v>
       </c>
       <c r="I14">
         <v>11500000.0</v>
       </c>
@@ -5585,210 +5748,218 @@
       </c>
       <c r="BQ14">
         <v>11500000.0</v>
       </c>
       <c r="BR14">
         <v>11500000.0</v>
       </c>
       <c r="BS14">
         <v>11500000.0</v>
       </c>
       <c r="BT14">
         <v>11500000.0</v>
       </c>
       <c r="BU14">
         <v>11500000.0</v>
       </c>
       <c r="BV14">
         <v>11500000.0</v>
       </c>
       <c r="BW14">
         <v>11500000.0</v>
       </c>
       <c r="BX14">
         <v>11500000.0</v>
       </c>
-      <c r="BY14"/>
-      <c r="BZ14"/>
+      <c r="BY14">
+        <v>11500000.0</v>
+      </c>
+      <c r="BZ14">
+        <v>11500000.0</v>
+      </c>
       <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
     </row>
-    <row r="15" spans="1:79">
+    <row r="15" spans="1:81">
       <c r="A15" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15"/>
+      <c r="U15">
         <v>8969666.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>9561402.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>10583308.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>11390839.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>11996089.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>11956199.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>12487586.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>12912347.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>13454447.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>13969350.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>14706311.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>15279613.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>15842254.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>16393723.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>16962193.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>17620825.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>18334034.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>18927164.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>19540827.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>20293448.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>20947263.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>21486868.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>22186835.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>22879677.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>23487310.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>24036452.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>24723712.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>25394356.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>26035768.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>26556574.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>27292083.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>27860917.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>28549373.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>29268284.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>30068995.0</v>
       </c>
-      <c r="BB15"/>
-      <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
+      <c r="CB15"/>
+      <c r="CC15"/>
     </row>
-    <row r="16" spans="1:79">
+    <row r="16" spans="1:81">
       <c r="A16" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
@@ -5824,54 +5995,56 @@
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
     </row>
-    <row r="17" spans="1:79">
+    <row r="17" spans="1:81">
       <c r="A17" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -5907,54 +6080,56 @@
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
     </row>
-    <row r="18" spans="1:79">
+    <row r="18" spans="1:81">
       <c r="A18" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -5990,54 +6165,56 @@
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
     </row>
-    <row r="19" spans="1:79">
+    <row r="19" spans="1:81">
       <c r="A19" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -6073,54 +6250,56 @@
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
     </row>
-    <row r="20" spans="1:79">
+    <row r="20" spans="1:81">
       <c r="A20" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -6156,153 +6335,159 @@
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
     </row>
-    <row r="21" spans="1:79">
+    <row r="21" spans="1:81">
       <c r="A21" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>43</v>
+      </c>
+      <c r="B21">
+        <v>749708.0</v>
+      </c>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
-      <c r="AF21">
+      <c r="AF21"/>
+      <c r="AG21"/>
+      <c r="AH21">
         <v>16210364.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>16813306.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>17416707.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>18086937.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>18757577.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>19421179.0</v>
       </c>
-      <c r="AL21"/>
-      <c r="AM21"/>
       <c r="AN21"/>
-      <c r="AO21">
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>22012995.0</v>
       </c>
-      <c r="AP21"/>
-      <c r="AQ21"/>
       <c r="AR21"/>
-      <c r="AS21">
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21">
         <v>24563917.0</v>
       </c>
-      <c r="AT21"/>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
     </row>
-    <row r="22" spans="1:79">
+    <row r="22" spans="1:81">
       <c r="A22" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -6338,287 +6523,295 @@
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
     </row>
-    <row r="23" spans="1:79">
+    <row r="23" spans="1:81">
       <c r="A23" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B23">
+        <v>1832389.0</v>
+      </c>
+      <c r="C23">
+        <v>2260841.0</v>
+      </c>
+      <c r="D23">
         <v>2581918.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>2938534.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>3322228.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>3865849.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>4241142.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>4646447.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>4940153.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>5456085.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>6014418.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>6376183.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>6597502.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>6883554.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>7177416.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>7201818.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>7487964.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>7909468.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>8337997.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>8969666.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>9561402.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>10583000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>11391000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>11996000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>11956000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>12488000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>12912000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>13454000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>13969000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>14706000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>15280000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>15842000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>16394000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>16962000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>17621000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>18334000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>18927000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>19541000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>20293000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>20947000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>21487000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>22187000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>22880000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>23487000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>24036000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>24724000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>25394000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>26036000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>26557000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>27292000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>27861000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>28549000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>29268000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>30069000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>30694371.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>31431692.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>32279143.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>33191655.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>33919956.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>34525516.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>35318581.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>39432000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>36884192.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>37693403.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>38558325.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>39432385.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>40338057.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>41059583.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>41914705.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>42794682.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>43612540.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>44490374.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>45317927.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>46200057.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>47221740.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>48159321.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>49121186.0</v>
       </c>
-      <c r="BY23"/>
-      <c r="BZ23"/>
       <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
     </row>
-    <row r="24" spans="1:79">
+    <row r="24" spans="1:81">
       <c r="A24" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -6651,112 +6844,116 @@
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
-      <c r="BY24">
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24">
         <v>80000000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>80000000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>25000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:79">
+    <row r="25" spans="1:81">
       <c r="A25" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="B25"/>
       <c r="C25">
         <v>0.0</v>
       </c>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
+      <c r="G25">
+        <v>0.0</v>
+      </c>
+      <c r="H25">
+        <v>0.0</v>
+      </c>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
-[...4 lines deleted...]
-      </c>
+      <c r="K25"/>
+      <c r="L25"/>
       <c r="M25">
         <v>0.0</v>
       </c>
       <c r="N25">
         <v>0.0</v>
       </c>
       <c r="O25">
         <v>0.0</v>
       </c>
       <c r="P25">
         <v>0.0</v>
       </c>
       <c r="Q25">
         <v>0.0</v>
       </c>
       <c r="R25">
         <v>0.0</v>
       </c>
       <c r="S25">
         <v>0.0</v>
       </c>
-      <c r="T25"/>
-      <c r="U25"/>
+      <c r="T25">
+        <v>0.0</v>
+      </c>
+      <c r="U25">
+        <v>0.0</v>
+      </c>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
@@ -6771,167 +6968,171 @@
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
     </row>
-    <row r="26" spans="1:79">
+    <row r="26" spans="1:81">
       <c r="A26" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26">
         <v>12285850.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>12841302.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>13381415.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>13907855.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>14450440.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>15004403.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>15618848.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>16210364.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>16813306.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>17416707.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>18086937.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>18757577.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>19421179.0</v>
       </c>
-      <c r="AL26"/>
-      <c r="AM26"/>
       <c r="AN26"/>
-      <c r="AO26">
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>22012995.0</v>
       </c>
-      <c r="AP26"/>
-      <c r="AQ26"/>
       <c r="AR26"/>
-      <c r="AS26">
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26">
         <v>24563917.0</v>
       </c>
-      <c r="AT26"/>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
     </row>
-    <row r="27" spans="1:79">
+    <row r="27" spans="1:81">
       <c r="A27" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -6967,359 +7168,371 @@
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
     </row>
-    <row r="28" spans="1:79">
+    <row r="28" spans="1:81">
       <c r="A28" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B28">
+        <v>-1082681.0</v>
+      </c>
+      <c r="C28">
+        <v>-1168106.0</v>
+      </c>
+      <c r="D28">
         <v>-1147561.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-1115948.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-1123510.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-1281396.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-1257594.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-1258935.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-1160776.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-1263932.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-1412663.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-1354675.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-1175012.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-1036214.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-888257.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-461481.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-335206.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-297146.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-252564.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-207913.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-160571.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-505000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-675000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-826000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-228000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-202000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-71045.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-73032.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-61495.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-256000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-275000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-223000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-183000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-149000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-204000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-247000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-170000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-120000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-199000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-226000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-114000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-174000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-184000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-177000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-104000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-160000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-184000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-155000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-30496.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-119000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-17662.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-4777.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-25247.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-118000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-12636.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-4504.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-110895.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-275216.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-250776.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-58740.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-77091.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-66965.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-37704.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-670.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-32196.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-66965.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-129214.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-22080.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-7277.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-17632.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-2043.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>-1035.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-1186.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>-2913.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>-103784.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>-119696.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>-264590.0</v>
       </c>
-      <c r="BY28"/>
-      <c r="BZ28"/>
       <c r="CA28"/>
+      <c r="CB28"/>
+      <c r="CC28"/>
     </row>
-    <row r="29" spans="1:79">
+    <row r="29" spans="1:81">
       <c r="A29" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B29">
+        <v>1832389.0</v>
+      </c>
+      <c r="C29">
+        <v>2260841.0</v>
+      </c>
+      <c r="D29">
         <v>2581918.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>2938534.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>3322228.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>3865849.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>4241142.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>4646447.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>4940153.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>5456085.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>6014418.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>6376183.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>6597502.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>6883554.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>7177416.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>7201818.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>7487964.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>7909468.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>8337997.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>8969666.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>9561402.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>10583308.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>11390839.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>11996089.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>11956199.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -7329,54 +7542,56 @@
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
     </row>
-    <row r="30" spans="1:79">
+    <row r="30" spans="1:81">
       <c r="A30" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
@@ -7412,195 +7627,199 @@
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
+      <c r="CB30"/>
+      <c r="CC30"/>
     </row>
-    <row r="31" spans="1:79">
+    <row r="31" spans="1:81">
       <c r="A31" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
         <v>6014418.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>6376183.0</v>
       </c>
-      <c r="L31"/>
-      <c r="M31">
+      <c r="N31"/>
+      <c r="O31">
         <v>6883554.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>7177416.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>7201818.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>7487964.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>7909468.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>8337997.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>8969666.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>9561402.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>10583308.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>11390839.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>11996089.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>11956199.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>12487586.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>12912347.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>13454447.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>13969350.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>14706311.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>15279613.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>15842254.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>16393723.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>16962193.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>17620825.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>18334034.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>169587.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>19540827.0</v>
       </c>
-      <c r="AL31"/>
-      <c r="AM31"/>
       <c r="AN31"/>
-      <c r="AO31">
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31">
         <v>22186835.0</v>
       </c>
-      <c r="AP31"/>
-      <c r="AQ31"/>
       <c r="AR31"/>
-      <c r="AS31">
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31">
         <v>24723712.0</v>
       </c>
-      <c r="AT31"/>
-      <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
     </row>
-    <row r="32" spans="1:79">
+    <row r="32" spans="1:81">
       <c r="A32" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
@@ -7636,287 +7855,295 @@
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
     </row>
-    <row r="33" spans="1:79">
+    <row r="33" spans="1:81">
       <c r="A33" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B33">
+        <v>749708.0</v>
+      </c>
+      <c r="C33">
+        <v>1092735.0</v>
+      </c>
+      <c r="D33">
         <v>1434357.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>1822586.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>2198718.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>2584453.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>2983548.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>3387512.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>3779377.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>4192153.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>4601755.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>5021508.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>5422490.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>5847340.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>6289159.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>6740337.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>7152758.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>7612322.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>8085433.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>8761753.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>9400831.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>10079000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>10715000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>11170000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>11728000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>12286000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>12841000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>13381000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>13908000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>14450000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>15004000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>15619000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>16210000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>16813000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>17417000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>18087000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>18758000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>19421000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>20095000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>20721000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>21373000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>22013000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>22696000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>23311000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>23932000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>24564000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>25210000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>25881000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>26526000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>27173000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>27843000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>28545000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>29243000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>29951000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>30681735.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>31427188.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>32168248.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>32916439.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>33669180.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>34466776.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>35241490.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>39365000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>36846488.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>37692733.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>38526129.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>39365420.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>40208843.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>41037503.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>41907428.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>42777050.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>43610497.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>44489339.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>45316741.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>46197144.0</v>
       </c>
-      <c r="BV33">
+      <c r="BX33">
         <v>47117956.0</v>
       </c>
-      <c r="BW33">
+      <c r="BY33">
         <v>48039625.0</v>
       </c>
-      <c r="BX33">
+      <c r="BZ33">
         <v>48856596.0</v>
       </c>
-      <c r="BY33"/>
-      <c r="BZ33"/>
       <c r="CA33"/>
+      <c r="CB33"/>
+      <c r="CC33"/>
     </row>
-    <row r="34" spans="1:79">
+    <row r="34" spans="1:81">
       <c r="A34" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
@@ -7952,340 +8179,348 @@
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
     </row>
-    <row r="35" spans="1:79">
+    <row r="35" spans="1:81">
       <c r="A35" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35"/>
       <c r="G35"/>
       <c r="H35"/>
       <c r="I35"/>
       <c r="J35"/>
       <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
-      <c r="AB35">
-[...1 lines deleted...]
-      </c>
+      <c r="AB35"/>
       <c r="AC35"/>
-      <c r="AD35"/>
+      <c r="AD35">
+        <v>0.0</v>
+      </c>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
       <c r="AH35"/>
       <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
       <c r="AM35"/>
       <c r="AN35"/>
       <c r="AO35"/>
       <c r="AP35"/>
       <c r="AQ35"/>
       <c r="AR35"/>
       <c r="AS35"/>
       <c r="AT35"/>
       <c r="AU35"/>
       <c r="AV35"/>
       <c r="AW35"/>
       <c r="AX35"/>
       <c r="AY35"/>
       <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
       <c r="BC35"/>
       <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
+      <c r="CB35"/>
+      <c r="CC35"/>
     </row>
-    <row r="36" spans="1:79">
+    <row r="36" spans="1:81">
       <c r="A36" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B36"/>
-      <c r="C36"/>
+      <c r="C36">
+        <v>1092735.0</v>
+      </c>
       <c r="D36"/>
-      <c r="E36">
+      <c r="E36"/>
+      <c r="F36"/>
+      <c r="G36">
         <v>-2584453.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>-2983548.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>-3387512.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>-3779377.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>-4192153.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>-4601755.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>-5021508.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>-5422490.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>-5847340.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>-6289159.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>-6740337.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>-7152758.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>-7612322.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>-8085433.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>-8761753.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>-9400831.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>-10079000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>-10715000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>-11170000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>-11728000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>-12286000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>-12841000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>-13381000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>-13908000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>-14450000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>-15004000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>-50384000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>-50384000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>-16813000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>-17417000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>-18087000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>-18758000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>-19421000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>-20095000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>-20721000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>-21373000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>-22013000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>-22696000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>-23311000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>-23932000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>-24564000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>-25210000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>-25881000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>-26526000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>-27173000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>-27843000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>-28545000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>-29243000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>-29951000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>-30681735.0</v>
       </c>
-      <c r="BC36"/>
-      <c r="BD36"/>
       <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
-      <c r="BI36">
+      <c r="BI36"/>
+      <c r="BJ36"/>
+      <c r="BK36">
         <v>-36030000.0</v>
       </c>
-      <c r="BJ36"/>
-      <c r="BK36"/>
       <c r="BL36"/>
-      <c r="BM36">
+      <c r="BM36"/>
+      <c r="BN36"/>
+      <c r="BO36">
         <v>-36030000.0</v>
       </c>
-      <c r="BN36"/>
-      <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
-      <c r="BR36">
+      <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36">
         <v>43610497.0</v>
       </c>
-      <c r="BS36">
+      <c r="BU36">
         <v>44489339.0</v>
       </c>
-      <c r="BT36">
+      <c r="BV36">
         <v>45316741.0</v>
       </c>
-      <c r="BU36">
+      <c r="BW36">
         <v>46197144.0</v>
       </c>
-      <c r="BV36">
+      <c r="BX36">
         <v>47117956.0</v>
       </c>
-      <c r="BW36">
+      <c r="BY36">
         <v>48039625.0</v>
       </c>
-      <c r="BX36">
+      <c r="BZ36">
         <v>48856596.0</v>
       </c>
-      <c r="BY36"/>
-      <c r="BZ36"/>
       <c r="CA36"/>
+      <c r="CB36"/>
+      <c r="CC36"/>
     </row>
-    <row r="37" spans="1:79">
+    <row r="37" spans="1:81">
       <c r="A37" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
@@ -8321,84 +8556,88 @@
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
     </row>
-    <row r="38" spans="1:79">
+    <row r="38" spans="1:81">
       <c r="A38" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B38">
+        <v>749708.0</v>
+      </c>
+      <c r="C38"/>
+      <c r="D38">
         <v>1434357.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>1822586.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>2198718.0</v>
       </c>
-      <c r="E38"/>
-      <c r="F38">
+      <c r="G38"/>
+      <c r="H38">
         <v>2983548.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>3387512.0</v>
       </c>
-      <c r="H38">
+      <c r="J38">
         <v>3779377.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>4601755.0</v>
       </c>
       <c r="K38"/>
       <c r="L38">
+        <v>4601755.0</v>
+      </c>
+      <c r="M38"/>
+      <c r="N38">
         <v>5422490.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
@@ -8416,92 +8655,94 @@
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
       <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
       <c r="BR38"/>
       <c r="BS38"/>
       <c r="BT38"/>
       <c r="BU38"/>
       <c r="BV38"/>
       <c r="BW38"/>
-      <c r="BX38">
+      <c r="BX38"/>
+      <c r="BY38"/>
+      <c r="BZ38">
         <v>1000000.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>1317000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>449000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>131000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:79">
+    <row r="39" spans="1:81">
       <c r="A39" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
       <c r="H39"/>
       <c r="I39"/>
-      <c r="J39">
+      <c r="J39"/>
+      <c r="K39"/>
+      <c r="L39">
         <v>-1412663.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>-1354675.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>-1175012.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>-1036214.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>-888257.0</v>
       </c>
-      <c r="O39"/>
-      <c r="P39"/>
       <c r="Q39"/>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
       <c r="AE39"/>
       <c r="AF39"/>
       <c r="AG39"/>
       <c r="AH39"/>
       <c r="AI39"/>
       <c r="AJ39"/>
       <c r="AK39"/>
       <c r="AL39"/>
       <c r="AM39"/>
       <c r="AN39"/>
       <c r="AO39"/>
@@ -8518,63 +8759,65 @@
       <c r="AZ39"/>
       <c r="BA39"/>
       <c r="BB39"/>
       <c r="BC39"/>
       <c r="BD39"/>
       <c r="BE39"/>
       <c r="BF39"/>
       <c r="BG39"/>
       <c r="BH39"/>
       <c r="BI39"/>
       <c r="BJ39"/>
       <c r="BK39"/>
       <c r="BL39"/>
       <c r="BM39"/>
       <c r="BN39"/>
       <c r="BO39"/>
       <c r="BP39"/>
       <c r="BQ39"/>
       <c r="BR39"/>
       <c r="BS39"/>
       <c r="BT39"/>
       <c r="BU39"/>
       <c r="BV39"/>
       <c r="BW39"/>
       <c r="BX39"/>
-      <c r="BY39">
+      <c r="BY39"/>
+      <c r="BZ39"/>
+      <c r="CA39">
         <v>70000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>82000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>92000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:79">
+    <row r="40" spans="1:81">
       <c r="A40" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
       <c r="G40"/>
       <c r="H40"/>
       <c r="I40"/>
       <c r="J40"/>
       <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40"/>
       <c r="O40"/>
       <c r="P40"/>
       <c r="Q40"/>
       <c r="R40"/>
       <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
       <c r="V40"/>
       <c r="W40"/>
       <c r="X40"/>
       <c r="Y40"/>
@@ -8607,63 +8850,65 @@
       <c r="AZ40"/>
       <c r="BA40"/>
       <c r="BB40"/>
       <c r="BC40"/>
       <c r="BD40"/>
       <c r="BE40"/>
       <c r="BF40"/>
       <c r="BG40"/>
       <c r="BH40"/>
       <c r="BI40"/>
       <c r="BJ40"/>
       <c r="BK40"/>
       <c r="BL40"/>
       <c r="BM40"/>
       <c r="BN40"/>
       <c r="BO40"/>
       <c r="BP40"/>
       <c r="BQ40"/>
       <c r="BR40"/>
       <c r="BS40"/>
       <c r="BT40"/>
       <c r="BU40"/>
       <c r="BV40"/>
       <c r="BW40"/>
       <c r="BX40"/>
-      <c r="BY40">
+      <c r="BY40"/>
+      <c r="BZ40"/>
+      <c r="CA40">
         <v>6645000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>14645000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>13515000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:79">
+    <row r="41" spans="1:81">
       <c r="A41" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
@@ -8696,288 +8941,294 @@
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
       <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
       <c r="BS41"/>
       <c r="BT41"/>
       <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41"/>
-      <c r="BY41">
+      <c r="BY41"/>
+      <c r="BZ41"/>
+      <c r="CA41">
         <v>16483000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CB41">
         <v>11793000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CC41">
         <v>10176000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:79">
+    <row r="42" spans="1:81">
       <c r="A42" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="B42">
+        <v>64</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42">
+        <v>2260840.0</v>
+      </c>
+      <c r="D42">
         <v>2581920.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>2938530.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>3322230.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>3865850.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>4241140.0</v>
       </c>
-      <c r="G42"/>
-      <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
-      <c r="K42">
+      <c r="K42"/>
+      <c r="L42"/>
+      <c r="M42">
         <v>6376180.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>6597500.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>6883550.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>7177420.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>7201820.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>7487960.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>7909470.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>8338000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>8969670.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>40982844.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>40304938.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>39668260.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>39214059.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>38655209.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>38097825.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>37542373.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>37002260.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>36475820.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>35933235.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>35379272.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>34764827.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>34173311.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>33570369.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>32966968.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>32296738.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>31626098.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>30962496.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>30289025.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>29662905.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>29010400.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>28370680.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>27687947.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>27072868.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>26451468.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>25819758.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>25173675.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>24502552.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>23857597.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>23210662.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>22540420.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>21839079.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>21140638.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>20432196.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>30694371.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>31431692.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>32279143.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>33191655.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>33919956.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>34525516.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>35318581.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>39432000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>36884192.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>37693403.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>38558325.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>39432385.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>40338057.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>41059583.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>41914705.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>42794682.0</v>
       </c>
-      <c r="BR42">
+      <c r="BT42">
         <v>43612540.0</v>
       </c>
-      <c r="BS42">
+      <c r="BU42">
         <v>44490374.0</v>
       </c>
-      <c r="BT42">
+      <c r="BV42">
         <v>45317927.0</v>
       </c>
-      <c r="BU42">
+      <c r="BW42">
         <v>46200057.0</v>
       </c>
-      <c r="BV42">
+      <c r="BX42">
         <v>47221740.0</v>
       </c>
-      <c r="BW42">
+      <c r="BY42">
         <v>48159321.0</v>
       </c>
-      <c r="BX42">
+      <c r="BZ42">
         <v>49121186.0</v>
       </c>
-      <c r="BY42"/>
-      <c r="BZ42"/>
       <c r="CA42"/>
+      <c r="CB42"/>
+      <c r="CC42"/>
     </row>
-    <row r="43" spans="1:79">
+    <row r="43" spans="1:81">
       <c r="A43" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -9013,54 +9264,56 @@
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
     </row>
-    <row r="44" spans="1:79">
+    <row r="44" spans="1:81">
       <c r="A44" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -9096,432 +9349,446 @@
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
     </row>
-    <row r="45" spans="1:79">
+    <row r="45" spans="1:81">
       <c r="A45" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B45">
         <v>50383675.0</v>
       </c>
       <c r="C45">
         <v>50383675.0</v>
       </c>
       <c r="D45">
         <v>50383675.0</v>
       </c>
       <c r="E45">
         <v>50383675.0</v>
       </c>
       <c r="F45">
         <v>50383675.0</v>
       </c>
       <c r="G45">
         <v>50383675.0</v>
       </c>
       <c r="H45">
         <v>50383675.0</v>
       </c>
       <c r="I45">
         <v>50383675.0</v>
       </c>
       <c r="J45">
         <v>50383675.0</v>
       </c>
       <c r="K45">
         <v>50383675.0</v>
       </c>
       <c r="L45">
         <v>50383675.0</v>
       </c>
       <c r="M45">
         <v>50383675.0</v>
       </c>
       <c r="N45">
         <v>50383675.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
+      <c r="O45">
+        <v>50383675.0</v>
+      </c>
+      <c r="P45">
+        <v>50383675.0</v>
+      </c>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>8761753.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>9400831.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>10078737.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>10715415.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>11169616.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>11728466.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>12285850.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>12841302.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>13381415.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>13907855.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>14450440.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>15004403.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>15618848.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>16210364.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>16813306.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>17416707.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>18086937.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>18757577.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>19421179.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>20094650.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>20720770.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>21373275.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>22012995.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>22695728.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>23310807.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>23932207.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>24563917.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>25210000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>25881123.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>26526078.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>27173013.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>27843255.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>28544596.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>29243037.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>29951479.0</v>
       </c>
-      <c r="BB45"/>
-[...1 lines deleted...]
-      <c r="BD45">
+      <c r="BD45"/>
+      <c r="BE45"/>
+      <c r="BF45">
         <v>32916439.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>32916439.0</v>
       </c>
-      <c r="BF45"/>
-      <c r="BG45"/>
       <c r="BH45"/>
-      <c r="BI45">
+      <c r="BI45"/>
+      <c r="BJ45"/>
+      <c r="BK45">
         <v>39365420.0</v>
       </c>
-      <c r="BJ45"/>
-      <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
       <c r="BN45"/>
       <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
+      <c r="CB45"/>
+      <c r="CC45"/>
     </row>
-    <row r="46" spans="1:79">
+    <row r="46" spans="1:81">
       <c r="A46" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B46">
+        <v>749708.0</v>
+      </c>
+      <c r="C46">
+        <v>1092735.0</v>
+      </c>
+      <c r="D46">
         <v>1434357.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>1822586.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>2198718.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>2584453.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>2983548.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>3387512.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>3779377.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>4192153.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>4601755.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>5021508.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>5422490.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>5847340.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>6289159.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>6740337.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>7152758.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>7612322.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>8085433.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>8761753.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>9400831.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>10079000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>10715000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>11170000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>11728000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>12286000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>12841000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>13381000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>13908000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>14450000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>15004000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>15619000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>16210000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>16813000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>17417000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>18087000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>18758000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>19421000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>20095000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>20721000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>21373000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>22013000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>22696000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>23311000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>23932000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>24564000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>25210000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>25881000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>26526000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>27173000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>27843000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>28545000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>29243000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>29951000.0</v>
       </c>
-      <c r="BB46"/>
-      <c r="BC46"/>
       <c r="BD46"/>
-      <c r="BE46">
+      <c r="BE46"/>
+      <c r="BF46"/>
+      <c r="BG46">
         <v>32916439.0</v>
       </c>
-      <c r="BF46"/>
-      <c r="BG46"/>
       <c r="BH46"/>
-      <c r="BI46">
+      <c r="BI46"/>
+      <c r="BJ46"/>
+      <c r="BK46">
         <v>39365000.0</v>
       </c>
-      <c r="BJ46"/>
-      <c r="BK46"/>
       <c r="BL46"/>
-      <c r="BM46">
+      <c r="BM46"/>
+      <c r="BN46"/>
+      <c r="BO46">
         <v>36030000.0</v>
       </c>
-      <c r="BN46"/>
-      <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
+      <c r="CB46"/>
+      <c r="CC46"/>
     </row>
-    <row r="47" spans="1:79">
+    <row r="47" spans="1:81">
       <c r="A47" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
@@ -9554,63 +9821,65 @@
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
       <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
-      <c r="BY47">
+      <c r="BY47"/>
+      <c r="BZ47"/>
+      <c r="CA47">
         <v>54034000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CB47">
         <v>55284000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CC47">
         <v>56857000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:79">
+    <row r="48" spans="1:81">
       <c r="A48" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48"/>
       <c r="I48"/>
       <c r="J48"/>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
       <c r="N48"/>
       <c r="O48"/>
       <c r="P48"/>
       <c r="Q48"/>
       <c r="R48"/>
       <c r="S48"/>
       <c r="T48"/>
       <c r="U48"/>
       <c r="V48"/>
       <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
@@ -9646,54 +9915,56 @@
       <c r="BC48"/>
       <c r="BD48"/>
       <c r="BE48"/>
       <c r="BF48"/>
       <c r="BG48"/>
       <c r="BH48"/>
       <c r="BI48"/>
       <c r="BJ48"/>
       <c r="BK48"/>
       <c r="BL48"/>
       <c r="BM48"/>
       <c r="BN48"/>
       <c r="BO48"/>
       <c r="BP48"/>
       <c r="BQ48"/>
       <c r="BR48"/>
       <c r="BS48"/>
       <c r="BT48"/>
       <c r="BU48"/>
       <c r="BV48"/>
       <c r="BW48"/>
       <c r="BX48"/>
       <c r="BY48"/>
       <c r="BZ48"/>
       <c r="CA48"/>
+      <c r="CB48"/>
+      <c r="CC48"/>
     </row>
-    <row r="49" spans="1:79">
+    <row r="49" spans="1:81">
       <c r="A49" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
@@ -9729,54 +10000,56 @@
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
     </row>
-    <row r="50" spans="1:79">
+    <row r="50" spans="1:81">
       <c r="A50" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
@@ -9812,54 +10085,56 @@
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
     </row>
-    <row r="51" spans="1:79">
+    <row r="51" spans="1:81">
       <c r="A51" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
@@ -9895,103 +10170,107 @@
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
+      <c r="CB51"/>
+      <c r="CC51"/>
     </row>
-    <row r="52" spans="1:79">
+    <row r="52" spans="1:81">
       <c r="A52" t="s">
-        <v>73</v>
-[...3 lines deleted...]
-      </c>
+        <v>74</v>
+      </c>
+      <c r="B52"/>
       <c r="C52">
         <v>0.0</v>
       </c>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
-      <c r="G52"/>
-      <c r="H52"/>
+      <c r="G52">
+        <v>0.0</v>
+      </c>
+      <c r="H52">
+        <v>0.0</v>
+      </c>
       <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
-[...4 lines deleted...]
-      </c>
+      <c r="K52"/>
+      <c r="L52"/>
       <c r="M52">
         <v>0.0</v>
       </c>
       <c r="N52">
         <v>0.0</v>
       </c>
       <c r="O52">
         <v>0.0</v>
       </c>
       <c r="P52">
         <v>0.0</v>
       </c>
       <c r="Q52">
         <v>0.0</v>
       </c>
       <c r="R52">
         <v>0.0</v>
       </c>
       <c r="S52">
         <v>0.0</v>
       </c>
-      <c r="T52"/>
-      <c r="U52"/>
+      <c r="T52">
+        <v>0.0</v>
+      </c>
+      <c r="U52">
+        <v>0.0</v>
+      </c>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
@@ -10006,54 +10285,56 @@
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
+      <c r="CB52"/>
+      <c r="CC52"/>
     </row>
-    <row r="53" spans="1:79">
+    <row r="53" spans="1:81">
       <c r="A53" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
@@ -10089,54 +10370,56 @@
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
+      <c r="CB53"/>
+      <c r="CC53"/>
     </row>
-    <row r="54" spans="1:79">
+    <row r="54" spans="1:81">
       <c r="A54" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -10172,617 +10455,633 @@
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
     </row>
-    <row r="55" spans="1:79">
+    <row r="55" spans="1:81">
       <c r="A55" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B55">
+        <v>1832389.0</v>
+      </c>
+      <c r="C55">
+        <v>2260841.0</v>
+      </c>
+      <c r="D55">
         <v>2581918.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>2938534.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>3322228.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>3865849.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>4241142.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>4646447.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>4940153.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>5456085.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>6014418.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>6376183.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>6597502.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>6883554.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>7177416.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>7201818.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>7487964.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>7909468.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>8337997.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>8969666.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>9561402.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>10583000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>11391000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>11996000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>11956000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>12488000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>12912000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>13454000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>13969000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>14706000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>15280000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>15842000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>16394000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>16962000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>17621000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>18334000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>18927000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>19541000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>20293000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>20947000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>21487000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>22187000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>22880000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>23487000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>24036000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>24724000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>25394000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>26036000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>26557000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>27292000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>27861000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>28549000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>29268000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>30069000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>30694371.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>31431692.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>32279143.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>33191655.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>33919956.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>34525516.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>35318581.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>39432000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>36884192.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>37693403.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>38558325.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>39432385.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>40338057.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>41059583.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>41914705.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>42794682.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>43612540.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>44490374.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>45317927.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>46200057.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>47221740.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>48159321.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>49121186.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>72943000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>68303000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>64437000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:79">
+    <row r="56" spans="1:81">
       <c r="A56" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B56">
+        <v>1082681.0</v>
+      </c>
+      <c r="C56">
+        <v>1168106.0</v>
+      </c>
+      <c r="D56">
         <v>1147561.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>1115948.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>1123510.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>1281396.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>1257594.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>1258935.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>1160776.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>1263932.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>1412663.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>1354675.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>1175012.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>1036214.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>888257.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>461481.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>335206.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>297146.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>252564.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>207913.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>160571.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>504571.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>675424.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>826473.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>227733.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>201736.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>71045.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>73032.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>61495.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>255871.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>275210.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>223406.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>183359.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>148887.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>204118.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>247097.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>169587.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>119648.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>198798.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>226493.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>113593.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>173840.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>183949.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>176503.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>104245.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>159795.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>184356.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>154645.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>30496.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>119070.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>17662.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>4777.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>25247.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>117516.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>12636.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>4504.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>110895.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>275216.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>250776.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>58740.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>77091.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>66965.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>37704.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>670.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>32196.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>66965.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>129214.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>22080.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>7277.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>17632.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>2043.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>1035.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>1186.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>2913.0</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>103784.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>119696.0</v>
       </c>
-      <c r="BX56">
+      <c r="BZ56">
         <v>264590.0</v>
       </c>
-      <c r="BY56"/>
-      <c r="BZ56"/>
       <c r="CA56"/>
+      <c r="CB56"/>
+      <c r="CC56"/>
     </row>
-    <row r="57" spans="1:79">
+    <row r="57" spans="1:81">
       <c r="A57" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B57"/>
       <c r="C57"/>
       <c r="D57"/>
       <c r="E57"/>
       <c r="F57"/>
       <c r="G57"/>
       <c r="H57"/>
       <c r="I57"/>
       <c r="J57"/>
       <c r="K57"/>
       <c r="L57"/>
       <c r="M57"/>
       <c r="N57"/>
       <c r="O57"/>
       <c r="P57"/>
       <c r="Q57"/>
       <c r="R57"/>
       <c r="S57"/>
       <c r="T57"/>
       <c r="U57"/>
       <c r="V57"/>
       <c r="W57"/>
       <c r="X57"/>
       <c r="Y57"/>
       <c r="Z57"/>
       <c r="AA57"/>
-      <c r="AB57">
-[...1 lines deleted...]
-      </c>
+      <c r="AB57"/>
       <c r="AC57"/>
-      <c r="AD57"/>
+      <c r="AD57">
+        <v>0.0</v>
+      </c>
       <c r="AE57"/>
       <c r="AF57"/>
       <c r="AG57"/>
       <c r="AH57"/>
       <c r="AI57"/>
       <c r="AJ57"/>
       <c r="AK57"/>
       <c r="AL57"/>
       <c r="AM57"/>
       <c r="AN57"/>
       <c r="AO57"/>
       <c r="AP57"/>
       <c r="AQ57"/>
       <c r="AR57"/>
       <c r="AS57"/>
       <c r="AT57"/>
       <c r="AU57"/>
       <c r="AV57"/>
       <c r="AW57"/>
       <c r="AX57"/>
       <c r="AY57"/>
       <c r="AZ57"/>
       <c r="BA57"/>
       <c r="BB57"/>
       <c r="BC57"/>
       <c r="BD57"/>
       <c r="BE57"/>
       <c r="BF57"/>
       <c r="BG57"/>
       <c r="BH57"/>
       <c r="BI57"/>
       <c r="BJ57"/>
       <c r="BK57"/>
       <c r="BL57"/>
       <c r="BM57"/>
       <c r="BN57"/>
       <c r="BO57"/>
       <c r="BP57"/>
       <c r="BQ57"/>
       <c r="BR57"/>
       <c r="BS57"/>
       <c r="BT57"/>
       <c r="BU57"/>
       <c r="BV57"/>
       <c r="BW57"/>
       <c r="BX57"/>
-      <c r="BY57">
+      <c r="BY57"/>
+      <c r="BZ57"/>
+      <c r="CA57">
         <v>9956000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>24755000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>13564000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:79">
+    <row r="58" spans="1:81">
       <c r="A58" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B58">
         <v>0.0</v>
       </c>
       <c r="C58">
         <v>0.0</v>
       </c>
       <c r="D58">
         <v>0.0</v>
       </c>
       <c r="E58">
         <v>0.0</v>
       </c>
       <c r="F58">
         <v>0.0</v>
       </c>
       <c r="G58">
         <v>0.0</v>
       </c>
       <c r="H58">
         <v>0.0</v>
       </c>
       <c r="I58">
         <v>0.0</v>
       </c>
@@ -10821,111 +11120,117 @@
       </c>
       <c r="U58">
         <v>0.0</v>
       </c>
       <c r="V58">
         <v>0.0</v>
       </c>
       <c r="W58">
         <v>0.0</v>
       </c>
       <c r="X58">
         <v>0.0</v>
       </c>
       <c r="Y58">
         <v>0.0</v>
       </c>
       <c r="Z58">
         <v>0.0</v>
       </c>
       <c r="AA58">
         <v>0.0</v>
       </c>
       <c r="AB58">
         <v>0.0</v>
       </c>
-      <c r="AC58"/>
-      <c r="AD58"/>
+      <c r="AC58">
+        <v>0.0</v>
+      </c>
+      <c r="AD58">
+        <v>0.0</v>
+      </c>
       <c r="AE58"/>
       <c r="AF58"/>
       <c r="AG58"/>
       <c r="AH58"/>
       <c r="AI58"/>
       <c r="AJ58"/>
       <c r="AK58"/>
       <c r="AL58"/>
       <c r="AM58"/>
       <c r="AN58"/>
       <c r="AO58"/>
       <c r="AP58"/>
       <c r="AQ58"/>
       <c r="AR58"/>
       <c r="AS58"/>
       <c r="AT58"/>
       <c r="AU58"/>
       <c r="AV58"/>
       <c r="AW58"/>
       <c r="AX58"/>
       <c r="AY58"/>
       <c r="AZ58"/>
       <c r="BA58"/>
       <c r="BB58"/>
       <c r="BC58"/>
       <c r="BD58"/>
       <c r="BE58"/>
       <c r="BF58"/>
       <c r="BG58"/>
       <c r="BH58"/>
       <c r="BI58"/>
       <c r="BJ58"/>
       <c r="BK58"/>
       <c r="BL58"/>
       <c r="BM58"/>
       <c r="BN58"/>
       <c r="BO58"/>
       <c r="BP58"/>
       <c r="BQ58"/>
       <c r="BR58"/>
       <c r="BS58"/>
       <c r="BT58"/>
       <c r="BU58"/>
       <c r="BV58"/>
       <c r="BW58"/>
       <c r="BX58"/>
-      <c r="BY58">
+      <c r="BY58"/>
+      <c r="BZ58"/>
+      <c r="CA58">
         <v>106439000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>116548000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>48740000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:79">
+    <row r="59" spans="1:81">
       <c r="A59" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -10961,289 +11266,297 @@
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
     </row>
-    <row r="60" spans="1:79">
+    <row r="60" spans="1:81">
       <c r="A60" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B60">
+        <v>1832389.0</v>
+      </c>
+      <c r="C60">
+        <v>2260841.0</v>
+      </c>
+      <c r="D60">
         <v>2581918.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>2938534.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>3322228.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>3865849.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>4241142.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>4646447.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>4940153.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>5456085.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>6014418.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>6376183.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>6597502.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>6883554.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>7177416.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>7201818.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>7487964.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>7909468.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>8337997.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>8969666.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>9561402.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>10583000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>11391000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>11996000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>11956000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>12488000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>12912000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>13454000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>13969000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>14706000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>15280000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>15842000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>16394000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>16962000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>17621000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>18334000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>18927000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>19541000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>20293000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>20947000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>21487000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>22187000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>22880000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>23487000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>24036000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>24724000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>25394000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>26036000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>26557000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>27292000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>27861000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>28549000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>29268000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>30069000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>30694371.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>31431692.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>32279143.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>33191655.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>33919956.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>34525516.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>35318581.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>39432000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>36884192.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>37693403.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>38558325.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>39432385.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>40338057.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>41059583.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>41914705.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>42794682.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>43612540.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>44490374.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>45317927.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>46200057.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>47221740.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>48159321.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>49121186.0</v>
       </c>
-      <c r="BY60"/>
-[...1 lines deleted...]
-      <c r="CA60">
+      <c r="CA60"/>
+      <c r="CB60"/>
+      <c r="CC60">
         <v>15697000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:79">
+    <row r="61" spans="1:81">
       <c r="A61" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
@@ -11279,54 +11592,56 @@
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
     </row>
-    <row r="62" spans="1:79">
+    <row r="62" spans="1:81">
       <c r="A62" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -11362,106 +11677,109 @@
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W32"/>
+  <dimension ref="A1:X32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -11487,3716 +11805,3823 @@
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
     </row>
-    <row r="2" spans="1:23">
+    <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B2">
+        <v>-113290.0</v>
+      </c>
+      <c r="C2">
         <v>17464.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>227718.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>739068.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>-207425.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>302835.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>-54135.0</v>
       </c>
-      <c r="H2">
-[...1 lines deleted...]
-      </c>
       <c r="I2">
         <v>0.0</v>
       </c>
       <c r="J2">
         <v>0.0</v>
       </c>
       <c r="K2">
         <v>0.0</v>
       </c>
       <c r="L2">
         <v>0.0</v>
       </c>
-      <c r="M2"/>
+      <c r="M2">
+        <v>0.0</v>
+      </c>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
-      <c r="Q2">
+      <c r="Q2"/>
+      <c r="R2">
         <v>250000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>-220000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>-30000.0</v>
       </c>
-      <c r="T2"/>
-      <c r="U2">
+      <c r="U2"/>
+      <c r="V2">
         <v>20951000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>19539000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>19906000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:23">
+    <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>145</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>-17652000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>-16790000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>-25530000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>-11327500.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>-5635000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>-12075000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>161141.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>838031.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>898736.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>-14045.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>-40725.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>-1554.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>157700.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>183637.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>-205000.0</v>
       </c>
-      <c r="Q3"/>
       <c r="R3"/>
-      <c r="S3">
+      <c r="S3"/>
+      <c r="T3">
         <v>-4187000.0</v>
       </c>
-      <c r="T3"/>
-      <c r="U3">
+      <c r="U3"/>
+      <c r="V3">
         <v>3793000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>4252000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>5046000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:23">
+    <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
+      <c r="X4"/>
     </row>
-    <row r="5" spans="1:23">
+    <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>147</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>35305000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>33580000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>25530000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>11327500.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>5635000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>12075000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>16330000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>7441969.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>3701264.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>14677045.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>39083725.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>37031554.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>40667300.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>39858363.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>31888000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>18243737.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>20571130.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>37010000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>19521083000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>14506000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>10838000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>7684000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:23">
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B6">
+        <v>10407500.0</v>
+      </c>
+      <c r="C6">
         <v>17653000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>16790000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>25530000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>11327500.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>5635000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>12075000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>16330000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>8280000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>4600000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>14663000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>39043000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>37030000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>40825000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>40042000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>31683000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>18243737.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>20571130.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>32823000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>19521083000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>18299000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>15090000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>12730000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:23">
+    <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
+      <c r="X7"/>
     </row>
-    <row r="8" spans="1:23">
+    <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
+      <c r="X8"/>
     </row>
-    <row r="9" spans="1:23">
+    <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B9">
+        <v>11419863.0</v>
+      </c>
+      <c r="C9">
         <v>18558000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>18069000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>27204590.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>12078886.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>6790443.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>12994052.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>17151136.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>9118000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>5499000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>15461000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>39937000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>37877000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>41539000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>40585000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>21356000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>19024707.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>21356403.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>33581000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>50639187000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>15004000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>11286000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>8131000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:23">
+    <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B10">
+        <v>10407500.0</v>
+      </c>
+      <c r="C10">
         <v>17653000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>16790000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>25530000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>11327500.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>5635000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>12075000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>16330000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>8280000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>4600000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>14663000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>39043000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>37030000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>40825000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>39675000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>20776000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>17944000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>20776000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>32852000.0</v>
       </c>
-      <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10">
         <v>13125000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>10341000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>7001000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:23">
+    <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>16790000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>25530000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>11327500.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>5635000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>12075000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-268125.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>8280000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>4600000.0</v>
       </c>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
       <c r="L11">
         <v>0.0</v>
       </c>
-      <c r="M11"/>
+      <c r="M11">
+        <v>0.0</v>
+      </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
-      <c r="Q11">
+      <c r="Q11"/>
+      <c r="R11">
         <v>-17944404.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-20776411.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>4158000.0</v>
       </c>
-      <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
+      <c r="X11"/>
     </row>
-    <row r="12" spans="1:23">
+    <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
-[...1 lines deleted...]
-      </c>
+      <c r="E12"/>
       <c r="F12">
         <v>0.0</v>
       </c>
       <c r="G12">
         <v>0.0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
       <c r="P12">
         <v>0.0</v>
       </c>
       <c r="Q12">
         <v>0.0</v>
       </c>
       <c r="R12">
         <v>0.0</v>
       </c>
       <c r="S12">
         <v>0.0</v>
       </c>
-      <c r="T12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T12">
+        <v>0.0</v>
+      </c>
+      <c r="U12"/>
       <c r="V12">
         <v>0.0</v>
       </c>
-      <c r="W12"/>
+      <c r="W12">
+        <v>0.0</v>
+      </c>
+      <c r="X12"/>
     </row>
-    <row r="13" spans="1:23">
+    <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
+      <c r="X13"/>
     </row>
-    <row r="14" spans="1:23">
+    <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
+      <c r="X14"/>
     </row>
-    <row r="15" spans="1:23">
+    <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B15">
+        <v>10407500.0</v>
+      </c>
+      <c r="C15">
         <v>17653000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>16790000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>25530000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>11327500.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>5635000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>12075000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>16330000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>8280000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>4600000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>14663000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>39043000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>37030000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>40825000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>39675000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>31683000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>17944404.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>20776411.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>32852000.0</v>
       </c>
-      <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>13125000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>10341000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>7001000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:23">
+    <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B16">
+        <v>10407500.0</v>
+      </c>
+      <c r="C16">
         <v>17652500.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>16790000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>25530000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>11327500.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>5635000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>12075000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>16330000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>8280000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>4600000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>14662500.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>39042500.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
-      <c r="U16">
+      <c r="U16"/>
+      <c r="V16">
         <v>13125000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>10341000.0</v>
       </c>
-      <c r="W16"/>
+      <c r="X16"/>
     </row>
-    <row r="17" spans="1:23">
+    <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B17">
+        <v>10407500.0</v>
+      </c>
+      <c r="C17">
         <v>17652500.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>20297500.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>25530000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>11327500.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>5635000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>12075000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>16330000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>8280000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>4600000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>14662500.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>39042500.0</v>
       </c>
-      <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
+      <c r="X17"/>
     </row>
-    <row r="18" spans="1:23">
+    <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
+      <c r="X18"/>
     </row>
-    <row r="19" spans="1:23">
+    <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
+      <c r="X19"/>
     </row>
-    <row r="20" spans="1:23">
+    <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
+      <c r="X20"/>
     </row>
-    <row r="21" spans="1:23">
+    <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B21">
+        <v>10407500.0</v>
+      </c>
+      <c r="C21">
         <v>17653000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>16790000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>25530000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>11327500.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>5635000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>12075000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>16330000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>8309000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>4546000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>14677000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>39083000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>37032000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>40667000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>39859000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>20571000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>18243737.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>20571130.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>32823000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>19521083000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>14507000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>10838000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>7684000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:23">
+    <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
+      <c r="X22"/>
     </row>
-    <row r="23" spans="1:23">
+    <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B23">
+        <v>899073.0</v>
+      </c>
+      <c r="C23">
         <v>922909.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1279000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1674590.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>751386.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1155443.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>919052.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>821136.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>808792.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>952928.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>784231.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>853914.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>846668.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>713965.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>726446.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>11955000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>780970.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>785273.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>757588.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>31118104000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>21448000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>19988000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>20352000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:23">
+    <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
+      <c r="X24"/>
     </row>
-    <row r="25" spans="1:23">
+    <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
+      <c r="X25"/>
     </row>
-    <row r="26" spans="1:23">
+    <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>0.93</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.94</v>
       </c>
       <c r="E26">
         <v>0.94</v>
       </c>
       <c r="F26">
+        <v>0.94</v>
+      </c>
+      <c r="G26">
         <v>0.83</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>0.93</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>0.95</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>0.91</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>0.84</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
+      <c r="X26"/>
     </row>
-    <row r="27" spans="1:23">
+    <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>169</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>23218355555.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>227718.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>56537554.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>38748412.0</v>
       </c>
-      <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
+      <c r="X27"/>
     </row>
-    <row r="28" spans="1:23">
+    <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B28">
+        <v>14133216.0</v>
+      </c>
+      <c r="C28">
         <v>905445.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1051000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>935522.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>958811.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>852608.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>973187.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>714152.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>808792.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>952928.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>784231.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>853914.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>845114.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>871665.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>726446.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>819401.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>33727000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>31264000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>39506000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>31118104000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>498000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>448000.0</v>
       </c>
-      <c r="W28"/>
+      <c r="X28"/>
     </row>
-    <row r="29" spans="1:23">
+    <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
+      <c r="X29"/>
     </row>
-    <row r="30" spans="1:23">
+    <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B30">
+        <v>1012363.0</v>
+      </c>
+      <c r="C30">
         <v>922909.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1279000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1674590.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>751386.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1155443.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>919052.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>821136.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>838031.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>952928.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>798276.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>853914.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>846668.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>713965.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>726446.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>11955000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>780970.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>785273.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>757588.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>31118104000.0</v>
       </c>
-      <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
+      <c r="X30"/>
     </row>
-    <row r="31" spans="1:23">
+    <row r="31" spans="1:24">
       <c r="A31" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="B31">
+        <v>173</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31">
         <v>17652500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11500000.0</v>
       </c>
       <c r="D31">
         <v>11500000.0</v>
       </c>
       <c r="E31">
         <v>11500000.0</v>
       </c>
       <c r="F31">
         <v>11500000.0</v>
       </c>
       <c r="G31">
         <v>11500000.0</v>
       </c>
       <c r="H31">
+        <v>11500000.0</v>
+      </c>
+      <c r="I31">
         <v>-106984.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-29239.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>54192.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-14045.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-40725.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1554.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>157700.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-184000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>205281.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-299000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-24614.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>28087.0</v>
       </c>
-      <c r="T31"/>
-      <c r="U31">
+      <c r="U31"/>
+      <c r="V31">
         <v>-1381000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-497000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-684000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:23">
+    <row r="32" spans="1:24">
       <c r="A32" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B32">
+        <v>11306573.0</v>
+      </c>
+      <c r="C32">
         <v>18575000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>18069000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>27204590.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>12078886.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>6790443.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>12994052.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>17151136.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>9118000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>5499000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>15461000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>39937000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>37877000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>41539000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>40585000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>32527000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>19024707.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>21356403.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>33581000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>50639187000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>35955000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>30826000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>28036000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BZ32"/>
+  <dimension ref="A1:CB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:78">
+    <row r="1" spans="1:80">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C1" t="s">
-        <v>85</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>86</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>87</v>
       </c>
       <c r="F1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G1" t="s">
-        <v>88</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>89</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>90</v>
       </c>
       <c r="J1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="K1" t="s">
-        <v>91</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>92</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>93</v>
       </c>
       <c r="N1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="O1" t="s">
-        <v>94</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>95</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>96</v>
       </c>
       <c r="R1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="S1" t="s">
-        <v>97</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>98</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>99</v>
       </c>
       <c r="V1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="W1" t="s">
-        <v>100</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>101</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>102</v>
       </c>
       <c r="Z1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AA1" t="s">
-        <v>103</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>104</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>105</v>
       </c>
       <c r="AD1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AE1" t="s">
-        <v>106</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>107</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>108</v>
       </c>
       <c r="AH1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AI1" t="s">
-        <v>109</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>110</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>111</v>
       </c>
       <c r="AL1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AM1" t="s">
-        <v>112</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>113</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>114</v>
       </c>
       <c r="AP1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AQ1" t="s">
-        <v>115</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>116</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="AT1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AU1" t="s">
-        <v>118</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>119</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>120</v>
       </c>
       <c r="AX1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AY1" t="s">
-        <v>121</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>122</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>123</v>
       </c>
       <c r="BB1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BC1" t="s">
-        <v>124</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>125</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>126</v>
       </c>
       <c r="BF1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BG1" t="s">
-        <v>127</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>128</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>129</v>
       </c>
       <c r="BJ1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BK1" t="s">
-        <v>130</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>131</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="BN1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BO1" t="s">
-        <v>133</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>134</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>135</v>
       </c>
       <c r="BR1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BS1" t="s">
-        <v>136</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>137</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>138</v>
       </c>
       <c r="BV1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BW1" t="s">
-        <v>139</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>140</v>
       </c>
       <c r="BY1" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="BZ1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CA1" t="s">
         <v>21</v>
       </c>
+      <c r="CB1" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="2" spans="1:78">
+    <row r="2" spans="1:80">
       <c r="A2" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>144</v>
+      </c>
+      <c r="B2">
+        <v>-85425.0</v>
+      </c>
       <c r="C2">
+        <v>20545.0</v>
+      </c>
+      <c r="D2"/>
+      <c r="E2">
         <v>-7562.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>-157886.0</v>
       </c>
-      <c r="E2">
-[...2 lines deleted...]
-      <c r="F2">
+      <c r="G2">
+        <v>23802.0</v>
+      </c>
+      <c r="H2">
         <v>-1341.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>98159.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>-103000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>376449.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>57988.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>179663.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>138798.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>147957.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>426776.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>126276.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>38060.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>44582.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>44651.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>47342.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>-344000.0</v>
       </c>
-      <c r="U2"/>
-      <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
-      <c r="AC2">
-[...4 lines deleted...]
-      </c>
+      <c r="AC2"/>
+      <c r="AD2"/>
       <c r="AE2">
         <v>0.0</v>
       </c>
       <c r="AF2">
         <v>0.0</v>
       </c>
       <c r="AG2">
         <v>0.0</v>
       </c>
       <c r="AH2">
         <v>0.0</v>
       </c>
       <c r="AI2">
         <v>0.0</v>
       </c>
       <c r="AJ2">
         <v>0.0</v>
       </c>
       <c r="AK2">
         <v>0.0</v>
       </c>
-      <c r="AL2"/>
-      <c r="AM2"/>
+      <c r="AL2">
+        <v>0.0</v>
+      </c>
+      <c r="AM2">
+        <v>0.0</v>
+      </c>
       <c r="AN2"/>
-      <c r="AO2">
-[...1 lines deleted...]
-      </c>
+      <c r="AO2"/>
       <c r="AP2"/>
-      <c r="AQ2"/>
+      <c r="AQ2">
+        <v>0.0</v>
+      </c>
       <c r="AR2"/>
-      <c r="AS2">
-[...1 lines deleted...]
-      </c>
+      <c r="AS2"/>
       <c r="AT2"/>
-      <c r="AU2"/>
+      <c r="AU2">
+        <v>0.0</v>
+      </c>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
-      <c r="BX2">
-[...2 lines deleted...]
-      <c r="BY2">
+      <c r="BX2"/>
+      <c r="BY2"/>
+      <c r="BZ2">
+        <v>0.0</v>
+      </c>
+      <c r="CA2">
         <v>17157000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>15287000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:78">
+    <row r="3" spans="1:80">
       <c r="A3" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
-      <c r="F3">
+      <c r="F3"/>
+      <c r="G3">
+        <v>412776.0</v>
+      </c>
+      <c r="H3">
         <v>5952266.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>-8819000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>-5347000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>21052.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>-3737000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>-3967000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>-4715000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>-7877000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>-8050000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>-4887000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>-4715000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>-4197000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>-3450000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>-2415000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>-1265000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>-1092000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>52750.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>-2357000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>-2185000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-3507000.0</v>
       </c>
       <c r="AA3">
         <v>-2472000.0</v>
       </c>
       <c r="AB3">
+        <v>-3507000.0</v>
+      </c>
+      <c r="AC3">
+        <v>-2472000.0</v>
+      </c>
+      <c r="AD3">
         <v>-3622000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>-4772000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>-4830000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>-4197000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>-2530000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>55232.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>42979.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>-77510.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>-49939.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>79150.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>27695.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>-345000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>-1150000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>-14045.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>-2300000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>-2932000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>-7015000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>-40725.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>-9085000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>-10120000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>-9545000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>-11270000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>-7935000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>-10005000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>-7820000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>-8625000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>-10925000.0</v>
       </c>
-      <c r="BC3"/>
-      <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
-      <c r="BQ3">
+      <c r="BQ3"/>
+      <c r="BR3"/>
+      <c r="BS3">
         <v>-880000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>301008.0</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>-250000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>880403.0</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>921669.0</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>1422000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>-3871129.0</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>1527000.0</v>
       </c>
-      <c r="BY3"/>
-      <c r="BZ3"/>
+      <c r="CA3"/>
+      <c r="CB3"/>
     </row>
-    <row r="4" spans="1:78">
+    <row r="4" spans="1:80">
       <c r="A4" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...4 lines deleted...]
-      </c>
+      <c r="AC4"/>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
-      <c r="AL4"/>
-      <c r="AM4"/>
+      <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
       <c r="AN4"/>
-      <c r="AO4">
-[...1 lines deleted...]
-      </c>
+      <c r="AO4"/>
       <c r="AP4"/>
-      <c r="AQ4"/>
+      <c r="AQ4">
+        <v>0.0</v>
+      </c>
       <c r="AR4"/>
-      <c r="AS4">
-[...1 lines deleted...]
-      </c>
+      <c r="AS4"/>
       <c r="AT4"/>
-      <c r="AU4"/>
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
-      <c r="BX4">
-[...4 lines deleted...]
-      </c>
+      <c r="BX4"/>
+      <c r="BY4"/>
       <c r="BZ4">
         <v>0.0</v>
       </c>
+      <c r="CA4">
+        <v>0.0</v>
+      </c>
+      <c r="CB4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:78">
+    <row r="5" spans="1:80">
       <c r="A5" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5">
+        <v>3795000.0</v>
+      </c>
+      <c r="H5">
         <v>-1237266.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>12614000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>10695000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>4370000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>7475000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>7935000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>9430000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>15755000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>16100000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>9775000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>9430000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>8395000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>6900000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>4830000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>2530000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>2185000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-603750.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>4715000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>4370000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7015000.0</v>
       </c>
       <c r="AA5">
         <v>4945000.0</v>
       </c>
       <c r="AB5">
+        <v>7015000.0</v>
+      </c>
+      <c r="AC5">
+        <v>4945000.0</v>
+      </c>
+      <c r="AD5">
         <v>7245000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>9545000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>9660000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>8395000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>5060000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>1382768.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>2545021.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>2952510.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>1429939.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>1760850.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>1237305.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>690000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>2300000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>2429045.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>4600000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>5865000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>14030000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>10333725.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>18170000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>20240000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>19090000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>22540000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>15870000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>20010000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>15640000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>17250000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>21850000.0</v>
       </c>
-      <c r="BC5"/>
-      <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
-      <c r="BQ5">
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5">
         <v>746000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>7454992.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>6000000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>7199597.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>6866331.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>7143000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>9714804.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>11640000.0</v>
       </c>
-      <c r="BY5">
-[...2 lines deleted...]
-      <c r="BZ5">
+      <c r="CA5">
+        <v>0.0</v>
+      </c>
+      <c r="CB5">
         <v>0.0</v>
       </c>
     </row>
-    <row r="6" spans="1:78">
+    <row r="6" spans="1:80">
       <c r="A6" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B6">
+        <v>1610000.0</v>
+      </c>
+      <c r="C6">
+        <v>2357500.0</v>
+      </c>
+      <c r="D6">
         <v>2127500.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>3162500.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>2760000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
+        <v>4207776.0</v>
+      </c>
+      <c r="H6">
+        <v>4715000.0</v>
+      </c>
+      <c r="I6">
         <v>3795000.0</v>
       </c>
-      <c r="F6">
+      <c r="J6">
+        <v>5348000.0</v>
+      </c>
+      <c r="K6">
+        <v>4391052.0</v>
+      </c>
+      <c r="L6">
+        <v>3738000.0</v>
+      </c>
+      <c r="M6">
+        <v>3968000.0</v>
+      </c>
+      <c r="N6">
         <v>4715000.0</v>
       </c>
-      <c r="G6">
-[...14 lines deleted...]
-      <c r="L6">
+      <c r="O6">
+        <v>7878000.0</v>
+      </c>
+      <c r="P6">
+        <v>8050000.0</v>
+      </c>
+      <c r="Q6">
+        <v>4888000.0</v>
+      </c>
+      <c r="R6">
         <v>4715000.0</v>
       </c>
-      <c r="M6">
-[...11 lines deleted...]
-      <c r="Q6">
+      <c r="S6">
         <v>4198000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>3450000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>2415000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>1265000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>1093000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-551000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>2358000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>2185000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3508000.0</v>
       </c>
       <c r="AA6">
         <v>2473000.0</v>
       </c>
       <c r="AB6">
+        <v>3508000.0</v>
+      </c>
+      <c r="AC6">
+        <v>2473000.0</v>
+      </c>
+      <c r="AD6">
         <v>3623000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>4773000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>4830000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>4198000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>2530000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>1438000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>2588000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>2875000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>1380000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>1840000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>1265000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>345000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>1150000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>2415000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>2300000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>2933000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>7015000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>10293000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>9085000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>10120000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>9545000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>11270000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>7935000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>10005000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>7820000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>8625000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>10925000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>11730000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>9545000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>10821000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>11845000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>9412000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>7748000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-4067000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>11135000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>6926000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>6578000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>6780000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>5409000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>4833000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>1221000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-134000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>7756000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>5750000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>8080000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>7788000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>8565000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>5989000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>13167000.0</v>
       </c>
-      <c r="BY6"/>
-      <c r="BZ6"/>
+      <c r="CA6"/>
+      <c r="CB6"/>
     </row>
-    <row r="7" spans="1:78">
+    <row r="7" spans="1:80">
       <c r="A7" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...4 lines deleted...]
-      </c>
+      <c r="AC7"/>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
-      <c r="AL7"/>
-      <c r="AM7"/>
+      <c r="AL7">
+        <v>0.0</v>
+      </c>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
       <c r="AN7"/>
-      <c r="AO7">
-[...1 lines deleted...]
-      </c>
+      <c r="AO7"/>
       <c r="AP7"/>
-      <c r="AQ7"/>
+      <c r="AQ7">
+        <v>0.0</v>
+      </c>
       <c r="AR7"/>
-      <c r="AS7">
-[...1 lines deleted...]
-      </c>
+      <c r="AS7"/>
       <c r="AT7"/>
-      <c r="AU7"/>
+      <c r="AU7">
+        <v>0.0</v>
+      </c>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
-      <c r="BX7">
-[...4 lines deleted...]
-      </c>
+      <c r="BX7"/>
+      <c r="BY7"/>
       <c r="BZ7">
         <v>0.0</v>
       </c>
+      <c r="CA7">
+        <v>0.0</v>
+      </c>
+      <c r="CB7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:78">
+    <row r="8" spans="1:80">
       <c r="A8" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
-[...4 lines deleted...]
-      </c>
+      <c r="AC8"/>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
-      <c r="AL8"/>
-      <c r="AM8"/>
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
       <c r="AN8"/>
-      <c r="AO8">
-[...1 lines deleted...]
-      </c>
+      <c r="AO8"/>
       <c r="AP8"/>
-      <c r="AQ8"/>
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
       <c r="AR8"/>
-      <c r="AS8">
-[...1 lines deleted...]
-      </c>
+      <c r="AS8"/>
       <c r="AT8"/>
-      <c r="AU8"/>
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
-      <c r="BX8">
-[...4 lines deleted...]
-      </c>
+      <c r="BX8"/>
+      <c r="BY8"/>
       <c r="BZ8">
         <v>0.0</v>
       </c>
+      <c r="CA8">
+        <v>0.0</v>
+      </c>
+      <c r="CB8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:78">
+    <row r="9" spans="1:80">
       <c r="A9" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B9">
+        <v>1921862.0</v>
+      </c>
+      <c r="C9">
+        <v>2553609.0</v>
+      </c>
+      <c r="D9">
         <v>2359674.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>3380004.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>2993000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>4047927.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>4949000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>4019362.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>5559056.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>4553601.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>3881000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>4210000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>5048000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>8055000.0</v>
       </c>
-      <c r="N9">
-[...4 lines deleted...]
-      </c>
       <c r="P9">
+        <v>8247654.0</v>
+      </c>
+      <c r="Q9">
+        <v>5116329.0</v>
+      </c>
+      <c r="R9">
         <v>5047000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>4409000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>3631000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>2575000.0</v>
       </c>
-      <c r="T9">
-[...2 lines deleted...]
-      <c r="U9">
+      <c r="V9">
+        <v>1670752.0</v>
+      </c>
+      <c r="W9">
         <v>1142000.0</v>
       </c>
-      <c r="V9"/>
-      <c r="W9">
+      <c r="X9"/>
+      <c r="Y9">
         <v>3222000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>2426000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>2845000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>3681000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>2649000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>3819000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>4946000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>5060000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>4397000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>2748000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>1634000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>2809000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>3077000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>1598000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>2062000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>1467000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>574498.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>1395000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>2594000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>2503000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>3148000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>7216000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>10481000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>9267000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>10354000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>9835000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>11511000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>8161000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>10180000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>8025000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>8866000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>11127000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>11891000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>9655000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>10766000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>12195000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>9683000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>7941000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>-3898000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>11315000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>7150000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>6789000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>6998000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>5477000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>5069000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>1481000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>-21356000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>7855000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>6150000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>7352000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>7919000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>7559000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>6133000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>11970000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>18798000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>15539000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:78">
+    <row r="10" spans="1:80">
       <c r="A10" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B10">
+        <v>1610000.0</v>
+      </c>
+      <c r="C10">
+        <v>2357500.0</v>
+      </c>
+      <c r="D10">
         <v>2127500.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>3162500.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>2760000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4715000.0</v>
       </c>
       <c r="G10">
         <v>3795000.0</v>
       </c>
       <c r="H10">
+        <v>4715000.0</v>
+      </c>
+      <c r="I10">
+        <v>3795000.0</v>
+      </c>
+      <c r="J10">
         <v>5348000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>4370000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>3738000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>3968000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>4715000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>7878000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>8050000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>4888000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>4715000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>4198000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>3450000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>2415000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>1265000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>1093000.0</v>
       </c>
-      <c r="V10">
-[...2 lines deleted...]
-      <c r="W10">
+      <c r="X10">
+        <v>0.0</v>
+      </c>
+      <c r="Y10">
         <v>2358000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>2185000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3508000.0</v>
       </c>
       <c r="AA10">
         <v>2473000.0</v>
       </c>
       <c r="AB10">
+        <v>3508000.0</v>
+      </c>
+      <c r="AC10">
+        <v>2473000.0</v>
+      </c>
+      <c r="AD10">
         <v>3623000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>4773000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>4830000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>4198000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>2530000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>1438000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>2588000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>2875000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>1380000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>1840000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>1265000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>345000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>1150000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>2415000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>2300000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>2933000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>7015000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>10293000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>9085000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>10120000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>9545000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>11270000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>7935000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>10005000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>7820000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-32200000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>10925000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>11730000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>9545000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>-29037000.0</v>
       </c>
-      <c r="BF10"/>
-      <c r="BG10"/>
       <c r="BH10"/>
-      <c r="BI10">
+      <c r="BI10"/>
+      <c r="BJ10"/>
+      <c r="BK10">
         <v>-24667000.0</v>
       </c>
-      <c r="BJ10"/>
-      <c r="BK10"/>
       <c r="BL10"/>
-      <c r="BM10">
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10">
         <v>-11102000.0</v>
       </c>
-      <c r="BN10"/>
-      <c r="BO10"/>
       <c r="BP10"/>
-      <c r="BQ10">
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10">
         <v>-20776000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>7455000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>6000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>7322000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>-25332000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>7559000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>6133000.0</v>
       </c>
-      <c r="BX10">
-[...2 lines deleted...]
-      <c r="BY10">
+      <c r="BZ10">
+        <v>0.0</v>
+      </c>
+      <c r="CA10">
         <v>13125000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>10341000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:78">
+    <row r="11" spans="1:80">
       <c r="A11" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-      <c r="G11">
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11">
         <v>8819000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>5348000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-8682000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>8701000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>3968000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>4715000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>7878000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>8050000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>4888000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>4715000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>4198000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>3450000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>2415000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>1265000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>1093000.0</v>
       </c>
-      <c r="V11"/>
-      <c r="W11">
+      <c r="X11"/>
+      <c r="Y11">
         <v>2358000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>2185000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>2473000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>3509000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>2461000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>3817000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>4792000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>4778000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>4157000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>2496000.0</v>
       </c>
-      <c r="AG11">
-[...4 lines deleted...]
-      </c>
       <c r="AI11">
         <v>0.0</v>
       </c>
       <c r="AJ11">
         <v>0.0</v>
       </c>
       <c r="AK11">
         <v>0.0</v>
       </c>
-      <c r="AL11"/>
+      <c r="AL11">
+        <v>0.0</v>
+      </c>
       <c r="AM11">
+        <v>0.0</v>
+      </c>
+      <c r="AN11"/>
+      <c r="AO11">
         <v>232100.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>1210000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>24154.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>2293000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>2860000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>7071000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>65286.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>9055000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>9996000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>9634000.0</v>
       </c>
-      <c r="AW11"/>
-      <c r="AX11">
+      <c r="AY11"/>
+      <c r="AZ11">
         <v>7922000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>10025000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>7912000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>-40825000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>-10925000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>-11730000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>-9545000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>-39675000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>-11845000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>-9430000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>-7762000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>-20776000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>-11097000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>-6957000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>-6612000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>-17944000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>-5302000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>-4819000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>-981000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>675121.0</v>
       </c>
-      <c r="BR11"/>
-[...1 lines deleted...]
-      <c r="BT11">
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11">
         <v>-122000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>3534000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>-416000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>3726000.0</v>
       </c>
-      <c r="BX11">
-[...4 lines deleted...]
-      </c>
       <c r="BZ11">
         <v>0.0</v>
       </c>
+      <c r="CA11">
+        <v>0.0</v>
+      </c>
+      <c r="CB11">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:78">
+    <row r="12" spans="1:80">
       <c r="A12" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
-      <c r="AC12">
-[...4 lines deleted...]
-      </c>
+      <c r="AC12"/>
+      <c r="AD12"/>
       <c r="AE12">
         <v>0.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
       <c r="AH12">
         <v>0.0</v>
       </c>
       <c r="AI12">
         <v>0.0</v>
       </c>
       <c r="AJ12">
         <v>0.0</v>
       </c>
       <c r="AK12">
         <v>0.0</v>
       </c>
-      <c r="AL12"/>
-      <c r="AM12"/>
+      <c r="AL12">
+        <v>0.0</v>
+      </c>
+      <c r="AM12">
+        <v>0.0</v>
+      </c>
       <c r="AN12"/>
-      <c r="AO12">
-[...1 lines deleted...]
-      </c>
+      <c r="AO12"/>
       <c r="AP12"/>
-      <c r="AQ12"/>
+      <c r="AQ12">
+        <v>0.0</v>
+      </c>
       <c r="AR12"/>
-      <c r="AS12">
-[...1 lines deleted...]
-      </c>
+      <c r="AS12"/>
       <c r="AT12"/>
-      <c r="AU12"/>
+      <c r="AU12">
+        <v>0.0</v>
+      </c>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
-      <c r="BX12">
-[...2 lines deleted...]
-      <c r="BY12">
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12">
+        <v>0.0</v>
+      </c>
+      <c r="CA12">
         <v>1500000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>717000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:78">
+    <row r="13" spans="1:80">
       <c r="A13" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -15231,722 +15656,742 @@
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
     </row>
-    <row r="14" spans="1:78">
+    <row r="14" spans="1:80">
       <c r="A14" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-      <c r="AC14">
-[...4 lines deleted...]
-      </c>
+      <c r="AC14"/>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
-      <c r="AL14"/>
-      <c r="AM14"/>
+      <c r="AL14">
+        <v>0.0</v>
+      </c>
+      <c r="AM14">
+        <v>0.0</v>
+      </c>
       <c r="AN14"/>
-      <c r="AO14">
-[...1 lines deleted...]
-      </c>
+      <c r="AO14"/>
       <c r="AP14"/>
-      <c r="AQ14"/>
+      <c r="AQ14">
+        <v>0.0</v>
+      </c>
       <c r="AR14"/>
-      <c r="AS14">
-[...1 lines deleted...]
-      </c>
+      <c r="AS14"/>
       <c r="AT14"/>
-      <c r="AU14"/>
+      <c r="AU14">
+        <v>0.0</v>
+      </c>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
-      <c r="BX14">
-[...4 lines deleted...]
-      </c>
+      <c r="BX14"/>
+      <c r="BY14"/>
       <c r="BZ14">
         <v>0.0</v>
       </c>
+      <c r="CA14">
+        <v>0.0</v>
+      </c>
+      <c r="CB14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:78">
+    <row r="15" spans="1:80">
       <c r="A15" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B15">
+        <v>1610000.0</v>
+      </c>
+      <c r="C15">
+        <v>2357500.0</v>
+      </c>
+      <c r="D15">
         <v>2127500.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>3162500.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>2760000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4715000.0</v>
       </c>
       <c r="G15">
         <v>3795000.0</v>
       </c>
       <c r="H15">
+        <v>4715000.0</v>
+      </c>
+      <c r="I15">
+        <v>3795000.0</v>
+      </c>
+      <c r="J15">
         <v>5348000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>4370000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>3738000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>3968000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>4715000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>7878000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>8050000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>4888000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>4715000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>4198000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>3450000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>2415000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>1265000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>1093000.0</v>
       </c>
-      <c r="V15">
-[...2 lines deleted...]
-      <c r="W15">
+      <c r="X15">
+        <v>0.0</v>
+      </c>
+      <c r="Y15">
         <v>2358000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>2185000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3508000.0</v>
       </c>
       <c r="AA15">
         <v>2473000.0</v>
       </c>
       <c r="AB15">
+        <v>3508000.0</v>
+      </c>
+      <c r="AC15">
+        <v>2473000.0</v>
+      </c>
+      <c r="AD15">
         <v>3623000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>4773000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>4830000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>4198000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>2530000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>1438000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>2588000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>2875000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>1380000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>1840000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>1265000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>345000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>1150000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>2415000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>2300000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>2933000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>7015000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>10293000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>9085000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>10120000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>9545000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>11270000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>7935000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>10005000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>7820000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>8625000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>10925000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>11730000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>9545000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>10638000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>11845000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>9430000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>7763000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>-3891000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>11098000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>6958000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>6613000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>6843000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>5302000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>4819000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>981444.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>1.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>7455000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>6000000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>7322000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>7519000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>7559000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>6133000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>11640000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>13125000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>10341000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:78">
+    <row r="16" spans="1:80">
       <c r="A16" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>158</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>2357500.0</v>
+      </c>
+      <c r="D16">
         <v>2127500.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>3162500.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>2760000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>3795000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>4715000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>3737500.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>3967500.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>4715000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>7877500.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>8050000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>4887500.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>4715000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>4197500.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>3450000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>2415000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>1265000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>1092500.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1092500.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>2357500.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>2185000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3507500.0</v>
       </c>
       <c r="AA16">
         <v>2472500.0</v>
       </c>
       <c r="AB16">
+        <v>3507500.0</v>
+      </c>
+      <c r="AC16">
+        <v>2472500.0</v>
+      </c>
+      <c r="AD16">
         <v>3622500.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>4772500.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>4830000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>4197500.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>2530000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>7187500.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>977500.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>-1265000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>1380000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>28980000.0</v>
       </c>
-      <c r="AL16"/>
-      <c r="AM16"/>
       <c r="AN16"/>
-      <c r="AO16">
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16">
         <v>-63422500.0</v>
       </c>
-      <c r="AP16"/>
-      <c r="AQ16"/>
       <c r="AR16"/>
-      <c r="AS16">
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16">
         <v>39042500.0</v>
       </c>
-      <c r="AT16"/>
-      <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
-      <c r="BX16">
-[...2 lines deleted...]
-      <c r="BY16">
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16">
+        <v>0.0</v>
+      </c>
+      <c r="CA16">
         <v>13125000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>10341000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:78">
+    <row r="17" spans="1:80">
       <c r="A17" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B17">
+        <v>1610000.0</v>
+      </c>
+      <c r="C17">
+        <v>2357500.0</v>
+      </c>
+      <c r="D17">
         <v>2127500.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>3162500.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>2760000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4715000.0</v>
       </c>
       <c r="G17">
         <v>3795000.0</v>
       </c>
       <c r="H17">
+        <v>4715000.0</v>
+      </c>
+      <c r="I17">
+        <v>3795000.0</v>
+      </c>
+      <c r="J17">
         <v>5347500.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>4370000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>3737500.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>3967500.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>4715000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>7877500.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>8050000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>4887500.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>4715000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>4197500.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>3450000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>2415000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>1265000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>1092500.0</v>
       </c>
-      <c r="V17">
-[...2 lines deleted...]
-      <c r="W17">
+      <c r="X17">
+        <v>0.0</v>
+      </c>
+      <c r="Y17">
         <v>2357500.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>2185000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3507500.0</v>
       </c>
       <c r="AA17">
         <v>2472500.0</v>
       </c>
       <c r="AB17">
+        <v>3507500.0</v>
+      </c>
+      <c r="AC17">
+        <v>2472500.0</v>
+      </c>
+      <c r="AD17">
         <v>3622500.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>4772500.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>4830000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>4197500.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>2530000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>7187500.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>977500.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>-1265000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>1380000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>28980000.0</v>
       </c>
-      <c r="AL17"/>
-      <c r="AM17"/>
       <c r="AN17"/>
-      <c r="AO17">
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17">
         <v>-63422500.0</v>
       </c>
-      <c r="AP17"/>
-      <c r="AQ17"/>
       <c r="AR17"/>
-      <c r="AS17">
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17">
         <v>39042500.0</v>
       </c>
-      <c r="AT17"/>
-      <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
-      <c r="BX17">
-[...4 lines deleted...]
-      </c>
+      <c r="BX17"/>
+      <c r="BY17"/>
       <c r="BZ17">
         <v>0.0</v>
       </c>
+      <c r="CA17">
+        <v>0.0</v>
+      </c>
+      <c r="CB17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:78">
+    <row r="18" spans="1:80">
       <c r="A18" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -15981,54 +16426,56 @@
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
     </row>
-    <row r="19" spans="1:78">
+    <row r="19" spans="1:80">
       <c r="A19" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -16063,746 +16510,764 @@
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
     </row>
-    <row r="20" spans="1:78">
+    <row r="20" spans="1:80">
       <c r="A20" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
-[...4 lines deleted...]
-      </c>
+      <c r="AC20"/>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
-      <c r="AL20"/>
-      <c r="AM20"/>
+      <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
+        <v>0.0</v>
+      </c>
       <c r="AN20"/>
-      <c r="AO20">
-[...1 lines deleted...]
-      </c>
+      <c r="AO20"/>
       <c r="AP20"/>
-      <c r="AQ20"/>
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
       <c r="AR20"/>
-      <c r="AS20">
-[...1 lines deleted...]
-      </c>
+      <c r="AS20"/>
       <c r="AT20"/>
-      <c r="AU20"/>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
-      <c r="BX20">
-[...4 lines deleted...]
-      </c>
+      <c r="BX20"/>
+      <c r="BY20"/>
       <c r="BZ20">
         <v>0.0</v>
       </c>
+      <c r="CA20">
+        <v>0.0</v>
+      </c>
+      <c r="CB20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:78">
+    <row r="21" spans="1:80">
       <c r="A21" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B21">
+        <v>1610000.0</v>
+      </c>
+      <c r="C21">
+        <v>2357500.0</v>
+      </c>
+      <c r="D21">
         <v>2127500.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>3162500.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>2760000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4715000.0</v>
       </c>
       <c r="G21">
         <v>3795000.0</v>
       </c>
       <c r="H21">
+        <v>4715000.0</v>
+      </c>
+      <c r="I21">
+        <v>3795000.0</v>
+      </c>
+      <c r="J21">
         <v>5348000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>4370000.0</v>
       </c>
-      <c r="J21">
-[...2 lines deleted...]
-      <c r="K21">
+      <c r="L21">
+        <v>3737500.0</v>
+      </c>
+      <c r="M21">
         <v>3968000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>4715000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>7878000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>8050000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>4888000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>4715000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>4198000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>3450000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>2415000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>1265000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>1093000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-551000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>2358000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>2185000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3508000.0</v>
       </c>
       <c r="AA21">
         <v>2473000.0</v>
       </c>
       <c r="AB21">
+        <v>3508000.0</v>
+      </c>
+      <c r="AC21">
+        <v>2473000.0</v>
+      </c>
+      <c r="AD21">
         <v>3623000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>4773000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>4830000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>4198000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>2530000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>1382000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>2545000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>2953000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>1430000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>1760850.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>1237000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>457900.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>1090000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>2429000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>2300000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>2933000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>7015000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>10333000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>9085000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>10120000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>9545000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>11272000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>7935000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>10005000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>7820000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>8625000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>10925000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>11730000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>9545000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>10821000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>11845000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>9412000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>7748000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>-4067000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>11135000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>6926000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>6578000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>6780251.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>5409000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>4833000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>1221000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>-20705540.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>7756000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>5750000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>7200000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>7788000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>7143000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>5989000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>11640000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>14507000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>10839000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:78">
+    <row r="22" spans="1:80">
       <c r="A22" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...4 lines deleted...]
-      </c>
+      <c r="AC22"/>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
-      <c r="AL22"/>
-      <c r="AM22"/>
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
       <c r="AN22"/>
-      <c r="AO22">
-[...1 lines deleted...]
-      </c>
+      <c r="AO22"/>
       <c r="AP22"/>
-      <c r="AQ22"/>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
       <c r="AR22"/>
-      <c r="AS22">
-[...1 lines deleted...]
-      </c>
+      <c r="AS22"/>
       <c r="AT22"/>
-      <c r="AU22"/>
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
-      <c r="BX22">
-[...4 lines deleted...]
-      </c>
+      <c r="BX22"/>
+      <c r="BY22"/>
       <c r="BZ22">
         <v>0.0</v>
       </c>
+      <c r="CA22">
+        <v>0.0</v>
+      </c>
+      <c r="CB22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:78">
+    <row r="23" spans="1:80">
       <c r="A23" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B23">
+        <v>226437.0</v>
+      </c>
+      <c r="C23">
+        <v>216654.0</v>
+      </c>
+      <c r="D23">
         <v>232174.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>217504.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>232742.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>252927.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>234064.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>224362.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>211556.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>183601.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>201658.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>422000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>471301.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>325374.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>624430.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>5243000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>369681.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>256358.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>225902.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>207374.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>61752.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>49792.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>550665.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>3222000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>241155.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>372427.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>173595.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>176083.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>196947.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>173728.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>230067.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>199459.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>217882.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>196983.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>221319.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>202018.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>167772.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>301318.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>229739.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>229498.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>245026.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>164499.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>195597.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>215422.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>201267.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>148197.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>181937.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>234010.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>289770.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>240893.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>225926.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>174552.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>205297.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>240961.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>202173.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>161303.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>109528.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>54734.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>349739.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>271170.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>193110.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>169301.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>180156.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>224489.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>211327.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>6997810.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>5476925.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>5068533.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>1481439.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>134410.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>98993.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>400143.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>151727.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>130873.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>415912.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>144894.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>329499.0</v>
       </c>
-      <c r="BY23">
-[...2 lines deleted...]
-      <c r="BZ23">
+      <c r="CA23">
+        <v>0.0</v>
+      </c>
+      <c r="CB23">
         <v>0.0</v>
       </c>
     </row>
-    <row r="24" spans="1:78">
+    <row r="24" spans="1:80">
       <c r="A24" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -16837,54 +17302,56 @@
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
     </row>
-    <row r="25" spans="1:78">
+    <row r="25" spans="1:80">
       <c r="A25" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
@@ -16912,515 +17379,527 @@
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
-      <c r="BT25">
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25">
         <v>880403.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>-3264862.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>1422381.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>-3871129.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>1527079.0</v>
       </c>
-      <c r="BY25"/>
-      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
     </row>
-    <row r="26" spans="1:78">
+    <row r="26" spans="1:80">
       <c r="A26" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
-[...4 lines deleted...]
-      </c>
+      <c r="AC26"/>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
-      <c r="AL26"/>
-      <c r="AM26"/>
+      <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
+        <v>0.0</v>
+      </c>
       <c r="AN26"/>
-      <c r="AO26">
-[...1 lines deleted...]
-      </c>
+      <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26"/>
+      <c r="AQ26">
+        <v>0.0</v>
+      </c>
       <c r="AR26"/>
-      <c r="AS26">
-[...1 lines deleted...]
-      </c>
+      <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26"/>
+      <c r="AU26">
+        <v>0.0</v>
+      </c>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
-      <c r="BX26">
-[...4 lines deleted...]
-      </c>
+      <c r="BX26"/>
+      <c r="BY26"/>
       <c r="BZ26">
         <v>0.0</v>
       </c>
+      <c r="CA26">
+        <v>0.0</v>
+      </c>
+      <c r="CB26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:78">
+    <row r="27" spans="1:80">
       <c r="A27" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27">
         <v>5950925.0</v>
       </c>
-      <c r="G27"/>
-      <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
-      <c r="BE27">
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27">
         <v>56538000.0</v>
       </c>
-      <c r="BF27"/>
-      <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
-      <c r="BR27">
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27">
         <v>9720000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BU27">
         <v>7287000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BV27">
         <v>9038000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BW27">
         <v>39375000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BX27">
         <v>8761000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BY27">
         <v>6438296.0</v>
       </c>
-      <c r="BX27">
+      <c r="BZ27">
         <v>15362802.0</v>
       </c>
-      <c r="BY27"/>
-      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
     </row>
-    <row r="28" spans="1:78">
+    <row r="28" spans="1:80">
       <c r="A28" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B28">
+        <v>2295546.0</v>
+      </c>
+      <c r="C28">
+        <v>10567930.0</v>
+      </c>
+      <c r="D28">
         <v>2949592.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>225066.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>390628.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>229125.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>235405.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>126203.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>314712.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>332332.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>143670.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>242336.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>332503.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>177417.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>197654.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>228829.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>331621.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>211776.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>181251.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>160032.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>405752.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>220645.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>151049.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>265756.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>215158.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>241736.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>175582.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>164546.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>391323.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>193067.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>178263.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>159412.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>183410.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>252215.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>264298.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>124508.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>167772.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>301318.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>229739.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>116598.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>305273.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>188653.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>195597.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>143164.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>256817.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>188922.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>152227.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>109861.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>378344.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>139485.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>213041.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>195022.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>297566.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>136081.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>194041.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>267694.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>273849.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>56642000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>157703.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>271170.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>193110.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>169301.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>180156.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>224489.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>211327.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>33164000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>67866.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>235196.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>260350.0</v>
       </c>
-      <c r="BQ28"/>
-      <c r="BR28">
+      <c r="BS28"/>
+      <c r="BT28">
         <v>9819000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>7687000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>9190000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>39506000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>9177000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>6583190.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>15692301.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>498000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>448000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:78">
+    <row r="29" spans="1:80">
       <c r="A29" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
@@ -17455,743 +17934,760 @@
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
     </row>
-    <row r="30" spans="1:78">
+    <row r="30" spans="1:80">
       <c r="A30" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B30">
+        <v>311862.0</v>
+      </c>
+      <c r="C30">
+        <v>196109.0</v>
+      </c>
+      <c r="D30">
         <v>232174.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>217504.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>232742.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>252927.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>234064.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>224362.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>211556.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>183601.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>201658.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>422000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>471301.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>325374.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>624430.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>355105.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>369681.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>256358.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>225902.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>207374.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>61752.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>49792.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>550665.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>864496.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>241155.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>372427.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>173595.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>176083.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>196947.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>173728.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>230067.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>199459.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>217882.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>196983.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>221319.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>202018.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>217711.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>301318.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>202044.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>229498.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>245026.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>164499.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>195597.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>215422.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>201267.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>148197.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>181937.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>234010.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>289770.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>240893.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>225926.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>174552.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>205297.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>240961.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>202173.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>161303.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>109528.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-54734.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>349739.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>9682819.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>7941122.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-3898000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>11315000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>7150463.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>6789058.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>6997810.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>4502154.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>2988731.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>1481000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>-651000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>98993.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>400143.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>151727.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>130873.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>415912.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>144894.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>329499.0</v>
       </c>
-      <c r="BY30">
-[...2 lines deleted...]
-      <c r="BZ30">
+      <c r="CA30">
+        <v>0.0</v>
+      </c>
+      <c r="CB30">
         <v>0.0</v>
       </c>
     </row>
-    <row r="31" spans="1:78">
+    <row r="31" spans="1:80">
       <c r="A31" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31">
         <v>3795000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>5952266.0</v>
       </c>
-      <c r="G31"/>
-[...1 lines deleted...]
-      <c r="I31">
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31">
         <v>148730.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>3737500.0</v>
       </c>
-      <c r="K31"/>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
-      <c r="R31">
+      <c r="R31"/>
+      <c r="S31"/>
+      <c r="T31">
         <v>12865658.0</v>
       </c>
-      <c r="S31"/>
-      <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
-      <c r="Z31">
+      <c r="Z31"/>
+      <c r="AA31"/>
+      <c r="AB31">
         <v>1987.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-11537.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>194376.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>19339.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-51804.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-40047.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-34472.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>55232.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>42979.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-77510.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-49939.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>79150.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>27695.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-113000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>60247.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-14045.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-7446.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-72258.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>55550.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>24561.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-29710.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-124149.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>88574.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-1554.0</v>
       </c>
-      <c r="AX31"/>
-      <c r="AY31"/>
       <c r="AZ31"/>
-      <c r="BA31">
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31">
         <v>-40825000.0</v>
       </c>
-      <c r="BB31"/>
-      <c r="BC31"/>
       <c r="BD31"/>
-      <c r="BE31">
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31">
         <v>-10821000.0</v>
       </c>
-      <c r="BF31"/>
-      <c r="BG31"/>
       <c r="BH31"/>
-      <c r="BI31">
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31">
         <v>-20600000.0</v>
       </c>
-      <c r="BJ31"/>
-      <c r="BK31"/>
       <c r="BL31"/>
-      <c r="BM31">
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31">
         <v>-6780251.0</v>
       </c>
-      <c r="BN31"/>
-      <c r="BO31"/>
       <c r="BP31"/>
-      <c r="BQ31">
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31">
         <v>-70871.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>-301000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>250152.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>121727.0</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>-7788210.0</v>
       </c>
-      <c r="BV31">
+      <c r="BX31">
         <v>415912.0</v>
       </c>
-      <c r="BW31">
+      <c r="BY31">
         <v>144894.0</v>
       </c>
-      <c r="BX31">
-[...4 lines deleted...]
-      </c>
       <c r="BZ31">
         <v>0.0</v>
       </c>
+      <c r="CA31">
+        <v>0.0</v>
+      </c>
+      <c r="CB31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:78">
+    <row r="32" spans="1:80">
       <c r="A32" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B32">
+        <v>1836437.0</v>
+      </c>
+      <c r="C32">
+        <v>2574154.0</v>
+      </c>
+      <c r="D32">
         <v>2359674.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>3380004.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>2993000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>4048000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>4949000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>4019000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>5559000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>4554000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>3939000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>4389000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>5186000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>8203000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>8674000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>5243000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>5085000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>4454000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>3676000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>2622000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>1327000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>1142000.0</v>
       </c>
-      <c r="V32"/>
-      <c r="W32">
+      <c r="X32"/>
+      <c r="Y32">
         <v>3222000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>2426000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>2845000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>3681000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>2649000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>3819000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>4946000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>5060000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>4397000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>2748000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>1634000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>2809000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>3077000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>1598000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>2062000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>1467000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>574498.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>1395000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>2594000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>2503000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>3148000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>7216000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>10481000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>9267000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>10354000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>9835000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>11511000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>8161000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>10180000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>8025000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>8866000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>11127000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>11891000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>9655000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>10766000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>12195000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>9683000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>7941000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>-3898000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>11315000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>7150000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>6789000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>6998000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>5477000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>5069000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>1481000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>-21356000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>7855000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>6150000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>7352000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>7919000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>7559000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>6133000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>11970000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>35955000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>30826000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V30"/>
+  <dimension ref="A1:W30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -18206,126 +18702,132 @@
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>21</v>
       </c>
       <c r="V1" t="s">
         <v>22</v>
       </c>
+      <c r="W1" t="s">
+        <v>23</v>
+      </c>
     </row>
-    <row r="2" spans="1:22">
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B2">
+        <v>3865849.0</v>
+      </c>
+      <c r="C2">
         <v>5456085000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6883554000.0</v>
       </c>
-      <c r="D2">
-[...1 lines deleted...]
-      </c>
       <c r="E2">
+        <v>491500.0</v>
+      </c>
+      <c r="F2">
         <v>504571.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>201736.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>255870.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>148890.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>119650.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>22186835.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>24724000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>27292000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>30069000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>33192000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>36122000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>39432000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>42795000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>46200000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3392198.0</v>
       </c>
-      <c r="U2"/>
       <c r="V2"/>
+      <c r="W2"/>
     </row>
-    <row r="3" spans="1:22">
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
@@ -18338,1700 +18840,1766 @@
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
       <c r="S3">
         <v>0</v>
       </c>
       <c r="T3">
+        <v>0</v>
+      </c>
+      <c r="U3">
         <v>2275714</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1677398</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1280886</v>
       </c>
     </row>
-    <row r="4" spans="1:22">
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
+      <c r="W4"/>
     </row>
-    <row r="5" spans="1:22">
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
+      <c r="W5"/>
     </row>
-    <row r="6" spans="1:22">
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B6">
+        <v>-1605010.0</v>
+      </c>
+      <c r="C6">
         <v>-1590240.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>16413372000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>739068.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-207425.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>302835.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-2218730.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-2256000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-2578630.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-2646008.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-2537000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-2568000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-2777000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-3123000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-2930000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-3311000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-3362000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-3405000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>46199000.0</v>
       </c>
-      <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
+      <c r="W6"/>
     </row>
-    <row r="7" spans="1:22">
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B7">
+        <v>-2504080.0</v>
+      </c>
+      <c r="C7">
         <v>-2513150.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-2706030.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-2700500.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-3425230.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-3059720.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-54135.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>106984.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>29239.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-54192.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>14045.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>40725.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1554.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-157700.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>208251.0</v>
       </c>
-      <c r="P7"/>
-      <c r="Q7">
+      <c r="Q7"/>
+      <c r="R7">
         <v>49333.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>14719.0</v>
       </c>
-      <c r="S7"/>
-      <c r="T7">
+      <c r="T7"/>
+      <c r="U7">
         <v>-1043998.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-627021.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>771688.0</v>
       </c>
     </row>
-    <row r="8" spans="1:22">
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
+      <c r="W8"/>
     </row>
-    <row r="9" spans="1:22">
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
-      <c r="T9">
+      <c r="T9"/>
+      <c r="U9">
         <v>-1727444.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-1046362.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>605971.0</v>
       </c>
     </row>
-    <row r="10" spans="1:22">
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
+      <c r="W10"/>
     </row>
-    <row r="11" spans="1:22">
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
-      <c r="M11"/>
+      <c r="M11">
+        <v>0.0</v>
+      </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
-      <c r="T11">
+      <c r="T11"/>
+      <c r="U11">
         <v>371000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
+      <c r="W11"/>
     </row>
-    <row r="12" spans="1:22">
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
+      <c r="W12"/>
     </row>
-    <row r="13" spans="1:22">
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
+      <c r="W13"/>
     </row>
-    <row r="14" spans="1:22">
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B14"/>
-      <c r="C14">
+      <c r="C14"/>
+      <c r="D14">
         <v>-1655187000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-2466415000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-2207113000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-2164590000.0</v>
       </c>
-      <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
-      <c r="S14">
+      <c r="S14"/>
+      <c r="T14">
         <v>-4187000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>3792625.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>4251712.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>5046207.0</v>
       </c>
     </row>
-    <row r="15" spans="1:22">
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B15">
+        <v>10407500.0</v>
+      </c>
+      <c r="C15">
         <v>17652500.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>16790000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>25530000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>11327500.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>5635000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>12075000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>16330000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>8280000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>4600000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>14662000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>39042000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>37030000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>40825000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>39675000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>31682000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>17944000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>20776000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>32852000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>75207000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>11650000.0</v>
       </c>
-      <c r="V15"/>
+      <c r="W15"/>
     </row>
-    <row r="16" spans="1:22">
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>189</v>
+      </c>
+      <c r="B16">
+        <v>2260841.0</v>
+      </c>
       <c r="C16">
+        <v>3866000.0</v>
+      </c>
+      <c r="D16">
         <v>23296926000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1036000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>491500.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>504571.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-1962860.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-2107000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-2458980.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>19540827.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>22187000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>24724000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>27292000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>30069000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>33192000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>36122000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>39432000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>42795000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>46200000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>7195848.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>3392198.0</v>
       </c>
-      <c r="V16"/>
+      <c r="W16"/>
     </row>
-    <row r="17" spans="1:22">
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
+      <c r="W17"/>
     </row>
-    <row r="18" spans="1:22">
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>191</v>
+      </c>
+      <c r="B18">
+        <v>-1605008.0</v>
+      </c>
       <c r="C18">
+        <v>-1590236.0</v>
+      </c>
+      <c r="D18">
         <v>16413372000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>9612471000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>4583330000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>10829462000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>9856280.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>14074000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>5701370.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>1953992.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>12126000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>36474000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>34253000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>37702000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>36745000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>28372000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>14832000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>17151000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>28667000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>14349880.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>12012920.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>11374910.0</v>
       </c>
     </row>
-    <row r="19" spans="1:22">
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
+      <c r="W19"/>
     </row>
-    <row r="20" spans="1:22">
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
+      <c r="W20"/>
     </row>
-    <row r="21" spans="1:22">
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
+      <c r="W21"/>
     </row>
-    <row r="22" spans="1:22">
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B22">
+        <v>11306573.0</v>
+      </c>
+      <c r="C22">
         <v>18575409000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>18068559000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>25530000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>11328000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>5635000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>12075000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>16330000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>8280000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>4600000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>14663000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>39043000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>37030000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>41539000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>40585000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>32527000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>19025000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>21356000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>33581000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>13125479.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>10340610.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>7000548.0</v>
       </c>
     </row>
-    <row r="23" spans="1:22">
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23">
         <v>-12075000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-16330000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-8280000.0</v>
       </c>
-      <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23">
         <v>-14662500.0</v>
       </c>
-      <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
-      <c r="Q23">
+      <c r="Q23"/>
+      <c r="R23">
         <v>-250000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>220000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>50383675.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-75665396.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-11650000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-10700000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:22">
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>50384000.0</v>
       </c>
-      <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
+      <c r="W24"/>
     </row>
-    <row r="25" spans="1:22">
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B25">
+        <v>-11306573.0</v>
+      </c>
+      <c r="C25">
         <v>-18575409000.0</v>
       </c>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
       <c r="D25">
+        <v>-19496028.0</v>
+      </c>
+      <c r="E25">
         <v>2440885000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2195785000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2158955000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-2164585.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-16330000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-8280000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-4600000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>12125623.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>36474129.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>34253088.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-3837000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-3840000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-4155000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-4193000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-4205000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-728000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>751488.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-274983.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-162647.0</v>
       </c>
     </row>
-    <row r="26" spans="1:22">
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
+      <c r="W26"/>
     </row>
-    <row r="27" spans="1:22">
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
+      <c r="W27"/>
     </row>
-    <row r="28" spans="1:22">
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B28">
+        <v>-10407500.0</v>
+      </c>
+      <c r="C28">
         <v>-17652500.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-16790000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-25530000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-11327500.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-5635000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-12075000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-16330000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-8280000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-4600000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-14662000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-39042000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-37030000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-40825000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-39675000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-31682000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-18194000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-20556000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-32852000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-10665396.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-11726676.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-10701614.0</v>
       </c>
     </row>
-    <row r="29" spans="1:22">
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B29">
+        <v>-1605008.0</v>
+      </c>
+      <c r="C29">
         <v>16062260.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>16413372000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>9612471000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4583330000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>10829462000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>9856280.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>14074000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>5701370.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1953992.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>12126000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>36474000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>34253000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>37702000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>36745000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>28372000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>14832000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>17151000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>28667000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>16625594.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>13690318.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>12655796.0</v>
       </c>
     </row>
-    <row r="30" spans="1:22">
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
-      <c r="S30">
+      <c r="S30"/>
+      <c r="T30">
         <v>50384000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-2156548.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-1361435.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-1212919.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CA30"/>
+  <dimension ref="A1:CC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:79">
+    <row r="1" spans="1:81">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C1" t="s">
-        <v>85</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>86</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>87</v>
       </c>
       <c r="F1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G1" t="s">
-        <v>88</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>89</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>90</v>
       </c>
       <c r="J1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="K1" t="s">
-        <v>91</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>92</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>93</v>
       </c>
       <c r="N1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="O1" t="s">
-        <v>94</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>95</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>96</v>
       </c>
       <c r="R1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="S1" t="s">
-        <v>97</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>98</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>99</v>
       </c>
       <c r="V1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="W1" t="s">
-        <v>100</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>101</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>102</v>
       </c>
       <c r="Z1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AA1" t="s">
-        <v>103</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>104</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>105</v>
       </c>
       <c r="AD1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AE1" t="s">
-        <v>106</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>107</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>108</v>
       </c>
       <c r="AH1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AI1" t="s">
-        <v>109</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>110</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>111</v>
       </c>
       <c r="AL1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AM1" t="s">
-        <v>112</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>113</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>114</v>
       </c>
       <c r="AP1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AQ1" t="s">
-        <v>115</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>116</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="AT1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AU1" t="s">
-        <v>118</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>119</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>120</v>
       </c>
       <c r="AX1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AY1" t="s">
-        <v>121</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>122</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>123</v>
       </c>
       <c r="BB1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BC1" t="s">
-        <v>124</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>125</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>126</v>
       </c>
       <c r="BF1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BG1" t="s">
-        <v>127</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>128</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>129</v>
       </c>
       <c r="BJ1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BK1" t="s">
-        <v>130</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>131</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="BN1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BO1" t="s">
-        <v>133</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>134</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>135</v>
       </c>
       <c r="BR1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BS1" t="s">
-        <v>136</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>137</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>138</v>
       </c>
       <c r="BV1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BW1" t="s">
-        <v>139</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>140</v>
       </c>
       <c r="BY1" t="s">
         <v>141</v>
       </c>
       <c r="BZ1" t="s">
-        <v>20</v>
+        <v>142</v>
       </c>
       <c r="CA1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CB1" t="s">
         <v>21</v>
       </c>
+      <c r="CC1" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="2" spans="1:79">
+    <row r="2" spans="1:81">
       <c r="A2" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B2">
+        <v>2260841.0</v>
+      </c>
+      <c r="C2">
+        <v>2581918.0</v>
+      </c>
+      <c r="D2">
         <v>2938534.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>3322228.0</v>
       </c>
-      <c r="D2"/>
-      <c r="E2">
+      <c r="F2">
+        <v>3865849.0</v>
+      </c>
+      <c r="G2">
         <v>4241142.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>4646447.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>4940153.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>5456085.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1413000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1354675.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>6597502.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1036214.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>888257.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>461481.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>7487964.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>7909468.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
+        <v>252564.0</v>
+      </c>
+      <c r="T2">
         <v>267620.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
+        <v>9561402.0</v>
+      </c>
+      <c r="V2">
+        <v>10583308.0</v>
+      </c>
+      <c r="W2">
         <v>267620.0</v>
       </c>
-      <c r="S2">
-[...5 lines deleted...]
-      <c r="U2">
+      <c r="X2">
         <v>267620.0</v>
       </c>
-      <c r="V2">
-[...2 lines deleted...]
-      <c r="W2">
+      <c r="Y2">
         <v>227730.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>201740.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>71050.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>73030.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>61500.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>255870.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>275210.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>220000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>16393723.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>16962193.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>200000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>250000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>18927164.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>19540827.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>20293448.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>20947263.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>21486868.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>22186835.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>22879677.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>23487310.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>100000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>160000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>180000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>150000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>30000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>120000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>20000.0</v>
       </c>
-      <c r="AX2">
-[...2 lines deleted...]
-      <c r="AY2">
+      <c r="AZ2">
+        <v>0.0</v>
+      </c>
+      <c r="BA2">
         <v>30000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>120000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>10000.0</v>
       </c>
-      <c r="BB2">
-[...2 lines deleted...]
-      <c r="BC2">
+      <c r="BD2">
+        <v>0.0</v>
+      </c>
+      <c r="BE2">
         <v>110000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>280000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>250000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>60000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>80000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>90000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>40000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>37693403.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>30000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>70000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>130000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="BP2">
         <v>20000.0</v>
       </c>
       <c r="BQ2">
+        <v>10000.0</v>
+      </c>
+      <c r="BR2">
+        <v>20000.0</v>
+      </c>
+      <c r="BS2">
         <v>2043.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>1035.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>45317927.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>46200057.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>47222000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>48159000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>49121186.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>1000.0</v>
       </c>
-      <c r="BY2"/>
-      <c r="BZ2"/>
       <c r="CA2"/>
+      <c r="CB2"/>
+      <c r="CC2"/>
     </row>
-    <row r="3" spans="1:79">
+    <row r="3" spans="1:81">
       <c r="A3" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
@@ -20215,62 +20783,68 @@
       <c r="BQ3">
         <v>0</v>
       </c>
       <c r="BR3">
         <v>0</v>
       </c>
       <c r="BS3">
         <v>0</v>
       </c>
       <c r="BT3">
         <v>0</v>
       </c>
       <c r="BU3">
         <v>0</v>
       </c>
       <c r="BV3">
         <v>0</v>
       </c>
       <c r="BW3">
         <v>0</v>
       </c>
       <c r="BX3">
         <v>0</v>
       </c>
       <c r="BY3">
+        <v>0</v>
+      </c>
+      <c r="BZ3">
+        <v>0</v>
+      </c>
+      <c r="CA3">
         <v>1182000</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>2276000</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>1677000</v>
       </c>
     </row>
-    <row r="4" spans="1:79">
+    <row r="4" spans="1:81">
       <c r="A4" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -20306,54 +20880,56 @@
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
     </row>
-    <row r="5" spans="1:79">
+    <row r="5" spans="1:81">
       <c r="A5" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -20389,506 +20965,516 @@
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
     </row>
-    <row r="6" spans="1:79">
+    <row r="6" spans="1:81">
       <c r="A6" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="B6">
+        <v>179</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6">
+        <v>-1605010.0</v>
+      </c>
+      <c r="D6">
         <v>-1283930.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-927320.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-543620.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-1590240.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-405305.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-293706.0</v>
       </c>
-      <c r="H6"/>
-      <c r="I6">
+      <c r="J6"/>
+      <c r="K6">
         <v>-12269000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>57988.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-221319.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>138798.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>147957.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>426776.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>4830183.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>4625117.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>491500.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-2245310.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>1983296.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>648846.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>916260.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-1096750.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>39890.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-531390.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-424769.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-542100.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-514900.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-736960.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-573299.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-562579.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-551469.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-568470.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-660000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-710000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-593130.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-613663.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-752621.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-653815.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-539605.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-699967.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-692842.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-607633.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-550000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-690000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-669999.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-639999.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-520000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-740000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-569999.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-690000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-720000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-800000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-620000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-740000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-850000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-910000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-730000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-600000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-800000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-800000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-760000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-38503403.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-870000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-870000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>-899999.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>-720000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-860000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-880000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>42792639.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>1008.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-45316892.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>-882130.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>-1022000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>-938000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>-961865.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>49120000.0</v>
       </c>
-      <c r="BY6"/>
-      <c r="BZ6"/>
       <c r="CA6"/>
+      <c r="CB6"/>
+      <c r="CC6"/>
     </row>
-    <row r="7" spans="1:79">
+    <row r="7" spans="1:81">
       <c r="A7" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>180</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-2504080.0</v>
+      </c>
+      <c r="D7">
         <v>-1966350.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-1377560.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-776360.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-2513150.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-1884930.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7">
         <v>-1400670.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-757350.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-2700500.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-2081270.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-1432440.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-791190.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-624737.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-2740340.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-1882770.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-1083660.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-755428.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-2202400.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>598740.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>25997.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>130691.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-1987.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>11537.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-194376.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-19339.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>51804.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>40047.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-55231.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-55231.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-42979.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>77510.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>49939.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-79150.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-27695.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>112900.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-60247.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-16708.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>7446.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>72258.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-55550.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-24561.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>29711.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>124149.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-88574.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>101408.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>12885.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-20470.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-92269.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>104880.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>8132.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>-106391.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>-164321.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>24440.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>192036.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>-18351.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>10126.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>29261.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>37034.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>-31526.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>-34769.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>-62249.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>107134.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>14803.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>-10355.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>15589.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>1008.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>-151.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>-1727.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>-100871.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>-15912.0</v>
       </c>
-      <c r="BW7"/>
-      <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
     </row>
-    <row r="8" spans="1:79">
+    <row r="8" spans="1:81">
       <c r="A8" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -20924,54 +21510,56 @@
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
     </row>
-    <row r="9" spans="1:79">
+    <row r="9" spans="1:81">
       <c r="A9" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -21004,59 +21592,61 @@
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
-      <c r="BY9">
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9">
         <v>208000.0</v>
       </c>
-      <c r="BZ9"/>
-      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
     </row>
-    <row r="10" spans="1:79">
+    <row r="10" spans="1:81">
       <c r="A10" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -21092,197 +21682,201 @@
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10"/>
     </row>
-    <row r="11" spans="1:79">
+    <row r="11" spans="1:81">
       <c r="A11" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
-[...5 lines deleted...]
-      <c r="L11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
       <c r="M11">
         <v>0.0</v>
       </c>
-      <c r="N11">
-[...1 lines deleted...]
-      </c>
+      <c r="N11"/>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
-      <c r="V11"/>
+      <c r="V11">
+        <v>0.0</v>
+      </c>
       <c r="W11">
         <v>0.0</v>
       </c>
-      <c r="X11">
-[...1 lines deleted...]
-      </c>
+      <c r="X11"/>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
       <c r="AI11">
         <v>0.0</v>
       </c>
       <c r="AJ11">
         <v>0.0</v>
       </c>
       <c r="AK11">
         <v>0.0</v>
       </c>
-      <c r="AL11"/>
-      <c r="AM11"/>
+      <c r="AL11">
+        <v>0.0</v>
+      </c>
+      <c r="AM11">
+        <v>0.0</v>
+      </c>
       <c r="AN11"/>
-      <c r="AO11">
-[...1 lines deleted...]
-      </c>
+      <c r="AO11"/>
       <c r="AP11"/>
-      <c r="AQ11"/>
+      <c r="AQ11">
+        <v>0.0</v>
+      </c>
       <c r="AR11"/>
-      <c r="AS11">
-[...1 lines deleted...]
-      </c>
+      <c r="AS11"/>
       <c r="AT11"/>
-      <c r="AU11"/>
+      <c r="AU11">
+        <v>0.0</v>
+      </c>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
-      <c r="BY11">
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11">
         <v>1611000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>371000.0</v>
       </c>
-      <c r="CA11"/>
+      <c r="CC11"/>
     </row>
-    <row r="12" spans="1:79">
+    <row r="12" spans="1:81">
       <c r="A12" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
@@ -21318,54 +21912,56 @@
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
     </row>
-    <row r="13" spans="1:79">
+    <row r="13" spans="1:81">
       <c r="A13" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -21401,679 +21997,695 @@
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
     </row>
-    <row r="14" spans="1:79">
+    <row r="14" spans="1:81">
       <c r="A14" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
-      <c r="E14">
-[...1 lines deleted...]
-      </c>
+      <c r="E14"/>
       <c r="F14"/>
       <c r="G14">
+        <v>412776.0</v>
+      </c>
+      <c r="H14"/>
+      <c r="I14">
         <v>-391865.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-412776.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-1653941000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-419753.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-400982.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-424850.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-2466415000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-451178.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-412422.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-459564.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-2207113000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-676320.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>-639078.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>-677906.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>-2164590000.0</v>
       </c>
-      <c r="V14"/>
-      <c r="W14">
+      <c r="X14"/>
+      <c r="Y14">
         <v>-558850.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>-557384.0</v>
       </c>
-      <c r="Y14"/>
-      <c r="Z14">
+      <c r="AA14"/>
+      <c r="AB14">
         <v>-540113.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>-526440.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>-542585.0</v>
       </c>
-      <c r="AC14"/>
-      <c r="AD14">
+      <c r="AE14"/>
+      <c r="AF14">
         <v>-614445.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>-591516.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>-602942.0</v>
       </c>
-      <c r="AG14"/>
-      <c r="AH14">
+      <c r="AI14"/>
+      <c r="AJ14">
         <v>-670230.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>-670640.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>-663602.0</v>
       </c>
-      <c r="AK14"/>
-      <c r="AL14">
+      <c r="AM14"/>
+      <c r="AN14">
         <v>-626120.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>-652505.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>-639720.0</v>
       </c>
-      <c r="AO14"/>
-      <c r="AP14">
+      <c r="AQ14"/>
+      <c r="AR14">
         <v>-615079.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>-621400.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>-631710.0</v>
       </c>
-      <c r="AS14"/>
-      <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
-      <c r="BQ14">
+      <c r="BQ14"/>
+      <c r="BR14"/>
+      <c r="BS14">
         <v>-880403.0</v>
       </c>
-      <c r="BR14"/>
-[...1 lines deleted...]
-      <c r="BT14">
+      <c r="BT14"/>
+      <c r="BU14"/>
+      <c r="BV14">
         <v>880403.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>-3265000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>1422000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>-3871129.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>1527000.0</v>
       </c>
-      <c r="BY14"/>
-      <c r="BZ14"/>
       <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
     </row>
-    <row r="15" spans="1:79">
+    <row r="15" spans="1:81">
       <c r="A15" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>188</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
+        <v>10407500.0</v>
+      </c>
+      <c r="D15">
         <v>8050000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>5922500.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>2760000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>17652500.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>13857500.0</v>
       </c>
-      <c r="G15"/>
-      <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>8682500.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>4715000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>25530000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>17652500.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>9602500.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>4715000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>4542500.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>7130000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>3680000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>1265000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>7015000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>4542500.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>2357500.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>2185000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>2472500.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>3507499.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>2472499.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>3622500.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>4772499.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>4827499.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>4197500.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>2530000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>1439999.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>2580000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>2875000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>1380000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>1840000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>1265000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>345000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>1150000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>2415000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>2300000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>2929999.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>7020000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>10290000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>9079999.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>10120000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>9550000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>11270000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>7930000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>10009999.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>7820000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>8629999.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>10920000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>11730000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>9550000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>10640000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>11849999.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>9430000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>7760000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>7009999.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>11100000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>6960000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>6610000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>6840000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>5300000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>4820000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>980000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>20776410.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>7454966.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>5999739.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>7321705.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>25293000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>10215000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>6133463.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>11640000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>3000000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>75207000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>11650000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:79">
+    <row r="16" spans="1:81">
       <c r="A16" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B16">
+        <v>1832389.0</v>
+      </c>
+      <c r="C16">
+        <v>2260841.0</v>
+      </c>
+      <c r="D16">
         <v>2581918.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>2938534.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>3322228.0</v>
       </c>
-      <c r="E16"/>
-      <c r="F16">
+      <c r="G16">
+        <v>3866000.0</v>
+      </c>
+      <c r="H16">
         <v>4241142.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>4646447.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>5456085.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>-10857000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>1412663.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>6376183.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>1175012.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>1036214.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>888257.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>12318147.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>12534585.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>491500.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>267620.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>11544698.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>11232154.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>1183880.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>267620.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>267620.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-329650.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-353719.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-469070.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-453400.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-481090.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-298089.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-342579.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>15842254.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>16393723.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-460000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-460000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>18334034.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>18927164.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>19540827.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>20293448.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>20947263.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>21486868.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>22186835.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>22879677.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>-450000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>-530000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>-489999.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>-489999.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>-490000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>-620000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>-549999.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>-690000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>-690000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>-680000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>-610000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>-740000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>-740000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>-630000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>-480000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>-540000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-710000.0</v>
       </c>
       <c r="BI16">
         <v>-720000.0</v>
       </c>
       <c r="BJ16">
+        <v>-710000.0</v>
+      </c>
+      <c r="BK16">
+        <v>-720000.0</v>
+      </c>
+      <c r="BL16">
         <v>-809999.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>-840000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>-800000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>-769999.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>-700000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>-850000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>-860000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>42794682.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>2043.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>1035.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>45317927.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>46200000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>47222000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>48159321.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>49121000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>1000.0</v>
       </c>
-      <c r="BZ16"/>
-      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
     </row>
-    <row r="17" spans="1:79">
+    <row r="17" spans="1:81">
       <c r="A17" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -22109,281 +22721,291 @@
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
     </row>
-    <row r="18" spans="1:79">
+    <row r="18" spans="1:81">
       <c r="A18" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B18">
+        <v>-428452.0</v>
+      </c>
+      <c r="C18">
+        <v>-321077.0</v>
+      </c>
+      <c r="D18">
         <v>-356616.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-383694.0</v>
       </c>
-      <c r="D18"/>
-      <c r="E18">
+      <c r="F18">
+        <v>-543621.0</v>
+      </c>
+      <c r="G18">
         <v>699011.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-405305.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-293706.0</v>
       </c>
-      <c r="H18"/>
-      <c r="I18">
+      <c r="J18"/>
+      <c r="K18">
         <v>-12269000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>3519405.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-221319.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>4761451.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>9612471000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-451178.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>4830183.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>4625117.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-4051000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-676320.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>1983296.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>648846.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-6098740.0</v>
       </c>
-      <c r="V18"/>
-      <c r="W18">
+      <c r="X18"/>
+      <c r="Y18">
         <v>2397390.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>1653610.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>2047740.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>2965400.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>1957599.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>2885540.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>4199200.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>4264919.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>3646031.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>1961530.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>780000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>1870000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>2281870.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>766337.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>1087379.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>611185.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-194605.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>450033.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>1722158.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>1692367.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>2380000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>6330000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>9620000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>8440000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>9600000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>8810000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>10700000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>7240000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>9290000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>7020000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>8000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>10180000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>10890000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>8630000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>9910000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>11240000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>8640000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>6960000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>6250000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>10290000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>6090000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>5740000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>5930000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>4590000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>3960000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>100000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>-3624504.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>7455974.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>6879991.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>6439575.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>22046000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>-59311000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BY18">
         <v>5171598.0</v>
       </c>
-      <c r="BX18">
+      <c r="BZ18">
         <v>60760000.0</v>
       </c>
-      <c r="BY18"/>
-      <c r="BZ18"/>
       <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
     </row>
-    <row r="19" spans="1:79">
+    <row r="19" spans="1:81">
       <c r="A19" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -22419,54 +23041,56 @@
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
     </row>
-    <row r="20" spans="1:79">
+    <row r="20" spans="1:81">
       <c r="A20" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -22502,54 +23126,56 @@
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
     </row>
-    <row r="21" spans="1:79">
+    <row r="21" spans="1:81">
       <c r="A21" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
@@ -22585,394 +23211,404 @@
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
     </row>
-    <row r="22" spans="1:79">
+    <row r="22" spans="1:81">
       <c r="A22" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B22">
+        <v>1610000.0</v>
+      </c>
+      <c r="C22">
+        <v>2357500.0</v>
+      </c>
+      <c r="D22">
         <v>2127500.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>3162500.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>2760000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>18561093074.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>4949064.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>4019362.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>5347500.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>4370000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>3737500.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>3967500.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>4715000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>7877500.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>8050000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>4887500.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>4715000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>4197500.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>3450000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>2415000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>1265000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>1092500.0</v>
       </c>
-      <c r="V22"/>
-      <c r="W22">
+      <c r="X22"/>
+      <c r="Y22">
         <v>2357500.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>2185000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3507500.0</v>
       </c>
       <c r="AA22">
         <v>2472500.0</v>
       </c>
       <c r="AB22">
+        <v>3507500.0</v>
+      </c>
+      <c r="AC22">
+        <v>2472500.0</v>
+      </c>
+      <c r="AD22">
         <v>3622500.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>4772500.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>4830000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>4197500.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>2530000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>1437500.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>2587500.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>2875000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>1380000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>1840000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>1265000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>345000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>1150000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>2415000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>2300000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>2932500.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>7015000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>10292500.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>9085000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>10120000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>9545000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>11270000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>7935000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>10005000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>7820000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>8625000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>10925000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>11730000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>9545000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>10637500.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>11845000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>9430000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>7762500.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>-3891089.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>11097500.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>6957500.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>6612500.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>6842500.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>5301925.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>4818534.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>981444.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>579993.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>7454966.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>5999739.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>7321705.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>26022000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>-10215000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>6133463.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>11640000.0</v>
       </c>
-      <c r="BY22"/>
-      <c r="BZ22">
+      <c r="CA22"/>
+      <c r="CB22">
         <v>13125000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>10341000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:79">
+    <row r="23" spans="1:81">
       <c r="A23" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
-      <c r="Q23">
+      <c r="Q23"/>
+      <c r="R23"/>
+      <c r="S23">
         <v>9085000.0</v>
       </c>
-      <c r="R23"/>
-      <c r="S23"/>
       <c r="T23"/>
-      <c r="U23">
+      <c r="U23"/>
+      <c r="V23"/>
+      <c r="W23">
         <v>14030000.0</v>
       </c>
-      <c r="V23"/>
-      <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
-      <c r="AC23">
-[...1 lines deleted...]
-      </c>
+      <c r="AC23"/>
       <c r="AD23"/>
-      <c r="AE23"/>
+      <c r="AE23">
+        <v>0.0</v>
+      </c>
       <c r="AF23"/>
-      <c r="AG23">
-[...1 lines deleted...]
-      </c>
+      <c r="AG23"/>
       <c r="AH23"/>
-      <c r="AI23"/>
+      <c r="AI23">
+        <v>0.0</v>
+      </c>
       <c r="AJ23"/>
       <c r="AK23"/>
       <c r="AL23"/>
-      <c r="AM23">
+      <c r="AM23"/>
+      <c r="AN23"/>
+      <c r="AO23">
         <v>-345000.0</v>
       </c>
-      <c r="AN23"/>
-      <c r="AO23"/>
       <c r="AP23"/>
       <c r="AQ23"/>
       <c r="AR23"/>
       <c r="AS23"/>
       <c r="AT23"/>
       <c r="AU23"/>
       <c r="AV23"/>
       <c r="AW23"/>
       <c r="AX23"/>
       <c r="AY23"/>
       <c r="AZ23"/>
-      <c r="BA23">
-[...1 lines deleted...]
-      </c>
+      <c r="BA23"/>
       <c r="BB23"/>
-      <c r="BC23"/>
+      <c r="BC23">
+        <v>0.0</v>
+      </c>
       <c r="BD23"/>
       <c r="BE23"/>
       <c r="BF23"/>
       <c r="BG23"/>
       <c r="BH23"/>
-      <c r="BI23">
-[...1 lines deleted...]
-      </c>
+      <c r="BI23"/>
       <c r="BJ23"/>
-      <c r="BK23"/>
+      <c r="BK23">
+        <v>0.0</v>
+      </c>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
-      <c r="BP23">
+      <c r="BP23"/>
+      <c r="BQ23"/>
+      <c r="BR23">
         <v>220000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>20776411.0</v>
       </c>
-      <c r="BR23"/>
-      <c r="BS23"/>
       <c r="BT23"/>
-      <c r="BU23">
+      <c r="BU23"/>
+      <c r="BV23"/>
+      <c r="BW23">
         <v>50383675.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>20430056.0</v>
       </c>
-      <c r="BW23"/>
-      <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
+      <c r="CB23"/>
+      <c r="CC23"/>
     </row>
-    <row r="24" spans="1:79">
+    <row r="24" spans="1:81">
       <c r="A24" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -23008,285 +23644,293 @@
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
     </row>
-    <row r="25" spans="1:79">
+    <row r="25" spans="1:81">
       <c r="A25" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B25">
-        <v>-588790.0</v>
+        <v>-1610000.0</v>
       </c>
       <c r="C25">
+        <v>-2357500.0</v>
+      </c>
+      <c r="D25">
+        <v>-2127500.0</v>
+      </c>
+      <c r="E25">
         <v>-3162500.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-2760000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-18560806839.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-5354369.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-4313068.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-4934724.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>1637302000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-3737500.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-3967500.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-4715000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-7877500.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-8050000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-4887500.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-4715000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-4197500.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-3450000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-2415000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-1265000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-1092500.0</v>
       </c>
-      <c r="V25"/>
-      <c r="W25">
+      <c r="X25"/>
+      <c r="Y25">
         <v>-2357500.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-2185000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-3507500.0</v>
       </c>
       <c r="AA25">
         <v>-2472500.0</v>
       </c>
       <c r="AB25">
+        <v>-3507500.0</v>
+      </c>
+      <c r="AC25">
+        <v>-2472500.0</v>
+      </c>
+      <c r="AD25">
         <v>-3622500.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-4772500.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-4830000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>3646031.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>1961530.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-1437500.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-2587500.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>2281870.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>766337.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-866613.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>611185.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-194605.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>450033.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-438159.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>1692367.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-2932500.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-7015000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-10292500.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-9085000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-10120000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>-9545000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-11270000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>-7935000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-10005000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>-7820000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>-8625000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-10925000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-733609.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-750679.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>-751940.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>-797036.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>-771649.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>-812626.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>10111828.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>-844533.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>-835974.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>-837731.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>-850251.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>-819058.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>-873337.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>-871089.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>881273.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>1008.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>880252.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>-1762533.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>-712000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>-50518000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>2909264.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>47593000.0</v>
       </c>
-      <c r="BY25"/>
-      <c r="BZ25"/>
       <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
     </row>
-    <row r="26" spans="1:79">
+    <row r="26" spans="1:81">
       <c r="A26" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -23322,54 +23966,56 @@
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
     </row>
-    <row r="27" spans="1:79">
+    <row r="27" spans="1:81">
       <c r="A27" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -23405,516 +24051,528 @@
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
     </row>
-    <row r="28" spans="1:79">
+    <row r="28" spans="1:81">
       <c r="A28" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>200</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>-10407500.0</v>
+      </c>
+      <c r="D28">
         <v>-8050000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-5922500.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-2760000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-17652500.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-13857500.0</v>
       </c>
-      <c r="G28"/>
-      <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28">
         <v>-8682500.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-4715000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-25530000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-17652500.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-9602500.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-4715000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>4542500.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-7130000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-3680000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-1265000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>7015000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-4542500.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-2357500.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-2185000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-2472500.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-3507499.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-2472499.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-3622500.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-4772499.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-4827499.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-4197500.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-2530000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-1439999.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-2580000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-2875000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-1380000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-1840000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-1265000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-345000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-1150000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-2415000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-2300000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-2929999.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-7020000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-10290000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-9079999.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-10120000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-9550000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-11270000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-7930000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-10009999.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-7820000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-8629999.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-10920000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-11730000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-9550000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-10640000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-11849999.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-9430000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-7760000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-7009999.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-11100000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-6960000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-6610000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-6840000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-5300000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-4820000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-980000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>20776410.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-7454966.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>-5999739.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-7321705.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>-25293000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>10215000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>-6133463.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>-11640000.0</v>
       </c>
-      <c r="BY28"/>
-      <c r="BZ28"/>
       <c r="CA28"/>
+      <c r="CB28"/>
+      <c r="CC28"/>
     </row>
-    <row r="29" spans="1:79">
+    <row r="29" spans="1:81">
       <c r="A29" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B29">
+        <v>-428452.0</v>
+      </c>
+      <c r="C29">
+        <v>8802490.0</v>
+      </c>
+      <c r="D29">
         <v>6766070.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-383694.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>2216380.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>699011.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-405305.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-293706.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29">
+      <c r="J29"/>
+      <c r="K29">
         <v>-12269000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>3519405.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-221319.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>4761451.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>9612471000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-451178.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>4830183.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>4625117.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-4051000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-676320.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1983296.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>648846.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-6098740.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>3445750.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>2397390.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>1653610.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>2047740.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>2965400.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>1957599.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>2885540.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>4199200.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>4264919.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>3646031.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>1961530.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>780000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>1870000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>2281870.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>766337.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>1087379.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>611185.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-194605.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>450033.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>1722158.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>1692367.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>2380000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>6330000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>9620000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>8440000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>9600000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>8810000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>10700000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>7240000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>9290000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>7020000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>8000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>10180000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>10890000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>8630000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>9910000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>11240000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>8640000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>6960000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>6250000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>10290000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>6090000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>5740000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>5930000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>4590000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>3960000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>100000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>-3624504.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>7455974.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>6879991.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>6439575.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>-6621000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>-59311000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>5171598.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>60760000.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>17405000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>16626000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>13690000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:79">
+    <row r="30" spans="1:81">
       <c r="A30" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
@@ -23943,59 +24601,61 @@
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
-      <c r="BU30">
+      <c r="BU30"/>
+      <c r="BV30"/>
+      <c r="BW30">
         <v>50384000.0</v>
       </c>
-      <c r="BV30"/>
-      <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
+      <c r="CB30"/>
+      <c r="CC30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>