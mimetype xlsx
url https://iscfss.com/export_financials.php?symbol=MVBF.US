--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -277,50 +277,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1260,51 +1263,53 @@
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
         <v>27</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-13866000.0</v>
+      </c>
       <c r="C5">
         <v>-28231000.0</v>
       </c>
       <c r="D5">
         <v>-28831000.0</v>
       </c>
       <c r="E5">
         <v>-37704000.0</v>
       </c>
       <c r="F5">
         <v>-3606000.0</v>
       </c>
       <c r="G5">
         <v>2226000.0</v>
       </c>
       <c r="H5">
         <v>-1321000.0</v>
       </c>
       <c r="I5">
         <v>-6806000.0</v>
       </c>
       <c r="J5">
         <v>-2988000.0</v>
       </c>
       <c r="K5">
@@ -1388,51 +1393,53 @@
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" t="s">
         <v>30</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>14043000.0</v>
+      </c>
       <c r="C8">
         <v>13793000.0</v>
       </c>
       <c r="D8">
         <v>13606000.0</v>
       </c>
       <c r="E8">
         <v>13466000.0</v>
       </c>
       <c r="F8">
         <v>12935000.0</v>
       </c>
       <c r="G8">
         <v>19708000.0</v>
       </c>
       <c r="H8">
         <v>19329000.0</v>
       </c>
       <c r="I8">
         <v>19492000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1579,51 +1586,51 @@
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" t="s">
         <v>34</v>
       </c>
       <c r="B12">
-        <v>654635000.0</v>
+        <v>249861000.0</v>
       </c>
       <c r="C12">
         <v>729553000.0</v>
       </c>
       <c r="D12">
         <v>743504000.0</v>
       </c>
       <c r="E12">
         <v>420094000.0</v>
       </c>
       <c r="F12">
         <v>731622000.0</v>
       </c>
       <c r="G12">
         <v>686320000.0</v>
       </c>
       <c r="H12">
         <v>276372000.0</v>
       </c>
       <c r="I12">
         <v>258613000.0</v>
       </c>
       <c r="J12">
         <v>266590000.0</v>
       </c>
@@ -1653,51 +1660,51 @@
       </c>
       <c r="S12">
         <v>11750000.0</v>
       </c>
       <c r="T12">
         <v>5416000.0</v>
       </c>
       <c r="U12">
         <v>6470000.0</v>
       </c>
       <c r="V12">
         <v>6744000.0</v>
       </c>
       <c r="W12">
         <v>3738000.0</v>
       </c>
       <c r="X12">
         <v>3363000.0</v>
       </c>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" t="s">
         <v>35</v>
       </c>
       <c r="B13">
-        <v>333968000.0</v>
+        <v>14043000.0</v>
       </c>
       <c r="C13">
         <v>13793000.0</v>
       </c>
       <c r="D13">
         <v>13606000.0</v>
       </c>
       <c r="E13">
         <v>13466000.0</v>
       </c>
       <c r="F13">
         <v>12935000.0</v>
       </c>
       <c r="G13">
         <v>12374000.0</v>
       </c>
       <c r="H13">
         <v>11995000.0</v>
       </c>
       <c r="I13">
         <v>11658000.0</v>
       </c>
       <c r="J13">
         <v>10496000.0</v>
       </c>
@@ -2280,51 +2287,53 @@
         <v>352762000.0</v>
       </c>
       <c r="S23">
         <v>258706000.0</v>
       </c>
       <c r="T23">
         <v>230098000.0</v>
       </c>
       <c r="U23">
         <v>191284000.0</v>
       </c>
       <c r="V23">
         <v>151334000.0</v>
       </c>
       <c r="W23">
         <v>106206000.0</v>
       </c>
       <c r="X23">
         <v>94931000.0</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" t="s">
         <v>46</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>74026000.0</v>
+      </c>
       <c r="C24">
         <v>73787000.0</v>
       </c>
       <c r="D24">
         <v>80326000.0</v>
       </c>
       <c r="E24">
         <v>185384000.0</v>
       </c>
       <c r="F24">
         <v>73030000.0</v>
       </c>
       <c r="G24">
         <v>43407000.0</v>
       </c>
       <c r="H24">
         <v>227009000.0</v>
       </c>
       <c r="I24">
         <v>232411000.0</v>
       </c>
       <c r="J24">
         <v>185693000.0</v>
       </c>
       <c r="K24">
@@ -2394,51 +2403,53 @@
       <c r="K25">
         <v>33524000.0</v>
       </c>
       <c r="L25">
         <v>33524000.0</v>
       </c>
       <c r="M25">
         <v>33524000.0</v>
       </c>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" t="s">
         <v>48</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>547976000.0</v>
+      </c>
       <c r="C26">
         <v>532478000.0</v>
       </c>
       <c r="D26">
         <v>462115000.0</v>
       </c>
       <c r="E26">
         <v>418558000.0</v>
       </c>
       <c r="F26">
         <v>453868000.0</v>
       </c>
       <c r="G26">
         <v>458180000.0</v>
       </c>
       <c r="H26">
         <v>254335000.0</v>
       </c>
       <c r="I26">
         <v>231213000.0</v>
       </c>
       <c r="J26">
         <v>231507000.0</v>
       </c>
       <c r="K26">
@@ -2473,51 +2484,51 @@
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
     </row>
     <row r="28" spans="1:24">
       <c r="A28" t="s">
         <v>50</v>
       </c>
       <c r="B28">
-        <v>-170099000.0</v>
+        <v>-166760000.0</v>
       </c>
       <c r="C28">
         <v>-241367000.0</v>
       </c>
       <c r="D28">
         <v>-313082000.0</v>
       </c>
       <c r="E28">
         <v>155141000.0</v>
       </c>
       <c r="F28">
         <v>-237126000.0</v>
       </c>
       <c r="G28">
         <v>-232289000.0</v>
       </c>
       <c r="H28">
         <v>196630000.0</v>
       </c>
       <c r="I28">
         <v>210337000.0</v>
       </c>
       <c r="J28">
         <v>117086000.0</v>
       </c>
@@ -2546,51 +2557,53 @@
         <v>-15933000.0</v>
       </c>
       <c r="S28">
         <v>46220000.0</v>
       </c>
       <c r="T28">
         <v>61925000.0</v>
       </c>
       <c r="U28">
         <v>27529000.0</v>
       </c>
       <c r="V28">
         <v>11567000.0</v>
       </c>
       <c r="W28">
         <v>591000.0</v>
       </c>
       <c r="X28">
         <v>1416000.0</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29" t="s">
         <v>51</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>407994000.0</v>
+      </c>
       <c r="C29">
         <v>379466000.0</v>
       </c>
       <c r="D29">
         <v>369710000.0</v>
       </c>
       <c r="E29">
         <v>185384000.0</v>
       </c>
       <c r="F29">
         <v>73030000.0</v>
       </c>
       <c r="G29">
         <v>275556000.0</v>
       </c>
       <c r="H29">
         <v>431611000.0</v>
       </c>
       <c r="I29">
         <v>401350000.0</v>
       </c>
       <c r="J29">
         <v>328051000.0</v>
       </c>
       <c r="K29"/>
@@ -2739,51 +2752,51 @@
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
     </row>
     <row r="33" spans="1:24">
       <c r="A33" t="s">
         <v>55</v>
       </c>
       <c r="B33">
-        <v>10379000.0</v>
+        <v>3059057000.0</v>
       </c>
       <c r="C33">
         <v>2399151000.0</v>
       </c>
       <c r="D33">
         <v>2570378000.0</v>
       </c>
       <c r="E33">
         <v>2559412000.0</v>
       </c>
       <c r="F33">
         <v>482908000.0</v>
       </c>
       <c r="G33">
         <v>466762000.0</v>
       </c>
       <c r="H33">
         <v>1618073000.0</v>
       </c>
       <c r="I33">
         <v>1458699000.0</v>
       </c>
       <c r="J33">
         <v>277319000.0</v>
       </c>
@@ -2859,51 +2872,51 @@
         <v>116081000.0</v>
       </c>
       <c r="L34">
         <v>210635000.0</v>
       </c>
       <c r="M34">
         <v>133960000.0</v>
       </c>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
     </row>
     <row r="35" spans="1:24">
       <c r="A35" t="s">
         <v>57</v>
       </c>
       <c r="B35">
-        <v>2974950000.0</v>
+        <v>129565000.0</v>
       </c>
       <c r="C35">
         <v>126539000.0</v>
       </c>
       <c r="D35">
         <v>118243000.0</v>
       </c>
       <c r="E35">
         <v>185384000.0</v>
       </c>
       <c r="F35">
         <v>73030000.0</v>
       </c>
       <c r="G35">
         <v>43407000.0</v>
       </c>
       <c r="H35">
         <v>415279000.0</v>
       </c>
       <c r="I35">
         <v>232411000.0</v>
       </c>
       <c r="J35">
         <v>185693000.0</v>
       </c>
@@ -2932,51 +2945,53 @@
         <v>23322000.0</v>
       </c>
       <c r="S35">
         <v>36066000.0</v>
       </c>
       <c r="T35">
         <v>7890000.0</v>
       </c>
       <c r="U35">
         <v>13790000.0</v>
       </c>
       <c r="V35">
         <v>3002000.0</v>
       </c>
       <c r="W35">
         <v>11247000.0</v>
       </c>
       <c r="X35">
         <v>11504000.0</v>
       </c>
     </row>
     <row r="36" spans="1:24">
       <c r="A36" t="s">
         <v>58</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>185102000.0</v>
+      </c>
       <c r="C36">
         <v>130803000.0</v>
       </c>
       <c r="D36">
         <v>133321000.0</v>
       </c>
       <c r="E36">
         <v>40074000.0</v>
       </c>
       <c r="F36">
         <v>-7554000.0</v>
       </c>
       <c r="G36">
         <v>-10933000.0</v>
       </c>
       <c r="H36">
         <v>35374000.0</v>
       </c>
       <c r="I36">
         <v>34291000.0</v>
       </c>
       <c r="J36">
         <v>646000.0</v>
       </c>
       <c r="K36">
@@ -3166,51 +3181,53 @@
       </c>
       <c r="N39">
         <v>616207000.0</v>
       </c>
       <c r="O39">
         <v>458918000.0</v>
       </c>
       <c r="P39"/>
       <c r="Q39">
         <v>32936000.0</v>
       </c>
       <c r="R39"/>
       <c r="S39"/>
       <c r="T39">
         <v>6598000.0</v>
       </c>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
     </row>
     <row r="40" spans="1:24">
       <c r="A40" t="s">
         <v>62</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>2842046000.0</v>
+      </c>
       <c r="C40">
         <v>2693615000.0</v>
       </c>
       <c r="D40">
         <v>2901476000.0</v>
       </c>
       <c r="E40">
         <v>2570482000.0</v>
       </c>
       <c r="F40">
         <v>-55126000.0</v>
       </c>
       <c r="G40">
         <v>-55931000.0</v>
       </c>
       <c r="H40">
         <v>1265042000.0</v>
       </c>
       <c r="I40">
         <v>1309154000.0</v>
       </c>
       <c r="J40">
         <v>-173902000.0</v>
       </c>
       <c r="K40">
@@ -3302,51 +3319,53 @@
       <c r="Q41">
         <v>2703000.0</v>
       </c>
       <c r="R41">
         <v>2130000.0</v>
       </c>
       <c r="S41">
         <v>1835000.0</v>
       </c>
       <c r="T41">
         <v>1601000.0</v>
       </c>
       <c r="U41">
         <v>1037000.0</v>
       </c>
       <c r="V41">
         <v>552000.0</v>
       </c>
       <c r="W41"/>
       <c r="X41"/>
     </row>
     <row r="42" spans="1:24">
       <c r="A42" t="s">
         <v>64</v>
       </c>
-      <c r="B42"/>
+      <c r="B42">
+        <v>143377000.0</v>
+      </c>
       <c r="C42">
         <v>147936000.0</v>
       </c>
       <c r="D42">
         <v>143747000.0</v>
       </c>
       <c r="E42">
         <v>140411000.0</v>
       </c>
       <c r="F42">
         <v>127755000.0</v>
       </c>
       <c r="G42">
         <v>112378000.0</v>
       </c>
       <c r="H42">
         <v>121432000.0</v>
       </c>
       <c r="I42">
         <v>115813000.0</v>
       </c>
       <c r="J42">
         <v>97614000.0</v>
       </c>
       <c r="K42">
@@ -3450,51 +3469,53 @@
       <c r="M44">
         <v>16334000.0</v>
       </c>
       <c r="N44">
         <v>8500000.0</v>
       </c>
       <c r="O44">
         <v>8500000.0</v>
       </c>
       <c r="P44">
         <v>8500000.0</v>
       </c>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
     </row>
     <row r="45" spans="1:24">
       <c r="A45" t="s">
         <v>67</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>25103000.0</v>
+      </c>
       <c r="C45">
         <v>33675000.0</v>
       </c>
       <c r="D45">
         <v>45179000.0</v>
       </c>
       <c r="E45">
         <v>43863000.0</v>
       </c>
       <c r="F45">
         <v>41301000.0</v>
       </c>
       <c r="G45">
         <v>26203000.0</v>
       </c>
       <c r="H45">
         <v>21974000.0</v>
       </c>
       <c r="I45">
         <v>26545000.0</v>
       </c>
       <c r="J45">
         <v>26686000.0</v>
       </c>
       <c r="K45">
@@ -3660,51 +3681,53 @@
       <c r="Q47">
         <v>7579000.0</v>
       </c>
       <c r="R47">
         <v>7757000.0</v>
       </c>
       <c r="S47">
         <v>8060000.0</v>
       </c>
       <c r="T47">
         <v>8244000.0</v>
       </c>
       <c r="U47">
         <v>6493000.0</v>
       </c>
       <c r="V47">
         <v>5626000.0</v>
       </c>
       <c r="W47"/>
       <c r="X47"/>
     </row>
     <row r="48" spans="1:24">
       <c r="A48" t="s">
         <v>70</v>
       </c>
-      <c r="B48"/>
+      <c r="B48">
+        <v>190414000.0</v>
+      </c>
       <c r="C48">
         <v>172181000.0</v>
       </c>
       <c r="D48">
         <v>160862000.0</v>
       </c>
       <c r="E48">
         <v>144911000.0</v>
       </c>
       <c r="F48">
         <v>138219000.0</v>
       </c>
       <c r="G48">
         <v>105171000.0</v>
       </c>
       <c r="H48">
         <v>72496000.0</v>
       </c>
       <c r="I48">
         <v>48274000.0</v>
       </c>
       <c r="J48">
         <v>37236000.0</v>
       </c>
       <c r="K48">
@@ -3819,51 +3842,51 @@
         <v>149605000.0</v>
       </c>
       <c r="L50">
         <v>244159000.0</v>
       </c>
       <c r="M50">
         <v>167484000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
     </row>
     <row r="51" spans="1:24">
       <c r="A51" t="s">
         <v>73</v>
       </c>
       <c r="B51">
-        <v>74026000.0</v>
+        <v>77365000.0</v>
       </c>
       <c r="C51">
         <v>76546000.0</v>
       </c>
       <c r="D51">
         <v>85147000.0</v>
       </c>
       <c r="E51">
         <v>195421000.0</v>
       </c>
       <c r="F51">
         <v>86403000.0</v>
       </c>
       <c r="G51">
         <v>55387000.0</v>
       </c>
       <c r="H51">
         <v>237181000.0</v>
       </c>
       <c r="I51">
         <v>247336000.0</v>
       </c>
       <c r="J51">
         <v>207426000.0</v>
       </c>
@@ -3892,51 +3915,53 @@
         <v>39765000.0</v>
       </c>
       <c r="S51">
         <v>57970000.0</v>
       </c>
       <c r="T51">
         <v>67341000.0</v>
       </c>
       <c r="U51">
         <v>33999000.0</v>
       </c>
       <c r="V51">
         <v>18311000.0</v>
       </c>
       <c r="W51">
         <v>4329000.0</v>
       </c>
       <c r="X51">
         <v>4779000.0</v>
       </c>
     </row>
     <row r="52" spans="1:24">
       <c r="A52" t="s">
         <v>74</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>3339000.0</v>
+      </c>
       <c r="C52">
         <v>2759000.0</v>
       </c>
       <c r="D52">
         <v>4821000.0</v>
       </c>
       <c r="E52">
         <v>10037000.0</v>
       </c>
       <c r="F52">
         <v>13373000.0</v>
       </c>
       <c r="G52">
         <v>11980000.0</v>
       </c>
       <c r="H52">
         <v>10172000.0</v>
       </c>
       <c r="I52">
         <v>14925000.0</v>
       </c>
       <c r="J52">
         <v>173902000.0</v>
       </c>
       <c r="K52">
@@ -3963,51 +3988,51 @@
       <c r="R52">
         <v>35641000.0</v>
       </c>
       <c r="S52">
         <v>21904000.0</v>
       </c>
       <c r="T52">
         <v>39634000.0</v>
       </c>
       <c r="U52">
         <v>20209000.0</v>
       </c>
       <c r="V52">
         <v>15309000.0</v>
       </c>
       <c r="W52">
         <v>290000.0</v>
       </c>
       <c r="X52"/>
     </row>
     <row r="53" spans="1:24">
       <c r="A53" t="s">
         <v>75</v>
       </c>
       <c r="B53">
-        <v>410510000.0</v>
+        <v>5736000.0</v>
       </c>
       <c r="C53">
         <v>411640000.0</v>
       </c>
       <c r="D53">
         <v>345275000.0</v>
       </c>
       <c r="E53">
         <v>379814000.0</v>
       </c>
       <c r="F53">
         <v>421466000.0</v>
       </c>
       <c r="G53">
         <v>410624000.0</v>
       </c>
       <c r="H53">
         <v>235821000.0</v>
       </c>
       <c r="I53">
         <v>221614000.0</v>
       </c>
       <c r="J53">
         <v>231507000.0</v>
       </c>
@@ -4137,51 +4162,51 @@
       </c>
       <c r="S55">
         <v>258706000.0</v>
       </c>
       <c r="T55">
         <v>230098000.0</v>
       </c>
       <c r="U55">
         <v>191284000.0</v>
       </c>
       <c r="V55">
         <v>151334000.0</v>
       </c>
       <c r="W55">
         <v>106206000.0</v>
       </c>
       <c r="X55">
         <v>94931000.0</v>
       </c>
     </row>
     <row r="56" spans="1:24">
       <c r="A56" t="s">
         <v>78</v>
       </c>
       <c r="B56">
-        <v>2975971000.0</v>
+        <v>249861000.0</v>
       </c>
       <c r="C56">
         <v>729553000.0</v>
       </c>
       <c r="D56">
         <v>743504000.0</v>
       </c>
       <c r="E56">
         <v>509438000.0</v>
       </c>
       <c r="F56">
         <v>794849000.0</v>
       </c>
       <c r="G56">
         <v>756220000.0</v>
       </c>
       <c r="H56">
         <v>326041000.0</v>
       </c>
       <c r="I56">
         <v>292270000.0</v>
       </c>
       <c r="J56">
         <v>1256983000.0</v>
       </c>
@@ -4210,51 +4235,53 @@
         <v>68749000.0</v>
       </c>
       <c r="S56">
         <v>21559000.0</v>
       </c>
       <c r="T56">
         <v>13990000.0</v>
       </c>
       <c r="U56">
         <v>13366000.0</v>
       </c>
       <c r="V56">
         <v>12833000.0</v>
       </c>
       <c r="W56">
         <v>5949000.0</v>
       </c>
       <c r="X56">
         <v>5543000.0</v>
       </c>
     </row>
     <row r="57" spans="1:24">
       <c r="A57" t="s">
         <v>79</v>
       </c>
-      <c r="B57"/>
+      <c r="B57">
+        <v>2845385000.0</v>
+      </c>
       <c r="C57">
         <v>2696374000.0</v>
       </c>
       <c r="D57">
         <v>2906297000.0</v>
       </c>
       <c r="E57">
         <v>2622075000.0</v>
       </c>
       <c r="F57">
         <v>55126000.0</v>
       </c>
       <c r="G57">
         <v>55931000.0</v>
       </c>
       <c r="H57">
         <v>1316899000.0</v>
       </c>
       <c r="I57">
         <v>1341785000.0</v>
       </c>
       <c r="J57">
         <v>16434000.0</v>
       </c>
       <c r="K57">
@@ -4397,51 +4424,51 @@
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
     </row>
     <row r="60" spans="1:24">
       <c r="A60" t="s">
         <v>82</v>
       </c>
       <c r="B60">
         <v>333968000.0</v>
       </c>
       <c r="C60">
         <v>305679000.0</v>
       </c>
       <c r="D60">
         <v>289384000.0</v>
       </c>
       <c r="E60">
         <v>261391000.0</v>
       </c>
       <c r="F60">
-        <v>275303000.0</v>
+        <v>276278000.0</v>
       </c>
       <c r="G60">
         <v>239483000.0</v>
       </c>
       <c r="H60">
         <v>211936000.0</v>
       </c>
       <c r="I60">
         <v>176773000.0</v>
       </c>
       <c r="J60">
         <v>150192000.0</v>
       </c>
       <c r="K60">
         <v>145625000.0</v>
       </c>
       <c r="L60">
         <v>114712000.0</v>
       </c>
       <c r="M60">
         <v>109438000.0</v>
       </c>
       <c r="N60">
         <v>94022000.0</v>
       </c>
@@ -4567,592 +4594,596 @@
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CO62"/>
+  <dimension ref="A1:CP62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:93">
+    <row r="1" spans="1:94">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="D1" t="s">
         <v>86</v>
       </c>
       <c r="E1" t="s">
         <v>87</v>
       </c>
       <c r="F1" t="s">
+        <v>88</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="H1" t="s">
         <v>89</v>
       </c>
       <c r="I1" t="s">
         <v>90</v>
       </c>
       <c r="J1" t="s">
+        <v>91</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="L1" t="s">
         <v>92</v>
       </c>
       <c r="M1" t="s">
         <v>93</v>
       </c>
       <c r="N1" t="s">
+        <v>94</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="P1" t="s">
         <v>95</v>
       </c>
       <c r="Q1" t="s">
         <v>96</v>
       </c>
       <c r="R1" t="s">
+        <v>97</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="T1" t="s">
         <v>98</v>
       </c>
       <c r="U1" t="s">
         <v>99</v>
       </c>
       <c r="V1" t="s">
+        <v>100</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="X1" t="s">
         <v>101</v>
       </c>
       <c r="Y1" t="s">
         <v>102</v>
       </c>
       <c r="Z1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AB1" t="s">
         <v>104</v>
       </c>
       <c r="AC1" t="s">
         <v>105</v>
       </c>
       <c r="AD1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AF1" t="s">
         <v>107</v>
       </c>
       <c r="AG1" t="s">
         <v>108</v>
       </c>
       <c r="AH1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AJ1" t="s">
         <v>110</v>
       </c>
       <c r="AK1" t="s">
         <v>111</v>
       </c>
       <c r="AL1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AN1" t="s">
         <v>113</v>
       </c>
       <c r="AO1" t="s">
         <v>114</v>
       </c>
       <c r="AP1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AR1" t="s">
         <v>116</v>
       </c>
       <c r="AS1" t="s">
         <v>117</v>
       </c>
       <c r="AT1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AV1" t="s">
         <v>119</v>
       </c>
       <c r="AW1" t="s">
         <v>120</v>
       </c>
       <c r="AX1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AZ1" t="s">
         <v>122</v>
       </c>
       <c r="BA1" t="s">
         <v>123</v>
       </c>
       <c r="BB1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BD1" t="s">
         <v>125</v>
       </c>
       <c r="BE1" t="s">
         <v>126</v>
       </c>
       <c r="BF1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BH1" t="s">
         <v>128</v>
       </c>
       <c r="BI1" t="s">
         <v>129</v>
       </c>
       <c r="BJ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BL1" t="s">
         <v>131</v>
       </c>
       <c r="BM1" t="s">
         <v>132</v>
       </c>
       <c r="BN1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BP1" t="s">
         <v>134</v>
       </c>
       <c r="BQ1" t="s">
         <v>135</v>
       </c>
       <c r="BR1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BT1" t="s">
         <v>137</v>
       </c>
       <c r="BU1" t="s">
         <v>138</v>
       </c>
       <c r="BV1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BX1" t="s">
         <v>140</v>
       </c>
       <c r="BY1" t="s">
         <v>141</v>
       </c>
       <c r="BZ1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="CB1" t="s">
         <v>143</v>
       </c>
       <c r="CC1" t="s">
         <v>144</v>
       </c>
       <c r="CD1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CF1" t="s">
         <v>146</v>
       </c>
       <c r="CG1" t="s">
         <v>147</v>
       </c>
       <c r="CH1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CJ1" t="s">
         <v>149</v>
       </c>
       <c r="CK1" t="s">
         <v>150</v>
       </c>
       <c r="CL1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CN1" t="s">
         <v>152</v>
       </c>
       <c r="CO1" t="s">
         <v>153</v>
       </c>
+      <c r="CP1" t="s">
+        <v>154</v>
+      </c>
     </row>
-    <row r="2" spans="1:93">
+    <row r="2" spans="1:94">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
-      <c r="K2">
+      <c r="K2"/>
+      <c r="L2">
         <v>40872000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>31564000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>41329000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>41556000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>42144000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>32238000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>35328000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>55126000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>39079000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>35274000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>36612000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>55931000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>41417000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>72145000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>58196000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>41685000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>44083000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>41752000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>33416000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>17706000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>16763000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>15890000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>15620000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>16434000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>14442000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>15509000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>12930000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>16557000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>19600000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>21121000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>14655000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>13291000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>11591000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>10791000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>12189000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>10310000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>6953000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>9483000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>7372000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>6878000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>7665000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>8175000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>8036000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>6726000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>471231000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>457740000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>2837000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>3478000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>2302000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2335000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>351121000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2703000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>316996000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>300461000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>287392000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>264531000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>254436000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>240918000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>223256000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>173065000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>171473000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>167381000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>168870000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>157448000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>157153000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>150401000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>143633000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>134593000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>120219000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>116477000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>117396000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>113953000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>95216000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>89123000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>91969000.0</v>
       </c>
-      <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
+      <c r="CP2"/>
     </row>
-    <row r="3" spans="1:93">
+    <row r="3" spans="1:94">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5204,52 +5235,53 @@
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
+      <c r="CP3"/>
     </row>
-    <row r="4" spans="1:93">
+    <row r="4" spans="1:94">
       <c r="A4" t="s">
         <v>26</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5301,325 +5333,331 @@
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
+      <c r="CP4"/>
     </row>
-    <row r="5" spans="1:93">
+    <row r="5" spans="1:94">
       <c r="A5" t="s">
         <v>27</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-18061000.0</v>
+      </c>
       <c r="C5">
+        <v>-13866000.0</v>
+      </c>
+      <c r="D5">
         <v>-15239000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-27869000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-26119000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-28231000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-22459000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-28386000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-30799000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-28831000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-40251000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-34464000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-30938000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-37704000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-39977000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-29420000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-17162000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-3606000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-815000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-1000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-1892000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>2226000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1252000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-2193000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-2238000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-1321000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-2142000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-2514000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-5889000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-6806000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-8704000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-7301000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-7217000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-2988000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-2857000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-2890000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-4020000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-4277000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-2022000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-1358000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-2126000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-2933000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-2315000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-2332000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-2554000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-2642000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-2388000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-2237000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-2639000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-2961000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-2899000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-2488000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-1516000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-1495000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-495000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-567000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-816000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-742000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>202000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-17000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-388000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-263000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>22000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-131000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-382000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-343000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-344000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-368000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-289000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-315000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-309000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-467000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-239000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-405000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-284000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-463000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-367000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-373000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-382000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-581000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-485000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-443000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-284000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-237000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-334000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-189000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-92000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-387759.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>20146.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-159000.0</v>
       </c>
-      <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
+      <c r="CP5"/>
     </row>
-    <row r="6" spans="1:93">
+    <row r="6" spans="1:94">
       <c r="A6" t="s">
         <v>28</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -5671,52 +5709,53 @@
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
+      <c r="CP6"/>
     </row>
-    <row r="7" spans="1:93">
+    <row r="7" spans="1:94">
       <c r="A7" t="s">
         <v>29</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -5768,111 +5807,116 @@
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
+      <c r="CP7"/>
     </row>
-    <row r="8" spans="1:93">
+    <row r="8" spans="1:94">
       <c r="A8" t="s">
         <v>30</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>14174000.0</v>
+      </c>
       <c r="C8">
+        <v>14043000.0</v>
+      </c>
+      <c r="D8">
         <v>13892000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>13877000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>13798000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>13793000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13776000.0</v>
       </c>
       <c r="H8">
         <v>13776000.0</v>
       </c>
       <c r="I8">
+        <v>13776000.0</v>
+      </c>
+      <c r="J8">
         <v>13689000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>13606000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>13574000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>13568000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>13501000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>13466000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>13135000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>13077000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>12991000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>12935000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>12820000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>12622000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5901,502 +5945,507 @@
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
+      <c r="CP8"/>
     </row>
-    <row r="9" spans="1:93">
+    <row r="9" spans="1:94">
       <c r="A9" t="s">
         <v>31</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>158572000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>157844000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>157152000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>146950000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>145480000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>144968000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>143521000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>140235000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>132821000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>130337000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>129119000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>124474000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>123848000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>123049000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>122516000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>120918000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>118948000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>117408000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>116897000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>115497000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>112321000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>100108000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>98698000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>98391000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>98216000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>93560000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>93412000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>74653000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>74472000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>74309000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>74228000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>74123000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>74450000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>74441000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>74342000.0</v>
       </c>
-      <c r="AU9"/>
-      <c r="AV9">
+      <c r="AV9"/>
+      <c r="AW9">
         <v>74161000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>73190000.0</v>
       </c>
-      <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
-      <c r="BG9">
+      <c r="BG9"/>
+      <c r="BH9">
         <v>32574000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>32543000.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
+      <c r="CP9"/>
     </row>
-    <row r="10" spans="1:93">
+    <row r="10" spans="1:94">
       <c r="A10" t="s">
         <v>32</v>
       </c>
       <c r="B10">
+        <v>9366000.0</v>
+      </c>
+      <c r="C10">
         <v>244125000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>300042000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>399379000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>251450000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>317913000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>610911000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>455517000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>640426000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>398229000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>587100000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>455835000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>575265000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>40280000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>79946000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>162257000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>356201000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>310156000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>399663000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>344574000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>351419000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>275696000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>308124000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>91900000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>101423000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>40551000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>50109000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>35739000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>32736000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>36999000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>36823000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>38728000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>38408000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>35083000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>35050000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>32332000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>32805000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>31867000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>35978000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>41912000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>41876000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>42283000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>38285000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>25673000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>38204000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>41984000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>71936000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>37546000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>42039000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>49270000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>57909000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>40176000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>61038000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>34767000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>24333000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>30241000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>32782000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>19959000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>27547000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>22526000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>29998000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>31538000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>45099000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>42302000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>74463000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>55698000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>55228000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>47580000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>33642000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>11750000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>7635000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>4903000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>5448000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>5416000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>3579000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>5543000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>4620000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>6470000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>4229000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>4840000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>6211000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>6744000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>3930000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>3867000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>98022000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>3738000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>3957000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>4508683.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>3815922.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>3363000.0</v>
       </c>
-      <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
+      <c r="CP10"/>
     </row>
-    <row r="11" spans="1:93">
+    <row r="11" spans="1:94">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6448,1184 +6497,1195 @@
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
+      <c r="CP11"/>
     </row>
-    <row r="12" spans="1:93">
+    <row r="12" spans="1:94">
       <c r="A12" t="s">
         <v>34</v>
       </c>
       <c r="B12">
-        <v>654635000.0</v>
+        <v>9366000.0</v>
       </c>
       <c r="C12">
+        <v>249861000.0</v>
+      </c>
+      <c r="D12">
         <v>624751000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>795934000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>671067000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>729553000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>985739000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>816771000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>990104000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>743504000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>898637000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>784972000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>914843000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>420094000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>446688000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>538994000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>751502000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>731622000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>838686000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>795346000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>774541000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>686320000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>606088000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>312599000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>101423000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>276372000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>50109000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>251326000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>257477000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>258613000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>253537000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>260813000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>264912000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>266590000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>222398000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>207442000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>205559000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>194235000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>188149000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>180756000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>176701000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>112539000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>106443000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>91528000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>105408000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>110197000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>143328000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>127692000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>146631000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>155681000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>167738000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>123726000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>138530000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>114269000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>24333000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>30241000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>133799000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>119325000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>27547000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>22526000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>29998000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>31538000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>45099000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>42302000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>74463000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>55698000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>55228000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>47580000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>33642000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>11750000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>7635000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>4903000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>5448000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>5416000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>3579000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>5543000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>4620000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>6470000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>4229000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>4840000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>6211000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>6744000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>3930000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>3867000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>98022000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>3738000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>3957000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>4508683.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>3815922.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>3363000.0</v>
       </c>
-      <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
+      <c r="CP12"/>
     </row>
-    <row r="13" spans="1:93">
+    <row r="13" spans="1:94">
       <c r="A13" t="s">
         <v>35</v>
       </c>
       <c r="B13">
-        <v>333968000.0</v>
+        <v>14174000.0</v>
       </c>
       <c r="C13">
+        <v>14043000.0</v>
+      </c>
+      <c r="D13">
         <v>13892000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>13877000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>13798000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>13793000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13776000.0</v>
       </c>
       <c r="H13">
         <v>13776000.0</v>
       </c>
       <c r="I13">
+        <v>13776000.0</v>
+      </c>
+      <c r="J13">
         <v>13689000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>13606000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>13574000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>13568000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>13501000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>13466000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>13135000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>13077000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>12991000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>12935000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>12820000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>12622000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>12438000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>12374000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>12069000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>12066000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>11998000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>11995000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>11865000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>11764000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>11666000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>11658000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>11588000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>11389000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>10590000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10496000.0</v>
       </c>
       <c r="AI13">
         <v>10496000.0</v>
       </c>
       <c r="AJ13">
+        <v>10496000.0</v>
+      </c>
+      <c r="AK13">
         <v>10494000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10048000.0</v>
       </c>
       <c r="AL13">
         <v>10048000.0</v>
       </c>
       <c r="AM13">
+        <v>10048000.0</v>
+      </c>
+      <c r="AN13">
         <v>8135000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8129000.0</v>
       </c>
       <c r="AO13">
         <v>8129000.0</v>
       </c>
       <c r="AP13">
-        <v>8113000.0</v>
+        <v>8129000.0</v>
       </c>
       <c r="AQ13">
         <v>8113000.0</v>
       </c>
       <c r="AR13">
+        <v>8113000.0</v>
+      </c>
+      <c r="AS13">
         <v>8048000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8034000.0</v>
       </c>
       <c r="AT13">
         <v>8034000.0</v>
       </c>
       <c r="AU13">
-        <v>8083000.0</v>
+        <v>8034000.0</v>
       </c>
       <c r="AV13">
         <v>8083000.0</v>
       </c>
       <c r="AW13">
+        <v>8083000.0</v>
+      </c>
+      <c r="AX13">
         <v>7947000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>7706000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>3507000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>3505000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>3492000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>2933000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2247000.0</v>
       </c>
       <c r="BD13">
         <v>2247000.0</v>
       </c>
       <c r="BE13">
-        <v>2235000.0</v>
+        <v>2247000.0</v>
       </c>
       <c r="BF13">
         <v>2235000.0</v>
       </c>
       <c r="BG13">
         <v>2235000.0</v>
       </c>
       <c r="BH13">
         <v>2235000.0</v>
       </c>
       <c r="BI13">
         <v>2235000.0</v>
       </c>
       <c r="BJ13">
+        <v>2235000.0</v>
+      </c>
+      <c r="BK13">
         <v>1802000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>1634000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1629000.0</v>
       </c>
       <c r="BM13">
         <v>1629000.0</v>
       </c>
       <c r="BN13">
         <v>1629000.0</v>
       </c>
       <c r="BO13">
         <v>1629000.0</v>
       </c>
       <c r="BP13">
         <v>1629000.0</v>
       </c>
       <c r="BQ13">
+        <v>1629000.0</v>
+      </c>
+      <c r="BR13">
         <v>1618000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>1604000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>1599000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>1598000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>1587000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>1508000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>1470000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1468000.0</v>
       </c>
       <c r="BY13">
         <v>1468000.0</v>
       </c>
       <c r="BZ13">
         <v>1468000.0</v>
       </c>
       <c r="CA13">
         <v>1468000.0</v>
       </c>
       <c r="CB13">
         <v>1468000.0</v>
       </c>
       <c r="CC13">
+        <v>1468000.0</v>
+      </c>
+      <c r="CD13">
         <v>1355000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>1336000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>1274000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>1056000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>743000.0</v>
       </c>
       <c r="CH13">
         <v>743000.0</v>
       </c>
       <c r="CI13">
         <v>743000.0</v>
       </c>
       <c r="CJ13">
-        <v>708025.0</v>
+        <v>743000.0</v>
       </c>
       <c r="CK13">
         <v>708025.0</v>
       </c>
       <c r="CL13">
+        <v>708025.0</v>
+      </c>
+      <c r="CM13">
         <v>708000.0</v>
       </c>
-      <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
+      <c r="CP13"/>
     </row>
-    <row r="14" spans="1:93">
+    <row r="14" spans="1:94">
       <c r="A14" t="s">
         <v>36</v>
       </c>
       <c r="B14">
+        <v>13191405.0</v>
+      </c>
+      <c r="C14">
         <v>13082568.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>13010527.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>13121436.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>13181213.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>13195000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>13169011.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>13045660.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>13119292.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>13024562.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>13116629.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>12915294.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>12623361.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>12894632.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>12854951.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>12895581.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>12927811.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>12944919.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>12824309.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>12612030.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>12286731.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>12144471.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>12116418.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>12012000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>11675000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>12334423.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>12098335.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>13155302.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>13177281.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>12772222.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>13113259.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>11502148.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>12714353.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>10823994.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>12410070.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>12181433.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>10009341.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>9996544.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>10434344.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>10433120.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>9901250.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>8100953.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>8215811.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>9982357.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>8174366.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>8021860.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>8286283.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>8071174.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7882569.0</v>
       </c>
       <c r="AX14">
         <v>7882569.0</v>
       </c>
       <c r="AY14">
+        <v>7882569.0</v>
+      </c>
+      <c r="AZ14">
         <v>6944926.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>6941411.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6915430.0</v>
       </c>
       <c r="BB14">
         <v>6915430.0</v>
       </c>
       <c r="BC14">
-        <v>4412741.0</v>
+        <v>6915430.0</v>
       </c>
       <c r="BD14">
         <v>4412741.0</v>
       </c>
       <c r="BE14">
-        <v>4388483.0</v>
+        <v>4412741.0</v>
       </c>
       <c r="BF14">
         <v>4388483.0</v>
       </c>
       <c r="BG14">
+        <v>4388483.0</v>
+      </c>
+      <c r="BH14">
         <v>4465159.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>4468869.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>4396238.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>4084726.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>3252617.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>3269046.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>3277305.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>3275694.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>3327842.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>3311544.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>3306017.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>3244698.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>3292412.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>3284757.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>3171629.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>2950538.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>3044596.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>2998720.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>2979877.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>2949883.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>2980050.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>2897421.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>2738693.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>2347952.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>2397404.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>1549653.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>1549816.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>1493300.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>1515871.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>1479902.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>1482095.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>1493300.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>1548150.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>1420454.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>1529165.0</v>
       </c>
     </row>
-    <row r="15" spans="1:93">
+    <row r="15" spans="1:94">
       <c r="A15" t="s">
         <v>37</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>13568000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>13501000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>13466000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>13135000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>13077000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>12991000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>12935000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>12820000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>12622000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>12438000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>12374000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>12069000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>12066000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>11998000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>11995000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>11865000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>11764000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>11666000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>11658000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>11588000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>11389000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>10590000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10496000.0</v>
       </c>
       <c r="AI15">
         <v>10496000.0</v>
       </c>
       <c r="AJ15">
+        <v>10496000.0</v>
+      </c>
+      <c r="AK15">
         <v>10494000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10048000.0</v>
       </c>
       <c r="AL15">
         <v>10048000.0</v>
       </c>
       <c r="AM15">
+        <v>10048000.0</v>
+      </c>
+      <c r="AN15">
         <v>8135000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8129000.0</v>
       </c>
       <c r="AO15">
         <v>8129000.0</v>
       </c>
       <c r="AP15">
-        <v>8113000.0</v>
+        <v>8129000.0</v>
       </c>
       <c r="AQ15">
         <v>8113000.0</v>
       </c>
       <c r="AR15">
+        <v>8113000.0</v>
+      </c>
+      <c r="AS15">
         <v>8048000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8034000.0</v>
       </c>
       <c r="AT15">
         <v>8034000.0</v>
       </c>
       <c r="AU15">
-        <v>8083000.0</v>
+        <v>8034000.0</v>
       </c>
       <c r="AV15">
         <v>8083000.0</v>
       </c>
       <c r="AW15">
+        <v>8083000.0</v>
+      </c>
+      <c r="AX15">
         <v>7947000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>7706000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>3507000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>3505000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>3492000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>2933000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2247000.0</v>
       </c>
       <c r="BD15">
         <v>2247000.0</v>
       </c>
       <c r="BE15">
-        <v>2235000.0</v>
+        <v>2247000.0</v>
       </c>
       <c r="BF15">
         <v>2235000.0</v>
       </c>
       <c r="BG15">
         <v>2235000.0</v>
       </c>
       <c r="BH15">
         <v>2235000.0</v>
       </c>
       <c r="BI15">
         <v>2235000.0</v>
       </c>
       <c r="BJ15">
+        <v>2235000.0</v>
+      </c>
+      <c r="BK15">
         <v>3531000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>1634000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1629000.0</v>
       </c>
       <c r="BM15">
         <v>1629000.0</v>
       </c>
       <c r="BN15">
         <v>1629000.0</v>
       </c>
       <c r="BO15">
         <v>1629000.0</v>
       </c>
       <c r="BP15">
         <v>1629000.0</v>
       </c>
       <c r="BQ15">
+        <v>1629000.0</v>
+      </c>
+      <c r="BR15">
         <v>1618000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>1604000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>1599000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>1598000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>1587000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>1508000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>1470000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1468000.0</v>
       </c>
       <c r="BY15">
         <v>1468000.0</v>
       </c>
       <c r="BZ15">
         <v>1468000.0</v>
       </c>
       <c r="CA15">
         <v>1468000.0</v>
       </c>
       <c r="CB15">
         <v>1468000.0</v>
       </c>
       <c r="CC15">
+        <v>1468000.0</v>
+      </c>
+      <c r="CD15">
         <v>1355000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>1336000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>1274000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>1056000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>743000.0</v>
       </c>
       <c r="CH15">
         <v>743000.0</v>
       </c>
       <c r="CI15">
         <v>743000.0</v>
       </c>
       <c r="CJ15">
-        <v>708025.0</v>
+        <v>743000.0</v>
       </c>
       <c r="CK15">
         <v>708025.0</v>
       </c>
       <c r="CL15">
+        <v>708025.0</v>
+      </c>
+      <c r="CM15">
         <v>708000.0</v>
       </c>
-      <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
+      <c r="CP15"/>
     </row>
-    <row r="16" spans="1:93">
+    <row r="16" spans="1:94">
       <c r="A16" t="s">
         <v>38</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>35967000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>25937000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>34649000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>29864000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>30552000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>20235000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>21740000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>41753000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>27457000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>22034000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>24670000.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
@@ -7653,52 +7713,53 @@
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
+      <c r="CP16"/>
     </row>
-    <row r="17" spans="1:93">
+    <row r="17" spans="1:94">
       <c r="A17" t="s">
         <v>39</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -7750,52 +7811,53 @@
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
+      <c r="CP17"/>
     </row>
-    <row r="18" spans="1:93">
+    <row r="18" spans="1:94">
       <c r="A18" t="s">
         <v>40</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -7847,94 +7909,95 @@
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
+      <c r="CP18"/>
     </row>
-    <row r="19" spans="1:93">
+    <row r="19" spans="1:94">
       <c r="A19" t="s">
         <v>41</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-      <c r="Y19">
+      <c r="Y19"/>
+      <c r="Z19">
         <v>504008000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>386244000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>431695000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>371525000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>318088000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
@@ -7954,1593 +8017,1611 @@
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
+      <c r="CP19"/>
     </row>
-    <row r="20" spans="1:93">
+    <row r="20" spans="1:94">
       <c r="A20" t="s">
         <v>42</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
-[...1 lines deleted...]
-      </c>
+      <c r="I20"/>
       <c r="J20">
         <v>2838000.0</v>
       </c>
       <c r="K20">
         <v>2838000.0</v>
       </c>
       <c r="L20">
         <v>2838000.0</v>
       </c>
       <c r="M20">
         <v>2838000.0</v>
       </c>
       <c r="N20">
         <v>2838000.0</v>
       </c>
       <c r="O20">
-        <v>3988000.0</v>
+        <v>2838000.0</v>
       </c>
       <c r="P20">
         <v>3988000.0</v>
       </c>
       <c r="Q20">
         <v>3988000.0</v>
       </c>
       <c r="R20">
         <v>3988000.0</v>
       </c>
       <c r="S20">
         <v>3988000.0</v>
       </c>
       <c r="T20">
+        <v>3988000.0</v>
+      </c>
+      <c r="U20">
         <v>4119000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2350000.0</v>
       </c>
       <c r="V20">
         <v>2350000.0</v>
       </c>
       <c r="W20">
         <v>2350000.0</v>
       </c>
       <c r="X20">
+        <v>2350000.0</v>
+      </c>
+      <c r="Y20">
         <v>19232000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19630000.0</v>
       </c>
       <c r="Z20">
         <v>19630000.0</v>
       </c>
       <c r="AA20">
         <v>19630000.0</v>
       </c>
       <c r="AB20">
-        <v>18480000.0</v>
+        <v>19630000.0</v>
       </c>
       <c r="AC20">
         <v>18480000.0</v>
       </c>
       <c r="AD20">
         <v>18480000.0</v>
       </c>
       <c r="AE20">
         <v>18480000.0</v>
       </c>
       <c r="AF20">
         <v>18480000.0</v>
       </c>
       <c r="AG20">
         <v>18480000.0</v>
       </c>
       <c r="AH20">
         <v>18480000.0</v>
       </c>
       <c r="AI20">
         <v>18480000.0</v>
       </c>
       <c r="AJ20">
         <v>18480000.0</v>
       </c>
       <c r="AK20">
         <v>18480000.0</v>
       </c>
       <c r="AL20">
         <v>18480000.0</v>
       </c>
       <c r="AM20">
         <v>18480000.0</v>
       </c>
       <c r="AN20">
         <v>18480000.0</v>
       </c>
       <c r="AO20">
         <v>18480000.0</v>
       </c>
       <c r="AP20">
         <v>18480000.0</v>
       </c>
       <c r="AQ20">
         <v>18480000.0</v>
       </c>
       <c r="AR20">
-        <v>17779000.0</v>
+        <v>18480000.0</v>
       </c>
       <c r="AS20">
         <v>17779000.0</v>
       </c>
       <c r="AT20">
         <v>17779000.0</v>
       </c>
       <c r="AU20">
         <v>17779000.0</v>
       </c>
       <c r="AV20">
         <v>17779000.0</v>
       </c>
       <c r="AW20">
         <v>17779000.0</v>
       </c>
       <c r="AX20">
         <v>17779000.0</v>
       </c>
       <c r="AY20">
-        <v>17622000.0</v>
+        <v>17779000.0</v>
       </c>
       <c r="AZ20">
         <v>17622000.0</v>
       </c>
       <c r="BA20">
         <v>17622000.0</v>
       </c>
       <c r="BB20">
         <v>17622000.0</v>
       </c>
-      <c r="BC20"/>
+      <c r="BC20">
+        <v>17622000.0</v>
+      </c>
       <c r="BD20"/>
       <c r="BE20"/>
-      <c r="BF20">
+      <c r="BF20"/>
+      <c r="BG20">
         <v>897000.0</v>
       </c>
-      <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
-      <c r="BJ20">
+      <c r="BJ20"/>
+      <c r="BK20">
         <v>896000.0</v>
       </c>
-      <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
-      <c r="BN20">
+      <c r="BN20"/>
+      <c r="BO20">
         <v>896000.0</v>
       </c>
-      <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
-      <c r="BR20">
+      <c r="BR20"/>
+      <c r="BS20">
         <v>896000.0</v>
       </c>
-      <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
-      <c r="BV20">
+      <c r="BV20"/>
+      <c r="BW20">
         <v>896000.0</v>
       </c>
-      <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
-      <c r="BZ20">
+      <c r="BZ20"/>
+      <c r="CA20">
         <v>896000.0</v>
       </c>
-      <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
-      <c r="CD20">
+      <c r="CD20"/>
+      <c r="CE20">
         <v>979000.0</v>
       </c>
-      <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
+      <c r="CP20"/>
     </row>
-    <row r="21" spans="1:93">
+    <row r="21" spans="1:94">
       <c r="A21" t="s">
         <v>43</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
-      <c r="F21">
+      <c r="F21"/>
+      <c r="G21">
         <v>1388000.0</v>
       </c>
-      <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21">
         <v>352000.0</v>
       </c>
-      <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>1631000.0</v>
       </c>
-      <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
-      <c r="R21">
+      <c r="R21"/>
+      <c r="S21">
         <v>2316000.0</v>
       </c>
-      <c r="S21"/>
       <c r="T21"/>
-      <c r="U21">
+      <c r="U21"/>
+      <c r="V21">
         <v>2350000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2400000.0</v>
       </c>
-      <c r="W21"/>
       <c r="X21"/>
-      <c r="Y21">
-[...1 lines deleted...]
-      </c>
+      <c r="Y21"/>
       <c r="Z21">
         <v>3473000.0</v>
       </c>
-      <c r="AA21"/>
+      <c r="AA21">
+        <v>3473000.0</v>
+      </c>
       <c r="AB21"/>
-      <c r="AC21">
-[...1 lines deleted...]
-      </c>
+      <c r="AC21"/>
       <c r="AD21">
         <v>550000.0</v>
       </c>
       <c r="AE21">
-        <v>18480000.0</v>
+        <v>550000.0</v>
       </c>
       <c r="AF21">
         <v>18480000.0</v>
       </c>
       <c r="AG21">
-        <v>646000.0</v>
+        <v>18480000.0</v>
       </c>
       <c r="AH21">
         <v>646000.0</v>
       </c>
       <c r="AI21">
-        <v>18480000.0</v>
+        <v>646000.0</v>
       </c>
       <c r="AJ21">
         <v>18480000.0</v>
       </c>
       <c r="AK21">
-        <v>744000.0</v>
+        <v>18480000.0</v>
       </c>
       <c r="AL21">
         <v>744000.0</v>
       </c>
       <c r="AM21">
-        <v>18480000.0</v>
+        <v>744000.0</v>
       </c>
       <c r="AN21">
         <v>18480000.0</v>
       </c>
       <c r="AO21">
-        <v>845000.0</v>
+        <v>18480000.0</v>
       </c>
       <c r="AP21">
         <v>845000.0</v>
       </c>
       <c r="AQ21">
+        <v>845000.0</v>
+      </c>
+      <c r="AR21">
         <v>18480000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>19041000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>19094000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17779000.0</v>
       </c>
       <c r="AV21">
         <v>17779000.0</v>
       </c>
       <c r="AW21">
         <v>17779000.0</v>
       </c>
       <c r="AX21">
+        <v>17779000.0</v>
+      </c>
+      <c r="AY21">
         <v>17791000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17622000.0</v>
       </c>
       <c r="AZ21">
         <v>17622000.0</v>
       </c>
       <c r="BA21">
         <v>17622000.0</v>
       </c>
       <c r="BB21">
+        <v>17622000.0</v>
+      </c>
+      <c r="BC21">
         <v>17634000.0</v>
       </c>
-      <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
-      <c r="BF21">
+      <c r="BF21"/>
+      <c r="BG21">
         <v>917000.0</v>
       </c>
-      <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
-      <c r="BJ21">
+      <c r="BJ21"/>
+      <c r="BK21">
         <v>927000.0</v>
       </c>
-      <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
-      <c r="BN21">
+      <c r="BN21"/>
+      <c r="BO21">
         <v>941000.0</v>
       </c>
-      <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
-      <c r="BR21">
+      <c r="BR21"/>
+      <c r="BS21">
         <v>956000.0</v>
       </c>
-      <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
-      <c r="BV21">
+      <c r="BV21"/>
+      <c r="BW21">
         <v>975000.0</v>
       </c>
-      <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
-      <c r="BZ21">
+      <c r="BZ21"/>
+      <c r="CA21">
         <v>995000.0</v>
       </c>
-      <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
-      <c r="CD21">
+      <c r="CD21"/>
+      <c r="CE21">
         <v>979000.0</v>
       </c>
-      <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
-      <c r="CK21">
+      <c r="CK21"/>
+      <c r="CL21">
         <v>1649890.0</v>
       </c>
-      <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
+      <c r="CP21"/>
     </row>
-    <row r="22" spans="1:93">
+    <row r="22" spans="1:94">
       <c r="A22" t="s">
         <v>44</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22">
         <v>-626236000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-2640226000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-2884932000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-1897241000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-2848887000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-2754030000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-2916209000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-54091000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-90143000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1334000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-364435000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-320346000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>3442000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>4256000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>5183000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>5730000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>6409000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>8907000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1206000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1397000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1361000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1404000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>2108000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>2145000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1750000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1775000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1910000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>68140000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>70444000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>108944000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>72335000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>90588000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>123349000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>132024000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>99102000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>102862000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>73321000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>116682000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>126377000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>70102000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>51318000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>69711000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>50576000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>89561000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>46862000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>76879000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>73599000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>85736000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>5207000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>2789000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>4521000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>7323000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>3622000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>2352000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>1029000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>2241000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>2557000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>1772000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>2194000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>2935000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>2760000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>3795000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>2213000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>1115000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>773000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>2888000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>1618000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>217000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>643000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>831000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>400000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>1293000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>1076000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>1018000.0</v>
       </c>
-      <c r="CC22"/>
-      <c r="CD22">
+      <c r="CD22"/>
+      <c r="CE22">
         <v>40000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>434000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>80000.0</v>
       </c>
-      <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
+      <c r="CP22"/>
     </row>
-    <row r="23" spans="1:93">
+    <row r="23" spans="1:94">
       <c r="A23" t="s">
         <v>45</v>
       </c>
       <c r="B23">
+        <v>3322298000.0</v>
+      </c>
+      <c r="C23">
         <v>3308918000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3232953000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3224008000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3019687000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3128704000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3418756000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3288004000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3547390000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3313882000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3437583000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3351847000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3551876000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3055928000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3140369000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2985038000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2893464000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2789319000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2788824000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2734540000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2646089000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2331476000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2214459000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2215157000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2099680000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1944114000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1961952000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1833018000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1789908000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1750969000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1723104000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1685419000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1581518000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1534302000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1471590000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1507053000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1433951000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1418804000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1468595000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1484962000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1432640000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1384476000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1306529000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1253066000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1194973000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1110459000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1086814000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1062621000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>997425000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>987060000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>853138000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>781979000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>756599000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>726769000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>613631000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>588195000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>572368000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>533481000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>520179000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>454361000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>449479000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>414267000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>417454000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>394341000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>379027000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>352762000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>342016000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>305791000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>286711000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>258706000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>245875000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>234410000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>234065000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>230098000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>217862000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>204014000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>192433000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>191284000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>175240000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>168817000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>161385000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>151334000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>128112000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>118968000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>114236000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>106206000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>105342000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>102801704.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>97426961.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>94931000.0</v>
       </c>
-      <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
+      <c r="CP23"/>
     </row>
-    <row r="24" spans="1:93">
+    <row r="24" spans="1:94">
       <c r="A24" t="s">
         <v>46</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>34046000.0</v>
+      </c>
       <c r="C24">
+        <v>74026000.0</v>
+      </c>
+      <c r="D24">
         <v>73976000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>73912000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>73850000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>73787000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>73725000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>73663000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>80151000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>80326000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>81951000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>82249000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>82997000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>185384000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>146550000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>73158000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>73094000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>73030000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>72966000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>43580000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>43443000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>43407000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>4124000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>40734000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>34939000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>227009000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>245765000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>203424000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17524000.0</v>
       </c>
       <c r="AD24">
         <v>17524000.0</v>
       </c>
       <c r="AE24">
+        <v>17524000.0</v>
+      </c>
+      <c r="AF24">
         <v>18500000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>20796000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33524000.0</v>
       </c>
       <c r="AH24">
         <v>33524000.0</v>
       </c>
       <c r="AI24">
         <v>33524000.0</v>
       </c>
       <c r="AJ24">
         <v>33524000.0</v>
       </c>
       <c r="AK24">
         <v>33524000.0</v>
       </c>
       <c r="AL24">
         <v>33524000.0</v>
       </c>
       <c r="AM24">
+        <v>33524000.0</v>
+      </c>
+      <c r="AN24">
         <v>33500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33524000.0</v>
       </c>
       <c r="AO24">
         <v>33524000.0</v>
       </c>
       <c r="AP24">
         <v>33524000.0</v>
       </c>
       <c r="AQ24">
         <v>33524000.0</v>
       </c>
       <c r="AR24">
         <v>33524000.0</v>
       </c>
       <c r="AS24">
         <v>33524000.0</v>
       </c>
       <c r="AT24">
         <v>33524000.0</v>
       </c>
       <c r="AU24">
+        <v>33524000.0</v>
+      </c>
+      <c r="AV24">
         <v>39023000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>33437000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>4124000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>10743000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>56370000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>76987000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>76546000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>95741000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>19271000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>13776000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>13834000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>13891000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4124000.0</v>
       </c>
       <c r="BH24">
         <v>4124000.0</v>
       </c>
       <c r="BI24">
+        <v>4124000.0</v>
+      </c>
+      <c r="BJ24">
         <v>14058000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>32738000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>14165000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>18115000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>23270000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>23322000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>19373000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>19423000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>16756000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>36066000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>28470000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>23367000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>21364000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>27707000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>16178000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>11691000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>10511000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>13790000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>10173000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>13421000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>4738000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>3002000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>3918000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>4057000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>4344000.0</v>
       </c>
-      <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
+      <c r="CP24"/>
     </row>
-    <row r="25" spans="1:93">
+    <row r="25" spans="1:94">
       <c r="A25" t="s">
         <v>47</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>82249000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>82997000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>83051000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>73222000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>73158000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>73094000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>73030000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>72966000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>43480000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>43443000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>43407000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4124000.0</v>
       </c>
       <c r="X25">
         <v>4124000.0</v>
       </c>
       <c r="Y25">
         <v>4124000.0</v>
       </c>
       <c r="Z25">
         <v>4124000.0</v>
       </c>
       <c r="AA25">
         <v>4124000.0</v>
       </c>
       <c r="AB25">
+        <v>4124000.0</v>
+      </c>
+      <c r="AC25">
         <v>16524000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17524000.0</v>
       </c>
       <c r="AD25">
         <v>17524000.0</v>
       </c>
       <c r="AE25">
+        <v>17524000.0</v>
+      </c>
+      <c r="AF25">
         <v>18500000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>20796000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33524000.0</v>
       </c>
       <c r="AH25">
         <v>33524000.0</v>
       </c>
       <c r="AI25">
         <v>33524000.0</v>
       </c>
       <c r="AJ25">
         <v>33524000.0</v>
       </c>
       <c r="AK25">
         <v>33524000.0</v>
       </c>
       <c r="AL25">
         <v>33524000.0</v>
       </c>
       <c r="AM25">
+        <v>33524000.0</v>
+      </c>
+      <c r="AN25">
         <v>33500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33524000.0</v>
       </c>
       <c r="AO25">
         <v>33524000.0</v>
       </c>
       <c r="AP25">
         <v>33524000.0</v>
       </c>
       <c r="AQ25">
         <v>33524000.0</v>
       </c>
       <c r="AR25">
         <v>33524000.0</v>
       </c>
       <c r="AS25">
         <v>33524000.0</v>
       </c>
       <c r="AT25">
         <v>33524000.0</v>
       </c>
-      <c r="AU25"/>
-      <c r="AV25">
+      <c r="AU25">
+        <v>33524000.0</v>
+      </c>
+      <c r="AV25"/>
+      <c r="AW25">
         <v>33437000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>4124000.0</v>
       </c>
-      <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
-      <c r="BG25">
-[...1 lines deleted...]
-      </c>
+      <c r="BG25"/>
       <c r="BH25">
         <v>4124000.0</v>
       </c>
-      <c r="BI25"/>
+      <c r="BI25">
+        <v>4124000.0</v>
+      </c>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
+      <c r="CP25"/>
     </row>
-    <row r="26" spans="1:93">
+    <row r="26" spans="1:94">
       <c r="A26" t="s">
         <v>48</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>561997000.0</v>
+      </c>
       <c r="C26">
+        <v>547976000.0</v>
+      </c>
+      <c r="D26">
         <v>452830000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>521901000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>542938000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>532478000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>493760000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>478350000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>466905000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>462115000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>352372000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>370219000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>378154000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>418558000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>400843000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>410987000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>52224000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>453868000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>507767000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>517758000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>463005000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>458180000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>339575000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>240163000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>242127000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>254335000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>244478000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>233951000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>234582000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1590848000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1565441000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1303220000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1198386000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>1162857000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>1154128000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1200455000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>1139331000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>1133938000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>1190032000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>1210086000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>1166035000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>1126787000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>1060492000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>1020345000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>950606000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>861601000.0</v>
       </c>
-      <c r="AU26"/>
-      <c r="AV26">
+      <c r="AV26"/>
+      <c r="AW26">
         <v>797222000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>720308000.0</v>
       </c>
-      <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-      <c r="BG26">
+      <c r="BG26"/>
+      <c r="BH26">
         <v>358506000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>328876000.0</v>
       </c>
-      <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
+      <c r="CP26"/>
     </row>
-    <row r="27" spans="1:93">
+    <row r="27" spans="1:94">
       <c r="A27" t="s">
         <v>49</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -9592,401 +9673,409 @@
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
+      <c r="CP27"/>
     </row>
-    <row r="28" spans="1:93">
+    <row r="28" spans="1:94">
       <c r="A28" t="s">
         <v>50</v>
       </c>
       <c r="B28">
-        <v>-170099000.0</v>
+        <v>49109000.0</v>
       </c>
       <c r="C28">
+        <v>-166760000.0</v>
+      </c>
+      <c r="D28">
         <v>-223091000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-322440000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-173553000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-241367000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-532431000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-379488000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-556465000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-313082000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-500647000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-373586000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-492268000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>155141000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>76514000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-89099000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-283107000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-237126000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-326697000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-300994000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-195178000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-232289000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-268155000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-41351000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-57138000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>196630000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>205116000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>177114000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>112225000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>210337000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>119456000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>248898000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>202486000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>173013000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>82877000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>190576000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>91330000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>92578000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>160850000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>230668000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>167476000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>174439000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>124269000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>212359000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>166685000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>92827000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>50947000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>158181000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>94063000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>141079000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>84608000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>119767000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>85269000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>131208000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>64202000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>47855000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>47957000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>71767000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>64226000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>41699000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>28042000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>48823000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>23649000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>20920000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-12715000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-15933000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>3045000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-11559000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>1514000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>46220000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>64380000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>54476000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>32741000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>61925000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>33080000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>24930000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>21255000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>27529000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>5944000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>8581000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-1473000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>11567000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-12000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>11481000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-85047000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>591000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-172000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>202878.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-223055.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>1416000.0</v>
       </c>
-      <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
+      <c r="CP28"/>
     </row>
-    <row r="29" spans="1:93">
+    <row r="29" spans="1:94">
       <c r="A29" t="s">
         <v>51</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>388966000.0</v>
+      </c>
       <c r="C29">
+        <v>407994000.0</v>
+      </c>
+      <c r="D29">
         <v>401728000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>376227000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>383904000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>379466000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>376811000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>370288000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>372001000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>369710000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>81951000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>82249000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>82997000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>185384000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>146550000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>73158000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>336174000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>73030000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>338531000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>292191000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>381838000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>275556000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>256706000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>261900000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>238758000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -10010,500 +10099,505 @@
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
+      <c r="CP29"/>
     </row>
-    <row r="30" spans="1:93">
+    <row r="30" spans="1:94">
       <c r="A30" t="s">
         <v>52</v>
       </c>
       <c r="B30">
+        <v>17082000.0</v>
+      </c>
+      <c r="C30">
         <v>2321336000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2236064000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2132524000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2044131000.0</v>
       </c>
-      <c r="F30"/>
-      <c r="G30">
+      <c r="G30"/>
+      <c r="H30">
         <v>2149773000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2184709000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2244506000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2295470000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2246157000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2282093000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2325640000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>89344000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>84757000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>95157000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>104401000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>63227000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>71353000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>73362000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>64142000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>69900000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>75353000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>84439000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>67892000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>49669000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>57251000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>49385000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>48129000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>33657000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>33144000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>36415000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>33399000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>26377000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>25922000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>29892000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>21335000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>23356000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>23685000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>27143000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>22554000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>24359000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>19681000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>22617000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>20019000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>19193000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>17375000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>21310000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>20739000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>16519000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>17555000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>16978000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>16355000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>9858000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>7595000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>7303000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>7028000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>5909000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>13993000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>13297000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>13441000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>6772000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>12143000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>12132000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>12325000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>13051000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>10928000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>10675000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>10173000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>9809000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>9169000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>8939000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>8430000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>8574000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>8833000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>7490000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>6614000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>6896000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>6834000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>6797000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>6344000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>6089000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>4998000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>4737000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>2208000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>2211000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>1723000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>1938468.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>1649890.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>2180000.0</v>
       </c>
-      <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
+      <c r="CP30"/>
     </row>
-    <row r="31" spans="1:93">
+    <row r="31" spans="1:94">
       <c r="A31" t="s">
         <v>53</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>271511000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>268293000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>257096000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>240372000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>248922000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>259092000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>271315000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>261577000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>244492000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>233860000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>229799000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>224432000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>201934000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>184189000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>181499000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>179276000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>174362000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>154558000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>150439000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>144562000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>139481000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>124107000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>123878000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>122663000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>120520000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>112411000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>110791000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>90563000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>89205000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>82251000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>79898000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>79315000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>79161000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>77474000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>75325000.0</v>
       </c>
-      <c r="AU31"/>
-      <c r="AV31">
+      <c r="AV31"/>
+      <c r="AW31">
         <v>76254000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>73032000.0</v>
       </c>
-      <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
-      <c r="BG31">
+      <c r="BG31"/>
+      <c r="BH31">
         <v>39719000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>38874000.0</v>
       </c>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
+      <c r="CP31"/>
     </row>
-    <row r="32" spans="1:93">
+    <row r="32" spans="1:94">
       <c r="A32" t="s">
         <v>54</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -10555,1094 +10649,1107 @@
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
+      <c r="CP32"/>
     </row>
-    <row r="33" spans="1:93">
+    <row r="33" spans="1:94">
       <c r="A33" t="s">
         <v>55</v>
       </c>
       <c r="B33">
-        <v>10379000.0</v>
+        <v>3295850000.0</v>
       </c>
       <c r="C33">
+        <v>3059057000.0</v>
+      </c>
+      <c r="D33">
         <v>2608202000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2428074000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2348620000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2399151000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2433017000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2471233000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2557286000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2570378000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2538946000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>395464000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>403861000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2559412000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2608477000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>480034000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>502156000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>482908000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>536798000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>542910000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1807406000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>515656000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1533018000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1818119000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1930365000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1618073000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1854592000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1532307000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1484302000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1458699000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1436423000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>273952000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>278440000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1241335000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>233017000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>221052000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>217313000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>206673000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1256761000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1277063000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1233385000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>168715000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1180405000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1138921000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1069546000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>166002000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>926111000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>913619000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>830055000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>814860000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>667845000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>641275000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>601714000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>602766000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>581703000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>550651000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>431541000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>408247000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>478639000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>418538000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>406040000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>375957000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>360212000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>339907000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>292239000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>284013000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>275860000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>247536000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>242896000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>237147000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>229071000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>220568000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>220187000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>216108000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>205450000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>190981000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>181199000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>177918000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>164177000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>157180000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>148830000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>138501000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>119184000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>110364000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>14006000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>100257000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>99662000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>96354553.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>91961149.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>89388000.0</v>
       </c>
-      <c r="CM33"/>
       <c r="CN33"/>
       <c r="CO33"/>
+      <c r="CP33"/>
     </row>
-    <row r="34" spans="1:93">
+    <row r="34" spans="1:94">
       <c r="A34" t="s">
         <v>56</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>4798000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>5419000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>112370000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>83238000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>11152000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>12101000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>11385000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>11139000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>177211000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>112798000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>10266000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>35845000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>46425000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>227968000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>421327000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>251101000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>196329000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>127437000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>229812000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>137755000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>287070000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>228046000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>174603000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>109448000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>211578000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>112306000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>116081000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>163304000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>239056000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>175828000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>210635000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>129030000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>204508000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>171365000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>133960000.0</v>
       </c>
-      <c r="AU34"/>
-      <c r="AV34">
+      <c r="AV34"/>
+      <c r="AW34">
         <v>162290000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>131978000.0</v>
       </c>
-      <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
-      <c r="BG34">
+      <c r="BG34"/>
+      <c r="BH34">
         <v>87649000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>60101000.0</v>
       </c>
-      <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
+      <c r="CP34"/>
     </row>
-    <row r="35" spans="1:93">
+    <row r="35" spans="1:94">
       <c r="A35" t="s">
         <v>57</v>
       </c>
       <c r="B35">
-        <v>2974950000.0</v>
+        <v>2982949000.0</v>
       </c>
       <c r="C35">
+        <v>129565000.0</v>
+      </c>
+      <c r="D35">
         <v>126148000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>114243000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>121788000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>126539000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>109153000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>106123000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>106423000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>118243000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>81951000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>82249000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>41329000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>185384000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>146550000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>73158000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>73094000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>73030000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>72966000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>43580000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>145628000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>43407000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>29924000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>40734000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>222746000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>415279000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>245765000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>203424000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>132408000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>232411000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>140524000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>287626000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>240894000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>185693000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>117927000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>222908000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>124135000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>124445000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>169636000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>246532000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>179791000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>216722000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>135992000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>211769000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>178767000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>134811000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>88989000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>159206000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>64604000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>108771000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>56370000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>76987000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>76546000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>95741000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>19271000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>13776000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>10997000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>13891000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>13947000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>14003000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>14058000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>30035000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>14165000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>18115000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>23270000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>23322000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>19373000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>19423000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>16756000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>36066000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>28470000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>24643000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>21364000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>7890000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>16178000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>11691000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>10511000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>13790000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>32844000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>30620000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>24280000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>3002000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>14806000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>3038000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>3056000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>11247000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>11382000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>12685705.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>10386731.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>11504000.0</v>
       </c>
-      <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
+      <c r="CP35"/>
     </row>
-    <row r="36" spans="1:93">
+    <row r="36" spans="1:94">
       <c r="A36" t="s">
         <v>58</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>170936000.0</v>
+      </c>
       <c r="C36">
+        <v>185102000.0</v>
+      </c>
+      <c r="D36">
         <v>233666000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>159327000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>169679000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>130803000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>145474000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>149888000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>172747000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>133321000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>143078000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-395464000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-403861000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>41728000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>42992000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>39787000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>2376650000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-7554000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>2274885000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-538791000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>41512000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>48894000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>36037000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>35818000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>35597000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>35374000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>34576000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>34352000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>34128000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>34291000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>32918000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>1372739000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>1264670000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>32666000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>1203523000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>1253669000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>1183833000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>172641000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>22809000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>22651000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>22493000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>148001000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>22172000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>22011000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>21846000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>137967000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>21515000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>21346000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>16219000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>16062000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>15945000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>15826000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>10615000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>10524000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>8307000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>8231000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>8154000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>8076000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>-112460000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>-89662000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>-102416000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>5689000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>-73288000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>-68874000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>-50793000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>-43886000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>-51744000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>-19975000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>-23323000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>-26591000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>-28075000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>8351000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>3266000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>-27843000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>825000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>1329000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>8754000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>1293000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>36000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>35000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>115000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>-16087000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>2067000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>1078000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>-84624000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>305000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>837000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>21611078.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>23666769.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>1159000.0</v>
       </c>
-      <c r="CM36"/>
       <c r="CN36"/>
       <c r="CO36"/>
+      <c r="CP36"/>
     </row>
-    <row r="37" spans="1:93">
+    <row r="37" spans="1:94">
       <c r="A37" t="s">
         <v>59</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37">
         <v>-52000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>185000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>307000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>447000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>610000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>782000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>975000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>1135000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>789000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>473000.0</v>
       </c>
-      <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
@@ -11670,1305 +11777,1321 @@
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
+      <c r="CP37"/>
     </row>
-    <row r="38" spans="1:93">
+    <row r="38" spans="1:94">
       <c r="A38" t="s">
         <v>60</v>
       </c>
       <c r="B38">
+        <v>331729000.0</v>
+      </c>
+      <c r="C38">
         <v>322568000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>361787000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>284673000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>537755000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>3128704000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>870702000.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>2162268000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>2171411000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>2233172000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>2100291000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>2179425000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>-165243000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1535405000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1511562000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>2788824000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>2734540000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>2646089000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>2331476000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>2214459000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>2215157000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>2099680000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>2243526000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>2251506000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>2111140000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>2068892000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>2027757000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>1994596000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>1959371000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>1859958000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>1811621000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1704607000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1728105000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>1651264000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>1625477000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>1664686000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>1668132000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>1612322000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>1553191000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>1472428000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>1415486000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>1359271000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>1276461000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>1255624000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>1247818000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>1195545000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>1184839000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>1050754000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>944256000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>899852000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>870617000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>509325000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>-77806883000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>451820000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>481600000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>399547000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>256079000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>257142000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>341151000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>341424000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>322886000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>325656000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>305392000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>258411000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>274718000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>257418000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>228141000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>207916000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>200011000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>198018000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>190899000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>183168000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>167077000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>155887000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>169629000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>140091000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>134955000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>126490000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>132816000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>101194000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>92887000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>92046000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>78258000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>80026000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>-642166296.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>89023424.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>63086000.0</v>
       </c>
-      <c r="CM38"/>
       <c r="CN38"/>
       <c r="CO38"/>
+      <c r="CP38"/>
     </row>
-    <row r="39" spans="1:93">
+    <row r="39" spans="1:94">
       <c r="A39" t="s">
         <v>61</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>-17082000.0</v>
+      </c>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
-      <c r="G39">
+      <c r="G39"/>
+      <c r="H39">
         <v>626236000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>471332000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>658311000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>414321000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>602730000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>471937000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>590569000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>54091000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>90143000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>2036096000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>364435000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>320346000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1341987000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>1322922000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1286561000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1059600000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1143024000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1534138000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1423178000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1318661000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1565038000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1254185000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1205318000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1181911000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1164931000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1114239000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>1004767000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>964016000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>990253000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>1048667000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>989744000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>994540000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>1060670000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>1093893000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>1053703000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>1078863000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>1014506000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>976501000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>905248000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>815067000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>757301000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>728422000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>631935000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>616207000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>470229000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>478998000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>458461000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>458918000.0</v>
       </c>
-      <c r="BC39"/>
       <c r="BD39"/>
       <c r="BE39"/>
       <c r="BF39"/>
-      <c r="BG39">
+      <c r="BG39"/>
+      <c r="BH39">
         <v>9918000.0</v>
       </c>
-      <c r="BH39"/>
       <c r="BI39"/>
       <c r="BJ39"/>
       <c r="BK39"/>
       <c r="BL39"/>
       <c r="BM39"/>
       <c r="BN39"/>
       <c r="BO39"/>
       <c r="BP39"/>
       <c r="BQ39"/>
       <c r="BR39"/>
       <c r="BS39"/>
       <c r="BT39"/>
       <c r="BU39"/>
       <c r="BV39"/>
       <c r="BW39"/>
       <c r="BX39"/>
       <c r="BY39"/>
       <c r="BZ39"/>
       <c r="CA39"/>
       <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
       <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
       <c r="CM39"/>
       <c r="CN39"/>
       <c r="CO39"/>
+      <c r="CP39"/>
     </row>
-    <row r="40" spans="1:93">
+    <row r="40" spans="1:94">
       <c r="A40" t="s">
         <v>62</v>
       </c>
       <c r="B40"/>
       <c r="C40">
+        <v>2842046000.0</v>
+      </c>
+      <c r="D40">
         <v>2776078000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>2804423000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>2583798000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>2693615000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>3001648000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>2882852000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>3145329000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>2901476000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>3038889000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-31564000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-41329000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>2570482000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>2696958000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-32238000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>-13588000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>-13373000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-11622000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>-13240000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>2216553000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-55931000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1898957000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1863963000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>1598239000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>1265042000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>1456404000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>1377737000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>1430659000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>1309154000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>1379186000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>-15890000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>-15620000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>1159580000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>-14442000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>-15509000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>-12930000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>-16557000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>1126790000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>1067242000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>1091568000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>-13291000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>1018255000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>890969000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>866308000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>-10310000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>846321000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>747044000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>754640000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>695811000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>620010000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>531338000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>520263000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>486519000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>474274000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>460416000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>443091000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>390545000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>380187000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>351262000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>353586000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>303137000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>319886000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>303105000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>289849000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>266661000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>256706000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>243150000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>225336000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>174900000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>172723000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>167381000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>170502000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>159049000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>158520000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>151433000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>144638000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>135630000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>121072000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>117327000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>118156000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>114505000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>95609000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>89475000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>92320000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>85826000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>85338000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>82075742.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>78812758.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>75599000.0</v>
       </c>
-      <c r="CM40"/>
       <c r="CN40"/>
       <c r="CO40"/>
+      <c r="CP40"/>
     </row>
-    <row r="41" spans="1:93">
+    <row r="41" spans="1:94">
       <c r="A41" t="s">
         <v>63</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>15278000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>23988000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>52054000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>43390000.0</v>
       </c>
-      <c r="Q41"/>
-      <c r="R41">
+      <c r="R41"/>
+      <c r="S41">
         <v>62406000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>21220000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>16801000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>90668000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>66197000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>22418000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>51874000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>40030000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>25833000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>27787000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>25242000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>16757000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>16642000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>15852000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>15203000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>14712000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>16434000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>14442000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>15509000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>12930000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>16557000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>19600000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>21121000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>14655000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>13291000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>11591000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>10791000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>12189000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>10310000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>6953000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>9483000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>7372000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>6878000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>7665000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>8175000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>8036000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>6726000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>3043000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>2676000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>2837000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>3478000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>2302000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>2335000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>2465000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>2703000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>2890000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>2644000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>2457000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>2130000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>2270000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>2232000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>2080000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>1835000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>1250000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>1276000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>1632000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>1601000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>1367000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>1032000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>1005000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>1037000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>853000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>850000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>760000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>552000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>393000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>352000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>351000.0</v>
       </c>
-      <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
+      <c r="CP41"/>
     </row>
-    <row r="42" spans="1:93">
+    <row r="42" spans="1:94">
       <c r="A42" t="s">
         <v>64</v>
       </c>
-      <c r="B42"/>
+      <c r="B42">
+        <v>145394000.0</v>
+      </c>
       <c r="C42">
+        <v>143377000.0</v>
+      </c>
+      <c r="D42">
         <v>140749000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>142957000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>148818000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>147936000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>146791000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>146139000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>145761000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>143747000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>142976000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>141779000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>141288000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>140411000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>130209000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>129349000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>128227000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>127755000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>123494000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>116080000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>113596000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>112378000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>121469000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>122096000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>121705000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>121432000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>119834000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>117864000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>116324000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>115813000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>114413000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>111237000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>99024000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>97614000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>97307000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>97132000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>92476000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>92328000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>73569000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>73388000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>73225000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>73144000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>73039000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>73366000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>73357000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>73258000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>73125000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>73077000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>71023000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>67434000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>60918000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>60828000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>60562000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>47666000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>31892000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>31852000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>31559000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>31519000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>31490000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>31537000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>31523000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>24587000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>19692000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>19664000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>19838000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>19935000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>19930000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>19926000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>19839000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>19876000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>19920000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>19907000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>19761000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>18282000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>17677000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17702000.0</v>
       </c>
       <c r="BY42">
         <v>17702000.0</v>
       </c>
       <c r="BZ42">
         <v>17702000.0</v>
       </c>
       <c r="CA42">
+        <v>17702000.0</v>
+      </c>
+      <c r="CB42">
         <v>17706000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>17708000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>16021000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>15740000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>14959000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>11678000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>6965000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6966000.0</v>
       </c>
       <c r="CI42">
         <v>6966000.0</v>
       </c>
       <c r="CJ42">
+        <v>6966000.0</v>
+      </c>
+      <c r="CK42">
         <v>6528555.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>6537060.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>6537000.0</v>
       </c>
-      <c r="CM42"/>
       <c r="CN42"/>
       <c r="CO42"/>
+      <c r="CP42"/>
     </row>
-    <row r="43" spans="1:93">
+    <row r="43" spans="1:94">
       <c r="A43" t="s">
         <v>65</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -13020,2374 +13143,2403 @@
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
+      <c r="CP43"/>
     </row>
-    <row r="44" spans="1:93">
+    <row r="44" spans="1:94">
       <c r="A44" t="s">
         <v>66</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
-      <c r="V44">
-[...1 lines deleted...]
-      </c>
+      <c r="V44"/>
       <c r="W44">
         <v>7334000.0</v>
       </c>
       <c r="X44">
         <v>7334000.0</v>
       </c>
       <c r="Y44">
         <v>7334000.0</v>
       </c>
       <c r="Z44">
         <v>7334000.0</v>
       </c>
       <c r="AA44">
         <v>7334000.0</v>
       </c>
       <c r="AB44">
-        <v>7834000.0</v>
+        <v>7334000.0</v>
       </c>
       <c r="AC44">
         <v>7834000.0</v>
       </c>
       <c r="AD44">
         <v>7834000.0</v>
       </c>
       <c r="AE44">
         <v>7834000.0</v>
       </c>
       <c r="AF44">
         <v>7834000.0</v>
       </c>
       <c r="AG44">
         <v>7834000.0</v>
       </c>
       <c r="AH44">
         <v>7834000.0</v>
       </c>
       <c r="AI44">
         <v>7834000.0</v>
       </c>
       <c r="AJ44">
         <v>7834000.0</v>
       </c>
       <c r="AK44">
         <v>7834000.0</v>
       </c>
       <c r="AL44">
-        <v>16334000.0</v>
+        <v>7834000.0</v>
       </c>
       <c r="AM44">
         <v>16334000.0</v>
       </c>
       <c r="AN44">
         <v>16334000.0</v>
       </c>
       <c r="AO44">
         <v>16334000.0</v>
       </c>
       <c r="AP44">
         <v>16334000.0</v>
       </c>
       <c r="AQ44">
         <v>16334000.0</v>
       </c>
       <c r="AR44">
         <v>16334000.0</v>
       </c>
       <c r="AS44">
         <v>16334000.0</v>
       </c>
       <c r="AT44">
         <v>16334000.0</v>
       </c>
       <c r="AU44">
         <v>16334000.0</v>
       </c>
       <c r="AV44">
         <v>16334000.0</v>
       </c>
       <c r="AW44">
-        <v>8500000.0</v>
+        <v>16334000.0</v>
       </c>
       <c r="AX44">
         <v>8500000.0</v>
       </c>
       <c r="AY44">
         <v>8500000.0</v>
       </c>
       <c r="AZ44">
         <v>8500000.0</v>
       </c>
       <c r="BA44">
         <v>8500000.0</v>
       </c>
       <c r="BB44">
         <v>8500000.0</v>
       </c>
       <c r="BC44">
         <v>8500000.0</v>
       </c>
       <c r="BD44">
         <v>8500000.0</v>
       </c>
       <c r="BE44">
         <v>8500000.0</v>
       </c>
       <c r="BF44">
         <v>8500000.0</v>
       </c>
       <c r="BG44">
         <v>8500000.0</v>
       </c>
-      <c r="BH44"/>
+      <c r="BH44">
+        <v>8500000.0</v>
+      </c>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
+      <c r="CP44"/>
     </row>
-    <row r="45" spans="1:93">
+    <row r="45" spans="1:94">
       <c r="A45" t="s">
         <v>67</v>
       </c>
       <c r="B45"/>
-      <c r="C45"/>
+      <c r="C45">
+        <v>25103000.0</v>
+      </c>
       <c r="D45"/>
       <c r="E45"/>
-      <c r="F45">
+      <c r="F45"/>
+      <c r="G45">
         <v>33675000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>43193000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>43073000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>42648000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>45179000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>44705000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>44479000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>44274000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>43863000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>44031000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>21033000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>27290000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>26203000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>26176000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>24586000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>22329000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>21974000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>25446000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>25691000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>25922000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>26545000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>26706000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>26418000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>26477000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>26686000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>27189000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>27462000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>26079000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>25081000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>25440000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>25846000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>26377000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>26275000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>26292000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>25645000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>25412000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>25472000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>24006000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>21294000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>18926000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>16919000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>14957000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>13777000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>12825000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>11354000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>8848000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>7828000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>7744000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>7782000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>7673000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>7536000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>7531000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>7579000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>7615000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>7611000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>7692000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>7757000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>7853000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>7916000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>8006000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>8060000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>8117000.0</v>
       </c>
-      <c r="BT45"/>
-      <c r="BU45">
+      <c r="BU45"/>
+      <c r="BV45">
         <v>8157000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>8244000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>8220000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>8032000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>6975000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>6493000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>5455000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>5526000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>5583000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>5626000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>3892000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>3195000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>1736000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>1619000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>1627000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>1643156.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>1648227.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>1672000.0</v>
       </c>
-      <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
+      <c r="CP45"/>
     </row>
-    <row r="46" spans="1:93">
+    <row r="46" spans="1:94">
       <c r="A46" t="s">
         <v>68</v>
       </c>
       <c r="B46">
+        <v>10071000.0</v>
+      </c>
+      <c r="C46">
         <v>10379000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>10351000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>10877000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>11489000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>39375000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>18838000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>19540000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>19968000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>20928000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>21468000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>22407000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>22869000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>23653000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>24668000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>25272000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>25357000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>25052000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>25043000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>21033000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>27290000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>26203000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>26176000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>24586000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>22329000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>21974000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>25446000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>25691000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>25922000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>26545000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>26706000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>26418000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>26477000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>26686000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>27189000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>27462000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>26079000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>25081000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>25440000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>25846000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>26377000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>26275000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>26292000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>25645000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>25412000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>25472000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>24006000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>21294000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>18926000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>16919000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>14957000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>13777000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>12825000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>11354000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>8848000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>7828000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>7744000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>7782000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>7673000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>7536000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>7531000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>7579000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>7615000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>7611000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>7692000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>7757000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>7853000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>7916000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>8006000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>8060000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>8117000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>8219000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>8157000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>8244000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>8220000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>8032000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>6975000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>6493000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>5455000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>5526000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>5583000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>5626000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>3892000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>3195000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>1736000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>1619000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>1627000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>1643156.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>1648227.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>1672000.0</v>
       </c>
-      <c r="CM46"/>
       <c r="CN46"/>
       <c r="CO46"/>
+      <c r="CP46"/>
     </row>
-    <row r="47" spans="1:93">
+    <row r="47" spans="1:94">
       <c r="A47" t="s">
         <v>69</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>35707000.0</v>
       </c>
-      <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>37553000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>24668000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>25272000.0</v>
       </c>
-      <c r="Q47"/>
-      <c r="R47">
+      <c r="R47"/>
+      <c r="S47">
         <v>25052000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>25043000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>21033000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>27290000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>26203000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>44076000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>42886000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>38329000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>35474000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>38381000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>38591000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>38822000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>26545000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>26706000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>26418000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>26477000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>26686000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>27189000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>27462000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>26079000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>25081000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>25440000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>25846000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>26377000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>26275000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>26292000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>25645000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>25412000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>25472000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>24006000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>21294000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>18926000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>16919000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>14957000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>13777000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>12825000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>11354000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>8848000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>7828000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>7744000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>7782000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>7673000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>7536000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>7531000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>7579000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>7615000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>7611000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>7692000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>7757000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>7853000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>7916000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>8006000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>8060000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>8117000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>8219000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>8157000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>8244000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>8220000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>8032000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>6975000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>6493000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>5455000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>5526000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>5583000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>5626000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>3892000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>3195000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>1736000.0</v>
       </c>
-      <c r="CH47"/>
       <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
       <c r="CL47"/>
       <c r="CM47"/>
       <c r="CN47"/>
       <c r="CO47"/>
+      <c r="CP47"/>
     </row>
-    <row r="48" spans="1:93">
+    <row r="48" spans="1:94">
       <c r="A48" t="s">
         <v>70</v>
       </c>
-      <c r="B48"/>
+      <c r="B48">
+        <v>193413000.0</v>
+      </c>
       <c r="C48">
+        <v>190414000.0</v>
+      </c>
+      <c r="D48">
         <v>188350000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>173350000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>173557000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>172181000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>164978000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>165096000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>163199000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>160862000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>155117000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>153414000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>147465000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>144911000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>140546000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>139904000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>139024000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>138219000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>130066000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>119910000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>112068000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>105171000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>94496000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>89197000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>72354000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>72496000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>69349000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>65728000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>50937000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>48274000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>45745000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>42636000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>40190000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>37236000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>36197000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>34264000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>32387000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>31192000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>29361000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>27526000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>21503000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>20054000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>18958000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>17858000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>16416000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>14454000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>15503000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>15110000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>14480000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>13343000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>12920000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>12178000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>10955000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>9945000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>8678000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>7651000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>7060000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>6220000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>5792000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>5119000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>4483000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>4643000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>7472000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>6852000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>6345000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>5917000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>5822000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>5433000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>5051000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>4671000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>4273000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>4579000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>4265000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>4140000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>3820000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>3401000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>3117000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>2858000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>2532000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>2275000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>2058000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>1885000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>1748000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>1648000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>1567000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>1323000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>1005000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>1191436.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>962241.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>742000.0</v>
       </c>
-      <c r="CM48"/>
       <c r="CN48"/>
       <c r="CO48"/>
+      <c r="CP48"/>
     </row>
-    <row r="49" spans="1:93">
+    <row r="49" spans="1:94">
       <c r="A49" t="s">
         <v>71</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>153414000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>147465000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>144911000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>140546000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>139904000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>139024000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>138219000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>130066000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>119910000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>112068000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>105171000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>94496000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>89197000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>72354000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>72496000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>69349000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>65728000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>50937000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>48274000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>45745000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>42636000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>40190000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>37236000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>36197000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>34264000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>32387000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>31192000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>29361000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>27526000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>21503000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>20054000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>18958000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>17858000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>16416000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>14454000.0</v>
       </c>
-      <c r="AU49"/>
-      <c r="AV49">
+      <c r="AV49"/>
+      <c r="AW49">
         <v>15110000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>14480000.0</v>
       </c>
-      <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
-      <c r="BG49">
+      <c r="BG49"/>
+      <c r="BH49">
         <v>5792000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>5119000.0</v>
       </c>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
+      <c r="CP49"/>
     </row>
-    <row r="50" spans="1:93">
+    <row r="50" spans="1:94">
       <c r="A50" t="s">
         <v>72</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>20000000.0</v>
+      </c>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-      <c r="Z50">
+      <c r="Z50"/>
+      <c r="AA50">
         <v>30000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>7000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>43000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>65000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>85000.0</v>
       </c>
-      <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>307866000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>261570000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>81000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>142972000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>245102000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>112306000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>149605000.0</v>
       </c>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>244159000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>167484000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
+      <c r="CP50"/>
     </row>
-    <row r="51" spans="1:93">
+    <row r="51" spans="1:94">
       <c r="A51" t="s">
         <v>73</v>
       </c>
       <c r="B51">
-        <v>74026000.0</v>
+        <v>58475000.0</v>
       </c>
       <c r="C51">
+        <v>77365000.0</v>
+      </c>
+      <c r="D51">
         <v>76951000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>76939000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>77897000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>76546000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>78480000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>76029000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>83961000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>85147000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>86453000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>87876000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>89677000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>195421000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>156460000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>85161000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>86682000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>86403000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>84588000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>56720000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>156241000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>60232000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>39969000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>50549000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>44285000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>237181000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>255225000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>212853000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>144961000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>247336000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>156279000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>328662000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>295094000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>208096000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>176496000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>278626000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>145830000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>183129000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>196828000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>272580000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>209352000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>277683000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>162554000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>238032000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>204889000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>201008000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>122883000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>195727000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>136102000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>190349000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>142517000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>159943000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>146307000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>165975000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>88535000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>78096000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>80739000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>91726000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>91773000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>64225000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>58040000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>80361000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>68748000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>63222000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>61748000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>39765000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>58273000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>36021000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>35156000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>57970000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>72015000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>59379000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>38189000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>67341000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>36659000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>30473000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>25875000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>33999000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>10173000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>13421000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>4738000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>18311000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>3918000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>15348000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>12975000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>4329000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>3785000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>4711561.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>3592867.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>4779000.0</v>
       </c>
-      <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
+      <c r="CP51"/>
     </row>
-    <row r="52" spans="1:93">
+    <row r="52" spans="1:94">
       <c r="A52" t="s">
         <v>74</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>4429000.0</v>
+      </c>
       <c r="C52">
+        <v>3339000.0</v>
+      </c>
+      <c r="D52">
         <v>2975000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>3027000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>4047000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>2759000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>4755000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>2366000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>3810000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>4821000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>4502000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>5627000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>6680000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>10037000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>9910000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>12003000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>13588000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>13373000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>11622000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>13240000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>10613000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>16825000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>10045000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>9815000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>9346000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>10172000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>9460000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>9429000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>12553000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>14925000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>15755000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>307866000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>261570000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>22403000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>142972000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>245102000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>112306000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>149605000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>27192000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>26048000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>29561000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>244159000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>26562000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>26263000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>26122000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>167484000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>33894000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>36521000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>71498000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>81578000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>86147000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>82956000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>69761000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>70234000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>69264000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>64320000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>66905000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>77835000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>77826000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>50222000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>43982000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>47623000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>54583000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>45107000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>38478000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>35641000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>38900000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>16598000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>18400000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>21904000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>19199000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>16769000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>16825000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>39634000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>20481000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>18782000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>15364000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>20209000.0</v>
       </c>
-      <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
-      <c r="CD52">
+      <c r="CD52"/>
+      <c r="CE52">
         <v>15309000.0</v>
       </c>
-      <c r="CE52"/>
-      <c r="CF52">
+      <c r="CF52"/>
+      <c r="CG52">
         <v>12310000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>9919000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>290000.0</v>
       </c>
-      <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
+      <c r="CP52"/>
     </row>
-    <row r="53" spans="1:93">
+    <row r="53" spans="1:94">
       <c r="A53" t="s">
         <v>75</v>
       </c>
       <c r="B53">
-        <v>410510000.0</v>
+        <v>421729000.0</v>
       </c>
       <c r="C53">
+        <v>5736000.0</v>
+      </c>
+      <c r="D53">
         <v>324709000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>396555000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>419617000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>411640000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>374828000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>361254000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>349678000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>345275000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>311537000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>329137000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>339578000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>379814000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>366742000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>376737000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>395301000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>421466000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>439023000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>450772000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>423122000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>410624000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>297964000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>220699000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>223101000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>235821000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>226064000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>215587000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>224741000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>221614000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>216714000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>222085000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>226504000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>231507000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>187348000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>175110000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>172754000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>162368000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>152171000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>138844000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>134825000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>70256000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>68158000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>65855000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>67204000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>68213000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>71392000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>90146000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>104592000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>106411000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>109829000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>83550000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>77492000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>79502000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>84326000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>94830000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>101017000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>99366000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>102292000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>91354000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>73046000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>61824000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>65823000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>61404000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>43298000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>37292000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>29591000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>16149000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>16533000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>17795000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>22268000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>21277000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>22442000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>26029000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>22895000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>23362000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>24951000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>53000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>25465000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>23496000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>23794000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>3614000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>19096000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>19613000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>17830000.0</v>
       </c>
-      <c r="CH53"/>
-      <c r="CI53">
+      <c r="CI53"/>
+      <c r="CJ53">
         <v>20722000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>-129000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>278000.0</v>
       </c>
-      <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
+      <c r="CP53"/>
     </row>
-    <row r="54" spans="1:93">
+    <row r="54" spans="1:94">
       <c r="A54" t="s">
         <v>76</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -15439,1150 +15591,1165 @@
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
+      <c r="CP54"/>
     </row>
-    <row r="55" spans="1:93">
+    <row r="55" spans="1:94">
       <c r="A55" t="s">
         <v>77</v>
       </c>
       <c r="B55">
+        <v>3322298000.0</v>
+      </c>
+      <c r="C55">
         <v>3308918000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>3232953000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>3224008000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>3019687000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>3128704000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3418756000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3288004000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3547390000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>3313882000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>3437583000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>3351847000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>3551876000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>3055928000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>3140369000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2985038000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2893464000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2789319000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2788824000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2734540000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2646089000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2331476000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2214459000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2215157000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2099680000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1944114000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1961952000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1833018000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1789908000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1750969000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1723104000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1685419000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1581518000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1534302000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1471590000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1507053000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1433951000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1418804000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1468595000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1484962000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1432640000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1384476000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1306529000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1253066000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1194973000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1110459000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1086814000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>1062621000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>997425000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>987060000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>853138000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>781979000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>756599000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>726769000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>613631000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>588195000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>572368000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>533481000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>520179000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>454361000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>449479000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>414267000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>417454000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>394341000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>379027000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>352762000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>342016000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>305791000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>286711000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>258706000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>245875000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>234410000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>234065000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>230098000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>217862000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>204014000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>192433000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>191284000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>175240000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>168817000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>161385000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>151334000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>128112000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>118968000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>114236000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>106206000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>105342000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>102801704.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>97426961.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>94931000.0</v>
       </c>
-      <c r="CM55"/>
       <c r="CN55"/>
       <c r="CO55"/>
+      <c r="CP55"/>
     </row>
-    <row r="56" spans="1:93">
+    <row r="56" spans="1:94">
       <c r="A56" t="s">
         <v>78</v>
       </c>
       <c r="B56">
-        <v>2975971000.0</v>
+        <v>26448000.0</v>
       </c>
       <c r="C56">
+        <v>249861000.0</v>
+      </c>
+      <c r="D56">
         <v>624751000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>795934000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>671067000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>729553000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>985739000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>816771000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>990104000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>743504000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>898637000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>784972000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>914843000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>509438000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>531445000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>2670247000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>855903000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>794849000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>2252026000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>2191630000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>838683000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1815820000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>681441000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>397038000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>169315000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>326041000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>107360000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>300711000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>305606000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>292270000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>286681000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1411467000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1303078000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>292967000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>1238573000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>1286001000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>1216638000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>1212131000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>211834000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>207899000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>199255000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>1215761000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>126124000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>114145000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>125427000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>944457000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>160703000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>149002000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>167370000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>172200000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>185293000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>140704000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>154885000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>124003000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>31928000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>37544000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>140827000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>125234000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>41540000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>35823000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>43439000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>38310000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>57242000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>54434000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>86788000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>68749000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>66156000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>58255000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>43815000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>21559000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>16804000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>13842000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>13878000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>13990000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>12412000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>13033000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>11234000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>13366000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>11063000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>11637000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>12555000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>12833000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>8928000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>8604000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>100230000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>5949000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>5680000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>6447151.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>5465812.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>5543000.0</v>
       </c>
-      <c r="CM56"/>
       <c r="CN56"/>
       <c r="CO56"/>
+      <c r="CP56"/>
     </row>
-    <row r="57" spans="1:93">
+    <row r="57" spans="1:94">
       <c r="A57" t="s">
         <v>79</v>
       </c>
-      <c r="B57"/>
+      <c r="B57">
+        <v>4429000.0</v>
+      </c>
       <c r="C57">
+        <v>2845385000.0</v>
+      </c>
+      <c r="D57">
         <v>2779053000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2807450000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>2587845000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>2696374000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>3006403000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>2885218000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>3149139000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>2906297000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>3084263000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>31564000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>41329000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>2622075000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>2749012000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>32238000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>35328000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>55126000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>39079000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>35274000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>2263778000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>55931000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1950419000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1945923000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1665781000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1316899000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1509947000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1428918000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1476628000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1341785000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1411704000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>15890000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>15620000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>1198417000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>14442000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>15509000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>12930000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>16557000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>1173582000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>1114411000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>1135784000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>13291000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>1056408000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>928023000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>904619000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>10310000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>887168000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>793048000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>833510000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>784267000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>713822000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>622469000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>598060000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>563479000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>543538000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>524736000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>512833000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>471858000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>458013000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>401484000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>397568000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>353463000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>374469000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>348212000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>328327000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>302302000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>295606000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>259748000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>243736000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>196804000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>191922000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>184150000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>187327000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>198683000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>179001000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>170215000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>160002000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>155839000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>121072000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>117327000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>118156000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>129814000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>95609000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>101785000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>102239000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>86116000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>85338000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>82075742.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>78812758.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>75599000.0</v>
       </c>
-      <c r="CM57"/>
       <c r="CN57"/>
       <c r="CO57"/>
+      <c r="CP57"/>
     </row>
-    <row r="58" spans="1:93">
+    <row r="58" spans="1:94">
       <c r="A58" t="s">
         <v>80</v>
       </c>
       <c r="B58">
+        <v>2987378000.0</v>
+      </c>
+      <c r="C58">
         <v>2974950000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>2905201000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2921693000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>2709633000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2822913000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>3115556000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2991341000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>3255562000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>3024540000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>3166214000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>82249000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>3280560000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>2794230000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>2895562000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>2731518000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>2629602000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>2513041000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>2522124000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>2485140000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>2409406000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>2091993000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1980343000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1986657000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1888527000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1732178000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1755712000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1632342000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1609036000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1574196000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1552228000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1519624000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1431097000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1384110000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1322613000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1360219000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1295226000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1273179000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1343218000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1360943000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>1315575000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1269764000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1192400000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1139792000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1083386000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1001021000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>976157000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>952254000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>898114000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>893038000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>770192000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>699456000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>674606000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>659220000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>562809000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>538512000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>523830000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>485749000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>471960000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>415487000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>411626000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>383498000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>388634000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>366327000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>351597000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>325624000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>314979000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>279171000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>260492000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>232870000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>220392000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>208793000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>208691000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>206573000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>195179000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>181906000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>170513000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>169629000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>153916000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>147947000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>142436000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>132816000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>110415000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>104823000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>105295000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>97363000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>96720000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>94761447.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>89199489.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>87103000.0</v>
       </c>
-      <c r="CM58"/>
       <c r="CN58"/>
       <c r="CO58"/>
+      <c r="CP58"/>
     </row>
-    <row r="59" spans="1:93">
+    <row r="59" spans="1:94">
       <c r="A59" t="s">
         <v>81</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -16634,382 +16801,384 @@
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
+      <c r="CP59"/>
     </row>
-    <row r="60" spans="1:93">
+    <row r="60" spans="1:94">
       <c r="A60" t="s">
         <v>82</v>
       </c>
       <c r="B60">
+        <v>334920000.0</v>
+      </c>
+      <c r="C60">
         <v>333968000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>327752000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>302315000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>310054000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>305679000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>303086000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>296625000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>291850000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>289384000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>271369000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>274297000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>271316000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>261391000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>244360000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>252910000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>263080000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>275303000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>265565000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>248611000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>236210000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>239483000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>234116000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>228500000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>211153000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>211936000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>206240000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>200676000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>180872000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>176773000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>170876000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>165795000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>150421000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>150192000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>148977000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>146834000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>138725000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>145625000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>125377000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>124019000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>117065000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>114712000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>114129000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>113274000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>111587000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>109438000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>110657000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>110367000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>99311000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>94022000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>82946000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>82523000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>81993000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>67549000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>50822000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>49683000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>48538000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>47732000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>48219000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>38874000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>37853000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>30769000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>28820000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>28014000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>27430000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>27138000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>27037000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>26620000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>26219000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>25836000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>25483000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>25617000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>25374000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>23525000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>22683000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>22108000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>21920000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>21655000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>21324000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>20870000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>18949000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>18518000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>17697000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>14145000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>8941000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>8843000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>8622000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>8040257.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>8227472.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>7828000.0</v>
       </c>
-      <c r="CM60"/>
       <c r="CN60"/>
       <c r="CO60"/>
+      <c r="CP60"/>
     </row>
-    <row r="61" spans="1:93">
+    <row r="61" spans="1:94">
       <c r="A61" t="s">
         <v>83</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
-      <c r="M61">
-[...1 lines deleted...]
-      </c>
+      <c r="M61"/>
       <c r="N61">
         <v>-16741000.0</v>
       </c>
       <c r="O61">
         <v>-16741000.0</v>
       </c>
       <c r="P61">
         <v>-16741000.0</v>
       </c>
       <c r="Q61">
         <v>-16741000.0</v>
       </c>
       <c r="R61">
         <v>-16741000.0</v>
       </c>
       <c r="S61">
         <v>-16741000.0</v>
       </c>
       <c r="T61">
         <v>-16741000.0</v>
       </c>
       <c r="U61">
         <v>-16741000.0</v>
       </c>
       <c r="V61">
         <v>-16741000.0</v>
       </c>
       <c r="W61">
+        <v>-16741000.0</v>
+      </c>
+      <c r="X61">
         <v>-3005000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-1752000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-1344000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1084000.0</v>
       </c>
       <c r="AA61">
         <v>-1084000.0</v>
       </c>
       <c r="AB61">
         <v>-1084000.0</v>
       </c>
       <c r="AC61">
         <v>-1084000.0</v>
       </c>
       <c r="AD61">
         <v>-1084000.0</v>
       </c>
       <c r="AE61">
         <v>-1084000.0</v>
       </c>
       <c r="AF61">
         <v>-1084000.0</v>
       </c>
       <c r="AG61">
         <v>-1084000.0</v>
       </c>
       <c r="AH61">
         <v>-1084000.0</v>
       </c>
@@ -17034,170 +17203,173 @@
       <c r="AO61">
         <v>-1084000.0</v>
       </c>
       <c r="AP61">
         <v>-1084000.0</v>
       </c>
       <c r="AQ61">
         <v>-1084000.0</v>
       </c>
       <c r="AR61">
         <v>-1084000.0</v>
       </c>
       <c r="AS61">
         <v>-1084000.0</v>
       </c>
       <c r="AT61">
         <v>-1084000.0</v>
       </c>
       <c r="AU61">
         <v>-1084000.0</v>
       </c>
       <c r="AV61">
         <v>-1084000.0</v>
       </c>
       <c r="AW61">
+        <v>-1084000.0</v>
+      </c>
+      <c r="AX61">
         <v>-2167000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1084000.0</v>
       </c>
       <c r="AY61">
         <v>-1084000.0</v>
       </c>
       <c r="AZ61">
         <v>-1084000.0</v>
       </c>
       <c r="BA61">
         <v>-1084000.0</v>
       </c>
       <c r="BB61">
         <v>-1084000.0</v>
       </c>
       <c r="BC61">
         <v>-1084000.0</v>
       </c>
       <c r="BD61">
         <v>-1084000.0</v>
       </c>
       <c r="BE61">
         <v>-1084000.0</v>
       </c>
       <c r="BF61">
         <v>-1084000.0</v>
       </c>
       <c r="BG61">
         <v>-1084000.0</v>
       </c>
       <c r="BH61">
+        <v>-1084000.0</v>
+      </c>
+      <c r="BI61">
         <v>1006000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1006000.0</v>
       </c>
       <c r="BJ61">
         <v>-1006000.0</v>
       </c>
       <c r="BK61">
+        <v>-1006000.0</v>
+      </c>
+      <c r="BL61">
         <v>-826000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BM61">
         <v>-800000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BN61">
         <v>-622000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BO61">
         <v>-522000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-523000.0</v>
       </c>
       <c r="BP61">
         <v>-523000.0</v>
       </c>
       <c r="BQ61">
+        <v>-523000.0</v>
+      </c>
+      <c r="BR61">
         <v>-496000.0</v>
       </c>
-      <c r="BR61">
+      <c r="BS61">
         <v>-299000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-199000.0</v>
       </c>
       <c r="BT61">
         <v>-199000.0</v>
       </c>
       <c r="BU61">
+        <v>-199000.0</v>
+      </c>
+      <c r="BV61">
         <v>-189000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BW61">
         <v>-168000.0</v>
       </c>
-      <c r="BW61">
+      <c r="BX61">
         <v>-58000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-18000.0</v>
       </c>
       <c r="BY61">
         <v>-18000.0</v>
       </c>
       <c r="BZ61">
         <v>-18000.0</v>
       </c>
       <c r="CA61">
+        <v>-18000.0</v>
+      </c>
+      <c r="CB61">
         <v>-14000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12000.0</v>
       </c>
       <c r="CC61">
         <v>-12000.0</v>
       </c>
       <c r="CD61">
-        <v>-10000.0</v>
+        <v>-12000.0</v>
       </c>
       <c r="CE61">
         <v>-10000.0</v>
       </c>
       <c r="CF61">
         <v>-10000.0</v>
       </c>
       <c r="CG61">
         <v>-10000.0</v>
       </c>
-      <c r="CH61"/>
+      <c r="CH61">
+        <v>-10000.0</v>
+      </c>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
+      <c r="CP61"/>
     </row>
-    <row r="62" spans="1:93">
+    <row r="62" spans="1:94">
       <c r="A62" t="s">
         <v>84</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -17249,50 +17421,51 @@
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
+      <c r="CP62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -17381,51 +17554,51 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B2">
         <v>76652000.0</v>
       </c>
       <c r="C2">
         <v>80185000.0</v>
       </c>
       <c r="D2">
         <v>64614000.0</v>
       </c>
       <c r="E2">
         <v>28348000.0</v>
       </c>
       <c r="F2">
         <v>-5000.0</v>
       </c>
       <c r="G2">
         <v>28206000.0</v>
       </c>
       <c r="H2">
         <v>24750000.0</v>
       </c>
       <c r="I2">
         <v>20146000.0</v>
       </c>
@@ -17455,53 +17628,55 @@
       </c>
       <c r="R2">
         <v>6318000.0</v>
       </c>
       <c r="S2">
         <v>6544000.0</v>
       </c>
       <c r="T2">
         <v>6961000.0</v>
       </c>
       <c r="U2">
         <v>4805000.0</v>
       </c>
       <c r="V2">
         <v>2486000.0</v>
       </c>
       <c r="W2">
         <v>1839000.0</v>
       </c>
       <c r="X2">
         <v>1925000.0</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>156</v>
+      </c>
+      <c r="B3">
+        <v>2599000.0</v>
+      </c>
       <c r="C3">
         <v>3931000.0</v>
       </c>
       <c r="D3">
         <v>5003000.0</v>
       </c>
       <c r="E3">
         <v>5322000.0</v>
       </c>
       <c r="F3">
         <v>4198000.0</v>
       </c>
       <c r="G3">
         <v>3292000.0</v>
       </c>
       <c r="H3">
         <v>3260000.0</v>
       </c>
       <c r="I3">
         <v>2938000.0</v>
       </c>
       <c r="J3">
         <v>2691000.0</v>
       </c>
       <c r="K3">
@@ -17527,93 +17702,95 @@
       </c>
       <c r="R3">
         <v>562000.0</v>
       </c>
       <c r="S3">
         <v>457000.0</v>
       </c>
       <c r="T3">
         <v>387000.0</v>
       </c>
       <c r="U3">
         <v>310000.0</v>
       </c>
       <c r="V3">
         <v>189000.0</v>
       </c>
       <c r="W3">
         <v>118000.0</v>
       </c>
       <c r="X3">
         <v>134000.0</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>427000.0</v>
       </c>
       <c r="I4">
         <v>427000.0</v>
       </c>
       <c r="J4">
         <v>427000.0</v>
       </c>
       <c r="K4">
         <v>3935000.0</v>
       </c>
       <c r="L4">
         <v>213000.0</v>
       </c>
       <c r="M4">
         <v>-576000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>158</v>
+      </c>
+      <c r="B5">
+        <v>36850000.0</v>
+      </c>
       <c r="C5">
         <v>26344000.0</v>
       </c>
       <c r="D5">
         <v>27294000.0</v>
       </c>
       <c r="E5">
         <v>15028000.0</v>
       </c>
       <c r="F5">
         <v>47479000.0</v>
       </c>
       <c r="G5">
         <v>46943000.0</v>
       </c>
       <c r="H5">
         <v>35024000.0</v>
       </c>
       <c r="I5">
         <v>15376000.0</v>
       </c>
       <c r="J5">
         <v>12330000.0</v>
       </c>
       <c r="K5">
@@ -17639,54 +17816,54 @@
       </c>
       <c r="R5">
         <v>1860000.0</v>
       </c>
       <c r="S5">
         <v>1091000.0</v>
       </c>
       <c r="T5">
         <v>1696000.0</v>
       </c>
       <c r="U5">
         <v>1314000.0</v>
       </c>
       <c r="V5">
         <v>757000.0</v>
       </c>
       <c r="W5">
         <v>1685000.0</v>
       </c>
       <c r="X5">
         <v>1177000.0</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B6">
-        <v>36850000.0</v>
+        <v>39449000.0</v>
       </c>
       <c r="C6">
         <v>30275000.0</v>
       </c>
       <c r="D6">
         <v>32297000.0</v>
       </c>
       <c r="E6">
         <v>20350000.0</v>
       </c>
       <c r="F6">
         <v>51677000.0</v>
       </c>
       <c r="G6">
         <v>50235000.0</v>
       </c>
       <c r="H6">
         <v>38284000.0</v>
       </c>
       <c r="I6">
         <v>18314000.0</v>
       </c>
       <c r="J6">
         <v>15021000.0</v>
       </c>
@@ -17713,115 +17890,115 @@
       </c>
       <c r="R6">
         <v>2422000.0</v>
       </c>
       <c r="S6">
         <v>1548000.0</v>
       </c>
       <c r="T6">
         <v>2083000.0</v>
       </c>
       <c r="U6">
         <v>1624000.0</v>
       </c>
       <c r="V6">
         <v>946000.0</v>
       </c>
       <c r="W6">
         <v>1803000.0</v>
       </c>
       <c r="X6">
         <v>1311000.0</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>427000.0</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>-646000.0</v>
       </c>
       <c r="K8">
         <v>3935000.0</v>
       </c>
       <c r="L8">
         <v>213000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B9">
         <v>193791000.0</v>
       </c>
       <c r="C9">
         <v>147149000.0</v>
       </c>
       <c r="D9">
         <v>148404000.0</v>
       </c>
       <c r="E9">
         <v>124013000.0</v>
       </c>
       <c r="F9">
         <v>111076000.0</v>
       </c>
       <c r="G9">
         <v>100526000.0</v>
       </c>
       <c r="H9">
         <v>119174000.0</v>
       </c>
       <c r="I9">
         <v>84703000.0</v>
       </c>
@@ -17851,51 +18028,51 @@
       </c>
       <c r="R9">
         <v>10209000.0</v>
       </c>
       <c r="S9">
         <v>8931000.0</v>
       </c>
       <c r="T9">
         <v>7936000.0</v>
       </c>
       <c r="U9">
         <v>1240000.0</v>
       </c>
       <c r="V9">
         <v>876000.0</v>
       </c>
       <c r="W9">
         <v>677000.0</v>
       </c>
       <c r="X9">
         <v>598000.0</v>
       </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B10">
         <v>36850000.0</v>
       </c>
       <c r="C10">
         <v>26344000.0</v>
       </c>
       <c r="D10">
         <v>27294000.0</v>
       </c>
       <c r="E10">
         <v>15028000.0</v>
       </c>
       <c r="F10">
         <v>47479000.0</v>
       </c>
       <c r="G10">
         <v>46943000.0</v>
       </c>
       <c r="H10">
         <v>35014000.0</v>
       </c>
       <c r="I10">
         <v>15376000.0</v>
       </c>
@@ -17925,51 +18102,51 @@
       </c>
       <c r="R10">
         <v>1860000.0</v>
       </c>
       <c r="S10">
         <v>1091000.0</v>
       </c>
       <c r="T10">
         <v>1696000.0</v>
       </c>
       <c r="U10">
         <v>1314000.0</v>
       </c>
       <c r="V10">
         <v>757000.0</v>
       </c>
       <c r="W10">
         <v>1685000.0</v>
       </c>
       <c r="X10">
         <v>1177000.0</v>
       </c>
     </row>
     <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B11">
         <v>9928000.0</v>
       </c>
       <c r="C11">
         <v>6099000.0</v>
       </c>
       <c r="D11">
         <v>5070000.0</v>
       </c>
       <c r="E11">
         <v>3294000.0</v>
       </c>
       <c r="F11">
         <v>9641000.0</v>
       </c>
       <c r="G11">
         <v>9532000.0</v>
       </c>
       <c r="H11">
         <v>8450000.0</v>
       </c>
       <c r="I11">
         <v>3373000.0</v>
       </c>
@@ -17999,51 +18176,51 @@
       </c>
       <c r="R11">
         <v>454000.0</v>
       </c>
       <c r="S11">
         <v>263000.0</v>
       </c>
       <c r="T11">
         <v>414000.0</v>
       </c>
       <c r="U11">
         <v>341000.0</v>
       </c>
       <c r="V11">
         <v>195000.0</v>
       </c>
       <c r="W11">
         <v>627000.0</v>
       </c>
       <c r="X11">
         <v>396000.0</v>
       </c>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B12">
         <v>67915000.0</v>
       </c>
       <c r="C12">
         <v>76644000.0</v>
       </c>
       <c r="D12">
         <v>66535000.0</v>
       </c>
       <c r="E12">
         <v>14154000.0</v>
       </c>
       <c r="F12">
         <v>6270000.0</v>
       </c>
       <c r="G12">
         <v>11627000.0</v>
       </c>
       <c r="H12">
         <v>22961000.0</v>
       </c>
       <c r="I12">
         <v>17706000.0</v>
       </c>
@@ -18073,137 +18250,141 @@
       </c>
       <c r="R12">
         <v>5533000.0</v>
       </c>
       <c r="S12">
         <v>5949000.0</v>
       </c>
       <c r="T12">
         <v>6377000.0</v>
       </c>
       <c r="U12">
         <v>4360000.0</v>
       </c>
       <c r="V12">
         <v>2326000.0</v>
       </c>
       <c r="W12">
         <v>1570000.0</v>
       </c>
       <c r="X12">
         <v>1702000.0</v>
       </c>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>166</v>
+      </c>
+      <c r="B13">
+        <v>175323000.0</v>
+      </c>
       <c r="C13">
         <v>185842000.0</v>
       </c>
       <c r="D13">
         <v>180821000.0</v>
       </c>
       <c r="E13">
         <v>125957000.0</v>
       </c>
       <c r="F13">
         <v>83429000.0</v>
       </c>
       <c r="G13">
         <v>80453000.0</v>
       </c>
       <c r="H13">
         <v>82361000.0</v>
       </c>
       <c r="I13">
         <v>69760000.0</v>
       </c>
       <c r="J13">
         <v>56598000.0</v>
       </c>
       <c r="K13">
         <v>54123000.0</v>
       </c>
       <c r="L13">
         <v>44100000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
     </row>
     <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>167</v>
+      </c>
+      <c r="B14">
+        <v>18000.0</v>
+      </c>
       <c r="C14">
         <v>-154000.0</v>
       </c>
       <c r="D14">
         <v>370000.0</v>
       </c>
       <c r="E14">
         <v>660000.0</v>
       </c>
       <c r="F14">
         <v>425000.0</v>
       </c>
       <c r="G14">
         <v>0.0</v>
       </c>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
     </row>
     <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B15">
         <v>26940000.0</v>
       </c>
       <c r="C15">
         <v>20091000.0</v>
       </c>
       <c r="D15">
         <v>31232000.0</v>
       </c>
       <c r="E15">
         <v>15047000.0</v>
       </c>
       <c r="F15">
         <v>39121000.0</v>
       </c>
       <c r="G15">
         <v>37411000.0</v>
       </c>
       <c r="H15">
         <v>26991000.0</v>
       </c>
       <c r="I15">
         <v>12003000.0</v>
       </c>
@@ -18233,51 +18414,51 @@
       </c>
       <c r="R15">
         <v>1406000.0</v>
       </c>
       <c r="S15">
         <v>828000.0</v>
       </c>
       <c r="T15">
         <v>1282000.0</v>
       </c>
       <c r="U15">
         <v>973000.0</v>
       </c>
       <c r="V15">
         <v>562000.0</v>
       </c>
       <c r="W15">
         <v>1058000.0</v>
       </c>
       <c r="X15">
         <v>781000.0</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>15047000.0</v>
       </c>
       <c r="F16">
         <v>39086000.0</v>
       </c>
       <c r="G16">
         <v>36950000.0</v>
       </c>
       <c r="H16">
         <v>26512000.0</v>
       </c>
       <c r="I16">
         <v>11514000.0</v>
       </c>
       <c r="J16">
         <v>7077000.0</v>
       </c>
       <c r="K16">
         <v>11784000.0</v>
       </c>
@@ -18297,205 +18478,209 @@
         <v>2658000.0</v>
       </c>
       <c r="Q16">
         <v>2237000.0</v>
       </c>
       <c r="R16">
         <v>1406000.0</v>
       </c>
       <c r="S16">
         <v>828000.0</v>
       </c>
       <c r="T16">
         <v>1282000.0</v>
       </c>
       <c r="U16">
         <v>973000.0</v>
       </c>
       <c r="V16">
         <v>562000.0</v>
       </c>
       <c r="W16"/>
       <c r="X16"/>
     </row>
     <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>170</v>
+      </c>
+      <c r="B17">
+        <v>26922000.0</v>
+      </c>
       <c r="C17">
         <v>20245000.0</v>
       </c>
       <c r="D17">
         <v>22679000.0</v>
       </c>
       <c r="E17">
         <v>14387000.0</v>
       </c>
       <c r="F17">
         <v>38696000.0</v>
       </c>
       <c r="G17">
         <v>37411000.0</v>
       </c>
       <c r="H17">
         <v>26564000.0</v>
       </c>
       <c r="I17">
         <v>12003000.0</v>
       </c>
       <c r="J17">
         <v>7575000.0</v>
       </c>
       <c r="K17">
         <v>8977000.0</v>
       </c>
       <c r="L17">
         <v>6603000.0</v>
       </c>
       <c r="M17">
         <v>2079000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
     </row>
     <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>171</v>
+      </c>
+      <c r="B18">
+        <v>107408000.0</v>
+      </c>
       <c r="C18">
         <v>109198000.0</v>
       </c>
       <c r="D18">
         <v>125625000.0</v>
       </c>
       <c r="E18">
         <v>111803000.0</v>
       </c>
       <c r="F18">
         <v>77159000.0</v>
       </c>
       <c r="G18">
         <v>68826000.0</v>
       </c>
       <c r="H18">
         <v>59400000.0</v>
       </c>
       <c r="I18">
         <v>52054000.0</v>
       </c>
       <c r="J18">
         <v>44297000.0</v>
       </c>
       <c r="K18">
         <v>42991000.0</v>
       </c>
       <c r="L18">
         <v>34875000.0</v>
       </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
     </row>
     <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
     </row>
     <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
     </row>
     <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B21">
         <v>36850000.0</v>
       </c>
       <c r="C21">
         <v>26344000.0</v>
       </c>
       <c r="D21">
         <v>27294000.0</v>
       </c>
       <c r="E21">
         <v>15028000.0</v>
       </c>
       <c r="F21">
         <v>47479000.0</v>
       </c>
       <c r="G21">
         <v>46943000.0</v>
       </c>
       <c r="H21">
         <v>35014000.0</v>
       </c>
       <c r="I21">
         <v>15376000.0</v>
       </c>
@@ -18525,79 +18710,79 @@
       </c>
       <c r="R21">
         <v>1860000.0</v>
       </c>
       <c r="S21">
         <v>1091000.0</v>
       </c>
       <c r="T21">
         <v>1696000.0</v>
       </c>
       <c r="U21">
         <v>1314000.0</v>
       </c>
       <c r="V21">
         <v>757000.0</v>
       </c>
       <c r="W21">
         <v>1685000.0</v>
       </c>
       <c r="X21">
         <v>1177000.0</v>
       </c>
     </row>
     <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B23">
         <v>233593000.0</v>
       </c>
       <c r="C23">
         <v>200990000.0</v>
       </c>
       <c r="D23">
         <v>185724000.0</v>
       </c>
       <c r="E23">
         <v>137333000.0</v>
       </c>
       <c r="F23">
         <v>63592000.0</v>
       </c>
       <c r="G23">
         <v>81789000.0</v>
       </c>
       <c r="H23">
         <v>108910000.0</v>
       </c>
       <c r="I23">
         <v>89473000.0</v>
       </c>
@@ -18627,167 +18812,169 @@
       </c>
       <c r="R23">
         <v>14667000.0</v>
       </c>
       <c r="S23">
         <v>14384000.0</v>
       </c>
       <c r="T23">
         <v>13201000.0</v>
       </c>
       <c r="U23">
         <v>4731000.0</v>
       </c>
       <c r="V23">
         <v>2605000.0</v>
       </c>
       <c r="W23">
         <v>831000.0</v>
       </c>
       <c r="X23">
         <v>1346000.0</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24">
         <v>35000.0</v>
       </c>
       <c r="G24">
         <v>461000.0</v>
       </c>
       <c r="H24">
         <v>479000.0</v>
       </c>
       <c r="I24">
         <v>489000.0</v>
       </c>
       <c r="J24">
         <v>498000.0</v>
       </c>
       <c r="K24">
         <v>1128000.0</v>
       </c>
       <c r="L24">
         <v>575000.0</v>
       </c>
       <c r="M24">
         <v>332000.0</v>
       </c>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
     </row>
     <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>178</v>
+      </c>
+      <c r="B25">
+        <v>2599000.0</v>
+      </c>
       <c r="C25">
         <v>3931000.0</v>
       </c>
       <c r="D25">
         <v>5975000.0</v>
       </c>
       <c r="E25">
         <v>5322000.0</v>
       </c>
       <c r="F25">
         <v>4293000.0</v>
       </c>
       <c r="G25">
         <v>3378000.0</v>
       </c>
       <c r="H25">
         <v>3270000.0</v>
       </c>
       <c r="I25">
         <v>2938000.0</v>
       </c>
       <c r="J25">
         <v>2691000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
     </row>
     <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>79455000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27">
         <v>525000.0</v>
       </c>
       <c r="G27">
         <v>1096000.0</v>
       </c>
       <c r="H27">
         <v>1290000.0</v>
       </c>
       <c r="I27">
         <v>1141000.0</v>
       </c>
       <c r="J27">
         <v>1179000.0</v>
       </c>
       <c r="K27">
         <v>1253000.0</v>
       </c>
@@ -18803,51 +18990,51 @@
       <c r="O27">
         <v>647000.0</v>
       </c>
       <c r="P27">
         <v>482000.0</v>
       </c>
       <c r="Q27">
         <v>338000.0</v>
       </c>
       <c r="R27">
         <v>309000.0</v>
       </c>
       <c r="S27">
         <v>235000.0</v>
       </c>
       <c r="T27">
         <v>266000.0</v>
       </c>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
     </row>
     <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B28">
         <v>70984000.0</v>
       </c>
       <c r="C28">
         <v>72124000.0</v>
       </c>
       <c r="D28">
         <v>67807000.0</v>
       </c>
       <c r="E28">
         <v>65139000.0</v>
       </c>
       <c r="F28">
         <v>54997000.0</v>
       </c>
       <c r="G28">
         <v>63719000.0</v>
       </c>
       <c r="H28">
         <v>66014000.0</v>
       </c>
       <c r="I28">
         <v>54619000.0</v>
       </c>
@@ -18877,99 +19064,101 @@
       </c>
       <c r="R28">
         <v>4685000.0</v>
       </c>
       <c r="S28">
         <v>4130000.0</v>
       </c>
       <c r="T28">
         <v>3485000.0</v>
       </c>
       <c r="U28">
         <v>2897000.0</v>
       </c>
       <c r="V28">
         <v>2485000.0</v>
       </c>
       <c r="W28">
         <v>1360000.0</v>
       </c>
       <c r="X28">
         <v>1142000.0</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>182</v>
+      </c>
+      <c r="B29">
+        <v>9928000.0</v>
+      </c>
       <c r="C29">
         <v>6099000.0</v>
       </c>
       <c r="D29">
         <v>6204000.0</v>
       </c>
       <c r="E29">
         <v>4128000.0</v>
       </c>
       <c r="F29">
         <v>9882000.0</v>
       </c>
       <c r="G29">
         <v>9532000.0</v>
       </c>
       <c r="H29">
         <v>8450000.0</v>
       </c>
       <c r="I29">
         <v>3373000.0</v>
       </c>
       <c r="J29">
         <v>4755000.0</v>
       </c>
       <c r="K29">
         <v>4378000.0</v>
       </c>
       <c r="L29">
         <v>2886000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
     </row>
     <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B30">
         <v>156941000.0</v>
       </c>
       <c r="C30">
         <v>120805000.0</v>
       </c>
       <c r="D30">
         <v>121110000.0</v>
       </c>
       <c r="E30">
         <v>108985000.0</v>
       </c>
       <c r="F30">
         <v>63597000.0</v>
       </c>
       <c r="G30">
         <v>53583000.0</v>
       </c>
       <c r="H30">
         <v>84160000.0</v>
       </c>
       <c r="I30">
         <v>69327000.0</v>
       </c>
@@ -18999,51 +19188,51 @@
       </c>
       <c r="R30">
         <v>8349000.0</v>
       </c>
       <c r="S30">
         <v>7840000.0</v>
       </c>
       <c r="T30">
         <v>6240000.0</v>
       </c>
       <c r="U30">
         <v>-74000.0</v>
       </c>
       <c r="V30">
         <v>119000.0</v>
       </c>
       <c r="W30">
         <v>-1008000.0</v>
       </c>
       <c r="X30">
         <v>-579000.0</v>
       </c>
     </row>
     <row r="31" spans="1:24">
       <c r="A31" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B31"/>
       <c r="C31">
         <v>6099000.0</v>
       </c>
       <c r="D31">
         <v>-14834000.0</v>
       </c>
       <c r="E31">
         <v>-11370000.0</v>
       </c>
       <c r="F31">
         <v>4758000.0</v>
       </c>
       <c r="G31">
         <v>7617000.0</v>
       </c>
       <c r="H31">
         <v>-8105000.0</v>
       </c>
       <c r="I31">
         <v>-7932000.0</v>
       </c>
       <c r="J31">
         <v>-6313000.0</v>
@@ -19071,51 +19260,51 @@
       </c>
       <c r="R31">
         <v>1521000.0</v>
       </c>
       <c r="S31">
         <v>824000.0</v>
       </c>
       <c r="T31">
         <v>-6377000.0</v>
       </c>
       <c r="U31">
         <v>1226000.0</v>
       </c>
       <c r="V31">
         <v>-2515000.0</v>
       </c>
       <c r="W31">
         <v>-118000.0</v>
       </c>
       <c r="X31">
         <v>-1702000.0</v>
       </c>
     </row>
     <row r="32" spans="1:24">
       <c r="A32" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B32">
         <v>270443000.0</v>
       </c>
       <c r="C32">
         <v>227334000.0</v>
       </c>
       <c r="D32">
         <v>213018000.0</v>
       </c>
       <c r="E32">
         <v>152361000.0</v>
       </c>
       <c r="F32">
         <v>111071000.0</v>
       </c>
       <c r="G32">
         <v>128732000.0</v>
       </c>
       <c r="H32">
         <v>143924000.0</v>
       </c>
       <c r="I32">
         <v>104849000.0</v>
       </c>
@@ -19164,998 +19353,1007 @@
       <c r="X32">
         <v>2523000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CO32"/>
+  <dimension ref="A1:CP32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:93">
+    <row r="1" spans="1:94">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="D1" t="s">
         <v>86</v>
       </c>
       <c r="E1" t="s">
         <v>87</v>
       </c>
       <c r="F1" t="s">
+        <v>88</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="H1" t="s">
         <v>89</v>
       </c>
       <c r="I1" t="s">
         <v>90</v>
       </c>
       <c r="J1" t="s">
+        <v>91</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="L1" t="s">
         <v>92</v>
       </c>
       <c r="M1" t="s">
         <v>93</v>
       </c>
       <c r="N1" t="s">
+        <v>94</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="P1" t="s">
         <v>95</v>
       </c>
       <c r="Q1" t="s">
         <v>96</v>
       </c>
       <c r="R1" t="s">
+        <v>97</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="T1" t="s">
         <v>98</v>
       </c>
       <c r="U1" t="s">
         <v>99</v>
       </c>
       <c r="V1" t="s">
+        <v>100</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="X1" t="s">
         <v>101</v>
       </c>
       <c r="Y1" t="s">
         <v>102</v>
       </c>
       <c r="Z1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AB1" t="s">
         <v>104</v>
       </c>
       <c r="AC1" t="s">
         <v>105</v>
       </c>
       <c r="AD1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AF1" t="s">
         <v>107</v>
       </c>
       <c r="AG1" t="s">
         <v>108</v>
       </c>
       <c r="AH1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AJ1" t="s">
         <v>110</v>
       </c>
       <c r="AK1" t="s">
         <v>111</v>
       </c>
       <c r="AL1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AN1" t="s">
         <v>113</v>
       </c>
       <c r="AO1" t="s">
         <v>114</v>
       </c>
       <c r="AP1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AR1" t="s">
         <v>116</v>
       </c>
       <c r="AS1" t="s">
         <v>117</v>
       </c>
       <c r="AT1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AV1" t="s">
         <v>119</v>
       </c>
       <c r="AW1" t="s">
         <v>120</v>
       </c>
       <c r="AX1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AZ1" t="s">
         <v>122</v>
       </c>
       <c r="BA1" t="s">
         <v>123</v>
       </c>
       <c r="BB1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BD1" t="s">
         <v>125</v>
       </c>
       <c r="BE1" t="s">
         <v>126</v>
       </c>
       <c r="BF1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BH1" t="s">
         <v>128</v>
       </c>
       <c r="BI1" t="s">
         <v>129</v>
       </c>
       <c r="BJ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BL1" t="s">
         <v>131</v>
       </c>
       <c r="BM1" t="s">
         <v>132</v>
       </c>
       <c r="BN1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BP1" t="s">
         <v>134</v>
       </c>
       <c r="BQ1" t="s">
         <v>135</v>
       </c>
       <c r="BR1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BT1" t="s">
         <v>137</v>
       </c>
       <c r="BU1" t="s">
         <v>138</v>
       </c>
       <c r="BV1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BX1" t="s">
         <v>140</v>
       </c>
       <c r="BY1" t="s">
         <v>141</v>
       </c>
       <c r="BZ1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="CB1" t="s">
         <v>143</v>
       </c>
       <c r="CC1" t="s">
         <v>144</v>
       </c>
       <c r="CD1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CF1" t="s">
         <v>146</v>
       </c>
       <c r="CG1" t="s">
         <v>147</v>
       </c>
       <c r="CH1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CJ1" t="s">
         <v>149</v>
       </c>
       <c r="CK1" t="s">
         <v>150</v>
       </c>
       <c r="CL1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CN1" t="s">
         <v>152</v>
       </c>
       <c r="CO1" t="s">
         <v>153</v>
       </c>
+      <c r="CP1" t="s">
+        <v>154</v>
+      </c>
     </row>
-    <row r="2" spans="1:93">
+    <row r="2" spans="1:94">
       <c r="A2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B2">
+        <v>18176000.0</v>
+      </c>
+      <c r="C2">
         <v>19254000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>22074000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>18594000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>16730000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>18485000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>21001000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>18811000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>21888000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>16489000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>18301000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>13214000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>16610000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>9947000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>9177000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>6530000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2694000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>-4187000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1768000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>238000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2176000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1380000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>11248000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>9912000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>5666000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>5597000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>6661000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>6541000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>5951000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>5468000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>5721000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>4894000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>4063000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>4439000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>3312000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>3443000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3280000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>3470000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>3869000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>4113000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>3312000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>3105000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>3034000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2829000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2750000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2677000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2819000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2856000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2032000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2133000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1748000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2012000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2312000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1936000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1902000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1892000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1726000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1819000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1573000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1504000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1646000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1606000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1662000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1656000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1793000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1608000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1493000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1424000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1439000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>1582000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>1637000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1886000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>2012000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1844000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1630000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1475000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1458000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1313000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1097000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>937000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>837000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>623000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>535000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>491000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>493000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>450000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>473000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>423000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>457000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>440000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>538729.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>489707.0</v>
       </c>
     </row>
-    <row r="3" spans="1:93">
+    <row r="3" spans="1:94">
       <c r="A3" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>156</v>
+      </c>
+      <c r="B3">
+        <v>423000.0</v>
+      </c>
       <c r="C3">
+        <v>443000.0</v>
+      </c>
+      <c r="D3">
         <v>598000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>782000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>776000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>860000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>930000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1039000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1102000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1109000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1211000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1259000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1424000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2081000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1461000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>929000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>851000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1493000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>782000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1015000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1003000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2544000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>-947000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>800000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>908000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>868000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>838000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>785000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>779000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>728000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>727000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>742000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>741000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>711000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>688000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>675000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>617000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>860000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>882000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>865000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>800000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1471000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>505000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>478000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>454000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>347000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>311000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>298000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>289000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>-613000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>244000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>223000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>194000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>490000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>484000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>406000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>393000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>396000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>365000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>312000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>279000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>291000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>237000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>246000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>186000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>174000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>162000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>103000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>123000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>128000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>825000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>113000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>96000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>106000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>105000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>78000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>75000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>76000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>79000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>78000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77000.0</v>
       </c>
       <c r="CD3">
         <v>77000.0</v>
       </c>
       <c r="CE3">
+        <v>77000.0</v>
+      </c>
+      <c r="CF3">
         <v>43000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>36000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>33000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>34000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>29165.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>28000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>27000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>35000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>33369.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>33196.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>32435.0</v>
       </c>
     </row>
-    <row r="4" spans="1:93">
+    <row r="4" spans="1:94">
       <c r="A4" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>8782000.0</v>
       </c>
-      <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
+      <c r="AA4"/>
+      <c r="AB4">
         <v>-19000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>446000.0</v>
       </c>
       <c r="AC4">
         <v>446000.0</v>
       </c>
       <c r="AD4">
         <v>446000.0</v>
       </c>
       <c r="AE4">
         <v>446000.0</v>
       </c>
       <c r="AF4">
-        <v>0.0</v>
+        <v>446000.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
         <v>3935000.0</v>
       </c>
-      <c r="AM4">
-[...1 lines deleted...]
-      </c>
       <c r="AN4">
+        <v>0.0</v>
+      </c>
+      <c r="AO4">
         <v>4041000.0</v>
       </c>
-      <c r="AO4">
-[...1 lines deleted...]
-      </c>
       <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
         <v>213000.0</v>
       </c>
-      <c r="AQ4">
-[...1 lines deleted...]
-      </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
         <v>-576000.0</v>
       </c>
-      <c r="AU4">
-[...1 lines deleted...]
-      </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
@@ -20226,654 +20424,663 @@
       </c>
       <c r="BZ4">
         <v>0.0</v>
       </c>
       <c r="CA4">
         <v>0.0</v>
       </c>
       <c r="CB4">
         <v>0.0</v>
       </c>
       <c r="CC4">
         <v>0.0</v>
       </c>
       <c r="CD4">
         <v>0.0</v>
       </c>
       <c r="CE4">
         <v>0.0</v>
       </c>
       <c r="CF4">
         <v>0.0</v>
       </c>
       <c r="CG4">
         <v>0.0</v>
       </c>
-      <c r="CH4"/>
+      <c r="CH4">
+        <v>0.0</v>
+      </c>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
+      <c r="CP4"/>
     </row>
-    <row r="5" spans="1:93">
+    <row r="5" spans="1:94">
       <c r="A5" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>158</v>
+      </c>
+      <c r="B5">
+        <v>6695000.0</v>
+      </c>
       <c r="C5">
+        <v>5451000.0</v>
+      </c>
+      <c r="D5">
         <v>23427000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>3166000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>4806000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>12233000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>2798000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>5528000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>5785000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>9347000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>5090000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>9954000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>2903000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>8337000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>2017000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>2972000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>2590000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>12677000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>14838000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>10836000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>10227000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>13162000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>8512000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>24042000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1227000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>5406000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>5693000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>19926000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>3989000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>3940000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>4549000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>3596000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>3291000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>3090000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>3510000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>3435000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>2295000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>3420000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>3441000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>3712000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>2691000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>1910000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>2079000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>2967000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>3332000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-1237000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>640000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>1184000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>1396000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>738000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>850000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>1972000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>1443000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>2095000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>1450000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>1106000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>1183000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>972000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>929000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>873000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>940000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>942000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>845000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>684000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>561000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>298000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>514000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>518000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>531000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>499000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-217000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>444000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>365000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>474000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-13000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>369000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>378000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>439000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>356000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>297000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>222000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>158000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>129000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>99000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>371000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>439000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>479835.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>390000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>375000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>346000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>355000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>288001.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>188041.0</v>
       </c>
     </row>
-    <row r="6" spans="1:93">
+    <row r="6" spans="1:94">
       <c r="A6" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B6">
-        <v>5451000.0</v>
+        <v>7118000.0</v>
       </c>
       <c r="C6">
+        <v>5894000.0</v>
+      </c>
+      <c r="D6">
         <v>24025000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>3948000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>5582000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>13093000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>3728000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>6567000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>6887000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>10456000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>6301000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>11213000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>4327000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>10418000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>3478000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>3901000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>3441000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>14170000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>15620000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>11851000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>11230000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>15706000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>7565000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>24842000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>2135000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>6274000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>6531000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>20711000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>4768000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>4668000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>5276000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>4338000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>4032000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>3801000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>4198000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>4110000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>2912000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>4280000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>4323000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>4577000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>3491000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>3381000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>2584000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>3445000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>3786000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-890000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>951000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>1482000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>1685000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>125000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>1094000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>2195000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>1637000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>2585000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>1934000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>1512000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>1576000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>1368000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>1294000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>1185000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>1219000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>1233000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>1082000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>930000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>747000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>472000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>676000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>621000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>654000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>627000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>608000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>557000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>461000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>580000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>475000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>447000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>453000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>515000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>435000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>375000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>299000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>235000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>172000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>135000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>404000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>473000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>509000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>418000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>402000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>381000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>388369.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>321197.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>220476.0</v>
       </c>
     </row>
-    <row r="7" spans="1:93">
+    <row r="7" spans="1:94">
       <c r="A7" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -20995,98 +21202,99 @@
       </c>
       <c r="BZ7">
         <v>0.0</v>
       </c>
       <c r="CA7">
         <v>0.0</v>
       </c>
       <c r="CB7">
         <v>0.0</v>
       </c>
       <c r="CC7">
         <v>0.0</v>
       </c>
       <c r="CD7">
         <v>0.0</v>
       </c>
       <c r="CE7">
         <v>0.0</v>
       </c>
       <c r="CF7">
         <v>0.0</v>
       </c>
       <c r="CG7">
         <v>0.0</v>
       </c>
-      <c r="CH7"/>
+      <c r="CH7">
+        <v>0.0</v>
+      </c>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
+      <c r="CP7"/>
     </row>
-    <row r="8" spans="1:93">
+    <row r="8" spans="1:94">
       <c r="A8" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
+      <c r="AA8"/>
+      <c r="AB8">
         <v>-19000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>446000.0</v>
       </c>
-      <c r="AC8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -21208,1270 +21416,1289 @@
       </c>
       <c r="BZ8">
         <v>0.0</v>
       </c>
       <c r="CA8">
         <v>0.0</v>
       </c>
       <c r="CB8">
         <v>0.0</v>
       </c>
       <c r="CC8">
         <v>0.0</v>
       </c>
       <c r="CD8">
         <v>0.0</v>
       </c>
       <c r="CE8">
         <v>0.0</v>
       </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
-      <c r="CH8"/>
+      <c r="CH8">
+        <v>0.0</v>
+      </c>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
+      <c r="CP8"/>
     </row>
-    <row r="9" spans="1:93">
+    <row r="9" spans="1:94">
       <c r="A9" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B9">
+        <v>34807000.0</v>
+      </c>
+      <c r="C9">
         <v>37097000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>20277000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>29420000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>32596000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>44534000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>31537000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>33986000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>37158000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>40077000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>36565000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>39349000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>32413000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>38458000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>31214000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>30324000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>26907000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>38921000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>26311000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>29711000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>22876000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>20157000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>13154000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>42183000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>25032000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>29601000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>28345000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>39600000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>21628000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>21613000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>22099000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>21853000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>19138000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>20052000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>20658000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>21195000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>17718000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>19335000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>21378000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>20675000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>17821000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>16194000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>16061000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>16722000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>17541000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>12240000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>12259000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>12805000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>11688000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>10722000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>10951000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>12166000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>10239000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>7282000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>5191000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>4688000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>4430000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>4678000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>4081000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>3861000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>3377000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>3417000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>3180000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>2881000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>2693000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>2496000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>2561000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>2754000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>2399000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>2345000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>2284000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>2174000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>2128000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>440000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>2177000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>1883000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>343000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>357000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>338000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>285000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>260000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>346000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>238000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>175000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>168000.0</v>
       </c>
       <c r="CH9">
         <v>168000.0</v>
       </c>
       <c r="CI9">
+        <v>168000.0</v>
+      </c>
+      <c r="CJ9">
         <v>179000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>175000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>155000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>157000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>148000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>190581.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>102269.0</v>
       </c>
     </row>
-    <row r="10" spans="1:93">
+    <row r="10" spans="1:94">
       <c r="A10" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B10">
+        <v>6695000.0</v>
+      </c>
+      <c r="C10">
         <v>5451000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>23427000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3166000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>4806000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>12233000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2798000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>5528000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>5785000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>9347000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>5090000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>9954000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2903000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>8337000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>2017000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2972000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>2590000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>12677000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>14838000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>10836000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>10227000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>13162000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>8512000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>24042000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1227000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>5406000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>5693000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>19926000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>3989000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>3940000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>4549000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>3596000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>3291000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>3090000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>3510000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>3435000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>2295000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>3420000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>3441000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>3712000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>2691000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1910000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>2079000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>2967000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>3332000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-1237000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>640000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1184000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1396000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>738000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>850000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1972000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1443000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>2095000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1450000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1106000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1183000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>972000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>929000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>873000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>940000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>942000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>845000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>684000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>561000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>298000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>514000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>518000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>531000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>499000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-217000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>444000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>365000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>474000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>475000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>369000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>378000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>439000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>356000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>297000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>222000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>158000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>129000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>99000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>371000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>439000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>480000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>390000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>375000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>346000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>355000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>288000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>188041.0</v>
       </c>
     </row>
-    <row r="11" spans="1:93">
+    <row r="11" spans="1:94">
       <c r="A11" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B11">
+        <v>1511000.0</v>
+      </c>
+      <c r="C11">
         <v>1226000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>6291000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1164000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1247000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2795000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>642000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1379000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1283000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1431000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1218000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1956000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>465000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1967000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>184000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>699000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>680000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2876000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>3164000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1673000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2169000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1324000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>2021000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>6008000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>179000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>1311000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>1347000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>4995000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>797000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>941000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>970000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>765000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>697000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1667000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1192000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>1175000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>721000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>1113000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1131000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1254000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>846000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>508000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>569000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>888000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>1229000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-652000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>103000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>215000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>238000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>147000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>93000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>488000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>255000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>653000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>402000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>289000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>322000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>245000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>256000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>237000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>274000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>260000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>225000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>177000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>133000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>42000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>125000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>135000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>152000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-58000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>89000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>130000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>102000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>144000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>60000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>90000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>120000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>114000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>97000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>81000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>49000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>21000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>29000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>19000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>126000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>117000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>194000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>161000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>155000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>114000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>120000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>104230.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>57600.0</v>
       </c>
     </row>
-    <row r="12" spans="1:93">
+    <row r="12" spans="1:94">
       <c r="A12" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B12">
+        <v>16322000.0</v>
+      </c>
+      <c r="C12">
         <v>17111000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>17647000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>16604000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>16553000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>18154000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>20042000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>18557000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>19891000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>18592000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>18460000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>17449000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>12034000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>7253000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4057000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1430000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1414000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1546000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1388000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1778000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1558000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1166000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2617000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3316000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4528000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>5365000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>6004000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>5941000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>5651000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>5176000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>4652000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>4289000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3589000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3403000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3216000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2920000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2762000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2813000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2794000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2838000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2687000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2468000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2398000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>2268000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>2091000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>2287000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>2036000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1967000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1506000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1866000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1422000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1345000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1312000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1261000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1225000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1227000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1217000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1224000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1228000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1243000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1204000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1306000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1366000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1422000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1376000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1482000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>1437000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>1341000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>1273000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>1292000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>1435000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>1484000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>1738000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>1810000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>1702000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>1510000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>1355000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>1297000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>1191000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>1010000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>862000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>787000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>568000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>515000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>456000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>416000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>392000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>382000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>380000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>395000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>409000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>451459.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>446747.0</v>
       </c>
     </row>
-    <row r="13" spans="1:93">
+    <row r="13" spans="1:94">
       <c r="A13" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>166</v>
+      </c>
+      <c r="B13">
+        <v>44774000.0</v>
+      </c>
       <c r="C13">
+        <v>45490000.0</v>
+      </c>
+      <c r="D13">
         <v>44220000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>42384000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>43229000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>43058000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>46627000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>46127000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>50030000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>49699000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>48325000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>47031000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>44763000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>40702000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>33903000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>28090000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>23262000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>23049000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>20484000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>20833000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>19063000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>19353000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>18627000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>21774000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>20699000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>21230000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>21038000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>20470000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>19623000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -22491,130 +22718,133 @@
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
+      <c r="CP13"/>
     </row>
-    <row r="14" spans="1:93">
+    <row r="14" spans="1:94">
       <c r="A14" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>167</v>
+      </c>
+      <c r="B14">
+        <v>0.0</v>
+      </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
+        <v>0.0</v>
+      </c>
+      <c r="F14">
         <v>18000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-76000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-60000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-20000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5000.0</v>
       </c>
       <c r="K14">
         <v>-5000.0</v>
       </c>
       <c r="L14">
+        <v>-5000.0</v>
+      </c>
+      <c r="M14">
         <v>114000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>122000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>139000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>163000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>165000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-193000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>160000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>154000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>789000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-27000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>473000.0</v>
       </c>
       <c r="W14">
         <v>473000.0</v>
       </c>
       <c r="X14">
         <v>473000.0</v>
       </c>
-      <c r="Y14"/>
+      <c r="Y14">
+        <v>473000.0</v>
+      </c>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -22736,764 +22966,773 @@
       </c>
       <c r="BZ14">
         <v>0.0</v>
       </c>
       <c r="CA14">
         <v>0.0</v>
       </c>
       <c r="CB14">
         <v>0.0</v>
       </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
         <v>0.0</v>
       </c>
       <c r="CF14">
         <v>0.0</v>
       </c>
       <c r="CG14">
         <v>0.0</v>
       </c>
-      <c r="CH14"/>
+      <c r="CH14">
+        <v>0.0</v>
+      </c>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
+      <c r="CP14"/>
     </row>
-    <row r="15" spans="1:93">
+    <row r="15" spans="1:94">
       <c r="A15" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B15">
+        <v>5184000.0</v>
+      </c>
+      <c r="C15">
         <v>4225000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>17136000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>2002000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>3577000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>9440000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>2080000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>4089000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>4482000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>7911000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>3867000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>8112000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>11342000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>6509000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>2718000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>2956000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>2864000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>9961000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>11828000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>9247000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>8050000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>11838000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>6491000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>18034000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1048000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>4095000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>4327000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>15377000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>3192000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>2999000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>3579000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>2831000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>2594000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1423000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>2318000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>2260000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>1574000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>2307000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>2310000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>6499000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>1796000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>1402000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>1406000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>1905000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>2103000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-585000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>537000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>969000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>1158000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>591000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>757000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>1484000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>1188000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>1442000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>1048000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>817000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>861000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>727000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>673000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>636000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>666000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>682000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>620000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>507000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>428000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>256000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>389000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>383000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>379000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>557000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-306000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>314000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>263000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>330000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>415000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>279000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>258000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>325000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>259000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>216000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>173000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>137000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>100000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>80000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>245000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>322000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>286000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>229000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>220000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>232000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>235000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>183771.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>130441.0</v>
       </c>
     </row>
-    <row r="16" spans="1:93">
+    <row r="16" spans="1:94">
       <c r="A16" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>8112000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>11342000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>6509000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>2718000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2956000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>2864000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>9959000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>11828000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>9247000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>8050000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>11722000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>6375000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>17919000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>934000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>3980000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>4206000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>15255000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>3071000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>2876000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>3456000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>2709000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>2473000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1299000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>2195000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>2138000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1445000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1993000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1996000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>6185000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1610000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1109000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1261000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1762000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1961000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1354000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>393000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>947000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1137000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>570000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>736000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1462000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1167000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1421000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1027000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>744000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>840000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>683000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>673000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>636000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>666000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>682000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>620000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>507000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>428000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>256000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>389000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>382000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>379000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>557000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>-314000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>314000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>263000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>330000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>415000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>279000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>258000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>325000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>259000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>216000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>173000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>137000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>100000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>80000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>245000.0</v>
       </c>
-      <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
+      <c r="CP16"/>
     </row>
-    <row r="17" spans="1:93">
+    <row r="17" spans="1:94">
       <c r="A17" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>170</v>
+      </c>
+      <c r="B17">
+        <v>5184000.0</v>
+      </c>
       <c r="C17">
+        <v>4225000.0</v>
+      </c>
+      <c r="D17">
         <v>17136000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>2002000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>3559000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>9438000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>2156000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>4149000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>4502000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>7916000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>3872000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>7998000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>2438000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>6370000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>2555000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>2791000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>2671000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>9799000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>11674000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>9163000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>8058000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>11838000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>6491000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>18034000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>1048000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>4095000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>4346000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>14931000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>3192000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>2999000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>3579000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>2831000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>2594000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>7315000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>2318000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>2260000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>1574000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>8977000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>2310000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>2458000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>1796000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>6603000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>1406000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>1905000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>2103000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>2655000.0</v>
       </c>
-      <c r="AU17">
-[...1 lines deleted...]
-      </c>
       <c r="AV17">
+        <v>0.0</v>
+      </c>
+      <c r="AW17">
         <v>969000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>1158000.0</v>
       </c>
-      <c r="AX17">
-[...1 lines deleted...]
-      </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>673000.0</v>
       </c>
-      <c r="BH17">
-[...1 lines deleted...]
-      </c>
       <c r="BI17">
         <v>0.0</v>
       </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
@@ -23525,146 +23764,153 @@
       </c>
       <c r="BZ17">
         <v>0.0</v>
       </c>
       <c r="CA17">
         <v>0.0</v>
       </c>
       <c r="CB17">
         <v>0.0</v>
       </c>
       <c r="CC17">
         <v>0.0</v>
       </c>
       <c r="CD17">
         <v>0.0</v>
       </c>
       <c r="CE17">
         <v>0.0</v>
       </c>
       <c r="CF17">
         <v>0.0</v>
       </c>
       <c r="CG17">
         <v>0.0</v>
       </c>
-      <c r="CH17"/>
+      <c r="CH17">
+        <v>0.0</v>
+      </c>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
+      <c r="CP17"/>
     </row>
-    <row r="18" spans="1:93">
+    <row r="18" spans="1:94">
       <c r="A18" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>171</v>
+      </c>
+      <c r="B18">
+        <v>28452000.0</v>
+      </c>
       <c r="C18">
+        <v>28379000.0</v>
+      </c>
+      <c r="D18">
         <v>26573000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>25780000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>26676000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>24904000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>26585000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>27570000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>30139000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>31107000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>29865000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>29582000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>32729000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>33449000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>29846000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>26660000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>21848000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>21503000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>19096000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>19055000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>17505000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>17687000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>16010000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>18458000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>16171000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>15865000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>15034000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>14529000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>13972000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -23684,54 +23930,55 @@
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
+      <c r="CP18"/>
     </row>
-    <row r="19" spans="1:93">
+    <row r="19" spans="1:94">
       <c r="A19" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -23781,86 +24028,85 @@
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
+      <c r="CP19"/>
     </row>
-    <row r="20" spans="1:93">
+    <row r="20" spans="1:94">
       <c r="A20" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
@@ -23982,375 +24228,379 @@
       </c>
       <c r="BZ20">
         <v>0.0</v>
       </c>
       <c r="CA20">
         <v>0.0</v>
       </c>
       <c r="CB20">
         <v>0.0</v>
       </c>
       <c r="CC20">
         <v>0.0</v>
       </c>
       <c r="CD20">
         <v>0.0</v>
       </c>
       <c r="CE20">
         <v>0.0</v>
       </c>
       <c r="CF20">
         <v>0.0</v>
       </c>
       <c r="CG20">
         <v>0.0</v>
       </c>
-      <c r="CH20"/>
+      <c r="CH20">
+        <v>0.0</v>
+      </c>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
+      <c r="CP20"/>
     </row>
-    <row r="21" spans="1:93">
+    <row r="21" spans="1:94">
       <c r="A21" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B21">
+        <v>6695000.0</v>
+      </c>
+      <c r="C21">
         <v>5451000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>23427000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3166000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>4806000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>12233000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2798000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>5528000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>5785000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>9347000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>5090000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>9954000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2903000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>8337000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>2017000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>2972000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>2590000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>12677000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>14838000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>10836000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>10227000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>13162000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>8512000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>24042000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1227000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>5406000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>5693000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>19926000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>3989000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>3940000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>4549000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>3596000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>3291000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>3090000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>3510000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>3435000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>2295000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>3420000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>3441000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>3712000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>2691000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1910000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>2079000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>2967000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>3332000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-1237000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>640000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>1184000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>1396000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>738000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>850000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>1972000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>1443000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>2095000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>1450000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>1106000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>1183000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>972000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>929000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>873000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>940000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>942000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>845000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>684000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>561000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>298000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>514000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>518000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>531000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>499000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-217000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>444000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>365000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>474000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>475000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>369000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>378000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>439000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>356000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>297000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>222000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>158000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>129000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>99000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>371000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>439000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>480000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>390000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>375000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>346000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>355000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>288000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>188041.0</v>
       </c>
     </row>
-    <row r="22" spans="1:93">
+    <row r="22" spans="1:94">
       <c r="A22" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -24472,795 +24722,805 @@
       </c>
       <c r="BZ22">
         <v>0.0</v>
       </c>
       <c r="CA22">
         <v>0.0</v>
       </c>
       <c r="CB22">
         <v>0.0</v>
       </c>
       <c r="CC22">
         <v>0.0</v>
       </c>
       <c r="CD22">
         <v>0.0</v>
       </c>
       <c r="CE22">
         <v>0.0</v>
       </c>
       <c r="CF22">
         <v>0.0</v>
       </c>
       <c r="CG22">
         <v>0.0</v>
       </c>
-      <c r="CH22"/>
+      <c r="CH22">
+        <v>0.0</v>
+      </c>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
+      <c r="CP22"/>
     </row>
-    <row r="23" spans="1:93">
+    <row r="23" spans="1:94">
       <c r="A23" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B23">
+        <v>46288000.0</v>
+      </c>
+      <c r="C23">
         <v>50900000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>18924000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>44848000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>44520000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>50786000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>49740000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>47269000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>53261000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>47219000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>49776000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>42609000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>46120000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>40068000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>38374000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>33882000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>27011000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>22057000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>13241000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>19113000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>14825000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>8375000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>15890000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>28053000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>29471000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>29792000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>29313000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>26215000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>23590000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>23141000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>23271000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>23151000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>19910000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>21401000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>20460000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>21203000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>18703000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>19385000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>21806000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>21076000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>18442000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>17389000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>17016000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>16584000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>16959000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>16154000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>14438000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>14477000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>12324000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>12117000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>11849000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>12206000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>11108000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>7123000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>5741000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>5484000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>5139000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>5432000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>4971000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>4561000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>3941000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>4121000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>3941000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>3859000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>3788000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>3991000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>3655000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>3729000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>3292000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>3285000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>4083000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>3367000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>3649000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1978000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>3546000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>3144000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>1440000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1376000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1295000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1085000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>975000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>1025000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>732000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>611000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>288000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>222000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>149000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>258000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>203000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>268000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>233000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>441309.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>403935.0</v>
       </c>
     </row>
-    <row r="24" spans="1:93">
+    <row r="24" spans="1:94">
       <c r="A24" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>35000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>116000.0</v>
       </c>
       <c r="W24">
         <v>116000.0</v>
       </c>
       <c r="X24">
+        <v>116000.0</v>
+      </c>
+      <c r="Y24">
         <v>115000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>114000.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24">
+      <c r="AA24"/>
+      <c r="AB24">
         <v>121000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-122000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>121000.0</v>
       </c>
-      <c r="AD24"/>
-      <c r="AE24">
+      <c r="AE24"/>
+      <c r="AF24">
         <v>123000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>122000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>121000.0</v>
       </c>
-      <c r="AH24"/>
-      <c r="AI24">
+      <c r="AI24"/>
+      <c r="AJ24">
         <v>123000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>122000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>129000.0</v>
       </c>
-      <c r="AL24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AM24"/>
       <c r="AN24">
         <v>314000.0</v>
       </c>
       <c r="AO24">
+        <v>314000.0</v>
+      </c>
+      <c r="AP24">
         <v>186000.0</v>
       </c>
-      <c r="AP24"/>
-      <c r="AQ24">
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>145000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>143000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>142000.0</v>
       </c>
-      <c r="AT24"/>
       <c r="AU24"/>
-      <c r="AV24">
+      <c r="AV24"/>
+      <c r="AW24">
         <v>22000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>21000.0</v>
       </c>
-      <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
+      <c r="CP24"/>
     </row>
-    <row r="25" spans="1:93">
+    <row r="25" spans="1:94">
       <c r="A25" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>178</v>
+      </c>
+      <c r="B25">
+        <v>423000.0</v>
+      </c>
       <c r="C25">
+        <v>443000.0</v>
+      </c>
+      <c r="D25">
         <v>598000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>782000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>776000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>860000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>930000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1039000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1102000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1109000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1211000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1259000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1424000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2356000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1461000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>929000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>851000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1493000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>782000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1015000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1003000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2544000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-889000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>807000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>916000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>868000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>838000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>785000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>779000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>728000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>727000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>742000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>741000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>711000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>688000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>675000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>617000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>860000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>882000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>865000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>800000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1471000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>505000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>478000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>454000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>347000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>311000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>298000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>289000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-613000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>511000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>574000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>464000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>490000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>484000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>406000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>393000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>396000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>365000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>312000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>279000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>291000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>237000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>246000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>186000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>174000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>162000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>103000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>123000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>128000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>112000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>104000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>113000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>106000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>105000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>78000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>75000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>76000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>79000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>78000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77000.0</v>
       </c>
       <c r="CD25">
         <v>77000.0</v>
       </c>
       <c r="CE25">
+        <v>77000.0</v>
+      </c>
+      <c r="CF25">
         <v>43000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>37000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>32000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>34000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>29165.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>27478.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>27357.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>35000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>33369.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>33196.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>32435.0</v>
       </c>
     </row>
-    <row r="26" spans="1:93">
+    <row r="26" spans="1:94">
       <c r="A26" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -25382,678 +25642,689 @@
       </c>
       <c r="BZ26">
         <v>0.0</v>
       </c>
       <c r="CA26">
         <v>0.0</v>
       </c>
       <c r="CB26">
         <v>0.0</v>
       </c>
       <c r="CC26">
         <v>0.0</v>
       </c>
       <c r="CD26">
         <v>0.0</v>
       </c>
       <c r="CE26">
         <v>0.0</v>
       </c>
       <c r="CF26">
         <v>0.0</v>
       </c>
       <c r="CG26">
         <v>0.0</v>
       </c>
-      <c r="CH26"/>
+      <c r="CH26">
+        <v>0.0</v>
+      </c>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
+      <c r="CP26"/>
     </row>
-    <row r="27" spans="1:93">
+    <row r="27" spans="1:94">
       <c r="A27" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27">
         <v>20195000.0</v>
       </c>
-      <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>19549000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>892000.0</v>
       </c>
-      <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>746000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>226000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>195000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>325000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>107000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>207000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>146000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>65000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>205000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>227000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>328000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>336000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>345000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>437000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>294000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>214000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>175000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>271000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>348000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>347000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>312000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>263000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>277000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>327000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>251000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>355000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>350000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>299000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>282000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>391000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>350000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>337000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>437000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>293000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>290000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>246000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>335000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>540000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>333000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>236000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>69000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>229000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>182000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>167000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>199000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>121000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>87000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>75000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>123000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>73000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>106000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>36000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>81000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>94000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>86000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>48000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>63000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>44000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>56000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>72000.0</v>
       </c>
-      <c r="BV27"/>
-      <c r="BW27">
+      <c r="BW27"/>
+      <c r="BX27">
         <v>79000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>62000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>40000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>73000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>42000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>19000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>12000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17000.0</v>
       </c>
       <c r="CE27">
         <v>17000.0</v>
       </c>
       <c r="CF27">
+        <v>17000.0</v>
+      </c>
+      <c r="CG27">
         <v>15000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>14000.0</v>
       </c>
-      <c r="CH27"/>
-      <c r="CI27">
+      <c r="CI27"/>
+      <c r="CJ27">
         <v>14000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>16207000.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>12122000.0</v>
       </c>
-      <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
+      <c r="CP27"/>
     </row>
-    <row r="28" spans="1:93">
+    <row r="28" spans="1:94">
       <c r="A28" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B28">
+        <v>18019000.0</v>
+      </c>
+      <c r="C28">
         <v>17372000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>22319000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>16879000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>17369000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>19946000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>17763000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>17034000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>17381000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>15867000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>17413000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>16877000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>17650000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>15150000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>16527000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>17199000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>16263000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>21161000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>19577000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>16785000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>14242000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>13971000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>13092000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>25799000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>19027000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>18601000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>18223000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>15812000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>14052000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>14238000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>13855000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>14777000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>12511000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>13581000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>13745000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>14549000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>12355000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>13063000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>14753000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>14003000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>12390000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>11639000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>11380000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>11178000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>11594000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>9845000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>9270000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>9574000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>8327000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>6886000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>7900000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>8107000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>6737000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>2479000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>2473000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>2403000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>2105000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>2700000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>2316000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>2178000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>1541000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>1423000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>1687000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>1567000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>1308000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>1222000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>1151000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>1212000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>1100000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>4022000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>1048000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>995000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>999000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>1110000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>1122000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>1043000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>967000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>2897000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>903000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>892000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>889000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>1113000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>804000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>688000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>425000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>350000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>357000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>337000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>317000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>290000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>299000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>286648.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>266184.0</v>
       </c>
     </row>
-    <row r="29" spans="1:93">
+    <row r="29" spans="1:94">
       <c r="A29" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>182</v>
+      </c>
+      <c r="B29">
+        <v>1511000.0</v>
+      </c>
       <c r="C29">
+        <v>1226000.0</v>
+      </c>
+      <c r="D29">
         <v>6291000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1164000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1247000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2795000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>642000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1379000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1283000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1431000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1218000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1956000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>465000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1967000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>397000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>859000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>905000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2876000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3164000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1673000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2169000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1324000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2021000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>6008000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>179000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1311000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1347000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>4995000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>797000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -26073,887 +26344,895 @@
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
+      <c r="CP29"/>
     </row>
-    <row r="30" spans="1:93">
+    <row r="30" spans="1:94">
       <c r="A30" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B30">
+        <v>28112000.0</v>
+      </c>
+      <c r="C30">
         <v>31646000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-3150000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>26254000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>27790000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>32301000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>28739000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>28458000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>31373000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>30730000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>31475000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>29395000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>29510000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>30121000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>29197000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>27352000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>24317000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>26244000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>11473000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>18875000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>12649000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>6995000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>4642000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>18141000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>23805000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>24195000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>22652000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>19674000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>17639000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>17673000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>17550000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>18257000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>15847000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>16962000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>17148000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>17760000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>15423000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>15915000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>17937000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>16963000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>15130000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>14284000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>13982000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>13755000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>14209000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>13477000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>11619000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>11621000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>10292000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>9984000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>10101000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>10194000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>8796000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>5187000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>3741000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>3582000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>3247000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>3706000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>3152000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>2988000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>2437000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>2475000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>2335000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>2197000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>2132000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>2198000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>2047000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>2236000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>1868000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>1846000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>2501000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>1730000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>1763000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-34000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>1702000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>1514000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-35000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-82000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-18000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-12000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>38000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>188000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>109000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>76000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-203000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-271000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-301000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-215000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-220000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-189000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-207000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-97420.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-85772.0</v>
       </c>
     </row>
-    <row r="31" spans="1:93">
+    <row r="31" spans="1:94">
       <c r="A31" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B31"/>
-      <c r="C31">
+      <c r="C31"/>
+      <c r="D31">
         <v>36434000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>2300000.0</v>
       </c>
-      <c r="E31"/>
-      <c r="F31">
+      <c r="F31"/>
+      <c r="G31">
         <v>44269000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>746000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>484000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-2875000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-2693000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-4048000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-4792000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-12034000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-2454000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1021000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1724000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-1660000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-2713000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>14150000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-2201000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-1408000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-8667000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>947000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>6008000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-2329000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-2677000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-1788000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1820000.0</v>
       </c>
       <c r="AC31">
         <v>-1820000.0</v>
       </c>
       <c r="AD31">
+        <v>-1820000.0</v>
+      </c>
+      <c r="AE31">
         <v>-8063000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-1880000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-1891000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-1693000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-5887000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-1757000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-1619000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-1736000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-5557000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-1722000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>3586000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-2054000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-1900000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-1250000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-1796000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-835000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-1237000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-1418000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-1351000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-1160000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-2100000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-1877000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-135000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-139000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-100000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>890000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>848000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>995000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-1224000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>759000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>747000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>834000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>805000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>750000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>585000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>444000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>246000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>438000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>362000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>475000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>430000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-276000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>379000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>291000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>2252000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>383000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-1510000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>351000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-1297000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>327000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>278000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>205000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-787000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>52000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>33000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>309000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-416000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>438000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>345129000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>375000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-395000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-409000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-451459.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-446747.0</v>
       </c>
     </row>
-    <row r="32" spans="1:93">
+    <row r="32" spans="1:94">
       <c r="A32" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B32">
+        <v>52983000.0</v>
+      </c>
+      <c r="C32">
         <v>56351000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>42351000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>48014000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>49326000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>63019000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>52538000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>52797000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>59041000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>56566000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>54866000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>52563000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>49023000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>48405000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>40391000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>36854000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>29601000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>34734000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>28079000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>29949000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>25052000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>21537000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>24402000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>52095000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>30698000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>35198000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>35006000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>46141000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>27579000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>27081000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>27820000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>26747000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>23201000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>24491000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>23970000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>24638000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>20998000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>22805000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>25247000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>24788000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>21133000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>19299000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>19095000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>19551000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>20291000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>14917000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>15078000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>15661000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>13720000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>12855000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>12699000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>14178000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>12551000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>9218000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>7191000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>6590000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>6322000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>6404000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>5900000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>5434000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>4881000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>5063000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>4786000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>4543000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>4349000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>4289000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>4169000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>4247000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>3823000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>3784000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>3866000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>3811000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>4014000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>2452000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>4021000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>3513000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>1818000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>1815000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>1651000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>1382000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>1197000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>1183000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>861000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>710000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>659000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>661000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>629000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>648000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>578000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>614000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>588000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>729310.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>591976.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X30"/>
@@ -27044,51 +27323,51 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B2">
         <v>317913000.0</v>
       </c>
       <c r="C2">
         <v>398229000.0</v>
       </c>
       <c r="D2">
         <v>40280000.0</v>
       </c>
       <c r="E2">
         <v>307437000.0</v>
       </c>
       <c r="F2">
         <v>263893000.0</v>
       </c>
       <c r="G2">
         <v>28002000.0</v>
       </c>
       <c r="H2">
         <v>22221000.0</v>
       </c>
       <c r="I2">
         <v>20305000.0</v>
       </c>
@@ -27118,54 +27397,54 @@
       </c>
       <c r="R2">
         <v>4710000.0</v>
       </c>
       <c r="S2">
         <v>4926000.0</v>
       </c>
       <c r="T2">
         <v>6417000.0</v>
       </c>
       <c r="U2">
         <v>3130000.0</v>
       </c>
       <c r="V2">
         <v>2153000.0</v>
       </c>
       <c r="W2">
         <v>2018000.0</v>
       </c>
       <c r="X2">
         <v>2145000.0</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>1914999</v>
       </c>
       <c r="C3">
         <v>1620000</v>
       </c>
       <c r="D3">
         <v>1915000</v>
       </c>
       <c r="E3">
         <v>3041000</v>
       </c>
       <c r="F3">
         <v>4865000</v>
       </c>
       <c r="G3">
         <v>6615000</v>
       </c>
       <c r="H3">
         <v>2042000</v>
       </c>
       <c r="I3">
         <v>2693000</v>
       </c>
       <c r="J3">
         <v>4496000</v>
       </c>
@@ -27192,146 +27471,146 @@
       </c>
       <c r="R3">
         <v>142000</v>
       </c>
       <c r="S3">
         <v>257000</v>
       </c>
       <c r="T3">
         <v>2115000</v>
       </c>
       <c r="U3">
         <v>1177000</v>
       </c>
       <c r="V3">
         <v>2525000</v>
       </c>
       <c r="W3">
         <v>65000</v>
       </c>
       <c r="X3">
         <v>72000</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-267157000.0</v>
       </c>
       <c r="F4">
         <v>43544000.0</v>
       </c>
       <c r="G4">
         <v>235891000.0</v>
       </c>
       <c r="H4">
         <v>5781000.0</v>
       </c>
       <c r="I4">
         <v>1916000.0</v>
       </c>
       <c r="J4">
         <v>2965000.0</v>
       </c>
       <c r="K4">
         <v>-11793000.0</v>
       </c>
       <c r="L4">
         <v>-944000.0</v>
       </c>
       <c r="M4">
         <v>-9766000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-1437000.0</v>
       </c>
       <c r="F5">
         <v>2445000.0</v>
       </c>
       <c r="G5">
         <v>-60884000.0</v>
       </c>
       <c r="H5">
         <v>-53714000.0</v>
       </c>
       <c r="I5">
         <v>-31896000.0</v>
       </c>
       <c r="J5">
         <v>-35957000.0</v>
       </c>
       <c r="K5">
         <v>-34617000.0</v>
       </c>
       <c r="L5">
         <v>-28504000.0</v>
       </c>
       <c r="M5">
         <v>971000.0</v>
       </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B6">
-        <v>-317913000.0</v>
+        <v>-73788000.0</v>
       </c>
       <c r="C6">
         <v>-80316000.0</v>
       </c>
       <c r="D6">
         <v>357949000.0</v>
       </c>
       <c r="E6">
         <v>-267157000.0</v>
       </c>
       <c r="F6">
         <v>43544000.0</v>
       </c>
       <c r="G6">
         <v>235891000.0</v>
       </c>
       <c r="H6">
         <v>5781000.0</v>
       </c>
       <c r="I6">
         <v>1916000.0</v>
       </c>
       <c r="J6">
         <v>2965000.0</v>
       </c>
@@ -27358,53 +27637,55 @@
       </c>
       <c r="R6">
         <v>-2389000.0</v>
       </c>
       <c r="S6">
         <v>-216000.0</v>
       </c>
       <c r="T6">
         <v>-1491000.0</v>
       </c>
       <c r="U6">
         <v>3287000.0</v>
       </c>
       <c r="V6">
         <v>977000.0</v>
       </c>
       <c r="W6">
         <v>135000.0</v>
       </c>
       <c r="X6">
         <v>-127000.0</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>191</v>
+      </c>
+      <c r="B7">
+        <v>981000.0</v>
+      </c>
       <c r="C7">
         <v>-21778000.0</v>
       </c>
       <c r="D7">
         <v>-5268000.0</v>
       </c>
       <c r="E7">
         <v>-14864000.0</v>
       </c>
       <c r="F7">
         <v>1154000.0</v>
       </c>
       <c r="G7">
         <v>-8587000.0</v>
       </c>
       <c r="H7">
         <v>-11515000.0</v>
       </c>
       <c r="I7">
         <v>-1752000.0</v>
       </c>
       <c r="J7">
         <v>2096000.0</v>
       </c>
       <c r="K7">
@@ -27424,291 +27705,293 @@
       </c>
       <c r="P7">
         <v>-714000.0</v>
       </c>
       <c r="Q7">
         <v>164000.0</v>
       </c>
       <c r="R7">
         <v>-2734000.0</v>
       </c>
       <c r="S7">
         <v>-1611000.0</v>
       </c>
       <c r="T7">
         <v>-641000.0</v>
       </c>
       <c r="U7">
         <v>-169600000.0</v>
       </c>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9">
         <v>-1911000.0</v>
       </c>
       <c r="P9">
         <v>-1489000.0</v>
       </c>
       <c r="Q9">
         <v>-409000.0</v>
       </c>
       <c r="R9">
         <v>-3029000.0</v>
       </c>
       <c r="S9">
         <v>-1845000.0</v>
       </c>
       <c r="T9">
         <v>-1205000.0</v>
       </c>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>60529000.0</v>
       </c>
       <c r="K10">
         <v>48122000.0</v>
       </c>
       <c r="L10"/>
       <c r="M10">
         <v>38925000.0</v>
       </c>
       <c r="N10">
         <v>18238000.0</v>
       </c>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10">
         <v>1076000.0</v>
       </c>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
     </row>
     <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-12426000.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>59334000.0</v>
       </c>
       <c r="F12">
         <v>-10524000.0</v>
       </c>
       <c r="G12">
         <v>132416000.0</v>
       </c>
       <c r="H12">
         <v>15401000.0</v>
       </c>
       <c r="I12">
         <v>23686000.0</v>
       </c>
       <c r="J12">
         <v>22855000.0</v>
       </c>
       <c r="K12">
         <v>8945000.0</v>
       </c>
       <c r="L12">
         <v>-32828000.0</v>
       </c>
       <c r="M12">
         <v>20574000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-14864000.0</v>
       </c>
       <c r="F13">
         <v>1154000.0</v>
       </c>
       <c r="G13">
         <v>-8587000.0</v>
       </c>
       <c r="H13">
         <v>10564000.0</v>
       </c>
       <c r="I13">
         <v>-1752000.0</v>
       </c>
       <c r="J13">
         <v>-1752000.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
     </row>
     <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>198</v>
+      </c>
+      <c r="B14">
+        <v>196000.0</v>
+      </c>
       <c r="C14">
         <v>3931000.0</v>
       </c>
       <c r="D14">
         <v>5003000.0</v>
       </c>
       <c r="E14">
         <v>5322000.0</v>
       </c>
       <c r="F14">
         <v>4293000.0</v>
       </c>
       <c r="G14">
         <v>3378000.0</v>
       </c>
       <c r="H14">
         <v>3270000.0</v>
       </c>
       <c r="I14">
         <v>2938000.0</v>
       </c>
       <c r="J14">
         <v>2691000.0</v>
       </c>
       <c r="K14">
@@ -27734,53 +28017,55 @@
       </c>
       <c r="R14">
         <v>562000.0</v>
       </c>
       <c r="S14">
         <v>457000.0</v>
       </c>
       <c r="T14">
         <v>387000.0</v>
       </c>
       <c r="U14">
         <v>310000.0</v>
       </c>
       <c r="V14">
         <v>189000.0</v>
       </c>
       <c r="W14">
         <v>118000.0</v>
       </c>
       <c r="X14">
         <v>134000.0</v>
       </c>
     </row>
     <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>199</v>
+      </c>
+      <c r="B15">
+        <v>8707000.0</v>
+      </c>
       <c r="C15">
         <v>8772000.0</v>
       </c>
       <c r="D15">
         <v>8639000.0</v>
       </c>
       <c r="E15">
         <v>8355000.0</v>
       </c>
       <c r="F15">
         <v>6073000.0</v>
       </c>
       <c r="G15">
         <v>4736000.0</v>
       </c>
       <c r="H15">
         <v>2769000.0</v>
       </c>
       <c r="I15">
         <v>1709000.0</v>
       </c>
       <c r="J15">
         <v>1531000.0</v>
       </c>
       <c r="K15">
@@ -27796,53 +28081,55 @@
         <v>622000.0</v>
       </c>
       <c r="O15">
         <v>443000.0</v>
       </c>
       <c r="P15">
         <v>262000.0</v>
       </c>
       <c r="Q15">
         <v>160000.0</v>
       </c>
       <c r="R15">
         <v>160000.0</v>
       </c>
       <c r="S15">
         <v>159000.0</v>
       </c>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>200</v>
+      </c>
+      <c r="B16">
+        <v>244125000.0</v>
+      </c>
       <c r="C16">
         <v>317913000.0</v>
       </c>
       <c r="D16">
         <v>398229000.0</v>
       </c>
       <c r="E16">
         <v>40280000.0</v>
       </c>
       <c r="F16">
         <v>307437000.0</v>
       </c>
       <c r="G16">
         <v>263893000.0</v>
       </c>
       <c r="H16">
         <v>28002000.0</v>
       </c>
       <c r="I16">
         <v>22221000.0</v>
       </c>
       <c r="J16">
         <v>20305000.0</v>
       </c>
       <c r="K16">
@@ -27868,81 +28155,83 @@
       </c>
       <c r="R16">
         <v>2321000.0</v>
       </c>
       <c r="S16">
         <v>4710000.0</v>
       </c>
       <c r="T16">
         <v>4926000.0</v>
       </c>
       <c r="U16">
         <v>6417000.0</v>
       </c>
       <c r="V16">
         <v>3130000.0</v>
       </c>
       <c r="W16">
         <v>2153000.0</v>
       </c>
       <c r="X16">
         <v>2018000.0</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
     </row>
     <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>202</v>
+      </c>
+      <c r="B18">
+        <v>2113000.0</v>
+      </c>
       <c r="C18">
         <v>-1905000.0</v>
       </c>
       <c r="D18">
         <v>56318000.0</v>
       </c>
       <c r="E18">
         <v>62139000.0</v>
       </c>
       <c r="F18">
         <v>29950000.0</v>
       </c>
       <c r="G18">
         <v>105620000.0</v>
       </c>
       <c r="H18">
         <v>-10104000.0</v>
       </c>
       <c r="I18">
         <v>4001000.0</v>
       </c>
       <c r="J18">
         <v>28625000.0</v>
       </c>
       <c r="K18">
@@ -27968,191 +28257,195 @@
       </c>
       <c r="R18">
         <v>-331000.0</v>
       </c>
       <c r="S18">
         <v>-195000.0</v>
       </c>
       <c r="T18">
         <v>469000.0</v>
       </c>
       <c r="U18">
         <v>-1273000.0</v>
       </c>
       <c r="V18">
         <v>-2118000.0</v>
       </c>
       <c r="W18">
         <v>1674000.0</v>
       </c>
       <c r="X18">
         <v>1048000.0</v>
       </c>
     </row>
     <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>203</v>
+      </c>
+      <c r="B19">
+        <v>6299000.0</v>
+      </c>
       <c r="C19">
         <v>144463000.0</v>
       </c>
       <c r="D19">
         <v>143596000.0</v>
       </c>
       <c r="E19">
         <v>-623315000.0</v>
       </c>
       <c r="F19">
         <v>-485516000.0</v>
       </c>
       <c r="G19">
         <v>-231378000.0</v>
       </c>
       <c r="H19">
         <v>-120657000.0</v>
       </c>
       <c r="I19">
         <v>-203902000.0</v>
       </c>
       <c r="J19">
         <v>-136100000.0</v>
       </c>
       <c r="K19">
         <v>-55983000.0</v>
       </c>
       <c r="L19">
         <v>-2170000.0</v>
       </c>
       <c r="M19">
         <v>-143961000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
     </row>
     <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>500000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
     </row>
     <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>205</v>
+      </c>
+      <c r="B21">
+        <v>0.0</v>
+      </c>
       <c r="C21">
         <v>-6845000.0</v>
       </c>
       <c r="D21">
         <v>-105363000.0</v>
       </c>
       <c r="E21">
         <v>8527000.0</v>
       </c>
       <c r="F21">
         <v>567000.0</v>
       </c>
       <c r="G21">
         <v>-623000.0</v>
       </c>
       <c r="H21">
         <v>54377000.0</v>
       </c>
       <c r="I21">
         <v>-19794000.0</v>
       </c>
       <c r="J21">
         <v>58491000.0</v>
       </c>
       <c r="K21">
         <v>-94554000.0</v>
       </c>
       <c r="L21">
         <v>76675000.0</v>
       </c>
       <c r="M21">
         <v>-22864000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
     </row>
     <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B22">
         <v>26940000.0</v>
       </c>
       <c r="C22">
         <v>20245000.0</v>
       </c>
       <c r="D22">
         <v>31006000.0</v>
       </c>
       <c r="E22">
         <v>14387000.0</v>
       </c>
       <c r="F22">
         <v>38696000.0</v>
       </c>
       <c r="G22">
         <v>37411000.0</v>
       </c>
       <c r="H22">
         <v>26991000.0</v>
       </c>
       <c r="I22">
         <v>12003000.0</v>
       </c>
@@ -28182,53 +28475,55 @@
       </c>
       <c r="R22">
         <v>1406000.0</v>
       </c>
       <c r="S22">
         <v>828000.0</v>
       </c>
       <c r="T22">
         <v>1282000.0</v>
       </c>
       <c r="U22">
         <v>973000.0</v>
       </c>
       <c r="V22">
         <v>562000.0</v>
       </c>
       <c r="W22">
         <v>1058000.0</v>
       </c>
       <c r="X22">
         <v>781000.0</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>206</v>
+      </c>
+      <c r="B23">
+        <v>146771000.0</v>
+      </c>
       <c r="C23">
         <v>-209923000.0</v>
       </c>
       <c r="D23">
         <v>325778000.0</v>
       </c>
       <c r="E23">
         <v>295641000.0</v>
       </c>
       <c r="F23">
         <v>1187732000.0</v>
       </c>
       <c r="G23">
         <v>-717000.0</v>
       </c>
       <c r="H23">
         <v>151237000.0</v>
       </c>
       <c r="I23">
         <v>144190000.0</v>
       </c>
       <c r="J23">
         <v>41296000.0</v>
       </c>
       <c r="K23">
@@ -28254,53 +28549,55 @@
       </c>
       <c r="R23">
         <v>105495000.0</v>
       </c>
       <c r="S23">
         <v>19510000.0</v>
       </c>
       <c r="T23">
         <v>23220000.0</v>
       </c>
       <c r="U23">
         <v>15688000.0</v>
       </c>
       <c r="V23">
         <v>11372000.0</v>
       </c>
       <c r="W23">
         <v>1317000.0</v>
       </c>
       <c r="X23">
         <v>13598000.0</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>207</v>
+      </c>
+      <c r="B24">
+        <v>-199942000.0</v>
+      </c>
       <c r="C24">
         <v>218301000.0</v>
       </c>
       <c r="D24">
         <v>51055000.0</v>
       </c>
       <c r="E24">
         <v>-2598000.0</v>
       </c>
       <c r="F24">
         <v>-81573000.0</v>
       </c>
       <c r="G24">
         <v>-56118000.0</v>
       </c>
       <c r="H24">
         <v>2644000.0</v>
       </c>
       <c r="I24">
         <v>-202707000.0</v>
       </c>
       <c r="J24">
         <v>-64686000.0</v>
       </c>
       <c r="K24">
@@ -28324,54 +28621,54 @@
       <c r="Q24">
         <v>-36508000.0</v>
       </c>
       <c r="R24">
         <v>-76937000.0</v>
       </c>
       <c r="S24">
         <v>-29172000.0</v>
       </c>
       <c r="T24">
         <v>-39932000.0</v>
       </c>
       <c r="U24"/>
       <c r="V24">
         <v>14472000.0</v>
       </c>
       <c r="W24">
         <v>854000.0</v>
       </c>
       <c r="X24">
         <v>352000.0</v>
       </c>
     </row>
     <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B25">
-        <v>-26940000.0</v>
+        <v>-27500000.0</v>
       </c>
       <c r="C25">
         <v>-8209000.0</v>
       </c>
       <c r="D25">
         <v>24003000.0</v>
       </c>
       <c r="E25">
         <v>60749000.0</v>
       </c>
       <c r="F25">
         <v>-18665000.0</v>
       </c>
       <c r="G25">
         <v>81066000.0</v>
       </c>
       <c r="H25">
         <v>-24614000.0</v>
       </c>
       <c r="I25">
         <v>-7901000.0</v>
       </c>
       <c r="J25">
         <v>20693000.0</v>
       </c>
@@ -28398,53 +28695,55 @@
       </c>
       <c r="R25">
         <v>601000.0</v>
       </c>
       <c r="S25">
         <v>397000.0</v>
       </c>
       <c r="T25">
         <v>1660000.0</v>
       </c>
       <c r="U25">
         <v>-1318000.0</v>
       </c>
       <c r="V25">
         <v>-381000.0</v>
       </c>
       <c r="W25">
         <v>609000.0</v>
       </c>
       <c r="X25">
         <v>205000.0</v>
       </c>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>209</v>
+      </c>
+      <c r="B26">
+        <v>-10160000.0</v>
+      </c>
       <c r="C26">
         <v>-443000.0</v>
       </c>
       <c r="D26">
         <v>-846000.0</v>
       </c>
       <c r="E26">
         <v>2028000.0</v>
       </c>
       <c r="F26">
         <v>-7334000.0</v>
       </c>
       <c r="G26">
         <v>-15746000.0</v>
       </c>
       <c r="H26">
         <v>-500000.0</v>
       </c>
       <c r="I26">
         <v>2129000.0</v>
       </c>
       <c r="J26">
         <v>-8500000.0</v>
       </c>
       <c r="K26">
@@ -28468,53 +28767,55 @@
       <c r="Q26">
         <v>-484000.0</v>
       </c>
       <c r="R26">
         <v>-223000.0</v>
       </c>
       <c r="S26">
         <v>-131000.0</v>
       </c>
       <c r="T26">
         <v>-150000.0</v>
       </c>
       <c r="U26">
         <v>-8000.0</v>
       </c>
       <c r="V26">
         <v>-1000.0</v>
       </c>
       <c r="W26">
         <v>-9000.0</v>
       </c>
       <c r="X26"/>
     </row>
     <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>210</v>
+      </c>
+      <c r="B27">
+        <v>3801000.0</v>
+      </c>
       <c r="C27">
         <v>3330000.0</v>
       </c>
       <c r="D27">
         <v>3392000.0</v>
       </c>
       <c r="E27">
         <v>3217000.0</v>
       </c>
       <c r="F27">
         <v>3208000.0</v>
       </c>
       <c r="G27">
         <v>2353000.0</v>
       </c>
       <c r="H27">
         <v>1759000.0</v>
       </c>
       <c r="I27">
         <v>1267000.0</v>
       </c>
       <c r="J27">
         <v>813000.0</v>
       </c>
       <c r="K27">
@@ -28532,53 +28833,55 @@
       <c r="O27">
         <v>138000.0</v>
       </c>
       <c r="P27">
         <v>117000.0</v>
       </c>
       <c r="Q27">
         <v>46000.0</v>
       </c>
       <c r="R27">
         <v>15000.0</v>
       </c>
       <c r="S27">
         <v>15000.0</v>
       </c>
       <c r="T27">
         <v>13000.0</v>
       </c>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
     </row>
     <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>211</v>
+      </c>
+      <c r="B28">
+        <v>130785000.0</v>
+      </c>
       <c r="C28">
         <v>-224494000.0</v>
       </c>
       <c r="D28">
         <v>211567000.0</v>
       </c>
       <c r="E28">
         <v>296617000.0</v>
       </c>
       <c r="F28">
         <v>580683000.0</v>
       </c>
       <c r="G28">
         <v>417767000.0</v>
       </c>
       <c r="H28">
         <v>133898000.0</v>
       </c>
       <c r="I28">
         <v>205199000.0</v>
       </c>
       <c r="J28">
         <v>105944000.0</v>
       </c>
       <c r="K28">
@@ -28604,53 +28907,55 @@
       </c>
       <c r="R28">
         <v>92368000.0</v>
       </c>
       <c r="S28">
         <v>27579000.0</v>
       </c>
       <c r="T28">
         <v>36987000.0</v>
       </c>
       <c r="U28">
         <v>38422000.0</v>
       </c>
       <c r="V28">
         <v>27513000.0</v>
       </c>
       <c r="W28">
         <v>10716000.0</v>
       </c>
       <c r="X28">
         <v>13598000.0</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>212</v>
+      </c>
+      <c r="B29">
+        <v>4028000.0</v>
+      </c>
       <c r="C29">
         <v>-285000.0</v>
       </c>
       <c r="D29">
         <v>58233000.0</v>
       </c>
       <c r="E29">
         <v>65180000.0</v>
       </c>
       <c r="F29">
         <v>34815000.0</v>
       </c>
       <c r="G29">
         <v>112235000.0</v>
       </c>
       <c r="H29">
         <v>-8062000.0</v>
       </c>
       <c r="I29">
         <v>6694000.0</v>
       </c>
       <c r="J29">
         <v>33121000.0</v>
       </c>
       <c r="K29">
@@ -28676,53 +28981,55 @@
       </c>
       <c r="R29">
         <v>-189000.0</v>
       </c>
       <c r="S29">
         <v>62000.0</v>
       </c>
       <c r="T29">
         <v>2584000.0</v>
       </c>
       <c r="U29">
         <v>-96000.0</v>
       </c>
       <c r="V29">
         <v>407000.0</v>
       </c>
       <c r="W29">
         <v>1739000.0</v>
       </c>
       <c r="X29">
         <v>1120000.0</v>
       </c>
     </row>
     <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="B30"/>
+        <v>213</v>
+      </c>
+      <c r="B30">
+        <v>-208601000.0</v>
+      </c>
       <c r="C30">
         <v>144463000.0</v>
       </c>
       <c r="D30">
         <v>88249000.0</v>
       </c>
       <c r="E30">
         <v>-628954000.0</v>
       </c>
       <c r="F30">
         <v>-571954000.0</v>
       </c>
       <c r="G30">
         <v>-294111000.0</v>
       </c>
       <c r="H30">
         <v>-120055000.0</v>
       </c>
       <c r="I30">
         <v>-209977000.0</v>
       </c>
       <c r="J30">
         <v>-136100000.0</v>
       </c>
       <c r="K30">
@@ -28767,1757 +29074,1776 @@
       <c r="X30">
         <v>-14845000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CO30"/>
+  <dimension ref="A1:CP30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:93">
+    <row r="1" spans="1:94">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="D1" t="s">
         <v>86</v>
       </c>
       <c r="E1" t="s">
         <v>87</v>
       </c>
       <c r="F1" t="s">
+        <v>88</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="H1" t="s">
         <v>89</v>
       </c>
       <c r="I1" t="s">
         <v>90</v>
       </c>
       <c r="J1" t="s">
+        <v>91</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="L1" t="s">
         <v>92</v>
       </c>
       <c r="M1" t="s">
         <v>93</v>
       </c>
       <c r="N1" t="s">
+        <v>94</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="P1" t="s">
         <v>95</v>
       </c>
       <c r="Q1" t="s">
         <v>96</v>
       </c>
       <c r="R1" t="s">
+        <v>97</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="T1" t="s">
         <v>98</v>
       </c>
       <c r="U1" t="s">
         <v>99</v>
       </c>
       <c r="V1" t="s">
+        <v>100</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="X1" t="s">
         <v>101</v>
       </c>
       <c r="Y1" t="s">
         <v>102</v>
       </c>
       <c r="Z1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AB1" t="s">
         <v>104</v>
       </c>
       <c r="AC1" t="s">
         <v>105</v>
       </c>
       <c r="AD1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AF1" t="s">
         <v>107</v>
       </c>
       <c r="AG1" t="s">
         <v>108</v>
       </c>
       <c r="AH1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AJ1" t="s">
         <v>110</v>
       </c>
       <c r="AK1" t="s">
         <v>111</v>
       </c>
       <c r="AL1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AN1" t="s">
         <v>113</v>
       </c>
       <c r="AO1" t="s">
         <v>114</v>
       </c>
       <c r="AP1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AR1" t="s">
         <v>116</v>
       </c>
       <c r="AS1" t="s">
         <v>117</v>
       </c>
       <c r="AT1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AV1" t="s">
         <v>119</v>
       </c>
       <c r="AW1" t="s">
         <v>120</v>
       </c>
       <c r="AX1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AZ1" t="s">
         <v>122</v>
       </c>
       <c r="BA1" t="s">
         <v>123</v>
       </c>
       <c r="BB1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BD1" t="s">
         <v>125</v>
       </c>
       <c r="BE1" t="s">
         <v>126</v>
       </c>
       <c r="BF1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BH1" t="s">
         <v>128</v>
       </c>
       <c r="BI1" t="s">
         <v>129</v>
       </c>
       <c r="BJ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BL1" t="s">
         <v>131</v>
       </c>
       <c r="BM1" t="s">
         <v>132</v>
       </c>
       <c r="BN1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BP1" t="s">
         <v>134</v>
       </c>
       <c r="BQ1" t="s">
         <v>135</v>
       </c>
       <c r="BR1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BT1" t="s">
         <v>137</v>
       </c>
       <c r="BU1" t="s">
         <v>138</v>
       </c>
       <c r="BV1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BX1" t="s">
         <v>140</v>
       </c>
       <c r="BY1" t="s">
         <v>141</v>
       </c>
       <c r="BZ1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="CB1" t="s">
         <v>143</v>
       </c>
       <c r="CC1" t="s">
         <v>144</v>
       </c>
       <c r="CD1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CF1" t="s">
         <v>146</v>
       </c>
       <c r="CG1" t="s">
         <v>147</v>
       </c>
       <c r="CH1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CJ1" t="s">
         <v>149</v>
       </c>
       <c r="CK1" t="s">
         <v>150</v>
       </c>
       <c r="CL1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CN1" t="s">
         <v>152</v>
       </c>
       <c r="CO1" t="s">
         <v>153</v>
       </c>
+      <c r="CP1" t="s">
+        <v>154</v>
+      </c>
     </row>
-    <row r="2" spans="1:93">
+    <row r="2" spans="1:94">
       <c r="A2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B2">
+        <v>244125000.0</v>
+      </c>
+      <c r="C2">
         <v>300042000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>399379000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>251450000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>317913000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>610911000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>455517000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>640426000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>398229000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>587100000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>455835000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>575265000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>40280000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>79946000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>161761000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>353972000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>307437000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>390081000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>334091000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>339616000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>263893000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>295823000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>78854000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>88874000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>28002000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>36568000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>21209000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>17958000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>22221000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>22045000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>23950000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>23630000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>20305000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>20272000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>17805000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>18278000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>17340000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>28804000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>28762000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>28726000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>29133000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>25135000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>14014000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>26545000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>30077000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>62509000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>28119000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>32612000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>39843000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>27111000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>30749000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>51611000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>25340000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>11132000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>12017000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>11787000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>9763000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>10667000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>18213000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2274000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>3713000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2592000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>2440000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>2381000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>2321000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>2531000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>7008000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>4754000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>4710000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>7574000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>4903000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>5448000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>4926000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>3579000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>5543000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>4620000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>6417000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>4229000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>4840000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>5518000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>3130000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>3930000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>3273000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>2624000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>2153000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>2967000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>2636000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>2528000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>2018336.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>2350000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>2796724.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>2652299.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>2145330.0</v>
       </c>
     </row>
-    <row r="3" spans="1:93">
+    <row r="3" spans="1:94">
       <c r="A3" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>140000</v>
       </c>
       <c r="C3">
+        <v>713000</v>
+      </c>
+      <c r="D3">
         <v>955000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>191000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>261000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>134000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>309000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>256000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>921000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>474000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>228000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>305000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>908000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>311000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>621000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>882000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1227000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1276000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1132000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1021000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1436000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2404000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1692000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1135000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1384000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>908000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>505000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>514000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>115000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>529000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1001000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>657000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>506000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>488000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>389000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>2031000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1588000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>233000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>161000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>622000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>652000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>505000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>543000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>711000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>394000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1813000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>3023000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>2666000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>2296000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>2237000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1424000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1175000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>1665000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>2400000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1153000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>216000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>90000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>232000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>256000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>118000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>63000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>73000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>117000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>31000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>48000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>17000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>48000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>21000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>56000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>55000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>10000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>166000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>26000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>130000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>293000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>1134000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>558000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>1115000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>7000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>21000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>34000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>140000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>740000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>1495000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>150000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>26000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>13000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>22000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>4000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>31000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>21172</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>9034</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>10794</v>
       </c>
     </row>
-    <row r="4" spans="1:93">
+    <row r="4" spans="1:94">
       <c r="A4" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-119430000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>534985000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-39666000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-81815000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-192211000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>46535000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-82644000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>55990000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-5525000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>75723000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-31930000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>216969000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-10020000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>60872000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-8566000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-44361000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>88821000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-30113000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>176000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-1905000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>320000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>3325000.0</v>
       </c>
-      <c r="AH4"/>
-      <c r="AI4">
+      <c r="AI4"/>
+      <c r="AJ4">
         <v>2467000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-473000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>938000.0</v>
       </c>
-      <c r="AL4"/>
-      <c r="AM4">
+      <c r="AM4"/>
+      <c r="AN4">
         <v>42000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>36000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-407000.0</v>
       </c>
-      <c r="AP4"/>
-      <c r="AQ4">
+      <c r="AQ4"/>
+      <c r="AR4">
         <v>11121000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-12531000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-3532000.0</v>
       </c>
-      <c r="AT4"/>
       <c r="AU4"/>
-      <c r="AV4">
+      <c r="AV4"/>
+      <c r="AW4">
         <v>-4493000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-7231000.0</v>
       </c>
-      <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
+      <c r="CP4"/>
     </row>
-    <row r="5" spans="1:93">
+    <row r="5" spans="1:94">
       <c r="A5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>16876000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-16786000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-5703000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>21978000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>23130000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-40842000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>3010000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-5047000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-6195000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>10677000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>8345000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-10756000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-28549000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-29924000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-13266000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-33222000.0</v>
       </c>
-      <c r="AB5"/>
-      <c r="AC5">
+      <c r="AC5"/>
+      <c r="AD5">
         <v>-7226000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-8034000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-14341000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-5929000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-3592000.0</v>
       </c>
-      <c r="AH5"/>
-      <c r="AI5">
+      <c r="AI5"/>
+      <c r="AJ5">
         <v>-9796000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-8687000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-9225000.0</v>
       </c>
-      <c r="AL5"/>
-      <c r="AM5">
+      <c r="AM5"/>
+      <c r="AN5">
         <v>-10342000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-9159000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-6627000.0</v>
       </c>
-      <c r="AP5"/>
-      <c r="AQ5">
+      <c r="AQ5"/>
+      <c r="AR5">
         <v>-8862000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-8441000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-6102000.0</v>
       </c>
-      <c r="AT5"/>
       <c r="AU5"/>
-      <c r="AV5">
+      <c r="AV5"/>
+      <c r="AW5">
         <v>39000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>297000.0</v>
       </c>
-      <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
+      <c r="CP5"/>
     </row>
-    <row r="6" spans="1:93">
+    <row r="6" spans="1:94">
       <c r="A6" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B6">
-        <v>-300042000.0</v>
+        <v>-66490000.0</v>
       </c>
       <c r="C6">
+        <v>-55917000.0</v>
+      </c>
+      <c r="D6">
         <v>-99337000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>147929000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-66463000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-292998000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>155394000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-184909000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>242197000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-188871000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>131265000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-119430000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>534985000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-39666000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-81815000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-192211000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>46535000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-82644000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>55990000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-5525000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>75723000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-31930000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>216969000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-10020000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>60872000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-8566000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>15359000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>3251000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-4263000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>176000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-1905000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>320000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>3325000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>33000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>2467000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-473000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>938000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-11464000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>42000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>36000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-407000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>3998000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>11121000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-12531000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-3532000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-32432000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>34390000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-4493000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-7231000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>12732000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>17733000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-20862000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>26271000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>10505000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-885000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>230000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>2024000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-904000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-7546000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>15939000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-1439000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>1121000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>152000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>59000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>60000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-210000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-4477000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>2254000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>44000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-2864000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>2671000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-545000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>522000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>1347000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-1964000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>923000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-1797000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>2188000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-611000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-678000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>2388000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-800000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>657000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>649000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>471000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-814000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>331000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>108000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>509586.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-332000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-446724.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>144425.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>506969.0</v>
       </c>
     </row>
-    <row r="7" spans="1:93">
+    <row r="7" spans="1:94">
       <c r="A7" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>191</v>
+      </c>
+      <c r="B7">
+        <v>-28826000.0</v>
+      </c>
       <c r="C7">
+        <v>22623000.0</v>
+      </c>
+      <c r="D7">
         <v>3371000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>3747000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>9438000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-11364000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>3467000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>20967000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-34848000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1264000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>3423000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>8413000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-18368000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-3295000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>30532000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>18836000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-60937000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>15984000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-1749000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-6729000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-6352000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>24711000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-28614000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>104000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-4715000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-370000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-2253000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>11695000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-1354000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-409000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>1482000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>908000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>313000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>995000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-52000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>418000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>735000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>787000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>684000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-6235000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>402000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>1129000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>725000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>732000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>745000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-3794000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-4426000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-4064000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-2968000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>3161000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-10918000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>11192000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-5109000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>1173000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>743000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>597000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-1123000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-115000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-14000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-246000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-339000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-592000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>98000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>228000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>430000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-3141000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-255000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>752000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-90000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-12500000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-379000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-716000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-70000.0</v>
       </c>
-      <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
-      <c r="BY7">
+      <c r="BY7"/>
+      <c r="BZ7">
         <v>13000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>4297000.0</v>
       </c>
-      <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
+      <c r="CP7"/>
     </row>
-    <row r="8" spans="1:93">
+    <row r="8" spans="1:94">
       <c r="A8" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -30567,733 +30893,738 @@
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
+      <c r="CP8"/>
     </row>
-    <row r="9" spans="1:93">
+    <row r="9" spans="1:94">
       <c r="A9" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
-      <c r="AY9">
+      <c r="AY9"/>
+      <c r="AZ9">
         <v>-10408000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>11053000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-6419000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-646000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>376000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>759000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-483000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-1291000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>19000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-116000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-101000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-405000.0</v>
       </c>
-      <c r="BK9"/>
       <c r="BL9"/>
-      <c r="BM9">
+      <c r="BM9"/>
+      <c r="BN9">
         <v>103000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-3001000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-293000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>599000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-334000.0</v>
       </c>
-      <c r="BR9"/>
-      <c r="BS9">
+      <c r="BS9"/>
+      <c r="BT9">
         <v>-353000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>-361000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>-100000.0</v>
       </c>
-      <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
+      <c r="CP9"/>
     </row>
-    <row r="10" spans="1:93">
+    <row r="10" spans="1:94">
       <c r="A10" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-      <c r="AE10">
+      <c r="AE10"/>
+      <c r="AF10">
         <v>27722000.0</v>
       </c>
-      <c r="AF10"/>
-      <c r="AG10">
+      <c r="AG10"/>
+      <c r="AH10">
         <v>22077000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>60529000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>49721000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>935000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>27887000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>48122000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>6364000.0</v>
       </c>
-      <c r="AN10"/>
-      <c r="AO10">
+      <c r="AO10"/>
+      <c r="AP10">
         <v>10532000.0</v>
       </c>
-      <c r="AP10"/>
-      <c r="AQ10">
+      <c r="AQ10"/>
+      <c r="AR10">
         <v>20361000.0</v>
       </c>
-      <c r="AR10"/>
       <c r="AS10"/>
-      <c r="AT10">
+      <c r="AT10"/>
+      <c r="AU10">
         <v>38925000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>52618000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>28752000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>42769000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>18238000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>57259000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>8833000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>17785000.0</v>
       </c>
-      <c r="BB10"/>
-      <c r="BC10">
+      <c r="BC10"/>
+      <c r="BD10">
         <v>2264000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>4500000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>2771000.0</v>
       </c>
-      <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
-      <c r="BI10">
+      <c r="BI10"/>
+      <c r="BJ10">
         <v>1143000.0</v>
       </c>
-      <c r="BJ10"/>
       <c r="BK10"/>
-      <c r="BL10">
+      <c r="BL10"/>
+      <c r="BM10">
         <v>325000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>22000.0</v>
       </c>
-      <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
-      <c r="BV10">
+      <c r="BV10"/>
+      <c r="BW10">
         <v>1076000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>649000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>462000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>893000.0</v>
       </c>
-      <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
+      <c r="CP10"/>
     </row>
-    <row r="11" spans="1:93">
+    <row r="11" spans="1:94">
       <c r="A11" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-9215000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>5812000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-456000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>10218000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-2856000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-19332000.0</v>
       </c>
-      <c r="R11">
-[...1 lines deleted...]
-      </c>
       <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
         <v>4075000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-1282000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-17120000.0</v>
       </c>
-      <c r="V11">
-[...1 lines deleted...]
-      </c>
       <c r="W11">
+        <v>0.0</v>
+      </c>
+      <c r="X11">
         <v>-24397000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>13725000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>14116000.0</v>
       </c>
-      <c r="Z11">
-[...1 lines deleted...]
-      </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
       <c r="AI11">
         <v>0.0</v>
       </c>
       <c r="AJ11">
         <v>0.0</v>
       </c>
       <c r="AK11">
         <v>0.0</v>
       </c>
       <c r="AL11">
         <v>0.0</v>
       </c>
-      <c r="AM11"/>
+      <c r="AM11">
+        <v>0.0</v>
+      </c>
       <c r="AN11"/>
       <c r="AO11"/>
-      <c r="AP11">
-[...2 lines deleted...]
-      <c r="AQ11"/>
+      <c r="AP11"/>
+      <c r="AQ11">
+        <v>0.0</v>
+      </c>
       <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
-[...2 lines deleted...]
-      <c r="AU11"/>
+      <c r="AT11"/>
+      <c r="AU11">
+        <v>0.0</v>
+      </c>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
+      <c r="CP11"/>
     </row>
-    <row r="12" spans="1:93">
+    <row r="12" spans="1:94">
       <c r="A12" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>19016000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-6991000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>59107000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-21886000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>23408000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-687000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-5508000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-4344000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-9496000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>7598000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1657000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>241634000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-46108000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-64767000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>65976000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-51475000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>495534000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-494634000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-2136000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>44549000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-36791000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>18064000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>22829000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>47515000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-30166000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>26775000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>8890000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>18886000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-26369000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>11931000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>-32828000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>53650000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>16253000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>-47083000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>20118000.0</v>
       </c>
-      <c r="AU12"/>
-      <c r="AV12">
+      <c r="AV12"/>
+      <c r="AW12">
         <v>-13685000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>34157000.0</v>
       </c>
-      <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
+      <c r="CP12"/>
     </row>
-    <row r="13" spans="1:93">
+    <row r="13" spans="1:94">
       <c r="A13" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>8413000.0</v>
       </c>
       <c r="N13">
+        <v>8413000.0</v>
+      </c>
+      <c r="O13">
         <v>-3295000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>30532000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18836000.0</v>
       </c>
       <c r="Q13">
         <v>18836000.0</v>
       </c>
       <c r="R13">
+        <v>18836000.0</v>
+      </c>
+      <c r="S13">
         <v>15984000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-1749000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-6729000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-6352000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>24711000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-28672000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>97000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4723000.0</v>
       </c>
       <c r="Z13">
         <v>-4723000.0</v>
       </c>
       <c r="AA13">
         <v>-4723000.0</v>
       </c>
       <c r="AB13">
         <v>-4723000.0</v>
       </c>
-      <c r="AC13"/>
+      <c r="AC13">
+        <v>-4723000.0</v>
+      </c>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
@@ -31314,827 +31645,843 @@
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
+      <c r="CP13"/>
     </row>
-    <row r="14" spans="1:93">
+    <row r="14" spans="1:94">
       <c r="A14" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>198</v>
+      </c>
+      <c r="B14">
+        <v>-484000.0</v>
+      </c>
       <c r="C14">
+        <v>443000.0</v>
+      </c>
+      <c r="D14">
         <v>598000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>782000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>776000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>860000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>930000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1039000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1102000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1109000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1211000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1259000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1424000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2081000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1461000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>929000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>851000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1493000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>782000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1015000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1003000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2544000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-947000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>807000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>916000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>868000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>838000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>785000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>779000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>728000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>727000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>742000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>741000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>711000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>688000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>675000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>617000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>860000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>882000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>865000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>800000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1471000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>505000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>478000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>454000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>347000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>311000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>298000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>289000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>-613000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>244000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>223000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>194000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>490000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>484000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>406000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>393000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>396000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>365000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>312000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>279000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>291000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>237000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>246000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>186000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>174000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>162000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>103000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>123000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>128000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>825000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>113000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>96000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>106000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>105000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>78000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>75000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>76000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>79000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>78000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77000.0</v>
       </c>
       <c r="CD14">
         <v>77000.0</v>
       </c>
       <c r="CE14">
+        <v>77000.0</v>
+      </c>
+      <c r="CF14">
         <v>43000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>36000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>33000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>34000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>29000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>28000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>27000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>35000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>33369.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>33196.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>32435.0</v>
       </c>
     </row>
-    <row r="15" spans="1:93">
+    <row r="15" spans="1:94">
       <c r="A15" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>199</v>
+      </c>
+      <c r="B15">
+        <v>2185000.0</v>
+      </c>
       <c r="C15">
+        <v>2161000.0</v>
+      </c>
+      <c r="D15">
         <v>2136000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>2209000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>2201000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>2237000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1717000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>2192000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>2145000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>2166000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>2164000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>2163000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2146000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>2144000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2076000.0</v>
       </c>
       <c r="P15">
         <v>2076000.0</v>
       </c>
       <c r="Q15">
+        <v>2076000.0</v>
+      </c>
+      <c r="R15">
         <v>2059000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>1808000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>1672000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1405000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1188000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1163000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1192000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1191000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1190000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>948000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>706000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>586000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>529000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>470000.0</v>
       </c>
       <c r="AE15">
         <v>470000.0</v>
       </c>
       <c r="AF15">
+        <v>470000.0</v>
+      </c>
+      <c r="AG15">
         <v>385000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>384000.0</v>
       </c>
       <c r="AH15">
         <v>384000.0</v>
       </c>
       <c r="AI15">
+        <v>384000.0</v>
+      </c>
+      <c r="AJ15">
         <v>385000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>383000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>379000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>476000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>475000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>476000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>347000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>306000.0</v>
       </c>
       <c r="AQ15">
         <v>306000.0</v>
       </c>
       <c r="AR15">
+        <v>306000.0</v>
+      </c>
+      <c r="AS15">
         <v>462000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>142000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>464000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>144000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>339000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>21000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>317000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>21000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>263000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>21000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>175000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>21000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>226000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>21000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>262000.0</v>
       </c>
-      <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
-      <c r="BJ15">
+      <c r="BJ15"/>
+      <c r="BK15">
         <v>160000.0</v>
       </c>
-      <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
-      <c r="BN15">
+      <c r="BN15"/>
+      <c r="BO15">
         <v>160000.0</v>
       </c>
-      <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
-      <c r="BR15">
+      <c r="BR15"/>
+      <c r="BS15">
         <v>159000.0</v>
       </c>
-      <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
+      <c r="CP15"/>
     </row>
-    <row r="16" spans="1:93">
+    <row r="16" spans="1:94">
       <c r="A16" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>200</v>
+      </c>
+      <c r="B16">
+        <v>177635000.0</v>
+      </c>
       <c r="C16">
+        <v>244125000.0</v>
+      </c>
+      <c r="D16">
         <v>300042000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>399379000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>251450000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>317913000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>610911000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>455517000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>640426000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>398229000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>587100000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>455835000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>575265000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>40280000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>79946000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>161761000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>353972000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>307437000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>390081000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>334091000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>339616000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>263893000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>295823000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>78854000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>88874000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>28002000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>36568000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>21209000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>17958000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>22221000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>22045000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>23950000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>23630000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>20305000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>20272000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>17805000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>18278000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>17340000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>28804000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>28762000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>28726000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>29133000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>25135000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>14014000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>26545000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>30077000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>62509000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>28119000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>32612000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>39843000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>48482000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>30749000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>51611000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>21637000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>11132000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>12017000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>11787000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>9763000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>10667000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>18213000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>2274000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>3713000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>2592000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>2440000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>2381000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>2321000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>2531000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>7008000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>4754000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>4710000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>7574000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>4903000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>5448000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>4926000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>3579000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>5543000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>4620000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>6417000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>4229000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>4840000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>5518000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>3130000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>3930000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>3273000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>2624000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>2153000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>2967000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>2636000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>2527922.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>2018000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>2350000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>2796724.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>2652299.0</v>
       </c>
     </row>
-    <row r="17" spans="1:93">
+    <row r="17" spans="1:94">
       <c r="A17" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -32184,545 +32531,556 @@
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
+      <c r="CP17"/>
     </row>
-    <row r="18" spans="1:93">
+    <row r="18" spans="1:94">
       <c r="A18" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>202</v>
+      </c>
+      <c r="B18">
+        <v>-23446000.0</v>
+      </c>
       <c r="C18">
+        <v>-15688000.0</v>
+      </c>
+      <c r="D18">
         <v>-3519000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>7248000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>13867000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-10681000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>8329000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>26629000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-26182000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>18284000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>8634000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>35629000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-6229000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>61088000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>13705000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>23211000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-58566000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>21752000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>5860000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-6442000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>8780000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>18523000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>210333000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-43233000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-80003000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>56811000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-36426000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-43299000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>12810000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-7009000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>38938000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-42635000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>14707000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>8085000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>40336000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-37949000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>18153000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>33559000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>11575000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-28637000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>7099000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-28259000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>45837000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>8684000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-51022000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-19043000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>15554000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-15045000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>33605000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-40659000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>28324000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-244000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>8841000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-19723000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-1205000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>2764000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>3664000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-2700000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-322000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-597000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>2270000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>1394000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>48000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>1528000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>1766000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-1396000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>1630000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-711000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>146000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-251000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>2235000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-1188000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-991000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>1344000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-561000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-1359000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>1045000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-782000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>235000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-944000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>218000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>2505000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-1010000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-3919000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>306000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>476000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>452000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>298000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>447984.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>77000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>300627.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>422064.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>248309.0</v>
       </c>
     </row>
-    <row r="19" spans="1:93">
+    <row r="19" spans="1:94">
       <c r="A19" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>203</v>
+      </c>
+      <c r="B19">
+        <v>-16399000.0</v>
+      </c>
       <c r="C19">
+        <v>-21817000.0</v>
+      </c>
+      <c r="D19">
         <v>-62730000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-70124000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>31269000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>29524000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>27769000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>61372000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>25798000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-66930000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>45190000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>40873000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>73556000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-13265000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-242814000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>2387000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-24254000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-94636000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>12795000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-28139000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-261561000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-145962000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-57647000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-24689000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-3080000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-45455000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-64825000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>28409000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-38786000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-10243000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-80834000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-54689000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-58136000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-67169000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-4580000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-25611000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-34502000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-42608000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-3716000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-7340000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-53245000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-2170000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-67633000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-78286000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-31411000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>39226000.0</v>
       </c>
-      <c r="AU19"/>
-      <c r="AV19">
+      <c r="AV19"/>
+      <c r="AW19">
         <v>-42749000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-51161000.0</v>
       </c>
-      <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
+      <c r="CP19"/>
     </row>
-    <row r="20" spans="1:93">
+    <row r="20" spans="1:94">
       <c r="A20" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
-[...2 lines deleted...]
-      <c r="O20"/>
+      <c r="N20"/>
+      <c r="O20">
+        <v>0.0</v>
+      </c>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
-[...2 lines deleted...]
-      <c r="S20"/>
+      <c r="R20"/>
+      <c r="S20">
+        <v>0.0</v>
+      </c>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
@@ -32753,2634 +33111,2681 @@
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
+      <c r="CP20"/>
     </row>
-    <row r="21" spans="1:93">
+    <row r="21" spans="1:94">
       <c r="A21" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>205</v>
+      </c>
+      <c r="B21">
+        <v>-20000000.0</v>
+      </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
+        <v>0.0</v>
+      </c>
+      <c r="G21">
         <v>5000.0</v>
       </c>
-      <c r="G21">
-[...2 lines deleted...]
-      <c r="H21"/>
+      <c r="H21">
+        <v>0.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-1446000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-4749000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>10002000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-1242000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-949000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>716000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-306000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>29678000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-101373000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>347000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-496000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>230000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>469000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-826000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>73904000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-13989000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-3145000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-2393000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-50851000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-4506000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>49510000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-13947000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>58491000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>2832000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>12146000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>10994000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-94554000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1120000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-3536000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>2101000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>76675000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-78813000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>33143000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>37405000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-22864000.0</v>
       </c>
-      <c r="AU21"/>
-      <c r="AV21">
+      <c r="AV21"/>
+      <c r="AW21">
         <v>59625000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-54247000.0</v>
       </c>
-      <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
+      <c r="CP21"/>
     </row>
-    <row r="22" spans="1:93">
+    <row r="22" spans="1:94">
       <c r="A22" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B22">
+        <v>5184000.0</v>
+      </c>
+      <c r="C22">
         <v>4225000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>17136000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2002000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3559000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>9438000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2156000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>4149000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>4502000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>7916000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>3867000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>7998000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>11220000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>6370000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>2555000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2438000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>2671000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>9801000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>11674000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>9163000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>8058000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>11838000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>6491000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>18034000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1048000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>4095000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>4327000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>15377000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>3192000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>2999000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>3579000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>2831000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>2594000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1423000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>2318000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>2260000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1574000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>2307000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>2310000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>6499000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>1796000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>1402000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>1406000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>1905000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>2103000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-585000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>537000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>969000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>1158000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>591000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>757000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>1484000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>1188000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>1442000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>1048000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>817000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>861000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>727000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>673000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>636000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>666000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>682000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>620000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>507000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>428000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>256000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>389000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>382000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>379000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>557000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-306000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>314000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>263000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>330000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>415000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>279000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>258000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>325000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>259000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>216000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>173000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>137000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>100000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>80000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>245000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>322000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>287000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>229000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>220000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>232000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>234788.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>183771.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>130441.0</v>
       </c>
     </row>
-    <row r="23" spans="1:93">
+    <row r="23" spans="1:94">
       <c r="A23" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>206</v>
+      </c>
+      <c r="B23">
+        <v>55298000.0</v>
+      </c>
       <c r="C23">
+        <v>65942000.0</v>
+      </c>
+      <c r="D23">
         <v>-28217000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>220223000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-111019000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-309743000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>120704000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-263921000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>242842000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-137094000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>79752000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-192991000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>575542000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-96794000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>81464000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>105891000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>132915000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-20307000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>167809000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>180446000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>227867000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>87325000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>35261000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>124000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>331946000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-1092000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>78743000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-55809000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>119227000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-70739000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>179542000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>41527000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-6140000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-8261000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>68440000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-31436000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>17484000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-1286000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>60732000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-27839000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>81370000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-5066000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>58521000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>24721000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>36530000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-24300000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>96651000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-34559000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>48796000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>72468000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>91905000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>24581000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>33271000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>97917000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>18435000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>14901000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>38779000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>89821000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>36104000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-44447000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>47046000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-21808000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>9514000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-16232000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>25698000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>10624000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>35820000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>15981000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>46859000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>3432000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>11626000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-3107000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>10005000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-95178000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>12916000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>13003000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-4845000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-15728000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-4413000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-1463000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>7977000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-1077000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>8900000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>4840000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>7906000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-9654000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>9650000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>5621892.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>3091456.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-8294000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>8294000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>2864242.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>9331836.0</v>
       </c>
     </row>
-    <row r="24" spans="1:93">
+    <row r="24" spans="1:94">
       <c r="A24" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>207</v>
+      </c>
+      <c r="B24">
+        <v>-62077000.0</v>
+      </c>
       <c r="C24">
+        <v>-107016000.0</v>
+      </c>
+      <c r="D24">
         <v>-119641000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-89567000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>35100000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>76568000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>33181000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>59222000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>49276000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-45960000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>79000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>47000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-3274000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1993000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-242564000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-319362000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-30984000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-589000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-156981000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-47864000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-241854000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-27558000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>17386000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-103391000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-10036000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-34909000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-56673000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>11681000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-33848000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-12581000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-76036000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-60846000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-53244000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-22878000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>11316000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-29371000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-23753000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>16733000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>19454000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-7320000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-41951000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-40587000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-15258000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-79959000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-34854000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-38842000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-26524000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-67093000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-51333000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-86367000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-46756000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-25424000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-11649000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-18014000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-17666000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-21332000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-37848000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-9441000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-41166000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>375000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-12761000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-439000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-17687000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>2009000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-20391000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-20823000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-17950000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-18881000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-30751000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-16202000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-9833000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-2262000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-854000.0</v>
       </c>
-      <c r="BV24"/>
-      <c r="BW24">
+      <c r="BW24"/>
+      <c r="BX24">
         <v>-469000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-10506000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-5223000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>23991000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>20595000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-10447000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-10148000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>14472000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-7421000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-7448000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>300000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>13314000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-4031985.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>3473000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-3473000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>14251000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-2198472.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-5063966.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-6636562.0</v>
       </c>
     </row>
-    <row r="25" spans="1:93">
+    <row r="25" spans="1:94">
       <c r="A25" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B25">
-        <v>-4225000.0</v>
+        <v>-478000.0</v>
       </c>
       <c r="C25">
+        <v>-41823000.0</v>
+      </c>
+      <c r="D25">
         <v>-24879000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>47000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-536000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-12893000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1299000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>306000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>3079000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>7894000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>585000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>17331000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-519000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>59191000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-21036000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2819000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-711000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-12434000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-5302000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-8880000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>7951000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-11458000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>231825000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-63872000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-75429000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>52055000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-39300000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-66834000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>9862000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-10430000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>34858000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-45766000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>11685000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>4313000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>38188000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-39235000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>17427000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>30041000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>7465000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-35406000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>5570000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-30219000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>44500000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>6634000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-53264000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-17025000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>17716000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-13426000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>35041000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-39051000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>39570000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-12110000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>14385000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-20254000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-2372000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1278000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>3382000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-3507000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-1160000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-1145000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>1528000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>937000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-789000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>676000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>918000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>1300000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>1354000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-1881000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-168000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-881000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>2088000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-737000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-1250000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>991000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-788000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-582000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>1286000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-68000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-96000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-1217000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>2000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>2431000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-413000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-2540000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>178000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>146000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>149000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>63000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>205000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-159000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>53642.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>214131.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>96227.0</v>
       </c>
     </row>
-    <row r="26" spans="1:93">
+    <row r="26" spans="1:94">
       <c r="A26" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>209</v>
+      </c>
+      <c r="B26">
+        <v>-519000.0</v>
+      </c>
       <c r="C26">
+        <v>-142000.0</v>
+      </c>
+      <c r="D26">
         <v>-3638000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-6380000.0</v>
       </c>
-      <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>38000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>481000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-481000.0</v>
       </c>
-      <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>-166000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-98000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-57000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>70000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>233000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-72804000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-691000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>725000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1525000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1608000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1607000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-7334000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-13825000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-1253000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-408000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-260000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1288000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-500000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>237000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>94000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>123000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>709000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>37000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1260000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>4931000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-2000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>4923000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-8500000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>20551000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>40000.0</v>
       </c>
-      <c r="AN26"/>
-      <c r="AO26">
+      <c r="AO26"/>
+      <c r="AP26">
         <v>-8000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>20551000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-367000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-81000.0</v>
       </c>
-      <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>-14000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-45000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>9953000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>3771000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>893746000.0</v>
       </c>
-      <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
-      <c r="BD26">
+      <c r="BD26"/>
+      <c r="BE26">
         <v>-266000.0</v>
       </c>
-      <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
-      <c r="BJ26">
+      <c r="BJ26"/>
+      <c r="BK26">
         <v>-180000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-26000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-178000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-100000.0</v>
       </c>
-      <c r="BN26"/>
       <c r="BO26"/>
-      <c r="BP26">
+      <c r="BP26"/>
+      <c r="BQ26">
         <v>-26000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>-197000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>-100000.0</v>
       </c>
-      <c r="BS26"/>
-      <c r="BT26">
+      <c r="BT26"/>
+      <c r="BU26">
         <v>-10000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-21000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-110000.0</v>
       </c>
-      <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
-      <c r="BZ26">
+      <c r="BZ26"/>
+      <c r="CA26">
         <v>-4000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>-2000.0</v>
       </c>
-      <c r="CB26"/>
-      <c r="CC26">
+      <c r="CC26"/>
+      <c r="CD26">
         <v>-2000.0</v>
       </c>
-      <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
-      <c r="CG26">
+      <c r="CG26"/>
+      <c r="CH26">
         <v>-1000.0</v>
       </c>
-      <c r="CH26"/>
-      <c r="CI26">
+      <c r="CI26"/>
+      <c r="CJ26">
         <v>-495.0</v>
       </c>
-      <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
+      <c r="CP26"/>
     </row>
-    <row r="27" spans="1:93">
+    <row r="27" spans="1:94">
       <c r="A27" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>210</v>
+      </c>
+      <c r="B27">
+        <v>741000.0</v>
+      </c>
       <c r="C27">
+        <v>878000.0</v>
+      </c>
+      <c r="D27">
         <v>1108000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>815000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>876000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>652000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>918000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>884000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>543000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1053000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>896000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>900000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>699000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>810000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>930000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>778000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>869000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1055000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>692000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>592000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>636000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>592000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>627000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>498000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>440000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>493000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>401000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>425000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>347000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>394000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>282000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>244000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>307000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>179000.0</v>
       </c>
       <c r="AJ27">
         <v>179000.0</v>
       </c>
       <c r="AK27">
+        <v>179000.0</v>
+      </c>
+      <c r="AL27">
         <v>148000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>153000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>147000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>163000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>105000.0</v>
       </c>
       <c r="AP27">
         <v>105000.0</v>
       </c>
       <c r="AQ27">
         <v>105000.0</v>
       </c>
       <c r="AR27">
+        <v>105000.0</v>
+      </c>
+      <c r="AS27">
         <v>104000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99000.0</v>
       </c>
       <c r="AT27">
         <v>99000.0</v>
       </c>
       <c r="AU27">
+        <v>99000.0</v>
+      </c>
+      <c r="AV27">
         <v>93000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>71000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>58000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>70000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>49000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>41000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>36000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>19000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>40000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>39000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>40000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>29000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>31000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>29000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>28000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>19000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>20000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>3000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>4000.0</v>
       </c>
-      <c r="BN27"/>
-      <c r="BO27">
+      <c r="BO27"/>
+      <c r="BP27">
         <v>4000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>3000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>4000.0</v>
       </c>
-      <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
-      <c r="BU27">
+      <c r="BU27"/>
+      <c r="BV27">
         <v>-17000.0</v>
       </c>
-      <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
-      <c r="CE27">
+      <c r="CE27"/>
+      <c r="CF27">
         <v>-1000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>-2000.0</v>
       </c>
-      <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
+      <c r="CP27"/>
     </row>
-    <row r="28" spans="1:93">
+    <row r="28" spans="1:94">
       <c r="A28" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>211</v>
+      </c>
+      <c r="B28">
+        <v>35432000.0</v>
+      </c>
       <c r="C28">
+        <v>66074000.0</v>
+      </c>
+      <c r="D28">
         <v>-34043000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>210614000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-111860000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-311975000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>118987000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-273166000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>241660000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-140699000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>77213000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-195979000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>470932000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-89482000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>152716000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>102567000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>130856000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-21674000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>196537000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>76920000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>328900000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>86537000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>70408000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>122396000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>138426000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-20796000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>120378000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>15621000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>18695000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>21678000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>34242000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>100602000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>48677000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>59121000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-36926000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>66954000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>16795000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-46953000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-16639000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>38426000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>44092000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>75358000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-17562000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>57261000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>80344000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>21030000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>26245000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>61643000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>8331000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>133953000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>71275000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>24687000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>27474000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>46639000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>23909000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>14883000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>38701000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>12314000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>64928000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>3976000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>34881000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-3415000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>22073000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>14365000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>25546000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>10624000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>35770000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>18622000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>27352000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>11691000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>11636000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>610000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>3642000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>11789000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>12916000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>11242000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>1040000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>15527000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>5964000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>7220000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>9711000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>5989000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>9051000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>4554000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>7919000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>648000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>1924000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>5622000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>1974668.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>691000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>710922.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>2864242.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>9331836.0</v>
       </c>
     </row>
-    <row r="29" spans="1:93">
+    <row r="29" spans="1:94">
       <c r="A29" t="s">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>212</v>
+      </c>
+      <c r="B29">
+        <v>-23306000.0</v>
+      </c>
       <c r="C29">
+        <v>-14975000.0</v>
+      </c>
+      <c r="D29">
         <v>-2564000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>7439000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>14128000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-10547000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>8638000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>26885000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-25261000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>18758000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>8862000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>35934000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-5321000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>61399000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>14326000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>24093000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-57339000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>23028000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>6992000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-5421000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>10216000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>20927000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>212025000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-42098000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-78619000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>57719000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-35921000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-42785000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>12925000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-6480000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>39939000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-41978000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>15213000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>8573000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>40725000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-35918000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>19741000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>33792000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>11736000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-28015000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>7751000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-27754000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>46380000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>9395000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-50628000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-17230000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>18577000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-12379000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>35901000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-38422000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>29748000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>931000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>10506000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-17323000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-52000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>2980000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>3754000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-2468000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-66000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-479000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>2333000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>1467000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>165000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>1559000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>1814000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-1379000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>1678000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-690000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>202000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-196000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>2245000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-1022000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-965000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>1474000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-268000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-225000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>1603000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>333000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>242000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-923000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>252000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>2645000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>-270000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>-2424000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>456000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>502000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>465000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>320000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>452000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>108000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>321799.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>431098.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>259103.0</v>
       </c>
     </row>
-    <row r="30" spans="1:93">
+    <row r="30" spans="1:94">
       <c r="A30" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="B30"/>
+        <v>213</v>
+      </c>
+      <c r="B30">
+        <v>-78616000.0</v>
+      </c>
       <c r="C30">
+        <v>-107016000.0</v>
+      </c>
+      <c r="D30">
         <v>-62730000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-70124000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>31269000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>29524000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>27769000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>61372000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>25798000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-66930000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>43976000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>40615000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>69374000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-11583000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-248857000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-318871000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-26982000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-83998000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-147539000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-77024000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-263393000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-139394000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-65464000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-90318000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1065000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-45489000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-69098000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>30415000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-35883000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-15022000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-76086000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-58304000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-60565000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-67661000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-1332000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-31509000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-35598000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1697000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>4945000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-10375000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-52250000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-43606000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-17697000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-79187000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-33248000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-36232000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-10432000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-53757000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-51463000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-86502000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-83290000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-46479000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-11709000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-18811000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-24742000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-17633000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-40431000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-10750000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-72408000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>12442000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-38653000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>3069000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-22086000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-15865000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-27300000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-9455000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-41925000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-15678000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-27510000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-14359000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-11210000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-133000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-2155000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-11916000.0</v>
       </c>
-      <c r="BW30"/>
-      <c r="BX30">
+      <c r="BX30"/>
+      <c r="BY30">
         <v>-10094000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-4440000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-13672000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-6817000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-6975000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-7575000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-9434000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-8124000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-1481000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-7904000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-1964000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-2058000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-5834000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-1916000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-1131000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-1479115.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-3150915.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-9083970.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>