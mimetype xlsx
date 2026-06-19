--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -253,50 +253,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1097,51 +1100,51 @@
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5">
         <v>5400000.0</v>
       </c>
       <c r="C5">
         <v>7700000.0</v>
       </c>
       <c r="D5">
         <v>12400000.0</v>
       </c>
       <c r="E5">
         <v>14700000.0</v>
       </c>
       <c r="F5">
-        <v>20700000.0</v>
+        <v>20699999.0</v>
       </c>
       <c r="G5">
         <v>40400000.0</v>
       </c>
       <c r="H5">
         <v>44700000.0</v>
       </c>
       <c r="I5">
         <v>-8900000.0</v>
       </c>
       <c r="J5">
         <v>-7600000.0</v>
       </c>
       <c r="K5">
         <v>-9400000.0</v>
       </c>
       <c r="L5">
         <v>-263800000.0</v>
       </c>
       <c r="M5">
         <v>-297300000.0</v>
       </c>
       <c r="N5">
         <v>-400000.0</v>
       </c>
@@ -1160,83 +1163,87 @@
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6">
         <v>843700000.0</v>
       </c>
       <c r="K6">
         <v>845600000.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6">
         <v>0.0</v>
       </c>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
         <v>21</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>14900000.0</v>
+      </c>
       <c r="C7">
         <v>11700000.0</v>
       </c>
       <c r="D7">
         <v>11400000.0</v>
       </c>
       <c r="E7">
         <v>12500000.0</v>
       </c>
       <c r="F7">
         <v>14500000.0</v>
       </c>
       <c r="G7">
         <v>21000000.0</v>
       </c>
       <c r="H7">
         <v>14400000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
         <v>22</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>0.0</v>
+      </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1760,51 +1767,53 @@
       </c>
       <c r="H23">
         <v>1085200000.0</v>
       </c>
       <c r="I23">
         <v>1389100000.0</v>
       </c>
       <c r="J23">
         <v>1155800000.0</v>
       </c>
       <c r="K23">
         <v>1069900000.0</v>
       </c>
       <c r="L23">
         <v>1139800000.0</v>
       </c>
       <c r="M23">
         <v>1364100000.0</v>
       </c>
       <c r="N23">
         <v>1078800000.0</v>
       </c>
       <c r="O23">
         <v>960700000.0</v>
       </c>
-      <c r="P23"/>
+      <c r="P23">
+        <v>982100000.0</v>
+      </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
         <v>38</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24">
         <v>39300000.0</v>
       </c>
       <c r="H24">
         <v>168600000.0</v>
       </c>
       <c r="I24">
         <v>189100000.0</v>
       </c>
       <c r="J24">
         <v>165300000.0</v>
       </c>
       <c r="K24">
         <v>136600000.0</v>
       </c>
@@ -1928,51 +1937,53 @@
       </c>
       <c r="J28">
         <v>140800000.0</v>
       </c>
       <c r="K28">
         <v>111000000.0</v>
       </c>
       <c r="L28">
         <v>157800000.0</v>
       </c>
       <c r="M28">
         <v>150700000.0</v>
       </c>
       <c r="N28">
         <v>30200000.0</v>
       </c>
       <c r="O28">
         <v>30200000.0</v>
       </c>
       <c r="P28"/>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
         <v>43</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>686000000.0</v>
+      </c>
       <c r="C29">
         <v>695900000.0</v>
       </c>
       <c r="D29">
         <v>744800000.0</v>
       </c>
       <c r="E29">
         <v>706900000.0</v>
       </c>
       <c r="F29">
         <v>709500000.0</v>
       </c>
       <c r="G29">
         <v>585700000.0</v>
       </c>
       <c r="H29">
         <v>731700000.0</v>
       </c>
       <c r="I29">
         <v>724300000.0</v>
       </c>
       <c r="J29">
         <v>726000000.0</v>
       </c>
       <c r="K29"/>
@@ -2050,51 +2061,53 @@
         <v>548800000.0</v>
       </c>
       <c r="I31">
         <v>595100000.0</v>
       </c>
       <c r="J31">
         <v>540800000.0</v>
       </c>
       <c r="K31">
         <v>572400000.0</v>
       </c>
       <c r="L31">
         <v>651400000.0</v>
       </c>
       <c r="M31">
         <v>748100000.0</v>
       </c>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
         <v>46</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>238300000.0</v>
+      </c>
       <c r="C32">
         <v>305800000.0</v>
       </c>
       <c r="D32">
         <v>408400000.0</v>
       </c>
       <c r="E32">
         <v>369900000.0</v>
       </c>
       <c r="F32">
         <v>331500000.0</v>
       </c>
       <c r="G32">
         <v>176600000.0</v>
       </c>
       <c r="H32">
         <v>289400000.0</v>
       </c>
       <c r="I32">
         <v>270600000.0</v>
       </c>
       <c r="J32">
         <v>203400000.0</v>
       </c>
       <c r="K32"/>
@@ -2134,51 +2147,53 @@
       </c>
       <c r="J33">
         <v>745600000.0</v>
       </c>
       <c r="K33">
         <v>777900000.0</v>
       </c>
       <c r="L33">
         <v>824000000.0</v>
       </c>
       <c r="M33">
         <v>812800000.0</v>
       </c>
       <c r="N33">
         <v>695700000.0</v>
       </c>
       <c r="O33">
         <v>565100000.0</v>
       </c>
       <c r="P33"/>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" t="s">
         <v>48</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>12100000.0</v>
+      </c>
       <c r="C34">
         <v>13300000.0</v>
       </c>
       <c r="D34">
         <v>13400000.0</v>
       </c>
       <c r="E34">
         <v>13500000.0</v>
       </c>
       <c r="F34">
         <v>9500000.0</v>
       </c>
       <c r="G34">
         <v>265200000.0</v>
       </c>
       <c r="H34">
         <v>10000000.0</v>
       </c>
       <c r="I34">
         <v>11700000.0</v>
       </c>
       <c r="J34">
         <v>12700000.0</v>
       </c>
       <c r="K34">
@@ -2503,51 +2518,51 @@
       </c>
       <c r="O41">
         <v>6500000.0</v>
       </c>
       <c r="P41">
         <v>6600000.0</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" t="s">
         <v>56</v>
       </c>
       <c r="B42">
         <v>734200000.0</v>
       </c>
       <c r="C42">
         <v>735200000.0</v>
       </c>
       <c r="D42">
         <v>772900000.0</v>
       </c>
       <c r="E42">
         <v>794900000.0</v>
       </c>
       <c r="F42">
-        <v>832100000.0</v>
+        <v>832100001.0</v>
       </c>
       <c r="G42">
         <v>830500000.0</v>
       </c>
       <c r="H42">
         <v>819900000.0</v>
       </c>
       <c r="I42">
         <v>813300000.0</v>
       </c>
       <c r="J42">
         <v>806300000.0</v>
       </c>
       <c r="K42">
         <v>800700000.0</v>
       </c>
       <c r="L42">
         <v>1011900000.0</v>
       </c>
       <c r="M42">
         <v>1016000000.0</v>
       </c>
       <c r="N42">
         <v>801200000.0</v>
       </c>
@@ -2586,51 +2601,53 @@
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44">
         <v>0.0</v>
       </c>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" t="s">
         <v>59</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>2014900000.0</v>
+      </c>
       <c r="C45">
         <v>1926500000.0</v>
       </c>
       <c r="D45">
         <v>1878700000.0</v>
       </c>
       <c r="E45">
         <v>498600000.0</v>
       </c>
       <c r="F45">
         <v>524700000.0</v>
       </c>
       <c r="G45">
         <v>569000000.0</v>
       </c>
       <c r="H45">
         <v>640700000.0</v>
       </c>
       <c r="I45">
         <v>674400000.0</v>
       </c>
       <c r="J45">
         <v>706700000.0</v>
       </c>
       <c r="K45">
@@ -3337,393 +3354,399 @@
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BC62"/>
+  <dimension ref="A1:BD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55">
+    <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
+        <v>83</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
+        <v>86</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
+        <v>89</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
+        <v>92</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AR1" t="s">
         <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
       </c>
-      <c r="BC1" t="s">
+      <c r="BD1" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="2" spans="1:55">
+    <row r="2" spans="1:56">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2">
+        <v>175300000.0</v>
+      </c>
+      <c r="C2">
         <v>151100000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>155200000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>143700000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>143300000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>119200000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>113300000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>114200000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>145400000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>133300000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>148500000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>164600000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>173300000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>113200000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>123800000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>187500000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>168500000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>141900000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>131800000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>129100000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>136400000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>89500000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>73800000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>48100000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>96000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>69300000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>79000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>110300000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>129900000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>160600000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>138800000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>177800000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>171000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>135300000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>133800000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>130800000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>126400000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>87000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>73100000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>72600000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>56100000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>49500000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>48900000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>61800000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>96800000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>120200000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>138200000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>132600000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>108700000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>86400000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>129900000.0</v>
       </c>
-      <c r="AZ2"/>
       <c r="BA2"/>
-      <c r="BB2">
+      <c r="BB2"/>
+      <c r="BC2">
         <v>100200000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>140600000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:55">
+    <row r="3" spans="1:56">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3737,52 +3760,53 @@
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
-    </row>
-    <row r="4" spans="1:55">
+      <c r="BD3"/>
+    </row>
+    <row r="4" spans="1:56">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3796,425 +3820,437 @@
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
-    </row>
-    <row r="5" spans="1:55">
+      <c r="BD4"/>
+    </row>
+    <row r="5" spans="1:56">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5">
-        <v>5400000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="C5">
         <v>5400000.0</v>
       </c>
       <c r="D5">
+        <v>5400000.0</v>
+      </c>
+      <c r="E5">
         <v>6599999.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>6800000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>7700000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>8400000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>9600000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>11300000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>12400000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>11700000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>13499999.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>14099999.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>14700000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>12600000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>15699999.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>18800000.0</v>
       </c>
-      <c r="R5">
-[...1 lines deleted...]
-      </c>
       <c r="S5">
+        <v>20699999.0</v>
+      </c>
+      <c r="T5">
         <v>36400000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>37899999.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>38999999.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>40400000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>40200000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>40500000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>41800000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>44700000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>56000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>60400000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-8400000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-8900000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-8000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-7700000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-6700000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-7600000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-7900000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-8300000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-8900000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-9400000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-265800000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-256800000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-260100000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-263800000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-281200000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-286200000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-291700000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-297300000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-229300000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-234200000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-600000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-400000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-500000.0</v>
       </c>
-      <c r="AZ5"/>
-      <c r="BA5">
+      <c r="BA5"/>
+      <c r="BB5">
         <v>699800000.0</v>
       </c>
-      <c r="BB5"/>
       <c r="BC5"/>
-    </row>
-    <row r="6" spans="1:55">
+      <c r="BD5"/>
+    </row>
+    <row r="6" spans="1:56">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
+      <c r="AE6"/>
+      <c r="AF6">
         <v>844900000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>842700000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>842600000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>843700000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>842300000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>841600000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>841400000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>845600000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>1073100000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>1071600000.0</v>
       </c>
-      <c r="AO6">
-[...1 lines deleted...]
-      </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
-      <c r="AW6"/>
+      <c r="AW6">
+        <v>0.0</v>
+      </c>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
-    </row>
-    <row r="7" spans="1:55">
+      <c r="BD6"/>
+    </row>
+    <row r="7" spans="1:56">
       <c r="A7" t="s">
         <v>21</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>13200000.0</v>
+      </c>
       <c r="C7">
+        <v>14900000.0</v>
+      </c>
+      <c r="D7">
         <v>15700000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>16000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>10200000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>11700000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>11600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10100000.0</v>
       </c>
       <c r="I7">
         <v>10100000.0</v>
       </c>
       <c r="J7">
+        <v>10100000.0</v>
+      </c>
+      <c r="K7">
         <v>11400000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>11300000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>11600000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>12200000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>12500000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>14000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>13200000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>13800000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>14500000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>16200000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>19200000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>19300000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>21000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>17600000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>18500000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>16300000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>14400000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>14300000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>14500000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>15900000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
-    </row>
-    <row r="8" spans="1:55">
+      <c r="BD7"/>
+    </row>
+    <row r="8" spans="1:56">
       <c r="A8" t="s">
         <v>22</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>0.0</v>
+      </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
@@ -4225,373 +4261,380 @@
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8">
         <v>0.0</v>
       </c>
       <c r="O8">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8">
         <v>0.0</v>
       </c>
       <c r="S8">
         <v>0.0</v>
       </c>
       <c r="T8">
         <v>0.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>0.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
-    </row>
-    <row r="9" spans="1:55">
+      <c r="BD8"/>
+    </row>
+    <row r="9" spans="1:56">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>841200000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>839500000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>847000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>846000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>843900000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>840300000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>832100000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>829500000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>827500000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>824700000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>843400000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>842300000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>840700000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>841100000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>844800000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>842800000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>841400000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>841200000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>846300000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>844900000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>842700000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>842600000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>843700000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>842300000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>841600000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>841400000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>845600000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1073100000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1071600000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1058500000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1058200000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1052000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1050800000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1049400000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1050700000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1041200000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>1031400000.0</v>
       </c>
-      <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
-    </row>
-    <row r="10" spans="1:55">
+      <c r="BD9"/>
+    </row>
+    <row r="10" spans="1:56">
       <c r="A10" t="s">
         <v>24</v>
       </c>
       <c r="B10">
+        <v>104000000.0</v>
+      </c>
+      <c r="C10">
         <v>156700000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>191500000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>190800000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>180300000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>240700000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>254600000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>273400000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>278600000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>280600000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>225400000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>221900000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>227400000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>257200000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>262500000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>238500000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>239900000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>259600000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>172000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>115200000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>115700000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>102800000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>74800000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>75500000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>65600000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>27100000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>18400000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>20900000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>7800000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>21600000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>27000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>39000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>35400000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>24500000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>25800000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>36200000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>20600000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>25600000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>23300000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>37200000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>37500000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>42400000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>30800000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>35700000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>31000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>34500000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>37500000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>43700000.0</v>
       </c>
-      <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
-    </row>
-    <row r="11" spans="1:55">
+      <c r="BD10"/>
+    </row>
+    <row r="11" spans="1:56">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4605,244 +4648,246 @@
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
-    </row>
-    <row r="12" spans="1:55">
+      <c r="BD11"/>
+    </row>
+    <row r="12" spans="1:56">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12">
+        <v>104000000.0</v>
+      </c>
+      <c r="C12">
         <v>156700000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>191500000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>190800000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>180300000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>240700000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>254600000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>273400000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>278600000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>280600000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>225400000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>221900000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>227400000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>257200000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>262500000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>238500000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>239900000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>259600000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>172000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>115200000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>115700000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>102800000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>74800000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>75500000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>65600000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>27100000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>18400000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>20900000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>7800000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>21600000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>27000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>39000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>35400000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>24500000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>25800000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>36200000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>20600000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>25600000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>23300000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>37200000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>37500000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>42400000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>30800000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>35700000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>31000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>34500000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>37500000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>43700000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>2500000.0</v>
       </c>
-      <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
-    </row>
-    <row r="13" spans="1:55">
+      <c r="BD12"/>
+    </row>
+    <row r="13" spans="1:56">
       <c r="A13" t="s">
         <v>27</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-      <c r="AE13">
-[...1 lines deleted...]
-      </c>
+      <c r="AE13"/>
       <c r="AF13">
         <v>0.0</v>
       </c>
       <c r="AG13">
         <v>0.0</v>
       </c>
       <c r="AH13">
         <v>0.0</v>
       </c>
       <c r="AI13">
         <v>0.0</v>
       </c>
       <c r="AJ13">
         <v>0.0</v>
       </c>
       <c r="AK13">
         <v>0.0</v>
       </c>
       <c r="AL13">
         <v>0.0</v>
       </c>
       <c r="AM13">
         <v>0.0</v>
       </c>
       <c r="AN13">
@@ -4851,262 +4896,266 @@
       <c r="AO13">
         <v>0.0</v>
       </c>
       <c r="AP13">
         <v>0.0</v>
       </c>
       <c r="AQ13">
         <v>0.0</v>
       </c>
       <c r="AR13">
         <v>0.0</v>
       </c>
       <c r="AS13">
         <v>0.0</v>
       </c>
       <c r="AT13">
         <v>0.0</v>
       </c>
       <c r="AU13">
         <v>0.0</v>
       </c>
       <c r="AV13">
         <v>0.0</v>
       </c>
       <c r="AW13">
+        <v>0.0</v>
+      </c>
+      <c r="AX13">
         <v>823300000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>801200000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>741400000.0</v>
       </c>
-      <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
-    </row>
-    <row r="14" spans="1:55">
+      <c r="BD13"/>
+    </row>
+    <row r="14" spans="1:56">
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="B14">
+        <v>43200000.0</v>
+      </c>
+      <c r="C14">
         <v>41700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43300000.0</v>
       </c>
       <c r="D14">
         <v>43300000.0</v>
       </c>
       <c r="E14">
+        <v>43300000.0</v>
+      </c>
+      <c r="F14">
         <v>44300000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>42400000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>43100000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>46600000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>46800000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>47100000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>47900000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>47300000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>48700000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>44500000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>46000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>52800000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>53800000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>54100000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>53900000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>56100000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>55700000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>45100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45000000.0</v>
       </c>
       <c r="X14">
         <v>45000000.0</v>
       </c>
       <c r="Y14">
+        <v>45000000.0</v>
+      </c>
+      <c r="Z14">
         <v>44900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44800000.0</v>
       </c>
       <c r="AA14">
         <v>44800000.0</v>
       </c>
       <c r="AB14">
         <v>44800000.0</v>
       </c>
       <c r="AC14">
+        <v>44800000.0</v>
+      </c>
+      <c r="AD14">
         <v>45200000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>44600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45200000.0</v>
       </c>
       <c r="AF14">
         <v>45200000.0</v>
       </c>
       <c r="AG14">
+        <v>45200000.0</v>
+      </c>
+      <c r="AH14">
         <v>44500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44400000.0</v>
       </c>
       <c r="AI14">
         <v>44400000.0</v>
       </c>
       <c r="AJ14">
+        <v>44400000.0</v>
+      </c>
+      <c r="AK14">
         <v>44830314.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>44300000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>44224039.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>44221310.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>44220496.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>44206837.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>44192218.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>44431092.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>44779016.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>45020023.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>45670482.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>46075010.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46249507.0</v>
       </c>
       <c r="AW14">
         <v>46249507.0</v>
       </c>
       <c r="AX14">
         <v>46249507.0</v>
       </c>
       <c r="AY14">
         <v>46249507.0</v>
       </c>
       <c r="AZ14">
         <v>46249507.0</v>
       </c>
       <c r="BA14">
         <v>46249507.0</v>
       </c>
-      <c r="BB14"/>
+      <c r="BB14">
+        <v>46249507.0</v>
+      </c>
       <c r="BC14"/>
-    </row>
-    <row r="15" spans="1:55">
+      <c r="BD14"/>
+    </row>
+    <row r="15" spans="1:56">
       <c r="A15" t="s">
         <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
@@ -5114,184 +5163,188 @@
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
         <v>0.0</v>
       </c>
       <c r="AU15">
         <v>0.0</v>
       </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
-      <c r="AW15"/>
+      <c r="AW15">
+        <v>0.0</v>
+      </c>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
-    </row>
-    <row r="16" spans="1:55">
+      <c r="BD15"/>
+    </row>
+    <row r="16" spans="1:56">
       <c r="A16" t="s">
         <v>30</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>400000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>700000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>70300000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>22600000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>22500000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>18900000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>25900000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>5100000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1700000.0</v>
       </c>
-      <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>2200000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>44400000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>42100000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>31000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>26500000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>22400000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>24300000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>900000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>20000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>18500000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>29600000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>800000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-      <c r="AH16">
+      <c r="AH16"/>
+      <c r="AI16">
         <v>300000.0</v>
       </c>
-      <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
-      <c r="AM16">
+      <c r="AM16"/>
+      <c r="AN16">
         <v>10000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>25000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>21000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>26900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000000.0</v>
       </c>
       <c r="AR16">
         <v>20000000.0</v>
       </c>
       <c r="AS16">
         <v>20000000.0</v>
       </c>
       <c r="AT16">
+        <v>20000000.0</v>
+      </c>
+      <c r="AU16">
         <v>20300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000000.0</v>
       </c>
       <c r="AV16">
         <v>13000000.0</v>
       </c>
-      <c r="AW16"/>
+      <c r="AW16">
+        <v>13000000.0</v>
+      </c>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
-    </row>
-    <row r="17" spans="1:55">
+      <c r="BD16"/>
+    </row>
+    <row r="17" spans="1:56">
       <c r="A17" t="s">
         <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5305,171 +5358,173 @@
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
-    </row>
-    <row r="18" spans="1:55">
+      <c r="BD17"/>
+    </row>
+    <row r="18" spans="1:56">
       <c r="A18" t="s">
         <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>26700000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>26600000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>1700000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>2000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>2100000.0</v>
       </c>
-      <c r="R18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S18"/>
       <c r="T18">
         <v>900000.0</v>
       </c>
       <c r="U18">
-        <v>1000000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="V18">
         <v>1000000.0</v>
       </c>
       <c r="W18">
+        <v>1000000.0</v>
+      </c>
+      <c r="X18">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="Y18">
         <v>900000.0</v>
       </c>
-      <c r="Z18"/>
+      <c r="Z18">
+        <v>900000.0</v>
+      </c>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
+      <c r="AE18"/>
+      <c r="AF18">
         <v>600000.0</v>
       </c>
-      <c r="AF18">
-[...1 lines deleted...]
-      </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18">
         <v>300000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>700000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>200000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>300000.0</v>
       </c>
-      <c r="AL18">
-[...1 lines deleted...]
-      </c>
       <c r="AM18">
+        <v>0.0</v>
+      </c>
+      <c r="AN18">
         <v>10100000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>25200000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>21500000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>26900000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>54800000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>69900000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>82300000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>75100000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>88500000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>84200000.0</v>
       </c>
-      <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
-    </row>
-    <row r="19" spans="1:55">
+      <c r="BD18"/>
+    </row>
+    <row r="19" spans="1:56">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5483,89 +5538,88 @@
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
-    </row>
-    <row r="20" spans="1:55">
+      <c r="BD19"/>
+    </row>
+    <row r="20" spans="1:56">
       <c r="A20" t="s">
         <v>34</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
+      <c r="H20"/>
+      <c r="I20">
         <v>1.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -5573,786 +5627,800 @@
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
-      <c r="AW20"/>
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
-    </row>
-    <row r="21" spans="1:55">
+      <c r="BD20"/>
+    </row>
+    <row r="21" spans="1:56">
       <c r="A21" t="s">
         <v>35</v>
       </c>
       <c r="B21">
+        <v>2800000.0</v>
+      </c>
+      <c r="C21">
         <v>2900000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3100000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3200000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>3300000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>3400000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>4000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>4100000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2600000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2700000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>3000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>3900000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>4400000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>5000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>5400000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>5800000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>6100000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>6700000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>7300000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>7900000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>8500000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>9300000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>10100000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>11200000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>12400000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>14300000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>16200000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>17400000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>17700000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>17800000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>16800000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>17500000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>18800000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>19900000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>20900000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>22200000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>23600000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>25000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>25700000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>27300000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>29100000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>30600000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>29100000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>31600000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>33000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>30300000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>10500000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>10700000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>11000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>29000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>11500000.0</v>
       </c>
-      <c r="AZ21"/>
       <c r="BA21"/>
-      <c r="BB21">
+      <c r="BB21"/>
+      <c r="BC21">
         <v>12200000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>13400000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:55">
+    <row r="22" spans="1:56">
       <c r="A22" t="s">
         <v>36</v>
       </c>
       <c r="B22">
+        <v>279600000.0</v>
+      </c>
+      <c r="C22">
         <v>243200000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>237500000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>223400000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>230600000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>219800000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>218000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>203900000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>237500000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>228000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>255400000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>266000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>244700000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>192400000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>205600000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>261800000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>230100000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>210900000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>214400000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>210200000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>202700000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>178400000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>174300000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>206400000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>240500000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>281900000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>279400000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>304800000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>324300000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>296800000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>285300000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>294500000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>252800000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>224300000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>219500000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>199300000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>190900000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>164200000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>155400000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>157400000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>160900000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>171900000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>196000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>229500000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>277200000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>293800000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>273100000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>238800000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>229300000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>227000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>236600000.0</v>
       </c>
-      <c r="AZ22"/>
       <c r="BA22"/>
-      <c r="BB22">
+      <c r="BB22"/>
+      <c r="BC22">
         <v>251600000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>295800000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:55">
+    <row r="23" spans="1:56">
       <c r="A23" t="s">
         <v>37</v>
       </c>
       <c r="B23">
+        <v>1138200000.0</v>
+      </c>
+      <c r="C23">
         <v>1140200000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1150400000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1112000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1101500000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1116700000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1133400000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1120400000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1165800000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1175300000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1153800000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1148500000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1135300000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1082000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1122300000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1217300000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1186000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1158900000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1116400000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1063099999.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1048099999.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>994000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>983700000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1003700000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1070000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1085200000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1107300000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1179600000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1204700000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1197600000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1207300000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1240000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1214400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1155800000.0</v>
       </c>
       <c r="AI23">
         <v>1155800000.0</v>
       </c>
       <c r="AJ23">
+        <v>1155800000.0</v>
+      </c>
+      <c r="AK23">
         <v>1148400000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1135500000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1069900000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1078100000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1107400000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1124100000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1139800000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1180200000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1229000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1322200000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1364100000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1400200000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1319100000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1126500000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1078800000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1058500000.0</v>
       </c>
-      <c r="AZ23"/>
-      <c r="BA23">
+      <c r="BA23"/>
+      <c r="BB23">
         <v>699800000.0</v>
       </c>
-      <c r="BB23"/>
       <c r="BC23"/>
-    </row>
-    <row r="24" spans="1:55">
+      <c r="BD23"/>
+    </row>
+    <row r="24" spans="1:56">
       <c r="A24" t="s">
         <v>38</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>44700000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>39300000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>20000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>60000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>139800000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>168600000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>187400000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>221300000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>215200000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>189100000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>218000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>222000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>201100000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>165300000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>164400000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>168400000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>162500000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>136600000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>135800000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>145300000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>185200000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>200200000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>205200000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>175200000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>195200000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>185200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>130200000.0</v>
       </c>
       <c r="AV24">
         <v>130200000.0</v>
       </c>
       <c r="AW24">
-        <v>30200000.0</v>
+        <v>130200000.0</v>
       </c>
       <c r="AX24">
         <v>30200000.0</v>
       </c>
       <c r="AY24">
         <v>30200000.0</v>
       </c>
-      <c r="AZ24"/>
+      <c r="AZ24">
+        <v>30200000.0</v>
+      </c>
       <c r="BA24"/>
-      <c r="BB24">
-[...1 lines deleted...]
-      </c>
+      <c r="BB24"/>
       <c r="BC24">
         <v>30200000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:55">
+      <c r="BD24">
+        <v>30200000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:56">
       <c r="A25" t="s">
         <v>39</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
-      <c r="U25">
+      <c r="U25"/>
+      <c r="V25">
         <v>44700000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>39300000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>20000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>60000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>139800000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>168600000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>187400000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>221300000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>215200000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>189100000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>218000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>222000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>201100000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>165300000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>164400000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>168400000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>162500000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>136600000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>135800000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>145300000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>185200000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>200200000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>205200000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>175200000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>195200000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>185200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>130200000.0</v>
       </c>
       <c r="AV25">
         <v>130200000.0</v>
       </c>
-      <c r="AW25"/>
+      <c r="AW25">
+        <v>130200000.0</v>
+      </c>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
-    </row>
-    <row r="26" spans="1:55">
+      <c r="BD25"/>
+    </row>
+    <row r="26" spans="1:56">
       <c r="A26" t="s">
         <v>40</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -6366,52 +6434,53 @@
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
-    </row>
-    <row r="27" spans="1:55">
+      <c r="BD26"/>
+    </row>
+    <row r="27" spans="1:56">
       <c r="A27" t="s">
         <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6425,1376 +6494,1406 @@
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
-    </row>
-    <row r="28" spans="1:55">
+      <c r="BD27"/>
+    </row>
+    <row r="28" spans="1:56">
       <c r="A28" t="s">
         <v>42</v>
       </c>
       <c r="B28">
+        <v>-90800000.0</v>
+      </c>
+      <c r="C28">
         <v>-141800000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-175800000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-174800000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-164700000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-223600000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-229800000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-250100000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-255300000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-256000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-201000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-197200000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-202100000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-224300000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-228100000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-204900000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-190900000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-200200000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-111000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-51300000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-11500000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-3600000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>45000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>84000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>90500000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>155900000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>183300000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>214900000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>223300000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>167500000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>191000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>183000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>165700000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>140800000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>138600000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>132200000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>141900000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>111000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>112500000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>108100000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>147700000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>157800000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>174400000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>139500000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>164200000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>150700000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>92700000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>86500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30200000.0</v>
       </c>
       <c r="AX28">
         <v>30200000.0</v>
       </c>
       <c r="AY28">
         <v>30200000.0</v>
       </c>
-      <c r="AZ28"/>
+      <c r="AZ28">
+        <v>30200000.0</v>
+      </c>
       <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
-    </row>
-    <row r="29" spans="1:55">
+      <c r="BD28"/>
+    </row>
+    <row r="29" spans="1:56">
       <c r="A29" t="s">
         <v>43</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>683000000.0</v>
+      </c>
       <c r="C29">
+        <v>686000000.0</v>
+      </c>
+      <c r="D29">
         <v>697700000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>690000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>691500000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>695900000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>725900000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>749500000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>752500000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>744800000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>743400000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>724900000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>704500000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>706900000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>755500000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>789300000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>738400000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>709500000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>665400000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>614700000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>598200000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>585700000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>616600000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>668000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>681900000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
-    </row>
-    <row r="30" spans="1:55">
+      <c r="BD29"/>
+    </row>
+    <row r="30" spans="1:56">
       <c r="A30" t="s">
         <v>44</v>
       </c>
       <c r="B30">
+        <v>147400000.0</v>
+      </c>
+      <c r="C30">
         <v>126000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>129300000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>129600000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>125700000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>90800000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>105100000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>107000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>120000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>113200000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>135800000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>133300000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>127100000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>79400000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>100100000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>159900000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>135100000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>100500000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>130100000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>121300000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>96300000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>63300000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>81200000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>63600000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>94900000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>77500000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>107400000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>146400000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>151300000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>163400000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>172100000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>173600000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>181100000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>149600000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>160600000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>153500000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>147900000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>91600000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>103800000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>97400000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>95000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>80900000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>106700000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>115300000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>166700000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>167100000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>203500000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>178400000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>178500000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>149400000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>157000000.0</v>
       </c>
-      <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
-    </row>
-    <row r="31" spans="1:55">
+      <c r="BD30"/>
+    </row>
+    <row r="31" spans="1:56">
       <c r="A31" t="s">
         <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>727300000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>707900000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>687000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>681500000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>729700000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>763100000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>697100000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>657900000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>613300000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>562100000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>504800000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>498200000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>504300000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>515800000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>529700000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>548800000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>583500000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>589900000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>523600000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>517400000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>574300000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>571000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>562000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>560700000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>592700000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>596900000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>593200000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>597400000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>659800000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>683900000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>678000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>686400000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>687000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>729900000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>752200000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>748100000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>827100000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>797200000.0</v>
       </c>
-      <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
-    </row>
-    <row r="32" spans="1:55">
+      <c r="BD31"/>
+    </row>
+    <row r="32" spans="1:56">
       <c r="A32" t="s">
         <v>46</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>233100000.0</v>
+      </c>
       <c r="C32">
+        <v>238300000.0</v>
+      </c>
+      <c r="D32">
         <v>274200000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>284300000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>288300000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>305800000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>373800000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>411500000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>408600000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>408400000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>423500000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>406900000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>383700000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>369900000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>390600000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>409600000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>369000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>331500000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>286900000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>220600000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>203300000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>176600000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>140900000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>185200000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>268700000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
-    </row>
-    <row r="33" spans="1:55">
+      <c r="BD32"/>
+    </row>
+    <row r="33" spans="1:56">
       <c r="A33" t="s">
         <v>47</v>
       </c>
       <c r="B33">
+        <v>586100000.0</v>
+      </c>
+      <c r="C33">
         <v>587000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>570800000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>551500000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>533100000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>529400000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>531400000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>513600000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>518100000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>518500000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>523300000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>521800000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>520600000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>525400000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>539800000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>547700000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>570800000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>576600000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>587000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>606799999.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>617699999.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>636400000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>639900000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>648600000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>657900000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>683500000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>689300000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>697300000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>710500000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>706200000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>709900000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>719700000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>734000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>745600000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>738300000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>751400000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>765400000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>777900000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>785100000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>806800000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>818400000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>824000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>807300000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>808900000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>809700000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>812800000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>850500000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>840800000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>713300000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>695700000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>644900000.0</v>
       </c>
-      <c r="AZ33"/>
       <c r="BA33"/>
       <c r="BB33"/>
       <c r="BC33"/>
-    </row>
-    <row r="34" spans="1:55">
+      <c r="BD33"/>
+    </row>
+    <row r="34" spans="1:56">
       <c r="A34" t="s">
         <v>48</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>11700000.0</v>
+      </c>
       <c r="C34">
+        <v>12100000.0</v>
+      </c>
+      <c r="D34">
         <v>12200000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>14300000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>12700000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>13300000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>13700000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>13100000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>13500000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>13400000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>13600000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>190200000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>186300000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>13500000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>193600000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>186400000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>234500000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>9500000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>252400000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>10500000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>262000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>265200000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>246000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>11400000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>11800000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>10000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>10400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10600000.0</v>
       </c>
       <c r="AC34">
         <v>10600000.0</v>
       </c>
-      <c r="AD34"/>
-      <c r="AE34">
+      <c r="AD34">
+        <v>10600000.0</v>
+      </c>
+      <c r="AE34"/>
+      <c r="AF34">
         <v>217800000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>209500000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>220300000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>223500000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>209400000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>206100000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>205800000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>205200000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>156500000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>142500000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>141100000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>124100000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>116500000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>120100000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>123500000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>130200000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>108200000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>106100000.0</v>
       </c>
-      <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
-    </row>
-    <row r="35" spans="1:55">
+      <c r="BD34"/>
+    </row>
+    <row r="35" spans="1:56">
       <c r="A35" t="s">
         <v>49</v>
       </c>
       <c r="B35">
+        <v>136200000.0</v>
+      </c>
+      <c r="C35">
         <v>139300000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>147300000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>145800000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>135300000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>144700000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>192500000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>188800000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>187400000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>195300000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>216500000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>216900000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>212900000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>208800000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>195300000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>188400000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>236600000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>243500000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>253300000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>257399999.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>307700000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>305500000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>266400000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>306800000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>384500000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>409800000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>385100000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>417300000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>477700000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>441600000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>436400000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>431500000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>421400000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>388700000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>374500000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>374700000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>368600000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>341800000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>302400000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>313000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>347800000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>351200000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>376500000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>365200000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>401000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>390500000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>326900000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>320500000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>122800000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>123100000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>131400000.0</v>
       </c>
-      <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
       <c r="BC35"/>
-    </row>
-    <row r="36" spans="1:55">
+      <c r="BD35"/>
+    </row>
+    <row r="36" spans="1:56">
       <c r="A36" t="s">
         <v>50</v>
       </c>
       <c r="B36">
+        <v>8400000.0</v>
+      </c>
+      <c r="C36">
         <v>6700000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>8900000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>9200000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>9000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>7000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>4400000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>8200000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>13000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>11600000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>21500000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>21000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>21100000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>21800000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>35300000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>39000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>50100000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>45200000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>41100000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>42399999.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>39899999.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>36300000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>29800000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>23500000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>20500000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>28500000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>15900000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>15700000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>15800000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>14000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>22900000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>22400000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>23300000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>18800000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>6000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>6200000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>14500000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>11000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>15900000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>29500000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>28800000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>24100000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>13900000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>12800000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>11300000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>10600000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>82500000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>79700000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>1300000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>1900000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>2100000.0</v>
       </c>
-      <c r="AZ36"/>
       <c r="BA36"/>
       <c r="BB36"/>
       <c r="BC36"/>
-    </row>
-    <row r="37" spans="1:55">
+      <c r="BD36"/>
+    </row>
+    <row r="37" spans="1:56">
       <c r="A37" t="s">
         <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -7802,834 +7901,848 @@
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
-      <c r="AW37"/>
+      <c r="AW37">
+        <v>0.0</v>
+      </c>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
-    </row>
-    <row r="38" spans="1:55">
+      <c r="BD37"/>
+    </row>
+    <row r="38" spans="1:56">
       <c r="A38" t="s">
         <v>52</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
-[...1 lines deleted...]
-      </c>
+      <c r="H38"/>
       <c r="I38">
         <v>1.0</v>
       </c>
       <c r="J38">
+        <v>1.0</v>
+      </c>
+      <c r="K38">
         <v>300000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>21500000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>21000000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>1.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>35300000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>50100000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>45200000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>41100000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>-1.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>39900000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>59000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>29800000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>23500000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>20500000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>28500000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>15900000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>15700000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>15800000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>14000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>22900000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>22400000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>23300000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>39700000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>36700000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>37700000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>38100000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>37600000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>41600000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>56800000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>57900000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>54700000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>43000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>44400000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>44300000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>40900000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>93000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>90400000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>12300000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>13100000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>13600000.0</v>
       </c>
-      <c r="AZ38"/>
       <c r="BA38"/>
-      <c r="BB38">
+      <c r="BB38"/>
+      <c r="BC38">
         <v>15000000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>16200000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:55">
+    <row r="39" spans="1:56">
       <c r="A39" t="s">
         <v>53</v>
       </c>
       <c r="B39">
+        <v>21100000.0</v>
+      </c>
+      <c r="C39">
         <v>27300000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>21300000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>16700000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>31800000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>36000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>24300000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>22500000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>11600000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>35000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>13900000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>5500000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>15500000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>27600000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>14300000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>9400000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>10100000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>11300000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>12900000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>9600000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>15700000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>13100000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>13500000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>9600000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>11100000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>15200000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>12800000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>10200000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>10800000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>6100000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>13000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>10900000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>7600000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>8000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>7400000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>6200000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>10700000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>7800000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>10500000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>8600000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>12300000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>9200000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>39400000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>49600000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>45800000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>7600000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>35600000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>17400000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>5400000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>6700000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>20000000.0</v>
       </c>
-      <c r="AZ39"/>
       <c r="BA39"/>
-      <c r="BB39">
+      <c r="BB39"/>
+      <c r="BC39">
         <v>23300000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>31500000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:55">
+    <row r="40" spans="1:56">
       <c r="A40" t="s">
         <v>54</v>
       </c>
       <c r="B40">
+        <v>139200000.0</v>
+      </c>
+      <c r="C40">
         <v>159000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>145100000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>127400000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>127300000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>152100000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>96600000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>62800000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>75400000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>96900000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>17400000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>36300000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>38700000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>47100000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>41500000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>46300000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>36800000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>58300000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>59800000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>54900000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>43500000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>45100000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>40200000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>33800000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>40800000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>36800000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>37400000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>39000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>49900000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>20400000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>57800000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>59700000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>60000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>27600000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>54800000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>46000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>47300000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>43700000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>42800000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>37900000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>42200000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>29000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>67800000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>72100000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>72200000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>38100000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>108000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>68800000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>72300000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>68500000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>56300000.0</v>
       </c>
-      <c r="AZ40"/>
       <c r="BA40"/>
-      <c r="BB40">
+      <c r="BB40"/>
+      <c r="BC40">
         <v>53300000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>67800000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:55">
+    <row r="41" spans="1:56">
       <c r="A41" t="s">
         <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>210600000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>211100000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>202300000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>187500000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>181000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>228500000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>234700000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>243200000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>245200000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>250700000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>252700000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>235500000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>235300000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>235000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>233000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>189500000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>187200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>252500000.0</v>
       </c>
       <c r="AD41">
         <v>252500000.0</v>
       </c>
       <c r="AE41">
+        <v>252500000.0</v>
+      </c>
+      <c r="AF41">
         <v>218400000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>209500000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>220300000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>223500000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>209400000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>206100000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>205800000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>205200000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>156500000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>142500000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>141100000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>124100000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>116500000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>120100000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>123500000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>130200000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>108200000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>106100000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>6500000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>6800000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>6400000.0</v>
       </c>
-      <c r="AZ41"/>
       <c r="BA41"/>
-      <c r="BB41">
+      <c r="BB41"/>
+      <c r="BC41">
         <v>6500000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>6600000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:55">
+    <row r="42" spans="1:56">
       <c r="A42" t="s">
         <v>56</v>
       </c>
       <c r="B42">
+        <v>730500000.0</v>
+      </c>
+      <c r="C42">
         <v>734200000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>731600000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>730800001.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>730400000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>735200000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>735300000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>751800000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>757700000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>772900000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>773600000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>778100001.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>786000001.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>794900000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>812400000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>829800001.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>835500000.0</v>
       </c>
-      <c r="R42">
-[...1 lines deleted...]
-      </c>
       <c r="S42">
+        <v>832100001.0</v>
+      </c>
+      <c r="T42">
         <v>829500000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>827500001.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>823700000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>830500000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>824800000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>823200000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>821700000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>819900000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>817700000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>816300000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>814700000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>813300000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>811900000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>809700000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>808000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>806300000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>804700000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>803400000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>801600000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>800700000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>1028000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>1026500000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>1013400000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>1011900000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>1005700000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>1016600000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>1013900000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>1016000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>1037100000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>1031400000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>-1.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>801200000.0</v>
       </c>
-      <c r="AY42"/>
       <c r="AZ42"/>
       <c r="BA42"/>
       <c r="BB42"/>
       <c r="BC42"/>
-    </row>
-    <row r="43" spans="1:55">
+      <c r="BD42"/>
+    </row>
+    <row r="43" spans="1:56">
       <c r="A43" t="s">
         <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8643,87 +8756,86 @@
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
-    </row>
-    <row r="44" spans="1:55">
+      <c r="BD43"/>
+    </row>
+    <row r="44" spans="1:56">
       <c r="A44" t="s">
         <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -8731,1240 +8843,1261 @@
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
-      <c r="AW44"/>
+      <c r="AW44">
+        <v>0.0</v>
+      </c>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
-    </row>
-    <row r="45" spans="1:55">
+      <c r="BD44"/>
+    </row>
+    <row r="45" spans="1:56">
       <c r="A45" t="s">
         <v>59</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>571400000.0</v>
+      </c>
       <c r="C45">
+        <v>2014900000.0</v>
+      </c>
+      <c r="D45">
         <v>558800000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>539100000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>520800000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1926500000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>507900000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>501300000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>502500000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1878700000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>498800000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>496900000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>495100000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>498600000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>499100000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>556500000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>569300000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>569000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>600000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>613900000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>625000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>640700000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>657200000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>664200000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>677000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>674400000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>670200000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>679800000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>691900000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>706700000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>701600000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>713700000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>727300000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>741900000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>743500000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>750000000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>760500000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>769300000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>764300000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>764500000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>765400000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>771900000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>757500000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>750400000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>701000000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>682600000.0</v>
       </c>
-      <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
-    </row>
-    <row r="46" spans="1:55">
+      <c r="BD45"/>
+    </row>
+    <row r="46" spans="1:56">
       <c r="A46" t="s">
         <v>60</v>
       </c>
       <c r="B46">
+        <v>574900000.0</v>
+      </c>
+      <c r="C46">
         <v>577400000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>558800000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>539100000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>520800000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>519000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>507900000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>501300000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>502500000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>503900000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>498800000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>496900000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>495100000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>498600000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>499100000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>502900000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>514600000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>524700000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>538600000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>556500000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>569300000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>590800000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>600000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>613900000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>625000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>640700000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>657200000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>664200000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>677000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>674400000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>670200000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>679800000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>691900000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>706900000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>701600000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>713700000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>727300000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>741900000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>743500000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>750000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>760500000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>769300000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>764300000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>764500000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>765400000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>771900000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>757500000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>750400000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>701000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>664800000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>631300000.0</v>
       </c>
-      <c r="AZ46"/>
       <c r="BA46"/>
       <c r="BB46"/>
       <c r="BC46"/>
-    </row>
-    <row r="47" spans="1:55">
+      <c r="BD46"/>
+    </row>
+    <row r="47" spans="1:56">
       <c r="A47" t="s">
         <v>61</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>498800000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>485300000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>482800000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>486100000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>485100000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>489700000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>500800000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>510200000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>522500000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>556500000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>550000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>569800000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>582400000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>613900000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>625000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>640700000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>657200000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>664200000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>677000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>674400000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>670200000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>679800000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>691900000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>706700000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>701600000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>713700000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>727300000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>741900000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>743500000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>750000000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>760500000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>769300000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>764300000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>764500000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>765400000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>771900000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>757500000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>750400000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>701000000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>682600000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>631300000.0</v>
       </c>
-      <c r="AZ47"/>
       <c r="BA47"/>
-      <c r="BB47">
+      <c r="BB47"/>
+      <c r="BC47">
         <v>550100000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>422400000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:55">
+    <row r="48" spans="1:56">
       <c r="A48" t="s">
         <v>62</v>
       </c>
       <c r="B48">
+        <v>-48200000.0</v>
+      </c>
+      <c r="C48">
         <v>-53600000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-39300000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-47400000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-51100000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-52400000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-31000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-25100000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-29700000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-53700000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-55000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-79800000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-108700000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-123100000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-89900000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-76600000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-151100000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-188200000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-245300000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-295400000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-349400000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-363400000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-350600000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-336700000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-321400000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-301500000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-274000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-269400000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-265000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-269200000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-229600000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-231000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-239300000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-238500000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-204100000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-198200000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-199500000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-193900000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-102400000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-85800000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-75300000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-63000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-37500000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-500000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>30000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>29400000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>19300000.0</v>
       </c>
-      <c r="AV48">
-[...2 lines deleted...]
-      <c r="AW48"/>
+      <c r="AW48">
+        <v>0.0</v>
+      </c>
       <c r="AX48"/>
       <c r="AY48"/>
       <c r="AZ48"/>
       <c r="BA48"/>
       <c r="BB48"/>
       <c r="BC48"/>
-    </row>
-    <row r="49" spans="1:55">
+      <c r="BD48"/>
+    </row>
+    <row r="49" spans="1:56">
       <c r="A49" t="s">
         <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-79800000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-108700000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-123100000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-89900000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-76600000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-151100000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-188200000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-245300000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-295400000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-349400000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-363400000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-350600000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-336700000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-321400000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-301500000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-274000000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-269400000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-265000000.0</v>
       </c>
-      <c r="AD49"/>
-      <c r="AE49">
+      <c r="AE49"/>
+      <c r="AF49">
         <v>-229600000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-231000000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-239300000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-238000000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-204100000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-198200000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-199500000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-193900000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-102400000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-85800000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-75300000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-61700000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-37500000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-500000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>30000000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>29400000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>19300000.0</v>
       </c>
-      <c r="AV49">
-[...2 lines deleted...]
-      <c r="AW49"/>
+      <c r="AW49">
+        <v>0.0</v>
+      </c>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
-    </row>
-    <row r="50" spans="1:55">
+      <c r="BD49"/>
+    </row>
+    <row r="50" spans="1:56">
       <c r="A50" t="s">
         <v>64</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
-      <c r="E50">
-[...1 lines deleted...]
-      </c>
+      <c r="E50"/>
       <c r="F50">
         <v>5400000.0</v>
       </c>
       <c r="G50">
-        <v>13200000.0</v>
+        <v>5400000.0</v>
       </c>
       <c r="H50">
         <v>13200000.0</v>
       </c>
       <c r="I50">
         <v>13200000.0</v>
       </c>
       <c r="J50">
         <v>13200000.0</v>
       </c>
       <c r="K50">
-        <v>13100000.0</v>
+        <v>13200000.0</v>
       </c>
       <c r="L50">
         <v>13100000.0</v>
       </c>
       <c r="M50">
         <v>13100000.0</v>
       </c>
       <c r="N50">
-        <v>20400000.0</v>
+        <v>13100000.0</v>
       </c>
       <c r="O50">
         <v>20400000.0</v>
       </c>
       <c r="P50">
         <v>20400000.0</v>
       </c>
       <c r="Q50">
+        <v>20400000.0</v>
+      </c>
+      <c r="R50">
         <v>35200000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>44900000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>44800000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>44700000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>40200000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>38900000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>82200000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>81000000.0</v>
       </c>
-      <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>5900000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>222000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>201100000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>165300000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>164400000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>168400000.0</v>
       </c>
-      <c r="AK50"/>
-      <c r="AL50">
+      <c r="AL50"/>
+      <c r="AM50">
         <v>136600000.0</v>
       </c>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>200200000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>185200000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
-    </row>
-    <row r="51" spans="1:55">
+      <c r="BD50"/>
+    </row>
+    <row r="51" spans="1:56">
       <c r="A51" t="s">
         <v>65</v>
       </c>
       <c r="B51">
+        <v>13200000.0</v>
+      </c>
+      <c r="C51">
         <v>14900000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>15700000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>16000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>15600000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>17100000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>24800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23300000.0</v>
       </c>
       <c r="I51">
         <v>23300000.0</v>
       </c>
       <c r="J51">
+        <v>23300000.0</v>
+      </c>
+      <c r="K51">
         <v>24600000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>24400000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>24700000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>25300000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>32900000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>34400000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>33600000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>49000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>59400000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>61000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>63900000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>104200000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>99200000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>119800000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>159500000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>156100000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>183000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>201700000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>235800000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>231100000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>228100000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>218000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>222000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>201100000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>209000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>164400000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>168400000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>162500000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>136600000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>135800000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>145300000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>185200000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>202100000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>205200000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>175200000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>195200000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>232100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>130200000.0</v>
       </c>
       <c r="AV51">
         <v>130200000.0</v>
       </c>
       <c r="AW51">
-        <v>30200000.0</v>
+        <v>130200000.0</v>
       </c>
       <c r="AX51">
         <v>30200000.0</v>
       </c>
       <c r="AY51">
         <v>30200000.0</v>
       </c>
-      <c r="AZ51"/>
+      <c r="AZ51">
+        <v>30200000.0</v>
+      </c>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
-    </row>
-    <row r="52" spans="1:55">
+      <c r="BD51"/>
+    </row>
+    <row r="52" spans="1:56">
       <c r="A52" t="s">
         <v>66</v>
       </c>
       <c r="B52">
+        <v>4500000.0</v>
+      </c>
+      <c r="C52">
         <v>4800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5100000.0</v>
       </c>
       <c r="D52">
         <v>5100000.0</v>
       </c>
       <c r="E52">
+        <v>5100000.0</v>
+      </c>
+      <c r="F52">
         <v>9500000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>10200000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>18300000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>17900000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>17600000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>18200000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>18500000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>18900000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>19000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>26400000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>26600000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>26200000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>40900000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>50600000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>50900000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>51700000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>47200000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>46400000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>88900000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>88000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>6600000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>6200000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>6100000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>5700000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>5900000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>39000000.0</v>
       </c>
-      <c r="AE52"/>
-      <c r="AF52">
+      <c r="AF52"/>
+      <c r="AG52">
         <v>222000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>201100000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>43700000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>164400000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>168400000.0</v>
       </c>
-      <c r="AK52"/>
-      <c r="AL52">
+      <c r="AL52"/>
+      <c r="AM52">
         <v>136600000.0</v>
       </c>
-      <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
-      <c r="AP52">
+      <c r="AP52"/>
+      <c r="AQ52">
         <v>1900000.0</v>
       </c>
-      <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
-      <c r="AT52">
+      <c r="AT52"/>
+      <c r="AU52">
         <v>46900000.0</v>
       </c>
-      <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
-    </row>
-    <row r="53" spans="1:55">
+      <c r="BD52"/>
+    </row>
+    <row r="53" spans="1:56">
       <c r="A53" t="s">
         <v>67</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
-      <c r="W53">
+      <c r="W53"/>
+      <c r="X53">
         <v>6600000.0</v>
       </c>
-      <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
@@ -9972,94 +10105,95 @@
       </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
-      <c r="AW53"/>
+      <c r="AW53">
+        <v>0.0</v>
+      </c>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
-    </row>
-    <row r="54" spans="1:55">
+      <c r="BD53"/>
+    </row>
+    <row r="54" spans="1:56">
       <c r="A54" t="s">
         <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -10067,1094 +10201,1114 @@
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
-      <c r="AW54"/>
+      <c r="AW54">
+        <v>0.0</v>
+      </c>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
-    </row>
-    <row r="55" spans="1:55">
+      <c r="BD54"/>
+    </row>
+    <row r="55" spans="1:56">
       <c r="A55" t="s">
         <v>69</v>
       </c>
       <c r="B55">
+        <v>1138200000.0</v>
+      </c>
+      <c r="C55">
         <v>1140200000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1150400000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1112000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1101500000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1116700000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1133400000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1120400000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1165800000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1175300000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1153800000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1148500000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1135300000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1082000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1122300000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1217300000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1186000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1158900000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1116400000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1063099999.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1048099999.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>994000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>983700000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1003700000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1070000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1085200000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1107300000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1179600000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1204700000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1197600000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1207300000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1240000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1214400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1155800000.0</v>
       </c>
       <c r="AI55">
         <v>1155800000.0</v>
       </c>
       <c r="AJ55">
+        <v>1155800000.0</v>
+      </c>
+      <c r="AK55">
         <v>1148400000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1135500000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1069900000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1078100000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1107400000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1124100000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1139800000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1180200000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1229000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1322200000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1364100000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1400200000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>1319100000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>1126500000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1078800000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>1058500000.0</v>
       </c>
-      <c r="AZ55"/>
       <c r="BA55"/>
-      <c r="BB55">
+      <c r="BB55"/>
+      <c r="BC55">
         <v>960700000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>982100000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:55">
+    <row r="56" spans="1:56">
       <c r="A56" t="s">
         <v>70</v>
       </c>
       <c r="B56">
+        <v>552100000.0</v>
+      </c>
+      <c r="C56">
         <v>553200000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>579600000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>560500000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>568400000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>587300000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>602000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>606800000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>647700000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>656800000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>630500000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>626700000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>614700000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>556600000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>582500000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>669600000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>615200000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>582300000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>529400000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>456300000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>430400000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>357600000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>343800000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>355100000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>412100000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>401700000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>418000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>482300000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>494200000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>491400000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>497400000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>520300000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>480400000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>410200000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>417500000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>397000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>370100000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>292000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>293000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>300600000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>305700000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>315800000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>372900000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>420100000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>512500000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>551300000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>549700000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>478300000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>413200000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>383100000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>413600000.0</v>
       </c>
-      <c r="AZ56"/>
       <c r="BA56"/>
       <c r="BB56"/>
       <c r="BC56"/>
-    </row>
-    <row r="57" spans="1:55">
+      <c r="BD56"/>
+    </row>
+    <row r="57" spans="1:56">
       <c r="A57" t="s">
         <v>71</v>
       </c>
       <c r="B57">
+        <v>319000000.0</v>
+      </c>
+      <c r="C57">
         <v>314900000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>305400000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>276200000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>280100000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>281500000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>228200000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>195300000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>239100000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>248400000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>207000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>219800000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>231000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>186700000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>191900000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>260000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>246200000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>250800000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>242500000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>235700000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>227100000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>181000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>202900000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>169900000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>143400000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>112300000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>122500000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>155000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>185700000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>220800000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>196600000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>237500000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>231000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>206900000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>188600000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>176800000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>173700000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>130700000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>115900000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>110500000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>98300000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>103500000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>116700000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>133900000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>169000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>225500000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>246200000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>201400000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>181000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>154900000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>186200000.0</v>
       </c>
-      <c r="AZ57"/>
       <c r="BA57"/>
-      <c r="BB57">
+      <c r="BB57"/>
+      <c r="BC57">
         <v>153500000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>216900000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:55">
+    <row r="58" spans="1:56">
       <c r="A58" t="s">
         <v>72</v>
       </c>
       <c r="B58">
+        <v>455200000.0</v>
+      </c>
+      <c r="C58">
         <v>454200000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>452700000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>422000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>415400000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>426200000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>420700000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>384100000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>426500000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>443700000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>423500000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>436700000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>443900000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>395500000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>387200000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>448400000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>482800000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>494300000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>495800000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>493099999.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>534800000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>486500000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>469300000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>476700000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>527900000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>522100000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>507600000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>572300000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>663400000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>662400000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>633000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>669000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>652400000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>595600000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>563100000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>551500000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>542300000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>472500000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>418300000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>423500000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>446100000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>454700000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>493200000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>499100000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>570000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>616000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>573100000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>521900000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>303800000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>278000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>317600000.0</v>
       </c>
-      <c r="AZ58"/>
       <c r="BA58"/>
-      <c r="BB58">
+      <c r="BB58"/>
+      <c r="BC58">
         <v>260900000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>319900000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:55">
+    <row r="59" spans="1:56">
       <c r="A59" t="s">
         <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
+      <c r="AE59"/>
+      <c r="AF59">
         <v>574300000.0</v>
       </c>
-      <c r="AF59">
+      <c r="AG59">
         <v>571000000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>562000000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>560700000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AJ59">
         <v>592700000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>596900000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AL59">
         <v>593200000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AM59">
         <v>597400000.0</v>
       </c>
-      <c r="AM59">
+      <c r="AN59">
         <v>659800000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AO59">
         <v>683900000.0</v>
       </c>
-      <c r="AO59">
-[...1 lines deleted...]
-      </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
-      <c r="AW59"/>
+      <c r="AW59">
+        <v>0.0</v>
+      </c>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
-    </row>
-    <row r="60" spans="1:55">
+      <c r="BD59"/>
+    </row>
+    <row r="60" spans="1:56">
       <c r="A60" t="s">
         <v>74</v>
       </c>
       <c r="B60">
+        <v>683000000.0</v>
+      </c>
+      <c r="C60">
         <v>686000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>697700000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>690000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>686100000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>690500000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>712700000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>736300000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>739300000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>731600000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>730300000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>711800000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>691400000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>686500000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>735100000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>768900000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>703200000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>664600000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>620600000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>570000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>513299999.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>507500000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>514400000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>527000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>542100000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>563100000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>599700000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>607300000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>541300000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>535200000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>574300000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>571000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>562000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>560200000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>592700000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>596900000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>593200000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>597400000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>659800000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>683900000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>678000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>685100000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>687000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>729900000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>752200000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>748100000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>827100000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>797200000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>822700000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>800800000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>740900000.0</v>
       </c>
-      <c r="AZ60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BA60"/>
       <c r="BB60">
         <v>699800000.0</v>
       </c>
       <c r="BC60">
+        <v>699800000.0</v>
+      </c>
+      <c r="BD60">
         <v>662200000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:55">
+    <row r="61" spans="1:56">
       <c r="A61" t="s">
         <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-      <c r="L61">
+      <c r="L61"/>
+      <c r="M61">
         <v>-63100000.0</v>
       </c>
-      <c r="M61">
+      <c r="N61">
         <v>-53500000.0</v>
       </c>
-      <c r="N61">
+      <c r="O61">
         <v>-52100000.0</v>
       </c>
-      <c r="O61">
+      <c r="P61">
         <v>-33600000.0</v>
       </c>
-      <c r="P61">
+      <c r="Q61">
         <v>-14100000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-4800000.0</v>
       </c>
-      <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
-      <c r="U61">
+      <c r="U61"/>
+      <c r="V61">
         <v>-1000000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-12900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-17500000.0</v>
       </c>
       <c r="X61">
         <v>-17500000.0</v>
       </c>
       <c r="Y61">
+        <v>-17500000.0</v>
+      </c>
+      <c r="Z61">
         <v>-19400000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-24900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-25100000.0</v>
       </c>
       <c r="AB61">
         <v>-25100000.0</v>
       </c>
       <c r="AC61">
+        <v>-25100000.0</v>
+      </c>
+      <c r="AD61">
         <v>-26500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-33000000.0</v>
       </c>
       <c r="AE61">
         <v>-33000000.0</v>
       </c>
       <c r="AF61">
         <v>-33000000.0</v>
       </c>
       <c r="AG61">
+        <v>-33000000.0</v>
+      </c>
+      <c r="AH61">
         <v>-34600000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-37400000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-37600000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-38200000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-39800000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-44900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-45100000.0</v>
       </c>
       <c r="AN61">
         <v>-45100000.0</v>
       </c>
       <c r="AO61">
         <v>-45100000.0</v>
       </c>
       <c r="AP61">
-        <v>-46300000.0</v>
+        <v>-45100000.0</v>
       </c>
       <c r="AQ61">
         <v>-46300000.0</v>
       </c>
       <c r="AR61">
+        <v>-46300000.0</v>
+      </c>
+      <c r="AS61">
         <v>-34200000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-35500000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-34700000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-4100000.0</v>
       </c>
-      <c r="AV61">
-[...2 lines deleted...]
-      <c r="AW61"/>
+      <c r="AW61">
+        <v>0.0</v>
+      </c>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
-    </row>
-    <row r="62" spans="1:55">
+      <c r="BD61"/>
+    </row>
+    <row r="62" spans="1:56">
       <c r="A62" t="s">
         <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -11168,50 +11322,51 @@
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
+      <c r="BD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -11268,1251 +11423,1263 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B2">
         <v>1063200000.0</v>
       </c>
       <c r="C2">
         <v>986300000.0</v>
       </c>
       <c r="D2">
         <v>1175900000.0</v>
       </c>
       <c r="E2">
         <v>1203200000.0</v>
       </c>
       <c r="F2">
         <v>1062900000.0</v>
       </c>
       <c r="G2">
         <v>815100000.0</v>
       </c>
       <c r="H2">
         <v>1186200000.0</v>
       </c>
       <c r="I2">
         <v>1484000000.0</v>
       </c>
       <c r="J2">
         <v>1261400000.0</v>
       </c>
       <c r="K2">
         <v>841600000.0</v>
       </c>
       <c r="L2">
         <v>1091500000.0</v>
       </c>
       <c r="M2">
         <v>1473100000.0</v>
       </c>
       <c r="N2">
         <v>1157700000.0</v>
       </c>
       <c r="O2">
         <v>1389800000.0</v>
       </c>
       <c r="P2">
         <v>1601900000.0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B3">
         <v>56600000.0</v>
       </c>
       <c r="C3">
         <v>54100000.0</v>
       </c>
       <c r="D3">
         <v>56900000.0</v>
       </c>
       <c r="E3">
         <v>58300000.0</v>
       </c>
       <c r="F3">
         <v>63100000.0</v>
       </c>
       <c r="G3">
         <v>66600000.0</v>
       </c>
       <c r="H3">
         <v>70700000.0</v>
       </c>
       <c r="I3">
         <v>73000000.0</v>
       </c>
       <c r="J3">
         <v>74900000.0</v>
       </c>
       <c r="K3">
         <v>74900000.0</v>
       </c>
       <c r="L3">
         <v>73400000.0</v>
       </c>
       <c r="M3">
         <v>58000000.0</v>
       </c>
       <c r="N3">
         <v>50000000.0</v>
       </c>
       <c r="O3">
         <v>46200000.0</v>
       </c>
       <c r="P3">
         <v>42600000.0</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B5">
         <v>3700000.0</v>
       </c>
       <c r="C5">
         <v>4600000.0</v>
       </c>
       <c r="D5">
         <v>96400000.0</v>
       </c>
       <c r="E5">
         <v>97700000.0</v>
       </c>
       <c r="F5">
         <v>182900000.0</v>
       </c>
       <c r="G5">
         <v>-49200000.0</v>
       </c>
       <c r="H5">
         <v>-92300000.0</v>
       </c>
       <c r="I5">
         <v>8900000.0</v>
       </c>
       <c r="J5">
         <v>-27500000.0</v>
       </c>
       <c r="K5">
         <v>-130600000.0</v>
       </c>
       <c r="L5">
         <v>-68300000.0</v>
       </c>
       <c r="M5">
         <v>158400000.0</v>
       </c>
       <c r="N5">
         <v>127800000.0</v>
       </c>
       <c r="O5">
         <v>234600000.0</v>
       </c>
       <c r="P5">
         <v>255800000.0</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B6">
         <v>60300000.0</v>
       </c>
       <c r="C6">
         <v>58700000.0</v>
       </c>
       <c r="D6">
         <v>153300000.0</v>
       </c>
       <c r="E6">
         <v>156000000.0</v>
       </c>
       <c r="F6">
         <v>246000000.0</v>
       </c>
       <c r="G6">
         <v>17400000.0</v>
       </c>
       <c r="H6">
         <v>-21600000.0</v>
       </c>
       <c r="I6">
         <v>81900000.0</v>
       </c>
       <c r="J6">
         <v>47400000.0</v>
       </c>
       <c r="K6">
         <v>-55700000.0</v>
       </c>
       <c r="L6">
         <v>5100000.0</v>
       </c>
       <c r="M6">
         <v>216400000.0</v>
       </c>
       <c r="N6">
         <v>177800000.0</v>
       </c>
       <c r="O6">
         <v>280800000.0</v>
       </c>
       <c r="P6">
         <v>298400000.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-10200000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B9">
         <v>95100000.0</v>
       </c>
       <c r="C9">
         <v>97700000.0</v>
       </c>
       <c r="D9">
         <v>186500000.0</v>
       </c>
       <c r="E9">
         <v>126700000.0</v>
       </c>
       <c r="F9">
         <v>220000000.0</v>
       </c>
       <c r="G9">
         <v>15600000.0</v>
       </c>
       <c r="H9">
         <v>22600000.0</v>
       </c>
       <c r="I9">
         <v>126600000.0</v>
       </c>
       <c r="J9">
         <v>67800000.0</v>
       </c>
       <c r="K9">
         <v>27900000.0</v>
       </c>
       <c r="L9">
         <v>14700000.0</v>
       </c>
       <c r="M9">
         <v>201100000.0</v>
       </c>
       <c r="N9">
         <v>223200000.0</v>
       </c>
       <c r="O9">
         <v>338900000.0</v>
       </c>
       <c r="P9">
         <v>354600000.0</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B10">
         <v>1900000.0</v>
       </c>
       <c r="C10">
         <v>4600000.0</v>
       </c>
       <c r="D10">
         <v>96400000.0</v>
       </c>
       <c r="E10">
         <v>97100000.0</v>
       </c>
       <c r="F10">
         <v>176700000.0</v>
       </c>
       <c r="G10">
         <v>-60700000.0</v>
       </c>
       <c r="H10">
         <v>-93900000.0</v>
       </c>
       <c r="I10">
         <v>-8200000.0</v>
       </c>
       <c r="J10">
         <v>-42300000.0</v>
       </c>
       <c r="K10">
         <v>-142000000.0</v>
       </c>
       <c r="L10">
         <v>-71700000.0</v>
       </c>
       <c r="M10">
         <v>68700000.0</v>
       </c>
       <c r="N10">
         <v>127600000.0</v>
       </c>
       <c r="O10">
         <v>234300000.0</v>
       </c>
       <c r="P10">
         <v>252300000.0</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B11">
         <v>3100000.0</v>
       </c>
       <c r="C11">
         <v>3300000.0</v>
       </c>
       <c r="D11">
         <v>27000000.0</v>
       </c>
       <c r="E11">
         <v>32000000.0</v>
       </c>
       <c r="F11">
         <v>5700000.0</v>
       </c>
       <c r="G11">
         <v>1200000.0</v>
       </c>
       <c r="H11">
         <v>16100000.0</v>
       </c>
       <c r="I11">
         <v>1800000.0</v>
       </c>
       <c r="J11">
         <v>1500000.0</v>
       </c>
       <c r="K11">
         <v>-36500000.0</v>
       </c>
       <c r="L11">
         <v>-26700000.0</v>
       </c>
       <c r="M11">
         <v>22600000.0</v>
       </c>
       <c r="N11">
         <v>38100000.0</v>
       </c>
       <c r="O11">
         <v>79100000.0</v>
       </c>
       <c r="P11">
         <v>85100000.0</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B12">
         <v>1800000.0</v>
       </c>
       <c r="C12">
         <v>2500000.0</v>
       </c>
       <c r="D12">
         <v>2700000.0</v>
       </c>
       <c r="E12">
         <v>3900000.0</v>
       </c>
       <c r="F12">
         <v>6200000.0</v>
       </c>
       <c r="G12">
         <v>12600000.0</v>
       </c>
       <c r="H12">
         <v>15700000.0</v>
       </c>
       <c r="I12">
         <v>17100000.0</v>
       </c>
       <c r="J12">
         <v>14800000.0</v>
       </c>
       <c r="K12">
         <v>8500000.0</v>
       </c>
       <c r="L12">
         <v>3400000.0</v>
       </c>
       <c r="M12">
         <v>900000.0</v>
       </c>
       <c r="N12">
         <v>200000.0</v>
       </c>
       <c r="O12">
         <v>300000.0</v>
       </c>
       <c r="P12">
         <v>600000.0</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>128</v>
+      </c>
+      <c r="B13">
+        <v>6700000.0</v>
+      </c>
       <c r="C13">
         <v>12100000.0</v>
       </c>
       <c r="D13">
         <v>8800000.0</v>
       </c>
       <c r="E13">
         <v>3300000.0</v>
       </c>
       <c r="F13">
         <v>300000.0</v>
       </c>
       <c r="G13">
         <v>400000.0</v>
       </c>
       <c r="H13">
         <v>15700000.0</v>
       </c>
       <c r="I13">
         <v>16900000.0</v>
       </c>
       <c r="J13">
         <v>15100000.0</v>
       </c>
       <c r="K13">
         <v>10600000.0</v>
       </c>
       <c r="L13">
         <v>3400000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B15">
         <v>-1200000.0</v>
       </c>
       <c r="C15">
         <v>1300000.0</v>
       </c>
       <c r="D15">
         <v>69400000.0</v>
       </c>
       <c r="E15">
         <v>65100000.0</v>
       </c>
       <c r="F15">
         <v>171000000.0</v>
       </c>
       <c r="G15">
         <v>-61900000.0</v>
       </c>
       <c r="H15">
         <v>-110000000.0</v>
       </c>
       <c r="I15">
         <v>-10000000.0</v>
       </c>
       <c r="J15">
         <v>-43800000.0</v>
       </c>
       <c r="K15">
         <v>-105500000.0</v>
       </c>
       <c r="L15">
         <v>-45000000.0</v>
       </c>
       <c r="M15">
         <v>46100000.0</v>
       </c>
       <c r="N15">
         <v>89500000.0</v>
       </c>
       <c r="O15">
         <v>155200000.0</v>
       </c>
       <c r="P15">
         <v>167200000.0</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>65100000.0</v>
       </c>
       <c r="F16">
         <v>171000000.0</v>
       </c>
       <c r="G16">
         <v>-61900000.0</v>
       </c>
       <c r="H16">
         <v>-110000000.0</v>
       </c>
       <c r="I16">
         <v>-10000000.0</v>
       </c>
       <c r="J16">
         <v>-31300000.0</v>
       </c>
       <c r="K16">
         <v>-105500000.0</v>
       </c>
       <c r="L16">
         <v>-45000000.0</v>
       </c>
       <c r="M16">
         <v>104400000.0</v>
       </c>
       <c r="N16">
         <v>89500000.0</v>
       </c>
       <c r="O16">
         <v>155200000.0</v>
       </c>
       <c r="P16">
         <v>167200000.0</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>132</v>
+      </c>
+      <c r="B17">
+        <v>-1200000.0</v>
+      </c>
       <c r="C17">
         <v>1300000.0</v>
       </c>
       <c r="D17">
         <v>34900000.0</v>
       </c>
       <c r="E17">
         <v>65100000.0</v>
       </c>
       <c r="F17">
         <v>171000000.0</v>
       </c>
       <c r="G17">
         <v>-61900000.0</v>
       </c>
       <c r="H17">
         <v>-110000000.0</v>
       </c>
       <c r="I17">
         <v>-31700000.0</v>
       </c>
       <c r="J17">
         <v>-43800000.0</v>
       </c>
       <c r="K17">
         <v>-105500000.0</v>
       </c>
       <c r="L17">
         <v>-45000000.0</v>
       </c>
       <c r="M17">
         <v>104400000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>133</v>
+      </c>
+      <c r="B18">
+        <v>4900000.0</v>
+      </c>
       <c r="C18">
         <v>9600000.0</v>
       </c>
       <c r="D18">
         <v>6000000.0</v>
       </c>
       <c r="E18">
         <v>-600000.0</v>
       </c>
       <c r="F18">
         <v>-5900000.0</v>
       </c>
       <c r="G18">
         <v>-12200000.0</v>
       </c>
       <c r="H18">
         <v>-15700000.0</v>
       </c>
       <c r="I18">
         <v>-17100000.0</v>
       </c>
       <c r="J18">
         <v>-14800000.0</v>
       </c>
       <c r="K18">
         <v>-11400000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>45600000.0</v>
       </c>
       <c r="F19">
         <v>58200000.0</v>
       </c>
       <c r="G19">
         <v>15700000.0</v>
       </c>
       <c r="H19">
         <v>-23300000.0</v>
       </c>
       <c r="I19"/>
       <c r="J19">
         <v>-4100000.0</v>
       </c>
       <c r="K19">
         <v>-1700000.0</v>
       </c>
       <c r="L19">
         <v>-2900000.0</v>
       </c>
       <c r="M19">
         <v>-1400000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>800000.0</v>
       </c>
       <c r="F20">
         <v>17300000.0</v>
       </c>
       <c r="G20">
         <v>3100000.0</v>
       </c>
       <c r="H20">
         <v>17900000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20">
         <v>700000.0</v>
       </c>
       <c r="K20">
         <v>300000.0</v>
       </c>
       <c r="L20">
         <v>6500000.0</v>
       </c>
       <c r="M20">
         <v>1200000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B21">
         <v>1100000.0</v>
       </c>
       <c r="C21">
         <v>10000000.0</v>
       </c>
       <c r="D21">
         <v>101900000.0</v>
       </c>
       <c r="E21">
         <v>52900000.0</v>
       </c>
       <c r="F21">
         <v>145300000.0</v>
       </c>
       <c r="G21">
         <v>-51000000.0</v>
       </c>
       <c r="H21">
         <v>-92299999.0</v>
       </c>
       <c r="I21">
         <v>28400000.0</v>
       </c>
       <c r="J21">
         <v>-22700000.0</v>
       </c>
       <c r="K21">
         <v>-62300000.0</v>
       </c>
       <c r="L21">
         <v>-92900000.0</v>
       </c>
       <c r="M21">
         <v>72200000.0</v>
       </c>
       <c r="N21">
         <v>131400000.0</v>
       </c>
       <c r="O21">
         <v>235400000.0</v>
       </c>
       <c r="P21">
         <v>253700000.0</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B23">
         <v>1157200000.0</v>
       </c>
       <c r="C23">
         <v>1074000000.0</v>
       </c>
       <c r="D23">
         <v>1260500000.0</v>
       </c>
       <c r="E23">
         <v>1277000000.0</v>
       </c>
       <c r="F23">
         <v>1137600000.0</v>
       </c>
       <c r="G23">
         <v>881700000.0</v>
       </c>
       <c r="H23">
         <v>1301099999.0</v>
       </c>
       <c r="I23">
         <v>1582200000.0</v>
       </c>
       <c r="J23">
         <v>1351900000.0</v>
       </c>
       <c r="K23">
         <v>931800000.0</v>
       </c>
       <c r="L23">
         <v>1174500000.0</v>
       </c>
       <c r="M23">
         <v>1604600000.0</v>
       </c>
       <c r="N23">
         <v>1253100000.0</v>
       </c>
       <c r="O23">
         <v>1493300000.0</v>
       </c>
       <c r="P23">
         <v>1699900000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>140</v>
+      </c>
+      <c r="B25">
+        <v>56600000.0</v>
+      </c>
       <c r="C25">
         <v>54100000.0</v>
       </c>
       <c r="D25">
         <v>57400000.0</v>
       </c>
       <c r="E25">
         <v>58300000.0</v>
       </c>
       <c r="F25">
         <v>63100000.0</v>
       </c>
       <c r="G25">
         <v>70000000.0</v>
       </c>
       <c r="H25">
         <v>73500000.0</v>
       </c>
       <c r="I25">
         <v>73000000.0</v>
       </c>
       <c r="J25">
         <v>74900000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>800000.0</v>
       </c>
       <c r="F26">
         <v>1700000.0</v>
       </c>
       <c r="G26">
         <v>1800000.0</v>
       </c>
       <c r="H26">
         <v>4099999.0</v>
       </c>
       <c r="I26">
         <v>8100000.0</v>
       </c>
       <c r="J26">
         <v>8000000.0</v>
       </c>
       <c r="K26">
         <v>8000000.0</v>
       </c>
       <c r="L26">
         <v>8600000.0</v>
       </c>
       <c r="M26">
         <v>8500000.0</v>
       </c>
       <c r="N26">
         <v>9400000.0</v>
       </c>
       <c r="O26">
         <v>11200000.0</v>
       </c>
       <c r="P26">
         <v>10200000.0</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27">
         <v>113000000.0</v>
       </c>
       <c r="N27">
         <v>59200000.0</v>
       </c>
       <c r="O27"/>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>143</v>
+      </c>
+      <c r="B28">
+        <v>94000000.0</v>
+      </c>
       <c r="C28">
         <v>87700000.0</v>
       </c>
       <c r="D28">
         <v>79300000.0</v>
       </c>
       <c r="E28">
         <v>73800000.0</v>
       </c>
       <c r="F28">
         <v>77200000.0</v>
       </c>
       <c r="G28">
         <v>76000000.0</v>
       </c>
       <c r="H28">
         <v>87700000.0</v>
       </c>
       <c r="I28">
         <v>90100000.0</v>
       </c>
       <c r="J28">
         <v>82500000.0</v>
       </c>
       <c r="K28">
         <v>82200000.0</v>
       </c>
       <c r="L28">
         <v>99000000.0</v>
       </c>
       <c r="M28">
         <v>7400000.0</v>
       </c>
       <c r="N28">
         <v>23200000.0</v>
       </c>
       <c r="O28">
         <v>103500000.0</v>
       </c>
       <c r="P28">
         <v>98000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>144</v>
+      </c>
+      <c r="B29">
+        <v>3100000.0</v>
+      </c>
       <c r="C29">
         <v>3300000.0</v>
       </c>
       <c r="D29">
         <v>53500000.0</v>
       </c>
       <c r="E29">
         <v>32000000.0</v>
       </c>
       <c r="F29">
         <v>5700000.0</v>
       </c>
       <c r="G29">
         <v>1200000.0</v>
       </c>
       <c r="H29">
         <v>-16100000.0</v>
       </c>
       <c r="I29">
         <v>1800000.0</v>
       </c>
       <c r="J29">
         <v>1500000.0</v>
       </c>
       <c r="K29">
         <v>-36500000.0</v>
       </c>
       <c r="L29">
         <v>-26700000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B30">
         <v>94000000.0</v>
       </c>
       <c r="C30">
         <v>87700000.0</v>
       </c>
       <c r="D30">
         <v>84600000.0</v>
       </c>
       <c r="E30">
         <v>73800000.0</v>
       </c>
       <c r="F30">
         <v>74700000.0</v>
       </c>
       <c r="G30">
         <v>66600000.0</v>
       </c>
       <c r="H30">
         <v>114899999.0</v>
       </c>
       <c r="I30">
         <v>98200000.0</v>
       </c>
       <c r="J30">
         <v>90500000.0</v>
       </c>
       <c r="K30">
         <v>90200000.0</v>
       </c>
       <c r="L30">
         <v>83000000.0</v>
       </c>
       <c r="M30">
         <v>131500000.0</v>
       </c>
       <c r="N30">
         <v>95400000.0</v>
       </c>
       <c r="O30">
         <v>103500000.0</v>
       </c>
       <c r="P30">
         <v>98000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B31">
         <v>800000.0</v>
       </c>
       <c r="C31">
         <v>-5400000.0</v>
       </c>
       <c r="D31">
         <v>-5500000.0</v>
       </c>
       <c r="E31">
         <v>44200000.0</v>
       </c>
       <c r="F31">
         <v>31400000.0</v>
       </c>
       <c r="G31">
         <v>-9700000.0</v>
       </c>
       <c r="H31">
         <v>-1600001.0</v>
       </c>
       <c r="I31">
         <v>-36600000.0</v>
       </c>
       <c r="J31">
         <v>-19600000.0</v>
       </c>
       <c r="K31">
         <v>-79700000.0</v>
       </c>
       <c r="L31">
         <v>21200000.0</v>
       </c>
       <c r="M31">
         <v>-3500000.0</v>
       </c>
       <c r="N31">
         <v>-3800000.0</v>
       </c>
       <c r="O31">
         <v>-800000.0</v>
       </c>
       <c r="P31">
         <v>-3700000.0</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B32">
         <v>1158300000.0</v>
       </c>
       <c r="C32">
         <v>1084000000.0</v>
       </c>
       <c r="D32">
         <v>1362400000.0</v>
       </c>
       <c r="E32">
         <v>1329900000.0</v>
       </c>
       <c r="F32">
         <v>1282900000.0</v>
       </c>
       <c r="G32">
         <v>830700000.0</v>
       </c>
       <c r="H32">
         <v>1208800000.0</v>
       </c>
       <c r="I32">
         <v>1610600000.0</v>
       </c>
@@ -12537,594 +12704,601 @@
       <c r="P32">
         <v>1956500000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BC32"/>
+  <dimension ref="A1:BD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55">
+    <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
+        <v>83</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
+        <v>86</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
+        <v>89</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
+        <v>92</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AR1" t="s">
         <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
       </c>
-      <c r="BC1" t="s">
+      <c r="BD1" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="2" spans="1:55">
+    <row r="2" spans="1:56">
       <c r="A2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B2">
+        <v>283200000.0</v>
+      </c>
+      <c r="C2">
         <v>261300000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>270900000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>272400000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>258600000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>229600000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>215100000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>270600000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>271000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>286700000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>303200000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>302900000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>283100000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>265700000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>311200000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>334300000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>292000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>282900000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>275500000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>260100000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>242900000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>197000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>208300000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>158000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>251900000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>244900000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>276800000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>321900000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>342600000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>357600000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>385300000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>381400000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>359700000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>332900000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>320600000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>315500000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>292400000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>212000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>206300000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>210800000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>212500000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>175400000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>253200000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>284300000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>347100000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>351900000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>363000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>369500000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>316000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>274100000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>300500000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>291500000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>291600000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1343600000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1559300000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:55">
+    <row r="3" spans="1:56">
       <c r="A3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B3">
+        <v>13700000.0</v>
+      </c>
+      <c r="C3">
         <v>14500000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>14300000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>14100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13700000.0</v>
       </c>
       <c r="F3">
         <v>13700000.0</v>
       </c>
       <c r="G3">
+        <v>13700000.0</v>
+      </c>
+      <c r="H3">
         <v>13600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13400000.0</v>
       </c>
       <c r="I3">
         <v>13400000.0</v>
       </c>
       <c r="J3">
+        <v>13400000.0</v>
+      </c>
+      <c r="K3">
         <v>14100000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>14000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>14300000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>14500000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>14600000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>14400000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>14700000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>14600000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>15000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>15100000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>16900000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>16100000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>15800000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>15400000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>16800000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>18600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17500000.0</v>
       </c>
       <c r="AA3">
         <v>17500000.0</v>
       </c>
       <c r="AB3">
+        <v>17500000.0</v>
+      </c>
+      <c r="AC3">
         <v>17900000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>17800000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>18000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>18100000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>18400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18500000.0</v>
       </c>
       <c r="AH3">
         <v>18500000.0</v>
       </c>
       <c r="AI3">
+        <v>18500000.0</v>
+      </c>
+      <c r="AJ3">
         <v>18600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18900000.0</v>
       </c>
       <c r="AK3">
         <v>18900000.0</v>
       </c>
       <c r="AL3">
+        <v>18900000.0</v>
+      </c>
+      <c r="AM3">
         <v>18700000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>19000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>18500000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>18700000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>18800000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>17900000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>19100000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>17600000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>15100000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>15300000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>14000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>13600000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>14600000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>12200000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>11700000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>11500000.0</v>
       </c>
-      <c r="BB3"/>
       <c r="BC3"/>
-    </row>
-    <row r="4" spans="1:55">
+      <c r="BD3"/>
+    </row>
+    <row r="4" spans="1:56">
       <c r="A4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -13156,416 +13330,423 @@
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:55">
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:56">
       <c r="A5" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B5">
+        <v>7600000.0</v>
+      </c>
+      <c r="C5">
         <v>-19900000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>12300000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>9000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>3400000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-23900000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-6400000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>6800000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>30600000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>4500000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>35200000.0</v>
       </c>
-      <c r="L5">
-[...1 lines deleted...]
-      </c>
       <c r="M5">
+        <v>40500000.0</v>
+      </c>
+      <c r="N5">
         <v>18200000.0</v>
       </c>
-      <c r="N5">
-[...1 lines deleted...]
-      </c>
       <c r="O5">
+        <v>-4300000.0</v>
+      </c>
+      <c r="P5">
         <v>-11700000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>103300000.0</v>
       </c>
-      <c r="Q5">
-[...1 lines deleted...]
-      </c>
       <c r="R5">
+        <v>39200000.0</v>
+      </c>
+      <c r="S5">
         <v>70100000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>51800000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>57100000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>20600000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-8700000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-9500000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-12400000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-18500000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-84900000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-18900000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-10600000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>8500000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-34800000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>6700000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>12500000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>2800000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-30300000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-2000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>5800000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1400000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-76500000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-22700000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-10600000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-16700000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-36000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-47100000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-35800000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>12500000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>25800000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>39900000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>45100000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>50800000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>33300000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>26900000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>39300000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>32300000.0</v>
       </c>
-      <c r="BB5">
-[...1 lines deleted...]
-      </c>
       <c r="BC5">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:55">
+      <c r="BD5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:56">
       <c r="A6" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B6">
+        <v>21300000.0</v>
+      </c>
+      <c r="C6">
         <v>-5400000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>26600000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>23100000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>17100000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-10200000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>7200000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>20200000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>44000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>18600000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>49200000.0</v>
       </c>
-      <c r="L6">
-[...1 lines deleted...]
-      </c>
       <c r="M6">
+        <v>54800000.0</v>
+      </c>
+      <c r="N6">
         <v>32700000.0</v>
       </c>
-      <c r="N6">
-[...1 lines deleted...]
-      </c>
       <c r="O6">
+        <v>10300000.0</v>
+      </c>
+      <c r="P6">
         <v>2700000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>118000000.0</v>
       </c>
-      <c r="Q6">
-[...1 lines deleted...]
-      </c>
       <c r="R6">
+        <v>53800000.0</v>
+      </c>
+      <c r="S6">
         <v>85100000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>66900000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>74000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>36700000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>7100000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>5900000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>4400000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>100000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-67400000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-1400000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>7300000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>26300000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-16800000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>24800000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>30900000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>21300000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-11800000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>16600000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>24700000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>17500000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-57800000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-3700000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>7900000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>2000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-17200000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-29200000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-16700000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>30100000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>40900000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>55200000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>59100000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>64400000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>47900000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>39100000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>51000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>43800000.0</v>
       </c>
-      <c r="BB6"/>
       <c r="BC6"/>
-    </row>
-    <row r="7" spans="1:55">
+      <c r="BD6"/>
+    </row>
+    <row r="7" spans="1:56">
       <c r="A7" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -13597,86 +13778,87 @@
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:55">
+      <c r="BD7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:56">
       <c r="A8" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -13708,851 +13890,869 @@
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:55">
+      <c r="BD8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:56">
       <c r="A9" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B9">
+        <v>25100000.0</v>
+      </c>
+      <c r="C9">
         <v>6000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>35000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>32200000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>21900000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>10900000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>12100000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>24100000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>50600000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>41400000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>51000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>53700000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>40400000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-20300000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>5600000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>81400000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>60000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>55400000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>68200000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>67200000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>30700000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>14200000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-2400000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-4000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>7800000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-18000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-2600000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>14800000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>28400000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>48800000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>24600000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>32100000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>21100000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>8500000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>18500000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>23800000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>17000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>2700000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>7500000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>12300000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>5400000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>31200000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-20500000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-6100000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>41600000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>56400000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>71200000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>72700000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>73500000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>55900000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>50000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>62600000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>54700000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>385100000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>397200000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:55">
+    <row r="10" spans="1:56">
       <c r="A10" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B10">
+        <v>8000000.0</v>
+      </c>
+      <c r="C10">
         <v>-20500000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>10900000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>8600000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2900000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-24400000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-7100000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>6100000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>30000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3700000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>34600000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>39900000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>18200000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-4300000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-12600000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>76000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>38000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>60700000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>50600000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>55400000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>10000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-12200000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-13600000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-15100000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-19800000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-76800000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-22500000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-14800000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>3600000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-17300000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>2300000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>8600000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-1800000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-33600000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-5800000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>2100000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-5000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-80000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-35500000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-10400000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-16100000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>5900000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-49800000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-38900000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>11100000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>23300000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>39700000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>44400000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>50800000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>30100000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>26600000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>38700000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>32200000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>234300000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>252300000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:55">
+    <row r="11" spans="1:56">
       <c r="A11" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B11">
+        <v>2600000.0</v>
+      </c>
+      <c r="C11">
         <v>-6200000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>2800000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>4900000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1600000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-3000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-1200000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1500000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>6000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>2400000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>9800000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>11000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>3800000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>28900000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>700000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1500000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>900000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>3600000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>500000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1400000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>200000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>600000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>300000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>200000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>100000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>7800000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-5500000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-2900000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-100000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>600000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>900000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>200000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-100000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>300000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>100000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>800000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>300000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-13000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-13300000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-3800000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-6400000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>2700000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-19000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-14600000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>4200000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>6900000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>14000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>15800000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>17200000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>4000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>9500000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>13400000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>11200000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>79100000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>85100000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:55">
+    <row r="12" spans="1:56">
       <c r="A12" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B12">
+        <v>400000.0</v>
+      </c>
+      <c r="C12">
         <v>600000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1400000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="F12">
         <v>500000.0</v>
       </c>
       <c r="G12">
-        <v>700000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="H12">
         <v>700000.0</v>
       </c>
       <c r="I12">
+        <v>700000.0</v>
+      </c>
+      <c r="J12">
         <v>600000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="L12">
         <v>600000.0</v>
       </c>
       <c r="M12">
+        <v>600000.0</v>
+      </c>
+      <c r="N12">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="O12">
         <v>900000.0</v>
       </c>
       <c r="P12">
+        <v>900000.0</v>
+      </c>
+      <c r="Q12">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="R12">
         <v>1200000.0</v>
       </c>
       <c r="S12">
+        <v>1200000.0</v>
+      </c>
+      <c r="T12">
         <v>1300000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1700000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="W12">
         <v>3000000.0</v>
       </c>
       <c r="X12">
         <v>3000000.0</v>
       </c>
       <c r="Y12">
+        <v>3000000.0</v>
+      </c>
+      <c r="Z12">
         <v>3200000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>3700000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4200000.0</v>
       </c>
       <c r="AC12">
         <v>4200000.0</v>
       </c>
       <c r="AD12">
+        <v>4200000.0</v>
+      </c>
+      <c r="AE12">
         <v>3000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>4400000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>3900000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>4600000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>6900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3700000.0</v>
       </c>
       <c r="AJ12">
         <v>3700000.0</v>
       </c>
       <c r="AK12">
+        <v>3700000.0</v>
+      </c>
+      <c r="AL12">
         <v>3600000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>3400000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>3900000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2100000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1400000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>900000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>100000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>600000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>200000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>700000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2600000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>3500000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>200000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>2400000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>2000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>4800000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1800000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:55">
+    <row r="13" spans="1:56">
       <c r="A13" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>128</v>
+      </c>
+      <c r="B13">
+        <v>800000.0</v>
+      </c>
       <c r="C13">
-        <v>1700000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="D13">
         <v>1700000.0</v>
       </c>
       <c r="E13">
+        <v>1700000.0</v>
+      </c>
+      <c r="F13">
         <v>2000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3100000.0</v>
       </c>
       <c r="H13">
         <v>3100000.0</v>
       </c>
       <c r="I13">
+        <v>3100000.0</v>
+      </c>
+      <c r="J13">
         <v>3400000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2900000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1800000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>2300000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1500000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1100000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>300000.0</v>
       </c>
-      <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>3200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3700000.0</v>
       </c>
       <c r="AA13">
         <v>3700000.0</v>
       </c>
       <c r="AB13">
+        <v>3700000.0</v>
+      </c>
+      <c r="AC13">
         <v>4000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>4300000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
-    </row>
-    <row r="14" spans="1:55">
+      <c r="BD13"/>
+    </row>
+    <row r="14" spans="1:56">
       <c r="A14" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -14584,1101 +14784,1121 @@
       </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:55">
+      <c r="BD14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:56">
       <c r="A15" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B15">
+        <v>5400000.0</v>
+      </c>
+      <c r="C15">
         <v>-14300000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>8100000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>3700000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1300000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-21400000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-5900000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>4600000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>24000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1300000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>24800000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>28900000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>14400000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-33200000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-13300000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>74500000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>37100000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>57100000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>50100000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>54000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>9800000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-12800000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-13900000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-15300000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-19900000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-84600000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-17000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-11900000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>3500000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-17900000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1400000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>8400000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-1900000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-33900000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-5900000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>1300000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-5300000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-67000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-22200000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-6600000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-9700000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>3200000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-30800000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-24300000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>6900000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>16400000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>25700000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>28600000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>33600000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>26100000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>17100000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>25300000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>21000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>155200000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>167200000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:55">
+    <row r="16" spans="1:56">
       <c r="A16" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>24800000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>28900000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>14400000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-33200000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-13300000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>74500000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>37100000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>57100000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>50100000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>54000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>9800000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-12800000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-13900000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-15300000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-19900000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-105200000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-4600000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-4400000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>4200000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-39600000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1400000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>8400000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-1900000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-18100000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-5900000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1300000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-5300000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-124300000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-16600000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-10500000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-13600000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>3200000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-30800000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-24300000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>6900000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>16400000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>25700000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>28600000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>33600000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>26100000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>17100000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>25300000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>21000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>155200000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>167200000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:55">
+    <row r="17" spans="1:56">
       <c r="A17" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>132</v>
+      </c>
+      <c r="B17">
+        <v>5400000.0</v>
+      </c>
       <c r="C17">
+        <v>-14300000.0</v>
+      </c>
+      <c r="D17">
         <v>8100000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>3700000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>1300000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-21400000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-5900000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>4600000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>24000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>1300000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>24800000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>28900000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>14400000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-33200000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-13300000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>74500000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>37100000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>57100000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>50100000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>54000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>9800000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-12800000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-13900000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-15300000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-19700000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-105200000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-4600000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-4000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>4400000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-39600000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>1400000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>8400000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-1900000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-18100000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-5900000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>1300000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-5300000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-124300000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-16600000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-10500000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-13600000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-45000000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-30800000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-24300000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>6900000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>46100000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>25700000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>28600000.0</v>
       </c>
-      <c r="AW17">
-[...1 lines deleted...]
-      </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:55">
+      <c r="BD17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:56">
       <c r="A18" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>133</v>
+      </c>
+      <c r="B18">
+        <v>400000.0</v>
+      </c>
       <c r="C18">
+        <v>700000.0</v>
+      </c>
+      <c r="D18">
         <v>1400000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1300000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1500000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2400000.0</v>
       </c>
       <c r="H18">
         <v>2400000.0</v>
       </c>
       <c r="I18">
+        <v>2400000.0</v>
+      </c>
+      <c r="J18">
         <v>2800000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>2100000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1800000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1700000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1500000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>200000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1200000.0</v>
       </c>
       <c r="R18">
         <v>-1200000.0</v>
       </c>
       <c r="S18">
         <v>-1200000.0</v>
       </c>
       <c r="T18">
+        <v>-1200000.0</v>
+      </c>
+      <c r="U18">
         <v>-1700000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000000.0</v>
       </c>
       <c r="W18">
         <v>-3000000.0</v>
       </c>
       <c r="X18">
         <v>-3000000.0</v>
       </c>
       <c r="Y18">
+        <v>-3000000.0</v>
+      </c>
+      <c r="Z18">
         <v>-3200000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-3700000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-3600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4200000.0</v>
       </c>
       <c r="AC18">
         <v>-4200000.0</v>
       </c>
-      <c r="AD18"/>
+      <c r="AD18">
+        <v>-4200000.0</v>
+      </c>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
-    </row>
-    <row r="19" spans="1:55">
+      <c r="BD18"/>
+    </row>
+    <row r="19" spans="1:56">
       <c r="A19" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>4900000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-2700000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>32400000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-2200000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>17300000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-1900000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>30400000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>6500000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>11900000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>9400000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-3300000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>10400000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>9000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-400000.0</v>
       </c>
-      <c r="Z19"/>
-      <c r="AA19">
+      <c r="AA19"/>
+      <c r="AB19">
         <v>5100000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-1600000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>2700000.0</v>
       </c>
-      <c r="AD19"/>
-      <c r="AE19">
+      <c r="AE19"/>
+      <c r="AF19">
         <v>6100000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>6200000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>6400000.0</v>
       </c>
-      <c r="AH19"/>
-      <c r="AI19">
+      <c r="AI19"/>
+      <c r="AJ19">
         <v>1900000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>4300000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>4500000.0</v>
       </c>
-      <c r="AL19"/>
-      <c r="AM19">
+      <c r="AM19"/>
+      <c r="AN19">
         <v>-200000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-700000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-800000.0</v>
       </c>
-      <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>-1000000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-500000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-900000.0</v>
       </c>
-      <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-200000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-1500000.0</v>
       </c>
-      <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
-    </row>
-    <row r="20" spans="1:55">
+      <c r="BD19"/>
+    </row>
+    <row r="20" spans="1:56">
       <c r="A20" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-      <c r="P20">
-[...1 lines deleted...]
-      </c>
+      <c r="P20"/>
       <c r="Q20">
         <v>400000.0</v>
       </c>
       <c r="R20">
+        <v>400000.0</v>
+      </c>
+      <c r="S20">
         <v>7200000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>400000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>1000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>8700000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>1500000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>700000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>300000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>600000.0</v>
       </c>
-      <c r="Z20"/>
       <c r="AA20"/>
-      <c r="AB20">
+      <c r="AB20"/>
+      <c r="AC20">
         <v>3600000.0</v>
       </c>
-      <c r="AC20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
         <v>900000.0</v>
       </c>
-      <c r="AG20">
-[...1 lines deleted...]
-      </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
         <v>2100000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>-2100000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>700000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>1200000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>-1200000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>300000.0</v>
       </c>
-      <c r="AO20">
-[...1 lines deleted...]
-      </c>
       <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
         <v>6500000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>800000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>1600000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>400000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>1200000.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:55">
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:56">
       <c r="A21" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B21">
+        <v>2900000.0</v>
+      </c>
+      <c r="C21">
         <v>-16300000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>12000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>9300000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1600000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-9500000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-10400000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>3400000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>26500000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>20100000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>30500000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>34100000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>19400000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-39000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-10600000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>59500000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>41500000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>39000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>48300000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>46200000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>20600000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-8700000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-9500000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-12400000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-18500000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-84899999.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-18900000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-5300000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>7900000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-11100000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>6800000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>13400000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>2700000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-29000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-2000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1500000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-5900000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-20700000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-14300000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-10600000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-16700000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>11500000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-47100000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-35800000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>12500000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>25800000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>40100000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>46600000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>49200000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>33300000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>26900000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>38900000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>32300000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>235400000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>256600000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:55">
+    <row r="22" spans="1:56">
       <c r="A22" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -15710,221 +15930,227 @@
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:55">
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:56">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B23">
+        <v>305400000.0</v>
+      </c>
+      <c r="C23">
         <v>283600000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>293900000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>295300000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>282100000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>250000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>237600000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>291300000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>295100000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>308000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>354200000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>322500000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>304100000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>284400000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>327400000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>356200000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>310500000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>299300000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>295400000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>281100000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>253000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>219900000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>215400000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>166400000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>278200000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>311799999.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>293100000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>347300000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>363200000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>419500000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>403200000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>401000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>378000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>371200000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>341200000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>333500000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>310800000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>291300000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>245400000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>231400000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>232000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>199300000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>281600000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>316100000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>377500000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>385000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>394300000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>397100000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>338700000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>299900000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>323700000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>315400000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>314100000.0</v>
       </c>
-      <c r="BB23">
-[...1 lines deleted...]
-      </c>
       <c r="BC23">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:55">
+      <c r="BD23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:56">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -15936,1176 +16162,1203 @@
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
-    </row>
-    <row r="25" spans="1:55">
+      <c r="BD24"/>
+    </row>
+    <row r="25" spans="1:56">
       <c r="A25" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>140</v>
+      </c>
+      <c r="B25">
+        <v>13700000.0</v>
+      </c>
       <c r="C25">
+        <v>14500000.0</v>
+      </c>
+      <c r="D25">
         <v>14300000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>14100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13700000.0</v>
       </c>
       <c r="F25">
         <v>13700000.0</v>
       </c>
       <c r="G25">
+        <v>13700000.0</v>
+      </c>
+      <c r="H25">
         <v>13600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13400000.0</v>
       </c>
       <c r="I25">
         <v>13400000.0</v>
       </c>
       <c r="J25">
+        <v>13400000.0</v>
+      </c>
+      <c r="K25">
         <v>14100000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>14000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>14300000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>14500000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>14600000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>14400000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>14700000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>14600000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>15000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>15100000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>15400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17600000.0</v>
       </c>
       <c r="V25">
         <v>17600000.0</v>
       </c>
       <c r="W25">
+        <v>17600000.0</v>
+      </c>
+      <c r="X25">
         <v>17000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>16800000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>18600000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>20300000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>17500000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>17900000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>17800000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>18000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>18100000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>18400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18500000.0</v>
       </c>
       <c r="AH25">
         <v>18500000.0</v>
       </c>
       <c r="AI25">
+        <v>18500000.0</v>
+      </c>
+      <c r="AJ25">
         <v>18600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18900000.0</v>
       </c>
       <c r="AK25">
         <v>18900000.0</v>
       </c>
       <c r="AL25">
+        <v>18900000.0</v>
+      </c>
+      <c r="AM25">
         <v>18700000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>19000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>18500000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>18700000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>18800000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>17900000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>19100000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>17600000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>15100000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>15300000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>14000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>13600000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>13300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12300000.0</v>
       </c>
       <c r="AZ25">
         <v>12300000.0</v>
       </c>
       <c r="BA25">
+        <v>12300000.0</v>
+      </c>
+      <c r="BB25">
         <v>12100000.0</v>
       </c>
-      <c r="BB25"/>
       <c r="BC25"/>
-    </row>
-    <row r="26" spans="1:55">
+      <c r="BD25"/>
+    </row>
+    <row r="26" spans="1:56">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>800000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>1700000.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>1800000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>4099999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4100000.0</v>
       </c>
       <c r="AB26">
         <v>4100000.0</v>
       </c>
       <c r="AC26">
         <v>4100000.0</v>
       </c>
       <c r="AD26">
-        <v>8100000.0</v>
+        <v>4100000.0</v>
       </c>
       <c r="AE26">
         <v>8100000.0</v>
       </c>
       <c r="AF26">
         <v>8100000.0</v>
       </c>
       <c r="AG26">
         <v>8100000.0</v>
       </c>
       <c r="AH26">
+        <v>8100000.0</v>
+      </c>
+      <c r="AI26">
         <v>8000000.0</v>
       </c>
-      <c r="AI26">
-[...1 lines deleted...]
-      </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
         <v>8000000.0</v>
       </c>
-      <c r="AM26">
-[...1 lines deleted...]
-      </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
         <v>8600000.0</v>
       </c>
-      <c r="AQ26">
-[...1 lines deleted...]
-      </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
         <v>8500000.0</v>
       </c>
-      <c r="AU26">
-[...1 lines deleted...]
-      </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
         <v>9400000.0</v>
       </c>
-      <c r="AY26">
-[...1 lines deleted...]
-      </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
         <v>11200000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>10200000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:55">
+    <row r="27" spans="1:56">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
-      <c r="AT27">
+      <c r="AT27"/>
+      <c r="AU27">
         <v>14700000.0</v>
       </c>
-      <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
-      <c r="AX27">
+      <c r="AX27"/>
+      <c r="AY27">
         <v>10000000.0</v>
       </c>
-      <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
-    </row>
-    <row r="28" spans="1:55">
+      <c r="BD27"/>
+    </row>
+    <row r="28" spans="1:56">
       <c r="A28" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>143</v>
+      </c>
+      <c r="B28">
+        <v>22200000.0</v>
+      </c>
       <c r="C28">
+        <v>22300000.0</v>
+      </c>
+      <c r="D28">
         <v>24500000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>22900000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>24300000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>20400000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>22500000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>20700000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>24100000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>22700000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>20500000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>20400000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>21000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>17400000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>16200000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>21700000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>18500000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>16800000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>19900000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>21000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>19500000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>17800000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>18000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>16800000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>23400000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>26900000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>21400000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>20200000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>23300000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>24600000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>24000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>24900000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>24700000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>22800000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>22500000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>22300000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>22900000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>23400000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>21800000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>22900000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>22100000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>19700000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>26600000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>29700000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>29100000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>7400000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>31100000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>26100000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>24300000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>23200000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>23100000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>23700000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>22400000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>103500000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>98000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:55">
+    <row r="29" spans="1:56">
       <c r="A29" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>144</v>
+      </c>
+      <c r="B29">
+        <v>2600000.0</v>
+      </c>
       <c r="C29">
+        <v>-6200000.0</v>
+      </c>
+      <c r="D29">
         <v>2800000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4900000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1600000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-3000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-1200000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1500000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>6000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2400000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>9800000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>11000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3800000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>28900000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>700000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1500000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>900000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3600000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>500000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1400000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-200000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>600000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>300000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>200000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-100000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-14300000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-2100000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-200000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>100000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
-    </row>
-    <row r="30" spans="1:55">
+      <c r="BD29"/>
+    </row>
+    <row r="30" spans="1:56">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B30">
+        <v>22200000.0</v>
+      </c>
+      <c r="C30">
         <v>22300000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>23000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>22900000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>23500000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>20400000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>22500000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>20700000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>24100000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>21300000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>51000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>19600000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>21000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>18700000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>16200000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>21900000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>18500000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>16400000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>19900000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>21000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>10100000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>22900000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>7100000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>8400000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>26300000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>66899999.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>16300000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>25400000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>20600000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>61900000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>17900000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>19600000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>18300000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>38300000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>20600000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>18000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>18400000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>79300000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>39100000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>20600000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>19500000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>23900000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>28400000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>31800000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>30400000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>33100000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>31300000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>27600000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>22700000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>25800000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>23200000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>23900000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>22500000.0</v>
       </c>
-      <c r="BB30">
-[...1 lines deleted...]
-      </c>
       <c r="BC30">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:55">
+      <c r="BD30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:56">
       <c r="A31" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B31">
+        <v>5100000.0</v>
+      </c>
+      <c r="C31">
         <v>-4200000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-1100000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-700000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>4500000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-14900000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>3300000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>2700000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>3500000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-16400000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>34600000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>5800000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1200000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>34700000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-2000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>16500000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-3500000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>21700000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>2300000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>9200000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-10600000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-3500000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-4100000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-2700000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1300000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>8099999.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-3600000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-9500000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-2200000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-21900000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1700000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-4800000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>1800000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-4600000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-1800000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>600000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>900000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-59300000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-21200000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>200000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1900000.0</v>
       </c>
       <c r="AQ31">
         <v>-1900000.0</v>
       </c>
       <c r="AR31">
+        <v>-1900000.0</v>
+      </c>
+      <c r="AS31">
         <v>-1500000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-1000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-2500000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-400000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-2200000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>1600000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-2600000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-300000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-200000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-99999.0</v>
       </c>
-      <c r="BB31">
-[...1 lines deleted...]
-      </c>
       <c r="BC31">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:55">
+      <c r="BD31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:56">
       <c r="A32" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B32">
+        <v>308300000.0</v>
+      </c>
+      <c r="C32">
         <v>267300000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>305900000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>304600000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>280500000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>240500000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>227200000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>294700000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>321600000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>328100000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>354200000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>356600000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>323500000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>245400000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>316800000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>415700000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>352000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>338300000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>343700000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>327300000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>273600000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>211200000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>205900000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>154000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>259700000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>226900000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>274200000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>336700000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>371000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>406400000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>409900000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>413500000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>380800000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>341400000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>339100000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>339300000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>309400000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>214700000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>213800000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>223100000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>217900000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>206600000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>232700000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>278200000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>388700000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>408300000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>434200000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>442200000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>389500000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>330000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>350500000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>354100000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>346300000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>1728700000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>1956500000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P30"/>
@@ -17164,1261 +17417,1263 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B2">
         <v>241900000.0</v>
       </c>
       <c r="C2">
         <v>281300000.0</v>
       </c>
       <c r="D2">
         <v>257800000.0</v>
       </c>
       <c r="E2">
         <v>259600000.0</v>
       </c>
       <c r="F2">
         <v>102800000.0</v>
       </c>
       <c r="G2">
         <v>27100000.0</v>
       </c>
       <c r="H2">
         <v>21600000.0</v>
       </c>
       <c r="I2">
         <v>24500000.0</v>
       </c>
       <c r="J2">
         <v>25600000.0</v>
       </c>
       <c r="K2">
         <v>42400000.0</v>
       </c>
       <c r="L2">
         <v>34500000.0</v>
       </c>
       <c r="M2">
         <v>-35700000.0</v>
       </c>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B3">
         <v>109000000</v>
       </c>
       <c r="C3">
         <v>64300000</v>
       </c>
       <c r="D3">
         <v>51600000</v>
       </c>
       <c r="E3">
         <v>27100000</v>
       </c>
       <c r="F3">
         <v>12200000</v>
       </c>
       <c r="G3">
         <v>16900000</v>
       </c>
       <c r="H3">
         <v>38000000</v>
       </c>
       <c r="I3">
         <v>40000000</v>
       </c>
       <c r="J3">
         <v>33000000</v>
       </c>
       <c r="K3">
         <v>42700000</v>
       </c>
       <c r="L3">
         <v>78200000</v>
       </c>
       <c r="M3">
         <v>129600000</v>
       </c>
       <c r="N3">
         <v>182800000</v>
       </c>
       <c r="O3">
         <v>167200000</v>
       </c>
       <c r="P3">
         <v>91300000</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-1800000.0</v>
       </c>
       <c r="F4">
         <v>156800000.0</v>
       </c>
       <c r="G4">
         <v>75700000.0</v>
       </c>
       <c r="H4">
         <v>5500000.0</v>
       </c>
       <c r="I4">
         <v>-2900000.0</v>
       </c>
       <c r="J4">
         <v>-1100000.0</v>
       </c>
       <c r="K4">
         <v>-16800000.0</v>
       </c>
       <c r="L4">
         <v>7900000.0</v>
       </c>
       <c r="M4">
         <v>34500000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-61000000.0</v>
       </c>
       <c r="F5">
         <v>-36100000.0</v>
       </c>
       <c r="G5">
         <v>8900000.0</v>
       </c>
       <c r="H5">
         <v>40600000.0</v>
       </c>
       <c r="I5">
         <v>41600000.0</v>
       </c>
       <c r="J5">
         <v>-1200000.0</v>
       </c>
       <c r="K5">
         <v>24200000.0</v>
       </c>
       <c r="L5">
         <v>19700000.0</v>
       </c>
       <c r="M5">
         <v>-30600000.0</v>
       </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B6">
         <v>-84400000.0</v>
       </c>
       <c r="C6">
         <v>-39400000.0</v>
       </c>
       <c r="D6">
         <v>23500000.0</v>
       </c>
       <c r="E6">
         <v>-1800000.0</v>
       </c>
       <c r="F6">
         <v>156800000.0</v>
       </c>
       <c r="G6">
         <v>75700000.0</v>
       </c>
       <c r="H6">
         <v>5500000.0</v>
       </c>
       <c r="I6">
         <v>-2900000.0</v>
       </c>
       <c r="J6">
         <v>-1100000.0</v>
       </c>
       <c r="K6">
         <v>-16800000.0</v>
       </c>
       <c r="L6">
         <v>7900000.0</v>
       </c>
       <c r="M6">
         <v>34500000.0</v>
       </c>
       <c r="N6">
         <v>8500000.0</v>
       </c>
       <c r="O6">
         <v>-129600000.0</v>
       </c>
       <c r="P6">
         <v>-45200000.0</v>
       </c>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B7">
         <v>-70600000.0</v>
       </c>
       <c r="C7">
         <v>-9000000.0</v>
       </c>
       <c r="D7">
         <v>-56500000.0</v>
       </c>
       <c r="E7">
         <v>-22400000.0</v>
       </c>
       <c r="F7">
         <v>-14100000.0</v>
       </c>
       <c r="G7">
         <v>150500000.0</v>
       </c>
       <c r="H7">
         <v>63800000.0</v>
       </c>
       <c r="I7">
         <v>-83300000.0</v>
       </c>
       <c r="J7">
         <v>-55200000.0</v>
       </c>
       <c r="K7">
         <v>39200000.0</v>
       </c>
       <c r="L7">
         <v>196900000.0</v>
       </c>
       <c r="M7">
         <v>-91700000.0</v>
       </c>
       <c r="N7">
         <v>21100000.0</v>
       </c>
       <c r="O7">
         <v>84700000.0</v>
       </c>
       <c r="P7">
         <v>-89600000.0</v>
       </c>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>21300000.0</v>
       </c>
       <c r="F8">
         <v>-37200000.0</v>
       </c>
       <c r="G8">
         <v>14200000.0</v>
       </c>
       <c r="H8">
         <v>85900000.0</v>
       </c>
       <c r="I8">
         <v>-13600000.0</v>
       </c>
       <c r="J8">
         <v>-58200000.0</v>
       </c>
       <c r="K8">
         <v>-10700000.0</v>
       </c>
       <c r="L8">
         <v>86200000.0</v>
       </c>
       <c r="M8">
         <v>-17700000.0</v>
       </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B9">
         <v>-34700000.0</v>
       </c>
       <c r="C9">
         <v>21700000.0</v>
       </c>
       <c r="D9">
         <v>-33400000.0</v>
       </c>
       <c r="E9">
         <v>21300000.0</v>
       </c>
       <c r="F9">
         <v>-37200000.0</v>
       </c>
       <c r="G9">
         <v>14200000.0</v>
       </c>
       <c r="H9">
         <v>85900000.0</v>
       </c>
       <c r="I9">
         <v>-13600000.0</v>
       </c>
       <c r="J9">
         <v>-58200000.0</v>
       </c>
       <c r="K9">
         <v>-10700000.0</v>
       </c>
       <c r="L9">
         <v>86200000.0</v>
       </c>
       <c r="M9">
         <v>-17700000.0</v>
       </c>
       <c r="N9">
         <v>-11800000.0</v>
       </c>
       <c r="O9">
         <v>102300000.0</v>
       </c>
       <c r="P9">
         <v>-37300000.0</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B10">
         <v>-22900000.0</v>
       </c>
       <c r="C10">
         <v>7300000.0</v>
       </c>
       <c r="D10">
         <v>-34900000.0</v>
       </c>
       <c r="E10">
         <v>18800000.0</v>
       </c>
       <c r="F10">
         <v>-41600000.0</v>
       </c>
       <c r="G10">
         <v>103500000.0</v>
       </c>
       <c r="H10">
         <v>92600000.0</v>
       </c>
       <c r="I10">
         <v>-94500000.0</v>
       </c>
       <c r="J10">
         <v>-59800000.0</v>
       </c>
       <c r="K10">
         <v>9700000.0</v>
       </c>
       <c r="L10">
         <v>122700000.0</v>
       </c>
       <c r="M10">
         <v>-69600000.0</v>
       </c>
       <c r="N10">
         <v>29200000.0</v>
       </c>
       <c r="O10">
         <v>44900000.0</v>
       </c>
       <c r="P10">
         <v>-70100000.0</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-42000000.0</v>
       </c>
       <c r="F11">
         <v>63200000.0</v>
       </c>
       <c r="G11">
         <v>32500000.0</v>
       </c>
       <c r="H11">
         <v>-113700000.0</v>
       </c>
       <c r="I11">
         <v>20600000.0</v>
       </c>
       <c r="J11">
         <v>45700000.0</v>
       </c>
       <c r="K11">
         <v>37500000.0</v>
       </c>
       <c r="L11">
         <v>-70700000.0</v>
       </c>
       <c r="M11">
         <v>42400000.0</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11">
         <v>13700000.0</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>73300000.0</v>
       </c>
       <c r="F12">
         <v>13500000.0</v>
       </c>
       <c r="G12">
         <v>1000000.0</v>
       </c>
       <c r="H12">
         <v>-3700000.0</v>
       </c>
       <c r="I12">
         <v>-4100000.0</v>
       </c>
       <c r="J12">
         <v>28200000.0</v>
       </c>
       <c r="K12">
         <v>62900000.0</v>
       </c>
       <c r="L12">
         <v>-47800000.0</v>
       </c>
       <c r="M12">
         <v>4200000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-34700000.0</v>
       </c>
       <c r="F13">
         <v>4300000.0</v>
       </c>
       <c r="G13">
         <v>9700000.0</v>
       </c>
       <c r="H13">
         <v>-27000000.0</v>
       </c>
       <c r="I13">
         <v>400000.0</v>
       </c>
       <c r="J13">
         <v>17100000.0</v>
       </c>
       <c r="K13">
         <v>2700000.0</v>
       </c>
       <c r="L13">
         <v>-12000000.0</v>
       </c>
       <c r="M13">
         <v>-4400000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B14">
         <v>56600000.0</v>
       </c>
       <c r="C14">
         <v>54100000.0</v>
       </c>
       <c r="D14">
         <v>56900000.0</v>
       </c>
       <c r="E14">
         <v>58300000.0</v>
       </c>
       <c r="F14">
         <v>63100000.0</v>
       </c>
       <c r="G14">
         <v>70000000.0</v>
       </c>
       <c r="H14">
         <v>70700000.0</v>
       </c>
       <c r="I14">
         <v>73000000.0</v>
       </c>
       <c r="J14">
         <v>74900000.0</v>
       </c>
       <c r="K14">
         <v>74900000.0</v>
       </c>
       <c r="L14">
         <v>73400000.0</v>
       </c>
       <c r="M14">
         <v>58000000.0</v>
       </c>
       <c r="N14">
         <v>50000000.0</v>
       </c>
       <c r="O14">
         <v>46200000.0</v>
       </c>
       <c r="P14">
         <v>42600000.0</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15">
         <v>4099999.0</v>
       </c>
       <c r="G15"/>
       <c r="H15">
         <v>200000.0</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>18700000.0</v>
       </c>
       <c r="M15">
         <v>62700000.0</v>
       </c>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B16">
         <v>157500000.0</v>
       </c>
       <c r="C16">
         <v>241900000.0</v>
       </c>
       <c r="D16">
         <v>281300000.0</v>
       </c>
       <c r="E16">
         <v>257800000.0</v>
       </c>
       <c r="F16">
         <v>259600000.0</v>
       </c>
       <c r="G16">
         <v>102800000.0</v>
       </c>
       <c r="H16">
         <v>27100000.0</v>
       </c>
       <c r="I16">
         <v>21600000.0</v>
       </c>
       <c r="J16">
         <v>24500000.0</v>
       </c>
       <c r="K16">
         <v>25600000.0</v>
       </c>
       <c r="L16">
         <v>42400000.0</v>
       </c>
       <c r="M16">
         <v>34500000.0</v>
       </c>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B18">
         <v>-93000000.0</v>
       </c>
       <c r="C18">
         <v>-24000000.0</v>
       </c>
       <c r="D18">
         <v>73700000.0</v>
       </c>
       <c r="E18">
         <v>107400000.0</v>
       </c>
       <c r="F18">
         <v>184700000.0</v>
       </c>
       <c r="G18">
         <v>156600000.0</v>
       </c>
       <c r="H18">
         <v>32300000.0</v>
       </c>
       <c r="I18">
         <v>-21500000.0</v>
       </c>
       <c r="J18">
         <v>-24900000.0</v>
       </c>
       <c r="K18">
         <v>31700000.0</v>
       </c>
       <c r="L18">
         <v>28900000.0</v>
       </c>
       <c r="M18">
         <v>-35700000.0</v>
       </c>
       <c r="N18">
         <v>-7700000.0</v>
       </c>
       <c r="O18">
         <v>129400000.0</v>
       </c>
       <c r="P18">
         <v>44300000.0</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-10800000.0</v>
       </c>
       <c r="D19">
         <v>-43500000.0</v>
       </c>
       <c r="E19">
         <v>-21700000.0</v>
       </c>
       <c r="F19">
         <v>6200000.0</v>
       </c>
       <c r="G19">
         <v>-6000000.0</v>
       </c>
       <c r="H19">
         <v>-38000000.0</v>
       </c>
       <c r="I19">
         <v>-39000000.0</v>
       </c>
       <c r="J19">
         <v>-33000000.0</v>
       </c>
       <c r="K19">
         <v>-42700000.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>167</v>
+      </c>
+      <c r="B21">
+        <v>-9500000.0</v>
+      </c>
       <c r="C21">
         <v>-17200000.0</v>
       </c>
       <c r="D21">
         <v>-18700000.0</v>
       </c>
       <c r="E21">
         <v>-68600000.0</v>
       </c>
       <c r="F21">
         <v>-38900000.0</v>
       </c>
       <c r="G21">
         <v>-91200000.0</v>
       </c>
       <c r="H21">
         <v>-26000000.0</v>
       </c>
       <c r="I21">
         <v>18100000.0</v>
       </c>
       <c r="J21">
         <v>25000000.0</v>
       </c>
       <c r="K21">
         <v>-43700000.0</v>
       </c>
       <c r="L21">
         <v>15000000.0</v>
       </c>
       <c r="M21">
         <v>155000000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B22">
         <v>-1200000.0</v>
       </c>
       <c r="C22">
         <v>1300000.0</v>
       </c>
       <c r="D22">
         <v>69400000.0</v>
       </c>
       <c r="E22">
         <v>65100000.0</v>
       </c>
       <c r="F22">
         <v>171000000.0</v>
       </c>
       <c r="G22">
         <v>-61900000.0</v>
       </c>
       <c r="H22">
         <v>-84600000.0</v>
       </c>
       <c r="I22">
         <v>-10000000.0</v>
       </c>
       <c r="J22">
         <v>-43800000.0</v>
       </c>
       <c r="K22">
         <v>-105500000.0</v>
       </c>
       <c r="L22">
         <v>-45000000.0</v>
       </c>
       <c r="M22">
         <v>46100000.0</v>
       </c>
       <c r="N22">
         <v>89500000.0</v>
       </c>
       <c r="O22">
         <v>155200000.0</v>
       </c>
       <c r="P22">
         <v>167200000.0</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B23">
         <v>-2600000.0</v>
       </c>
       <c r="C23">
         <v>1400000.0</v>
       </c>
       <c r="D23">
         <v>2800000.0</v>
       </c>
       <c r="E23">
         <v>7000000.0</v>
       </c>
       <c r="F23">
         <v>4100000.0</v>
       </c>
       <c r="G23">
         <v>-1200000.0</v>
       </c>
       <c r="H23">
         <v>200000.0</v>
       </c>
       <c r="I23">
         <v>200000.0</v>
       </c>
       <c r="J23">
         <v>200000.0</v>
       </c>
       <c r="K23">
         <v>-4800000.0</v>
       </c>
       <c r="L23">
         <v>-400000.0</v>
       </c>
       <c r="M23">
         <v>12600000.0</v>
       </c>
       <c r="N23">
         <v>8500000.0</v>
       </c>
       <c r="O23">
         <v>-121100000.0</v>
       </c>
       <c r="P23">
         <v>-45200000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B24">
         <v>33800000.0</v>
       </c>
       <c r="C24">
         <v>53500000.0</v>
       </c>
       <c r="D24">
         <v>1700000.0</v>
       </c>
       <c r="E24">
         <v>5400000.0</v>
       </c>
       <c r="F24">
         <v>1200000.0</v>
       </c>
       <c r="G24">
         <v>10900000.0</v>
       </c>
       <c r="H24"/>
       <c r="I24">
         <v>1000000.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>400000.0</v>
       </c>
       <c r="M24">
         <v>0.0</v>
       </c>
       <c r="N24">
         <v>-800000.0</v>
       </c>
       <c r="O24"/>
       <c r="P24">
         <v>600000.0</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B25">
         <v>12800000.0</v>
       </c>
       <c r="C25">
         <v>-20600000.0</v>
       </c>
       <c r="D25">
         <v>53700000.0</v>
       </c>
       <c r="E25">
         <v>-200000.0</v>
       </c>
       <c r="F25">
         <v>-31600000.0</v>
       </c>
       <c r="G25">
         <v>8300000.0</v>
       </c>
       <c r="H25">
         <v>29600000.0</v>
       </c>
       <c r="I25">
         <v>267700000.0</v>
       </c>
       <c r="J25">
         <v>254600000.0</v>
       </c>
       <c r="K25">
         <v>215900000.0</v>
       </c>
       <c r="L25">
         <v>-125200000.0</v>
       </c>
       <c r="M25">
         <v>75500000.0</v>
       </c>
       <c r="N25">
         <v>11700000.0</v>
       </c>
       <c r="O25">
         <v>800000.0</v>
       </c>
       <c r="P25">
         <v>3300000.0</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B26">
         <v>-13100000.0</v>
       </c>
       <c r="C26">
         <v>-53100000.0</v>
       </c>
       <c r="D26">
         <v>-36000000.0</v>
       </c>
       <c r="E26">
         <v>-54000000.0</v>
       </c>
       <c r="F26">
         <v>-500000.0</v>
       </c>
       <c r="G26">
         <v>-600000.0</v>
       </c>
       <c r="H26">
         <v>-1000000.0</v>
       </c>
       <c r="I26">
         <v>-700000.0</v>
       </c>
       <c r="J26">
         <v>-1400000.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>-17300000.0</v>
       </c>
       <c r="M26">
         <v>-34700000.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B27">
         <v>14700000.0</v>
       </c>
       <c r="C27">
         <v>14000000.0</v>
       </c>
       <c r="D27">
         <v>11500000.0</v>
       </c>
       <c r="E27">
         <v>8800000.0</v>
       </c>
       <c r="F27">
         <v>7300000.0</v>
       </c>
       <c r="G27">
         <v>6600000.0</v>
       </c>
       <c r="H27">
         <v>7400000.0</v>
       </c>
       <c r="I27">
         <v>7300000.0</v>
       </c>
       <c r="J27">
         <v>6500000.0</v>
       </c>
       <c r="K27">
         <v>6700000.0</v>
       </c>
       <c r="L27">
         <v>7000000.0</v>
       </c>
       <c r="M27">
         <v>6000000.0</v>
       </c>
       <c r="N27">
         <v>2800000.0</v>
       </c>
       <c r="O27">
         <v>2600000.0</v>
       </c>
       <c r="P27">
         <v>2800000.0</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B28">
         <v>-25200000.0</v>
       </c>
       <c r="C28">
         <v>-68900000.0</v>
       </c>
       <c r="D28">
         <v>-51900000.0</v>
       </c>
       <c r="E28">
         <v>-114600000.0</v>
       </c>
       <c r="F28">
         <v>-35300000.0</v>
       </c>
       <c r="G28">
         <v>-91800000.0</v>
       </c>
       <c r="H28">
         <v>-26800000.0</v>
       </c>
       <c r="I28">
         <v>17600000.0</v>
       </c>
       <c r="J28">
         <v>23800000.0</v>
       </c>
       <c r="K28">
         <v>-48500000.0</v>
       </c>
       <c r="L28">
         <v>-21400000.0</v>
       </c>
       <c r="M28">
         <v>70200000.0</v>
       </c>
       <c r="N28">
         <v>8500000.0</v>
       </c>
       <c r="O28">
         <v>-129600000.0</v>
       </c>
       <c r="P28">
         <v>-45200000.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B29">
         <v>16000000.0</v>
       </c>
       <c r="C29">
         <v>40300000.0</v>
       </c>
       <c r="D29">
         <v>125300000.0</v>
       </c>
       <c r="E29">
         <v>134500000.0</v>
       </c>
       <c r="F29">
         <v>196900000.0</v>
       </c>
       <c r="G29">
         <v>173500000.0</v>
       </c>
       <c r="H29">
         <v>70300000.0</v>
       </c>
       <c r="I29">
         <v>18500000.0</v>
       </c>
       <c r="J29">
         <v>8100000.0</v>
       </c>
       <c r="K29">
         <v>74400000.0</v>
       </c>
       <c r="L29">
         <v>107100000.0</v>
       </c>
       <c r="M29">
         <v>93900000.0</v>
       </c>
       <c r="N29">
         <v>175100000.0</v>
       </c>
       <c r="O29">
         <v>296600000.0</v>
       </c>
       <c r="P29">
         <v>135600000.0</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B30">
         <v>-75200000.0</v>
       </c>
       <c r="C30">
         <v>-10800000.0</v>
       </c>
       <c r="D30">
         <v>-49900000.0</v>
       </c>
       <c r="E30">
         <v>-21700000.0</v>
       </c>
       <c r="F30">
         <v>-4800000.0</v>
       </c>
       <c r="G30">
         <v>-6000000.0</v>
       </c>
       <c r="H30">
         <v>-38000000.0</v>
       </c>
       <c r="I30">
         <v>-39000000.0</v>
       </c>
@@ -18439,2385 +18694,2419 @@
       </c>
       <c r="O30"/>
       <c r="P30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BC30"/>
+  <dimension ref="A1:BD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55">
+    <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
+        <v>80</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
+        <v>83</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
+        <v>86</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
+        <v>89</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
+        <v>92</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AR1" t="s">
         <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
       </c>
-      <c r="BC1" t="s">
+      <c r="BD1" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="2" spans="1:55">
+    <row r="2" spans="1:56">
       <c r="A2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B2">
+        <v>157500000.0</v>
+      </c>
+      <c r="C2">
         <v>192200000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>191600000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>181900000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>241900000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>255900000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>273400000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>278600000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>281300000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>226300000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>222800000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>228300000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>257800000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>263200000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>239500000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>239900000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>259600000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>172000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>115200000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>115700000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>102800000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>74800000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>75500000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>65600000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>27100000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>18400000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>20900000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>7800000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>21600000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>27000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>39000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>35400000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>24500000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>25800000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>36200000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>20600000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>25600000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>23300000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>37200000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>37500000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>42400000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>30800000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>35700000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>31000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>34500000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>37500000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>43700000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>-22500000.0</v>
       </c>
-      <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
-    </row>
-    <row r="3" spans="1:55">
+      <c r="BD2"/>
+    </row>
+    <row r="3" spans="1:56">
       <c r="A3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B3">
+        <v>24700000</v>
+      </c>
+      <c r="C3">
         <v>35300000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>28400000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>17800000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>27500000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>15200000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>17600000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>14100000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>17400000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>15400000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>17500000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>8100000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>10600000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>11400000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>5700000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3500000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>6500000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>4900000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>3500000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1500000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2300000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>3900000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3400000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>6700000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2900000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>16300000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>9400000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>7900000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>4400000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>22300000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>8700000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>6800000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2200000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>21100000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>5100000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>4100000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>2700000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>16600000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>10900000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>6700000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>8500000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>25300000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>18300000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>16700000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>17900000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>46500000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>17500000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>32600000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>33000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>58700000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>44000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>39200000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>40900000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>167200000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>91300000</v>
       </c>
     </row>
-    <row r="4" spans="1:55">
+    <row r="4" spans="1:56">
       <c r="A4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-5500000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-29500000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-5400000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>23700000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-1400000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-18700000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>87600000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>56800000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-500000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>12900000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>28000000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-700000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>9900000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>38500000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>8700000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-2500000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>13100000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-13800000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-5400000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-12000000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>3600000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>10900000.0</v>
       </c>
-      <c r="AH4"/>
-      <c r="AI4">
+      <c r="AI4"/>
+      <c r="AJ4">
         <v>-10400000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>15600000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-5000000.0</v>
       </c>
-      <c r="AL4"/>
-      <c r="AM4">
+      <c r="AM4"/>
+      <c r="AN4">
         <v>-13900000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-300000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-4900000.0</v>
       </c>
-      <c r="AP4"/>
-      <c r="AQ4">
+      <c r="AQ4"/>
+      <c r="AR4">
         <v>-4900000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>4700000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-3500000.0</v>
       </c>
-      <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
-    </row>
-    <row r="5" spans="1:55">
+      <c r="BD4"/>
+    </row>
+    <row r="5" spans="1:56">
       <c r="A5" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>11900000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>16100000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-9000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-4700000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-38500000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-8800000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-25800000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-3700000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>800000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-7400000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>9500000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-9900000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>200000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>9100000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>38000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-3500000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>5100000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>41600000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>300000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-2100000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>1800000.0</v>
       </c>
-      <c r="AH5"/>
-      <c r="AI5">
+      <c r="AI5"/>
+      <c r="AJ5">
         <v>-3900000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>2800000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1500000.0</v>
       </c>
-      <c r="AL5"/>
-      <c r="AM5">
+      <c r="AM5"/>
+      <c r="AN5">
         <v>-1800000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>3100000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>21900000.0</v>
       </c>
-      <c r="AP5"/>
-      <c r="AQ5">
+      <c r="AQ5"/>
+      <c r="AR5">
         <v>-500000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-1800000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>18200000.0</v>
       </c>
-      <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
-    </row>
-    <row r="6" spans="1:55">
+      <c r="BD5"/>
+    </row>
+    <row r="6" spans="1:56">
       <c r="A6" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B6">
+        <v>-52700000.0</v>
+      </c>
+      <c r="C6">
         <v>-34700000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>600000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>9700000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-60000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-14000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-17500000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-5200000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-2700000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>55000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>3500000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-5500000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-29500000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-5400000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>23700000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-400000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-19700000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>87600000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>56800000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-500000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>12900000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>28000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-700000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>9900000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>38500000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>8700000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-2500000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>13100000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-13800000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-5400000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-12000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>3600000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>10900000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-1300000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-10400000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>15600000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-5000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>2300000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-13900000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-300000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-4900000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>11600000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-4900000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>4700000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-3500000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-3000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-6200000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>43700000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-12400000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>33000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-12900000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-9800000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-1800000.0</v>
       </c>
-      <c r="BB6"/>
       <c r="BC6"/>
-    </row>
-    <row r="7" spans="1:55">
+      <c r="BD6"/>
+    </row>
+    <row r="7" spans="1:56">
       <c r="A7" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B7">
+        <v>-47300000.0</v>
+      </c>
+      <c r="C7">
         <v>-16399999.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-5600000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>8600000.0</v>
       </c>
-      <c r="E7">
-[...1 lines deleted...]
-      </c>
       <c r="F7">
+        <v>-3700000.0</v>
+      </c>
+      <c r="G7">
         <v>6100000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-24400000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-15600000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>18700000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>25000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-13600000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-32000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-36300000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>11400000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>37400000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-27900000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-43300000.0</v>
       </c>
-      <c r="R7">
-[...1 lines deleted...]
-      </c>
       <c r="S7">
+        <v>43000000.0</v>
+      </c>
+      <c r="T7">
         <v>-12000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-26900000.0</v>
       </c>
-      <c r="U7">
-[...1 lines deleted...]
-      </c>
       <c r="V7">
+        <v>-18200000.0</v>
+      </c>
+      <c r="W7">
         <v>18600000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>12900000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>62700000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>29100000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>75300000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>74700000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>24600000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-26900000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-18200000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>18000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-36000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-71500000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>15300000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-22000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-12600000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-81600000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>3700000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-3800000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>3100000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-1300000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>56900000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>39100000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>97000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>3900000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-6600000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-42700000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-10000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-29600000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>40600000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-30600000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>1500000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>9600000.0</v>
       </c>
-      <c r="BB7"/>
       <c r="BC7"/>
-    </row>
-    <row r="8" spans="1:55">
+      <c r="BD7"/>
+    </row>
+    <row r="8" spans="1:56">
       <c r="A8" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-6000000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-47500000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>20800000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>59900000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-25000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-34400000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>29700000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-8900000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-25000000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-33000000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>17900000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-17600000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>30200000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-16300000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>29900000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>39000000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>4900000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>12100000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>8700000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>1500000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>7500000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-31300000.0</v>
       </c>
-      <c r="AH8"/>
-      <c r="AI8">
+      <c r="AI8"/>
+      <c r="AJ8">
         <v>-7100000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-5600000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-56300000.0</v>
       </c>
-      <c r="AL8"/>
-      <c r="AM8">
+      <c r="AM8"/>
+      <c r="AN8">
         <v>-6500000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-2400000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-14100000.0</v>
       </c>
-      <c r="AP8"/>
-      <c r="AQ8">
+      <c r="AQ8"/>
+      <c r="AR8">
         <v>8600000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>51400000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>400000.0</v>
       </c>
-      <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
-    </row>
-    <row r="9" spans="1:55">
+      <c r="BD8"/>
+    </row>
+    <row r="9" spans="1:56">
       <c r="A9" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B9">
+        <v>-21400000.0</v>
+      </c>
+      <c r="C9">
         <v>3400000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>400000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-3700000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-34800000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>14200000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1600000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>12600000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-6700000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>22700000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-2600000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-6000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-47500000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>20800000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>59900000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-25000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-34400000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>29700000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-8900000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-25000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-33000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>17900000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-17600000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>30200000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-16300000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>29900000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>39000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>4900000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>12100000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>8700000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1500000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>7500000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-31300000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>10800000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-7100000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-5600000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-56300000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>12300000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-6500000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-2400000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-14100000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>25800000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>8600000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>51400000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>400000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>36400000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-25100000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-1800000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-29000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>24600000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-900000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-8500000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-27000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>95700000.0</v>
       </c>
-      <c r="BC9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:55">
+      <c r="BD9"/>
+    </row>
+    <row r="10" spans="1:56">
       <c r="A10" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B10">
+        <v>-36400000.0</v>
+      </c>
+      <c r="C10">
         <v>-5600000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-14100000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>7600000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-10800000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1900000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-14500000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>33000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-9300000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>27800000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>10300000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-21000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-52000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>13400000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>56200000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-31800000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-19000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>3500000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-9400000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-7500000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-28200000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-4100000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>32100000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>34300000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>41200000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>48100000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>41200000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>30100000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-26800000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-33200000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>9200000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-41700000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-28800000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-4500000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-20200000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-8400000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-26700000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-8800000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>2000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>3500000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>13000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>24900000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>33500000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>47700000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>16600000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-20700000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-34300000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-9300000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-2500000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>14100000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-29800000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>8900000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>36000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>44900000.0</v>
       </c>
-      <c r="BC10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:55">
+      <c r="BD10"/>
+    </row>
+    <row r="11" spans="1:56">
       <c r="A11" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11">
         <v>-14900000.0</v>
       </c>
       <c r="M11">
+        <v>-14900000.0</v>
+      </c>
+      <c r="N11">
         <v>50900000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-9600000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-68900000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>28300000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>8200000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>8600000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>9300000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-8100000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>45700000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>19700000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>32000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-51600000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>32400000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-7400000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-33700000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-30500000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-42100000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>23000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-32000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>7100000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>22500000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>64000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>12200000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>3000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>42300000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>29300000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>6000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>13300000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-4100000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-70700000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-15300000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-35100000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-54700000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>42400000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>66600000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>26900000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>27200000.0</v>
       </c>
-      <c r="AX11"/>
-      <c r="AY11">
+      <c r="AY11"/>
+      <c r="AZ11">
         <v>37300000.0</v>
       </c>
-      <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
-      <c r="BC11">
+      <c r="BC11"/>
+      <c r="BD11">
         <v>13700000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:55">
+    <row r="12" spans="1:56">
       <c r="A12" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>3300000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>-100000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>13300000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>26600000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>28300000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>15400000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2300000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1100000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-5000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>8400000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="X12">
         <v>100000.0</v>
       </c>
       <c r="Y12">
+        <v>100000.0</v>
+      </c>
+      <c r="Z12">
         <v>-2600000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-6200000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>600000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2300000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-400000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>5500000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1900000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-9500000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-2000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>28200000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>5200000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1800000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1100000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>62900000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>4300000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1600000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-1700000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>-47800000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-11800000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>-9400000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>9600000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>65300000.0</v>
       </c>
-      <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
-    </row>
-    <row r="13" spans="1:55">
+      <c r="BD12"/>
+    </row>
+    <row r="13" spans="1:56">
       <c r="A13" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>-6900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7800000.0</v>
       </c>
       <c r="M13">
         <v>7800000.0</v>
       </c>
       <c r="N13">
+        <v>7800000.0</v>
+      </c>
+      <c r="O13">
         <v>-10000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-12700000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>9900000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-21900000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-3400000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-900000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>15300000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-6700000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>4700000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2600000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-4300000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>6700000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1100000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-5500000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-10400000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-12200000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>6300000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>7300000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-1800000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-11400000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>17100000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>5300000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>1400000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>10500000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>2700000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-5800000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>13200000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-12000000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-4400000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
-    </row>
-    <row r="14" spans="1:55">
+      <c r="BD13"/>
+    </row>
+    <row r="14" spans="1:56">
       <c r="A14" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B14">
+        <v>13700000.0</v>
+      </c>
+      <c r="C14">
         <v>14500000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>14300000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>14100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13700000.0</v>
       </c>
       <c r="F14">
         <v>13700000.0</v>
       </c>
       <c r="G14">
+        <v>13700000.0</v>
+      </c>
+      <c r="H14">
         <v>13600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13400000.0</v>
       </c>
       <c r="I14">
         <v>13400000.0</v>
       </c>
       <c r="J14">
+        <v>13400000.0</v>
+      </c>
+      <c r="K14">
         <v>14100000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>14000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>14300000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>14500000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>14600000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>14400000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>14700000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>14600000.0</v>
       </c>
-      <c r="R14">
-[...1 lines deleted...]
-      </c>
       <c r="S14">
+        <v>15000000.0</v>
+      </c>
+      <c r="T14">
         <v>15100000.0</v>
       </c>
-      <c r="T14">
-[...1 lines deleted...]
-      </c>
       <c r="U14">
-        <v>16100000.0</v>
+        <v>15400000.0</v>
       </c>
       <c r="V14">
+        <v>17600000.0</v>
+      </c>
+      <c r="W14">
         <v>15800000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>15400000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>16800000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>18600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17500000.0</v>
       </c>
       <c r="AA14">
         <v>17500000.0</v>
       </c>
       <c r="AB14">
+        <v>17500000.0</v>
+      </c>
+      <c r="AC14">
         <v>17900000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>17800000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>18000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>18100000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>18400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18500000.0</v>
       </c>
       <c r="AH14">
         <v>18500000.0</v>
       </c>
       <c r="AI14">
+        <v>18500000.0</v>
+      </c>
+      <c r="AJ14">
         <v>18600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18900000.0</v>
       </c>
       <c r="AK14">
         <v>18900000.0</v>
       </c>
       <c r="AL14">
+        <v>18900000.0</v>
+      </c>
+      <c r="AM14">
         <v>18700000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>19000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>18500000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>18700000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>18800000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>17900000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>19100000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>17600000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>15100000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>15300000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>14000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>13600000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>14600000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>12200000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>11700000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>11500000.0</v>
       </c>
-      <c r="BB14"/>
       <c r="BC14"/>
-    </row>
-    <row r="15" spans="1:55">
+      <c r="BD14"/>
+    </row>
+    <row r="15" spans="1:56">
       <c r="A15" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>30200000.0</v>
       </c>
-      <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
-      <c r="R15">
+      <c r="R15"/>
+      <c r="S15">
         <v>34300000.0</v>
       </c>
-      <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-      <c r="Z15">
+      <c r="Z15"/>
+      <c r="AA15">
         <v>1200000.0</v>
       </c>
-      <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
+      <c r="AD15"/>
+      <c r="AE15">
         <v>75200000.0</v>
       </c>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
+        <v>0.0</v>
+      </c>
+      <c r="AQ15">
         <v>37400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6200000.0</v>
       </c>
       <c r="AR15">
         <v>6200000.0</v>
       </c>
       <c r="AS15">
-        <v>6300000.0</v>
+        <v>6200000.0</v>
       </c>
       <c r="AT15">
         <v>6300000.0</v>
       </c>
       <c r="AU15">
+        <v>6300000.0</v>
+      </c>
+      <c r="AV15">
         <v>6400000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>50000000.0</v>
       </c>
-      <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
-    </row>
-    <row r="16" spans="1:55">
+      <c r="BD15"/>
+    </row>
+    <row r="16" spans="1:56">
       <c r="A16" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B16">
+        <v>104800000.0</v>
+      </c>
+      <c r="C16">
         <v>157500000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>192200000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>191600000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>181900000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>241900000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>255900000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>273400000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>278600000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>281300000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>226300000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>222800000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>228300000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>257800000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>263200000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>239500000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>239900000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>259600000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>172000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>115200000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>115700000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>102800000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>74800000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>75500000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>65600000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>27100000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>18400000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>20900000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>7800000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>21600000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>27000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>39000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>35400000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>24500000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>25800000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>36200000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>20600000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>25600000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>23300000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>37200000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>37500000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>42400000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>30800000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>35700000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>31000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>34500000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>37500000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>43700000.0</v>
       </c>
-      <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
-    </row>
-    <row r="17" spans="1:55">
+      <c r="BD16"/>
+    </row>
+    <row r="17" spans="1:56">
       <c r="A17" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -20829,330 +21118,335 @@
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
-    </row>
-    <row r="18" spans="1:55">
+      <c r="BD17"/>
+    </row>
+    <row r="18" spans="1:56">
       <c r="A18" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B18">
+        <v>-51600000.0</v>
+      </c>
+      <c r="C18">
         <v>-37200000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-6400000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>17000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-66400000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1300000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-32900000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-5800000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>16000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>58700000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>10600000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>5200000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-800000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>12300000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>41100000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>47200000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>6800000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>85800000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>50300000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>37700000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>10900000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>48600000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>37700000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>9400000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>60900000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>29700000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>32500000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>8100000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-38000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>24600000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-7000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-17500000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-21600000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-1300000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-5200000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>10600000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-29000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>2300000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-3400000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>21200000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>11600000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>18000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-16700000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>30900000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-3300000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-21100000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-4500000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-22500000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>12400000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-32000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>12800000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>9700000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>1800000.0</v>
       </c>
-      <c r="BB18"/>
       <c r="BC18"/>
-    </row>
-    <row r="19" spans="1:55">
+      <c r="BD18"/>
+    </row>
+    <row r="19" spans="1:56">
       <c r="A19" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-18400000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-12700000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-12900000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-7200000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>17900000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-4100000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-17400000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-15400000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-17500000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-7900000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-9100000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-9000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-2800000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-3400000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-6500000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-3900000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>6200000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-1500000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-2300000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-3000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-1800000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-6100000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>4900000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-16300000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-9400000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-7900000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-4400000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
-    </row>
-    <row r="20" spans="1:55">
+      <c r="BD19"/>
+    </row>
+    <row r="20" spans="1:56">
       <c r="A20" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -21164,1622 +21458,1653 @@
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
-    </row>
-    <row r="21" spans="1:55">
+      <c r="BD20"/>
+    </row>
+    <row r="21" spans="1:56">
       <c r="A21" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B21"/>
       <c r="C21">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="D21"/>
+        <v>-400000.0</v>
+      </c>
+      <c r="D21">
+        <v>0.0</v>
+      </c>
       <c r="E21"/>
-      <c r="F21">
+      <c r="F21"/>
+      <c r="G21">
         <v>-17200000.0</v>
       </c>
-      <c r="G21">
-[...2 lines deleted...]
-      <c r="H21"/>
+      <c r="H21">
+        <v>0.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-18700000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-300000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-700000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-40800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-26800000.0</v>
       </c>
       <c r="R21">
         <v>-26800000.0</v>
       </c>
       <c r="S21">
         <v>-26800000.0</v>
       </c>
       <c r="T21">
-        <v>-38900000.0</v>
+        <v>-26800000.0</v>
       </c>
       <c r="U21">
         <v>-38900000.0</v>
       </c>
       <c r="V21">
+        <v>-38900000.0</v>
+      </c>
+      <c r="W21">
         <v>-21200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-40000000.0</v>
       </c>
       <c r="X21">
         <v>-40000000.0</v>
       </c>
       <c r="Y21">
+        <v>-40000000.0</v>
+      </c>
+      <c r="Z21">
         <v>-30000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-21000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-35000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>5000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>25000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-30000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-5000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>20000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>33100000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>25000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-5000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>5000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>25000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-43700000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-10500000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-21500000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-16500000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>15000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>30000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-20000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>10000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>155000000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
-    </row>
-    <row r="22" spans="1:55">
+      <c r="BD21"/>
+    </row>
+    <row r="22" spans="1:56">
       <c r="A22" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B22">
+        <v>5400000.0</v>
+      </c>
+      <c r="C22">
         <v>-14300000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>8100000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>3700000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1300000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-21400000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-5900000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>4600000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>24000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1300000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>24800000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>28900000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>14400000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-33200000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-13300000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>74500000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>37100000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>57100000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>50100000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>54000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>9800000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-12800000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-13900000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-15300000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-19900000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-84600000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-17000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-11900000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>3500000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-17900000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1400000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>8400000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-1900000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-33900000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-5900000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>1300000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-5300000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-67000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-22200000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-6600000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-9700000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>3200000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-30800000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-24300000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>6900000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>16400000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>25700000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>28600000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>33600000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>26100000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>17100000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>25300000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>21000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>155200000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>167200000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:55">
+    <row r="23" spans="1:56">
       <c r="A23" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B23">
+        <v>-3000000.0</v>
+      </c>
+      <c r="C23">
         <v>-1600000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-3000000.0</v>
       </c>
-      <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23">
         <v>-2599999.0</v>
       </c>
-      <c r="F23"/>
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23">
         <v>100000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>200000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1100000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>400000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>600000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>500000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>30200000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-200000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-600000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-100000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-1600000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>800000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>100000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-38200000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2500000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-1200000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-1800000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-6100000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>4900000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-1000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-9400000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-7900000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>200000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-22300000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-8700000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>100000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-1600000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-21100000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-5000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-4099999.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>200000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-16600000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-500000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-2800000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-1500000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="AR23">
         <v>200000.0</v>
       </c>
       <c r="AS23">
+        <v>200000.0</v>
+      </c>
+      <c r="AT23">
         <v>600000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-6300000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>8800000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>16200000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-12400000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>33000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-12900000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-9800000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-1800000.0</v>
       </c>
-      <c r="BB23"/>
       <c r="BC23"/>
-    </row>
-    <row r="24" spans="1:55">
+      <c r="BD23"/>
+    </row>
+    <row r="24" spans="1:56">
       <c r="A24" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B24">
+        <v>5900000.0</v>
+      </c>
+      <c r="C24">
         <v>4100000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>10000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>5100000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>12900000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>8000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>35500000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>10000000.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>200000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1500000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>2400000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>2900000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>100000.0</v>
       </c>
-      <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>1000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>6400000.0</v>
       </c>
-      <c r="T24"/>
       <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>900000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1600000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>600000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>7800000.0</v>
       </c>
-      <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-      <c r="AD24">
+      <c r="AD24"/>
+      <c r="AE24">
         <v>1000000.0</v>
       </c>
-      <c r="AE24">
-[...1 lines deleted...]
-      </c>
       <c r="AF24">
+        <v>0.0</v>
+      </c>
+      <c r="AG24">
         <v>1000000.0</v>
       </c>
-      <c r="AG24">
-[...1 lines deleted...]
-      </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
+        <v>0.0</v>
+      </c>
+      <c r="AK24">
         <v>4400000.0</v>
       </c>
-      <c r="AK24">
-[...1 lines deleted...]
-      </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
         <v>0.0</v>
       </c>
       <c r="AP24">
         <v>0.0</v>
       </c>
       <c r="AQ24">
-        <v>100000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AR24">
         <v>100000.0</v>
       </c>
       <c r="AS24">
+        <v>100000.0</v>
+      </c>
+      <c r="AT24">
         <v>200000.0</v>
       </c>
-      <c r="AT24">
-[...1 lines deleted...]
-      </c>
       <c r="AU24">
         <v>0.0</v>
       </c>
       <c r="AV24">
         <v>0.0</v>
       </c>
-      <c r="AW24"/>
-      <c r="AX24">
+      <c r="AW24">
+        <v>0.0</v>
+      </c>
+      <c r="AX24"/>
+      <c r="AY24">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="AZ24">
         <v>100000.0</v>
       </c>
-      <c r="BA24"/>
+      <c r="BA24">
+        <v>100000.0</v>
+      </c>
       <c r="BB24"/>
-      <c r="BC24">
+      <c r="BC24"/>
+      <c r="BD24">
         <v>600000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:55">
+    <row r="25" spans="1:56">
       <c r="A25" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B25">
+        <v>-2000000.0</v>
+      </c>
+      <c r="C25">
         <v>7599999.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1400000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>4700000.0</v>
       </c>
-      <c r="E25">
-[...1 lines deleted...]
-      </c>
       <c r="F25">
+        <v>-53600000.0</v>
+      </c>
+      <c r="G25">
         <v>11500000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-2100000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2400000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-26200000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>41100000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-400000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-800000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>13900000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3200000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>6400000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-12700000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2900000.0</v>
       </c>
-      <c r="R25">
-[...1 lines deleted...]
-      </c>
       <c r="S25">
+        <v>-27500000.0</v>
+      </c>
+      <c r="T25">
         <v>-1300000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
+        <v>-5000000.0</v>
+      </c>
+      <c r="V25">
+        <v>2200000.0</v>
+      </c>
+      <c r="W25">
+        <v>29500000.0</v>
+      </c>
+      <c r="X25">
+        <v>25100000.0</v>
+      </c>
+      <c r="Y25">
+        <v>-49700000.0</v>
+      </c>
+      <c r="Z25">
+        <v>34000000.0</v>
+      </c>
+      <c r="AA25">
+        <v>35600000.0</v>
+      </c>
+      <c r="AB25">
+        <v>-34700000.0</v>
+      </c>
+      <c r="AC25">
+        <v>-16100000.0</v>
+      </c>
+      <c r="AD25">
+        <v>-30200000.0</v>
+      </c>
+      <c r="AE25">
+        <v>63600000.0</v>
+      </c>
+      <c r="AF25">
+        <v>-38000000.0</v>
+      </c>
+      <c r="AG25">
+        <v>-3000000.0</v>
+      </c>
+      <c r="AH25">
+        <v>33300000.0</v>
+      </c>
+      <c r="AI25">
+        <v>18300000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>7700000.0</v>
+      </c>
+      <c r="AK25">
+        <v>5300000.0</v>
+      </c>
+      <c r="AL25">
+        <v>40100000.0</v>
+      </c>
+      <c r="AM25">
+        <v>61400000.0</v>
+      </c>
+      <c r="AN25">
+        <v>12900000.0</v>
+      </c>
+      <c r="AO25">
+        <v>11400000.0</v>
+      </c>
+      <c r="AP25">
+        <v>10900000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>-36600000.0</v>
+      </c>
+      <c r="AR25">
+        <v>-25800000.0</v>
+      </c>
+      <c r="AS25">
+        <v>-47000000.0</v>
+      </c>
+      <c r="AT25">
+        <v>-15800000.0</v>
+      </c>
+      <c r="AU25">
+        <v>-1200000.0</v>
+      </c>
+      <c r="AV25">
+        <v>12400000.0</v>
+      </c>
+      <c r="AW25">
+        <v>-23600000.0</v>
+      </c>
+      <c r="AX25">
+        <v>26900000.0</v>
+      </c>
+      <c r="AY25">
+        <v>-55300000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>57800000.0</v>
+      </c>
+      <c r="BA25">
+        <v>9300000.0</v>
+      </c>
+      <c r="BB25">
+        <v>-100000.0</v>
+      </c>
+      <c r="BC25"/>
+      <c r="BD25"/>
+    </row>
+    <row r="26" spans="1:56">
+      <c r="A26" t="s">
+        <v>171</v>
+      </c>
+      <c r="B26">
+        <v>-4300000.0</v>
+      </c>
+      <c r="C26">
+        <v>-1200000.0</v>
+      </c>
+      <c r="D26">
+        <v>-3000000.0</v>
+      </c>
+      <c r="E26">
+        <v>-3300000.0</v>
+      </c>
+      <c r="F26">
+        <v>-5600000.0</v>
+      </c>
+      <c r="G26">
+        <v>-3500000.0</v>
+      </c>
+      <c r="H26">
+        <v>-20200000.0</v>
+      </c>
+      <c r="I26">
+        <v>-9600000.0</v>
+      </c>
+      <c r="J26">
+        <v>-19800000.0</v>
+      </c>
+      <c r="K26">
+        <v>-4100000.0</v>
+      </c>
+      <c r="L26">
+        <v>-7700000.0</v>
+      </c>
+      <c r="M26">
+        <v>-11400000.0</v>
+      </c>
+      <c r="N26">
+        <v>-12800000.0</v>
+      </c>
+      <c r="O26">
+        <v>-19900000.0</v>
+      </c>
+      <c r="P26">
+        <v>-19700000.0</v>
+      </c>
+      <c r="Q26">
+        <v>-9300000.0</v>
+      </c>
+      <c r="R26">
+        <v>-3400000.0</v>
+      </c>
+      <c r="S26">
+        <v>500000.0</v>
+      </c>
+      <c r="T26">
+        <v>100000.0</v>
+      </c>
+      <c r="U26">
+        <v>700000.0</v>
+      </c>
+      <c r="V26">
+        <v>-500000.0</v>
+      </c>
+      <c r="W26">
+        <v>-300000.0</v>
+      </c>
+      <c r="X26">
+        <v>0.0</v>
+      </c>
+      <c r="Y26">
+        <v>-100000.0</v>
+      </c>
+      <c r="Z26">
+        <v>-200000.0</v>
+      </c>
+      <c r="AA26">
+        <v>1000000.0</v>
+      </c>
+      <c r="AB26">
+        <v>0.0</v>
+      </c>
+      <c r="AC26">
+        <v>0.0</v>
+      </c>
+      <c r="AD26">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AE26">
+        <v>700000.0</v>
+      </c>
+      <c r="AF26">
+        <v>0.0</v>
+      </c>
+      <c r="AG26">
+        <v>100000.0</v>
+      </c>
+      <c r="AH26">
+        <v>-700000.0</v>
+      </c>
+      <c r="AI26">
+        <v>1400000.0</v>
+      </c>
+      <c r="AJ26">
+        <v>-200000.0</v>
+      </c>
+      <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
+        <v>-1200000.0</v>
+      </c>
+      <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
+        <v>17300000.0</v>
+      </c>
+      <c r="AR26">
+        <v>-12300000.0</v>
+      </c>
+      <c r="AS26">
+        <v>-300000.0</v>
+      </c>
+      <c r="AT26">
         <v>-4700000.0</v>
       </c>
-      <c r="U25">
-[...129 lines deleted...]
-      <c r="J26">
+      <c r="AU26">
+        <v>-30600000.0</v>
+      </c>
+      <c r="AV26">
         <v>-4100000.0</v>
       </c>
-      <c r="K26">
-[...113 lines deleted...]
-      <c r="AW26"/>
+      <c r="AW26">
+        <v>0.0</v>
+      </c>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
-    </row>
-    <row r="27" spans="1:55">
+      <c r="BD26"/>
+    </row>
+    <row r="27" spans="1:56">
       <c r="A27" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B27">
-        <v>3800000.0</v>
+        <v>3300000.0</v>
       </c>
       <c r="C27">
         <v>3800000.0</v>
       </c>
       <c r="D27">
+        <v>3800000.0</v>
+      </c>
+      <c r="E27">
         <v>3700000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3500000.0</v>
       </c>
       <c r="G27">
         <v>3500000.0</v>
       </c>
       <c r="H27">
         <v>3500000.0</v>
       </c>
       <c r="I27">
         <v>3500000.0</v>
       </c>
       <c r="J27">
-        <v>3000000.0</v>
+        <v>3500000.0</v>
       </c>
       <c r="K27">
         <v>3000000.0</v>
       </c>
       <c r="L27">
+        <v>3000000.0</v>
+      </c>
+      <c r="M27">
         <v>2900000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2600000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2200000.0</v>
       </c>
       <c r="P27">
         <v>2200000.0</v>
       </c>
       <c r="Q27">
+        <v>2200000.0</v>
+      </c>
+      <c r="R27">
         <v>2100000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1800000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1800000.0</v>
       </c>
       <c r="U27">
         <v>1800000.0</v>
       </c>
       <c r="V27">
+        <v>1800000.0</v>
+      </c>
+      <c r="W27">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="X27">
         <v>1600000.0</v>
       </c>
       <c r="Y27">
+        <v>1600000.0</v>
+      </c>
+      <c r="Z27">
         <v>2000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2200000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1400000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1500000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>2200000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1400000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>2200000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1500000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>2200000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1600000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1500000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1800000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1600000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>2100000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="AO27">
         <v>1500000.0</v>
       </c>
       <c r="AP27">
+        <v>1500000.0</v>
+      </c>
+      <c r="AQ27">
         <v>1000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1200000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>2800000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>2000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1700000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>2300000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1100000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>900000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>700000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>300000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1100000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>700000.0</v>
       </c>
-      <c r="BB27"/>
       <c r="BC27"/>
-    </row>
-    <row r="28" spans="1:55">
+      <c r="BD27"/>
+    </row>
+    <row r="28" spans="1:56">
       <c r="A28" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B28">
+        <v>-7000000.0</v>
+      </c>
+      <c r="C28">
         <v>-1600000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-3000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-12400000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-8199999.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-20700000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-20100000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-9400000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-18700000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-3700000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-7100000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-10900000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-30200000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-20100000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-20300000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-48700000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-25500000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>800000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>100000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-38200000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-21500000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-40000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-100000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-30200000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-21000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-35000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>5000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>24200000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-30000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-5000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>20100000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>32500000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-10000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-5200000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>5000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>24000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-260000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-10500000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-21500000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-16500000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-6400000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>11700000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-26300000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-400000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>18100000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-1700000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>66200000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-12400000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>33000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-12900000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-9800000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-1800000.0</v>
       </c>
-      <c r="BB28"/>
       <c r="BC28"/>
-    </row>
-    <row r="29" spans="1:55">
+      <c r="BD28"/>
+    </row>
+    <row r="29" spans="1:56">
       <c r="A29" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B29">
+        <v>-26900000.0</v>
+      </c>
+      <c r="C29">
         <v>-1900000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>22000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>34800000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-38900000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>13900000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-15300000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>8300000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>33400000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>74100000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>28100000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>13300000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>9800000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>23700000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>46800000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>50700000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>13300000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>90700000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>53800000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>39200000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>13200000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>52500000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>41100000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>16100000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>63800000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>46000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>41900000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>16000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-33600000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>46900000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>1700000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-10700000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-19400000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>19800000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-100000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>14700000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-26300000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>18900000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>7500000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>27900000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>20100000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>43300000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>1600000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>47600000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>14600000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>25400000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>13000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>10100000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>45400000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>26700000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>56800000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>48900000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>42700000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>296600000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>135600000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:55">
+    <row r="30" spans="1:56">
       <c r="A30" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B30">
+        <v>-18800000.0</v>
+      </c>
+      <c r="C30">
         <v>-31200000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-18400000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-12700000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-12900000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-7200000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>17900000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-4100000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-17400000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-15400000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-17500000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-7900000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-9100000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-9000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-2800000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-3400000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-6500000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-3900000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>2900000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-1500000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-2300000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-3000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-1800000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-6100000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>4900000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-16300000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-9400000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-7900000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-4400000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-22300000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-8700000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-5800000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-2200000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-21100000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-5100000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-4100000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-2700000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-16600000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-10900000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-6700000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-8500000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-25300000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-18200000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-16600000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-17700000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-46500000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-17500000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-32600000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-33000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-59700000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-43900000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-39100000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-40900000.0</v>
       </c>
-      <c r="BB30"/>
       <c r="BC30"/>
+      <c r="BD30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>